--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -10,2660 +10,2595 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="854">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1104" uniqueCount="831">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>P:1784289221</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 86/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo financí</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784289221</t>
+  </si>
+  <si>
+    <t>1735987625</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 85/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1735987625</t>
+  </si>
+  <si>
+    <t>P:1784202639</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 84/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784202639</t>
+  </si>
+  <si>
+    <t>P:1784116220</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 83/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784116220</t>
+  </si>
+  <si>
+    <t>P:1784029826</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 82/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784029826</t>
+  </si>
+  <si>
+    <t>P:1783943540</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 81/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783943540</t>
+  </si>
+  <si>
+    <t>1733485385</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 80/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1733485385</t>
+  </si>
+  <si>
+    <t>P:1783684208</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 79/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783684208</t>
+  </si>
+  <si>
+    <t>P:1783598397</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 78/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783598397</t>
+  </si>
+  <si>
+    <t>P:1783511571</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 77/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783511571</t>
+  </si>
+  <si>
+    <t>P:1783424873</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 76/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783424873</t>
+  </si>
+  <si>
+    <t>P:1783079407</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 75/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783079407</t>
+  </si>
+  <si>
+    <t>P:1782993210</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 74/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782993210</t>
+  </si>
+  <si>
+    <t>P:1782906670</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 73/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782906670</t>
+  </si>
+  <si>
+    <t>P:1782820504</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 72/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782820504</t>
+  </si>
+  <si>
+    <t>P:1782733908</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 71/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782733908</t>
+  </si>
+  <si>
+    <t>P:1782474655</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 70/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782474655</t>
+  </si>
+  <si>
+    <t>P:1782388243</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 69/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782388243</t>
+  </si>
+  <si>
+    <t>P:1782301977</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 68/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782301977</t>
+  </si>
+  <si>
+    <t>P:1782215206</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 67/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782215206</t>
+  </si>
+  <si>
+    <t>P:1782129262</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 66/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782129262</t>
+  </si>
+  <si>
+    <t>1719026458</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 65/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1719026458</t>
+  </si>
+  <si>
+    <t>P:1781870259</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 64/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781870259</t>
+  </si>
+  <si>
+    <t>P:1781783710</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 63/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781783710</t>
+  </si>
+  <si>
+    <t>P:1781699208</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 62/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781699208</t>
+  </si>
+  <si>
+    <t>P:1781610872</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 61/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781610872</t>
+  </si>
+  <si>
+    <t>P:1781524534</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 60/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781524534</t>
+  </si>
+  <si>
+    <t>P:1781265088</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 59/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781265088</t>
+  </si>
+  <si>
+    <t>P:1781178748</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 58/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781178748</t>
+  </si>
+  <si>
+    <t>P:1781092451</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 57/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781092451</t>
+  </si>
+  <si>
+    <t>1711756240</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 56/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1711756240</t>
+  </si>
+  <si>
+    <t>1711361773</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 55/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1711361773</t>
+  </si>
+  <si>
+    <t>P:1781005899</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 54/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781005899</t>
+  </si>
+  <si>
+    <t>P:1780919788</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 53/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780919788</t>
+  </si>
+  <si>
+    <t>P:1780660333</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 52/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780660333</t>
+  </si>
+  <si>
+    <t>P:1780574118</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 51/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780574118</t>
+  </si>
+  <si>
+    <t>P:1780487675</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 50/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780487675</t>
+  </si>
+  <si>
+    <t>P:1780401305</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 49/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780401305</t>
+  </si>
+  <si>
+    <t>P:1780314672</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 48/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780314672</t>
+  </si>
+  <si>
+    <t>1706575999</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 47/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1706575999</t>
+  </si>
+  <si>
+    <t>P:1780055556</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 46/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780055556</t>
+  </si>
+  <si>
+    <t>P:1779969344</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 45/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779969344</t>
+  </si>
+  <si>
+    <t>P:1779882813</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 44/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779882813</t>
+  </si>
+  <si>
+    <t>P:1779796436</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 43/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779796436</t>
+  </si>
+  <si>
+    <t>P:1779710156</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 42/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779710156</t>
+  </si>
+  <si>
+    <t>P:1779450927</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 41/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779450927</t>
+  </si>
+  <si>
+    <t>P:1779364563</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 40/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779364563</t>
+  </si>
+  <si>
+    <t>P:1779278045</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 39/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779278045</t>
+  </si>
+  <si>
+    <t>1700363925</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 38/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1700363925</t>
+  </si>
+  <si>
+    <t>P:1779192487</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 37/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779192487</t>
+  </si>
+  <si>
+    <t>P:1779105307</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 36/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779105307</t>
+  </si>
+  <si>
+    <t>P:1778845951</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 35/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778845951</t>
+  </si>
+  <si>
+    <t>P:1778759774</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 34/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778759774</t>
+  </si>
+  <si>
+    <t>1697093972</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 33/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1697093972</t>
+  </si>
+  <si>
+    <t>P:1778673281</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 32/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778673281</t>
+  </si>
+  <si>
+    <t>P:1778586884</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 31/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778586884</t>
+  </si>
+  <si>
+    <t>P:1778500481</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 30/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778500481</t>
+  </si>
+  <si>
+    <t>P:1778154876</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 29/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778154876</t>
+  </si>
+  <si>
+    <t>P:1778068454</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 28/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778068454</t>
+  </si>
+  <si>
+    <t>P:1777982138</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 27/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777982138</t>
+  </si>
+  <si>
+    <t>P:1777895645</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 26/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777895645</t>
+  </si>
+  <si>
+    <t>P:1777550059</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 25/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777550059</t>
+  </si>
+  <si>
+    <t>1689207301</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 24/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1689207301</t>
+  </si>
+  <si>
+    <t>P:1777463676</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 23/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777463676</t>
+  </si>
+  <si>
+    <t>1688819097</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 22/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1688819097</t>
+  </si>
+  <si>
+    <t>P:1777377301</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 21/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777377301</t>
+  </si>
+  <si>
+    <t>P:1777290988</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 20/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777290988</t>
+  </si>
+  <si>
+    <t>P:1777031644</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 19/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777031644</t>
+  </si>
+  <si>
+    <t>P:1776945443</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 18/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776945443</t>
+  </si>
+  <si>
+    <t>P:1776858852</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 17/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776858852</t>
+  </si>
+  <si>
+    <t>P:1776772517</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 16/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776772517</t>
+  </si>
+  <si>
+    <t>P:1776686123</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 15/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776686123</t>
+  </si>
+  <si>
+    <t>P:1776426927</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 14/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776426927</t>
+  </si>
+  <si>
+    <t>P:1776340511</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 13/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776340511</t>
+  </si>
+  <si>
+    <t>P:1776254169</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 12/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776254169</t>
+  </si>
+  <si>
+    <t>P:1776167714</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 11/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776167714</t>
+  </si>
+  <si>
+    <t>P:1776081263</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 10/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776081263</t>
+  </si>
+  <si>
+    <t>P:1775822128</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 9/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775822128</t>
+  </si>
+  <si>
+    <t>P:1775735664</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 8/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775735664</t>
+  </si>
+  <si>
+    <t>P:1775649326</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 7/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775649326</t>
+  </si>
+  <si>
+    <t>P:1775562595</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 6/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775562595</t>
+  </si>
+  <si>
+    <t>P:1775145605</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 5/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775145605</t>
+  </si>
+  <si>
     <t>1655569200</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2026</t>
   </si>
   <si>
-    <t>25.02.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1655569200</t>
   </si>
   <si>
     <t>1645961084</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2026</t>
   </si>
   <si>
-    <t>05.02.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1645961084</t>
   </si>
   <si>
     <t>1644708982</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2026</t>
   </si>
   <si>
-    <t>03.02.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1644708982</t>
   </si>
   <si>
     <t>1637492178</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2026</t>
   </si>
   <si>
-    <t>20.01.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1637492178</t>
   </si>
   <si>
     <t>1612697912</t>
   </si>
   <si>
     <t>Cenový věstník - částka 35/2025</t>
   </si>
   <si>
-    <t>28.11.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1612697912</t>
   </si>
   <si>
     <t>1611876665</t>
   </si>
   <si>
     <t>Cenový věstník - částka 34/2025</t>
   </si>
   <si>
-    <t>27.11.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1611876665</t>
   </si>
   <si>
     <t>1611841541</t>
   </si>
   <si>
     <t>Cenový věstník - částka 33/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1611841541</t>
   </si>
   <si>
     <t>1606295917</t>
   </si>
   <si>
     <t>Cenový věstník - částka 32/2025</t>
   </si>
   <si>
-    <t>14.11.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1606295917</t>
   </si>
   <si>
     <t>1599331276</t>
   </si>
   <si>
     <t>Cenový věstník - částka 31/2025</t>
   </si>
   <si>
-    <t>31.10.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1599331276</t>
   </si>
   <si>
     <t>1598986928</t>
   </si>
   <si>
     <t>Cenový věstník - částka 30/2025</t>
   </si>
   <si>
-    <t>30.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1598986928</t>
   </si>
   <si>
     <t>1598978180</t>
   </si>
   <si>
     <t>Cenový věstník - částka 29/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1598978180</t>
   </si>
   <si>
     <t>1595777937</t>
   </si>
   <si>
     <t>Cenový věstník - částka 28/2025</t>
   </si>
   <si>
-    <t>22.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1595777937</t>
   </si>
   <si>
     <t>1594408080</t>
   </si>
   <si>
     <t>Cenový věstník - částka 27/2025</t>
   </si>
   <si>
-    <t>20.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1594408080</t>
   </si>
   <si>
     <t>1593477936</t>
   </si>
   <si>
     <t>Cenový věstník - částka 26/2025</t>
   </si>
   <si>
-    <t>17.10.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1593477936</t>
   </si>
   <si>
     <t>1592986029</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2025</t>
   </si>
   <si>
-    <t>16.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1592986029</t>
   </si>
   <si>
     <t>1590938187</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2025</t>
   </si>
   <si>
-    <t>13.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1590938187</t>
   </si>
   <si>
     <t>1590251682</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2025</t>
   </si>
   <si>
-    <t>10.10.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1590251682</t>
   </si>
   <si>
     <t>1590199168</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1590199168</t>
   </si>
   <si>
     <t>1590159234</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1590159234</t>
   </si>
   <si>
     <t>1586436088</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2025</t>
   </si>
   <si>
-    <t>02.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1586436088</t>
   </si>
   <si>
     <t>1586228071</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1586228071</t>
   </si>
   <si>
     <t>1586007562</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2025</t>
   </si>
   <si>
-    <t>01.10.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1586007562</t>
   </si>
   <si>
     <t>1586007559</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1586007559</t>
   </si>
   <si>
     <t>1574816031</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2025</t>
   </si>
   <si>
-    <t>08.09.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1574816031</t>
   </si>
   <si>
     <t>1567264105</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2025</t>
   </si>
   <si>
-    <t>20.08.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1567264105</t>
   </si>
   <si>
     <t>1563647079</t>
   </si>
   <si>
     <t xml:space="preserve"> Cenový věstník - částka 14/2025</t>
   </si>
   <si>
-    <t>12.08.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1563647079</t>
   </si>
   <si>
     <t>1563188552</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2025</t>
   </si>
   <si>
-    <t>11.08.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1563188552</t>
   </si>
   <si>
     <t>1561951016</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2025</t>
   </si>
   <si>
-    <t>07.08.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1561951016</t>
   </si>
   <si>
     <t>1555862987</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2025</t>
   </si>
   <si>
-    <t>23.07.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555862987</t>
   </si>
   <si>
     <t>1555319717</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2025</t>
   </si>
   <si>
-    <t>22.07.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555319717</t>
   </si>
   <si>
     <t>1555319674</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555319674</t>
   </si>
   <si>
     <t>1555319499</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555319499</t>
   </si>
   <si>
     <t>1555309687</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555309687</t>
   </si>
   <si>
     <t>1555309680</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1555309680</t>
   </si>
   <si>
     <t>1554819210</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2025</t>
   </si>
   <si>
-    <t>21.07.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1554819210</t>
   </si>
   <si>
     <t>1543733823</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2025</t>
   </si>
   <si>
-    <t>25.06.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1543733823</t>
   </si>
   <si>
     <t>1540138754</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2025</t>
   </si>
   <si>
-    <t>17.06.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1540138754</t>
   </si>
   <si>
     <t>1521168125</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2025</t>
   </si>
   <si>
-    <t>07.05.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1521168125</t>
   </si>
   <si>
     <t>1485374796</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2025</t>
   </si>
   <si>
-    <t>25.02.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1485374796</t>
   </si>
   <si>
     <t>1453737033</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2024</t>
   </si>
   <si>
-    <t>17.12.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1453737033</t>
   </si>
   <si>
     <t>1443023525</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2024</t>
   </si>
   <si>
-    <t>22.11.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1443023525</t>
   </si>
   <si>
     <t>1442511979</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2024</t>
   </si>
   <si>
-    <t>21.11.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1442511979</t>
   </si>
   <si>
     <t>1428452484</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2024</t>
   </si>
   <si>
-    <t>21.10.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1428452484</t>
   </si>
   <si>
     <t>1416933549</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2024</t>
   </si>
   <si>
-    <t>25.09.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1416933549</t>
   </si>
   <si>
     <t>1416874292</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2024</t>
   </si>
   <si>
-    <t>01.10.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1416874292</t>
   </si>
   <si>
     <t>1402241660</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2024</t>
   </si>
   <si>
-    <t>22.08.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1402241660</t>
   </si>
   <si>
     <t>1387157803</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2024</t>
   </si>
   <si>
-    <t>17.07.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1387157803</t>
   </si>
   <si>
     <t>1387092990</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2024</t>
   </si>
   <si>
-    <t>01.08.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1387092990</t>
   </si>
   <si>
     <t>1375367630</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2024</t>
   </si>
   <si>
-    <t>20.06.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1375367630</t>
   </si>
   <si>
     <t>1361597677</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2024</t>
   </si>
   <si>
-    <t>21.05.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1361597677</t>
   </si>
   <si>
     <t>1346548021</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2024</t>
   </si>
   <si>
-    <t>19.04.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1346548021</t>
   </si>
   <si>
     <t>1330045907</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2024</t>
   </si>
   <si>
-    <t>15.03.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1330045907</t>
   </si>
   <si>
     <t>1330031902</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2024</t>
   </si>
   <si>
-    <t>16.03.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1330031902</t>
   </si>
   <si>
     <t>1317953103</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2024</t>
   </si>
   <si>
-    <t>20.02.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1317953103</t>
   </si>
   <si>
     <t>1315826560</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2024</t>
   </si>
   <si>
-    <t>15.02.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1315826560</t>
   </si>
   <si>
     <t>1310883287</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2024</t>
   </si>
   <si>
-    <t>06.02.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1310883287</t>
   </si>
   <si>
     <t>1303895131</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2024</t>
   </si>
   <si>
-    <t>23.01.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1303895131</t>
   </si>
   <si>
     <t>1288191055</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2023</t>
   </si>
   <si>
-    <t>19.12.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1288191055</t>
   </si>
   <si>
     <t>1286196951</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2023</t>
   </si>
   <si>
-    <t>15.12.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1286196951</t>
   </si>
   <si>
     <t>1274929055</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2023</t>
   </si>
   <si>
-    <t>21.11.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1274929055</t>
   </si>
   <si>
     <t>1258297848</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2023</t>
   </si>
   <si>
-    <t>23.10.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1258297848</t>
   </si>
   <si>
     <t>1255989558</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2023</t>
   </si>
   <si>
-    <t>18.10.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1255989558</t>
   </si>
   <si>
     <t>1246096275</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2023</t>
   </si>
   <si>
-    <t>25.09.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1246096275</t>
   </si>
   <si>
     <t>1238514177</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2023</t>
   </si>
   <si>
-    <t>07.09.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1238514177</t>
   </si>
   <si>
     <t>1233374346</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2023</t>
   </si>
   <si>
-    <t>25.08.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1233374346</t>
   </si>
   <si>
     <t>1218759624</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2023</t>
   </si>
   <si>
-    <t>21.07.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1218759624</t>
   </si>
   <si>
     <t>1205550208</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2023</t>
   </si>
   <si>
-    <t>20.06.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1205550208</t>
   </si>
   <si>
     <t>1190987954</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2023</t>
   </si>
   <si>
-    <t>17.05.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1190987954</t>
   </si>
   <si>
     <t>1179328258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2023</t>
   </si>
   <si>
-    <t>24.04.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1179328258</t>
   </si>
   <si>
     <t>1163162016</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2023</t>
   </si>
   <si>
-    <t>21.03.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1163162016</t>
   </si>
   <si>
     <t>1150655306</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2023</t>
   </si>
   <si>
-    <t>27.02.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1150655306</t>
   </si>
   <si>
     <t>1138106156</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2023</t>
   </si>
   <si>
-    <t>02.02.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1138106156</t>
   </si>
   <si>
     <t>1133197065</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2023</t>
   </si>
   <si>
-    <t>24.01.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1133197065</t>
   </si>
   <si>
     <t>1125774032</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2023</t>
   </si>
   <si>
-    <t>09.01.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1125774032</t>
   </si>
   <si>
     <t>1116566513</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2022</t>
   </si>
   <si>
-    <t>15.12.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1116566513</t>
   </si>
   <si>
     <t>1116566372</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2022</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1116566372</t>
   </si>
   <si>
     <t>1114819837</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2022</t>
   </si>
   <si>
-    <t>12.12.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1114819837</t>
   </si>
   <si>
     <t>1108371716</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2022</t>
   </si>
   <si>
-    <t>24.11.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1108371716</t>
   </si>
   <si>
     <t>1096553258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2022</t>
   </si>
   <si>
-    <t>21.10.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1096553258</t>
   </si>
   <si>
     <t>1096404601</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2022</t>
   </si>
   <si>
-    <t>22.10.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1096404601</t>
   </si>
   <si>
     <t>1096367555</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2022</t>
   </si>
   <si>
-    <t>11.12.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1096367555</t>
   </si>
   <si>
     <t>1085625044</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2022</t>
   </si>
   <si>
-    <t>22.09.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1085625044</t>
   </si>
   <si>
     <t>1073433536</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2022</t>
   </si>
   <si>
-    <t>19.08.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1073433536</t>
   </si>
   <si>
     <t>1065868538</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 16/2022 </t>
   </si>
   <si>
-    <t>28.07.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1065868538</t>
   </si>
   <si>
     <t>1063621553</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 15/2022 </t>
   </si>
   <si>
-    <t>21.07.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1063621553</t>
   </si>
   <si>
     <t>1054201020</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2022</t>
   </si>
   <si>
-    <t>24.06.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1054201020</t>
   </si>
   <si>
     <t>1053217403</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2022</t>
   </si>
   <si>
-    <t>22.06.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1053217403</t>
   </si>
   <si>
     <t>1042898200</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2022</t>
   </si>
   <si>
-    <t>25.05.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1042898200</t>
   </si>
   <si>
     <t>1040991455</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 11/2022 </t>
   </si>
   <si>
-    <t>19.05.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1040991455</t>
   </si>
   <si>
     <t>1029770100</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2022</t>
   </si>
   <si>
-    <t>22.04.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1029770100</t>
   </si>
   <si>
     <t>1021414319</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2022</t>
   </si>
   <si>
-    <t>31.03.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1021414319</t>
   </si>
   <si>
     <t>1015699935</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2022</t>
   </si>
   <si>
-    <t>17.03.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1015699935</t>
   </si>
   <si>
     <t>1010087206</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2022</t>
   </si>
   <si>
-    <t>03.03.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1010087206</t>
   </si>
   <si>
     <t>1008558144</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2022</t>
   </si>
   <si>
-    <t>28.02.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1008558144</t>
   </si>
   <si>
     <t>1004468446</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2022</t>
   </si>
   <si>
-    <t>17.02.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1004468446</t>
   </si>
   <si>
     <t>1001536113</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2022</t>
   </si>
   <si>
-    <t>10.02.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1001536113</t>
   </si>
   <si>
     <t>992517774</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2022</t>
   </si>
   <si>
-    <t>21.01.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/992517774</t>
   </si>
   <si>
     <t>990877620</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2022</t>
   </si>
   <si>
-    <t>19.01.2022</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/990877620</t>
   </si>
   <si>
     <t>983735986</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2022</t>
   </si>
   <si>
-    <t>04.01.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/983735986</t>
   </si>
   <si>
     <t>981177543</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2021</t>
   </si>
   <si>
-    <t>23.12.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/981177543</t>
   </si>
   <si>
     <t>978155462</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2021</t>
   </si>
   <si>
-    <t>15.12.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/978155462</t>
   </si>
   <si>
     <t>974672918</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2021</t>
   </si>
   <si>
-    <t>06.12.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/974672918</t>
   </si>
   <si>
     <t>970275836</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2021</t>
   </si>
   <si>
-    <t>23.11.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/970275836</t>
   </si>
   <si>
     <t>969887934</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2021</t>
   </si>
   <si>
-    <t>22.11.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/969887934</t>
   </si>
   <si>
     <t>961331034</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2021</t>
   </si>
   <si>
-    <t>26.10.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/961331034</t>
   </si>
   <si>
     <t>958692891</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2021</t>
   </si>
   <si>
-    <t>19.10.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/958692891</t>
   </si>
   <si>
     <t>948542611</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2021</t>
   </si>
   <si>
-    <t>17.09.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/948542611</t>
   </si>
   <si>
     <t>941335138</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2021</t>
   </si>
   <si>
-    <t>26.08.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/941335138</t>
   </si>
   <si>
     <t>931636538</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2021</t>
   </si>
   <si>
-    <t>26.07.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/931636538</t>
   </si>
   <si>
     <t>927060811</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2021</t>
   </si>
   <si>
-    <t>12.07.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/927060811</t>
   </si>
   <si>
     <t>922912336</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2021</t>
   </si>
   <si>
-    <t>28.06.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/922912336</t>
   </si>
   <si>
     <t>921198122</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2021</t>
   </si>
   <si>
-    <t>22.06.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/921198122</t>
   </si>
   <si>
     <t>910070993</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 8/2021 </t>
   </si>
   <si>
-    <t>21.05.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/910070993</t>
   </si>
   <si>
     <t>908475340</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2021</t>
   </si>
   <si>
-    <t>18.05.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/908475340</t>
   </si>
   <si>
     <t>898252445</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2021</t>
   </si>
   <si>
-    <t>21.04.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/898252445</t>
   </si>
   <si>
     <t>885722538</t>
   </si>
   <si>
     <t>cenový věstník - částka 5/2021</t>
   </si>
   <si>
-    <t>19.03.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/885722538</t>
   </si>
   <si>
     <t>876047818</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2021</t>
   </si>
   <si>
-    <t>23.02.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/876047818</t>
   </si>
   <si>
     <t>873534746</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2021</t>
   </si>
   <si>
-    <t>16.02.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/873534746</t>
   </si>
   <si>
     <t>866066837</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2021</t>
   </si>
   <si>
-    <t>26.01.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/866066837</t>
   </si>
   <si>
     <t>864890165</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2021</t>
   </si>
   <si>
-    <t>22.01.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/864890165</t>
   </si>
   <si>
     <t>853705166</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2020</t>
   </si>
   <si>
-    <t>16.12.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/853705166</t>
   </si>
   <si>
     <t>850676383</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2020</t>
   </si>
   <si>
-    <t>08.12.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/850676383</t>
   </si>
   <si>
     <t>846940059</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2020</t>
   </si>
   <si>
-    <t>26.11.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/846940059</t>
   </si>
   <si>
     <t>834921258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2020</t>
   </si>
   <si>
-    <t>23.10.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/834921258</t>
   </si>
   <si>
     <t>822832465</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2020</t>
   </si>
   <si>
-    <t>18.09.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/822832465</t>
   </si>
   <si>
     <t>819617593</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2020</t>
   </si>
   <si>
-    <t>08.09.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/819617593</t>
   </si>
   <si>
     <t>815981365</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2020</t>
   </si>
   <si>
-    <t>26.08.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/815981365</t>
   </si>
   <si>
     <t>805513048</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2020</t>
   </si>
   <si>
-    <t>21.07.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/805513048</t>
   </si>
   <si>
     <t>804507771</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2020</t>
   </si>
   <si>
-    <t>17.07.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/804507771</t>
   </si>
   <si>
     <t>801544765</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2020</t>
   </si>
   <si>
-    <t>08.07.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/801544765</t>
   </si>
   <si>
     <t>798731440</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2020</t>
   </si>
   <si>
-    <t>29.06.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/798731440</t>
   </si>
   <si>
     <t>785996984</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2020</t>
   </si>
   <si>
-    <t>19.05.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/785996984</t>
   </si>
   <si>
     <t>777711467</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2020</t>
   </si>
   <si>
-    <t>27.04.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/777711467</t>
   </si>
   <si>
     <t>776139956</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2020</t>
   </si>
   <si>
-    <t>22.04.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/776139956</t>
   </si>
   <si>
     <t>765507229</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 5/2020 </t>
   </si>
   <si>
-    <t>23.03.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/765507229</t>
   </si>
   <si>
     <t>759523344</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2020</t>
   </si>
   <si>
-    <t>04.03.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/759523344</t>
   </si>
   <si>
     <t>757098999</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2020</t>
   </si>
   <si>
-    <t>26.02.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/757098999</t>
   </si>
   <si>
     <t>755036941</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2020</t>
   </si>
   <si>
-    <t>20.02.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/755036941</t>
   </si>
   <si>
     <t>747209165</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2020</t>
   </si>
   <si>
-    <t>29.01.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/747209165</t>
   </si>
   <si>
     <t>736665878</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2019</t>
   </si>
   <si>
-    <t>19.12.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/736665878</t>
   </si>
   <si>
     <t>735915883</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2019</t>
   </si>
   <si>
-    <t>17.12.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/735915883</t>
   </si>
   <si>
     <t>730040633</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2019</t>
   </si>
   <si>
-    <t>27.11.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/730040633</t>
   </si>
   <si>
     <t>722554650</t>
   </si>
   <si>
     <t>Cenový věstník částka 14/2019</t>
   </si>
   <si>
-    <t>01.11.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/722554650</t>
   </si>
   <si>
     <t>721607105</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2019</t>
   </si>
   <si>
-    <t>29.10.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/721607105</t>
   </si>
   <si>
     <t>712777480</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2019</t>
   </si>
   <si>
-    <t>26.09.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/712777480</t>
   </si>
   <si>
     <t>712812637</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2019</t>
   </si>
   <si>
-    <t>21.08.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/712812637</t>
   </si>
   <si>
     <t>696530273</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2019</t>
   </si>
   <si>
-    <t>26.07.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/696530273</t>
   </si>
   <si>
     <t>688304304</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2019</t>
   </si>
   <si>
-    <t>28.06.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/688304304</t>
   </si>
   <si>
     <t>687188175</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2019</t>
   </si>
   <si>
-    <t>25.06.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/687188175</t>
   </si>
   <si>
     <t>677861408</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2019</t>
   </si>
   <si>
-    <t>22.05.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/677861408</t>
   </si>
   <si>
     <t>669892747</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2019</t>
   </si>
   <si>
-    <t>24.04.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/669892747</t>
   </si>
   <si>
     <t>659318930</t>
   </si>
   <si>
     <t>Cenový věstník částka 5/2019</t>
   </si>
   <si>
-    <t>20.03.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/659318930</t>
   </si>
   <si>
     <t>651340022</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2019</t>
   </si>
   <si>
-    <t>22.02.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/651340022</t>
   </si>
   <si>
     <t>650948247</t>
   </si>
   <si>
     <t>Cenový věstník částka 3/2019</t>
   </si>
   <si>
-    <t>21.02.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/650948247</t>
   </si>
   <si>
     <t>643912696</t>
   </si>
   <si>
     <t>Cenový věstník částka 2/2019</t>
   </si>
   <si>
-    <t>29.01.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/643912696</t>
   </si>
   <si>
     <t>643335631</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2019</t>
   </si>
   <si>
-    <t>28.01.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/643335631</t>
   </si>
   <si>
     <t>P:1546420339</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2018</t>
   </si>
   <si>
-    <t>02.01.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1546420339</t>
   </si>
   <si>
     <t>628306989</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2018</t>
   </si>
   <si>
-    <t>30.11.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/628306989</t>
   </si>
   <si>
     <t>625678391</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2018</t>
   </si>
   <si>
-    <t>21.11.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/625678391</t>
   </si>
   <si>
     <t>617377598</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2018</t>
   </si>
   <si>
-    <t>23.10.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/617377598</t>
   </si>
   <si>
     <t>608708139</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2018</t>
   </si>
   <si>
-    <t>21.09.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/608708139</t>
   </si>
   <si>
     <t>603283047</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2018</t>
   </si>
   <si>
-    <t>31.08.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/603283047</t>
   </si>
   <si>
     <t>600613224</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2018</t>
   </si>
   <si>
-    <t>21.08.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/600613224</t>
   </si>
   <si>
     <t>594332428</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2018</t>
   </si>
   <si>
-    <t>25.07.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/594332428</t>
   </si>
   <si>
     <t>586122330</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2018</t>
   </si>
   <si>
-    <t>21.06.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/586122330</t>
   </si>
   <si>
     <t>578221533</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2018</t>
   </si>
   <si>
-    <t>23.05.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/578221533</t>
   </si>
   <si>
     <t>574792626</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2018</t>
   </si>
   <si>
-    <t>11.05.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/574792626</t>
   </si>
   <si>
     <t>569759783</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2018</t>
   </si>
   <si>
-    <t>24.04.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/569759783</t>
   </si>
   <si>
     <t>560704151</t>
   </si>
   <si>
     <t>Cenový věstník částka 3/2018</t>
   </si>
   <si>
-    <t>22.03.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/560704151</t>
   </si>
   <si>
     <t>552551170</t>
   </si>
   <si>
     <t>Cenový věstník částka 2/2018</t>
   </si>
   <si>
-    <t>26.02.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/552551170</t>
   </si>
   <si>
     <t>541757601</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2018</t>
   </si>
   <si>
-    <t>24.01.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/541757601</t>
   </si>
   <si>
     <t>22185</t>
   </si>
   <si>
     <t>Cenový věstník částka 14/2017</t>
   </si>
   <si>
-    <t>21.12.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/22185</t>
   </si>
   <si>
     <t>22107</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2017</t>
   </si>
   <si>
-    <t>29.11.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/22107</t>
   </si>
   <si>
     <t>22056</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2017</t>
   </si>
   <si>
-    <t>22.11.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/22056</t>
   </si>
   <si>
     <t>21989</t>
   </si>
   <si>
     <t>Cenový věstník částka 11/2017</t>
   </si>
   <si>
-    <t>01.11.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21989</t>
   </si>
   <si>
     <t>21970</t>
   </si>
   <si>
     <t>Cenový věstník částka 10/2017</t>
   </si>
   <si>
-    <t>27.10.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21970</t>
   </si>
   <si>
     <t>21866</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2017</t>
   </si>
   <si>
-    <t>27.09.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21866</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2017</t>
   </si>
   <si>
-    <t>30.08.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21642</t>
   </si>
   <si>
     <t>21512</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2017</t>
   </si>
   <si>
-    <t>26.07.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21512</t>
   </si>
   <si>
     <t>21442</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2017</t>
   </si>
   <si>
-    <t>23.06.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21442</t>
   </si>
   <si>
     <t>21347</t>
   </si>
   <si>
     <t>Cenový věstník částka 5/2017</t>
   </si>
   <si>
-    <t>22.05.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21347</t>
   </si>
   <si>
     <t>21301</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2017</t>
   </si>
   <si>
-    <t>26.04.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21301</t>
   </si>
   <si>
     <t>21183</t>
   </si>
   <si>
     <t>Cenový věstník 3/2017</t>
   </si>
   <si>
-    <t>31.03.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21183</t>
   </si>
   <si>
     <t>21049</t>
   </si>
   <si>
     <t>Cenový věstník 2/2017</t>
   </si>
   <si>
-    <t>28.02.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/21049</t>
   </si>
   <si>
     <t>20774</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2017</t>
   </si>
   <si>
-    <t>30.01.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20774</t>
   </si>
   <si>
     <t>20585</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2016</t>
   </si>
   <si>
-    <t>27.12.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20585</t>
   </si>
   <si>
     <t>20418</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2016</t>
   </si>
   <si>
-    <t>29.11.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20418</t>
   </si>
   <si>
     <t>20391</t>
   </si>
   <si>
     <t>Cenový věstník částka 11/2016</t>
   </si>
   <si>
-    <t>28.11.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20391</t>
   </si>
   <si>
     <t>20305</t>
   </si>
   <si>
     <t>Cenový věstník částka 10/2016</t>
   </si>
   <si>
-    <t>31.10.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20305</t>
   </si>
   <si>
     <t>20165</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2016</t>
   </si>
   <si>
-    <t>27.09.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20165</t>
   </si>
   <si>
     <t>20002</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2016</t>
   </si>
   <si>
-    <t>25.08.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/20002</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>Cenový věstník 6/2015</t>
-  </si>
-[...1 lines deleted...]
-    <t>08.07.2015</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/17603</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2919,5088 +2854,6557 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784289221" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1735987625" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784202639" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784116220" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784029826" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783943540" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1733485385" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783684208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783598397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783511571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783424873" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783079407" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782993210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782906670" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782820504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782733908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782474655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782388243" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782301977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782215206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782129262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1719026458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781870259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781783710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781699208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781610872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781524534" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781265088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781178748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781092451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711756240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711361773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781005899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780919788" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780660333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780574118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780487675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780401305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780314672" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1706575999" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780055556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779969344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779882813" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779796436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779710156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779450927" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779364563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779278045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1700363925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779192487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779105307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778845951" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778759774" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1697093972" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778673281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778586884" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778500481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778154876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778068454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777982138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777895645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777550059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1689207301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777463676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1688819097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777377301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777290988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777031644" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776945443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776858852" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776772517" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776686123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776426927" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776340511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776254169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776167714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776081263" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775822128" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775735664" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775649326" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775562595" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775145605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H193"/>
+  <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>107440</v>
+        <v>108583</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="D2" s="1">
+        <v>46220</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46221</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46222</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>106975</v>
+        <v>108580</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>46220</v>
+      </c>
+      <c r="E3" s="1">
+        <v>46280</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>106923</v>
+        <v>108576</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>16</v>
+      </c>
+      <c r="D4" s="1">
+        <v>46219</v>
+      </c>
+      <c r="E4" s="1">
+        <v>46220</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46220</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>106669</v>
+        <v>108567</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>46218</v>
+      </c>
+      <c r="E5" s="1">
+        <v>46219</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46219</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>106002</v>
+        <v>108559</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>46217</v>
+      </c>
+      <c r="E6" s="1">
+        <v>46218</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46218</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>105992</v>
+        <v>108547</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>46216</v>
+      </c>
+      <c r="E7" s="1">
+        <v>46217</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46217</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>105991</v>
+        <v>108543</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>46216</v>
+      </c>
+      <c r="E8" s="1">
+        <v>46266</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>105952</v>
+        <v>108536</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>46213</v>
+      </c>
+      <c r="E9" s="1">
+        <v>46214</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46216</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>105896</v>
+        <v>108528</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>46212</v>
+      </c>
+      <c r="E10" s="1">
+        <v>46213</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46213</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>105893</v>
+        <v>108522</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>46211</v>
+      </c>
+      <c r="E11" s="1">
+        <v>46212</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46212</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>105892</v>
+        <v>108514</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>46210</v>
+      </c>
+      <c r="E12" s="1">
+        <v>46211</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46211</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>105787</v>
+        <v>108504</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>46206</v>
+      </c>
+      <c r="E13" s="1">
+        <v>46207</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46210</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>105772</v>
+        <v>108499</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>46205</v>
+      </c>
+      <c r="E14" s="1">
+        <v>46206</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46206</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>105762</v>
+        <v>108494</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>46204</v>
+      </c>
+      <c r="E15" s="1">
+        <v>46205</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46205</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>105758</v>
+        <v>108489</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>46203</v>
+      </c>
+      <c r="E16" s="1">
+        <v>46204</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46204</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>105716</v>
+        <v>108486</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>46202</v>
+      </c>
+      <c r="E17" s="1">
+        <v>46203</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46203</v>
       </c>
       <c r="G17" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>105698</v>
+        <v>108477</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>46199</v>
+      </c>
+      <c r="E18" s="1">
+        <v>46200</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46202</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>10</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>105694</v>
+        <v>108466</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>46198</v>
+      </c>
+      <c r="E19" s="1">
+        <v>46199</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46199</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>10</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>105693</v>
+        <v>108461</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>46197</v>
+      </c>
+      <c r="E20" s="1">
+        <v>46198</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46198</v>
       </c>
       <c r="G20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>10</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>105591</v>
+        <v>108448</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>67</v>
+      </c>
+      <c r="D21" s="1">
+        <v>46196</v>
+      </c>
+      <c r="E21" s="1">
+        <v>46197</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46197</v>
       </c>
       <c r="G21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>10</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>105589</v>
+        <v>108444</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>70</v>
+      </c>
+      <c r="D22" s="1">
+        <v>46195</v>
+      </c>
+      <c r="E22" s="1">
+        <v>46196</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46196</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>10</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>105581</v>
+        <v>108442</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>73</v>
+      </c>
+      <c r="D23" s="1">
+        <v>46195</v>
+      </c>
+      <c r="E23" s="1">
+        <v>46266</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>10</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>105580</v>
+        <v>108435</v>
       </c>
       <c r="B24" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>76</v>
+      </c>
+      <c r="D24" s="1">
+        <v>46192</v>
+      </c>
+      <c r="E24" s="1">
+        <v>46193</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46195</v>
       </c>
       <c r="G24" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>10</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>105396</v>
+        <v>108430</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>79</v>
+      </c>
+      <c r="D25" s="1">
+        <v>46191</v>
+      </c>
+      <c r="E25" s="1">
+        <v>46192</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46192</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>10</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>105288</v>
+        <v>108417</v>
       </c>
       <c r="B26" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>82</v>
+      </c>
+      <c r="D26" s="1">
+        <v>46190</v>
+      </c>
+      <c r="E26" s="1">
+        <v>46191</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46191</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>10</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>105234</v>
+        <v>108403</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>46189</v>
+      </c>
+      <c r="E27" s="1">
+        <v>46190</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46190</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>10</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>105229</v>
+        <v>108384</v>
       </c>
       <c r="B28" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>88</v>
+      </c>
+      <c r="D28" s="1">
+        <v>46188</v>
+      </c>
+      <c r="E28" s="1">
+        <v>46189</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46189</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>10</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>105219</v>
+        <v>108378</v>
       </c>
       <c r="B29" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>91</v>
+      </c>
+      <c r="D29" s="1">
+        <v>46185</v>
+      </c>
+      <c r="E29" s="1">
+        <v>46186</v>
+      </c>
+      <c r="F29" s="1">
+        <v>46188</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>10</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>105154</v>
+        <v>108372</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>94</v>
+      </c>
+      <c r="D30" s="1">
+        <v>46184</v>
+      </c>
+      <c r="E30" s="1">
+        <v>46185</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46185</v>
       </c>
       <c r="G30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>10</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>105151</v>
+        <v>108366</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>97</v>
+      </c>
+      <c r="D31" s="1">
+        <v>46183</v>
+      </c>
+      <c r="E31" s="1">
+        <v>46184</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46184</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>10</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>105150</v>
+        <v>108364</v>
       </c>
       <c r="B32" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>100</v>
+      </c>
+      <c r="D32" s="1">
+        <v>46183</v>
+      </c>
+      <c r="E32" s="1">
+        <v>46243</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>10</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>105149</v>
+        <v>108363</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>103</v>
+      </c>
+      <c r="D33" s="1">
+        <v>46182</v>
+      </c>
+      <c r="E33" s="1">
+        <v>46242</v>
       </c>
       <c r="G33" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>10</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>105148</v>
+        <v>108362</v>
       </c>
       <c r="B34" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>106</v>
+      </c>
+      <c r="D34" s="1">
+        <v>46182</v>
+      </c>
+      <c r="E34" s="1">
+        <v>46183</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46183</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>105147</v>
+        <v>108345</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>109</v>
+      </c>
+      <c r="D35" s="1">
+        <v>46181</v>
+      </c>
+      <c r="E35" s="1">
+        <v>46182</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46182</v>
       </c>
       <c r="G35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>10</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>105139</v>
+        <v>108336</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>112</v>
+      </c>
+      <c r="D36" s="1">
+        <v>46178</v>
+      </c>
+      <c r="E36" s="1">
+        <v>46179</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46181</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>10</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>104999</v>
+        <v>108331</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>115</v>
+      </c>
+      <c r="D37" s="1">
+        <v>46177</v>
+      </c>
+      <c r="E37" s="1">
+        <v>46178</v>
+      </c>
+      <c r="F37" s="1">
+        <v>46178</v>
       </c>
       <c r="G37" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>10</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>104954</v>
+        <v>108322</v>
       </c>
       <c r="B38" t="s">
-        <v>159</v>
+        <v>117</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>118</v>
+      </c>
+      <c r="D38" s="1">
+        <v>46176</v>
+      </c>
+      <c r="E38" s="1">
+        <v>46177</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46177</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>10</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>104755</v>
+        <v>108313</v>
       </c>
       <c r="B39" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>121</v>
+      </c>
+      <c r="D39" s="1">
+        <v>46175</v>
+      </c>
+      <c r="E39" s="1">
+        <v>46176</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46176</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>10</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>104069</v>
+        <v>108307</v>
       </c>
       <c r="B40" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>124</v>
+      </c>
+      <c r="D40" s="1">
+        <v>46174</v>
+      </c>
+      <c r="E40" s="1">
+        <v>46175</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46175</v>
       </c>
       <c r="G40" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>10</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>103039</v>
+        <v>108304</v>
       </c>
       <c r="B41" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>127</v>
+      </c>
+      <c r="D41" s="1">
+        <v>46174</v>
+      </c>
+      <c r="E41" s="1">
+        <v>46234</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>10</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>102975</v>
+        <v>108297</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>130</v>
+      </c>
+      <c r="D42" s="1">
+        <v>46171</v>
+      </c>
+      <c r="E42" s="1">
+        <v>46172</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46174</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>102967</v>
+        <v>108295</v>
       </c>
       <c r="B43" t="s">
-        <v>182</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>133</v>
+      </c>
+      <c r="D43" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E43" s="1">
+        <v>46171</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46171</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>102821</v>
+        <v>108285</v>
       </c>
       <c r="B44" t="s">
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>136</v>
+      </c>
+      <c r="D44" s="1">
+        <v>46169</v>
+      </c>
+      <c r="E44" s="1">
+        <v>46170</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46170</v>
       </c>
       <c r="G44" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>10</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>102631</v>
+        <v>108275</v>
       </c>
       <c r="B45" t="s">
-        <v>192</v>
+        <v>138</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>139</v>
+      </c>
+      <c r="D45" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E45" s="1">
+        <v>46169</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46169</v>
       </c>
       <c r="G45" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>10</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>102628</v>
+        <v>108267</v>
       </c>
       <c r="B46" t="s">
-        <v>197</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>142</v>
+      </c>
+      <c r="D46" s="1">
+        <v>46167</v>
+      </c>
+      <c r="E46" s="1">
+        <v>46168</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46168</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>10</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>102456</v>
+        <v>108261</v>
       </c>
       <c r="B47" t="s">
-        <v>201</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>145</v>
+      </c>
+      <c r="D47" s="1">
+        <v>46164</v>
+      </c>
+      <c r="E47" s="1">
+        <v>46165</v>
+      </c>
+      <c r="F47" s="1">
+        <v>46167</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>102234</v>
+        <v>108256</v>
       </c>
       <c r="B48" t="s">
-        <v>206</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
-        <v>207</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>148</v>
+      </c>
+      <c r="D48" s="1">
+        <v>46163</v>
+      </c>
+      <c r="E48" s="1">
+        <v>46164</v>
+      </c>
+      <c r="F48" s="1">
+        <v>46164</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>10</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>102232</v>
+        <v>108246</v>
       </c>
       <c r="B49" t="s">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="C49" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>151</v>
+      </c>
+      <c r="D49" s="1">
+        <v>46162</v>
+      </c>
+      <c r="E49" s="1">
+        <v>46163</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46163</v>
       </c>
       <c r="G49" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>10</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>102115</v>
+        <v>108245</v>
       </c>
       <c r="B50" t="s">
-        <v>214</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>215</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>154</v>
+      </c>
+      <c r="D50" s="1">
+        <v>46162</v>
+      </c>
+      <c r="E50" s="1">
+        <v>46162</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>10</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>101864</v>
+        <v>108239</v>
       </c>
       <c r="B51" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>157</v>
+      </c>
+      <c r="D51" s="1">
+        <v>46161</v>
+      </c>
+      <c r="E51" s="1">
+        <v>46162</v>
+      </c>
+      <c r="F51" s="1">
+        <v>46162</v>
       </c>
       <c r="G51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>10</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>101689</v>
+        <v>108235</v>
       </c>
       <c r="B52" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="C52" t="s">
-        <v>225</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>160</v>
+      </c>
+      <c r="D52" s="1">
+        <v>46160</v>
+      </c>
+      <c r="E52" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46161</v>
       </c>
       <c r="G52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>10</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>101514</v>
+        <v>108230</v>
       </c>
       <c r="B53" t="s">
-        <v>229</v>
+        <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>230</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>163</v>
+      </c>
+      <c r="D53" s="1">
+        <v>46157</v>
+      </c>
+      <c r="E53" s="1">
+        <v>46158</v>
+      </c>
+      <c r="F53" s="1">
+        <v>46160</v>
       </c>
       <c r="G53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>10</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>101513</v>
+        <v>108225</v>
       </c>
       <c r="B54" t="s">
-        <v>234</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>235</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>166</v>
+      </c>
+      <c r="D54" s="1">
+        <v>46156</v>
+      </c>
+      <c r="E54" s="1">
+        <v>46157</v>
+      </c>
+      <c r="F54" s="1">
+        <v>46157</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>10</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>101168</v>
+        <v>108223</v>
       </c>
       <c r="B55" t="s">
-        <v>238</v>
+        <v>168</v>
       </c>
       <c r="C55" t="s">
-        <v>239</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>169</v>
+      </c>
+      <c r="D55" s="1">
+        <v>46156</v>
+      </c>
+      <c r="E55" s="1">
+        <v>46235</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>10</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>101089</v>
+        <v>108213</v>
       </c>
       <c r="B56" t="s">
-        <v>243</v>
+        <v>171</v>
       </c>
       <c r="C56" t="s">
-        <v>244</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>172</v>
+      </c>
+      <c r="D56" s="1">
+        <v>46155</v>
+      </c>
+      <c r="E56" s="1">
+        <v>46156</v>
+      </c>
+      <c r="F56" s="1">
+        <v>46156</v>
       </c>
       <c r="G56" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>10</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>100904</v>
+        <v>108205</v>
       </c>
       <c r="B57" t="s">
-        <v>247</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>248</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>175</v>
+      </c>
+      <c r="D57" s="1">
+        <v>46154</v>
+      </c>
+      <c r="E57" s="1">
+        <v>46155</v>
+      </c>
+      <c r="F57" s="1">
+        <v>46155</v>
       </c>
       <c r="G57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>10</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>100745</v>
+        <v>108198</v>
       </c>
       <c r="B58" t="s">
-        <v>251</v>
+        <v>177</v>
       </c>
       <c r="C58" t="s">
-        <v>252</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>178</v>
+      </c>
+      <c r="D58" s="1">
+        <v>46153</v>
+      </c>
+      <c r="E58" s="1">
+        <v>46154</v>
+      </c>
+      <c r="F58" s="1">
+        <v>46154</v>
       </c>
       <c r="G58" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>10</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>100373</v>
+        <v>108191</v>
       </c>
       <c r="B59" t="s">
-        <v>256</v>
+        <v>180</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>181</v>
+      </c>
+      <c r="D59" s="1">
+        <v>46149</v>
+      </c>
+      <c r="E59" s="1">
+        <v>46150</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46153</v>
       </c>
       <c r="G59" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>10</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>100303</v>
+        <v>108179</v>
       </c>
       <c r="B60" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="C60" t="s">
-        <v>262</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>184</v>
+      </c>
+      <c r="D60" s="1">
+        <v>46148</v>
+      </c>
+      <c r="E60" s="1">
+        <v>46149</v>
+      </c>
+      <c r="F60" s="1">
+        <v>46149</v>
       </c>
       <c r="G60" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>10</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>100157</v>
+        <v>108166</v>
       </c>
       <c r="B61" t="s">
-        <v>265</v>
+        <v>186</v>
       </c>
       <c r="C61" t="s">
-        <v>266</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>187</v>
+      </c>
+      <c r="D61" s="1">
+        <v>46147</v>
+      </c>
+      <c r="E61" s="1">
+        <v>46148</v>
+      </c>
+      <c r="F61" s="1">
+        <v>46148</v>
       </c>
       <c r="G61" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>10</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>99946</v>
+        <v>108160</v>
       </c>
       <c r="B62" t="s">
-        <v>270</v>
+        <v>189</v>
       </c>
       <c r="C62" t="s">
-        <v>271</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>190</v>
+      </c>
+      <c r="D62" s="1">
+        <v>46146</v>
+      </c>
+      <c r="E62" s="1">
+        <v>46147</v>
+      </c>
+      <c r="F62" s="1">
+        <v>46147</v>
       </c>
       <c r="G62" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>10</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>99907</v>
+        <v>108148</v>
       </c>
       <c r="B63" t="s">
-        <v>275</v>
+        <v>192</v>
       </c>
       <c r="C63" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>193</v>
+      </c>
+      <c r="D63" s="1">
+        <v>46142</v>
+      </c>
+      <c r="E63" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46146</v>
       </c>
       <c r="G63" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>10</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>99714</v>
+        <v>108132</v>
       </c>
       <c r="B64" t="s">
-        <v>280</v>
+        <v>195</v>
       </c>
       <c r="C64" t="s">
-        <v>281</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>196</v>
+      </c>
+      <c r="D64" s="1">
+        <v>46141</v>
+      </c>
+      <c r="E64" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46173</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>10</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>99569</v>
+        <v>108131</v>
       </c>
       <c r="B65" t="s">
-        <v>285</v>
+        <v>198</v>
       </c>
       <c r="C65" t="s">
-        <v>286</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>199</v>
+      </c>
+      <c r="D65" s="1">
+        <v>46141</v>
+      </c>
+      <c r="E65" s="1">
+        <v>46142</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46142</v>
       </c>
       <c r="G65" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>10</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>98402</v>
+        <v>108124</v>
       </c>
       <c r="B66" t="s">
-        <v>290</v>
+        <v>201</v>
       </c>
       <c r="C66" t="s">
-        <v>291</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>202</v>
+      </c>
+      <c r="D66" s="1">
+        <v>46141</v>
+      </c>
+      <c r="E66" s="1">
+        <v>46201</v>
       </c>
       <c r="G66" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>10</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>98210</v>
+        <v>108119</v>
       </c>
       <c r="B67" t="s">
-        <v>295</v>
+        <v>204</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>205</v>
+      </c>
+      <c r="D67" s="1">
+        <v>46140</v>
+      </c>
+      <c r="E67" s="1">
+        <v>46141</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46141</v>
       </c>
       <c r="G67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>10</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>98059</v>
+        <v>108096</v>
       </c>
       <c r="B68" t="s">
-        <v>300</v>
+        <v>207</v>
       </c>
       <c r="C68" t="s">
-        <v>301</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>208</v>
+      </c>
+      <c r="D68" s="1">
+        <v>46139</v>
+      </c>
+      <c r="E68" s="1">
+        <v>46140</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46140</v>
       </c>
       <c r="G68" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>10</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>97903</v>
+        <v>108090</v>
       </c>
       <c r="B69" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="C69" t="s">
-        <v>306</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>211</v>
+      </c>
+      <c r="D69" s="1">
+        <v>46136</v>
+      </c>
+      <c r="E69" s="1">
+        <v>46137</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46139</v>
       </c>
       <c r="G69" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>10</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>97801</v>
+        <v>108087</v>
       </c>
       <c r="B70" t="s">
-        <v>310</v>
+        <v>213</v>
       </c>
       <c r="C70" t="s">
-        <v>311</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>214</v>
+      </c>
+      <c r="D70" s="1">
+        <v>46135</v>
+      </c>
+      <c r="E70" s="1">
+        <v>46136</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46136</v>
       </c>
       <c r="G70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>10</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>97662</v>
+        <v>108081</v>
       </c>
       <c r="B71" t="s">
-        <v>315</v>
+        <v>216</v>
       </c>
       <c r="C71" t="s">
-        <v>316</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>217</v>
+      </c>
+      <c r="D71" s="1">
+        <v>46134</v>
+      </c>
+      <c r="E71" s="1">
+        <v>46135</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46135</v>
       </c>
       <c r="G71" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>10</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>97549</v>
+        <v>108076</v>
       </c>
       <c r="B72" t="s">
-        <v>320</v>
+        <v>219</v>
       </c>
       <c r="C72" t="s">
-        <v>321</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>220</v>
+      </c>
+      <c r="D72" s="1">
+        <v>46133</v>
+      </c>
+      <c r="E72" s="1">
+        <v>46134</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46134</v>
       </c>
       <c r="G72" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>10</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>97468</v>
+        <v>108065</v>
       </c>
       <c r="B73" t="s">
-        <v>324</v>
+        <v>222</v>
       </c>
       <c r="C73" t="s">
-        <v>325</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>223</v>
+      </c>
+      <c r="D73" s="1">
+        <v>46132</v>
+      </c>
+      <c r="E73" s="1">
+        <v>46133</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46133</v>
       </c>
       <c r="G73" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>10</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>97425</v>
+        <v>108048</v>
       </c>
       <c r="B74" t="s">
-        <v>329</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>330</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>226</v>
+      </c>
+      <c r="D74" s="1">
+        <v>46129</v>
+      </c>
+      <c r="E74" s="1">
+        <v>46130</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46132</v>
       </c>
       <c r="G74" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>10</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>97375</v>
+        <v>108043</v>
       </c>
       <c r="B75" t="s">
-        <v>334</v>
+        <v>228</v>
       </c>
       <c r="C75" t="s">
-        <v>335</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>229</v>
+      </c>
+      <c r="D75" s="1">
+        <v>46128</v>
+      </c>
+      <c r="E75" s="1">
+        <v>46129</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46129</v>
       </c>
       <c r="G75" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>10</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>97334</v>
+        <v>108033</v>
       </c>
       <c r="B76" t="s">
-        <v>338</v>
+        <v>231</v>
       </c>
       <c r="C76" t="s">
-        <v>339</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>232</v>
+      </c>
+      <c r="D76" s="1">
+        <v>46127</v>
+      </c>
+      <c r="E76" s="1">
+        <v>46128</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46128</v>
       </c>
       <c r="G76" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>10</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>97333</v>
+        <v>108020</v>
       </c>
       <c r="B77" t="s">
-        <v>342</v>
+        <v>234</v>
       </c>
       <c r="C77" t="s">
-        <v>343</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>235</v>
+      </c>
+      <c r="D77" s="1">
+        <v>46126</v>
+      </c>
+      <c r="E77" s="1">
+        <v>46127</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46127</v>
       </c>
       <c r="G77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>10</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>97312</v>
+        <v>108007</v>
       </c>
       <c r="B78" t="s">
-        <v>345</v>
+        <v>237</v>
       </c>
       <c r="C78" t="s">
-        <v>346</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>238</v>
+      </c>
+      <c r="D78" s="1">
+        <v>46125</v>
+      </c>
+      <c r="E78" s="1">
+        <v>46126</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46126</v>
       </c>
       <c r="G78" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>10</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>97272</v>
+        <v>107997</v>
       </c>
       <c r="B79" t="s">
-        <v>349</v>
+        <v>240</v>
       </c>
       <c r="C79" t="s">
-        <v>350</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>241</v>
+      </c>
+      <c r="D79" s="1">
+        <v>46122</v>
+      </c>
+      <c r="E79" s="1">
+        <v>46123</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46125</v>
       </c>
       <c r="G79" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>10</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>97124</v>
+        <v>107991</v>
       </c>
       <c r="B80" t="s">
-        <v>354</v>
+        <v>243</v>
       </c>
       <c r="C80" t="s">
-        <v>355</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>244</v>
+      </c>
+      <c r="D80" s="1">
+        <v>46121</v>
+      </c>
+      <c r="E80" s="1">
+        <v>46122</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46122</v>
       </c>
       <c r="G80" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>10</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>97122</v>
+        <v>107976</v>
       </c>
       <c r="B81" t="s">
-        <v>359</v>
+        <v>246</v>
       </c>
       <c r="C81" t="s">
-        <v>360</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>247</v>
+      </c>
+      <c r="D81" s="1">
+        <v>46120</v>
+      </c>
+      <c r="E81" s="1">
+        <v>46121</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46121</v>
       </c>
       <c r="G81" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>10</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>97121</v>
+        <v>107969</v>
       </c>
       <c r="B82" t="s">
-        <v>363</v>
+        <v>249</v>
       </c>
       <c r="C82" t="s">
-        <v>364</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>250</v>
+      </c>
+      <c r="D82" s="1">
+        <v>46119</v>
+      </c>
+      <c r="E82" s="1">
+        <v>46120</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46120</v>
       </c>
       <c r="G82" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>10</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>96980</v>
+        <v>107955</v>
       </c>
       <c r="B83" t="s">
-        <v>367</v>
+        <v>252</v>
       </c>
       <c r="C83" t="s">
-        <v>368</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>253</v>
+      </c>
+      <c r="D83" s="1">
+        <v>46114</v>
+      </c>
+      <c r="E83" s="1">
+        <v>46120</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46142</v>
       </c>
       <c r="G83" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>10</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>96835</v>
+        <v>107440</v>
       </c>
       <c r="B84" t="s">
-        <v>372</v>
+        <v>255</v>
       </c>
       <c r="C84" t="s">
-        <v>373</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>256</v>
+      </c>
+      <c r="D84" s="1">
+        <v>46078</v>
+      </c>
+      <c r="E84" s="1">
+        <v>46138</v>
       </c>
       <c r="G84" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>10</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>96772</v>
+        <v>106975</v>
       </c>
       <c r="B85" t="s">
-        <v>377</v>
+        <v>258</v>
       </c>
       <c r="C85" t="s">
-        <v>378</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>259</v>
+      </c>
+      <c r="D85" s="1">
+        <v>46058</v>
+      </c>
+      <c r="E85" s="1">
+        <v>46118</v>
       </c>
       <c r="G85" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>10</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>96747</v>
+        <v>106923</v>
       </c>
       <c r="B86" t="s">
-        <v>382</v>
+        <v>261</v>
       </c>
       <c r="C86" t="s">
-        <v>383</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>262</v>
+      </c>
+      <c r="D86" s="1">
+        <v>46056</v>
+      </c>
+      <c r="E86" s="1">
+        <v>46116</v>
       </c>
       <c r="G86" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>10</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>96679</v>
+        <v>106669</v>
       </c>
       <c r="B87" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="C87" t="s">
-        <v>387</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>265</v>
+      </c>
+      <c r="D87" s="1">
+        <v>46042</v>
+      </c>
+      <c r="E87" s="1">
+        <v>46113</v>
       </c>
       <c r="G87" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>10</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>96662</v>
+        <v>106002</v>
       </c>
       <c r="B88" t="s">
-        <v>391</v>
+        <v>267</v>
       </c>
       <c r="C88" t="s">
-        <v>392</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>268</v>
+      </c>
+      <c r="D88" s="1">
+        <v>45989</v>
+      </c>
+      <c r="E88" s="1">
+        <v>45989</v>
       </c>
       <c r="G88" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>10</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>96539</v>
+        <v>105992</v>
       </c>
       <c r="B89" t="s">
-        <v>395</v>
+        <v>270</v>
       </c>
       <c r="C89" t="s">
-        <v>396</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>271</v>
+      </c>
+      <c r="D89" s="1">
+        <v>45988</v>
+      </c>
+      <c r="E89" s="1">
+        <v>46048</v>
       </c>
       <c r="G89" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>10</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>96520</v>
+        <v>105991</v>
       </c>
       <c r="B90" t="s">
-        <v>400</v>
+        <v>273</v>
       </c>
       <c r="C90" t="s">
-        <v>401</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>274</v>
+      </c>
+      <c r="D90" s="1">
+        <v>45988</v>
+      </c>
+      <c r="E90" s="1">
+        <v>46048</v>
       </c>
       <c r="G90" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>10</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>96404</v>
+        <v>105952</v>
       </c>
       <c r="B91" t="s">
-        <v>405</v>
+        <v>276</v>
       </c>
       <c r="C91" t="s">
-        <v>406</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>277</v>
+      </c>
+      <c r="D91" s="1">
+        <v>45975</v>
+      </c>
+      <c r="E91" s="1">
+        <v>46035</v>
       </c>
       <c r="G91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>10</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>96338</v>
+        <v>105896</v>
       </c>
       <c r="B92" t="s">
-        <v>410</v>
+        <v>279</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>280</v>
+      </c>
+      <c r="D92" s="1">
+        <v>45961</v>
+      </c>
+      <c r="E92" s="1">
+        <v>46023</v>
       </c>
       <c r="G92" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>10</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>96273</v>
+        <v>105893</v>
       </c>
       <c r="B93" t="s">
-        <v>415</v>
+        <v>282</v>
       </c>
       <c r="C93" t="s">
-        <v>416</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>283</v>
+      </c>
+      <c r="D93" s="1">
+        <v>45960</v>
+      </c>
+      <c r="E93" s="1">
+        <v>46023</v>
       </c>
       <c r="G93" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>10</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>96226</v>
+        <v>105892</v>
       </c>
       <c r="B94" t="s">
-        <v>419</v>
+        <v>285</v>
       </c>
       <c r="C94" t="s">
-        <v>420</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>286</v>
+      </c>
+      <c r="D94" s="1">
+        <v>45960</v>
+      </c>
+      <c r="E94" s="1">
+        <v>46023</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>10</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>96205</v>
+        <v>105787</v>
       </c>
       <c r="B95" t="s">
-        <v>424</v>
+        <v>288</v>
       </c>
       <c r="C95" t="s">
-        <v>425</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>289</v>
+      </c>
+      <c r="D95" s="1">
+        <v>45952</v>
+      </c>
+      <c r="E95" s="1">
+        <v>46023</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>10</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>96171</v>
+        <v>105772</v>
       </c>
       <c r="B96" t="s">
-        <v>428</v>
+        <v>291</v>
       </c>
       <c r="C96" t="s">
-        <v>429</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>292</v>
+      </c>
+      <c r="D96" s="1">
+        <v>45950</v>
+      </c>
+      <c r="E96" s="1">
+        <v>46023</v>
       </c>
       <c r="G96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>10</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>96155</v>
+        <v>105762</v>
       </c>
       <c r="B97" t="s">
-        <v>433</v>
+        <v>294</v>
       </c>
       <c r="C97" t="s">
-        <v>434</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>295</v>
+      </c>
+      <c r="D97" s="1">
+        <v>45947</v>
+      </c>
+      <c r="E97" s="1">
+        <v>46038</v>
       </c>
       <c r="G97" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>10</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>96077</v>
+        <v>105758</v>
       </c>
       <c r="B98" t="s">
-        <v>437</v>
+        <v>297</v>
       </c>
       <c r="C98" t="s">
-        <v>438</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>298</v>
+      </c>
+      <c r="D98" s="1">
+        <v>45946</v>
+      </c>
+      <c r="E98" s="1">
+        <v>46023</v>
       </c>
       <c r="G98" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>10</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>96069</v>
+        <v>105716</v>
       </c>
       <c r="B99" t="s">
-        <v>442</v>
+        <v>300</v>
       </c>
       <c r="C99" t="s">
-        <v>443</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>301</v>
+      </c>
+      <c r="D99" s="1">
+        <v>45943</v>
+      </c>
+      <c r="E99" s="1">
+        <v>46023</v>
       </c>
       <c r="G99" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>10</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>302</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>95992</v>
+        <v>105698</v>
       </c>
       <c r="B100" t="s">
-        <v>447</v>
+        <v>303</v>
       </c>
       <c r="C100" t="s">
-        <v>448</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>304</v>
+      </c>
+      <c r="D100" s="1">
+        <v>45940</v>
+      </c>
+      <c r="E100" s="1">
+        <v>46005</v>
       </c>
       <c r="G100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>10</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>305</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>95855</v>
+        <v>105694</v>
       </c>
       <c r="B101" t="s">
-        <v>451</v>
+        <v>306</v>
       </c>
       <c r="C101" t="s">
-        <v>452</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>307</v>
+      </c>
+      <c r="D101" s="1">
+        <v>45940</v>
+      </c>
+      <c r="E101" s="1">
+        <v>46023</v>
       </c>
       <c r="G101" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>10</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>95829</v>
+        <v>105693</v>
       </c>
       <c r="B102" t="s">
-        <v>455</v>
+        <v>309</v>
       </c>
       <c r="C102" t="s">
-        <v>456</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>310</v>
+      </c>
+      <c r="D102" s="1">
+        <v>45940</v>
+      </c>
+      <c r="E102" s="1">
+        <v>46005</v>
       </c>
       <c r="G102" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>10</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>95788</v>
+        <v>105591</v>
       </c>
       <c r="B103" t="s">
-        <v>459</v>
+        <v>312</v>
       </c>
       <c r="C103" t="s">
-        <v>460</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>313</v>
+      </c>
+      <c r="D103" s="1">
+        <v>45932</v>
+      </c>
+      <c r="E103" s="1">
+        <v>46023</v>
       </c>
       <c r="G103" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>10</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>95727</v>
+        <v>105589</v>
       </c>
       <c r="B104" t="s">
-        <v>463</v>
+        <v>315</v>
       </c>
       <c r="C104" t="s">
-        <v>464</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>316</v>
+      </c>
+      <c r="D104" s="1">
+        <v>45932</v>
+      </c>
+      <c r="E104" s="1">
+        <v>46023</v>
       </c>
       <c r="G104" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>10</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>317</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>95725</v>
+        <v>105581</v>
       </c>
       <c r="B105" t="s">
-        <v>467</v>
+        <v>318</v>
       </c>
       <c r="C105" t="s">
-        <v>468</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>319</v>
+      </c>
+      <c r="D105" s="1">
+        <v>45931</v>
+      </c>
+      <c r="E105" s="1">
+        <v>45991</v>
       </c>
       <c r="G105" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>10</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>95622</v>
+        <v>105580</v>
       </c>
       <c r="B106" t="s">
-        <v>472</v>
+        <v>321</v>
       </c>
       <c r="C106" t="s">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>322</v>
+      </c>
+      <c r="D106" s="1">
+        <v>45931</v>
+      </c>
+      <c r="E106" s="1">
+        <v>46023</v>
       </c>
       <c r="G106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>10</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>95570</v>
+        <v>105396</v>
       </c>
       <c r="B107" t="s">
-        <v>477</v>
+        <v>324</v>
       </c>
       <c r="C107" t="s">
-        <v>478</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>325</v>
+      </c>
+      <c r="D107" s="1">
+        <v>45908</v>
+      </c>
+      <c r="E107" s="1">
+        <v>45968</v>
       </c>
       <c r="G107" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>10</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>95439</v>
+        <v>105288</v>
       </c>
       <c r="B108" t="s">
-        <v>482</v>
+        <v>327</v>
       </c>
       <c r="C108" t="s">
-        <v>483</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>328</v>
+      </c>
+      <c r="D108" s="1">
+        <v>45889</v>
+      </c>
+      <c r="E108" s="1">
+        <v>46023</v>
       </c>
       <c r="G108" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>10</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>95342</v>
+        <v>105234</v>
       </c>
       <c r="B109" t="s">
-        <v>487</v>
+        <v>330</v>
       </c>
       <c r="C109" t="s">
-        <v>488</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>331</v>
+      </c>
+      <c r="D109" s="1">
+        <v>45881</v>
+      </c>
+      <c r="E109" s="1">
+        <v>45941</v>
       </c>
       <c r="G109" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>10</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>95231</v>
+        <v>105229</v>
       </c>
       <c r="B110" t="s">
-        <v>492</v>
+        <v>333</v>
       </c>
       <c r="C110" t="s">
-        <v>493</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>334</v>
+      </c>
+      <c r="D110" s="1">
+        <v>45880</v>
+      </c>
+      <c r="E110" s="1">
+        <v>45940</v>
       </c>
       <c r="G110" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>10</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>95170</v>
+        <v>105219</v>
       </c>
       <c r="B111" t="s">
-        <v>497</v>
+        <v>336</v>
       </c>
       <c r="C111" t="s">
-        <v>498</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>337</v>
+      </c>
+      <c r="D111" s="1">
+        <v>45876</v>
+      </c>
+      <c r="E111" s="1">
+        <v>45936</v>
       </c>
       <c r="G111" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>10</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>95123</v>
+        <v>105154</v>
       </c>
       <c r="B112" t="s">
-        <v>501</v>
+        <v>339</v>
       </c>
       <c r="C112" t="s">
-        <v>502</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>340</v>
+      </c>
+      <c r="D112" s="1">
+        <v>45861</v>
+      </c>
+      <c r="E112" s="1">
+        <v>45921</v>
       </c>
       <c r="G112" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>10</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>95108</v>
+        <v>105151</v>
       </c>
       <c r="B113" t="s">
-        <v>506</v>
+        <v>342</v>
       </c>
       <c r="C113" t="s">
-        <v>507</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>343</v>
+      </c>
+      <c r="D113" s="1">
+        <v>45860</v>
+      </c>
+      <c r="E113" s="1">
+        <v>46023</v>
       </c>
       <c r="G113" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>10</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>94953</v>
+        <v>105150</v>
       </c>
       <c r="B114" t="s">
-        <v>510</v>
+        <v>345</v>
       </c>
       <c r="C114" t="s">
-        <v>511</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>346</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45860</v>
+      </c>
+      <c r="E114" s="1">
+        <v>46023</v>
       </c>
       <c r="G114" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>10</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>94940</v>
+        <v>105149</v>
       </c>
       <c r="B115" t="s">
-        <v>515</v>
+        <v>348</v>
       </c>
       <c r="C115" t="s">
-        <v>516</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>349</v>
+      </c>
+      <c r="D115" s="1">
+        <v>45860</v>
+      </c>
+      <c r="E115" s="1">
+        <v>46023</v>
       </c>
       <c r="G115" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>10</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>94867</v>
+        <v>105148</v>
       </c>
       <c r="B116" t="s">
-        <v>519</v>
+        <v>351</v>
       </c>
       <c r="C116" t="s">
-        <v>520</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>352</v>
+      </c>
+      <c r="D116" s="1">
+        <v>45860</v>
+      </c>
+      <c r="E116" s="1">
+        <v>46023</v>
       </c>
       <c r="G116" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>10</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>94742</v>
+        <v>105147</v>
       </c>
       <c r="B117" t="s">
-        <v>524</v>
+        <v>354</v>
       </c>
       <c r="C117" t="s">
-        <v>525</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>355</v>
+      </c>
+      <c r="D117" s="1">
+        <v>45860</v>
+      </c>
+      <c r="E117" s="1">
+        <v>46023</v>
       </c>
       <c r="G117" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>10</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>94638</v>
+        <v>105139</v>
       </c>
       <c r="B118" t="s">
-        <v>529</v>
+        <v>357</v>
       </c>
       <c r="C118" t="s">
-        <v>530</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>358</v>
+      </c>
+      <c r="D118" s="1">
+        <v>45859</v>
+      </c>
+      <c r="E118" s="1">
+        <v>46023</v>
       </c>
       <c r="G118" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>10</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>94629</v>
+        <v>104999</v>
       </c>
       <c r="B119" t="s">
-        <v>534</v>
+        <v>360</v>
       </c>
       <c r="C119" t="s">
-        <v>535</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>361</v>
+      </c>
+      <c r="D119" s="1">
+        <v>45833</v>
+      </c>
+      <c r="E119" s="1">
+        <v>45893</v>
       </c>
       <c r="G119" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>10</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>94444</v>
+        <v>104954</v>
       </c>
       <c r="B120" t="s">
-        <v>538</v>
+        <v>363</v>
       </c>
       <c r="C120" t="s">
-        <v>539</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>364</v>
+      </c>
+      <c r="D120" s="1">
+        <v>45825</v>
+      </c>
+      <c r="E120" s="1">
+        <v>45826</v>
       </c>
       <c r="G120" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>10</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>94417</v>
+        <v>104755</v>
       </c>
       <c r="B121" t="s">
-        <v>542</v>
+        <v>366</v>
       </c>
       <c r="C121" t="s">
-        <v>543</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>367</v>
+      </c>
+      <c r="D121" s="1">
+        <v>45784</v>
+      </c>
+      <c r="E121" s="1">
+        <v>46023</v>
       </c>
       <c r="G121" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>10</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>94264</v>
+        <v>104069</v>
       </c>
       <c r="B122" t="s">
-        <v>547</v>
+        <v>369</v>
       </c>
       <c r="C122" t="s">
-        <v>548</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>370</v>
+      </c>
+      <c r="D122" s="1">
+        <v>45713</v>
+      </c>
+      <c r="E122" s="1">
+        <v>45773</v>
       </c>
       <c r="G122" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>10</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>94210</v>
+        <v>103039</v>
       </c>
       <c r="B123" t="s">
-        <v>552</v>
+        <v>372</v>
       </c>
       <c r="C123" t="s">
-        <v>553</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>373</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45643</v>
+      </c>
+      <c r="E123" s="1">
+        <v>45658</v>
       </c>
       <c r="G123" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>10</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>94136</v>
+        <v>102975</v>
       </c>
       <c r="B124" t="s">
-        <v>557</v>
+        <v>375</v>
       </c>
       <c r="C124" t="s">
-        <v>558</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>376</v>
+      </c>
+      <c r="D124" s="1">
+        <v>45618</v>
+      </c>
+      <c r="E124" s="1">
+        <v>45658</v>
       </c>
       <c r="G124" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>10</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>93883</v>
+        <v>102967</v>
       </c>
       <c r="B125" t="s">
-        <v>562</v>
+        <v>378</v>
       </c>
       <c r="C125" t="s">
-        <v>563</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>379</v>
+      </c>
+      <c r="D125" s="1">
+        <v>45617</v>
+      </c>
+      <c r="E125" s="1">
+        <v>45627</v>
       </c>
       <c r="G125" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>10</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>93619</v>
+        <v>102821</v>
       </c>
       <c r="B126" t="s">
-        <v>567</v>
+        <v>381</v>
       </c>
       <c r="C126" t="s">
-        <v>568</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>382</v>
+      </c>
+      <c r="D126" s="1">
+        <v>45586</v>
+      </c>
+      <c r="E126" s="1">
+        <v>45597</v>
       </c>
       <c r="G126" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>10</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>93569</v>
+        <v>102631</v>
       </c>
       <c r="B127" t="s">
-        <v>572</v>
+        <v>384</v>
       </c>
       <c r="C127" t="s">
-        <v>573</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>385</v>
+      </c>
+      <c r="D127" s="1">
+        <v>45560</v>
+      </c>
+      <c r="E127" s="1">
+        <v>45641</v>
       </c>
       <c r="G127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>10</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>93519</v>
+        <v>102628</v>
       </c>
       <c r="B128" t="s">
-        <v>576</v>
+        <v>387</v>
       </c>
       <c r="C128" t="s">
-        <v>577</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>388</v>
+      </c>
+      <c r="D128" s="1">
+        <v>45560</v>
+      </c>
+      <c r="E128" s="1">
+        <v>45566</v>
       </c>
       <c r="G128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>10</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>93371</v>
+        <v>102456</v>
       </c>
       <c r="B129" t="s">
-        <v>581</v>
+        <v>390</v>
       </c>
       <c r="C129" t="s">
-        <v>582</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>391</v>
+      </c>
+      <c r="D129" s="1">
+        <v>45526</v>
+      </c>
+      <c r="E129" s="1">
+        <v>45536</v>
       </c>
       <c r="G129" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>10</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>93362</v>
+        <v>102234</v>
       </c>
       <c r="B130" t="s">
-        <v>586</v>
+        <v>393</v>
       </c>
       <c r="C130" t="s">
-        <v>587</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>394</v>
+      </c>
+      <c r="D130" s="1">
+        <v>45490</v>
+      </c>
+      <c r="E130" s="1">
+        <v>45658</v>
       </c>
       <c r="G130" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>10</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>93334</v>
+        <v>102232</v>
       </c>
       <c r="B131" t="s">
-        <v>590</v>
+        <v>396</v>
       </c>
       <c r="C131" t="s">
-        <v>591</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>397</v>
+      </c>
+      <c r="D131" s="1">
+        <v>45490</v>
+      </c>
+      <c r="E131" s="1">
+        <v>45505</v>
       </c>
       <c r="G131" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>10</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>93313</v>
+        <v>102115</v>
       </c>
       <c r="B132" t="s">
-        <v>594</v>
+        <v>399</v>
       </c>
       <c r="C132" t="s">
-        <v>595</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>400</v>
+      </c>
+      <c r="D132" s="1">
+        <v>45463</v>
+      </c>
+      <c r="E132" s="1">
+        <v>45474</v>
       </c>
       <c r="G132" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>10</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>92903</v>
+        <v>101864</v>
       </c>
       <c r="B133" t="s">
-        <v>598</v>
+        <v>402</v>
       </c>
       <c r="C133" t="s">
-        <v>599</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>403</v>
+      </c>
+      <c r="D133" s="1">
+        <v>45433</v>
+      </c>
+      <c r="E133" s="1">
+        <v>45444</v>
       </c>
       <c r="G133" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>10</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>92434</v>
+        <v>101689</v>
       </c>
       <c r="B134" t="s">
-        <v>603</v>
+        <v>405</v>
       </c>
       <c r="C134" t="s">
-        <v>604</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>406</v>
+      </c>
+      <c r="D134" s="1">
+        <v>45401</v>
+      </c>
+      <c r="E134" s="1">
+        <v>45413</v>
       </c>
       <c r="G134" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>10</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>92420</v>
+        <v>101514</v>
       </c>
       <c r="B135" t="s">
-        <v>607</v>
+        <v>408</v>
       </c>
       <c r="C135" t="s">
-        <v>608</v>
-[...8 lines deleted...]
-        <v>610</v>
+        <v>409</v>
+      </c>
+      <c r="D135" s="1">
+        <v>45366</v>
+      </c>
+      <c r="E135" s="1">
+        <v>45383</v>
       </c>
       <c r="G135" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>10</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>92336</v>
+        <v>101513</v>
       </c>
       <c r="B136" t="s">
-        <v>612</v>
+        <v>411</v>
       </c>
       <c r="C136" t="s">
-        <v>613</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>412</v>
+      </c>
+      <c r="D136" s="1">
+        <v>45366</v>
+      </c>
+      <c r="E136" s="1">
+        <v>45367</v>
       </c>
       <c r="G136" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>10</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>413</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>92278</v>
+        <v>101168</v>
       </c>
       <c r="B137" t="s">
-        <v>617</v>
+        <v>414</v>
       </c>
       <c r="C137" t="s">
-        <v>618</v>
-[...8 lines deleted...]
-        <v>610</v>
+        <v>415</v>
+      </c>
+      <c r="D137" s="1">
+        <v>45342</v>
+      </c>
+      <c r="E137" s="1">
+        <v>45352</v>
       </c>
       <c r="G137" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>10</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>92221</v>
+        <v>101089</v>
       </c>
       <c r="B138" t="s">
-        <v>621</v>
+        <v>417</v>
       </c>
       <c r="C138" t="s">
-        <v>622</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>418</v>
+      </c>
+      <c r="D138" s="1">
+        <v>45337</v>
+      </c>
+      <c r="E138" s="1">
+        <v>45337</v>
       </c>
       <c r="G138" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>10</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>92104</v>
+        <v>100904</v>
       </c>
       <c r="B139" t="s">
-        <v>626</v>
+        <v>420</v>
       </c>
       <c r="C139" t="s">
-        <v>627</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>421</v>
+      </c>
+      <c r="D139" s="1">
+        <v>45328</v>
+      </c>
+      <c r="E139" s="1">
+        <v>45328</v>
       </c>
       <c r="G139" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>10</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>91690</v>
+        <v>100745</v>
       </c>
       <c r="B140" t="s">
-        <v>630</v>
+        <v>423</v>
       </c>
       <c r="C140" t="s">
-        <v>631</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>424</v>
+      </c>
+      <c r="D140" s="1">
+        <v>45314</v>
+      </c>
+      <c r="E140" s="1">
+        <v>45323</v>
       </c>
       <c r="G140" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>10</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>90951</v>
+        <v>100373</v>
       </c>
       <c r="B141" t="s">
-        <v>635</v>
+        <v>426</v>
       </c>
       <c r="C141" t="s">
-        <v>636</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>427</v>
+      </c>
+      <c r="D141" s="1">
+        <v>45279</v>
+      </c>
+      <c r="E141" s="1">
+        <v>45292</v>
       </c>
       <c r="G141" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>10</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>90925</v>
+        <v>100303</v>
       </c>
       <c r="B142" t="s">
-        <v>640</v>
+        <v>429</v>
       </c>
       <c r="C142" t="s">
-        <v>641</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>430</v>
+      </c>
+      <c r="D142" s="1">
+        <v>45275</v>
+      </c>
+      <c r="E142" s="1">
+        <v>45292</v>
       </c>
       <c r="G142" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>10</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>90542</v>
+        <v>100157</v>
       </c>
       <c r="B143" t="s">
-        <v>644</v>
+        <v>432</v>
       </c>
       <c r="C143" t="s">
-        <v>645</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>433</v>
+      </c>
+      <c r="D143" s="1">
+        <v>45251</v>
+      </c>
+      <c r="E143" s="1">
+        <v>45261</v>
       </c>
       <c r="G143" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>10</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>90021</v>
+        <v>99946</v>
       </c>
       <c r="B144" t="s">
-        <v>649</v>
+        <v>435</v>
       </c>
       <c r="C144" t="s">
-        <v>650</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>436</v>
+      </c>
+      <c r="D144" s="1">
+        <v>45222</v>
+      </c>
+      <c r="E144" s="1">
+        <v>45231</v>
       </c>
       <c r="G144" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>10</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>89962</v>
+        <v>99907</v>
       </c>
       <c r="B145" t="s">
-        <v>653</v>
+        <v>438</v>
       </c>
       <c r="C145" t="s">
-        <v>654</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>439</v>
+      </c>
+      <c r="D145" s="1">
+        <v>45217</v>
+      </c>
+      <c r="E145" s="1">
+        <v>45218</v>
       </c>
       <c r="G145" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>10</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>440</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>89281</v>
+        <v>99714</v>
       </c>
       <c r="B146" t="s">
-        <v>657</v>
+        <v>441</v>
       </c>
       <c r="C146" t="s">
-        <v>658</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>442</v>
+      </c>
+      <c r="D146" s="1">
+        <v>45194</v>
+      </c>
+      <c r="E146" s="1">
+        <v>45200</v>
       </c>
       <c r="G146" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>10</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>89282</v>
+        <v>99569</v>
       </c>
       <c r="B147" t="s">
-        <v>661</v>
+        <v>444</v>
       </c>
       <c r="C147" t="s">
-        <v>662</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>445</v>
+      </c>
+      <c r="D147" s="1">
+        <v>45176</v>
+      </c>
+      <c r="E147" s="1">
+        <v>45270</v>
       </c>
       <c r="G147" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>10</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>446</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>89063</v>
+        <v>98402</v>
       </c>
       <c r="B148" t="s">
-        <v>665</v>
+        <v>447</v>
       </c>
       <c r="C148" t="s">
-        <v>666</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>448</v>
+      </c>
+      <c r="D148" s="1">
+        <v>45163</v>
+      </c>
+      <c r="E148" s="1">
+        <v>45170</v>
       </c>
       <c r="G148" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>10</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>88667</v>
+        <v>98210</v>
       </c>
       <c r="B149" t="s">
-        <v>670</v>
+        <v>450</v>
       </c>
       <c r="C149" t="s">
-        <v>671</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>451</v>
+      </c>
+      <c r="D149" s="1">
+        <v>45128</v>
+      </c>
+      <c r="E149" s="1">
+        <v>45139</v>
       </c>
       <c r="G149" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>10</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>88642</v>
+        <v>98059</v>
       </c>
       <c r="B150" t="s">
-        <v>674</v>
+        <v>453</v>
       </c>
       <c r="C150" t="s">
-        <v>675</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>454</v>
+      </c>
+      <c r="D150" s="1">
+        <v>45097</v>
+      </c>
+      <c r="E150" s="1">
+        <v>45108</v>
       </c>
       <c r="G150" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>10</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>88027</v>
+        <v>97903</v>
       </c>
       <c r="B151" t="s">
-        <v>678</v>
+        <v>456</v>
       </c>
       <c r="C151" t="s">
-        <v>679</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>457</v>
+      </c>
+      <c r="D151" s="1">
+        <v>45063</v>
+      </c>
+      <c r="E151" s="1">
+        <v>45078</v>
       </c>
       <c r="G151" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>10</v>
+      </c>
+      <c r="H151" s="2" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>87580</v>
+        <v>97801</v>
       </c>
       <c r="B152" t="s">
-        <v>682</v>
+        <v>459</v>
       </c>
       <c r="C152" t="s">
-        <v>683</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>460</v>
+      </c>
+      <c r="D152" s="1">
+        <v>45040</v>
+      </c>
+      <c r="E152" s="1">
+        <v>45047</v>
       </c>
       <c r="G152" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>10</v>
+      </c>
+      <c r="H152" s="2" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>87436</v>
+        <v>97662</v>
       </c>
       <c r="B153" t="s">
-        <v>686</v>
+        <v>462</v>
       </c>
       <c r="C153" t="s">
-        <v>687</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>463</v>
+      </c>
+      <c r="D153" s="1">
+        <v>45006</v>
+      </c>
+      <c r="E153" s="1">
+        <v>45017</v>
       </c>
       <c r="G153" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>10</v>
+      </c>
+      <c r="H153" s="2" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>87332</v>
+        <v>97549</v>
       </c>
       <c r="B154" t="s">
-        <v>690</v>
+        <v>465</v>
       </c>
       <c r="C154" t="s">
-        <v>691</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>466</v>
+      </c>
+      <c r="D154" s="1">
+        <v>44984</v>
+      </c>
+      <c r="E154" s="1">
+        <v>44984</v>
       </c>
       <c r="G154" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>10</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>87330</v>
+        <v>97468</v>
       </c>
       <c r="B155" t="s">
-        <v>694</v>
+        <v>468</v>
       </c>
       <c r="C155" t="s">
-        <v>695</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>469</v>
+      </c>
+      <c r="D155" s="1">
+        <v>44959</v>
+      </c>
+      <c r="E155" s="1">
+        <v>44927</v>
       </c>
       <c r="G155" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>10</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>87284</v>
+        <v>97425</v>
       </c>
       <c r="B156" t="s">
-        <v>698</v>
+        <v>471</v>
       </c>
       <c r="C156" t="s">
-        <v>699</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>472</v>
+      </c>
+      <c r="D156" s="1">
+        <v>44950</v>
+      </c>
+      <c r="E156" s="1">
+        <v>44958</v>
       </c>
       <c r="G156" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>10</v>
+      </c>
+      <c r="H156" s="2" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>87275</v>
+        <v>97375</v>
       </c>
       <c r="B157" t="s">
-        <v>702</v>
+        <v>474</v>
       </c>
       <c r="C157" t="s">
-        <v>703</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>475</v>
+      </c>
+      <c r="D157" s="1">
+        <v>44935</v>
+      </c>
+      <c r="E157" s="1">
+        <v>44927</v>
       </c>
       <c r="G157" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>10</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>476</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>86824</v>
+        <v>97334</v>
       </c>
       <c r="B158" t="s">
-        <v>706</v>
+        <v>477</v>
       </c>
       <c r="C158" t="s">
-        <v>707</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>478</v>
+      </c>
+      <c r="D158" s="1">
+        <v>44910</v>
+      </c>
+      <c r="E158" s="1">
+        <v>44927</v>
       </c>
       <c r="G158" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>10</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>86306</v>
+        <v>97333</v>
       </c>
       <c r="B159" t="s">
-        <v>711</v>
+        <v>480</v>
       </c>
       <c r="C159" t="s">
-        <v>712</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>481</v>
+      </c>
+      <c r="D159" s="1">
+        <v>44910</v>
+      </c>
+      <c r="E159" s="1">
+        <v>44927</v>
       </c>
       <c r="G159" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>10</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>482</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>86151</v>
+        <v>97312</v>
       </c>
       <c r="B160" t="s">
-        <v>716</v>
+        <v>483</v>
       </c>
       <c r="C160" t="s">
-        <v>717</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>484</v>
+      </c>
+      <c r="D160" s="1">
+        <v>44907</v>
+      </c>
+      <c r="E160" s="1">
+        <v>44927</v>
       </c>
       <c r="G160" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>10</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>85654</v>
+        <v>97272</v>
       </c>
       <c r="B161" t="s">
-        <v>720</v>
+        <v>486</v>
       </c>
       <c r="C161" t="s">
-        <v>721</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>487</v>
+      </c>
+      <c r="D161" s="1">
+        <v>44889</v>
+      </c>
+      <c r="E161" s="1">
+        <v>44896</v>
       </c>
       <c r="G161" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>10</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>85285</v>
+        <v>97124</v>
       </c>
       <c r="B162" t="s">
-        <v>724</v>
+        <v>489</v>
       </c>
       <c r="C162" t="s">
-        <v>725</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>490</v>
+      </c>
+      <c r="D162" s="1">
+        <v>44855</v>
+      </c>
+      <c r="E162" s="1">
+        <v>44866</v>
       </c>
       <c r="G162" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>10</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>85198</v>
+        <v>97122</v>
       </c>
       <c r="B163" t="s">
-        <v>728</v>
+        <v>492</v>
       </c>
       <c r="C163" t="s">
-        <v>729</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>493</v>
+      </c>
+      <c r="D163" s="1">
+        <v>44855</v>
+      </c>
+      <c r="E163" s="1">
+        <v>44856</v>
       </c>
       <c r="G163" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>10</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>85170</v>
+        <v>97121</v>
       </c>
       <c r="B164" t="s">
-        <v>732</v>
+        <v>495</v>
       </c>
       <c r="C164" t="s">
-        <v>733</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>496</v>
+      </c>
+      <c r="D164" s="1">
+        <v>44855</v>
+      </c>
+      <c r="E164" s="1">
+        <v>44906</v>
       </c>
       <c r="G164" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>10</v>
+      </c>
+      <c r="H164" s="2" t="s">
+        <v>497</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>85052</v>
+        <v>96980</v>
       </c>
       <c r="B165" t="s">
-        <v>736</v>
+        <v>498</v>
       </c>
       <c r="C165" t="s">
-        <v>737</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>499</v>
+      </c>
+      <c r="D165" s="1">
+        <v>44826</v>
+      </c>
+      <c r="E165" s="1">
+        <v>44835</v>
       </c>
       <c r="G165" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>10</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>84962</v>
+        <v>96835</v>
       </c>
       <c r="B166" t="s">
-        <v>740</v>
+        <v>501</v>
       </c>
       <c r="C166" t="s">
-        <v>741</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>502</v>
+      </c>
+      <c r="D166" s="1">
+        <v>44792</v>
+      </c>
+      <c r="E166" s="1">
+        <v>44805</v>
       </c>
       <c r="G166" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>10</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>503</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>84582</v>
+        <v>96772</v>
       </c>
       <c r="B167" t="s">
-        <v>744</v>
+        <v>504</v>
       </c>
       <c r="C167" t="s">
-        <v>745</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>505</v>
+      </c>
+      <c r="D167" s="1">
+        <v>44770</v>
+      </c>
+      <c r="E167" s="1">
+        <v>44774</v>
       </c>
       <c r="G167" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>10</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>84517</v>
+        <v>96747</v>
       </c>
       <c r="B168" t="s">
-        <v>748</v>
+        <v>507</v>
       </c>
       <c r="C168" t="s">
-        <v>749</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>508</v>
+      </c>
+      <c r="D168" s="1">
+        <v>44763</v>
+      </c>
+      <c r="E168" s="1">
+        <v>44774</v>
       </c>
       <c r="G168" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>10</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>84446</v>
+        <v>96679</v>
       </c>
       <c r="B169" t="s">
-        <v>753</v>
+        <v>510</v>
       </c>
       <c r="C169" t="s">
-        <v>754</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>511</v>
+      </c>
+      <c r="D169" s="1">
+        <v>44736</v>
+      </c>
+      <c r="E169" s="1">
+        <v>44743</v>
       </c>
       <c r="G169" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>10</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>84343</v>
+        <v>96662</v>
       </c>
       <c r="B170" t="s">
-        <v>757</v>
+        <v>513</v>
       </c>
       <c r="C170" t="s">
-        <v>758</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>514</v>
+      </c>
+      <c r="D170" s="1">
+        <v>44734</v>
+      </c>
+      <c r="E170" s="1">
+        <v>44743</v>
       </c>
       <c r="G170" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>10</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>515</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>84237</v>
+        <v>96539</v>
       </c>
       <c r="B171" t="s">
-        <v>761</v>
+        <v>516</v>
       </c>
       <c r="C171" t="s">
-        <v>762</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>517</v>
+      </c>
+      <c r="D171" s="1">
+        <v>44706</v>
+      </c>
+      <c r="E171" s="1">
+        <v>44713</v>
       </c>
       <c r="G171" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>10</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>84099</v>
+        <v>96520</v>
       </c>
       <c r="B172" t="s">
-        <v>765</v>
+        <v>519</v>
       </c>
       <c r="C172" t="s">
-        <v>766</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>520</v>
+      </c>
+      <c r="D172" s="1">
+        <v>44700</v>
+      </c>
+      <c r="E172" s="1">
+        <v>44701</v>
       </c>
       <c r="G172" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>10</v>
+      </c>
+      <c r="H172" s="2" t="s">
+        <v>521</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>7537</v>
+        <v>96404</v>
       </c>
       <c r="B173" t="s">
-        <v>770</v>
+        <v>522</v>
       </c>
       <c r="C173" t="s">
-        <v>771</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>523</v>
+      </c>
+      <c r="D173" s="1">
+        <v>44673</v>
+      </c>
+      <c r="E173" s="1">
+        <v>44682</v>
       </c>
       <c r="G173" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>10</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>7546</v>
+        <v>96338</v>
       </c>
       <c r="B174" t="s">
-        <v>774</v>
+        <v>525</v>
       </c>
       <c r="C174" t="s">
-        <v>775</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>526</v>
+      </c>
+      <c r="D174" s="1">
+        <v>44651</v>
+      </c>
+      <c r="E174" s="1">
+        <v>44652</v>
       </c>
       <c r="G174" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>10</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>7550</v>
+        <v>96273</v>
       </c>
       <c r="B175" t="s">
-        <v>778</v>
+        <v>528</v>
       </c>
       <c r="C175" t="s">
-        <v>779</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>529</v>
+      </c>
+      <c r="D175" s="1">
+        <v>44637</v>
+      </c>
+      <c r="E175" s="1">
+        <v>44652</v>
       </c>
       <c r="G175" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>10</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>7554</v>
+        <v>96226</v>
       </c>
       <c r="B176" t="s">
-        <v>782</v>
+        <v>531</v>
       </c>
       <c r="C176" t="s">
-        <v>783</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>532</v>
+      </c>
+      <c r="D176" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E176" s="1">
+        <v>44635</v>
       </c>
       <c r="G176" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>10</v>
+      </c>
+      <c r="H176" s="2" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>7555</v>
+        <v>96205</v>
       </c>
       <c r="B177" t="s">
-        <v>786</v>
+        <v>534</v>
       </c>
       <c r="C177" t="s">
-        <v>787</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>535</v>
+      </c>
+      <c r="D177" s="1">
+        <v>44620</v>
+      </c>
+      <c r="E177" s="1">
+        <v>44620</v>
       </c>
       <c r="G177" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>10</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>7556</v>
+        <v>96171</v>
       </c>
       <c r="B178" t="s">
-        <v>790</v>
+        <v>537</v>
       </c>
       <c r="C178" t="s">
-        <v>791</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>538</v>
+      </c>
+      <c r="D178" s="1">
+        <v>44609</v>
+      </c>
+      <c r="E178" s="1">
+        <v>44621</v>
       </c>
       <c r="G178" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>10</v>
+      </c>
+      <c r="H178" s="2" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>7563</v>
+        <v>96155</v>
       </c>
       <c r="B179" t="s">
-        <v>794</v>
+        <v>540</v>
       </c>
       <c r="C179" t="s">
-        <v>795</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>541</v>
+      </c>
+      <c r="D179" s="1">
+        <v>44602</v>
+      </c>
+      <c r="E179" s="1">
+        <v>44652</v>
       </c>
       <c r="G179" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>10</v>
+      </c>
+      <c r="H179" s="2" t="s">
+        <v>542</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>7571</v>
+        <v>96077</v>
       </c>
       <c r="B180" t="s">
-        <v>798</v>
+        <v>543</v>
       </c>
       <c r="C180" t="s">
-        <v>799</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>544</v>
+      </c>
+      <c r="D180" s="1">
+        <v>44582</v>
+      </c>
+      <c r="E180" s="1">
+        <v>44562</v>
       </c>
       <c r="G180" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>10</v>
+      </c>
+      <c r="H180" s="2" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>7574</v>
+        <v>96069</v>
       </c>
       <c r="B181" t="s">
-        <v>802</v>
+        <v>546</v>
       </c>
       <c r="C181" t="s">
-        <v>803</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>547</v>
+      </c>
+      <c r="D181" s="1">
+        <v>44580</v>
+      </c>
+      <c r="E181" s="1">
+        <v>44593</v>
       </c>
       <c r="G181" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>10</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>7580</v>
+        <v>95992</v>
       </c>
       <c r="B182" t="s">
-        <v>806</v>
+        <v>549</v>
       </c>
       <c r="C182" t="s">
-        <v>807</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>550</v>
+      </c>
+      <c r="D182" s="1">
+        <v>44565</v>
+      </c>
+      <c r="E182" s="1">
+        <v>44562</v>
       </c>
       <c r="G182" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>10</v>
+      </c>
+      <c r="H182" s="2" t="s">
+        <v>551</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>7587</v>
+        <v>95855</v>
       </c>
       <c r="B183" t="s">
-        <v>810</v>
+        <v>552</v>
       </c>
       <c r="C183" t="s">
-        <v>811</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>553</v>
+      </c>
+      <c r="D183" s="1">
+        <v>44553</v>
+      </c>
+      <c r="E183" s="1">
+        <v>44562</v>
       </c>
       <c r="G183" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>10</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>7590</v>
+        <v>95829</v>
       </c>
       <c r="B184" t="s">
-        <v>814</v>
+        <v>555</v>
       </c>
       <c r="C184" t="s">
-        <v>815</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>556</v>
+      </c>
+      <c r="D184" s="1">
+        <v>44545</v>
+      </c>
+      <c r="E184" s="1">
+        <v>44562</v>
       </c>
       <c r="G184" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>10</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>7596</v>
+        <v>95788</v>
       </c>
       <c r="B185" t="s">
-        <v>818</v>
+        <v>558</v>
       </c>
       <c r="C185" t="s">
-        <v>819</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>559</v>
+      </c>
+      <c r="D185" s="1">
+        <v>44536</v>
+      </c>
+      <c r="E185" s="1">
+        <v>44562</v>
       </c>
       <c r="G185" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>10</v>
+      </c>
+      <c r="H185" s="2" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>7607</v>
+        <v>95727</v>
       </c>
       <c r="B186" t="s">
-        <v>822</v>
+        <v>561</v>
       </c>
       <c r="C186" t="s">
-        <v>823</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>562</v>
+      </c>
+      <c r="D186" s="1">
+        <v>44523</v>
+      </c>
+      <c r="E186" s="1">
+        <v>44562</v>
       </c>
       <c r="G186" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>10</v>
+      </c>
+      <c r="H186" s="2" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>7611</v>
+        <v>95725</v>
       </c>
       <c r="B187" t="s">
-        <v>826</v>
+        <v>564</v>
       </c>
       <c r="C187" t="s">
-        <v>827</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>565</v>
+      </c>
+      <c r="D187" s="1">
+        <v>44522</v>
+      </c>
+      <c r="E187" s="1">
+        <v>44531</v>
       </c>
       <c r="G187" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>10</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>566</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>7616</v>
+        <v>95622</v>
       </c>
       <c r="B188" t="s">
-        <v>830</v>
+        <v>567</v>
       </c>
       <c r="C188" t="s">
-        <v>831</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>568</v>
+      </c>
+      <c r="D188" s="1">
+        <v>44495</v>
+      </c>
+      <c r="E188" s="1">
+        <v>44542</v>
       </c>
       <c r="G188" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>10</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>7617</v>
+        <v>95570</v>
       </c>
       <c r="B189" t="s">
-        <v>834</v>
+        <v>570</v>
       </c>
       <c r="C189" t="s">
-        <v>835</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>571</v>
+      </c>
+      <c r="D189" s="1">
+        <v>44488</v>
+      </c>
+      <c r="E189" s="1">
+        <v>44501</v>
       </c>
       <c r="G189" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>10</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>7625</v>
+        <v>95439</v>
       </c>
       <c r="B190" t="s">
-        <v>838</v>
+        <v>573</v>
       </c>
       <c r="C190" t="s">
-        <v>839</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>574</v>
+      </c>
+      <c r="D190" s="1">
+        <v>44456</v>
+      </c>
+      <c r="E190" s="1">
+        <v>44470</v>
       </c>
       <c r="G190" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>10</v>
+      </c>
+      <c r="H190" s="2" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>7631</v>
+        <v>95342</v>
       </c>
       <c r="B191" t="s">
-        <v>842</v>
+        <v>576</v>
       </c>
       <c r="C191" t="s">
-        <v>843</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>577</v>
+      </c>
+      <c r="D191" s="1">
+        <v>44434</v>
+      </c>
+      <c r="E191" s="1">
+        <v>44440</v>
       </c>
       <c r="G191" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>10</v>
+      </c>
+      <c r="H191" s="2" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>7635</v>
+        <v>95231</v>
       </c>
       <c r="B192" t="s">
-        <v>846</v>
+        <v>579</v>
       </c>
       <c r="C192" t="s">
-        <v>847</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>580</v>
+      </c>
+      <c r="D192" s="1">
+        <v>44403</v>
+      </c>
+      <c r="E192" s="1">
+        <v>44409</v>
       </c>
       <c r="G192" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>10</v>
+      </c>
+      <c r="H192" s="2" t="s">
+        <v>581</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
+        <v>95170</v>
+      </c>
+      <c r="B193" t="s">
+        <v>582</v>
+      </c>
+      <c r="C193" t="s">
+        <v>583</v>
+      </c>
+      <c r="D193" s="1">
+        <v>44389</v>
+      </c>
+      <c r="E193" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G193" t="s">
+        <v>10</v>
+      </c>
+      <c r="H193" s="2" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>95123</v>
+      </c>
+      <c r="B194" t="s">
+        <v>585</v>
+      </c>
+      <c r="C194" t="s">
+        <v>586</v>
+      </c>
+      <c r="D194" s="1">
+        <v>44375</v>
+      </c>
+      <c r="E194" s="1">
+        <v>44378</v>
+      </c>
+      <c r="G194" t="s">
+        <v>10</v>
+      </c>
+      <c r="H194" s="2" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>95108</v>
+      </c>
+      <c r="B195" t="s">
+        <v>588</v>
+      </c>
+      <c r="C195" t="s">
+        <v>589</v>
+      </c>
+      <c r="D195" s="1">
+        <v>44369</v>
+      </c>
+      <c r="E195" s="1">
+        <v>44378</v>
+      </c>
+      <c r="G195" t="s">
+        <v>10</v>
+      </c>
+      <c r="H195" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>94953</v>
+      </c>
+      <c r="B196" t="s">
+        <v>591</v>
+      </c>
+      <c r="C196" t="s">
+        <v>592</v>
+      </c>
+      <c r="D196" s="1">
+        <v>44337</v>
+      </c>
+      <c r="E196" s="1">
+        <v>44348</v>
+      </c>
+      <c r="G196" t="s">
+        <v>10</v>
+      </c>
+      <c r="H196" s="2" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>94940</v>
+      </c>
+      <c r="B197" t="s">
+        <v>594</v>
+      </c>
+      <c r="C197" t="s">
+        <v>595</v>
+      </c>
+      <c r="D197" s="1">
+        <v>44334</v>
+      </c>
+      <c r="G197" t="s">
+        <v>10</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>94867</v>
+      </c>
+      <c r="B198" t="s">
+        <v>597</v>
+      </c>
+      <c r="C198" t="s">
+        <v>598</v>
+      </c>
+      <c r="D198" s="1">
+        <v>44307</v>
+      </c>
+      <c r="E198" s="1">
+        <v>44317</v>
+      </c>
+      <c r="G198" t="s">
+        <v>10</v>
+      </c>
+      <c r="H198" s="2" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>94742</v>
+      </c>
+      <c r="B199" t="s">
+        <v>600</v>
+      </c>
+      <c r="C199" t="s">
+        <v>601</v>
+      </c>
+      <c r="D199" s="1">
+        <v>44274</v>
+      </c>
+      <c r="E199" s="1">
+        <v>44287</v>
+      </c>
+      <c r="G199" t="s">
+        <v>10</v>
+      </c>
+      <c r="H199" s="2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>94638</v>
+      </c>
+      <c r="B200" t="s">
+        <v>603</v>
+      </c>
+      <c r="C200" t="s">
+        <v>604</v>
+      </c>
+      <c r="D200" s="1">
+        <v>44250</v>
+      </c>
+      <c r="E200" s="1">
+        <v>44256</v>
+      </c>
+      <c r="G200" t="s">
+        <v>10</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>94629</v>
+      </c>
+      <c r="B201" t="s">
+        <v>606</v>
+      </c>
+      <c r="C201" t="s">
+        <v>607</v>
+      </c>
+      <c r="D201" s="1">
+        <v>44243</v>
+      </c>
+      <c r="E201" s="1">
+        <v>44243</v>
+      </c>
+      <c r="G201" t="s">
+        <v>10</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>94444</v>
+      </c>
+      <c r="B202" t="s">
+        <v>609</v>
+      </c>
+      <c r="C202" t="s">
+        <v>610</v>
+      </c>
+      <c r="D202" s="1">
+        <v>44222</v>
+      </c>
+      <c r="E202" s="1">
+        <v>44222</v>
+      </c>
+      <c r="G202" t="s">
+        <v>10</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>94417</v>
+      </c>
+      <c r="B203" t="s">
+        <v>612</v>
+      </c>
+      <c r="C203" t="s">
+        <v>613</v>
+      </c>
+      <c r="D203" s="1">
+        <v>44218</v>
+      </c>
+      <c r="E203" s="1">
+        <v>44228</v>
+      </c>
+      <c r="G203" t="s">
+        <v>10</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>94264</v>
+      </c>
+      <c r="B204" t="s">
+        <v>615</v>
+      </c>
+      <c r="C204" t="s">
+        <v>616</v>
+      </c>
+      <c r="D204" s="1">
+        <v>44181</v>
+      </c>
+      <c r="E204" s="1">
+        <v>44197</v>
+      </c>
+      <c r="G204" t="s">
+        <v>10</v>
+      </c>
+      <c r="H204" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>94210</v>
+      </c>
+      <c r="B205" t="s">
+        <v>618</v>
+      </c>
+      <c r="C205" t="s">
+        <v>619</v>
+      </c>
+      <c r="D205" s="1">
+        <v>44173</v>
+      </c>
+      <c r="E205" s="1">
+        <v>44178</v>
+      </c>
+      <c r="G205" t="s">
+        <v>10</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>94136</v>
+      </c>
+      <c r="B206" t="s">
+        <v>621</v>
+      </c>
+      <c r="C206" t="s">
+        <v>622</v>
+      </c>
+      <c r="D206" s="1">
+        <v>44161</v>
+      </c>
+      <c r="E206" s="1">
+        <v>44166</v>
+      </c>
+      <c r="G206" t="s">
+        <v>10</v>
+      </c>
+      <c r="H206" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>93883</v>
+      </c>
+      <c r="B207" t="s">
+        <v>624</v>
+      </c>
+      <c r="C207" t="s">
+        <v>625</v>
+      </c>
+      <c r="D207" s="1">
+        <v>44127</v>
+      </c>
+      <c r="E207" s="1">
+        <v>44136</v>
+      </c>
+      <c r="G207" t="s">
+        <v>10</v>
+      </c>
+      <c r="H207" s="2" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>93619</v>
+      </c>
+      <c r="B208" t="s">
+        <v>627</v>
+      </c>
+      <c r="C208" t="s">
+        <v>628</v>
+      </c>
+      <c r="D208" s="1">
+        <v>44092</v>
+      </c>
+      <c r="E208" s="1">
+        <v>44105</v>
+      </c>
+      <c r="G208" t="s">
+        <v>10</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>93569</v>
+      </c>
+      <c r="B209" t="s">
+        <v>630</v>
+      </c>
+      <c r="C209" t="s">
+        <v>631</v>
+      </c>
+      <c r="D209" s="1">
+        <v>44082</v>
+      </c>
+      <c r="E209" s="1">
+        <v>44197</v>
+      </c>
+      <c r="G209" t="s">
+        <v>10</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>93519</v>
+      </c>
+      <c r="B210" t="s">
+        <v>633</v>
+      </c>
+      <c r="C210" t="s">
+        <v>634</v>
+      </c>
+      <c r="D210" s="1">
+        <v>44069</v>
+      </c>
+      <c r="E210" s="1">
+        <v>44075</v>
+      </c>
+      <c r="G210" t="s">
+        <v>10</v>
+      </c>
+      <c r="H210" s="2" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>93371</v>
+      </c>
+      <c r="B211" t="s">
+        <v>636</v>
+      </c>
+      <c r="C211" t="s">
+        <v>637</v>
+      </c>
+      <c r="D211" s="1">
+        <v>44033</v>
+      </c>
+      <c r="E211" s="1">
+        <v>44044</v>
+      </c>
+      <c r="G211" t="s">
+        <v>10</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>93362</v>
+      </c>
+      <c r="B212" t="s">
+        <v>639</v>
+      </c>
+      <c r="C212" t="s">
+        <v>640</v>
+      </c>
+      <c r="D212" s="1">
+        <v>44029</v>
+      </c>
+      <c r="E212" s="1">
+        <v>44178</v>
+      </c>
+      <c r="G212" t="s">
+        <v>10</v>
+      </c>
+      <c r="H212" s="2" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>93334</v>
+      </c>
+      <c r="B213" t="s">
+        <v>642</v>
+      </c>
+      <c r="C213" t="s">
+        <v>643</v>
+      </c>
+      <c r="D213" s="1">
+        <v>44020</v>
+      </c>
+      <c r="E213" s="1">
+        <v>44020</v>
+      </c>
+      <c r="G213" t="s">
+        <v>10</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>93313</v>
+      </c>
+      <c r="B214" t="s">
+        <v>645</v>
+      </c>
+      <c r="C214" t="s">
+        <v>646</v>
+      </c>
+      <c r="D214" s="1">
+        <v>44011</v>
+      </c>
+      <c r="E214" s="1">
+        <v>44011</v>
+      </c>
+      <c r="G214" t="s">
+        <v>10</v>
+      </c>
+      <c r="H214" s="2" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>92903</v>
+      </c>
+      <c r="B215" t="s">
+        <v>648</v>
+      </c>
+      <c r="C215" t="s">
+        <v>649</v>
+      </c>
+      <c r="D215" s="1">
+        <v>43970</v>
+      </c>
+      <c r="E215" s="1">
+        <v>43983</v>
+      </c>
+      <c r="G215" t="s">
+        <v>10</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>92434</v>
+      </c>
+      <c r="B216" t="s">
+        <v>651</v>
+      </c>
+      <c r="C216" t="s">
+        <v>652</v>
+      </c>
+      <c r="D216" s="1">
+        <v>43948</v>
+      </c>
+      <c r="E216" s="1">
+        <v>43948</v>
+      </c>
+      <c r="G216" t="s">
+        <v>10</v>
+      </c>
+      <c r="H216" s="2" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>92420</v>
+      </c>
+      <c r="B217" t="s">
+        <v>654</v>
+      </c>
+      <c r="C217" t="s">
+        <v>655</v>
+      </c>
+      <c r="D217" s="1">
+        <v>43943</v>
+      </c>
+      <c r="E217" s="1">
+        <v>43943</v>
+      </c>
+      <c r="F217" s="1">
+        <v>44377</v>
+      </c>
+      <c r="G217" t="s">
+        <v>10</v>
+      </c>
+      <c r="H217" s="2" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>92336</v>
+      </c>
+      <c r="B218" t="s">
+        <v>657</v>
+      </c>
+      <c r="C218" t="s">
+        <v>658</v>
+      </c>
+      <c r="D218" s="1">
+        <v>43913</v>
+      </c>
+      <c r="E218" s="1">
+        <v>43922</v>
+      </c>
+      <c r="G218" t="s">
+        <v>10</v>
+      </c>
+      <c r="H218" s="2" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>92278</v>
+      </c>
+      <c r="B219" t="s">
+        <v>660</v>
+      </c>
+      <c r="C219" t="s">
+        <v>661</v>
+      </c>
+      <c r="D219" s="1">
+        <v>43894</v>
+      </c>
+      <c r="E219" s="1">
+        <v>43894</v>
+      </c>
+      <c r="F219" s="1">
+        <v>44377</v>
+      </c>
+      <c r="G219" t="s">
+        <v>10</v>
+      </c>
+      <c r="H219" s="2" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>92221</v>
+      </c>
+      <c r="B220" t="s">
+        <v>663</v>
+      </c>
+      <c r="C220" t="s">
+        <v>664</v>
+      </c>
+      <c r="D220" s="1">
+        <v>43887</v>
+      </c>
+      <c r="E220" s="1">
+        <v>43891</v>
+      </c>
+      <c r="G220" t="s">
+        <v>10</v>
+      </c>
+      <c r="H220" s="2" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>92104</v>
+      </c>
+      <c r="B221" t="s">
+        <v>666</v>
+      </c>
+      <c r="C221" t="s">
+        <v>667</v>
+      </c>
+      <c r="D221" s="1">
+        <v>43881</v>
+      </c>
+      <c r="E221" s="1">
+        <v>43891</v>
+      </c>
+      <c r="G221" t="s">
+        <v>10</v>
+      </c>
+      <c r="H221" s="2" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>91690</v>
+      </c>
+      <c r="B222" t="s">
+        <v>669</v>
+      </c>
+      <c r="C222" t="s">
+        <v>670</v>
+      </c>
+      <c r="D222" s="1">
+        <v>43859</v>
+      </c>
+      <c r="E222" s="1">
+        <v>43862</v>
+      </c>
+      <c r="G222" t="s">
+        <v>10</v>
+      </c>
+      <c r="H222" s="2" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>90951</v>
+      </c>
+      <c r="B223" t="s">
+        <v>672</v>
+      </c>
+      <c r="C223" t="s">
+        <v>673</v>
+      </c>
+      <c r="D223" s="1">
+        <v>43818</v>
+      </c>
+      <c r="E223" s="1">
+        <v>43831</v>
+      </c>
+      <c r="G223" t="s">
+        <v>10</v>
+      </c>
+      <c r="H223" s="2" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>90925</v>
+      </c>
+      <c r="B224" t="s">
+        <v>675</v>
+      </c>
+      <c r="C224" t="s">
+        <v>676</v>
+      </c>
+      <c r="D224" s="1">
+        <v>43816</v>
+      </c>
+      <c r="E224" s="1">
+        <v>43831</v>
+      </c>
+      <c r="G224" t="s">
+        <v>10</v>
+      </c>
+      <c r="H224" s="2" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>90542</v>
+      </c>
+      <c r="B225" t="s">
+        <v>678</v>
+      </c>
+      <c r="C225" t="s">
+        <v>679</v>
+      </c>
+      <c r="D225" s="1">
+        <v>43796</v>
+      </c>
+      <c r="E225" s="1">
+        <v>43800</v>
+      </c>
+      <c r="G225" t="s">
+        <v>10</v>
+      </c>
+      <c r="H225" s="2" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>90021</v>
+      </c>
+      <c r="B226" t="s">
+        <v>681</v>
+      </c>
+      <c r="C226" t="s">
+        <v>682</v>
+      </c>
+      <c r="D226" s="1">
+        <v>43770</v>
+      </c>
+      <c r="E226" s="1">
+        <v>43831</v>
+      </c>
+      <c r="G226" t="s">
+        <v>10</v>
+      </c>
+      <c r="H226" s="2" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>89962</v>
+      </c>
+      <c r="B227" t="s">
+        <v>684</v>
+      </c>
+      <c r="C227" t="s">
+        <v>685</v>
+      </c>
+      <c r="D227" s="1">
+        <v>43767</v>
+      </c>
+      <c r="E227" s="1">
+        <v>43767</v>
+      </c>
+      <c r="G227" t="s">
+        <v>10</v>
+      </c>
+      <c r="H227" s="2" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>89281</v>
+      </c>
+      <c r="B228" t="s">
+        <v>687</v>
+      </c>
+      <c r="C228" t="s">
+        <v>688</v>
+      </c>
+      <c r="D228" s="1">
+        <v>43734</v>
+      </c>
+      <c r="E228" s="1">
+        <v>43734</v>
+      </c>
+      <c r="G228" t="s">
+        <v>10</v>
+      </c>
+      <c r="H228" s="2" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>89282</v>
+      </c>
+      <c r="B229" t="s">
+        <v>690</v>
+      </c>
+      <c r="C229" t="s">
+        <v>691</v>
+      </c>
+      <c r="D229" s="1">
+        <v>43698</v>
+      </c>
+      <c r="E229" s="1">
+        <v>43698</v>
+      </c>
+      <c r="G229" t="s">
+        <v>10</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>89063</v>
+      </c>
+      <c r="B230" t="s">
+        <v>693</v>
+      </c>
+      <c r="C230" t="s">
+        <v>694</v>
+      </c>
+      <c r="D230" s="1">
+        <v>43672</v>
+      </c>
+      <c r="E230" s="1">
+        <v>43678</v>
+      </c>
+      <c r="G230" t="s">
+        <v>10</v>
+      </c>
+      <c r="H230" s="2" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>88667</v>
+      </c>
+      <c r="B231" t="s">
+        <v>696</v>
+      </c>
+      <c r="C231" t="s">
+        <v>697</v>
+      </c>
+      <c r="D231" s="1">
+        <v>43644</v>
+      </c>
+      <c r="E231" s="1">
+        <v>43831</v>
+      </c>
+      <c r="G231" t="s">
+        <v>10</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>88642</v>
+      </c>
+      <c r="B232" t="s">
+        <v>699</v>
+      </c>
+      <c r="C232" t="s">
+        <v>700</v>
+      </c>
+      <c r="D232" s="1">
+        <v>43641</v>
+      </c>
+      <c r="E232" s="1">
+        <v>43641</v>
+      </c>
+      <c r="G232" t="s">
+        <v>10</v>
+      </c>
+      <c r="H232" s="2" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>88027</v>
+      </c>
+      <c r="B233" t="s">
+        <v>702</v>
+      </c>
+      <c r="C233" t="s">
+        <v>703</v>
+      </c>
+      <c r="D233" s="1">
+        <v>43607</v>
+      </c>
+      <c r="E233" s="1">
+        <v>43607</v>
+      </c>
+      <c r="G233" t="s">
+        <v>10</v>
+      </c>
+      <c r="H233" s="2" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>87580</v>
+      </c>
+      <c r="B234" t="s">
+        <v>705</v>
+      </c>
+      <c r="C234" t="s">
+        <v>706</v>
+      </c>
+      <c r="D234" s="1">
+        <v>43579</v>
+      </c>
+      <c r="E234" s="1">
+        <v>43579</v>
+      </c>
+      <c r="G234" t="s">
+        <v>10</v>
+      </c>
+      <c r="H234" s="2" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>87436</v>
+      </c>
+      <c r="B235" t="s">
+        <v>708</v>
+      </c>
+      <c r="C235" t="s">
+        <v>709</v>
+      </c>
+      <c r="D235" s="1">
+        <v>43544</v>
+      </c>
+      <c r="E235" s="1">
+        <v>43544</v>
+      </c>
+      <c r="G235" t="s">
+        <v>10</v>
+      </c>
+      <c r="H235" s="2" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>87332</v>
+      </c>
+      <c r="B236" t="s">
+        <v>711</v>
+      </c>
+      <c r="C236" t="s">
+        <v>712</v>
+      </c>
+      <c r="D236" s="1">
+        <v>43518</v>
+      </c>
+      <c r="E236" s="1">
+        <v>43518</v>
+      </c>
+      <c r="G236" t="s">
+        <v>10</v>
+      </c>
+      <c r="H236" s="2" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>87330</v>
+      </c>
+      <c r="B237" t="s">
+        <v>714</v>
+      </c>
+      <c r="C237" t="s">
+        <v>715</v>
+      </c>
+      <c r="D237" s="1">
+        <v>43517</v>
+      </c>
+      <c r="E237" s="1">
+        <v>43517</v>
+      </c>
+      <c r="G237" t="s">
+        <v>10</v>
+      </c>
+      <c r="H237" s="2" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>87284</v>
+      </c>
+      <c r="B238" t="s">
+        <v>717</v>
+      </c>
+      <c r="C238" t="s">
+        <v>718</v>
+      </c>
+      <c r="D238" s="1">
+        <v>43494</v>
+      </c>
+      <c r="E238" s="1">
+        <v>43494</v>
+      </c>
+      <c r="G238" t="s">
+        <v>10</v>
+      </c>
+      <c r="H238" s="2" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>87275</v>
+      </c>
+      <c r="B239" t="s">
+        <v>720</v>
+      </c>
+      <c r="C239" t="s">
+        <v>721</v>
+      </c>
+      <c r="D239" s="1">
+        <v>43493</v>
+      </c>
+      <c r="E239" s="1">
+        <v>43493</v>
+      </c>
+      <c r="G239" t="s">
+        <v>10</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>86824</v>
+      </c>
+      <c r="B240" t="s">
+        <v>723</v>
+      </c>
+      <c r="C240" t="s">
+        <v>724</v>
+      </c>
+      <c r="D240" s="1">
+        <v>43467</v>
+      </c>
+      <c r="E240" s="1">
+        <v>43466</v>
+      </c>
+      <c r="G240" t="s">
+        <v>10</v>
+      </c>
+      <c r="H240" s="2" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>86306</v>
+      </c>
+      <c r="B241" t="s">
+        <v>726</v>
+      </c>
+      <c r="C241" t="s">
+        <v>727</v>
+      </c>
+      <c r="D241" s="1">
+        <v>43434</v>
+      </c>
+      <c r="E241" s="1">
+        <v>43435</v>
+      </c>
+      <c r="G241" t="s">
+        <v>10</v>
+      </c>
+      <c r="H241" s="2" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>86151</v>
+      </c>
+      <c r="B242" t="s">
+        <v>729</v>
+      </c>
+      <c r="C242" t="s">
+        <v>730</v>
+      </c>
+      <c r="D242" s="1">
+        <v>43425</v>
+      </c>
+      <c r="E242" s="1">
+        <v>43425</v>
+      </c>
+      <c r="G242" t="s">
+        <v>10</v>
+      </c>
+      <c r="H242" s="2" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>85654</v>
+      </c>
+      <c r="B243" t="s">
+        <v>732</v>
+      </c>
+      <c r="C243" t="s">
+        <v>733</v>
+      </c>
+      <c r="D243" s="1">
+        <v>43396</v>
+      </c>
+      <c r="E243" s="1">
+        <v>43396</v>
+      </c>
+      <c r="G243" t="s">
+        <v>10</v>
+      </c>
+      <c r="H243" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>85285</v>
+      </c>
+      <c r="B244" t="s">
+        <v>735</v>
+      </c>
+      <c r="C244" t="s">
+        <v>736</v>
+      </c>
+      <c r="D244" s="1">
+        <v>43364</v>
+      </c>
+      <c r="E244" s="1">
+        <v>43364</v>
+      </c>
+      <c r="G244" t="s">
+        <v>10</v>
+      </c>
+      <c r="H244" s="2" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>85198</v>
+      </c>
+      <c r="B245" t="s">
+        <v>738</v>
+      </c>
+      <c r="C245" t="s">
+        <v>739</v>
+      </c>
+      <c r="D245" s="1">
+        <v>43343</v>
+      </c>
+      <c r="E245" s="1">
+        <v>43466</v>
+      </c>
+      <c r="G245" t="s">
+        <v>10</v>
+      </c>
+      <c r="H245" s="2" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>85170</v>
+      </c>
+      <c r="B246" t="s">
+        <v>741</v>
+      </c>
+      <c r="C246" t="s">
+        <v>742</v>
+      </c>
+      <c r="D246" s="1">
+        <v>43333</v>
+      </c>
+      <c r="E246" s="1">
+        <v>43333</v>
+      </c>
+      <c r="G246" t="s">
+        <v>10</v>
+      </c>
+      <c r="H246" s="2" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>85052</v>
+      </c>
+      <c r="B247" t="s">
+        <v>744</v>
+      </c>
+      <c r="C247" t="s">
+        <v>745</v>
+      </c>
+      <c r="D247" s="1">
+        <v>43306</v>
+      </c>
+      <c r="E247" s="1">
+        <v>43306</v>
+      </c>
+      <c r="G247" t="s">
+        <v>10</v>
+      </c>
+      <c r="H247" s="2" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>84962</v>
+      </c>
+      <c r="B248" t="s">
+        <v>747</v>
+      </c>
+      <c r="C248" t="s">
+        <v>748</v>
+      </c>
+      <c r="D248" s="1">
+        <v>43272</v>
+      </c>
+      <c r="E248" s="1">
+        <v>43272</v>
+      </c>
+      <c r="G248" t="s">
+        <v>10</v>
+      </c>
+      <c r="H248" s="2" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>84582</v>
+      </c>
+      <c r="B249" t="s">
+        <v>750</v>
+      </c>
+      <c r="C249" t="s">
+        <v>751</v>
+      </c>
+      <c r="D249" s="1">
+        <v>43243</v>
+      </c>
+      <c r="E249" s="1">
+        <v>43243</v>
+      </c>
+      <c r="G249" t="s">
+        <v>10</v>
+      </c>
+      <c r="H249" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>84517</v>
+      </c>
+      <c r="B250" t="s">
+        <v>753</v>
+      </c>
+      <c r="C250" t="s">
+        <v>754</v>
+      </c>
+      <c r="D250" s="1">
+        <v>43231</v>
+      </c>
+      <c r="E250" s="1">
+        <v>43344</v>
+      </c>
+      <c r="G250" t="s">
+        <v>10</v>
+      </c>
+      <c r="H250" s="2" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>84446</v>
+      </c>
+      <c r="B251" t="s">
+        <v>756</v>
+      </c>
+      <c r="C251" t="s">
+        <v>757</v>
+      </c>
+      <c r="D251" s="1">
+        <v>43214</v>
+      </c>
+      <c r="E251" s="1">
+        <v>43214</v>
+      </c>
+      <c r="G251" t="s">
+        <v>10</v>
+      </c>
+      <c r="H251" s="2" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>84343</v>
+      </c>
+      <c r="B252" t="s">
+        <v>759</v>
+      </c>
+      <c r="C252" t="s">
+        <v>760</v>
+      </c>
+      <c r="D252" s="1">
+        <v>43181</v>
+      </c>
+      <c r="E252" s="1">
+        <v>43181</v>
+      </c>
+      <c r="G252" t="s">
+        <v>10</v>
+      </c>
+      <c r="H252" s="2" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>84237</v>
+      </c>
+      <c r="B253" t="s">
+        <v>762</v>
+      </c>
+      <c r="C253" t="s">
+        <v>763</v>
+      </c>
+      <c r="D253" s="1">
+        <v>43157</v>
+      </c>
+      <c r="E253" s="1">
+        <v>43157</v>
+      </c>
+      <c r="G253" t="s">
+        <v>10</v>
+      </c>
+      <c r="H253" s="2" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>84099</v>
+      </c>
+      <c r="B254" t="s">
+        <v>765</v>
+      </c>
+      <c r="C254" t="s">
+        <v>766</v>
+      </c>
+      <c r="D254" s="1">
+        <v>43124</v>
+      </c>
+      <c r="E254" s="1">
+        <v>43122</v>
+      </c>
+      <c r="G254" t="s">
+        <v>10</v>
+      </c>
+      <c r="H254" s="2" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>7537</v>
+      </c>
+      <c r="B255" t="s">
+        <v>768</v>
+      </c>
+      <c r="C255" t="s">
+        <v>769</v>
+      </c>
+      <c r="D255" s="1">
+        <v>43090</v>
+      </c>
+      <c r="G255" t="s">
+        <v>10</v>
+      </c>
+      <c r="H255" s="2" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>7546</v>
+      </c>
+      <c r="B256" t="s">
+        <v>771</v>
+      </c>
+      <c r="C256" t="s">
+        <v>772</v>
+      </c>
+      <c r="D256" s="1">
+        <v>43068</v>
+      </c>
+      <c r="G256" t="s">
+        <v>10</v>
+      </c>
+      <c r="H256" s="2" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>7550</v>
+      </c>
+      <c r="B257" t="s">
+        <v>774</v>
+      </c>
+      <c r="C257" t="s">
+        <v>775</v>
+      </c>
+      <c r="D257" s="1">
+        <v>43061</v>
+      </c>
+      <c r="G257" t="s">
+        <v>10</v>
+      </c>
+      <c r="H257" s="2" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>7554</v>
+      </c>
+      <c r="B258" t="s">
+        <v>777</v>
+      </c>
+      <c r="C258" t="s">
+        <v>778</v>
+      </c>
+      <c r="D258" s="1">
+        <v>43040</v>
+      </c>
+      <c r="G258" t="s">
+        <v>10</v>
+      </c>
+      <c r="H258" s="2" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>7555</v>
+      </c>
+      <c r="B259" t="s">
+        <v>780</v>
+      </c>
+      <c r="C259" t="s">
+        <v>781</v>
+      </c>
+      <c r="D259" s="1">
+        <v>43035</v>
+      </c>
+      <c r="G259" t="s">
+        <v>10</v>
+      </c>
+      <c r="H259" s="2" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>7556</v>
+      </c>
+      <c r="B260" t="s">
+        <v>783</v>
+      </c>
+      <c r="C260" t="s">
+        <v>784</v>
+      </c>
+      <c r="D260" s="1">
+        <v>43005</v>
+      </c>
+      <c r="G260" t="s">
+        <v>10</v>
+      </c>
+      <c r="H260" s="2" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>7563</v>
+      </c>
+      <c r="B261" t="s">
+        <v>786</v>
+      </c>
+      <c r="C261" t="s">
+        <v>787</v>
+      </c>
+      <c r="D261" s="1">
+        <v>42977</v>
+      </c>
+      <c r="G261" t="s">
+        <v>10</v>
+      </c>
+      <c r="H261" s="2" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>7571</v>
+      </c>
+      <c r="B262" t="s">
+        <v>789</v>
+      </c>
+      <c r="C262" t="s">
+        <v>790</v>
+      </c>
+      <c r="D262" s="1">
+        <v>42942</v>
+      </c>
+      <c r="G262" t="s">
+        <v>10</v>
+      </c>
+      <c r="H262" s="2" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>7574</v>
+      </c>
+      <c r="B263" t="s">
+        <v>792</v>
+      </c>
+      <c r="C263" t="s">
+        <v>793</v>
+      </c>
+      <c r="D263" s="1">
+        <v>42909</v>
+      </c>
+      <c r="G263" t="s">
+        <v>10</v>
+      </c>
+      <c r="H263" s="2" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>7580</v>
+      </c>
+      <c r="B264" t="s">
+        <v>795</v>
+      </c>
+      <c r="C264" t="s">
+        <v>796</v>
+      </c>
+      <c r="D264" s="1">
+        <v>42877</v>
+      </c>
+      <c r="G264" t="s">
+        <v>10</v>
+      </c>
+      <c r="H264" s="2" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>7587</v>
+      </c>
+      <c r="B265" t="s">
+        <v>798</v>
+      </c>
+      <c r="C265" t="s">
+        <v>799</v>
+      </c>
+      <c r="D265" s="1">
+        <v>42851</v>
+      </c>
+      <c r="G265" t="s">
+        <v>10</v>
+      </c>
+      <c r="H265" s="2" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>7590</v>
+      </c>
+      <c r="B266" t="s">
+        <v>801</v>
+      </c>
+      <c r="C266" t="s">
+        <v>802</v>
+      </c>
+      <c r="D266" s="1">
+        <v>42825</v>
+      </c>
+      <c r="G266" t="s">
+        <v>10</v>
+      </c>
+      <c r="H266" s="2" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>7596</v>
+      </c>
+      <c r="B267" t="s">
+        <v>804</v>
+      </c>
+      <c r="C267" t="s">
+        <v>805</v>
+      </c>
+      <c r="D267" s="1">
+        <v>42794</v>
+      </c>
+      <c r="G267" t="s">
+        <v>10</v>
+      </c>
+      <c r="H267" s="2" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>7607</v>
+      </c>
+      <c r="B268" t="s">
+        <v>807</v>
+      </c>
+      <c r="C268" t="s">
+        <v>808</v>
+      </c>
+      <c r="D268" s="1">
+        <v>42765</v>
+      </c>
+      <c r="G268" t="s">
+        <v>10</v>
+      </c>
+      <c r="H268" s="2" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>7611</v>
+      </c>
+      <c r="B269" t="s">
+        <v>810</v>
+      </c>
+      <c r="C269" t="s">
+        <v>811</v>
+      </c>
+      <c r="D269" s="1">
+        <v>42731</v>
+      </c>
+      <c r="G269" t="s">
+        <v>10</v>
+      </c>
+      <c r="H269" s="2" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>7616</v>
+      </c>
+      <c r="B270" t="s">
+        <v>813</v>
+      </c>
+      <c r="C270" t="s">
+        <v>814</v>
+      </c>
+      <c r="D270" s="1">
+        <v>42703</v>
+      </c>
+      <c r="G270" t="s">
+        <v>10</v>
+      </c>
+      <c r="H270" s="2" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>7617</v>
+      </c>
+      <c r="B271" t="s">
+        <v>816</v>
+      </c>
+      <c r="C271" t="s">
+        <v>817</v>
+      </c>
+      <c r="D271" s="1">
+        <v>42702</v>
+      </c>
+      <c r="G271" t="s">
+        <v>10</v>
+      </c>
+      <c r="H271" s="2" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>7625</v>
+      </c>
+      <c r="B272" t="s">
+        <v>819</v>
+      </c>
+      <c r="C272" t="s">
+        <v>820</v>
+      </c>
+      <c r="D272" s="1">
+        <v>42674</v>
+      </c>
+      <c r="G272" t="s">
+        <v>10</v>
+      </c>
+      <c r="H272" s="2" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>7631</v>
+      </c>
+      <c r="B273" t="s">
+        <v>822</v>
+      </c>
+      <c r="C273" t="s">
+        <v>823</v>
+      </c>
+      <c r="D273" s="1">
+        <v>42640</v>
+      </c>
+      <c r="G273" t="s">
+        <v>10</v>
+      </c>
+      <c r="H273" s="2" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>7635</v>
+      </c>
+      <c r="B274" t="s">
+        <v>825</v>
+      </c>
+      <c r="C274" t="s">
+        <v>826</v>
+      </c>
+      <c r="D274" s="1">
+        <v>42607</v>
+      </c>
+      <c r="G274" t="s">
+        <v>10</v>
+      </c>
+      <c r="H274" s="2" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
         <v>7642</v>
       </c>
-      <c r="B193" t="s">
-[...18 lines deleted...]
-        <v>853</v>
+      <c r="B275" t="s">
+        <v>828</v>
+      </c>
+      <c r="C275" t="s">
+        <v>829</v>
+      </c>
+      <c r="D275" s="1">
+        <v>42193</v>
+      </c>
+      <c r="G275" t="s">
+        <v>10</v>
+      </c>
+      <c r="H275" s="2" t="s">
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -8153,50 +9557,132 @@
     <hyperlink ref="H169" r:id="rId168"/>
     <hyperlink ref="H170" r:id="rId169"/>
     <hyperlink ref="H171" r:id="rId170"/>
     <hyperlink ref="H172" r:id="rId171"/>
     <hyperlink ref="H173" r:id="rId172"/>
     <hyperlink ref="H174" r:id="rId173"/>
     <hyperlink ref="H175" r:id="rId174"/>
     <hyperlink ref="H176" r:id="rId175"/>
     <hyperlink ref="H177" r:id="rId176"/>
     <hyperlink ref="H178" r:id="rId177"/>
     <hyperlink ref="H179" r:id="rId178"/>
     <hyperlink ref="H180" r:id="rId179"/>
     <hyperlink ref="H181" r:id="rId180"/>
     <hyperlink ref="H182" r:id="rId181"/>
     <hyperlink ref="H183" r:id="rId182"/>
     <hyperlink ref="H184" r:id="rId183"/>
     <hyperlink ref="H185" r:id="rId184"/>
     <hyperlink ref="H186" r:id="rId185"/>
     <hyperlink ref="H187" r:id="rId186"/>
     <hyperlink ref="H188" r:id="rId187"/>
     <hyperlink ref="H189" r:id="rId188"/>
     <hyperlink ref="H190" r:id="rId189"/>
     <hyperlink ref="H191" r:id="rId190"/>
     <hyperlink ref="H192" r:id="rId191"/>
     <hyperlink ref="H193" r:id="rId192"/>
+    <hyperlink ref="H194" r:id="rId193"/>
+    <hyperlink ref="H195" r:id="rId194"/>
+    <hyperlink ref="H196" r:id="rId195"/>
+    <hyperlink ref="H197" r:id="rId196"/>
+    <hyperlink ref="H198" r:id="rId197"/>
+    <hyperlink ref="H199" r:id="rId198"/>
+    <hyperlink ref="H200" r:id="rId199"/>
+    <hyperlink ref="H201" r:id="rId200"/>
+    <hyperlink ref="H202" r:id="rId201"/>
+    <hyperlink ref="H203" r:id="rId202"/>
+    <hyperlink ref="H204" r:id="rId203"/>
+    <hyperlink ref="H205" r:id="rId204"/>
+    <hyperlink ref="H206" r:id="rId205"/>
+    <hyperlink ref="H207" r:id="rId206"/>
+    <hyperlink ref="H208" r:id="rId207"/>
+    <hyperlink ref="H209" r:id="rId208"/>
+    <hyperlink ref="H210" r:id="rId209"/>
+    <hyperlink ref="H211" r:id="rId210"/>
+    <hyperlink ref="H212" r:id="rId211"/>
+    <hyperlink ref="H213" r:id="rId212"/>
+    <hyperlink ref="H214" r:id="rId213"/>
+    <hyperlink ref="H215" r:id="rId214"/>
+    <hyperlink ref="H216" r:id="rId215"/>
+    <hyperlink ref="H217" r:id="rId216"/>
+    <hyperlink ref="H218" r:id="rId217"/>
+    <hyperlink ref="H219" r:id="rId218"/>
+    <hyperlink ref="H220" r:id="rId219"/>
+    <hyperlink ref="H221" r:id="rId220"/>
+    <hyperlink ref="H222" r:id="rId221"/>
+    <hyperlink ref="H223" r:id="rId222"/>
+    <hyperlink ref="H224" r:id="rId223"/>
+    <hyperlink ref="H225" r:id="rId224"/>
+    <hyperlink ref="H226" r:id="rId225"/>
+    <hyperlink ref="H227" r:id="rId226"/>
+    <hyperlink ref="H228" r:id="rId227"/>
+    <hyperlink ref="H229" r:id="rId228"/>
+    <hyperlink ref="H230" r:id="rId229"/>
+    <hyperlink ref="H231" r:id="rId230"/>
+    <hyperlink ref="H232" r:id="rId231"/>
+    <hyperlink ref="H233" r:id="rId232"/>
+    <hyperlink ref="H234" r:id="rId233"/>
+    <hyperlink ref="H235" r:id="rId234"/>
+    <hyperlink ref="H236" r:id="rId235"/>
+    <hyperlink ref="H237" r:id="rId236"/>
+    <hyperlink ref="H238" r:id="rId237"/>
+    <hyperlink ref="H239" r:id="rId238"/>
+    <hyperlink ref="H240" r:id="rId239"/>
+    <hyperlink ref="H241" r:id="rId240"/>
+    <hyperlink ref="H242" r:id="rId241"/>
+    <hyperlink ref="H243" r:id="rId242"/>
+    <hyperlink ref="H244" r:id="rId243"/>
+    <hyperlink ref="H245" r:id="rId244"/>
+    <hyperlink ref="H246" r:id="rId245"/>
+    <hyperlink ref="H247" r:id="rId246"/>
+    <hyperlink ref="H248" r:id="rId247"/>
+    <hyperlink ref="H249" r:id="rId248"/>
+    <hyperlink ref="H250" r:id="rId249"/>
+    <hyperlink ref="H251" r:id="rId250"/>
+    <hyperlink ref="H252" r:id="rId251"/>
+    <hyperlink ref="H253" r:id="rId252"/>
+    <hyperlink ref="H254" r:id="rId253"/>
+    <hyperlink ref="H255" r:id="rId254"/>
+    <hyperlink ref="H256" r:id="rId255"/>
+    <hyperlink ref="H257" r:id="rId256"/>
+    <hyperlink ref="H258" r:id="rId257"/>
+    <hyperlink ref="H259" r:id="rId258"/>
+    <hyperlink ref="H260" r:id="rId259"/>
+    <hyperlink ref="H261" r:id="rId260"/>
+    <hyperlink ref="H262" r:id="rId261"/>
+    <hyperlink ref="H263" r:id="rId262"/>
+    <hyperlink ref="H264" r:id="rId263"/>
+    <hyperlink ref="H265" r:id="rId264"/>
+    <hyperlink ref="H266" r:id="rId265"/>
+    <hyperlink ref="H267" r:id="rId266"/>
+    <hyperlink ref="H268" r:id="rId267"/>
+    <hyperlink ref="H269" r:id="rId268"/>
+    <hyperlink ref="H270" r:id="rId269"/>
+    <hyperlink ref="H271" r:id="rId270"/>
+    <hyperlink ref="H272" r:id="rId271"/>
+    <hyperlink ref="H273" r:id="rId272"/>
+    <hyperlink ref="H274" r:id="rId273"/>
+    <hyperlink ref="H275" r:id="rId274"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>