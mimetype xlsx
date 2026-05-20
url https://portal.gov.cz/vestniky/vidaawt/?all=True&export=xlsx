--- v0 (2026-02-14)
+++ v1 (2026-05-20)
@@ -10,263 +10,246 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="48">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1698907047</t>
+  </si>
+  <si>
+    <t>Věstník MŠMT 3/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/vidaawt/1698907047</t>
+  </si>
+  <si>
+    <t>1673737866</t>
+  </si>
+  <si>
+    <t>Věstník MŠMT 2/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/vidaawt/1673737866</t>
+  </si>
+  <si>
     <t>1649521898</t>
   </si>
   <si>
     <t>Věstník MŠMT 1/2026</t>
   </si>
   <si>
-    <t>12.02.2026</t>
-[...7 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1649521898</t>
   </si>
   <si>
     <t>1620402576</t>
   </si>
   <si>
     <t>Věstník MŠMT 8/2025</t>
   </si>
   <si>
-    <t>12.12.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1620402576</t>
   </si>
   <si>
     <t>1591885709</t>
   </si>
   <si>
     <t>Věstník MŠMT 7/2025</t>
   </si>
   <si>
-    <t>15.10.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1591885709</t>
   </si>
   <si>
     <t>1564539227</t>
   </si>
   <si>
     <t>Věstník MŠMT 6/2025</t>
   </si>
   <si>
-    <t>13.08.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1564539227</t>
   </si>
   <si>
     <t>1540053167</t>
   </si>
   <si>
     <t>Věstník MŠMT 5/2025</t>
   </si>
   <si>
-    <t>17.06.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1540053167</t>
   </si>
   <si>
     <t>1526470497</t>
   </si>
   <si>
     <t>Věstník MŠMT 4/2025</t>
   </si>
   <si>
-    <t>19.05.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1526470497</t>
   </si>
   <si>
     <t>1494262893</t>
   </si>
   <si>
     <t>Věstník MŠMT 3/2025</t>
   </si>
   <si>
-    <t>14.03.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1494262893</t>
   </si>
   <si>
     <t>1482646651</t>
   </si>
   <si>
     <t>Věstník MŠMT 2/2025</t>
   </si>
   <si>
-    <t>19.02.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1482646651</t>
   </si>
   <si>
     <t>1471764591</t>
   </si>
   <si>
     <t>Věstník MŠMT 1/2025</t>
   </si>
   <si>
-    <t>28.01.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1471764591</t>
   </si>
   <si>
     <t>1451767850</t>
   </si>
   <si>
     <t>Věstník MŠMT č. 10/2024</t>
   </si>
   <si>
-    <t>12.12.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1451767850</t>
   </si>
   <si>
     <t>1443391034</t>
   </si>
   <si>
     <t>Věstník Ministerstva školství, mládeže a tělovýchovy</t>
-  </si>
-[...1 lines deleted...]
-    <t>24.11.2024</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1443391034</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -522,396 +505,405 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="54.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="46.7109375" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>107156</v>
+        <v>108234</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="D2" s="1">
+        <v>46160</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46160</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>106066</v>
+        <v>107946</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>46113</v>
+      </c>
+      <c r="E3" s="1">
+        <v>46112</v>
+      </c>
+      <c r="G3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>105731</v>
+        <v>107156</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="D4" s="1">
+        <v>46065</v>
+      </c>
+      <c r="E4" s="1">
+        <v>46065</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>105254</v>
+        <v>106066</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>46003</v>
+      </c>
+      <c r="E5" s="1">
+        <v>46003</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>104951</v>
+        <v>105731</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>45945</v>
+      </c>
+      <c r="E6" s="1">
+        <v>45943</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>104801</v>
+        <v>105254</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>45882</v>
+      </c>
+      <c r="E7" s="1">
+        <v>45882</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>104382</v>
+        <v>104951</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>45825</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45825</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>103923</v>
+        <v>104801</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>45796</v>
+      </c>
+      <c r="E9" s="1">
+        <v>45796</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>103516</v>
+        <v>104382</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>45730</v>
+      </c>
+      <c r="E10" s="1">
+        <v>45730</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>103029</v>
+        <v>103923</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45707</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45707</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
+        <v>103516</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>45685</v>
+      </c>
+      <c r="E12" s="1">
+        <v>45685</v>
+      </c>
+      <c r="G12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>103029</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>45638</v>
+      </c>
+      <c r="G13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
         <v>102976</v>
       </c>
-      <c r="B12" t="s">
-[...18 lines deleted...]
-        <v>54</v>
+      <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>45620</v>
+      </c>
+      <c r="G14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
+    <hyperlink ref="H13" r:id="rId12"/>
+    <hyperlink ref="H14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>