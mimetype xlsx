--- v1 (2026-05-20)
+++ v2 (2026-07-23)
@@ -10,83 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="51">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1710811206</t>
+  </si>
+  <si>
+    <t>Věstník MŠMT 4/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/vidaawt/1710811206</t>
+  </si>
+  <si>
     <t>1698907047</t>
   </si>
   <si>
     <t>Věstník MŠMT 3/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1698907047</t>
   </si>
   <si>
     <t>1673737866</t>
   </si>
   <si>
     <t>Věstník MŠMT 2/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1673737866</t>
   </si>
   <si>
     <t>1649521898</t>
   </si>
   <si>
     <t>Věstník MŠMT 1/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1649521898</t>
   </si>
   <si>
     <t>1620402576</t>
   </si>
@@ -505,405 +514,429 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1710811206" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="54.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="46.7109375" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>108234</v>
+        <v>108350</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
-        <v>46160</v>
+        <v>46181</v>
       </c>
       <c r="E2" s="1">
-        <v>46160</v>
+        <v>46182</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>107946</v>
+        <v>108234</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1">
-        <v>46113</v>
+        <v>46160</v>
       </c>
       <c r="E3" s="1">
-        <v>46112</v>
+        <v>46160</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>107156</v>
+        <v>107946</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="E4" s="1">
-        <v>46065</v>
+        <v>46112</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>106066</v>
+        <v>107156</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1">
-        <v>46003</v>
+        <v>46065</v>
       </c>
       <c r="E5" s="1">
-        <v>46003</v>
+        <v>46065</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>105731</v>
+        <v>106066</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1">
-        <v>45945</v>
+        <v>46003</v>
       </c>
       <c r="E6" s="1">
-        <v>45943</v>
+        <v>46003</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>105254</v>
+        <v>105731</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1">
-        <v>45882</v>
+        <v>45945</v>
       </c>
       <c r="E7" s="1">
-        <v>45882</v>
+        <v>45943</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>104951</v>
+        <v>105254</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1">
-        <v>45825</v>
+        <v>45882</v>
       </c>
       <c r="E8" s="1">
-        <v>45825</v>
+        <v>45882</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>104801</v>
+        <v>104951</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
-        <v>45796</v>
+        <v>45825</v>
       </c>
       <c r="E9" s="1">
-        <v>45796</v>
+        <v>45825</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>104382</v>
+        <v>104801</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1">
-        <v>45730</v>
+        <v>45796</v>
       </c>
       <c r="E10" s="1">
-        <v>45730</v>
+        <v>45796</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>103923</v>
+        <v>104382</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1">
-        <v>45707</v>
+        <v>45730</v>
       </c>
       <c r="E11" s="1">
-        <v>45707</v>
+        <v>45730</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>103516</v>
+        <v>103923</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1">
-        <v>45685</v>
+        <v>45707</v>
       </c>
       <c r="E12" s="1">
-        <v>45685</v>
+        <v>45707</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>103029</v>
+        <v>103516</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1">
-        <v>45638</v>
+        <v>45685</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45685</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>102976</v>
+        <v>103029</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1">
-        <v>45620</v>
+        <v>45638</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>102976</v>
+      </c>
+      <c r="B15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>45620</v>
+      </c>
+      <c r="G15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
+    <hyperlink ref="H15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>