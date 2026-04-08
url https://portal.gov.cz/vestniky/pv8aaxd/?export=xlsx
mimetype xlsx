--- v0 (2026-01-31)
+++ v1 (2026-04-08)
@@ -10,857 +10,687 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="195">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1662703337</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 3/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo zdravotnictví</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
+  </si>
+  <si>
+    <t>1652495851</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 2/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1652495851</t>
+  </si>
+  <si>
     <t>1642384121</t>
   </si>
   <si>
     <t>Věstník MZD ČR 1/2026</t>
   </si>
   <si>
-    <t>29.01.2026</t>
-[...7 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1642384121</t>
   </si>
   <si>
     <t>1624853235</t>
   </si>
   <si>
     <t>Věstník MZD ČR 21/2025</t>
   </si>
   <si>
-    <t>22.12.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1624853235</t>
   </si>
   <si>
     <t>1624852930</t>
   </si>
   <si>
     <t>Věstník MZD ČR 22/2025</t>
   </si>
   <si>
-    <t>19.12.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1624852930</t>
   </si>
   <si>
     <t>1624852671</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 4/2025</t>
   </si>
   <si>
-    <t>18.12.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1624852671</t>
   </si>
   <si>
     <t>1615585087</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 3/2025</t>
   </si>
   <si>
-    <t>04.12.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1615585087</t>
   </si>
   <si>
     <t>1607872852</t>
   </si>
   <si>
     <t>Věstník MZD ČR 20/2025</t>
   </si>
   <si>
-    <t>19.11.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1607872852</t>
   </si>
   <si>
     <t>1605434158</t>
   </si>
   <si>
     <t>Věstník MZD ČR 19/2025</t>
   </si>
   <si>
-    <t>13.11.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1605434158</t>
   </si>
   <si>
     <t>1599330604</t>
   </si>
   <si>
     <t>Věstník MZD ČR 18/2025</t>
   </si>
   <si>
-    <t>31.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1599330604</t>
   </si>
   <si>
     <t>1595758690</t>
   </si>
   <si>
     <t>Věstník MZD ČR 17/2025</t>
   </si>
   <si>
-    <t>22.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1595758690</t>
   </si>
   <si>
     <t>1585482914</t>
   </si>
   <si>
     <t>Věstník NIKEZ 2/2025</t>
   </si>
   <si>
-    <t>01.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1585482914</t>
   </si>
   <si>
     <t>1584878827</t>
   </si>
   <si>
     <t>Věstník MZD ČR 16/2025</t>
   </si>
   <si>
-    <t>30.09.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1584878827</t>
   </si>
   <si>
     <t>1577895050</t>
   </si>
   <si>
     <t>Věstník MZD ČR 15/2025</t>
   </si>
   <si>
-    <t>15.09.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1577895050</t>
   </si>
   <si>
     <t>1570226307</t>
   </si>
   <si>
     <t>Věstník MZD ČR 14/2025</t>
   </si>
   <si>
-    <t>27.08.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1570226307</t>
   </si>
   <si>
     <t>1561329231</t>
   </si>
   <si>
     <t>Věstník MZD ČR 13/2025</t>
   </si>
   <si>
-    <t>06.08.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1561329231</t>
   </si>
   <si>
     <t>1556005765</t>
   </si>
   <si>
     <t>Věstník MZD ČR 11/2025</t>
   </si>
   <si>
-    <t>23.07.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1556005765</t>
   </si>
   <si>
     <t>1555991641</t>
   </si>
   <si>
     <t>Věstník MZD ČR 12/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1555991641</t>
   </si>
   <si>
     <t>1545035245</t>
   </si>
   <si>
     <t>Věstník MZD ČR 10/2025</t>
   </si>
   <si>
-    <t>27.06.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1545035245</t>
   </si>
   <si>
     <t>1544288438</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 1/2025</t>
   </si>
   <si>
-    <t>26.06.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1544288438</t>
   </si>
   <si>
     <t>1543590138</t>
   </si>
   <si>
     <t>Věstník MZD ČR 9/2025</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1543590138</t>
   </si>
   <si>
     <t>1537590201</t>
   </si>
   <si>
     <t>Věstník MZD ČR 8/2025</t>
   </si>
   <si>
-    <t>11.06.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1537590201</t>
   </si>
   <si>
     <t>1531191973</t>
   </si>
   <si>
     <t>Věstník MZD 7/2025</t>
   </si>
   <si>
-    <t>28.05.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1531191973</t>
   </si>
   <si>
     <t>1515924461</t>
   </si>
   <si>
     <t>Věstník MZD ČR 6/2025</t>
   </si>
   <si>
-    <t>28.04.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1515924461</t>
   </si>
   <si>
     <t>1496450420</t>
   </si>
   <si>
     <t>Věstník MZD ČR 5/2025</t>
   </si>
   <si>
-    <t>19.03.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1496450420</t>
   </si>
   <si>
     <t>1486871980</t>
   </si>
   <si>
     <t>Věstník MZD ČR 4/2025</t>
   </si>
   <si>
-    <t>28.02.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1486871980</t>
   </si>
   <si>
     <t>1478880310</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2025</t>
   </si>
   <si>
-    <t>12.02.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1478880310</t>
   </si>
   <si>
     <t>1471701660</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2025</t>
   </si>
   <si>
-    <t>28.01.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1471701660</t>
   </si>
   <si>
     <t>1465519167</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2025</t>
   </si>
   <si>
-    <t>16.01.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1465519167</t>
   </si>
   <si>
     <t>1456216457</t>
   </si>
   <si>
     <t>Věstník MZ ČR 16/2024</t>
   </si>
   <si>
-    <t>20.12.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1456216457</t>
   </si>
   <si>
     <t>1445951313</t>
   </si>
   <si>
     <t>Věstník MZ ČR 15/2024</t>
   </si>
   <si>
-    <t>29.11.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1445951313</t>
   </si>
   <si>
     <t>1437026530</t>
   </si>
   <si>
     <t>Věstník MZ ČR 14/2024</t>
   </si>
   <si>
-    <t>11.11.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1437026530</t>
   </si>
   <si>
     <t>1430821241</t>
   </si>
   <si>
     <t>Věstník MZ ČR 13/2024</t>
   </si>
   <si>
-    <t>25.10.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1430821241</t>
   </si>
   <si>
     <t>1423706526</t>
   </si>
   <si>
     <t>Věstník MZ ČR 12/2024</t>
   </si>
   <si>
-    <t>10.10.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1423706526</t>
   </si>
   <si>
     <t>1418563718</t>
   </si>
   <si>
     <t>Věstník MZ ČR 11/2024</t>
   </si>
   <si>
-    <t>30.09.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1418563718</t>
   </si>
   <si>
     <t>1405354893</t>
   </si>
   <si>
     <t>Věstník MZ ČR 10/2024</t>
   </si>
   <si>
-    <t>30.08.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1405354893</t>
   </si>
   <si>
     <t>1392561721</t>
   </si>
   <si>
     <t>Věstník MZ ČR 9/2024</t>
   </si>
   <si>
-    <t>31.07.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1392561721</t>
   </si>
   <si>
     <t>1378379527</t>
   </si>
   <si>
     <t>Věstník MZ ČR 8/2024</t>
   </si>
   <si>
-    <t>27.06.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1378379527</t>
   </si>
   <si>
     <t>1365563184</t>
   </si>
   <si>
     <t>Věstník MZ ČR 7/2024</t>
   </si>
   <si>
-    <t>30.05.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1365563184</t>
   </si>
   <si>
     <t>1358774946</t>
   </si>
   <si>
     <t>Věstník MZ ČR 6/2024</t>
   </si>
   <si>
-    <t>15.05.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1358774946</t>
   </si>
   <si>
     <t>1350857653</t>
   </si>
   <si>
     <t>Věstník MZ ČR 5/2024</t>
   </si>
   <si>
-    <t>29.04.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1350857653</t>
   </si>
   <si>
     <t>1335913560</t>
   </si>
   <si>
     <t>Věstník MZ ČR 4/2024</t>
   </si>
   <si>
-    <t>27.03.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1335913560</t>
   </si>
   <si>
     <t>1322585295</t>
   </si>
   <si>
     <t>Věstník MZ ČR 3/2024</t>
   </si>
   <si>
-    <t>29.02.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1322585295</t>
   </si>
   <si>
     <t>1317408938</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2024</t>
   </si>
   <si>
-    <t>19.02.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1317408938</t>
   </si>
   <si>
     <t>1308698611</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2024</t>
   </si>
   <si>
-    <t>31.01.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1308698611</t>
   </si>
   <si>
     <t>1289226695</t>
   </si>
   <si>
     <t>Věstník MZ ČR 17/2023</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1289226695</t>
   </si>
   <si>
     <t>1279004580</t>
   </si>
   <si>
     <t>Věstník MZ ČR 16/2023</t>
   </si>
   <si>
-    <t>30.11.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1279004580</t>
   </si>
   <si>
     <t>1273957826</t>
   </si>
   <si>
     <t>Věstník MZ ČR 15/2023</t>
   </si>
   <si>
-    <t>20.11.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1273957826</t>
   </si>
   <si>
     <t>1260000381</t>
   </si>
   <si>
     <t>Věstník MZ ČR 14/2023</t>
   </si>
   <si>
-    <t>25.10.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1260000381</t>
   </si>
   <si>
     <t>1246480224</t>
   </si>
   <si>
     <t>Věstník MZ ČR 13/2023</t>
   </si>
   <si>
-    <t>26.09.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1246480224</t>
   </si>
   <si>
     <t>1239942792</t>
   </si>
   <si>
     <t>Věstník MZ ČR 12/2023</t>
   </si>
   <si>
-    <t>11.09.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1239942792</t>
   </si>
   <si>
     <t>1226986561</t>
   </si>
   <si>
     <t>Věstník MZ ČR 11/2023</t>
   </si>
   <si>
-    <t>10.08.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1226986561</t>
   </si>
   <si>
     <t>1216403338</t>
   </si>
   <si>
     <t>Věstník MZ ČR 10/2023</t>
   </si>
   <si>
-    <t>17.07.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1216403338</t>
   </si>
   <si>
     <t>1210159748</t>
   </si>
   <si>
     <t>Věstník MZ ČR 9/2023</t>
   </si>
   <si>
-    <t>30.06.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1210159748</t>
   </si>
   <si>
     <t>1203774850</t>
   </si>
   <si>
     <t>Věstník MZ ČR 8/2023</t>
   </si>
   <si>
-    <t>15.06.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1203774850</t>
   </si>
   <si>
     <t>1197094485</t>
   </si>
   <si>
     <t>Věstník MZ ČR 7/2023</t>
   </si>
   <si>
-    <t>31.05.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1197094485</t>
   </si>
   <si>
     <t>1179463023</t>
   </si>
   <si>
     <t>Věstník MZ ČR 6/2023</t>
   </si>
   <si>
-    <t>24.04.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1179463023</t>
   </si>
   <si>
     <t>1168584409</t>
   </si>
   <si>
     <t>Věstník MZ ČR 5/2023</t>
   </si>
   <si>
-    <t>31.03.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1168584409</t>
   </si>
   <si>
     <t>1160047858</t>
   </si>
   <si>
     <t>Věstník MZ ČR 4/2023</t>
   </si>
   <si>
-    <t>15.03.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1160047858</t>
   </si>
   <si>
     <t>1147578936</t>
   </si>
   <si>
     <t>Věstník MZ ČR 3/2023</t>
   </si>
   <si>
-    <t>22.02.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1147578936</t>
   </si>
   <si>
     <t>P:1675934289</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2023</t>
   </si>
   <si>
-    <t>09.02.2023</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289</t>
   </si>
   <si>
     <t>1134620610</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>26.01.2023</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1134620610</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1116,1656 +946,1516 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H61"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="28.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>106844</v>
+        <v>107665</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="D2" s="1">
+        <v>46092</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46092</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>106125</v>
+        <v>107289</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>46072</v>
+      </c>
+      <c r="E3" s="1">
+        <v>46072</v>
+      </c>
+      <c r="G3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>106124</v>
+        <v>106844</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="D4" s="1">
+        <v>46051</v>
+      </c>
+      <c r="E4" s="1">
+        <v>46051</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>106123</v>
+        <v>106125</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>46013</v>
+      </c>
+      <c r="E5" s="1">
+        <v>46008</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>106023</v>
+        <v>106124</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>46013</v>
+      </c>
+      <c r="E6" s="1">
+        <v>46010</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>105960</v>
+        <v>106123</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>46013</v>
+      </c>
+      <c r="E7" s="1">
+        <v>46009</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>105939</v>
+        <v>106023</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>45995</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45995</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>105895</v>
+        <v>105960</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>45980</v>
+      </c>
+      <c r="E9" s="1">
+        <v>45980</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>105785</v>
+        <v>105939</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>45974</v>
+      </c>
+      <c r="E10" s="1">
+        <v>45974</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>105567</v>
+        <v>105895</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45961</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45961</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>105552</v>
+        <v>105785</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>45952</v>
+      </c>
+      <c r="E12" s="1">
+        <v>45952</v>
       </c>
       <c r="G12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>105447</v>
+        <v>105567</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>45931</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45931</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>105318</v>
+        <v>105552</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>45930</v>
+      </c>
+      <c r="E14" s="1">
+        <v>45930</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>105216</v>
+        <v>105447</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>45915</v>
+      </c>
+      <c r="E15" s="1">
+        <v>45911</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>105157</v>
+        <v>105318</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>45896</v>
+      </c>
+      <c r="E16" s="1">
+        <v>45896</v>
       </c>
       <c r="G16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>105156</v>
+        <v>105216</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>45875</v>
+      </c>
+      <c r="E17" s="1">
+        <v>45875</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>105026</v>
+        <v>105157</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>45861</v>
+      </c>
+      <c r="E18" s="1">
+        <v>45861</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>10</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>105008</v>
+        <v>105156</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>45861</v>
+      </c>
+      <c r="E19" s="1">
+        <v>45861</v>
       </c>
       <c r="G19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>10</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>104996</v>
+        <v>105026</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>45835</v>
+      </c>
+      <c r="E20" s="1">
+        <v>45835</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>10</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>104918</v>
+        <v>105008</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>67</v>
+      </c>
+      <c r="D21" s="1">
+        <v>45834</v>
+      </c>
+      <c r="E21" s="1">
+        <v>45833</v>
       </c>
       <c r="G21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>10</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>104864</v>
+        <v>104996</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>70</v>
+      </c>
+      <c r="D22" s="1">
+        <v>45833</v>
+      </c>
+      <c r="E22" s="1">
+        <v>45833</v>
       </c>
       <c r="G22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>10</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>104694</v>
+        <v>104918</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>73</v>
+      </c>
+      <c r="D23" s="1">
+        <v>45819</v>
+      </c>
+      <c r="E23" s="1">
+        <v>45819</v>
       </c>
       <c r="G23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>10</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>104403</v>
+        <v>104864</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>76</v>
+      </c>
+      <c r="D24" s="1">
+        <v>45805</v>
+      </c>
+      <c r="E24" s="1">
+        <v>45805</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>10</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>104184</v>
+        <v>104694</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>79</v>
+      </c>
+      <c r="D25" s="1">
+        <v>45775</v>
+      </c>
+      <c r="E25" s="1">
+        <v>45775</v>
       </c>
       <c r="G25" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>10</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>103789</v>
+        <v>104403</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>82</v>
+      </c>
+      <c r="D26" s="1">
+        <v>45735</v>
+      </c>
+      <c r="E26" s="1">
+        <v>45735</v>
       </c>
       <c r="G26" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>10</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>103511</v>
+        <v>104184</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>45716</v>
+      </c>
+      <c r="E27" s="1">
+        <v>45716</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>10</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>103316</v>
+        <v>103789</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>88</v>
+      </c>
+      <c r="D28" s="1">
+        <v>45700</v>
+      </c>
+      <c r="E28" s="1">
+        <v>45700</v>
       </c>
       <c r="G28" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>10</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>103070</v>
+        <v>103511</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>120</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>91</v>
+      </c>
+      <c r="D29" s="1">
+        <v>45685</v>
+      </c>
+      <c r="E29" s="1">
+        <v>45685</v>
       </c>
       <c r="G29" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>10</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>102998</v>
+        <v>103316</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>94</v>
+      </c>
+      <c r="D30" s="1">
+        <v>45673</v>
+      </c>
+      <c r="E30" s="1">
+        <v>45673</v>
       </c>
       <c r="G30" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>10</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>102910</v>
+        <v>103070</v>
       </c>
       <c r="B31" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>97</v>
+      </c>
+      <c r="D31" s="1">
+        <v>45646</v>
+      </c>
+      <c r="E31" s="1">
+        <v>45646</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>10</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>102846</v>
+        <v>102998</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>100</v>
+      </c>
+      <c r="D32" s="1">
+        <v>45625</v>
+      </c>
+      <c r="E32" s="1">
+        <v>45625</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>10</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>102716</v>
+        <v>102910</v>
       </c>
       <c r="B33" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="D33" s="1">
+        <v>45607</v>
+      </c>
+      <c r="E33" s="1">
+        <v>45607</v>
       </c>
       <c r="G33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>10</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>102649</v>
+        <v>102846</v>
       </c>
       <c r="B34" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>106</v>
+      </c>
+      <c r="D34" s="1">
+        <v>45590</v>
+      </c>
+      <c r="E34" s="1">
+        <v>45590</v>
       </c>
       <c r="G34" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>102503</v>
+        <v>102716</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>109</v>
+      </c>
+      <c r="D35" s="1">
+        <v>45575</v>
+      </c>
+      <c r="E35" s="1">
+        <v>45575</v>
       </c>
       <c r="G35" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>10</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>102310</v>
+        <v>102649</v>
       </c>
       <c r="B36" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>112</v>
+      </c>
+      <c r="D36" s="1">
+        <v>45565</v>
+      </c>
+      <c r="E36" s="1">
+        <v>45565</v>
       </c>
       <c r="G36" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>10</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>102142</v>
+        <v>102503</v>
       </c>
       <c r="B37" t="s">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>115</v>
+      </c>
+      <c r="D37" s="1">
+        <v>45534</v>
+      </c>
+      <c r="E37" s="1">
+        <v>45534</v>
       </c>
       <c r="G37" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>10</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>101983</v>
+        <v>102310</v>
       </c>
       <c r="B38" t="s">
-        <v>155</v>
+        <v>117</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>118</v>
+      </c>
+      <c r="D38" s="1">
+        <v>45504</v>
+      </c>
+      <c r="E38" s="1">
+        <v>45504</v>
       </c>
       <c r="G38" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>10</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>101832</v>
+        <v>102142</v>
       </c>
       <c r="B39" t="s">
-        <v>159</v>
+        <v>120</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>121</v>
+      </c>
+      <c r="D39" s="1">
+        <v>45470</v>
+      </c>
+      <c r="E39" s="1">
+        <v>45470</v>
       </c>
       <c r="G39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>10</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>101770</v>
+        <v>101983</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>124</v>
+      </c>
+      <c r="D40" s="1">
+        <v>45442</v>
+      </c>
+      <c r="E40" s="1">
+        <v>45442</v>
       </c>
       <c r="G40" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>10</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>101588</v>
+        <v>101832</v>
       </c>
       <c r="B41" t="s">
-        <v>167</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>127</v>
+      </c>
+      <c r="D41" s="1">
+        <v>45427</v>
       </c>
       <c r="G41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>10</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>101385</v>
+        <v>101770</v>
       </c>
       <c r="B42" t="s">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>130</v>
+      </c>
+      <c r="D42" s="1">
+        <v>45411</v>
       </c>
       <c r="G42" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>101140</v>
+        <v>101588</v>
       </c>
       <c r="B43" t="s">
-        <v>175</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>133</v>
+      </c>
+      <c r="D43" s="1">
+        <v>45378</v>
+      </c>
+      <c r="E43" s="1">
+        <v>45378</v>
       </c>
       <c r="G43" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>100874</v>
+        <v>101385</v>
       </c>
       <c r="B44" t="s">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>136</v>
+      </c>
+      <c r="D44" s="1">
+        <v>45351</v>
+      </c>
+      <c r="E44" s="1">
+        <v>45351</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>10</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>100381</v>
+        <v>101140</v>
       </c>
       <c r="B45" t="s">
-        <v>183</v>
+        <v>138</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>139</v>
+      </c>
+      <c r="D45" s="1">
+        <v>45341</v>
+      </c>
+      <c r="E45" s="1">
+        <v>45341</v>
       </c>
       <c r="G45" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>10</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>100213</v>
+        <v>100874</v>
       </c>
       <c r="B46" t="s">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>142</v>
+      </c>
+      <c r="D46" s="1">
+        <v>45322</v>
+      </c>
+      <c r="E46" s="1">
+        <v>45322</v>
       </c>
       <c r="G46" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>10</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>100143</v>
+        <v>100381</v>
       </c>
       <c r="B47" t="s">
-        <v>192</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>145</v>
+      </c>
+      <c r="D47" s="1">
+        <v>45281</v>
+      </c>
+      <c r="E47" s="1">
+        <v>45280</v>
       </c>
       <c r="G47" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>99968</v>
+        <v>100213</v>
       </c>
       <c r="B48" t="s">
-        <v>196</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>148</v>
+      </c>
+      <c r="D48" s="1">
+        <v>45260</v>
+      </c>
+      <c r="E48" s="1">
+        <v>45260</v>
       </c>
       <c r="G48" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>10</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>99716</v>
+        <v>100143</v>
       </c>
       <c r="B49" t="s">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>151</v>
+      </c>
+      <c r="D49" s="1">
+        <v>45250</v>
+      </c>
+      <c r="E49" s="1">
+        <v>45250</v>
       </c>
       <c r="G49" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>10</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>99595</v>
+        <v>99968</v>
       </c>
       <c r="B50" t="s">
-        <v>204</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>154</v>
+      </c>
+      <c r="D50" s="1">
+        <v>45224</v>
+      </c>
+      <c r="E50" s="1">
+        <v>45224</v>
       </c>
       <c r="G50" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>10</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>98324</v>
+        <v>99716</v>
       </c>
       <c r="B51" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>157</v>
+      </c>
+      <c r="D51" s="1">
+        <v>45195</v>
+      </c>
+      <c r="E51" s="1">
+        <v>45195</v>
       </c>
       <c r="G51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>10</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>98194</v>
+        <v>99595</v>
       </c>
       <c r="B52" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>160</v>
+      </c>
+      <c r="D52" s="1">
+        <v>45180</v>
+      </c>
+      <c r="E52" s="1">
+        <v>45180</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>10</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>98135</v>
+        <v>98324</v>
       </c>
       <c r="B53" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>217</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>163</v>
+      </c>
+      <c r="D53" s="1">
+        <v>45148</v>
+      </c>
+      <c r="E53" s="1">
+        <v>45148</v>
       </c>
       <c r="G53" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>10</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>98044</v>
+        <v>98194</v>
       </c>
       <c r="B54" t="s">
-        <v>220</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>166</v>
+      </c>
+      <c r="D54" s="1">
+        <v>45124</v>
+      </c>
+      <c r="E54" s="1">
+        <v>45124</v>
       </c>
       <c r="G54" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>10</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>97966</v>
+        <v>98135</v>
       </c>
       <c r="B55" t="s">
-        <v>224</v>
+        <v>168</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>169</v>
+      </c>
+      <c r="D55" s="1">
+        <v>45107</v>
+      </c>
+      <c r="E55" s="1">
+        <v>45107</v>
       </c>
       <c r="G55" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>10</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>97803</v>
+        <v>98044</v>
       </c>
       <c r="B56" t="s">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="C56" t="s">
-        <v>229</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>172</v>
+      </c>
+      <c r="D56" s="1">
+        <v>45092</v>
+      </c>
+      <c r="E56" s="1">
+        <v>45092</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>10</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>97702</v>
+        <v>97966</v>
       </c>
       <c r="B57" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C57" t="s">
-        <v>233</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>175</v>
+      </c>
+      <c r="D57" s="1">
+        <v>45077</v>
+      </c>
+      <c r="E57" s="1">
+        <v>45077</v>
       </c>
       <c r="G57" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>10</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>97635</v>
+        <v>97803</v>
       </c>
       <c r="B58" t="s">
-        <v>236</v>
+        <v>177</v>
       </c>
       <c r="C58" t="s">
-        <v>237</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>178</v>
+      </c>
+      <c r="D58" s="1">
+        <v>45040</v>
+      </c>
+      <c r="E58" s="1">
+        <v>45040</v>
       </c>
       <c r="G58" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>10</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>97531</v>
+        <v>97702</v>
       </c>
       <c r="B59" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="C59" t="s">
-        <v>241</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>181</v>
+      </c>
+      <c r="D59" s="1">
+        <v>45016</v>
+      </c>
+      <c r="E59" s="1">
+        <v>45016</v>
       </c>
       <c r="G59" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>10</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>97492</v>
+        <v>97635</v>
       </c>
       <c r="B60" t="s">
-        <v>244</v>
+        <v>183</v>
       </c>
       <c r="C60" t="s">
-        <v>245</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>184</v>
+      </c>
+      <c r="D60" s="1">
+        <v>45000</v>
+      </c>
+      <c r="E60" s="1">
+        <v>45000</v>
       </c>
       <c r="G60" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>10</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
+        <v>97531</v>
+      </c>
+      <c r="B61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" s="1">
+        <v>44979</v>
+      </c>
+      <c r="E61" s="1">
+        <v>44979</v>
+      </c>
+      <c r="G61" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>97492</v>
+      </c>
+      <c r="B62" t="s">
+        <v>189</v>
+      </c>
+      <c r="C62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" s="1">
+        <v>44966</v>
+      </c>
+      <c r="E62" s="1">
+        <v>44960</v>
+      </c>
+      <c r="G62" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
         <v>97441</v>
       </c>
-      <c r="B61" t="s">
-[...18 lines deleted...]
-        <v>252</v>
+      <c r="B63" t="s">
+        <v>192</v>
+      </c>
+      <c r="C63" t="s">
+        <v>193</v>
+      </c>
+      <c r="D63" s="1">
+        <v>44952</v>
+      </c>
+      <c r="E63" s="1">
+        <v>44952</v>
+      </c>
+      <c r="G63" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -2786,50 +2476,52 @@
     <hyperlink ref="H37" r:id="rId36"/>
     <hyperlink ref="H38" r:id="rId37"/>
     <hyperlink ref="H39" r:id="rId38"/>
     <hyperlink ref="H40" r:id="rId39"/>
     <hyperlink ref="H41" r:id="rId40"/>
     <hyperlink ref="H42" r:id="rId41"/>
     <hyperlink ref="H43" r:id="rId42"/>
     <hyperlink ref="H44" r:id="rId43"/>
     <hyperlink ref="H45" r:id="rId44"/>
     <hyperlink ref="H46" r:id="rId45"/>
     <hyperlink ref="H47" r:id="rId46"/>
     <hyperlink ref="H48" r:id="rId47"/>
     <hyperlink ref="H49" r:id="rId48"/>
     <hyperlink ref="H50" r:id="rId49"/>
     <hyperlink ref="H51" r:id="rId50"/>
     <hyperlink ref="H52" r:id="rId51"/>
     <hyperlink ref="H53" r:id="rId52"/>
     <hyperlink ref="H54" r:id="rId53"/>
     <hyperlink ref="H55" r:id="rId54"/>
     <hyperlink ref="H56" r:id="rId55"/>
     <hyperlink ref="H57" r:id="rId56"/>
     <hyperlink ref="H58" r:id="rId57"/>
     <hyperlink ref="H59" r:id="rId58"/>
     <hyperlink ref="H60" r:id="rId59"/>
     <hyperlink ref="H61" r:id="rId60"/>
+    <hyperlink ref="H62" r:id="rId61"/>
+    <hyperlink ref="H63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>