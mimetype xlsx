--- v1 (2026-04-08)
+++ v2 (2026-05-25)
@@ -10,83 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="201">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1700284735</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 5/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo zdravotnictví</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1700284735</t>
+  </si>
+  <si>
+    <t>1700257636</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 4/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1700257636</t>
+  </si>
+  <si>
     <t>1662703337</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministerstvo zdravotnictví</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
   </si>
   <si>
     <t>1652495851</t>
   </si>
   <si>
     <t>Věstník MZD ČR 2/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1652495851</t>
   </si>
   <si>
     <t>1642384121</t>
   </si>
   <si>
     <t>Věstník MZD ČR 1/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1642384121</t>
   </si>
   <si>
     <t>1624853235</t>
   </si>
@@ -946,1516 +964,1562 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H63"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="28.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>107665</v>
+        <v>108243</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
-        <v>46092</v>
+        <v>46162</v>
       </c>
       <c r="E2" s="1">
-        <v>46092</v>
+        <v>46127</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>107289</v>
+        <v>108241</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1">
-        <v>46072</v>
+        <v>46162</v>
       </c>
       <c r="E3" s="1">
-        <v>46072</v>
+        <v>46107</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>106844</v>
+        <v>107665</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1">
-        <v>46051</v>
+        <v>46092</v>
       </c>
       <c r="E4" s="1">
-        <v>46051</v>
+        <v>46092</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>106125</v>
+        <v>107289</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1">
-        <v>46013</v>
+        <v>46072</v>
       </c>
       <c r="E5" s="1">
-        <v>46008</v>
+        <v>46072</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>106124</v>
+        <v>106844</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1">
-        <v>46013</v>
+        <v>46051</v>
       </c>
       <c r="E6" s="1">
-        <v>46010</v>
+        <v>46051</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>106123</v>
+        <v>106125</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1">
         <v>46013</v>
       </c>
       <c r="E7" s="1">
-        <v>46009</v>
+        <v>46008</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>106023</v>
+        <v>106124</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1">
-        <v>45995</v>
+        <v>46013</v>
       </c>
       <c r="E8" s="1">
-        <v>45995</v>
+        <v>46010</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>105960</v>
+        <v>106123</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
-        <v>45980</v>
+        <v>46013</v>
       </c>
       <c r="E9" s="1">
-        <v>45980</v>
+        <v>46009</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>105939</v>
+        <v>106023</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1">
-        <v>45974</v>
+        <v>45995</v>
       </c>
       <c r="E10" s="1">
-        <v>45974</v>
+        <v>45995</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>105895</v>
+        <v>105960</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1">
-        <v>45961</v>
+        <v>45980</v>
       </c>
       <c r="E11" s="1">
-        <v>45961</v>
+        <v>45980</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>105785</v>
+        <v>105939</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1">
-        <v>45952</v>
+        <v>45974</v>
       </c>
       <c r="E12" s="1">
-        <v>45952</v>
+        <v>45974</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>105567</v>
+        <v>105895</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1">
-        <v>45931</v>
+        <v>45961</v>
       </c>
       <c r="E13" s="1">
-        <v>45931</v>
+        <v>45961</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>105552</v>
+        <v>105785</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1">
-        <v>45930</v>
+        <v>45952</v>
       </c>
       <c r="E14" s="1">
-        <v>45930</v>
+        <v>45952</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>105447</v>
+        <v>105567</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="1">
-        <v>45915</v>
+        <v>45931</v>
       </c>
       <c r="E15" s="1">
-        <v>45911</v>
+        <v>45931</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>105318</v>
+        <v>105552</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1">
-        <v>45896</v>
+        <v>45930</v>
       </c>
       <c r="E16" s="1">
-        <v>45896</v>
+        <v>45930</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>105216</v>
+        <v>105447</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1">
-        <v>45875</v>
+        <v>45915</v>
       </c>
       <c r="E17" s="1">
-        <v>45875</v>
+        <v>45911</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>105157</v>
+        <v>105318</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="E18" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>105156</v>
+        <v>105216</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="1">
-        <v>45861</v>
+        <v>45875</v>
       </c>
       <c r="E19" s="1">
-        <v>45861</v>
+        <v>45875</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>105026</v>
+        <v>105157</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="1">
-        <v>45835</v>
+        <v>45861</v>
       </c>
       <c r="E20" s="1">
-        <v>45835</v>
+        <v>45861</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>105008</v>
+        <v>105156</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="1">
-        <v>45834</v>
+        <v>45861</v>
       </c>
       <c r="E21" s="1">
-        <v>45833</v>
+        <v>45861</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>104996</v>
+        <v>105026</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="1">
-        <v>45833</v>
+        <v>45835</v>
       </c>
       <c r="E22" s="1">
-        <v>45833</v>
+        <v>45835</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>104918</v>
+        <v>105008</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="1">
-        <v>45819</v>
+        <v>45834</v>
       </c>
       <c r="E23" s="1">
-        <v>45819</v>
+        <v>45833</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>104864</v>
+        <v>104996</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="E24" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>104694</v>
+        <v>104918</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="1">
-        <v>45775</v>
+        <v>45819</v>
       </c>
       <c r="E25" s="1">
-        <v>45775</v>
+        <v>45819</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>104403</v>
+        <v>104864</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="1">
-        <v>45735</v>
+        <v>45805</v>
       </c>
       <c r="E26" s="1">
-        <v>45735</v>
+        <v>45805</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>104184</v>
+        <v>104694</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="1">
-        <v>45716</v>
+        <v>45775</v>
       </c>
       <c r="E27" s="1">
-        <v>45716</v>
+        <v>45775</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>103789</v>
+        <v>104403</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="1">
-        <v>45700</v>
+        <v>45735</v>
       </c>
       <c r="E28" s="1">
-        <v>45700</v>
+        <v>45735</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>103511</v>
+        <v>104184</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="1">
-        <v>45685</v>
+        <v>45716</v>
       </c>
       <c r="E29" s="1">
-        <v>45685</v>
+        <v>45716</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>103316</v>
+        <v>103789</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="1">
-        <v>45673</v>
+        <v>45700</v>
       </c>
       <c r="E30" s="1">
-        <v>45673</v>
+        <v>45700</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>103070</v>
+        <v>103511</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31" s="1">
-        <v>45646</v>
+        <v>45685</v>
       </c>
       <c r="E31" s="1">
-        <v>45646</v>
+        <v>45685</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>102998</v>
+        <v>103316</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="1">
-        <v>45625</v>
+        <v>45673</v>
       </c>
       <c r="E32" s="1">
-        <v>45625</v>
+        <v>45673</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>102910</v>
+        <v>103070</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="1">
-        <v>45607</v>
+        <v>45646</v>
       </c>
       <c r="E33" s="1">
-        <v>45607</v>
+        <v>45646</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>102846</v>
+        <v>102998</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" s="1">
-        <v>45590</v>
+        <v>45625</v>
       </c>
       <c r="E34" s="1">
-        <v>45590</v>
+        <v>45625</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>102716</v>
+        <v>102910</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="1">
-        <v>45575</v>
+        <v>45607</v>
       </c>
       <c r="E35" s="1">
-        <v>45575</v>
+        <v>45607</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>102649</v>
+        <v>102846</v>
       </c>
       <c r="B36" t="s">
         <v>111</v>
       </c>
       <c r="C36" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="1">
-        <v>45565</v>
+        <v>45590</v>
       </c>
       <c r="E36" s="1">
-        <v>45565</v>
+        <v>45590</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>102503</v>
+        <v>102716</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="1">
-        <v>45534</v>
+        <v>45575</v>
       </c>
       <c r="E37" s="1">
-        <v>45534</v>
+        <v>45575</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>102310</v>
+        <v>102649</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="1">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="E38" s="1">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>102142</v>
+        <v>102503</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" t="s">
         <v>121</v>
       </c>
       <c r="D39" s="1">
-        <v>45470</v>
+        <v>45534</v>
       </c>
       <c r="E39" s="1">
-        <v>45470</v>
+        <v>45534</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>101983</v>
+        <v>102310</v>
       </c>
       <c r="B40" t="s">
         <v>123</v>
       </c>
       <c r="C40" t="s">
         <v>124</v>
       </c>
       <c r="D40" s="1">
-        <v>45442</v>
+        <v>45504</v>
       </c>
       <c r="E40" s="1">
-        <v>45442</v>
+        <v>45504</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>101832</v>
+        <v>102142</v>
       </c>
       <c r="B41" t="s">
         <v>126</v>
       </c>
       <c r="C41" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="1">
-        <v>45427</v>
+        <v>45470</v>
+      </c>
+      <c r="E41" s="1">
+        <v>45470</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>101770</v>
+        <v>101983</v>
       </c>
       <c r="B42" t="s">
         <v>129</v>
       </c>
       <c r="C42" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="1">
-        <v>45411</v>
+        <v>45442</v>
+      </c>
+      <c r="E42" s="1">
+        <v>45442</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>101588</v>
+        <v>101832</v>
       </c>
       <c r="B43" t="s">
         <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="1">
-        <v>45378</v>
-[...2 lines deleted...]
-        <v>45378</v>
+        <v>45427</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>101385</v>
+        <v>101770</v>
       </c>
       <c r="B44" t="s">
         <v>135</v>
       </c>
       <c r="C44" t="s">
         <v>136</v>
       </c>
       <c r="D44" s="1">
-        <v>45351</v>
-[...2 lines deleted...]
-        <v>45351</v>
+        <v>45411</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>101140</v>
+        <v>101588</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" s="1">
-        <v>45341</v>
+        <v>45378</v>
       </c>
       <c r="E45" s="1">
-        <v>45341</v>
+        <v>45378</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>100874</v>
+        <v>101385</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="1">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="E46" s="1">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>100381</v>
+        <v>101140</v>
       </c>
       <c r="B47" t="s">
         <v>144</v>
       </c>
       <c r="C47" t="s">
         <v>145</v>
       </c>
       <c r="D47" s="1">
-        <v>45281</v>
+        <v>45341</v>
       </c>
       <c r="E47" s="1">
-        <v>45280</v>
+        <v>45341</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>100213</v>
+        <v>100874</v>
       </c>
       <c r="B48" t="s">
         <v>147</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48" s="1">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="E48" s="1">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>100143</v>
+        <v>100381</v>
       </c>
       <c r="B49" t="s">
         <v>150</v>
       </c>
       <c r="C49" t="s">
         <v>151</v>
       </c>
       <c r="D49" s="1">
-        <v>45250</v>
+        <v>45281</v>
       </c>
       <c r="E49" s="1">
-        <v>45250</v>
+        <v>45280</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>99968</v>
+        <v>100213</v>
       </c>
       <c r="B50" t="s">
         <v>153</v>
       </c>
       <c r="C50" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="1">
-        <v>45224</v>
+        <v>45260</v>
       </c>
       <c r="E50" s="1">
-        <v>45224</v>
+        <v>45260</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>99716</v>
+        <v>100143</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="1">
-        <v>45195</v>
+        <v>45250</v>
       </c>
       <c r="E51" s="1">
-        <v>45195</v>
+        <v>45250</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>99595</v>
+        <v>99968</v>
       </c>
       <c r="B52" t="s">
         <v>159</v>
       </c>
       <c r="C52" t="s">
         <v>160</v>
       </c>
       <c r="D52" s="1">
-        <v>45180</v>
+        <v>45224</v>
       </c>
       <c r="E52" s="1">
-        <v>45180</v>
+        <v>45224</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>98324</v>
+        <v>99716</v>
       </c>
       <c r="B53" t="s">
         <v>162</v>
       </c>
       <c r="C53" t="s">
         <v>163</v>
       </c>
       <c r="D53" s="1">
-        <v>45148</v>
+        <v>45195</v>
       </c>
       <c r="E53" s="1">
-        <v>45148</v>
+        <v>45195</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>98194</v>
+        <v>99595</v>
       </c>
       <c r="B54" t="s">
         <v>165</v>
       </c>
       <c r="C54" t="s">
         <v>166</v>
       </c>
       <c r="D54" s="1">
-        <v>45124</v>
+        <v>45180</v>
       </c>
       <c r="E54" s="1">
-        <v>45124</v>
+        <v>45180</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>98135</v>
+        <v>98324</v>
       </c>
       <c r="B55" t="s">
         <v>168</v>
       </c>
       <c r="C55" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="1">
-        <v>45107</v>
+        <v>45148</v>
       </c>
       <c r="E55" s="1">
-        <v>45107</v>
+        <v>45148</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>98044</v>
+        <v>98194</v>
       </c>
       <c r="B56" t="s">
         <v>171</v>
       </c>
       <c r="C56" t="s">
         <v>172</v>
       </c>
       <c r="D56" s="1">
-        <v>45092</v>
+        <v>45124</v>
       </c>
       <c r="E56" s="1">
-        <v>45092</v>
+        <v>45124</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>97966</v>
+        <v>98135</v>
       </c>
       <c r="B57" t="s">
         <v>174</v>
       </c>
       <c r="C57" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="1">
-        <v>45077</v>
+        <v>45107</v>
       </c>
       <c r="E57" s="1">
-        <v>45077</v>
+        <v>45107</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>97803</v>
+        <v>98044</v>
       </c>
       <c r="B58" t="s">
         <v>177</v>
       </c>
       <c r="C58" t="s">
         <v>178</v>
       </c>
       <c r="D58" s="1">
-        <v>45040</v>
+        <v>45092</v>
       </c>
       <c r="E58" s="1">
-        <v>45040</v>
+        <v>45092</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>97702</v>
+        <v>97966</v>
       </c>
       <c r="B59" t="s">
         <v>180</v>
       </c>
       <c r="C59" t="s">
         <v>181</v>
       </c>
       <c r="D59" s="1">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="E59" s="1">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>97635</v>
+        <v>97803</v>
       </c>
       <c r="B60" t="s">
         <v>183</v>
       </c>
       <c r="C60" t="s">
         <v>184</v>
       </c>
       <c r="D60" s="1">
-        <v>45000</v>
+        <v>45040</v>
       </c>
       <c r="E60" s="1">
-        <v>45000</v>
+        <v>45040</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>97531</v>
+        <v>97702</v>
       </c>
       <c r="B61" t="s">
         <v>186</v>
       </c>
       <c r="C61" t="s">
         <v>187</v>
       </c>
       <c r="D61" s="1">
-        <v>44979</v>
+        <v>45016</v>
       </c>
       <c r="E61" s="1">
-        <v>44979</v>
+        <v>45016</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>97492</v>
+        <v>97635</v>
       </c>
       <c r="B62" t="s">
         <v>189</v>
       </c>
       <c r="C62" t="s">
         <v>190</v>
       </c>
       <c r="D62" s="1">
-        <v>44966</v>
+        <v>45000</v>
       </c>
       <c r="E62" s="1">
-        <v>44960</v>
+        <v>45000</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>97441</v>
+        <v>97531</v>
       </c>
       <c r="B63" t="s">
         <v>192</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63" s="1">
-        <v>44952</v>
+        <v>44979</v>
       </c>
       <c r="E63" s="1">
-        <v>44952</v>
+        <v>44979</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>194</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>97492</v>
+      </c>
+      <c r="B64" t="s">
+        <v>195</v>
+      </c>
+      <c r="C64" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" s="1">
+        <v>44966</v>
+      </c>
+      <c r="E64" s="1">
+        <v>44960</v>
+      </c>
+      <c r="G64" t="s">
+        <v>10</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>97441</v>
+      </c>
+      <c r="B65" t="s">
+        <v>198</v>
+      </c>
+      <c r="C65" t="s">
+        <v>199</v>
+      </c>
+      <c r="D65" s="1">
+        <v>44952</v>
+      </c>
+      <c r="E65" s="1">
+        <v>44952</v>
+      </c>
+      <c r="G65" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -2478,50 +2542,52 @@
     <hyperlink ref="H39" r:id="rId38"/>
     <hyperlink ref="H40" r:id="rId39"/>
     <hyperlink ref="H41" r:id="rId40"/>
     <hyperlink ref="H42" r:id="rId41"/>
     <hyperlink ref="H43" r:id="rId42"/>
     <hyperlink ref="H44" r:id="rId43"/>
     <hyperlink ref="H45" r:id="rId44"/>
     <hyperlink ref="H46" r:id="rId45"/>
     <hyperlink ref="H47" r:id="rId46"/>
     <hyperlink ref="H48" r:id="rId47"/>
     <hyperlink ref="H49" r:id="rId48"/>
     <hyperlink ref="H50" r:id="rId49"/>
     <hyperlink ref="H51" r:id="rId50"/>
     <hyperlink ref="H52" r:id="rId51"/>
     <hyperlink ref="H53" r:id="rId52"/>
     <hyperlink ref="H54" r:id="rId53"/>
     <hyperlink ref="H55" r:id="rId54"/>
     <hyperlink ref="H56" r:id="rId55"/>
     <hyperlink ref="H57" r:id="rId56"/>
     <hyperlink ref="H58" r:id="rId57"/>
     <hyperlink ref="H59" r:id="rId58"/>
     <hyperlink ref="H60" r:id="rId59"/>
     <hyperlink ref="H61" r:id="rId60"/>
     <hyperlink ref="H62" r:id="rId61"/>
     <hyperlink ref="H63" r:id="rId62"/>
+    <hyperlink ref="H64" r:id="rId63"/>
+    <hyperlink ref="H65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>