--- v2 (2026-05-25)
+++ v3 (2026-07-21)
@@ -10,83 +10,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="210">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1723070040</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 8/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo zdravotnictví</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1723070040</t>
+  </si>
+  <si>
+    <t>1713238261</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 7/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1713238261</t>
+  </si>
+  <si>
+    <t>1704800302</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 6/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1704800302</t>
+  </si>
+  <si>
     <t>1700284735</t>
   </si>
   <si>
     <t>Věstník MZD ČR 5/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministerstvo zdravotnictví</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1700284735</t>
   </si>
   <si>
     <t>1700257636</t>
   </si>
   <si>
     <t>Věstník MZD ČR 4/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1700257636</t>
   </si>
   <si>
     <t>1662703337</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
   </si>
   <si>
     <t>1652495851</t>
   </si>
@@ -964,1562 +991,1631 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1723070040" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1713238261" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1704800302" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="26.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="28.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>108243</v>
+        <v>108485</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="E2" s="1">
-        <v>46127</v>
+        <v>46202</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>108241</v>
+        <v>108375</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1">
-        <v>46162</v>
+        <v>46185</v>
       </c>
       <c r="E3" s="1">
-        <v>46107</v>
+        <v>46185</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>107665</v>
+        <v>108294</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1">
-        <v>46092</v>
+        <v>46170</v>
       </c>
       <c r="E4" s="1">
-        <v>46092</v>
+        <v>46170</v>
       </c>
       <c r="G4" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>107289</v>
+        <v>108243</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1">
-        <v>46072</v>
+        <v>46162</v>
       </c>
       <c r="E5" s="1">
-        <v>46072</v>
+        <v>46127</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>106844</v>
+        <v>108241</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1">
-        <v>46051</v>
+        <v>46162</v>
       </c>
       <c r="E6" s="1">
-        <v>46051</v>
+        <v>46107</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>106125</v>
+        <v>107665</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1">
-        <v>46013</v>
+        <v>46092</v>
       </c>
       <c r="E7" s="1">
-        <v>46008</v>
+        <v>46092</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>106124</v>
+        <v>107289</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1">
-        <v>46013</v>
+        <v>46072</v>
       </c>
       <c r="E8" s="1">
-        <v>46010</v>
+        <v>46072</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>106123</v>
+        <v>106844</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1">
-        <v>46013</v>
+        <v>46051</v>
       </c>
       <c r="E9" s="1">
-        <v>46009</v>
+        <v>46051</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>106023</v>
+        <v>106125</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1">
-        <v>45995</v>
+        <v>46013</v>
       </c>
       <c r="E10" s="1">
-        <v>45995</v>
+        <v>46008</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>105960</v>
+        <v>106124</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1">
-        <v>45980</v>
+        <v>46013</v>
       </c>
       <c r="E11" s="1">
-        <v>45980</v>
+        <v>46010</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>105939</v>
+        <v>106123</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1">
-        <v>45974</v>
+        <v>46013</v>
       </c>
       <c r="E12" s="1">
-        <v>45974</v>
+        <v>46009</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>105895</v>
+        <v>106023</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1">
-        <v>45961</v>
+        <v>45995</v>
       </c>
       <c r="E13" s="1">
-        <v>45961</v>
+        <v>45995</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>105785</v>
+        <v>105960</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1">
-        <v>45952</v>
+        <v>45980</v>
       </c>
       <c r="E14" s="1">
-        <v>45952</v>
+        <v>45980</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>105567</v>
+        <v>105939</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="1">
-        <v>45931</v>
+        <v>45974</v>
       </c>
       <c r="E15" s="1">
-        <v>45931</v>
+        <v>45974</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>105552</v>
+        <v>105895</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1">
-        <v>45930</v>
+        <v>45961</v>
       </c>
       <c r="E16" s="1">
-        <v>45930</v>
+        <v>45961</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>105447</v>
+        <v>105785</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1">
-        <v>45915</v>
+        <v>45952</v>
       </c>
       <c r="E17" s="1">
-        <v>45911</v>
+        <v>45952</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>105318</v>
+        <v>105567</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1">
-        <v>45896</v>
+        <v>45931</v>
       </c>
       <c r="E18" s="1">
-        <v>45896</v>
+        <v>45931</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>105216</v>
+        <v>105552</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="1">
-        <v>45875</v>
+        <v>45930</v>
       </c>
       <c r="E19" s="1">
-        <v>45875</v>
+        <v>45930</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>105157</v>
+        <v>105447</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="1">
-        <v>45861</v>
+        <v>45915</v>
       </c>
       <c r="E20" s="1">
-        <v>45861</v>
+        <v>45911</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>105156</v>
+        <v>105318</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="E21" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>105026</v>
+        <v>105216</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="1">
-        <v>45835</v>
+        <v>45875</v>
       </c>
       <c r="E22" s="1">
-        <v>45835</v>
+        <v>45875</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>105008</v>
+        <v>105157</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="1">
-        <v>45834</v>
+        <v>45861</v>
       </c>
       <c r="E23" s="1">
-        <v>45833</v>
+        <v>45861</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>104996</v>
+        <v>105156</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="1">
-        <v>45833</v>
+        <v>45861</v>
       </c>
       <c r="E24" s="1">
-        <v>45833</v>
+        <v>45861</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>104918</v>
+        <v>105026</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="1">
-        <v>45819</v>
+        <v>45835</v>
       </c>
       <c r="E25" s="1">
-        <v>45819</v>
+        <v>45835</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>104864</v>
+        <v>105008</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="1">
-        <v>45805</v>
+        <v>45834</v>
       </c>
       <c r="E26" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>104694</v>
+        <v>104996</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="1">
-        <v>45775</v>
+        <v>45833</v>
       </c>
       <c r="E27" s="1">
-        <v>45775</v>
+        <v>45833</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>104403</v>
+        <v>104918</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="1">
-        <v>45735</v>
+        <v>45819</v>
       </c>
       <c r="E28" s="1">
-        <v>45735</v>
+        <v>45819</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>104184</v>
+        <v>104864</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" t="s">
         <v>91</v>
       </c>
       <c r="D29" s="1">
-        <v>45716</v>
+        <v>45805</v>
       </c>
       <c r="E29" s="1">
-        <v>45716</v>
+        <v>45805</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>103789</v>
+        <v>104694</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="1">
-        <v>45700</v>
+        <v>45775</v>
       </c>
       <c r="E30" s="1">
-        <v>45700</v>
+        <v>45775</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>103511</v>
+        <v>104403</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" t="s">
         <v>97</v>
       </c>
       <c r="D31" s="1">
-        <v>45685</v>
+        <v>45735</v>
       </c>
       <c r="E31" s="1">
-        <v>45685</v>
+        <v>45735</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>103316</v>
+        <v>104184</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="1">
-        <v>45673</v>
+        <v>45716</v>
       </c>
       <c r="E32" s="1">
-        <v>45673</v>
+        <v>45716</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>103070</v>
+        <v>103789</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="1">
-        <v>45646</v>
+        <v>45700</v>
       </c>
       <c r="E33" s="1">
-        <v>45646</v>
+        <v>45700</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>102998</v>
+        <v>103511</v>
       </c>
       <c r="B34" t="s">
         <v>105</v>
       </c>
       <c r="C34" t="s">
         <v>106</v>
       </c>
       <c r="D34" s="1">
-        <v>45625</v>
+        <v>45685</v>
       </c>
       <c r="E34" s="1">
-        <v>45625</v>
+        <v>45685</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>102910</v>
+        <v>103316</v>
       </c>
       <c r="B35" t="s">
         <v>108</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="1">
-        <v>45607</v>
+        <v>45673</v>
       </c>
       <c r="E35" s="1">
-        <v>45607</v>
+        <v>45673</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>102846</v>
+        <v>103070</v>
       </c>
       <c r="B36" t="s">
         <v>111</v>
       </c>
       <c r="C36" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="1">
-        <v>45590</v>
+        <v>45646</v>
       </c>
       <c r="E36" s="1">
-        <v>45590</v>
+        <v>45646</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>102716</v>
+        <v>102998</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="1">
-        <v>45575</v>
+        <v>45625</v>
       </c>
       <c r="E37" s="1">
-        <v>45575</v>
+        <v>45625</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>102649</v>
+        <v>102910</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="1">
-        <v>45565</v>
+        <v>45607</v>
       </c>
       <c r="E38" s="1">
-        <v>45565</v>
+        <v>45607</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>102503</v>
+        <v>102846</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
       <c r="C39" t="s">
         <v>121</v>
       </c>
       <c r="D39" s="1">
-        <v>45534</v>
+        <v>45590</v>
       </c>
       <c r="E39" s="1">
-        <v>45534</v>
+        <v>45590</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>102310</v>
+        <v>102716</v>
       </c>
       <c r="B40" t="s">
         <v>123</v>
       </c>
       <c r="C40" t="s">
         <v>124</v>
       </c>
       <c r="D40" s="1">
-        <v>45504</v>
+        <v>45575</v>
       </c>
       <c r="E40" s="1">
-        <v>45504</v>
+        <v>45575</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>102142</v>
+        <v>102649</v>
       </c>
       <c r="B41" t="s">
         <v>126</v>
       </c>
       <c r="C41" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="1">
-        <v>45470</v>
+        <v>45565</v>
       </c>
       <c r="E41" s="1">
-        <v>45470</v>
+        <v>45565</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>101983</v>
+        <v>102503</v>
       </c>
       <c r="B42" t="s">
         <v>129</v>
       </c>
       <c r="C42" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="1">
-        <v>45442</v>
+        <v>45534</v>
       </c>
       <c r="E42" s="1">
-        <v>45442</v>
+        <v>45534</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>101832</v>
+        <v>102310</v>
       </c>
       <c r="B43" t="s">
         <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="1">
-        <v>45427</v>
+        <v>45504</v>
+      </c>
+      <c r="E43" s="1">
+        <v>45504</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>101770</v>
+        <v>102142</v>
       </c>
       <c r="B44" t="s">
         <v>135</v>
       </c>
       <c r="C44" t="s">
         <v>136</v>
       </c>
       <c r="D44" s="1">
-        <v>45411</v>
+        <v>45470</v>
+      </c>
+      <c r="E44" s="1">
+        <v>45470</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>101588</v>
+        <v>101983</v>
       </c>
       <c r="B45" t="s">
         <v>138</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45" s="1">
-        <v>45378</v>
+        <v>45442</v>
       </c>
       <c r="E45" s="1">
-        <v>45378</v>
+        <v>45442</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>101385</v>
+        <v>101832</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46" s="1">
-        <v>45351</v>
-[...2 lines deleted...]
-        <v>45351</v>
+        <v>45427</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>101140</v>
+        <v>101770</v>
       </c>
       <c r="B47" t="s">
         <v>144</v>
       </c>
       <c r="C47" t="s">
         <v>145</v>
       </c>
       <c r="D47" s="1">
-        <v>45341</v>
-[...2 lines deleted...]
-        <v>45341</v>
+        <v>45411</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>100874</v>
+        <v>101588</v>
       </c>
       <c r="B48" t="s">
         <v>147</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48" s="1">
-        <v>45322</v>
+        <v>45378</v>
       </c>
       <c r="E48" s="1">
-        <v>45322</v>
+        <v>45378</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>100381</v>
+        <v>101385</v>
       </c>
       <c r="B49" t="s">
         <v>150</v>
       </c>
       <c r="C49" t="s">
         <v>151</v>
       </c>
       <c r="D49" s="1">
-        <v>45281</v>
+        <v>45351</v>
       </c>
       <c r="E49" s="1">
-        <v>45280</v>
+        <v>45351</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>100213</v>
+        <v>101140</v>
       </c>
       <c r="B50" t="s">
         <v>153</v>
       </c>
       <c r="C50" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="1">
-        <v>45260</v>
+        <v>45341</v>
       </c>
       <c r="E50" s="1">
-        <v>45260</v>
+        <v>45341</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>100143</v>
+        <v>100874</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="1">
-        <v>45250</v>
+        <v>45322</v>
       </c>
       <c r="E51" s="1">
-        <v>45250</v>
+        <v>45322</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>99968</v>
+        <v>100381</v>
       </c>
       <c r="B52" t="s">
         <v>159</v>
       </c>
       <c r="C52" t="s">
         <v>160</v>
       </c>
       <c r="D52" s="1">
-        <v>45224</v>
+        <v>45281</v>
       </c>
       <c r="E52" s="1">
-        <v>45224</v>
+        <v>45280</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>99716</v>
+        <v>100213</v>
       </c>
       <c r="B53" t="s">
         <v>162</v>
       </c>
       <c r="C53" t="s">
         <v>163</v>
       </c>
       <c r="D53" s="1">
-        <v>45195</v>
+        <v>45260</v>
       </c>
       <c r="E53" s="1">
-        <v>45195</v>
+        <v>45260</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>99595</v>
+        <v>100143</v>
       </c>
       <c r="B54" t="s">
         <v>165</v>
       </c>
       <c r="C54" t="s">
         <v>166</v>
       </c>
       <c r="D54" s="1">
-        <v>45180</v>
+        <v>45250</v>
       </c>
       <c r="E54" s="1">
-        <v>45180</v>
+        <v>45250</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>98324</v>
+        <v>99968</v>
       </c>
       <c r="B55" t="s">
         <v>168</v>
       </c>
       <c r="C55" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="1">
-        <v>45148</v>
+        <v>45224</v>
       </c>
       <c r="E55" s="1">
-        <v>45148</v>
+        <v>45224</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>98194</v>
+        <v>99716</v>
       </c>
       <c r="B56" t="s">
         <v>171</v>
       </c>
       <c r="C56" t="s">
         <v>172</v>
       </c>
       <c r="D56" s="1">
-        <v>45124</v>
+        <v>45195</v>
       </c>
       <c r="E56" s="1">
-        <v>45124</v>
+        <v>45195</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>98135</v>
+        <v>99595</v>
       </c>
       <c r="B57" t="s">
         <v>174</v>
       </c>
       <c r="C57" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="1">
-        <v>45107</v>
+        <v>45180</v>
       </c>
       <c r="E57" s="1">
-        <v>45107</v>
+        <v>45180</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>98044</v>
+        <v>98324</v>
       </c>
       <c r="B58" t="s">
         <v>177</v>
       </c>
       <c r="C58" t="s">
         <v>178</v>
       </c>
       <c r="D58" s="1">
-        <v>45092</v>
+        <v>45148</v>
       </c>
       <c r="E58" s="1">
-        <v>45092</v>
+        <v>45148</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>97966</v>
+        <v>98194</v>
       </c>
       <c r="B59" t="s">
         <v>180</v>
       </c>
       <c r="C59" t="s">
         <v>181</v>
       </c>
       <c r="D59" s="1">
-        <v>45077</v>
+        <v>45124</v>
       </c>
       <c r="E59" s="1">
-        <v>45077</v>
+        <v>45124</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>97803</v>
+        <v>98135</v>
       </c>
       <c r="B60" t="s">
         <v>183</v>
       </c>
       <c r="C60" t="s">
         <v>184</v>
       </c>
       <c r="D60" s="1">
-        <v>45040</v>
+        <v>45107</v>
       </c>
       <c r="E60" s="1">
-        <v>45040</v>
+        <v>45107</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>97702</v>
+        <v>98044</v>
       </c>
       <c r="B61" t="s">
         <v>186</v>
       </c>
       <c r="C61" t="s">
         <v>187</v>
       </c>
       <c r="D61" s="1">
-        <v>45016</v>
+        <v>45092</v>
       </c>
       <c r="E61" s="1">
-        <v>45016</v>
+        <v>45092</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>97635</v>
+        <v>97966</v>
       </c>
       <c r="B62" t="s">
         <v>189</v>
       </c>
       <c r="C62" t="s">
         <v>190</v>
       </c>
       <c r="D62" s="1">
-        <v>45000</v>
+        <v>45077</v>
       </c>
       <c r="E62" s="1">
-        <v>45000</v>
+        <v>45077</v>
       </c>
       <c r="G62" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>97531</v>
+        <v>97803</v>
       </c>
       <c r="B63" t="s">
         <v>192</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63" s="1">
-        <v>44979</v>
+        <v>45040</v>
       </c>
       <c r="E63" s="1">
-        <v>44979</v>
+        <v>45040</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>97492</v>
+        <v>97702</v>
       </c>
       <c r="B64" t="s">
         <v>195</v>
       </c>
       <c r="C64" t="s">
         <v>196</v>
       </c>
       <c r="D64" s="1">
-        <v>44966</v>
+        <v>45016</v>
       </c>
       <c r="E64" s="1">
-        <v>44960</v>
+        <v>45016</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>97441</v>
+        <v>97635</v>
       </c>
       <c r="B65" t="s">
         <v>198</v>
       </c>
       <c r="C65" t="s">
         <v>199</v>
       </c>
       <c r="D65" s="1">
-        <v>44952</v>
+        <v>45000</v>
       </c>
       <c r="E65" s="1">
-        <v>44952</v>
+        <v>45000</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>97531</v>
+      </c>
+      <c r="B66" t="s">
+        <v>201</v>
+      </c>
+      <c r="C66" t="s">
+        <v>202</v>
+      </c>
+      <c r="D66" s="1">
+        <v>44979</v>
+      </c>
+      <c r="E66" s="1">
+        <v>44979</v>
+      </c>
+      <c r="G66" t="s">
+        <v>10</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>97492</v>
+      </c>
+      <c r="B67" t="s">
+        <v>204</v>
+      </c>
+      <c r="C67" t="s">
+        <v>205</v>
+      </c>
+      <c r="D67" s="1">
+        <v>44966</v>
+      </c>
+      <c r="E67" s="1">
+        <v>44960</v>
+      </c>
+      <c r="G67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>97441</v>
+      </c>
+      <c r="B68" t="s">
+        <v>207</v>
+      </c>
+      <c r="C68" t="s">
+        <v>208</v>
+      </c>
+      <c r="D68" s="1">
+        <v>44952</v>
+      </c>
+      <c r="E68" s="1">
+        <v>44952</v>
+      </c>
+      <c r="G68" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -2544,50 +2640,53 @@
     <hyperlink ref="H41" r:id="rId40"/>
     <hyperlink ref="H42" r:id="rId41"/>
     <hyperlink ref="H43" r:id="rId42"/>
     <hyperlink ref="H44" r:id="rId43"/>
     <hyperlink ref="H45" r:id="rId44"/>
     <hyperlink ref="H46" r:id="rId45"/>
     <hyperlink ref="H47" r:id="rId46"/>
     <hyperlink ref="H48" r:id="rId47"/>
     <hyperlink ref="H49" r:id="rId48"/>
     <hyperlink ref="H50" r:id="rId49"/>
     <hyperlink ref="H51" r:id="rId50"/>
     <hyperlink ref="H52" r:id="rId51"/>
     <hyperlink ref="H53" r:id="rId52"/>
     <hyperlink ref="H54" r:id="rId53"/>
     <hyperlink ref="H55" r:id="rId54"/>
     <hyperlink ref="H56" r:id="rId55"/>
     <hyperlink ref="H57" r:id="rId56"/>
     <hyperlink ref="H58" r:id="rId57"/>
     <hyperlink ref="H59" r:id="rId58"/>
     <hyperlink ref="H60" r:id="rId59"/>
     <hyperlink ref="H61" r:id="rId60"/>
     <hyperlink ref="H62" r:id="rId61"/>
     <hyperlink ref="H63" r:id="rId62"/>
     <hyperlink ref="H64" r:id="rId63"/>
     <hyperlink ref="H65" r:id="rId64"/>
+    <hyperlink ref="H66" r:id="rId65"/>
+    <hyperlink ref="H67" r:id="rId66"/>
+    <hyperlink ref="H68" r:id="rId67"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>