--- v0 (2026-01-31)
+++ v1 (2026-05-20)
@@ -10,398 +10,300 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="66">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
     <t>980365367</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2021</t>
   </si>
   <si>
-    <t>21.12.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>Kraj Vysočina</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/980365367</t>
   </si>
   <si>
     <t>945981773</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2021</t>
   </si>
   <si>
-    <t>10.09.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/945981773</t>
   </si>
   <si>
     <t>879351017</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2021</t>
   </si>
   <si>
-    <t>03.03.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/879351017</t>
   </si>
   <si>
     <t>860623501</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2021</t>
   </si>
   <si>
-    <t>12.01.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/860623501</t>
   </si>
   <si>
     <t>818094267</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2020</t>
   </si>
   <si>
-    <t>03.09.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/818094267</t>
   </si>
   <si>
     <t>787821242</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2020</t>
   </si>
   <si>
-    <t>25.05.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/787821242</t>
   </si>
   <si>
     <t>776573472</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2020</t>
   </si>
   <si>
-    <t>23.04.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/776573472</t>
   </si>
   <si>
     <t>758361216</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2020</t>
   </si>
   <si>
-    <t>02.03.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/758361216</t>
   </si>
   <si>
     <t>743249971</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2019</t>
   </si>
   <si>
-    <t>17.01.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/743249971</t>
   </si>
   <si>
     <t>719432651</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2019</t>
   </si>
   <si>
-    <t>21.10.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/719432651</t>
   </si>
   <si>
     <t>678601597</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2019</t>
   </si>
   <si>
-    <t>24.05.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/678601597</t>
   </si>
   <si>
     <t>641929524</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2018</t>
   </si>
   <si>
-    <t>23.01.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/641929524</t>
   </si>
   <si>
     <t>609431094</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 3/2018</t>
   </si>
   <si>
-    <t>25.09.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/609431094</t>
   </si>
   <si>
     <t>572942454</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 2/2018</t>
   </si>
   <si>
-    <t>04.05.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/572942454</t>
   </si>
   <si>
     <t>554848106</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 1/2018</t>
   </si>
   <si>
-    <t>05.03.2018</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/554848106</t>
   </si>
   <si>
     <t>22126</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 4/2017</t>
   </si>
   <si>
-    <t>07.12.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/22126</t>
   </si>
   <si>
     <t>21590</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 3/2017</t>
   </si>
   <si>
-    <t>23.08.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/21590</t>
   </si>
   <si>
     <t>20927</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 1/2017</t>
   </si>
   <si>
-    <t>09.02.2017</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/20927</t>
   </si>
   <si>
     <t>20345</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina_4_2016</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.11.2016</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/ksab3eu/20345</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -715,532 +617,463 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>95851</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="D2" s="1">
+        <v>44551</v>
+      </c>
+      <c r="E2" s="1">
+        <v>44551</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>95411</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>44449</v>
+      </c>
+      <c r="E3" s="1">
+        <v>44447</v>
+      </c>
+      <c r="G3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>94662</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="D4" s="1">
+        <v>44258</v>
+      </c>
+      <c r="E4" s="1">
+        <v>44257</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>94369</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>44208</v>
+      </c>
+      <c r="E5" s="1">
+        <v>44204</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>93541</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>44077</v>
+      </c>
+      <c r="E6" s="1">
+        <v>44064</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>93031</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>43976</v>
+      </c>
+      <c r="E7" s="1">
+        <v>43962</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>92425</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>43944</v>
+      </c>
+      <c r="E8" s="1">
+        <v>43927</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>92271</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>43892</v>
+      </c>
+      <c r="E9" s="1">
+        <v>43891</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>91463</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>43847</v>
+      </c>
+      <c r="E10" s="1">
+        <v>43830</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>89800</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>43759</v>
+      </c>
+      <c r="E11" s="1">
+        <v>43735</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>88077</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>43609</v>
+      </c>
+      <c r="E12" s="1">
+        <v>43587</v>
       </c>
       <c r="G12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>87206</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>43488</v>
+      </c>
+      <c r="E13" s="1">
+        <v>43469</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>85305</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>43368</v>
+      </c>
+      <c r="E14" s="1">
+        <v>43357</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>84488</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>43224</v>
+      </c>
+      <c r="E15" s="1">
+        <v>43215</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>84272</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>43164</v>
+      </c>
+      <c r="E16" s="1">
+        <v>43147</v>
       </c>
       <c r="G16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7542</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>43076</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>7567</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>42970</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>10</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>7604</v>
       </c>
       <c r="B19" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>42775</v>
       </c>
       <c r="G19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>10</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>7622</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>42684</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>10</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>