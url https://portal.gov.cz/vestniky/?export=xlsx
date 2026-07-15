--- v2 (2026-05-20)
+++ v3 (2026-07-15)
@@ -10,118 +10,688 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3540" uniqueCount="2663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3788" uniqueCount="2849">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>P:1784029826</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 82/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo financí</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784029826</t>
+  </si>
+  <si>
+    <t>P:1783943540</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 81/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783943540</t>
+  </si>
+  <si>
+    <t>1733485385</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 80/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1733485385</t>
+  </si>
+  <si>
+    <t>P:1783684208</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 79/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783684208</t>
+  </si>
+  <si>
+    <t>P:1783598397</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 78/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783598397</t>
+  </si>
+  <si>
+    <t>P:1783511571</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 77/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783511571</t>
+  </si>
+  <si>
+    <t>P:1783424873</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 76/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783424873</t>
+  </si>
+  <si>
+    <t>P:1783079407</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 75/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783079407</t>
+  </si>
+  <si>
+    <t>P:1782993210</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 74/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782993210</t>
+  </si>
+  <si>
+    <t>P:1782906670</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 73/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782906670</t>
+  </si>
+  <si>
+    <t>P:1782820504</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 72/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782820504</t>
+  </si>
+  <si>
+    <t>P:1782733908</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 71/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782733908</t>
+  </si>
+  <si>
+    <t>1723070040</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 8/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo zdravotnictví</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1723070040</t>
+  </si>
+  <si>
+    <t>P:1782474655</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 70/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782474655</t>
+  </si>
+  <si>
+    <t>P:1782388243</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 69/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782388243</t>
+  </si>
+  <si>
+    <t>P:1782301977</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 68/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782301977</t>
+  </si>
+  <si>
+    <t>P:1782215206</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 67/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782215206</t>
+  </si>
+  <si>
+    <t>P:1782129262</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 66/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782129262</t>
+  </si>
+  <si>
+    <t>1719026458</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 65/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1719026458</t>
+  </si>
+  <si>
+    <t>1718073980</t>
+  </si>
+  <si>
+    <t>Energetický regulační věstník 5/2026</t>
+  </si>
+  <si>
+    <t>Energetický regulační úřad</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/eeuaau7/1718073980</t>
+  </si>
+  <si>
+    <t>P:1781870259</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 64/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781870259</t>
+  </si>
+  <si>
+    <t>P:1781783710</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 63/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781783710</t>
+  </si>
+  <si>
+    <t>P:1781699208</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 62/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781699208</t>
+  </si>
+  <si>
+    <t>P:1781610872</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 61/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781610872</t>
+  </si>
+  <si>
+    <t>P:1781524534</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 60/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781524534</t>
+  </si>
+  <si>
+    <t>P:1781265088</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 59/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781265088</t>
+  </si>
+  <si>
+    <t>1713238261</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 7/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1713238261</t>
+  </si>
+  <si>
+    <t>P:1781178748</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 58/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781178748</t>
+  </si>
+  <si>
+    <t>1712130685</t>
+  </si>
+  <si>
+    <t>POŠTOVNÍ VĚSTNÍK, částka 6/2026</t>
+  </si>
+  <si>
+    <t>Český telekomunikační úřad</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/a9qaats/1712130685</t>
+  </si>
+  <si>
+    <t>P:1781092451</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 57/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781092451</t>
+  </si>
+  <si>
+    <t>1711756240</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 56/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1711756240</t>
+  </si>
+  <si>
+    <t>1711361773</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 55/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1711361773</t>
+  </si>
+  <si>
+    <t>P:1781005899</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 54/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781005899</t>
+  </si>
+  <si>
+    <t>1711253320</t>
+  </si>
+  <si>
+    <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 4/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/a9qaats/1711253320</t>
+  </si>
+  <si>
+    <t>1710811206</t>
+  </si>
+  <si>
+    <t>Věstník MŠMT 4/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/vidaawt/1710811206</t>
+  </si>
+  <si>
+    <t>P:1780919788</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 53/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780919788</t>
+  </si>
+  <si>
+    <t>P:1780660333</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 52/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780660333</t>
+  </si>
+  <si>
+    <t>P:1780574118</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 51/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780574118</t>
+  </si>
+  <si>
+    <t>P:1780487675</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 50/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780487675</t>
+  </si>
+  <si>
+    <t>1707935167</t>
+  </si>
+  <si>
+    <t>Energetický regulační věstník 4/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/eeuaau7/1707935167</t>
+  </si>
+  <si>
+    <t>P:1780401305</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 49/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780401305</t>
+  </si>
+  <si>
+    <t>P:1780314672</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 48/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780314672</t>
+  </si>
+  <si>
+    <t>1706575999</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 47/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1706575999</t>
+  </si>
+  <si>
+    <t>P:1780055556</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 46/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780055556</t>
+  </si>
+  <si>
+    <t>1704838865</t>
+  </si>
+  <si>
+    <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 3/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/a9qaats/1704838865</t>
+  </si>
+  <si>
+    <t>P:1779969344</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 45/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779969344</t>
+  </si>
+  <si>
+    <t>1704800302</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 6/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1704800302</t>
+  </si>
+  <si>
+    <t>P:1779882813</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 44/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779882813</t>
+  </si>
+  <si>
+    <t>1704098673</t>
+  </si>
+  <si>
+    <t>Energetický regulační věstník 3/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/eeuaau7/1704098673</t>
+  </si>
+  <si>
+    <t>P:1779796436</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 43/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779796436</t>
+  </si>
+  <si>
+    <t>1703516654</t>
+  </si>
+  <si>
+    <t>Věstník Ministerstva životního prostředí - 4/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo životního prostředí</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/9gsaax4/1703516654</t>
+  </si>
+  <si>
+    <t>1703516537</t>
+  </si>
+  <si>
+    <t>Věstník Ministerstva životního prostředí - 3/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/9gsaax4/1703516537</t>
+  </si>
+  <si>
+    <t>1703490969</t>
+  </si>
+  <si>
+    <t>Věstník Ministerstva životního prostředí - 2/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/9gsaax4/1703490969</t>
+  </si>
+  <si>
+    <t>P:1779710156</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 42/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779710156</t>
+  </si>
+  <si>
+    <t>P:1779450927</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 41/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779450927</t>
+  </si>
+  <si>
+    <t>P:1779364563</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 40/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779364563</t>
+  </si>
+  <si>
+    <t>1700872225</t>
+  </si>
+  <si>
+    <t>Cenový věstník</t>
+  </si>
+  <si>
+    <t>Město Benešov</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/cb4bwan/1700872225</t>
+  </si>
+  <si>
+    <t>1700872369</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/cb4bwan/1700872369</t>
+  </si>
+  <si>
+    <t>1700567175</t>
+  </si>
+  <si>
+    <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/6bnaawp/1700567175</t>
+  </si>
+  <si>
+    <t>P:1779278045</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 39/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779278045</t>
+  </si>
+  <si>
+    <t>1700363925</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 38/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/xzeaauv/1700363925</t>
+  </si>
+  <si>
+    <t>1700284735</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 5/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/pv8aaxd/1700284735</t>
+  </si>
+  <si>
     <t>1700257636</t>
   </si>
   <si>
     <t>Věstník MZD ČR 4/2026</t>
   </si>
   <si>
-    <t>Ministerstvo zdravotnictví</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1700257636</t>
   </si>
   <si>
     <t>P:1779192487</t>
   </si>
   <si>
     <t>Cenový věstník - částka 37/2026</t>
   </si>
   <si>
-    <t>Ministerstvo financí</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779192487</t>
   </si>
   <si>
     <t>P:1779105307</t>
   </si>
   <si>
     <t>Cenový věstník - částka 36/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779105307</t>
   </si>
   <si>
     <t>1698907047</t>
   </si>
   <si>
     <t>Věstník MŠMT 3/2026</t>
   </si>
   <si>
-    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/vidaawt/1698907047</t>
   </si>
   <si>
     <t>P:1778845951</t>
   </si>
   <si>
     <t>Cenový věstník - částka 35/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778845951</t>
   </si>
   <si>
     <t>P:1778759774</t>
   </si>
   <si>
     <t>Cenový věstník - částka 34/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778759774</t>
   </si>
   <si>
     <t>1697093972</t>
   </si>
   <si>
     <t>Cenový věstník - částka 33/2026</t>
@@ -186,53 +756,50 @@
   <si>
     <t>P:1777895645</t>
   </si>
   <si>
     <t>Cenový věstník - částka 26/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777895645</t>
   </si>
   <si>
     <t>P:1777550059</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777550059</t>
   </si>
   <si>
     <t>1689989642</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2026</t>
   </si>
   <si>
-    <t>Energetický regulační úřad</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/eeuaau7/1689989642</t>
   </si>
   <si>
     <t>P:1777532710</t>
   </si>
   <si>
     <t>Věstník DIA částka 6/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Digitální a informační agentura</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532710</t>
   </si>
   <si>
     <t>P:1777532625</t>
   </si>
   <si>
     <t>Věstník DIA částka 5/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532625</t>
   </si>
   <si>
     <t>P:1777532554</t>
@@ -273,53 +840,50 @@
   <si>
     <t>1689207301</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1689207301</t>
   </si>
   <si>
     <t>P:1777463676</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777463676</t>
   </si>
   <si>
     <t>1688951223</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2026</t>
   </si>
   <si>
-    <t>Český telekomunikační úřad</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/a9qaats/1688951223</t>
   </si>
   <si>
     <t>1688819097</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1688819097</t>
   </si>
   <si>
     <t>P:1777377301</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777377301</t>
   </si>
   <si>
     <t>P:1777290988</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2026</t>
@@ -402,53 +966,50 @@
   <si>
     <t>P:1776167714</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776167714</t>
   </si>
   <si>
     <t>P:1776081263</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776081263</t>
   </si>
   <si>
     <t>1678061634</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2026</t>
   </si>
   <si>
-    <t>Ministerstvo vnitra</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1678061634</t>
   </si>
   <si>
     <t>P:1775822128</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775822128</t>
   </si>
   <si>
     <t>P:1775735664</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775735664</t>
   </si>
   <si>
     <t>P:1775649326</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2026</t>
@@ -511,53 +1072,50 @@
     <t>http://portal.gov.cz/vestniky/a9qaats/1663174558</t>
   </si>
   <si>
     <t>1662703337</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
   </si>
   <si>
     <t>1661325493</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/eeuaau7/1661325493</t>
   </si>
   <si>
     <t>1660225116</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ministerstvo životního prostředí</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/9gsaax4/1660225116</t>
   </si>
   <si>
     <t>1655569200</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/xzeaauv/1655569200</t>
   </si>
   <si>
     <t>1652562536</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 1/2026</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/a9qaats/1652562536</t>
   </si>
   <si>
     <t>1652495851</t>
   </si>
@@ -8350,20270 +8908,21807 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779192487" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779105307" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778845951" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778759774" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1697093972" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778673281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778586884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778500481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778154876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778068454" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777982138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777895645" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777550059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1689989642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532710" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532338" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1689207301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777463676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1688951223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1688819097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777377301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777290988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777031644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776945443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776858852" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776772517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776686123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776426927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776340511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776254169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776167714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776081263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1678061634" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775822128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775735664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775649326" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775562595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775145605" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669678117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669584994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1663174558" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1661325493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1660225116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1652562536" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1643639140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1642375143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1634442333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1626269678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1624142003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1624035473" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1615375538" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612567400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612558547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612536326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1610470103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1606978175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1601090056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1591432132" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1587787950" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1585833158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585242176" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585236613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585231556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585226866" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585219943" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585210396" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1583280064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1570538551" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1567706462" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1559066812" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1556928716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553581784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553570020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1538096414" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1537627725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1534991493" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1534201869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1531081360" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1531028547" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1523745972" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746794284" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746793993" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1519306875" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1517482902" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1744632098" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1509116117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1507209923" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1499410025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1498862198" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1493556884" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1492292930" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1485962628" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1485396439" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1477382842" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1474955080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1464945913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1456559157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1453146467" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1452932338" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445849505" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445841193" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445830496" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1440617666" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1439020447" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1437131731" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1430155138" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1421835604" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1418928988" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417666282" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417439699" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1416889989" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1409806863" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1406210649" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1404570437" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1403589315" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1399101889" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1390680330" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1720428523" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1380678596" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1378971406" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377563126" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377550716" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377546386" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1369074832" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1368478488" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1366972428" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1366388256" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1364053990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1362782751" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1716453545" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1352272255" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1714481858" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1351218240" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1340572636" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1336386002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1332363370" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1710410832" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325954850" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325277845" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1323254225" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1319322345" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/1318855177" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1312574620" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1309022072" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301311286" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301264958" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291595605" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291593412" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291591519" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291585038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1289577903" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1287638605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1280679581" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279183403" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279188201" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279174049" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1269313845" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1263702920" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1262979575" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1254555194" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247228958" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247221321" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1247125343" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/dphbnwf/1241717290" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1235526978" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1235198658" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1232374304" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1228807602" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1223515086" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1222856001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1220731589" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1211669422" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1209224690" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1199718844" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1198404320" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1197814790" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1194884732" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1186899007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1180520182" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1167646975" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1166125722" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1157719208" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1151419231" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1141409347" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1137379834" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1136736302" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1134062895" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1128765204" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1119734142" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1119735203" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1113155662" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1111177293" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105328483" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105326161" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105323280" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1104627031" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1102090856" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1098706255" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1666341193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1092001643" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089455641" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089446624" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1087918654" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1078493112" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1077393151" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1076992750" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1076906357" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1074209771" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069973146" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069970911" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069968102" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1067915819" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065976054" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065882011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1063203248" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1056838061" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1054865668" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1054765669" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1051102182" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1046082966" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1045084872" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1044543770" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1037552680" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1037315289" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1034987908" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1032388657" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1028219695" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1020856598" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1020667047" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1015887468" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1012091226" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010313088" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010078661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1005047091" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1001949963" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/996331766" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/996178244" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/991591026" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/988465092" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/982037555" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/980365367" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/978371430" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/973758801" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972852163" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972849150" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972843263" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/971169062" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/967099241" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964486026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964379322" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/960865785" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/957605024" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/954707426" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/953746126" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/953375159" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951978160" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951971543" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/950841637" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/950138492" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/948480253" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/945981773" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/944357166" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/934569376" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/930673382" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/920234498" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/917125501" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/915010760" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912556848" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912493091" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/906825632" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/904253647" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/903708909" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/896287414" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/892472261" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/892166108" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/890155447" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/888242921" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/887702417" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616581166" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616580726" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/885140092" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680079" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680366" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882667356" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882649591" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634943" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634944" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634947" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634846" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635039" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635151" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/880438963" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/879351017" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/869089635" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/867434247" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/867384806" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/866861985" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/862691330" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/860623501" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/855175397" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/851616817" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847771502" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847761889" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847748816" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/845949395" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/841815383" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/832872784" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832324366" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832227861" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/828230606" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/826419341" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/818174895" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/818094267" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/814337373" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/810587795" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807472837" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807463725" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/799675394" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/798337284" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/791726821" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790889790" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790890096" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/788474528" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/788339499" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/787821242" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/781028216" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/776676974" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/776573472" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/776318598" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775919561" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775388429" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/760341341" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/759967013" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/758361216" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/749611159" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/745296835" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/743249971" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/742944348" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1578993804" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/740963793" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/737096136" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/736988099" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/731883067" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/731675130" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/730781057" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730483160" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730476951" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730428084" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1574854144" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/729054501" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553394" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553429" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/725917980" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/721265475" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/719432651" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/713978865" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713354047" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713351215" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/706298367" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704704512" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704531348" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704514141" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704487173" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704315515" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704096505" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703919455" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/703340848" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703004235" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964162" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964202" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964203" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/699303315" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/688335856" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1561377986" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672745" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672828" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/n75aau3/P:1560761361" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679428776" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679072748" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/678601597" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/678422047" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/677564707" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/676790529" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/668398655" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/662613796" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/657863005" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/656421809" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6w5ajcv/654877190" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/654124657" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/652788950" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/648146850" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/641929524" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/641922615" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/641458066" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/640742190" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/633603016" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/633318837" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628372944" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628373536" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626105660" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626101795" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/625949168" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/623377685" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/622972966" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/621499550" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/616604313" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/614371466" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/612954814" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609962562" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609949632" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/609431094" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/608835575" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/604026431" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592904819" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592906574" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589475398" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589476475" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944126" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944440" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579605985" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579243838" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/578483822" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/576409982" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/572942454" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/572772957" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/571427645" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/563696567" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/558498650" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/554848106" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/554074513" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128490" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128496" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/544692595" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/539773174" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/538648885" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/537631436" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84879" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22135" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/22126" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22120" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22113" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22115" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84878" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84877" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84876" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22038" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22019" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21991" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84875" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84874" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21851" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21835" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21714" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21596" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21598" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/21590" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21538" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21514" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21454" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21428" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21426" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21386" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21384" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84873" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21331" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21315" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21313" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21263" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84872" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21132" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84871" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21035" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21037" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20995" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20956" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20927" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20782" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20641" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20639" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84870" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84869" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20579" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84868" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20436" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84867" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84866" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84865" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20359" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20345" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20335" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20312" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20256" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20217" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84864" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84863" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84862" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20155" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20094" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20011" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/19908" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84861" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84860" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84859" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84858" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84857" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/s3caayq/19308" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84856" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84855" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84854" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84853" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84852" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84851" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84850" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84849" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84848" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84847" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84846" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84845" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84844" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84843" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84842" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84841" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/13851" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84840" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84839" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84838" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84837" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84836" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84835" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84834" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/12451" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84833" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84832" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/11339" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84831" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84830" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/10422" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84829" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84828" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84827" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84826" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84825" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84824" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84823" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84822" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84821" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84820" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84819" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84818" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84817" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84816" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84815" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784029826" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783943540" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1733485385" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783684208" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783598397" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783511571" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783424873" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783079407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782993210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782906670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782820504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782733908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1723070040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782474655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782388243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782301977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782215206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782129262" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1719026458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1718073980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781870259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781783710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781699208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781610872" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781524534" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781265088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1713238261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781178748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1712130685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781092451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711756240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711361773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781005899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1711253320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1710811206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780919788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780660333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780574118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780487675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1707935167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780401305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780314672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1706575999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780055556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1704838865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779969344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1704800302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779882813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1704098673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779796436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703516654" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703516537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703490969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779710156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779450927" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779364563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/cb4bwan/1700872225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/cb4bwan/1700872369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1700567175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779278045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1700363925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779192487" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779105307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778845951" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778759774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1697093972" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778673281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778586884" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778500481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778154876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778068454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777982138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777895645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777550059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1689989642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532476" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532338" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532216" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1689207301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777463676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1688951223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1688819097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777377301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777290988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777031644" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776945443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776858852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776772517" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776686123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776426927" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776340511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776254169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776167714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776081263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1678061634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775822128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775735664" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775649326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775562595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775145605" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669678117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669584994" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1663174558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1661325493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1660225116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1652562536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1643639140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1642375143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1634442333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1626269678" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1624142003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1624035473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1615375538" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612567400" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612558547" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612536326" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1610470103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1606978175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1601090056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1591432132" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1587787950" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1585833158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585242176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585236613" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585231556" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585226866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585219943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585210396" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1583280064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1570538551" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1567706462" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1559066812" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1556928716" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553581784" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553570020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1538096414" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1537627725" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1534991493" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1534201869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1531081360" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1531028547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1523745972" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746794284" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746793993" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1519306875" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1517482902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1744632098" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1509116117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1507209923" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1499410025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1498862198" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1493556884" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1492292930" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1485962628" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1485396439" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1477382842" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1474955080" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1464945913" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1456559157" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1453146467" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1452932338" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445849505" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445841193" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445830496" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1440617666" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1439020447" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1437131731" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1430155138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1421835604" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1418928988" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417666282" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417439699" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1416889989" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1409806863" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1406210649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1404570437" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1403589315" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1399101889" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1390680330" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1720428523" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1380678596" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1378971406" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377563126" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377550716" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377546386" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1369074832" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1368478488" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1366972428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1366388256" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1364053990" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1362782751" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1716453545" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1352272255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1714481858" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1351218240" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1340572636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1336386002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1332363370" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1710410832" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325954850" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325277845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1323254225" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1319322345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/1318855177" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1312574620" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1309022072" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301311286" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301264958" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291595605" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291593412" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291591519" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291585038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1289577903" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1287638605" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1280679581" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279183403" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279188201" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279174049" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1269313845" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1263702920" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1262979575" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1254555194" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247228958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247221321" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1247125343" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/dphbnwf/1241717290" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1235526978" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1235198658" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1232374304" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1228807602" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1223515086" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1222856001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1220731589" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1211669422" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1209224690" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1199718844" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1198404320" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1197814790" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1194884732" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1186899007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1180520182" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1167646975" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1166125722" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1157719208" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1151419231" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1141409347" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1137379834" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1136736302" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1134062895" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1128765204" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1119734142" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1119735203" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1113155662" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1111177293" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105328483" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105326161" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105323280" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1104627031" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1102090856" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1098706255" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1666341193" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1092001643" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089455641" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089446624" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1087918654" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1078493112" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1077393151" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1076992750" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1076906357" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1074209771" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069973146" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069970911" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069968102" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1067915819" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065976054" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065882011" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1063203248" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1056838061" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1054865668" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1054765669" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1051102182" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1046082966" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1045084872" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1044543770" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1037552680" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1037315289" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1034987908" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1032388657" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1028219695" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1020856598" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1020667047" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1015887468" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1012091226" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010313088" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010078661" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1005047091" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1001949963" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/996331766" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/996178244" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/991591026" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/988465092" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/982037555" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/980365367" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/978371430" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/973758801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972852163" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972849150" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972843263" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/971169062" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/967099241" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964486026" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964379322" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/960865785" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/957605024" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/954707426" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/953746126" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/953375159" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951978160" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951971543" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/950841637" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/950138492" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/948480253" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/945981773" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/944357166" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/934569376" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/930673382" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/920234498" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/917125501" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/915010760" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912556848" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912493091" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/906825632" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/904253647" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/903708909" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/896287414" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/892472261" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/892166108" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/890155447" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/888242921" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/887702417" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616581166" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616580726" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/885140092" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680079" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680366" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882667356" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882649591" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634943" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634944" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634947" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634846" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635039" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635151" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/880438963" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/879351017" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/869089635" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/867434247" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/867384806" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/866861985" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/862691330" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/860623501" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/855175397" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/851616817" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847771502" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847761889" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847748816" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/845949395" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/841815383" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/832872784" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832324366" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832227861" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/828230606" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/826419341" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/818174895" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/818094267" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/814337373" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/810587795" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807472837" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807463725" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/799675394" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/798337284" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/791726821" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790889790" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790890096" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/788474528" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/788339499" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/787821242" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/781028216" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/776676974" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/776573472" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/776318598" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775919561" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775388429" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/760341341" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/759967013" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/758361216" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/749611159" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/745296835" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/743249971" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/742944348" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1578993804" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/740963793" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/737096136" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/736988099" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/731883067" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/731675130" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/730781057" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730483160" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730476951" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730428084" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1574854144" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/729054501" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553394" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553429" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/725917980" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/721265475" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/719432651" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/713978865" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713354047" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713351215" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/706298367" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704704512" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704531348" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704514141" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704487173" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704315515" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704096505" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703919455" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/703340848" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703004235" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964162" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964202" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964203" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/699303315" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/688335856" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1561377986" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672745" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672828" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/n75aau3/P:1560761361" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679428776" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679072748" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/678601597" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/678422047" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/677564707" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/676790529" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/668398655" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/662613796" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/657863005" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/656421809" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6w5ajcv/654877190" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/654124657" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/652788950" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/648146850" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/641929524" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/641922615" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/641458066" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/640742190" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/633603016" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/633318837" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628372944" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628373536" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626105660" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626101795" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/625949168" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/623377685" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/622972966" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/621499550" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/616604313" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/614371466" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/612954814" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609962562" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609949632" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/609431094" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/608835575" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/604026431" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592904819" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592906574" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589475398" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589476475" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944126" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944440" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579605985" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579243838" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/578483822" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/576409982" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/572942454" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/572772957" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/571427645" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/563696567" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/558498650" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/554848106" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/554074513" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128490" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128496" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/544692595" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/539773174" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/538648885" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/537631436" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84879" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22135" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/22126" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22120" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22113" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22115" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84878" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84877" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84876" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22038" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22019" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21991" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84875" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84874" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21851" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21835" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21714" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21596" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21598" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/21590" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21538" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21514" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21454" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21428" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21426" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21386" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21384" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84873" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21331" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21315" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21313" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21263" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84872" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21132" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84871" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21035" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21037" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20995" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20956" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20927" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20782" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20641" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20639" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84870" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84869" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20579" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84868" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20436" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84867" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84866" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84865" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20359" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20345" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20335" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20312" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20256" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20217" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84864" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84863" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84862" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20155" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20094" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20011" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/19908" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84861" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84860" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84859" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84858" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84857" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/s3caayq/19308" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84856" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84855" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84854" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84853" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84852" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84851" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84850" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84849" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84848" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84847" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84846" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84845" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84844" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84843" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84842" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84841" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/13851" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84840" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84839" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84838" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84837" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84836" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84835" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84834" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/12451" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84833" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84832" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/11339" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84831" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84830" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/10422" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84829" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84828" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84827" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84826" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84825" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84824" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84823" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84822" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84821" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84820" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84819" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84818" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84817" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84816" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84815" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H884"/>
+  <dimension ref="A1:H946"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="59.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="46.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>108241</v>
+        <v>108559</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
-        <v>46162</v>
+        <v>46217</v>
       </c>
       <c r="E2" s="1">
-        <v>46107</v>
+        <v>46218</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46218</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>108239</v>
+        <v>108547</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1">
-        <v>46161</v>
+        <v>46216</v>
       </c>
       <c r="E3" s="1">
-        <v>46162</v>
+        <v>46217</v>
       </c>
       <c r="F3" s="1">
-        <v>46162</v>
+        <v>46217</v>
       </c>
       <c r="G3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>108235</v>
+        <v>108543</v>
       </c>
       <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="1">
+        <v>46216</v>
+      </c>
+      <c r="E4" s="1">
+        <v>46266</v>
+      </c>
+      <c r="G4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>108234</v>
+        <v>108536</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" s="1">
+        <v>46213</v>
+      </c>
+      <c r="E5" s="1">
+        <v>46214</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46216</v>
+      </c>
+      <c r="G5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>108230</v>
+        <v>108528</v>
       </c>
       <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>46212</v>
+      </c>
+      <c r="E6" s="1">
+        <v>46213</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46213</v>
+      </c>
+      <c r="G6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>108225</v>
+        <v>108522</v>
       </c>
       <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>46211</v>
+      </c>
+      <c r="E7" s="1">
+        <v>46212</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46212</v>
+      </c>
+      <c r="G7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>108223</v>
+        <v>108514</v>
       </c>
       <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>46210</v>
+      </c>
+      <c r="E8" s="1">
+        <v>46211</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46211</v>
+      </c>
+      <c r="G8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>108213</v>
+        <v>108504</v>
       </c>
       <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>46206</v>
+      </c>
+      <c r="E9" s="1">
+        <v>46207</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46210</v>
+      </c>
+      <c r="G9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>108205</v>
+        <v>108499</v>
       </c>
       <c r="B10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>46205</v>
+      </c>
+      <c r="E10" s="1">
+        <v>46206</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46206</v>
+      </c>
+      <c r="G10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>108198</v>
+        <v>108494</v>
       </c>
       <c r="B11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>46204</v>
+      </c>
+      <c r="E11" s="1">
+        <v>46205</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46205</v>
+      </c>
+      <c r="G11" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>108191</v>
+        <v>108489</v>
       </c>
       <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>46203</v>
+      </c>
+      <c r="E12" s="1">
+        <v>46204</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46204</v>
+      </c>
+      <c r="G12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>108179</v>
+        <v>108486</v>
       </c>
       <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>46202</v>
+      </c>
+      <c r="E13" s="1">
+        <v>46203</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46203</v>
+      </c>
+      <c r="G13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>44</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>108166</v>
+        <v>108485</v>
       </c>
       <c r="B14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>46202</v>
+      </c>
+      <c r="E14" s="1">
+        <v>46202</v>
+      </c>
+      <c r="G14" t="s">
         <v>47</v>
       </c>
-      <c r="C14" t="s">
+      <c r="H14" s="2" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>108160</v>
+        <v>108477</v>
       </c>
       <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
         <v>50</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" s="1">
+        <v>46199</v>
+      </c>
+      <c r="E15" s="1">
+        <v>46200</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46202</v>
+      </c>
+      <c r="G15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>108148</v>
+        <v>108466</v>
       </c>
       <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" t="s">
         <v>53</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" s="1">
+        <v>46198</v>
+      </c>
+      <c r="E16" s="1">
+        <v>46199</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46199</v>
+      </c>
+      <c r="G16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>108147</v>
+        <v>108461</v>
       </c>
       <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
         <v>56</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" s="1">
+        <v>46197</v>
+      </c>
+      <c r="E17" s="1">
+        <v>46198</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46198</v>
+      </c>
+      <c r="G17" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>108142</v>
+        <v>108448</v>
       </c>
       <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="1">
+        <v>46196</v>
+      </c>
+      <c r="E18" s="1">
+        <v>46197</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46197</v>
+      </c>
+      <c r="G18" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="2" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>108140</v>
+        <v>108444</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1">
-        <v>46142</v>
+        <v>46195</v>
       </c>
       <c r="E19" s="1">
-        <v>46140</v>
+        <v>46196</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46196</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>108139</v>
+        <v>108442</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D20" s="1">
-        <v>46142</v>
+        <v>46195</v>
       </c>
       <c r="E20" s="1">
-        <v>46140</v>
+        <v>46266</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>108138</v>
+        <v>108436</v>
       </c>
       <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" s="1">
+        <v>46192</v>
+      </c>
+      <c r="E21" s="1">
+        <v>46204</v>
+      </c>
+      <c r="G21" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="2" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>108137</v>
+        <v>108435</v>
       </c>
       <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="1">
+        <v>46192</v>
+      </c>
+      <c r="E22" s="1">
+        <v>46193</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46195</v>
+      </c>
+      <c r="G22" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>108136</v>
+        <v>108430</v>
       </c>
       <c r="B23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>46191</v>
+      </c>
+      <c r="E23" s="1">
+        <v>46192</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46192</v>
+      </c>
+      <c r="G23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="2" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>108132</v>
+        <v>108417</v>
       </c>
       <c r="B24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D24" s="1">
+        <v>46190</v>
+      </c>
+      <c r="E24" s="1">
+        <v>46191</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46191</v>
+      </c>
+      <c r="G24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="2" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>108131</v>
+        <v>108403</v>
       </c>
       <c r="B25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="1">
+        <v>46189</v>
+      </c>
+      <c r="E25" s="1">
+        <v>46190</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46190</v>
+      </c>
+      <c r="G25" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>108130</v>
+        <v>108384</v>
       </c>
       <c r="B26" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="1">
+        <v>46188</v>
+      </c>
+      <c r="E26" s="1">
+        <v>46189</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46189</v>
+      </c>
+      <c r="G26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>108124</v>
+        <v>108378</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D27" s="1">
-        <v>46141</v>
+        <v>46185</v>
       </c>
       <c r="E27" s="1">
-        <v>46201</v>
+        <v>46186</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46188</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>108119</v>
+        <v>108375</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D28" s="1">
-        <v>46140</v>
+        <v>46185</v>
       </c>
       <c r="E28" s="1">
-        <v>46141</v>
-[...2 lines deleted...]
-        <v>46141</v>
+        <v>46185</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>108096</v>
+        <v>108372</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D29" s="1">
-        <v>46139</v>
+        <v>46184</v>
       </c>
       <c r="E29" s="1">
-        <v>46140</v>
+        <v>46185</v>
       </c>
       <c r="F29" s="1">
-        <v>46140</v>
+        <v>46185</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>108090</v>
+        <v>108367</v>
       </c>
       <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" t="s">
+        <v>96</v>
+      </c>
+      <c r="D30" s="1">
+        <v>46183</v>
+      </c>
+      <c r="E30" s="1">
+        <v>46183</v>
+      </c>
+      <c r="G30" t="s">
+        <v>97</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>108087</v>
+        <v>108366</v>
       </c>
       <c r="B31" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="1">
+        <v>46183</v>
+      </c>
+      <c r="E31" s="1">
+        <v>46184</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46184</v>
+      </c>
+      <c r="G31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="2" t="s">
         <v>101</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>108081</v>
+        <v>108364</v>
       </c>
       <c r="B32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" s="1">
+        <v>46183</v>
+      </c>
+      <c r="E32" s="1">
+        <v>46243</v>
+      </c>
+      <c r="G32" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="2" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>108076</v>
+        <v>108363</v>
       </c>
       <c r="B33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="1">
+        <v>46182</v>
+      </c>
+      <c r="E33" s="1">
+        <v>46242</v>
+      </c>
+      <c r="G33" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="2" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>108065</v>
+        <v>108362</v>
       </c>
       <c r="B34" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="1">
+        <v>46182</v>
+      </c>
+      <c r="E34" s="1">
+        <v>46183</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46183</v>
+      </c>
+      <c r="G34" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
         <v>110</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>108048</v>
+        <v>108360</v>
       </c>
       <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="1">
+        <v>46182</v>
+      </c>
+      <c r="E35" s="1">
+        <v>46182</v>
+      </c>
+      <c r="G35" t="s">
+        <v>97</v>
+      </c>
+      <c r="H35" s="2" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>108043</v>
+        <v>108350</v>
       </c>
       <c r="B36" t="s">
+        <v>114</v>
+      </c>
+      <c r="C36" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" s="1">
+        <v>46181</v>
+      </c>
+      <c r="E36" s="1">
+        <v>46182</v>
+      </c>
+      <c r="G36" t="s">
         <v>116</v>
       </c>
-      <c r="C36" t="s">
+      <c r="H36" s="2" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>108033</v>
+        <v>108345</v>
       </c>
       <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" t="s">
         <v>119</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" s="1">
+        <v>46181</v>
+      </c>
+      <c r="E37" s="1">
+        <v>46182</v>
+      </c>
+      <c r="F37" s="1">
+        <v>46182</v>
+      </c>
+      <c r="G37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="2" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>108020</v>
+        <v>108336</v>
       </c>
       <c r="B38" t="s">
+        <v>121</v>
+      </c>
+      <c r="C38" t="s">
         <v>122</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" s="1">
+        <v>46178</v>
+      </c>
+      <c r="E38" s="1">
+        <v>46179</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46181</v>
+      </c>
+      <c r="G38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="2" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>108007</v>
+        <v>108331</v>
       </c>
       <c r="B39" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" t="s">
         <v>125</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" s="1">
+        <v>46177</v>
+      </c>
+      <c r="E39" s="1">
+        <v>46178</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46178</v>
+      </c>
+      <c r="G39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="2" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>107998</v>
+        <v>108322</v>
       </c>
       <c r="B40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" t="s">
         <v>128</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" s="1">
+        <v>46176</v>
+      </c>
+      <c r="E40" s="1">
+        <v>46177</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46177</v>
+      </c>
+      <c r="G40" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="2" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>107997</v>
+        <v>108319</v>
       </c>
       <c r="B41" t="s">
+        <v>130</v>
+      </c>
+      <c r="C41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41" s="1">
+        <v>46176</v>
+      </c>
+      <c r="E41" s="1">
+        <v>46388</v>
+      </c>
+      <c r="G41" t="s">
+        <v>69</v>
+      </c>
+      <c r="H41" s="2" t="s">
         <v>132</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>107991</v>
+        <v>108313</v>
       </c>
       <c r="B42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C42" t="s">
+        <v>134</v>
+      </c>
+      <c r="D42" s="1">
+        <v>46175</v>
+      </c>
+      <c r="E42" s="1">
+        <v>46176</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46176</v>
+      </c>
+      <c r="G42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>107976</v>
+        <v>108307</v>
       </c>
       <c r="B43" t="s">
+        <v>136</v>
+      </c>
+      <c r="C43" t="s">
+        <v>137</v>
+      </c>
+      <c r="D43" s="1">
+        <v>46174</v>
+      </c>
+      <c r="E43" s="1">
+        <v>46175</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46175</v>
+      </c>
+      <c r="G43" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>107969</v>
+        <v>108304</v>
       </c>
       <c r="B44" t="s">
+        <v>139</v>
+      </c>
+      <c r="C44" t="s">
+        <v>140</v>
+      </c>
+      <c r="D44" s="1">
+        <v>46174</v>
+      </c>
+      <c r="E44" s="1">
+        <v>46234</v>
+      </c>
+      <c r="G44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="2" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>107955</v>
+        <v>108297</v>
       </c>
       <c r="B45" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="1">
+        <v>46171</v>
+      </c>
+      <c r="E45" s="1">
+        <v>46172</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46174</v>
+      </c>
+      <c r="G45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="2" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>107946</v>
+        <v>108296</v>
       </c>
       <c r="B46" t="s">
+        <v>145</v>
+      </c>
+      <c r="C46" t="s">
+        <v>146</v>
+      </c>
+      <c r="D46" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E46" s="1">
+        <v>46170</v>
+      </c>
+      <c r="G46" t="s">
+        <v>97</v>
+      </c>
+      <c r="H46" s="2" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>107852</v>
+        <v>108295</v>
       </c>
       <c r="B47" t="s">
+        <v>148</v>
+      </c>
+      <c r="C47" t="s">
+        <v>149</v>
+      </c>
+      <c r="D47" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E47" s="1">
+        <v>46171</v>
+      </c>
+      <c r="F47" s="1">
+        <v>46171</v>
+      </c>
+      <c r="G47" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>107847</v>
+        <v>108294</v>
       </c>
       <c r="B48" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" t="s">
+        <v>152</v>
+      </c>
+      <c r="D48" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E48" s="1">
+        <v>46170</v>
+      </c>
+      <c r="G48" t="s">
+        <v>47</v>
+      </c>
+      <c r="H48" s="2" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>107677</v>
+        <v>108285</v>
       </c>
       <c r="B49" t="s">
+        <v>154</v>
+      </c>
+      <c r="C49" t="s">
+        <v>155</v>
+      </c>
+      <c r="D49" s="1">
+        <v>46169</v>
+      </c>
+      <c r="E49" s="1">
+        <v>46170</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46170</v>
+      </c>
+      <c r="G49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="2" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>107665</v>
+        <v>108282</v>
       </c>
       <c r="B50" t="s">
+        <v>157</v>
+      </c>
+      <c r="C50" t="s">
+        <v>158</v>
+      </c>
+      <c r="D50" s="1">
+        <v>46169</v>
+      </c>
+      <c r="E50" s="1">
+        <v>46169</v>
+      </c>
+      <c r="G50" t="s">
+        <v>69</v>
+      </c>
+      <c r="H50" s="2" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>107638</v>
+        <v>108275</v>
       </c>
       <c r="B51" t="s">
+        <v>160</v>
+      </c>
+      <c r="C51" t="s">
+        <v>161</v>
+      </c>
+      <c r="D51" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E51" s="1">
+        <v>46169</v>
+      </c>
+      <c r="F51" s="1">
+        <v>46169</v>
+      </c>
+      <c r="G51" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="2" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>107624</v>
+        <v>108274</v>
       </c>
       <c r="B52" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E52" s="1">
+        <v>46114</v>
+      </c>
+      <c r="G52" t="s">
         <v>165</v>
       </c>
-      <c r="C52" t="s">
+      <c r="H52" s="2" t="s">
         <v>166</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>107440</v>
+        <v>108273</v>
       </c>
       <c r="B53" t="s">
+        <v>167</v>
+      </c>
+      <c r="C53" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E53" s="1">
+        <v>46173</v>
+      </c>
+      <c r="G53" t="s">
+        <v>165</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>107293</v>
+        <v>108272</v>
       </c>
       <c r="B54" t="s">
+        <v>170</v>
+      </c>
+      <c r="C54" t="s">
+        <v>171</v>
+      </c>
+      <c r="D54" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E54" s="1">
+        <v>46081</v>
+      </c>
+      <c r="G54" t="s">
+        <v>165</v>
+      </c>
+      <c r="H54" s="2" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>107289</v>
+        <v>108267</v>
       </c>
       <c r="B55" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C55" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D55" s="1">
-        <v>46072</v>
+        <v>46167</v>
       </c>
       <c r="E55" s="1">
-        <v>46072</v>
+        <v>46168</v>
+      </c>
+      <c r="F55" s="1">
+        <v>46168</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>107156</v>
+        <v>108261</v>
       </c>
       <c r="B56" t="s">
+        <v>176</v>
+      </c>
+      <c r="C56" t="s">
+        <v>177</v>
+      </c>
+      <c r="D56" s="1">
+        <v>46164</v>
+      </c>
+      <c r="E56" s="1">
+        <v>46165</v>
+      </c>
+      <c r="F56" s="1">
+        <v>46167</v>
+      </c>
+      <c r="G56" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="2" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>106975</v>
+        <v>108256</v>
       </c>
       <c r="B57" t="s">
+        <v>179</v>
+      </c>
+      <c r="C57" t="s">
+        <v>180</v>
+      </c>
+      <c r="D57" s="1">
+        <v>46163</v>
+      </c>
+      <c r="E57" s="1">
+        <v>46164</v>
+      </c>
+      <c r="F57" s="1">
+        <v>46164</v>
+      </c>
+      <c r="G57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="2" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>106923</v>
+        <v>108249</v>
       </c>
       <c r="B58" t="s">
+        <v>182</v>
+      </c>
+      <c r="C58" t="s">
+        <v>183</v>
+      </c>
+      <c r="D58" s="1">
+        <v>46163</v>
+      </c>
+      <c r="G58" t="s">
         <v>184</v>
       </c>
-      <c r="C58" t="s">
+      <c r="H58" s="2" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>106879</v>
+        <v>108248</v>
       </c>
       <c r="B59" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" t="s">
+        <v>183</v>
+      </c>
+      <c r="D59" s="1">
+        <v>46163</v>
+      </c>
+      <c r="G59" t="s">
+        <v>184</v>
+      </c>
+      <c r="H59" s="2" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>106844</v>
+        <v>108247</v>
       </c>
       <c r="B60" t="s">
+        <v>188</v>
+      </c>
+      <c r="C60" t="s">
         <v>189</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" s="1">
+        <v>46162</v>
+      </c>
+      <c r="E60" s="1">
+        <v>46162</v>
+      </c>
+      <c r="G60" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>106843</v>
+        <v>108246</v>
       </c>
       <c r="B61" t="s">
         <v>192</v>
       </c>
       <c r="C61" t="s">
         <v>193</v>
       </c>
       <c r="D61" s="1">
-        <v>46051</v>
+        <v>46162</v>
       </c>
       <c r="E61" s="1">
-        <v>46051</v>
+        <v>46163</v>
+      </c>
+      <c r="F61" s="1">
+        <v>46163</v>
       </c>
       <c r="G61" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>106669</v>
+        <v>108245</v>
       </c>
       <c r="B62" t="s">
         <v>195</v>
       </c>
       <c r="C62" t="s">
         <v>196</v>
       </c>
       <c r="D62" s="1">
-        <v>46042</v>
+        <v>46162</v>
       </c>
       <c r="E62" s="1">
-        <v>46113</v>
+        <v>46162</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>106596</v>
+        <v>108243</v>
       </c>
       <c r="B63" t="s">
         <v>198</v>
       </c>
       <c r="C63" t="s">
         <v>199</v>
       </c>
       <c r="D63" s="1">
-        <v>46037</v>
+        <v>46162</v>
       </c>
       <c r="E63" s="1">
-        <v>46037</v>
+        <v>46127</v>
       </c>
       <c r="G63" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>106127</v>
+        <v>108241</v>
       </c>
       <c r="B64" t="s">
         <v>201</v>
       </c>
       <c r="C64" t="s">
         <v>202</v>
       </c>
       <c r="D64" s="1">
-        <v>46020</v>
+        <v>46162</v>
       </c>
       <c r="E64" s="1">
-        <v>46023</v>
+        <v>46107</v>
       </c>
       <c r="G64" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>106125</v>
+        <v>108239</v>
       </c>
       <c r="B65" t="s">
         <v>204</v>
       </c>
       <c r="C65" t="s">
         <v>205</v>
       </c>
       <c r="D65" s="1">
-        <v>46013</v>
+        <v>46161</v>
       </c>
       <c r="E65" s="1">
-        <v>46008</v>
+        <v>46162</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46162</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>106124</v>
+        <v>108235</v>
       </c>
       <c r="B66" t="s">
         <v>207</v>
       </c>
       <c r="C66" t="s">
         <v>208</v>
       </c>
       <c r="D66" s="1">
-        <v>46013</v>
+        <v>46160</v>
       </c>
       <c r="E66" s="1">
-        <v>46010</v>
+        <v>46161</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46161</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>106123</v>
+        <v>108234</v>
       </c>
       <c r="B67" t="s">
         <v>210</v>
       </c>
       <c r="C67" t="s">
         <v>211</v>
       </c>
       <c r="D67" s="1">
-        <v>46013</v>
+        <v>46160</v>
       </c>
       <c r="E67" s="1">
-        <v>46009</v>
+        <v>46160</v>
       </c>
       <c r="G67" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>106122</v>
+        <v>108230</v>
       </c>
       <c r="B68" t="s">
         <v>213</v>
       </c>
       <c r="C68" t="s">
         <v>214</v>
       </c>
       <c r="D68" s="1">
-        <v>46010</v>
+        <v>46157</v>
       </c>
       <c r="E68" s="1">
-        <v>46010</v>
+        <v>46158</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46160</v>
       </c>
       <c r="G68" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>106120</v>
+        <v>108225</v>
       </c>
       <c r="B69" t="s">
         <v>216</v>
       </c>
       <c r="C69" t="s">
         <v>217</v>
       </c>
       <c r="D69" s="1">
-        <v>46010</v>
+        <v>46156</v>
       </c>
       <c r="E69" s="1">
-        <v>46010</v>
+        <v>46157</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46157</v>
       </c>
       <c r="G69" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>106118</v>
+        <v>108223</v>
       </c>
       <c r="B70" t="s">
         <v>219</v>
       </c>
       <c r="C70" t="s">
         <v>220</v>
       </c>
       <c r="D70" s="1">
-        <v>46009</v>
+        <v>46156</v>
       </c>
       <c r="E70" s="1">
-        <v>46009</v>
+        <v>46235</v>
       </c>
       <c r="G70" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>106066</v>
+        <v>108213</v>
       </c>
       <c r="B71" t="s">
         <v>222</v>
       </c>
       <c r="C71" t="s">
         <v>223</v>
       </c>
       <c r="D71" s="1">
-        <v>46003</v>
+        <v>46155</v>
       </c>
       <c r="E71" s="1">
-        <v>46003</v>
+        <v>46156</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46156</v>
       </c>
       <c r="G71" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>106023</v>
+        <v>108205</v>
       </c>
       <c r="B72" t="s">
         <v>225</v>
       </c>
       <c r="C72" t="s">
         <v>226</v>
       </c>
       <c r="D72" s="1">
-        <v>45995</v>
+        <v>46154</v>
       </c>
       <c r="E72" s="1">
-        <v>45995</v>
+        <v>46155</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46155</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>106016</v>
+        <v>108198</v>
       </c>
       <c r="B73" t="s">
         <v>228</v>
       </c>
       <c r="C73" t="s">
         <v>229</v>
       </c>
       <c r="D73" s="1">
-        <v>45995</v>
+        <v>46153</v>
       </c>
       <c r="E73" s="1">
-        <v>45995</v>
+        <v>46154</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46154</v>
       </c>
       <c r="G73" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>106002</v>
+        <v>108191</v>
       </c>
       <c r="B74" t="s">
         <v>231</v>
       </c>
       <c r="C74" t="s">
         <v>232</v>
       </c>
       <c r="D74" s="1">
-        <v>45989</v>
+        <v>46149</v>
       </c>
       <c r="E74" s="1">
-        <v>45989</v>
+        <v>46150</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46153</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>106000</v>
+        <v>108179</v>
       </c>
       <c r="B75" t="s">
         <v>234</v>
       </c>
       <c r="C75" t="s">
         <v>235</v>
       </c>
       <c r="D75" s="1">
-        <v>45989</v>
+        <v>46148</v>
       </c>
       <c r="E75" s="1">
-        <v>46023</v>
+        <v>46149</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46149</v>
       </c>
       <c r="G75" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>105999</v>
+        <v>108166</v>
       </c>
       <c r="B76" t="s">
         <v>237</v>
       </c>
       <c r="C76" t="s">
         <v>238</v>
       </c>
       <c r="D76" s="1">
-        <v>45989</v>
+        <v>46147</v>
       </c>
       <c r="E76" s="1">
-        <v>46023</v>
+        <v>46148</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46148</v>
       </c>
       <c r="G76" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>105998</v>
+        <v>108160</v>
       </c>
       <c r="B77" t="s">
         <v>240</v>
       </c>
       <c r="C77" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="1">
-        <v>45989</v>
+        <v>46146</v>
       </c>
       <c r="E77" s="1">
-        <v>46023</v>
+        <v>46147</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46147</v>
       </c>
       <c r="G77" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>105992</v>
+        <v>108148</v>
       </c>
       <c r="B78" t="s">
         <v>243</v>
       </c>
       <c r="C78" t="s">
         <v>244</v>
       </c>
       <c r="D78" s="1">
-        <v>45988</v>
+        <v>46142</v>
       </c>
       <c r="E78" s="1">
-        <v>46048</v>
+        <v>46143</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46146</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>105991</v>
+        <v>108147</v>
       </c>
       <c r="B79" t="s">
         <v>246</v>
       </c>
       <c r="C79" t="s">
         <v>247</v>
       </c>
       <c r="D79" s="1">
-        <v>45988</v>
+        <v>46142</v>
       </c>
       <c r="E79" s="1">
-        <v>46048</v>
+        <v>46174</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>105986</v>
+        <v>108142</v>
       </c>
       <c r="B80" t="s">
         <v>249</v>
       </c>
       <c r="C80" t="s">
         <v>250</v>
       </c>
       <c r="D80" s="1">
-        <v>45986</v>
+        <v>46142</v>
       </c>
       <c r="E80" s="1">
-        <v>45986</v>
+        <v>46327</v>
       </c>
       <c r="G80" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>105977</v>
+        <v>108140</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C81" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D81" s="1">
-        <v>45986</v>
+        <v>46142</v>
       </c>
       <c r="E81" s="1">
-        <v>45986</v>
+        <v>46140</v>
       </c>
       <c r="G81" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>105960</v>
+        <v>108139</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C82" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D82" s="1">
-        <v>45980</v>
+        <v>46142</v>
       </c>
       <c r="E82" s="1">
-        <v>45980</v>
+        <v>46140</v>
       </c>
       <c r="G82" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>105957</v>
+        <v>108138</v>
       </c>
       <c r="B83" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C83" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D83" s="1">
-        <v>45979</v>
+        <v>46142</v>
       </c>
       <c r="E83" s="1">
-        <v>45979</v>
+        <v>46140</v>
       </c>
       <c r="G83" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>105952</v>
+        <v>108137</v>
       </c>
       <c r="B84" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C84" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D84" s="1">
-        <v>45975</v>
+        <v>46142</v>
       </c>
       <c r="E84" s="1">
-        <v>46035</v>
+        <v>46140</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>251</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>105939</v>
+        <v>108136</v>
       </c>
       <c r="B85" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C85" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D85" s="1">
-        <v>45974</v>
+        <v>46142</v>
       </c>
       <c r="E85" s="1">
-        <v>45974</v>
+        <v>46140</v>
       </c>
       <c r="G85" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>105906</v>
+        <v>108132</v>
       </c>
       <c r="B86" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C86" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D86" s="1">
-        <v>45965</v>
+        <v>46141</v>
       </c>
       <c r="E86" s="1">
-        <v>45965</v>
+        <v>46143</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46173</v>
       </c>
       <c r="G86" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>105896</v>
+        <v>108131</v>
       </c>
       <c r="B87" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C87" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D87" s="1">
-        <v>45961</v>
+        <v>46141</v>
       </c>
       <c r="E87" s="1">
-        <v>46023</v>
+        <v>46142</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46142</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>105895</v>
+        <v>108130</v>
       </c>
       <c r="B88" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C88" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D88" s="1">
-        <v>45961</v>
+        <v>46141</v>
       </c>
       <c r="E88" s="1">
-        <v>45961</v>
+        <v>46141</v>
       </c>
       <c r="G88" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>105893</v>
+        <v>108124</v>
       </c>
       <c r="B89" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C89" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D89" s="1">
-        <v>45960</v>
+        <v>46141</v>
       </c>
       <c r="E89" s="1">
-        <v>46023</v>
+        <v>46201</v>
       </c>
       <c r="G89" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>105892</v>
+        <v>108119</v>
       </c>
       <c r="B90" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C90" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D90" s="1">
-        <v>45960</v>
+        <v>46140</v>
       </c>
       <c r="E90" s="1">
-        <v>46023</v>
+        <v>46141</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46141</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>105787</v>
+        <v>108096</v>
       </c>
       <c r="B91" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C91" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D91" s="1">
-        <v>45952</v>
+        <v>46139</v>
       </c>
       <c r="E91" s="1">
-        <v>46023</v>
+        <v>46140</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46140</v>
       </c>
       <c r="G91" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>105785</v>
+        <v>108090</v>
       </c>
       <c r="B92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C92" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D92" s="1">
-        <v>45952</v>
+        <v>46136</v>
       </c>
       <c r="E92" s="1">
-        <v>45952</v>
+        <v>46137</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46139</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>105772</v>
+        <v>108087</v>
       </c>
       <c r="B93" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C93" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D93" s="1">
-        <v>45950</v>
+        <v>46135</v>
       </c>
       <c r="E93" s="1">
-        <v>46023</v>
+        <v>46136</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46136</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>105762</v>
+        <v>108081</v>
       </c>
       <c r="B94" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C94" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D94" s="1">
-        <v>45947</v>
+        <v>46134</v>
       </c>
       <c r="E94" s="1">
-        <v>46038</v>
+        <v>46135</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46135</v>
       </c>
       <c r="G94" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>105758</v>
+        <v>108076</v>
       </c>
       <c r="B95" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C95" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D95" s="1">
-        <v>45946</v>
+        <v>46133</v>
       </c>
       <c r="E95" s="1">
-        <v>46023</v>
+        <v>46134</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46134</v>
       </c>
       <c r="G95" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>105731</v>
+        <v>108065</v>
       </c>
       <c r="B96" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C96" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D96" s="1">
-        <v>45945</v>
+        <v>46132</v>
       </c>
       <c r="E96" s="1">
-        <v>45943</v>
+        <v>46133</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46133</v>
       </c>
       <c r="G96" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>105723</v>
+        <v>108048</v>
       </c>
       <c r="B97" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C97" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D97" s="1">
-        <v>45944</v>
+        <v>46129</v>
       </c>
       <c r="E97" s="1">
-        <v>45944</v>
+        <v>46130</v>
       </c>
       <c r="F97" s="1">
-        <v>45944</v>
+        <v>46132</v>
       </c>
       <c r="G97" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>105716</v>
+        <v>108043</v>
       </c>
       <c r="B98" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C98" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D98" s="1">
-        <v>45943</v>
+        <v>46128</v>
       </c>
       <c r="E98" s="1">
-        <v>46023</v>
+        <v>46129</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46129</v>
       </c>
       <c r="G98" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>105698</v>
+        <v>108033</v>
       </c>
       <c r="B99" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C99" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D99" s="1">
-        <v>45940</v>
+        <v>46127</v>
       </c>
       <c r="E99" s="1">
-        <v>46005</v>
+        <v>46128</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46128</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>105694</v>
+        <v>108020</v>
       </c>
       <c r="B100" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C100" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D100" s="1">
-        <v>45940</v>
+        <v>46126</v>
       </c>
       <c r="E100" s="1">
-        <v>46023</v>
+        <v>46127</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46127</v>
       </c>
       <c r="G100" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>105693</v>
+        <v>108007</v>
       </c>
       <c r="B101" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C101" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D101" s="1">
-        <v>45940</v>
+        <v>46125</v>
       </c>
       <c r="E101" s="1">
-        <v>46005</v>
+        <v>46126</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46126</v>
       </c>
       <c r="G101" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>105656</v>
+        <v>107998</v>
       </c>
       <c r="B102" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C102" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D102" s="1">
-        <v>45936</v>
+        <v>46122</v>
       </c>
       <c r="E102" s="1">
-        <v>45936</v>
+        <v>46112</v>
       </c>
       <c r="G102" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>105591</v>
+        <v>107997</v>
       </c>
       <c r="B103" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C103" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D103" s="1">
-        <v>45932</v>
+        <v>46122</v>
       </c>
       <c r="E103" s="1">
-        <v>46023</v>
+        <v>46123</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46125</v>
       </c>
       <c r="G103" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>105589</v>
+        <v>107991</v>
       </c>
       <c r="B104" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C104" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D104" s="1">
-        <v>45932</v>
+        <v>46121</v>
       </c>
       <c r="E104" s="1">
-        <v>46023</v>
+        <v>46122</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46122</v>
       </c>
       <c r="G104" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>105581</v>
+        <v>107976</v>
       </c>
       <c r="B105" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C105" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D105" s="1">
-        <v>45931</v>
+        <v>46120</v>
       </c>
       <c r="E105" s="1">
-        <v>45991</v>
+        <v>46121</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46121</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>105580</v>
+        <v>107969</v>
       </c>
       <c r="B106" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C106" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D106" s="1">
-        <v>45931</v>
+        <v>46119</v>
       </c>
       <c r="E106" s="1">
-        <v>46023</v>
+        <v>46120</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46120</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>105577</v>
+        <v>107955</v>
       </c>
       <c r="B107" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C107" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D107" s="1">
-        <v>45931</v>
+        <v>46114</v>
       </c>
       <c r="E107" s="1">
-        <v>45931</v>
+        <v>46120</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46142</v>
       </c>
       <c r="G107" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>105567</v>
+        <v>107946</v>
       </c>
       <c r="B108" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C108" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D108" s="1">
-        <v>45931</v>
+        <v>46113</v>
       </c>
       <c r="E108" s="1">
-        <v>45931</v>
+        <v>46112</v>
       </c>
       <c r="G108" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>105566</v>
+        <v>107852</v>
       </c>
       <c r="B109" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C109" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D109" s="1">
-        <v>45930</v>
+        <v>46106</v>
       </c>
       <c r="E109" s="1">
-        <v>45930</v>
+        <v>46106</v>
       </c>
       <c r="G109" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>105563</v>
+        <v>107847</v>
       </c>
       <c r="B110" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C110" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D110" s="1">
-        <v>45930</v>
+        <v>46106</v>
       </c>
       <c r="E110" s="1">
-        <v>46023</v>
+        <v>46106</v>
       </c>
       <c r="G110" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>105562</v>
+        <v>107677</v>
       </c>
       <c r="B111" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C111" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D111" s="1">
-        <v>45930</v>
+        <v>46093</v>
       </c>
       <c r="E111" s="1">
-        <v>46023</v>
+        <v>46093</v>
       </c>
       <c r="G111" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>105561</v>
+        <v>107665</v>
       </c>
       <c r="B112" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C112" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D112" s="1">
-        <v>45930</v>
+        <v>46092</v>
       </c>
       <c r="E112" s="1">
-        <v>46023</v>
+        <v>46092</v>
       </c>
       <c r="G112" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>105560</v>
+        <v>107638</v>
       </c>
       <c r="B113" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C113" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D113" s="1">
-        <v>45930</v>
+        <v>46090</v>
       </c>
       <c r="E113" s="1">
-        <v>46023</v>
+        <v>46090</v>
       </c>
       <c r="G113" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>105559</v>
+        <v>107624</v>
       </c>
       <c r="B114" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C114" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D114" s="1">
-        <v>45930</v>
+        <v>46087</v>
       </c>
       <c r="E114" s="1">
-        <v>46023</v>
+        <v>46051</v>
       </c>
       <c r="G114" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>105557</v>
+        <v>107440</v>
       </c>
       <c r="B115" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C115" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D115" s="1">
-        <v>45930</v>
+        <v>46078</v>
       </c>
       <c r="E115" s="1">
-        <v>46023</v>
+        <v>46138</v>
       </c>
       <c r="G115" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>105552</v>
+        <v>107293</v>
       </c>
       <c r="B116" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C116" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D116" s="1">
-        <v>45930</v>
+        <v>46072</v>
       </c>
       <c r="E116" s="1">
-        <v>45930</v>
+        <v>46072</v>
       </c>
       <c r="G116" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>105512</v>
+        <v>107289</v>
       </c>
       <c r="B117" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C117" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D117" s="1">
-        <v>45925</v>
+        <v>46072</v>
       </c>
       <c r="E117" s="1">
-        <v>46023</v>
+        <v>46072</v>
       </c>
       <c r="G117" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>105447</v>
+        <v>107156</v>
       </c>
       <c r="B118" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C118" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D118" s="1">
-        <v>45915</v>
+        <v>46065</v>
       </c>
       <c r="E118" s="1">
-        <v>45911</v>
+        <v>46065</v>
       </c>
       <c r="G118" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>105396</v>
+        <v>106975</v>
       </c>
       <c r="B119" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C119" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D119" s="1">
-        <v>45908</v>
+        <v>46058</v>
       </c>
       <c r="E119" s="1">
-        <v>45968</v>
+        <v>46118</v>
       </c>
       <c r="G119" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>105321</v>
+        <v>106923</v>
       </c>
       <c r="B120" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C120" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D120" s="1">
-        <v>45897</v>
+        <v>46056</v>
       </c>
       <c r="E120" s="1">
-        <v>45897</v>
+        <v>46116</v>
       </c>
       <c r="G120" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>105318</v>
+        <v>106879</v>
       </c>
       <c r="B121" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C121" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="D121" s="1">
-        <v>45896</v>
+        <v>46054</v>
       </c>
       <c r="E121" s="1">
-        <v>45896</v>
+        <v>46051</v>
       </c>
       <c r="G121" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>105293</v>
+        <v>106844</v>
       </c>
       <c r="B122" t="s">
         <v>375</v>
       </c>
       <c r="C122" t="s">
         <v>376</v>
       </c>
       <c r="D122" s="1">
-        <v>45890</v>
+        <v>46051</v>
       </c>
       <c r="E122" s="1">
-        <v>45890</v>
+        <v>46051</v>
       </c>
       <c r="G122" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>105288</v>
+        <v>106843</v>
       </c>
       <c r="B123" t="s">
         <v>378</v>
       </c>
       <c r="C123" t="s">
         <v>379</v>
       </c>
       <c r="D123" s="1">
-        <v>45889</v>
+        <v>46051</v>
       </c>
       <c r="E123" s="1">
-        <v>46023</v>
+        <v>46051</v>
       </c>
       <c r="G123" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H123" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>105254</v>
+        <v>106669</v>
       </c>
       <c r="B124" t="s">
         <v>381</v>
       </c>
       <c r="C124" t="s">
         <v>382</v>
       </c>
       <c r="D124" s="1">
-        <v>45882</v>
+        <v>46042</v>
       </c>
       <c r="E124" s="1">
-        <v>45882</v>
+        <v>46113</v>
       </c>
       <c r="G124" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>105234</v>
+        <v>106596</v>
       </c>
       <c r="B125" t="s">
         <v>384</v>
       </c>
       <c r="C125" t="s">
         <v>385</v>
       </c>
       <c r="D125" s="1">
-        <v>45881</v>
+        <v>46037</v>
       </c>
       <c r="E125" s="1">
-        <v>45941</v>
+        <v>46037</v>
       </c>
       <c r="G125" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>105229</v>
+        <v>106127</v>
       </c>
       <c r="B126" t="s">
         <v>387</v>
       </c>
       <c r="C126" t="s">
         <v>388</v>
       </c>
       <c r="D126" s="1">
-        <v>45880</v>
+        <v>46020</v>
       </c>
       <c r="E126" s="1">
-        <v>45940</v>
+        <v>46023</v>
       </c>
       <c r="G126" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>105219</v>
+        <v>106125</v>
       </c>
       <c r="B127" t="s">
         <v>390</v>
       </c>
       <c r="C127" t="s">
         <v>391</v>
       </c>
       <c r="D127" s="1">
-        <v>45876</v>
+        <v>46013</v>
       </c>
       <c r="E127" s="1">
-        <v>45936</v>
+        <v>46008</v>
       </c>
       <c r="G127" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>105216</v>
+        <v>106124</v>
       </c>
       <c r="B128" t="s">
         <v>393</v>
       </c>
       <c r="C128" t="s">
         <v>394</v>
       </c>
       <c r="D128" s="1">
-        <v>45875</v>
+        <v>46013</v>
       </c>
       <c r="E128" s="1">
-        <v>45875</v>
+        <v>46010</v>
       </c>
       <c r="G128" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>105198</v>
+        <v>106123</v>
       </c>
       <c r="B129" t="s">
         <v>396</v>
       </c>
       <c r="C129" t="s">
         <v>397</v>
       </c>
       <c r="D129" s="1">
-        <v>45869</v>
+        <v>46013</v>
       </c>
       <c r="E129" s="1">
-        <v>45869</v>
+        <v>46009</v>
       </c>
       <c r="G129" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>105173</v>
+        <v>106122</v>
       </c>
       <c r="B130" t="s">
         <v>399</v>
       </c>
       <c r="C130" t="s">
         <v>400</v>
       </c>
       <c r="D130" s="1">
-        <v>45863</v>
+        <v>46010</v>
       </c>
       <c r="E130" s="1">
-        <v>45870</v>
+        <v>46010</v>
       </c>
       <c r="G130" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>105157</v>
+        <v>106120</v>
       </c>
       <c r="B131" t="s">
         <v>402</v>
       </c>
       <c r="C131" t="s">
         <v>403</v>
       </c>
       <c r="D131" s="1">
-        <v>45861</v>
+        <v>46010</v>
       </c>
       <c r="E131" s="1">
-        <v>45861</v>
+        <v>46010</v>
       </c>
       <c r="G131" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>105156</v>
+        <v>106118</v>
       </c>
       <c r="B132" t="s">
         <v>405</v>
       </c>
       <c r="C132" t="s">
         <v>406</v>
       </c>
       <c r="D132" s="1">
-        <v>45861</v>
+        <v>46009</v>
       </c>
       <c r="E132" s="1">
-        <v>45861</v>
+        <v>46009</v>
       </c>
       <c r="G132" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>105154</v>
+        <v>106066</v>
       </c>
       <c r="B133" t="s">
         <v>408</v>
       </c>
       <c r="C133" t="s">
         <v>409</v>
       </c>
       <c r="D133" s="1">
-        <v>45861</v>
+        <v>46003</v>
       </c>
       <c r="E133" s="1">
-        <v>45921</v>
+        <v>46003</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>105151</v>
+        <v>106023</v>
       </c>
       <c r="B134" t="s">
         <v>411</v>
       </c>
       <c r="C134" t="s">
         <v>412</v>
       </c>
       <c r="D134" s="1">
-        <v>45860</v>
+        <v>45995</v>
       </c>
       <c r="E134" s="1">
-        <v>46023</v>
+        <v>45995</v>
       </c>
       <c r="G134" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>105150</v>
+        <v>106016</v>
       </c>
       <c r="B135" t="s">
         <v>414</v>
       </c>
       <c r="C135" t="s">
         <v>415</v>
       </c>
       <c r="D135" s="1">
-        <v>45860</v>
+        <v>45995</v>
       </c>
       <c r="E135" s="1">
-        <v>46023</v>
+        <v>45995</v>
       </c>
       <c r="G135" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>105149</v>
+        <v>106002</v>
       </c>
       <c r="B136" t="s">
         <v>417</v>
       </c>
       <c r="C136" t="s">
         <v>418</v>
       </c>
       <c r="D136" s="1">
-        <v>45860</v>
+        <v>45989</v>
       </c>
       <c r="E136" s="1">
-        <v>46023</v>
+        <v>45989</v>
       </c>
       <c r="G136" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>105148</v>
+        <v>106000</v>
       </c>
       <c r="B137" t="s">
         <v>420</v>
       </c>
       <c r="C137" t="s">
         <v>421</v>
       </c>
       <c r="D137" s="1">
-        <v>45860</v>
+        <v>45989</v>
       </c>
       <c r="E137" s="1">
         <v>46023</v>
       </c>
       <c r="G137" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>105147</v>
+        <v>105999</v>
       </c>
       <c r="B138" t="s">
         <v>423</v>
       </c>
       <c r="C138" t="s">
         <v>424</v>
       </c>
       <c r="D138" s="1">
-        <v>45860</v>
+        <v>45989</v>
       </c>
       <c r="E138" s="1">
         <v>46023</v>
       </c>
       <c r="G138" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>105139</v>
+        <v>105998</v>
       </c>
       <c r="B139" t="s">
         <v>426</v>
       </c>
       <c r="C139" t="s">
         <v>427</v>
       </c>
       <c r="D139" s="1">
-        <v>45859</v>
+        <v>45989</v>
       </c>
       <c r="E139" s="1">
         <v>46023</v>
       </c>
       <c r="G139" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>105124</v>
+        <v>105992</v>
       </c>
       <c r="B140" t="s">
         <v>429</v>
       </c>
       <c r="C140" t="s">
         <v>430</v>
       </c>
       <c r="D140" s="1">
-        <v>45855</v>
+        <v>45988</v>
       </c>
       <c r="E140" s="1">
-        <v>45870</v>
+        <v>46048</v>
       </c>
       <c r="G140" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>105123</v>
+        <v>105991</v>
       </c>
       <c r="B141" t="s">
         <v>432</v>
       </c>
       <c r="C141" t="s">
         <v>433</v>
       </c>
       <c r="D141" s="1">
-        <v>45855</v>
+        <v>45988</v>
       </c>
       <c r="E141" s="1">
-        <v>45870</v>
+        <v>46048</v>
       </c>
       <c r="G141" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>105026</v>
+        <v>105986</v>
       </c>
       <c r="B142" t="s">
         <v>435</v>
       </c>
       <c r="C142" t="s">
         <v>436</v>
       </c>
       <c r="D142" s="1">
-        <v>45835</v>
+        <v>45986</v>
       </c>
       <c r="E142" s="1">
-        <v>45835</v>
+        <v>45986</v>
       </c>
       <c r="G142" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>105011</v>
+        <v>105977</v>
       </c>
       <c r="B143" t="s">
         <v>438</v>
       </c>
       <c r="C143" t="s">
         <v>439</v>
       </c>
       <c r="D143" s="1">
-        <v>45834</v>
+        <v>45986</v>
       </c>
       <c r="E143" s="1">
-        <v>45834</v>
+        <v>45986</v>
       </c>
       <c r="G143" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>105008</v>
+        <v>105960</v>
       </c>
       <c r="B144" t="s">
         <v>441</v>
       </c>
       <c r="C144" t="s">
         <v>442</v>
       </c>
       <c r="D144" s="1">
-        <v>45834</v>
+        <v>45980</v>
       </c>
       <c r="E144" s="1">
-        <v>45833</v>
+        <v>45980</v>
       </c>
       <c r="G144" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>104999</v>
+        <v>105957</v>
       </c>
       <c r="B145" t="s">
         <v>444</v>
       </c>
       <c r="C145" t="s">
         <v>445</v>
       </c>
       <c r="D145" s="1">
-        <v>45833</v>
+        <v>45979</v>
       </c>
       <c r="E145" s="1">
-        <v>45893</v>
+        <v>45979</v>
       </c>
       <c r="G145" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>104996</v>
+        <v>105952</v>
       </c>
       <c r="B146" t="s">
         <v>447</v>
       </c>
       <c r="C146" t="s">
         <v>448</v>
       </c>
       <c r="D146" s="1">
-        <v>45833</v>
+        <v>45975</v>
       </c>
       <c r="E146" s="1">
-        <v>45833</v>
+        <v>46035</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>104954</v>
+        <v>105939</v>
       </c>
       <c r="B147" t="s">
         <v>450</v>
       </c>
       <c r="C147" t="s">
         <v>451</v>
       </c>
       <c r="D147" s="1">
-        <v>45825</v>
+        <v>45974</v>
       </c>
       <c r="E147" s="1">
-        <v>45826</v>
+        <v>45974</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>104951</v>
+        <v>105906</v>
       </c>
       <c r="B148" t="s">
         <v>453</v>
       </c>
       <c r="C148" t="s">
         <v>454</v>
       </c>
       <c r="D148" s="1">
-        <v>45825</v>
+        <v>45965</v>
       </c>
       <c r="E148" s="1">
-        <v>45825</v>
+        <v>45965</v>
       </c>
       <c r="G148" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>104922</v>
+        <v>105896</v>
       </c>
       <c r="B149" t="s">
         <v>456</v>
       </c>
       <c r="C149" t="s">
         <v>457</v>
       </c>
       <c r="D149" s="1">
-        <v>45820</v>
+        <v>45961</v>
       </c>
       <c r="E149" s="1">
-        <v>45820</v>
+        <v>46023</v>
       </c>
       <c r="G149" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>104919</v>
+        <v>105895</v>
       </c>
       <c r="B150" t="s">
         <v>459</v>
       </c>
       <c r="C150" t="s">
         <v>460</v>
       </c>
       <c r="D150" s="1">
-        <v>45819</v>
+        <v>45961</v>
       </c>
       <c r="E150" s="1">
-        <v>45819</v>
+        <v>45961</v>
       </c>
       <c r="G150" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>104918</v>
+        <v>105893</v>
       </c>
       <c r="B151" t="s">
         <v>462</v>
       </c>
       <c r="C151" t="s">
         <v>463</v>
       </c>
       <c r="D151" s="1">
-        <v>45819</v>
+        <v>45960</v>
       </c>
       <c r="E151" s="1">
-        <v>45819</v>
+        <v>46023</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
       <c r="H151" s="2" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>104892</v>
+        <v>105892</v>
       </c>
       <c r="B152" t="s">
         <v>465</v>
       </c>
       <c r="C152" t="s">
         <v>466</v>
       </c>
       <c r="D152" s="1">
-        <v>45813</v>
+        <v>45960</v>
       </c>
       <c r="E152" s="1">
-        <v>45813</v>
+        <v>46023</v>
       </c>
       <c r="G152" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>104883</v>
+        <v>105787</v>
       </c>
       <c r="B153" t="s">
         <v>468</v>
       </c>
       <c r="C153" t="s">
         <v>469</v>
       </c>
       <c r="D153" s="1">
-        <v>45812</v>
+        <v>45952</v>
       </c>
       <c r="E153" s="1">
         <v>46023</v>
       </c>
       <c r="G153" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>104864</v>
+        <v>105785</v>
       </c>
       <c r="B154" t="s">
         <v>471</v>
       </c>
       <c r="C154" t="s">
         <v>472</v>
       </c>
       <c r="D154" s="1">
-        <v>45805</v>
+        <v>45952</v>
       </c>
       <c r="E154" s="1">
-        <v>45805</v>
+        <v>45952</v>
       </c>
       <c r="G154" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>104859</v>
+        <v>105772</v>
       </c>
       <c r="B155" t="s">
         <v>474</v>
       </c>
       <c r="C155" t="s">
         <v>475</v>
       </c>
       <c r="D155" s="1">
-        <v>45805</v>
+        <v>45950</v>
       </c>
       <c r="E155" s="1">
-        <v>45805</v>
+        <v>46023</v>
       </c>
       <c r="G155" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>104857</v>
+        <v>105762</v>
       </c>
       <c r="B156" t="s">
         <v>477</v>
       </c>
       <c r="C156" t="s">
         <v>478</v>
       </c>
       <c r="D156" s="1">
-        <v>45805</v>
+        <v>45947</v>
       </c>
       <c r="E156" s="1">
-        <v>45805</v>
+        <v>46038</v>
       </c>
       <c r="G156" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>104801</v>
+        <v>105758</v>
       </c>
       <c r="B157" t="s">
         <v>480</v>
       </c>
       <c r="C157" t="s">
         <v>481</v>
       </c>
       <c r="D157" s="1">
-        <v>45796</v>
+        <v>45946</v>
       </c>
       <c r="E157" s="1">
-        <v>45796</v>
+        <v>46023</v>
       </c>
       <c r="G157" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>104770</v>
+        <v>105731</v>
       </c>
       <c r="B158" t="s">
         <v>483</v>
       </c>
       <c r="C158" t="s">
         <v>484</v>
       </c>
       <c r="D158" s="1">
-        <v>45790</v>
+        <v>45945</v>
       </c>
       <c r="E158" s="1">
-        <v>45791</v>
+        <v>45943</v>
       </c>
       <c r="G158" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>104760</v>
+        <v>105723</v>
       </c>
       <c r="B159" t="s">
         <v>486</v>
       </c>
       <c r="C159" t="s">
         <v>487</v>
       </c>
       <c r="D159" s="1">
-        <v>45786</v>
+        <v>45944</v>
       </c>
       <c r="E159" s="1">
-        <v>45748</v>
+        <v>45944</v>
+      </c>
+      <c r="F159" s="1">
+        <v>45944</v>
       </c>
       <c r="G159" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>104759</v>
+        <v>105716</v>
       </c>
       <c r="B160" t="s">
         <v>489</v>
       </c>
       <c r="C160" t="s">
         <v>490</v>
       </c>
       <c r="D160" s="1">
-        <v>45786</v>
+        <v>45943</v>
       </c>
       <c r="E160" s="1">
-        <v>45748</v>
+        <v>46023</v>
       </c>
       <c r="G160" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>104755</v>
+        <v>105698</v>
       </c>
       <c r="B161" t="s">
         <v>492</v>
       </c>
       <c r="C161" t="s">
         <v>493</v>
       </c>
       <c r="D161" s="1">
-        <v>45784</v>
+        <v>45940</v>
       </c>
       <c r="E161" s="1">
-        <v>46023</v>
+        <v>46005</v>
       </c>
       <c r="G161" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>104732</v>
+        <v>105694</v>
       </c>
       <c r="B162" t="s">
         <v>495</v>
       </c>
       <c r="C162" t="s">
         <v>496</v>
       </c>
       <c r="D162" s="1">
-        <v>45782</v>
+        <v>45940</v>
       </c>
       <c r="E162" s="1">
-        <v>45782</v>
+        <v>46023</v>
       </c>
       <c r="G162" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>104714</v>
+        <v>105693</v>
       </c>
       <c r="B163" t="s">
         <v>498</v>
       </c>
       <c r="C163" t="s">
         <v>499</v>
       </c>
       <c r="D163" s="1">
-        <v>45777</v>
+        <v>45940</v>
       </c>
       <c r="E163" s="1">
-        <v>46023</v>
+        <v>46005</v>
       </c>
       <c r="G163" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>104696</v>
+        <v>105656</v>
       </c>
       <c r="B164" t="s">
         <v>501</v>
       </c>
       <c r="C164" t="s">
         <v>502</v>
       </c>
       <c r="D164" s="1">
-        <v>45776</v>
+        <v>45936</v>
       </c>
       <c r="E164" s="1">
-        <v>45775</v>
+        <v>45936</v>
       </c>
       <c r="G164" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>104694</v>
+        <v>105591</v>
       </c>
       <c r="B165" t="s">
         <v>504</v>
       </c>
       <c r="C165" t="s">
         <v>505</v>
       </c>
       <c r="D165" s="1">
-        <v>45775</v>
+        <v>45932</v>
       </c>
       <c r="E165" s="1">
-        <v>45775</v>
+        <v>46023</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>104631</v>
+        <v>105589</v>
       </c>
       <c r="B166" t="s">
         <v>507</v>
       </c>
       <c r="C166" t="s">
         <v>508</v>
       </c>
       <c r="D166" s="1">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="E166" s="1">
-        <v>45747</v>
+        <v>46023</v>
       </c>
       <c r="G166" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>104624</v>
+        <v>105581</v>
       </c>
       <c r="B167" t="s">
         <v>510</v>
       </c>
       <c r="C167" t="s">
         <v>511</v>
       </c>
       <c r="D167" s="1">
-        <v>45761</v>
+        <v>45931</v>
       </c>
       <c r="E167" s="1">
-        <v>45761</v>
+        <v>45991</v>
       </c>
       <c r="G167" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>104598</v>
+        <v>105580</v>
       </c>
       <c r="B168" t="s">
         <v>513</v>
       </c>
       <c r="C168" t="s">
         <v>514</v>
       </c>
       <c r="D168" s="1">
-        <v>45756</v>
+        <v>45931</v>
       </c>
       <c r="E168" s="1">
-        <v>45756</v>
+        <v>46023</v>
       </c>
       <c r="G168" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>104546</v>
+        <v>105577</v>
       </c>
       <c r="B169" t="s">
         <v>516</v>
       </c>
       <c r="C169" t="s">
         <v>517</v>
       </c>
       <c r="D169" s="1">
-        <v>45750</v>
+        <v>45931</v>
       </c>
       <c r="E169" s="1">
-        <v>45750</v>
+        <v>45931</v>
       </c>
       <c r="G169" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>104452</v>
+        <v>105567</v>
       </c>
       <c r="B170" t="s">
         <v>519</v>
       </c>
       <c r="C170" t="s">
         <v>520</v>
       </c>
       <c r="D170" s="1">
-        <v>45741</v>
+        <v>45931</v>
       </c>
       <c r="E170" s="1">
-        <v>45741</v>
+        <v>45931</v>
       </c>
       <c r="G170" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>104448</v>
+        <v>105566</v>
       </c>
       <c r="B171" t="s">
         <v>522</v>
       </c>
       <c r="C171" t="s">
         <v>523</v>
       </c>
       <c r="D171" s="1">
-        <v>45740</v>
+        <v>45930</v>
       </c>
       <c r="E171" s="1">
-        <v>44918</v>
+        <v>45930</v>
       </c>
       <c r="G171" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>104403</v>
+        <v>105563</v>
       </c>
       <c r="B172" t="s">
         <v>525</v>
       </c>
       <c r="C172" t="s">
         <v>526</v>
       </c>
       <c r="D172" s="1">
-        <v>45735</v>
+        <v>45930</v>
       </c>
       <c r="E172" s="1">
-        <v>45735</v>
+        <v>46023</v>
       </c>
       <c r="G172" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>104382</v>
+        <v>105562</v>
       </c>
       <c r="B173" t="s">
         <v>528</v>
       </c>
       <c r="C173" t="s">
         <v>529</v>
       </c>
       <c r="D173" s="1">
-        <v>45730</v>
+        <v>45930</v>
       </c>
       <c r="E173" s="1">
-        <v>45730</v>
+        <v>46023</v>
       </c>
       <c r="G173" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>104352</v>
+        <v>105561</v>
       </c>
       <c r="B174" t="s">
         <v>531</v>
       </c>
       <c r="C174" t="s">
         <v>532</v>
       </c>
       <c r="D174" s="1">
-        <v>45729</v>
+        <v>45930</v>
       </c>
       <c r="E174" s="1">
-        <v>45729</v>
+        <v>46023</v>
       </c>
       <c r="G174" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>104324</v>
+        <v>105560</v>
       </c>
       <c r="B175" t="s">
         <v>534</v>
       </c>
       <c r="C175" t="s">
         <v>535</v>
       </c>
       <c r="D175" s="1">
-        <v>45727</v>
+        <v>45930</v>
       </c>
       <c r="E175" s="1">
-        <v>45727</v>
+        <v>46023</v>
       </c>
       <c r="G175" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H175" s="2" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>104266</v>
+        <v>105559</v>
       </c>
       <c r="B176" t="s">
         <v>537</v>
       </c>
       <c r="C176" t="s">
         <v>538</v>
       </c>
       <c r="D176" s="1">
-        <v>45721</v>
+        <v>45930</v>
       </c>
       <c r="E176" s="1">
-        <v>45720</v>
+        <v>46023</v>
       </c>
       <c r="G176" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>104184</v>
+        <v>105557</v>
       </c>
       <c r="B177" t="s">
         <v>540</v>
       </c>
       <c r="C177" t="s">
         <v>541</v>
       </c>
       <c r="D177" s="1">
-        <v>45716</v>
+        <v>45930</v>
       </c>
       <c r="E177" s="1">
-        <v>45716</v>
+        <v>46023</v>
       </c>
       <c r="G177" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>104115</v>
+        <v>105552</v>
       </c>
       <c r="B178" t="s">
         <v>543</v>
       </c>
       <c r="C178" t="s">
         <v>544</v>
       </c>
       <c r="D178" s="1">
-        <v>45714</v>
+        <v>45930</v>
       </c>
       <c r="E178" s="1">
-        <v>45646</v>
+        <v>45930</v>
       </c>
       <c r="G178" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>104072</v>
+        <v>105512</v>
       </c>
       <c r="B179" t="s">
         <v>546</v>
       </c>
       <c r="C179" t="s">
         <v>547</v>
       </c>
       <c r="D179" s="1">
-        <v>45713</v>
+        <v>45925</v>
       </c>
       <c r="E179" s="1">
-        <v>45713</v>
+        <v>46023</v>
       </c>
       <c r="G179" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>104069</v>
+        <v>105447</v>
       </c>
       <c r="B180" t="s">
         <v>549</v>
       </c>
       <c r="C180" t="s">
         <v>550</v>
       </c>
       <c r="D180" s="1">
-        <v>45713</v>
+        <v>45915</v>
       </c>
       <c r="E180" s="1">
-        <v>45773</v>
+        <v>45911</v>
       </c>
       <c r="G180" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>103923</v>
+        <v>105396</v>
       </c>
       <c r="B181" t="s">
         <v>552</v>
       </c>
       <c r="C181" t="s">
         <v>553</v>
       </c>
       <c r="D181" s="1">
-        <v>45707</v>
+        <v>45908</v>
       </c>
       <c r="E181" s="1">
-        <v>45707</v>
+        <v>45968</v>
       </c>
       <c r="G181" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>103789</v>
+        <v>105321</v>
       </c>
       <c r="B182" t="s">
         <v>555</v>
       </c>
       <c r="C182" t="s">
         <v>556</v>
       </c>
       <c r="D182" s="1">
-        <v>45700</v>
+        <v>45897</v>
       </c>
       <c r="E182" s="1">
-        <v>45700</v>
+        <v>45897</v>
       </c>
       <c r="G182" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>103729</v>
+        <v>105318</v>
       </c>
       <c r="B183" t="s">
         <v>558</v>
       </c>
       <c r="C183" t="s">
         <v>559</v>
       </c>
       <c r="D183" s="1">
-        <v>45698</v>
+        <v>45896</v>
       </c>
       <c r="E183" s="1">
-        <v>45698</v>
+        <v>45896</v>
       </c>
       <c r="G183" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H183" s="2" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>103627</v>
+        <v>105293</v>
       </c>
       <c r="B184" t="s">
         <v>561</v>
       </c>
       <c r="C184" t="s">
         <v>562</v>
       </c>
       <c r="D184" s="1">
-        <v>45692</v>
+        <v>45890</v>
       </c>
       <c r="E184" s="1">
-        <v>45692</v>
+        <v>45890</v>
       </c>
       <c r="G184" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H184" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>103565</v>
+        <v>105288</v>
       </c>
       <c r="B185" t="s">
         <v>564</v>
       </c>
       <c r="C185" t="s">
         <v>565</v>
       </c>
       <c r="D185" s="1">
-        <v>45687</v>
+        <v>45889</v>
       </c>
       <c r="E185" s="1">
-        <v>45658</v>
-[...2 lines deleted...]
-        <v>45688</v>
+        <v>46023</v>
       </c>
       <c r="G185" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>103516</v>
+        <v>105254</v>
       </c>
       <c r="B186" t="s">
         <v>567</v>
       </c>
       <c r="C186" t="s">
         <v>568</v>
       </c>
       <c r="D186" s="1">
-        <v>45685</v>
+        <v>45882</v>
       </c>
       <c r="E186" s="1">
-        <v>45685</v>
+        <v>45882</v>
       </c>
       <c r="G186" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>103511</v>
+        <v>105234</v>
       </c>
       <c r="B187" t="s">
         <v>570</v>
       </c>
       <c r="C187" t="s">
         <v>571</v>
       </c>
       <c r="D187" s="1">
-        <v>45685</v>
+        <v>45881</v>
       </c>
       <c r="E187" s="1">
-        <v>45685</v>
+        <v>45941</v>
       </c>
       <c r="G187" t="s">
         <v>10</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>103316</v>
+        <v>105229</v>
       </c>
       <c r="B188" t="s">
         <v>573</v>
       </c>
       <c r="C188" t="s">
         <v>574</v>
       </c>
       <c r="D188" s="1">
-        <v>45673</v>
+        <v>45880</v>
       </c>
       <c r="E188" s="1">
-        <v>45673</v>
+        <v>45940</v>
       </c>
       <c r="G188" t="s">
         <v>10</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>103298</v>
+        <v>105219</v>
       </c>
       <c r="B189" t="s">
         <v>576</v>
       </c>
       <c r="C189" t="s">
         <v>577</v>
       </c>
       <c r="D189" s="1">
-        <v>45672</v>
+        <v>45876</v>
       </c>
       <c r="E189" s="1">
-        <v>45672</v>
+        <v>45936</v>
       </c>
       <c r="G189" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H189" s="2" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>103073</v>
+        <v>105216</v>
       </c>
       <c r="B190" t="s">
         <v>579</v>
       </c>
       <c r="C190" t="s">
         <v>580</v>
       </c>
       <c r="D190" s="1">
-        <v>45646</v>
+        <v>45875</v>
       </c>
       <c r="E190" s="1">
-        <v>45658</v>
+        <v>45875</v>
       </c>
       <c r="G190" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>103070</v>
+        <v>105198</v>
       </c>
       <c r="B191" t="s">
         <v>582</v>
       </c>
       <c r="C191" t="s">
         <v>583</v>
       </c>
       <c r="D191" s="1">
-        <v>45646</v>
+        <v>45869</v>
       </c>
       <c r="E191" s="1">
-        <v>45646</v>
+        <v>45869</v>
       </c>
       <c r="G191" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>103039</v>
+        <v>105173</v>
       </c>
       <c r="B192" t="s">
         <v>585</v>
       </c>
       <c r="C192" t="s">
         <v>586</v>
       </c>
       <c r="D192" s="1">
-        <v>45643</v>
+        <v>45863</v>
       </c>
       <c r="E192" s="1">
-        <v>45658</v>
+        <v>45870</v>
       </c>
       <c r="G192" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H192" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>103035</v>
+        <v>105157</v>
       </c>
       <c r="B193" t="s">
         <v>588</v>
       </c>
       <c r="C193" t="s">
         <v>589</v>
       </c>
       <c r="D193" s="1">
-        <v>45642</v>
+        <v>45861</v>
       </c>
       <c r="E193" s="1">
-        <v>45642</v>
+        <v>45861</v>
       </c>
       <c r="G193" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>103033</v>
+        <v>105156</v>
       </c>
       <c r="B194" t="s">
         <v>591</v>
       </c>
       <c r="C194" t="s">
         <v>592</v>
       </c>
       <c r="D194" s="1">
-        <v>45642</v>
+        <v>45861</v>
       </c>
       <c r="E194" s="1">
-        <v>45642</v>
+        <v>45861</v>
       </c>
       <c r="G194" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H194" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>103029</v>
+        <v>105154</v>
       </c>
       <c r="B195" t="s">
         <v>594</v>
       </c>
       <c r="C195" t="s">
         <v>595</v>
       </c>
       <c r="D195" s="1">
-        <v>45638</v>
+        <v>45861</v>
+      </c>
+      <c r="E195" s="1">
+        <v>45921</v>
       </c>
       <c r="G195" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>102998</v>
+        <v>105151</v>
       </c>
       <c r="B196" t="s">
         <v>597</v>
       </c>
       <c r="C196" t="s">
         <v>598</v>
       </c>
       <c r="D196" s="1">
-        <v>45625</v>
+        <v>45860</v>
       </c>
       <c r="E196" s="1">
-        <v>45625</v>
+        <v>46023</v>
       </c>
       <c r="G196" t="s">
         <v>10</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>102997</v>
+        <v>105150</v>
       </c>
       <c r="B197" t="s">
         <v>600</v>
       </c>
       <c r="C197" t="s">
         <v>601</v>
       </c>
       <c r="D197" s="1">
-        <v>45625</v>
+        <v>45860</v>
       </c>
       <c r="E197" s="1">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G197" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H197" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>102996</v>
+        <v>105149</v>
       </c>
       <c r="B198" t="s">
         <v>603</v>
       </c>
       <c r="C198" t="s">
         <v>604</v>
       </c>
       <c r="D198" s="1">
-        <v>45625</v>
+        <v>45860</v>
       </c>
       <c r="E198" s="1">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G198" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>102995</v>
+        <v>105148</v>
       </c>
       <c r="B199" t="s">
         <v>606</v>
       </c>
       <c r="C199" t="s">
         <v>607</v>
       </c>
       <c r="D199" s="1">
-        <v>45625</v>
+        <v>45860</v>
       </c>
       <c r="E199" s="1">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G199" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H199" s="2" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>102976</v>
+        <v>105147</v>
       </c>
       <c r="B200" t="s">
         <v>609</v>
       </c>
       <c r="C200" t="s">
         <v>610</v>
       </c>
       <c r="D200" s="1">
-        <v>45620</v>
+        <v>45860</v>
+      </c>
+      <c r="E200" s="1">
+        <v>46023</v>
       </c>
       <c r="G200" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="H200" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>102975</v>
+        <v>105139</v>
       </c>
       <c r="B201" t="s">
         <v>612</v>
       </c>
       <c r="C201" t="s">
         <v>613</v>
       </c>
       <c r="D201" s="1">
-        <v>45618</v>
+        <v>45859</v>
       </c>
       <c r="E201" s="1">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G201" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H201" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>102967</v>
+        <v>105124</v>
       </c>
       <c r="B202" t="s">
         <v>615</v>
       </c>
       <c r="C202" t="s">
         <v>616</v>
       </c>
       <c r="D202" s="1">
-        <v>45617</v>
+        <v>45855</v>
       </c>
       <c r="E202" s="1">
-        <v>45627</v>
+        <v>45870</v>
       </c>
       <c r="G202" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>102950</v>
+        <v>105123</v>
       </c>
       <c r="B203" t="s">
         <v>618</v>
       </c>
       <c r="C203" t="s">
         <v>619</v>
       </c>
       <c r="D203" s="1">
-        <v>45614</v>
+        <v>45855</v>
       </c>
       <c r="E203" s="1">
-        <v>45614</v>
+        <v>45870</v>
       </c>
       <c r="G203" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H203" s="2" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>102938</v>
+        <v>105026</v>
       </c>
       <c r="B204" t="s">
         <v>621</v>
       </c>
       <c r="C204" t="s">
         <v>622</v>
       </c>
       <c r="D204" s="1">
-        <v>45610</v>
+        <v>45835</v>
       </c>
       <c r="E204" s="1">
-        <v>45609</v>
+        <v>45835</v>
       </c>
       <c r="G204" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H204" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>102912</v>
+        <v>105011</v>
       </c>
       <c r="B205" t="s">
         <v>624</v>
       </c>
       <c r="C205" t="s">
         <v>625</v>
       </c>
       <c r="D205" s="1">
-        <v>45607</v>
+        <v>45834</v>
       </c>
       <c r="E205" s="1">
-        <v>45607</v>
+        <v>45834</v>
       </c>
       <c r="G205" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H205" s="2" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>102910</v>
+        <v>105008</v>
       </c>
       <c r="B206" t="s">
         <v>627</v>
       </c>
       <c r="C206" t="s">
         <v>628</v>
       </c>
       <c r="D206" s="1">
-        <v>45607</v>
+        <v>45834</v>
       </c>
       <c r="E206" s="1">
-        <v>45607</v>
+        <v>45833</v>
       </c>
       <c r="G206" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>102864</v>
+        <v>104999</v>
       </c>
       <c r="B207" t="s">
         <v>630</v>
       </c>
       <c r="C207" t="s">
         <v>631</v>
       </c>
       <c r="D207" s="1">
-        <v>45595</v>
+        <v>45833</v>
       </c>
       <c r="E207" s="1">
-        <v>45595</v>
+        <v>45893</v>
       </c>
       <c r="G207" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>102846</v>
+        <v>104996</v>
       </c>
       <c r="B208" t="s">
         <v>633</v>
       </c>
       <c r="C208" t="s">
         <v>634</v>
       </c>
       <c r="D208" s="1">
-        <v>45590</v>
+        <v>45833</v>
       </c>
       <c r="E208" s="1">
-        <v>45590</v>
+        <v>45833</v>
       </c>
       <c r="G208" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H208" s="2" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>102832</v>
+        <v>104954</v>
       </c>
       <c r="B209" t="s">
         <v>636</v>
       </c>
       <c r="C209" t="s">
         <v>637</v>
       </c>
       <c r="D209" s="1">
-        <v>45589</v>
+        <v>45825</v>
       </c>
       <c r="E209" s="1">
-        <v>45589</v>
+        <v>45826</v>
       </c>
       <c r="G209" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H209" s="2" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>102821</v>
+        <v>104951</v>
       </c>
       <c r="B210" t="s">
         <v>639</v>
       </c>
       <c r="C210" t="s">
         <v>640</v>
       </c>
       <c r="D210" s="1">
-        <v>45586</v>
+        <v>45825</v>
       </c>
       <c r="E210" s="1">
-        <v>45597</v>
+        <v>45825</v>
       </c>
       <c r="G210" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>102716</v>
+        <v>104922</v>
       </c>
       <c r="B211" t="s">
         <v>642</v>
       </c>
       <c r="C211" t="s">
         <v>643</v>
       </c>
       <c r="D211" s="1">
-        <v>45575</v>
+        <v>45820</v>
       </c>
       <c r="E211" s="1">
-        <v>45575</v>
+        <v>45820</v>
       </c>
       <c r="G211" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H211" s="2" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>102688</v>
+        <v>104919</v>
       </c>
       <c r="B212" t="s">
         <v>645</v>
       </c>
       <c r="C212" t="s">
         <v>646</v>
       </c>
       <c r="D212" s="1">
-        <v>45572</v>
+        <v>45819</v>
       </c>
       <c r="E212" s="1">
-        <v>45572</v>
+        <v>45819</v>
       </c>
       <c r="G212" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>102655</v>
+        <v>104918</v>
       </c>
       <c r="B213" t="s">
         <v>648</v>
       </c>
       <c r="C213" t="s">
         <v>649</v>
       </c>
       <c r="D213" s="1">
-        <v>45565</v>
+        <v>45819</v>
       </c>
       <c r="E213" s="1">
-        <v>45658</v>
+        <v>45819</v>
       </c>
       <c r="G213" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>102649</v>
+        <v>104892</v>
       </c>
       <c r="B214" t="s">
         <v>651</v>
       </c>
       <c r="C214" t="s">
         <v>652</v>
       </c>
       <c r="D214" s="1">
-        <v>45565</v>
+        <v>45813</v>
       </c>
       <c r="E214" s="1">
-        <v>45565</v>
+        <v>45813</v>
       </c>
       <c r="G214" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="H214" s="2" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>102642</v>
+        <v>104883</v>
       </c>
       <c r="B215" t="s">
         <v>654</v>
       </c>
       <c r="C215" t="s">
         <v>655</v>
       </c>
       <c r="D215" s="1">
-        <v>45561</v>
+        <v>45812</v>
       </c>
       <c r="E215" s="1">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="G215" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>102639</v>
+        <v>104864</v>
       </c>
       <c r="B216" t="s">
         <v>657</v>
       </c>
       <c r="C216" t="s">
         <v>658</v>
       </c>
       <c r="D216" s="1">
-        <v>45561</v>
+        <v>45805</v>
       </c>
       <c r="E216" s="1">
-        <v>45658</v>
+        <v>45805</v>
       </c>
       <c r="G216" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>102631</v>
+        <v>104859</v>
       </c>
       <c r="B217" t="s">
         <v>660</v>
       </c>
       <c r="C217" t="s">
         <v>661</v>
       </c>
       <c r="D217" s="1">
-        <v>45560</v>
+        <v>45805</v>
       </c>
       <c r="E217" s="1">
-        <v>45641</v>
+        <v>45805</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>102629</v>
+        <v>104857</v>
       </c>
       <c r="B218" t="s">
         <v>663</v>
       </c>
       <c r="C218" t="s">
         <v>664</v>
       </c>
       <c r="D218" s="1">
-        <v>45560</v>
+        <v>45805</v>
       </c>
       <c r="E218" s="1">
-        <v>45560</v>
+        <v>45805</v>
       </c>
       <c r="G218" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H218" s="2" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>102628</v>
+        <v>104801</v>
       </c>
       <c r="B219" t="s">
         <v>666</v>
       </c>
       <c r="C219" t="s">
         <v>667</v>
       </c>
       <c r="D219" s="1">
-        <v>45560</v>
+        <v>45796</v>
       </c>
       <c r="E219" s="1">
-        <v>45566</v>
+        <v>45796</v>
       </c>
       <c r="G219" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>102614</v>
+        <v>104770</v>
       </c>
       <c r="B220" t="s">
         <v>669</v>
       </c>
       <c r="C220" t="s">
         <v>670</v>
       </c>
       <c r="D220" s="1">
-        <v>45559</v>
+        <v>45790</v>
       </c>
       <c r="E220" s="1">
-        <v>45558</v>
+        <v>45791</v>
       </c>
       <c r="G220" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>102567</v>
+        <v>104760</v>
       </c>
       <c r="B221" t="s">
         <v>672</v>
       </c>
       <c r="C221" t="s">
         <v>673</v>
       </c>
       <c r="D221" s="1">
-        <v>45545</v>
+        <v>45786</v>
       </c>
       <c r="E221" s="1">
-        <v>45545</v>
+        <v>45748</v>
       </c>
       <c r="G221" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="H221" s="2" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>102520</v>
+        <v>104759</v>
       </c>
       <c r="B222" t="s">
         <v>675</v>
       </c>
       <c r="C222" t="s">
         <v>676</v>
       </c>
       <c r="D222" s="1">
-        <v>45537</v>
+        <v>45786</v>
       </c>
       <c r="E222" s="1">
-        <v>45537</v>
+        <v>45748</v>
       </c>
       <c r="G222" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>102503</v>
+        <v>104755</v>
       </c>
       <c r="B223" t="s">
         <v>678</v>
       </c>
       <c r="C223" t="s">
         <v>679</v>
       </c>
       <c r="D223" s="1">
-        <v>45534</v>
+        <v>45784</v>
       </c>
       <c r="E223" s="1">
-        <v>45534</v>
+        <v>46023</v>
       </c>
       <c r="G223" t="s">
         <v>10</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>102496</v>
+        <v>104732</v>
       </c>
       <c r="B224" t="s">
         <v>681</v>
       </c>
       <c r="C224" t="s">
         <v>682</v>
       </c>
       <c r="D224" s="1">
-        <v>45532</v>
+        <v>45782</v>
       </c>
       <c r="E224" s="1">
-        <v>45532</v>
+        <v>45782</v>
       </c>
       <c r="G224" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H224" s="2" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>102484</v>
+        <v>104714</v>
       </c>
       <c r="B225" t="s">
         <v>684</v>
       </c>
       <c r="C225" t="s">
         <v>685</v>
       </c>
       <c r="D225" s="1">
-        <v>45530</v>
+        <v>45777</v>
       </c>
       <c r="E225" s="1">
-        <v>45530</v>
+        <v>46023</v>
       </c>
       <c r="G225" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H225" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>102456</v>
+        <v>104696</v>
       </c>
       <c r="B226" t="s">
         <v>687</v>
       </c>
       <c r="C226" t="s">
         <v>688</v>
       </c>
       <c r="D226" s="1">
-        <v>45526</v>
+        <v>45776</v>
       </c>
       <c r="E226" s="1">
-        <v>45536</v>
+        <v>45775</v>
       </c>
       <c r="G226" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H226" s="2" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>102400</v>
+        <v>104694</v>
       </c>
       <c r="B227" t="s">
         <v>690</v>
       </c>
       <c r="C227" t="s">
         <v>691</v>
       </c>
       <c r="D227" s="1">
-        <v>45519</v>
+        <v>45775</v>
       </c>
       <c r="E227" s="1">
-        <v>45519</v>
+        <v>45775</v>
       </c>
       <c r="G227" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>102310</v>
+        <v>104631</v>
       </c>
       <c r="B228" t="s">
         <v>693</v>
       </c>
       <c r="C228" t="s">
         <v>694</v>
       </c>
       <c r="D228" s="1">
-        <v>45504</v>
+        <v>45761</v>
       </c>
       <c r="E228" s="1">
-        <v>45504</v>
+        <v>45747</v>
       </c>
       <c r="G228" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="H228" s="2" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>102274</v>
+        <v>104624</v>
       </c>
       <c r="B229" t="s">
         <v>696</v>
       </c>
       <c r="C229" t="s">
         <v>697</v>
       </c>
       <c r="D229" s="1">
-        <v>45498</v>
+        <v>45761</v>
       </c>
       <c r="E229" s="1">
-        <v>45498</v>
+        <v>45761</v>
       </c>
       <c r="G229" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>102234</v>
+        <v>104598</v>
       </c>
       <c r="B230" t="s">
         <v>699</v>
       </c>
       <c r="C230" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1">
-        <v>45490</v>
+        <v>45756</v>
       </c>
       <c r="E230" s="1">
-        <v>45658</v>
+        <v>45756</v>
       </c>
       <c r="G230" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H230" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>102232</v>
+        <v>104546</v>
       </c>
       <c r="B231" t="s">
         <v>702</v>
       </c>
       <c r="C231" t="s">
         <v>703</v>
       </c>
       <c r="D231" s="1">
-        <v>45490</v>
+        <v>45750</v>
       </c>
       <c r="E231" s="1">
-        <v>45505</v>
+        <v>45750</v>
       </c>
       <c r="G231" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>102191</v>
+        <v>104452</v>
       </c>
       <c r="B232" t="s">
         <v>705</v>
       </c>
       <c r="C232" t="s">
         <v>706</v>
       </c>
       <c r="D232" s="1">
-        <v>45481</v>
+        <v>45741</v>
       </c>
       <c r="E232" s="1">
-        <v>45421</v>
+        <v>45741</v>
       </c>
       <c r="G232" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H232" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>102172</v>
+        <v>104448</v>
       </c>
       <c r="B233" t="s">
         <v>708</v>
       </c>
       <c r="C233" t="s">
         <v>709</v>
       </c>
       <c r="D233" s="1">
-        <v>45475</v>
+        <v>45740</v>
       </c>
       <c r="E233" s="1">
-        <v>45476</v>
+        <v>44918</v>
       </c>
       <c r="G233" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H233" s="2" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>102158</v>
+        <v>104403</v>
       </c>
       <c r="B234" t="s">
         <v>711</v>
       </c>
       <c r="C234" t="s">
         <v>712</v>
       </c>
       <c r="D234" s="1">
-        <v>45471</v>
+        <v>45735</v>
       </c>
       <c r="E234" s="1">
-        <v>45471</v>
+        <v>45735</v>
       </c>
       <c r="G234" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H234" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>102142</v>
+        <v>104382</v>
       </c>
       <c r="B235" t="s">
         <v>714</v>
       </c>
       <c r="C235" t="s">
         <v>715</v>
       </c>
       <c r="D235" s="1">
-        <v>45470</v>
+        <v>45730</v>
       </c>
       <c r="E235" s="1">
-        <v>45470</v>
+        <v>45730</v>
       </c>
       <c r="G235" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="H235" s="2" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>102135</v>
+        <v>104352</v>
       </c>
       <c r="B236" t="s">
         <v>717</v>
       </c>
       <c r="C236" t="s">
         <v>718</v>
       </c>
       <c r="D236" s="1">
-        <v>45468</v>
+        <v>45729</v>
       </c>
       <c r="E236" s="1">
-        <v>45474</v>
+        <v>45729</v>
       </c>
       <c r="G236" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H236" s="2" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>102134</v>
+        <v>104324</v>
       </c>
       <c r="B237" t="s">
         <v>720</v>
       </c>
       <c r="C237" t="s">
         <v>721</v>
       </c>
       <c r="D237" s="1">
-        <v>45468</v>
+        <v>45727</v>
       </c>
       <c r="E237" s="1">
-        <v>45474</v>
+        <v>45727</v>
       </c>
       <c r="G237" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H237" s="2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>102133</v>
+        <v>104266</v>
       </c>
       <c r="B238" t="s">
         <v>723</v>
       </c>
       <c r="C238" t="s">
         <v>724</v>
       </c>
       <c r="D238" s="1">
-        <v>45468</v>
+        <v>45721</v>
       </c>
       <c r="E238" s="1">
-        <v>45474</v>
+        <v>45720</v>
       </c>
       <c r="G238" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H238" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>102115</v>
+        <v>104184</v>
       </c>
       <c r="B239" t="s">
         <v>726</v>
       </c>
       <c r="C239" t="s">
         <v>727</v>
       </c>
       <c r="D239" s="1">
-        <v>45463</v>
+        <v>45716</v>
       </c>
       <c r="E239" s="1">
-        <v>45474</v>
+        <v>45716</v>
       </c>
       <c r="G239" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>102028</v>
+        <v>104115</v>
       </c>
       <c r="B240" t="s">
         <v>729</v>
       </c>
       <c r="C240" t="s">
         <v>730</v>
       </c>
       <c r="D240" s="1">
-        <v>45449</v>
+        <v>45714</v>
       </c>
       <c r="E240" s="1">
-        <v>45449</v>
+        <v>45646</v>
       </c>
       <c r="G240" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H240" s="2" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>102019</v>
+        <v>104072</v>
       </c>
       <c r="B241" t="s">
         <v>732</v>
       </c>
       <c r="C241" t="s">
         <v>733</v>
       </c>
       <c r="D241" s="1">
-        <v>45448</v>
+        <v>45713</v>
       </c>
       <c r="E241" s="1">
-        <v>45448</v>
+        <v>45713</v>
       </c>
       <c r="G241" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H241" s="2" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>101999</v>
+        <v>104069</v>
       </c>
       <c r="B242" t="s">
         <v>735</v>
       </c>
       <c r="C242" t="s">
         <v>736</v>
       </c>
       <c r="D242" s="1">
-        <v>45446</v>
+        <v>45713</v>
       </c>
       <c r="E242" s="1">
-        <v>45446</v>
+        <v>45773</v>
       </c>
       <c r="G242" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H242" s="2" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>101996</v>
+        <v>103923</v>
       </c>
       <c r="B243" t="s">
         <v>738</v>
       </c>
       <c r="C243" t="s">
         <v>739</v>
       </c>
       <c r="D243" s="1">
-        <v>45443</v>
+        <v>45707</v>
       </c>
       <c r="E243" s="1">
-        <v>45658</v>
+        <v>45707</v>
       </c>
       <c r="G243" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="H243" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>101987</v>
+        <v>103789</v>
       </c>
       <c r="B244" t="s">
         <v>741</v>
       </c>
       <c r="C244" t="s">
         <v>742</v>
       </c>
       <c r="D244" s="1">
-        <v>45442</v>
+        <v>45700</v>
       </c>
       <c r="E244" s="1">
-        <v>45442</v>
+        <v>45700</v>
       </c>
       <c r="G244" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="H244" s="2" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>101983</v>
+        <v>103729</v>
       </c>
       <c r="B245" t="s">
         <v>744</v>
       </c>
       <c r="C245" t="s">
         <v>745</v>
       </c>
       <c r="D245" s="1">
-        <v>45442</v>
+        <v>45698</v>
       </c>
       <c r="E245" s="1">
-        <v>45442</v>
+        <v>45698</v>
       </c>
       <c r="G245" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H245" s="2" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>101964</v>
+        <v>103627</v>
       </c>
       <c r="B246" t="s">
         <v>747</v>
       </c>
       <c r="C246" t="s">
         <v>748</v>
       </c>
       <c r="D246" s="1">
-        <v>45439</v>
+        <v>45692</v>
       </c>
       <c r="E246" s="1">
-        <v>45439</v>
+        <v>45692</v>
       </c>
       <c r="G246" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H246" s="2" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>101875</v>
+        <v>103565</v>
       </c>
       <c r="B247" t="s">
         <v>750</v>
       </c>
       <c r="C247" t="s">
         <v>751</v>
       </c>
       <c r="D247" s="1">
-        <v>45435</v>
+        <v>45687</v>
       </c>
       <c r="E247" s="1">
-        <v>45435</v>
+        <v>45658</v>
+      </c>
+      <c r="F247" s="1">
+        <v>45688</v>
       </c>
       <c r="G247" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H247" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>101874</v>
+        <v>103516</v>
       </c>
       <c r="B248" t="s">
         <v>753</v>
       </c>
       <c r="C248" t="s">
         <v>754</v>
       </c>
       <c r="D248" s="1">
-        <v>45435</v>
+        <v>45685</v>
       </c>
       <c r="E248" s="1">
-        <v>45432</v>
+        <v>45685</v>
       </c>
       <c r="G248" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="H248" s="2" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>101864</v>
+        <v>103511</v>
       </c>
       <c r="B249" t="s">
         <v>756</v>
       </c>
       <c r="C249" t="s">
         <v>757</v>
       </c>
       <c r="D249" s="1">
-        <v>45433</v>
+        <v>45685</v>
       </c>
       <c r="E249" s="1">
-        <v>45444</v>
+        <v>45685</v>
       </c>
       <c r="G249" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H249" s="2" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>101832</v>
+        <v>103316</v>
       </c>
       <c r="B250" t="s">
         <v>759</v>
       </c>
       <c r="C250" t="s">
         <v>760</v>
       </c>
       <c r="D250" s="1">
-        <v>45427</v>
+        <v>45673</v>
+      </c>
+      <c r="E250" s="1">
+        <v>45673</v>
       </c>
       <c r="G250" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H250" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>101786</v>
+        <v>103298</v>
       </c>
       <c r="B251" t="s">
         <v>762</v>
       </c>
       <c r="C251" t="s">
         <v>763</v>
       </c>
       <c r="D251" s="1">
-        <v>45412</v>
+        <v>45672</v>
       </c>
       <c r="E251" s="1">
-        <v>45412</v>
+        <v>45672</v>
       </c>
       <c r="G251" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H251" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>101785</v>
+        <v>103073</v>
       </c>
       <c r="B252" t="s">
         <v>765</v>
       </c>
       <c r="C252" t="s">
         <v>766</v>
       </c>
       <c r="D252" s="1">
-        <v>45412</v>
+        <v>45646</v>
       </c>
       <c r="E252" s="1">
-        <v>45412</v>
+        <v>45658</v>
       </c>
       <c r="G252" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H252" s="2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>101784</v>
+        <v>103070</v>
       </c>
       <c r="B253" t="s">
         <v>768</v>
       </c>
       <c r="C253" t="s">
         <v>769</v>
       </c>
       <c r="D253" s="1">
-        <v>45412</v>
+        <v>45646</v>
       </c>
       <c r="E253" s="1">
-        <v>45408</v>
+        <v>45646</v>
       </c>
       <c r="G253" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H253" s="2" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>101775</v>
+        <v>103039</v>
       </c>
       <c r="B254" t="s">
         <v>771</v>
       </c>
       <c r="C254" t="s">
         <v>772</v>
       </c>
       <c r="D254" s="1">
-        <v>45411</v>
+        <v>45643</v>
       </c>
       <c r="E254" s="1">
-        <v>45411</v>
+        <v>45658</v>
       </c>
       <c r="G254" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H254" s="2" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>101770</v>
+        <v>103035</v>
       </c>
       <c r="B255" t="s">
         <v>774</v>
       </c>
       <c r="C255" t="s">
         <v>775</v>
       </c>
       <c r="D255" s="1">
-        <v>45411</v>
+        <v>45642</v>
+      </c>
+      <c r="E255" s="1">
+        <v>45642</v>
       </c>
       <c r="G255" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H255" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>101689</v>
+        <v>103033</v>
       </c>
       <c r="B256" t="s">
         <v>777</v>
       </c>
       <c r="C256" t="s">
         <v>778</v>
       </c>
       <c r="D256" s="1">
-        <v>45401</v>
+        <v>45642</v>
       </c>
       <c r="E256" s="1">
-        <v>45413</v>
+        <v>45642</v>
       </c>
       <c r="G256" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H256" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>101629</v>
+        <v>103029</v>
       </c>
       <c r="B257" t="s">
         <v>780</v>
       </c>
       <c r="C257" t="s">
         <v>781</v>
       </c>
       <c r="D257" s="1">
-        <v>45391</v>
-[...2 lines deleted...]
-        <v>45390</v>
+        <v>45638</v>
       </c>
       <c r="G257" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="H257" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>101618</v>
+        <v>102998</v>
       </c>
       <c r="B258" t="s">
         <v>783</v>
       </c>
       <c r="C258" t="s">
         <v>784</v>
       </c>
       <c r="D258" s="1">
-        <v>45390</v>
+        <v>45625</v>
       </c>
       <c r="E258" s="1">
-        <v>45390</v>
+        <v>45625</v>
       </c>
       <c r="G258" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H258" s="2" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>101593</v>
+        <v>102997</v>
       </c>
       <c r="B259" t="s">
         <v>786</v>
       </c>
       <c r="C259" t="s">
         <v>787</v>
       </c>
       <c r="D259" s="1">
-        <v>45379</v>
+        <v>45625</v>
       </c>
       <c r="E259" s="1">
-        <v>45379</v>
+        <v>45658</v>
       </c>
       <c r="G259" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H259" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>101588</v>
+        <v>102996</v>
       </c>
       <c r="B260" t="s">
         <v>789</v>
       </c>
       <c r="C260" t="s">
         <v>790</v>
       </c>
       <c r="D260" s="1">
-        <v>45378</v>
+        <v>45625</v>
       </c>
       <c r="E260" s="1">
-        <v>45378</v>
+        <v>45658</v>
       </c>
       <c r="G260" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H260" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>101544</v>
+        <v>102995</v>
       </c>
       <c r="B261" t="s">
         <v>792</v>
       </c>
       <c r="C261" t="s">
         <v>793</v>
       </c>
       <c r="D261" s="1">
-        <v>45371</v>
+        <v>45625</v>
       </c>
       <c r="E261" s="1">
-        <v>45371</v>
+        <v>45658</v>
       </c>
       <c r="G261" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H261" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>101514</v>
+        <v>102976</v>
       </c>
       <c r="B262" t="s">
         <v>795</v>
       </c>
       <c r="C262" t="s">
         <v>796</v>
       </c>
       <c r="D262" s="1">
-        <v>45366</v>
-[...2 lines deleted...]
-        <v>45383</v>
+        <v>45620</v>
       </c>
       <c r="G262" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H262" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>101513</v>
+        <v>102975</v>
       </c>
       <c r="B263" t="s">
         <v>798</v>
       </c>
       <c r="C263" t="s">
         <v>799</v>
       </c>
       <c r="D263" s="1">
-        <v>45366</v>
+        <v>45618</v>
       </c>
       <c r="E263" s="1">
-        <v>45367</v>
+        <v>45658</v>
       </c>
       <c r="G263" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H263" s="2" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>101509</v>
+        <v>102967</v>
       </c>
       <c r="B264" t="s">
         <v>801</v>
       </c>
       <c r="C264" t="s">
         <v>802</v>
       </c>
       <c r="D264" s="1">
-        <v>45365</v>
+        <v>45617</v>
       </c>
       <c r="E264" s="1">
-        <v>45352</v>
+        <v>45627</v>
       </c>
       <c r="G264" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="H264" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>101469</v>
+        <v>102950</v>
       </c>
       <c r="B265" t="s">
         <v>804</v>
       </c>
       <c r="C265" t="s">
         <v>805</v>
       </c>
       <c r="D265" s="1">
-        <v>45358</v>
+        <v>45614</v>
       </c>
       <c r="E265" s="1">
-        <v>45358</v>
+        <v>45614</v>
       </c>
       <c r="G265" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H265" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>101460</v>
+        <v>102938</v>
       </c>
       <c r="B266" t="s">
         <v>807</v>
       </c>
       <c r="C266" t="s">
         <v>808</v>
       </c>
       <c r="D266" s="1">
-        <v>45357</v>
+        <v>45610</v>
       </c>
       <c r="E266" s="1">
-        <v>45357</v>
+        <v>45609</v>
       </c>
       <c r="G266" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H266" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>101422</v>
+        <v>102912</v>
       </c>
       <c r="B267" t="s">
         <v>810</v>
       </c>
       <c r="C267" t="s">
         <v>811</v>
       </c>
       <c r="D267" s="1">
-        <v>45352</v>
+        <v>45607</v>
       </c>
       <c r="E267" s="1">
-        <v>45352</v>
+        <v>45607</v>
       </c>
       <c r="G267" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H267" s="2" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>101385</v>
+        <v>102910</v>
       </c>
       <c r="B268" t="s">
         <v>813</v>
       </c>
       <c r="C268" t="s">
         <v>814</v>
       </c>
       <c r="D268" s="1">
-        <v>45351</v>
+        <v>45607</v>
       </c>
       <c r="E268" s="1">
-        <v>45351</v>
+        <v>45607</v>
       </c>
       <c r="G268" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H268" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>101221</v>
+        <v>102864</v>
       </c>
       <c r="B269" t="s">
         <v>816</v>
       </c>
       <c r="C269" t="s">
         <v>817</v>
       </c>
       <c r="D269" s="1">
-        <v>45344</v>
+        <v>45595</v>
       </c>
       <c r="E269" s="1">
-        <v>45344</v>
+        <v>45595</v>
       </c>
       <c r="G269" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H269" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>101207</v>
+        <v>102846</v>
       </c>
       <c r="B270" t="s">
         <v>819</v>
       </c>
       <c r="C270" t="s">
         <v>820</v>
       </c>
       <c r="D270" s="1">
-        <v>45343</v>
+        <v>45590</v>
       </c>
       <c r="E270" s="1">
-        <v>45261</v>
+        <v>45590</v>
       </c>
       <c r="G270" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="H270" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>101168</v>
+        <v>102832</v>
       </c>
       <c r="B271" t="s">
         <v>822</v>
       </c>
       <c r="C271" t="s">
         <v>823</v>
       </c>
       <c r="D271" s="1">
-        <v>45342</v>
+        <v>45589</v>
       </c>
       <c r="E271" s="1">
-        <v>45352</v>
+        <v>45589</v>
       </c>
       <c r="G271" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H271" s="2" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>101140</v>
+        <v>102821</v>
       </c>
       <c r="B272" t="s">
         <v>825</v>
       </c>
       <c r="C272" t="s">
         <v>826</v>
       </c>
       <c r="D272" s="1">
-        <v>45341</v>
+        <v>45586</v>
       </c>
       <c r="E272" s="1">
-        <v>45341</v>
+        <v>45597</v>
       </c>
       <c r="G272" t="s">
         <v>10</v>
       </c>
       <c r="H272" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>101089</v>
+        <v>102716</v>
       </c>
       <c r="B273" t="s">
         <v>828</v>
       </c>
       <c r="C273" t="s">
         <v>829</v>
       </c>
       <c r="D273" s="1">
-        <v>45337</v>
+        <v>45575</v>
       </c>
       <c r="E273" s="1">
-        <v>45337</v>
+        <v>45575</v>
       </c>
       <c r="G273" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H273" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>100986</v>
+        <v>102688</v>
       </c>
       <c r="B274" t="s">
         <v>831</v>
       </c>
       <c r="C274" t="s">
         <v>832</v>
       </c>
       <c r="D274" s="1">
-        <v>45330</v>
+        <v>45572</v>
       </c>
       <c r="E274" s="1">
-        <v>45330</v>
+        <v>45572</v>
       </c>
       <c r="G274" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H274" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>100904</v>
+        <v>102655</v>
       </c>
       <c r="B275" t="s">
         <v>834</v>
       </c>
       <c r="C275" t="s">
         <v>835</v>
       </c>
       <c r="D275" s="1">
-        <v>45328</v>
+        <v>45565</v>
       </c>
       <c r="E275" s="1">
-        <v>45328</v>
+        <v>45658</v>
       </c>
       <c r="G275" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H275" s="2" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>100879</v>
+        <v>102649</v>
       </c>
       <c r="B276" t="s">
         <v>837</v>
       </c>
       <c r="C276" t="s">
         <v>838</v>
       </c>
       <c r="D276" s="1">
-        <v>45323</v>
+        <v>45565</v>
       </c>
       <c r="E276" s="1">
-        <v>45323</v>
+        <v>45565</v>
       </c>
       <c r="G276" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H276" s="2" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>100874</v>
+        <v>102642</v>
       </c>
       <c r="B277" t="s">
         <v>840</v>
       </c>
       <c r="C277" t="s">
         <v>841</v>
       </c>
       <c r="D277" s="1">
-        <v>45322</v>
+        <v>45561</v>
       </c>
       <c r="E277" s="1">
-        <v>45322</v>
+        <v>45658</v>
       </c>
       <c r="G277" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H277" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>100872</v>
+        <v>102639</v>
       </c>
       <c r="B278" t="s">
         <v>843</v>
       </c>
       <c r="C278" t="s">
         <v>844</v>
       </c>
       <c r="D278" s="1">
-        <v>45322</v>
+        <v>45561</v>
       </c>
       <c r="E278" s="1">
-        <v>45322</v>
+        <v>45658</v>
       </c>
       <c r="G278" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H278" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>100745</v>
+        <v>102631</v>
       </c>
       <c r="B279" t="s">
         <v>846</v>
       </c>
       <c r="C279" t="s">
         <v>847</v>
       </c>
       <c r="D279" s="1">
-        <v>45314</v>
+        <v>45560</v>
       </c>
       <c r="E279" s="1">
-        <v>45323</v>
+        <v>45641</v>
       </c>
       <c r="G279" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H279" s="2" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>100685</v>
+        <v>102629</v>
       </c>
       <c r="B280" t="s">
         <v>849</v>
       </c>
       <c r="C280" t="s">
         <v>850</v>
       </c>
       <c r="D280" s="1">
-        <v>45308</v>
+        <v>45560</v>
       </c>
       <c r="E280" s="1">
-        <v>45308</v>
+        <v>45560</v>
       </c>
       <c r="G280" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H280" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>100681</v>
+        <v>102628</v>
       </c>
       <c r="B281" t="s">
         <v>852</v>
       </c>
       <c r="C281" t="s">
         <v>853</v>
       </c>
       <c r="D281" s="1">
-        <v>45308</v>
+        <v>45560</v>
       </c>
       <c r="E281" s="1">
-        <v>45308</v>
+        <v>45566</v>
       </c>
       <c r="G281" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H281" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>100443</v>
+        <v>102614</v>
       </c>
       <c r="B282" t="s">
         <v>855</v>
       </c>
       <c r="C282" t="s">
         <v>856</v>
       </c>
       <c r="D282" s="1">
-        <v>45288</v>
+        <v>45559</v>
       </c>
       <c r="E282" s="1">
-        <v>45292</v>
+        <v>45558</v>
       </c>
       <c r="G282" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H282" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>100442</v>
+        <v>102567</v>
       </c>
       <c r="B283" t="s">
         <v>858</v>
       </c>
       <c r="C283" t="s">
         <v>859</v>
       </c>
       <c r="D283" s="1">
-        <v>45288</v>
+        <v>45545</v>
       </c>
       <c r="E283" s="1">
-        <v>45292</v>
+        <v>45545</v>
       </c>
       <c r="G283" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H283" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>100441</v>
+        <v>102520</v>
       </c>
       <c r="B284" t="s">
         <v>861</v>
       </c>
       <c r="C284" t="s">
         <v>862</v>
       </c>
       <c r="D284" s="1">
-        <v>45288</v>
+        <v>45537</v>
       </c>
       <c r="E284" s="1">
-        <v>45292</v>
+        <v>45537</v>
       </c>
       <c r="G284" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H284" s="2" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>100440</v>
+        <v>102503</v>
       </c>
       <c r="B285" t="s">
         <v>864</v>
       </c>
       <c r="C285" t="s">
         <v>865</v>
       </c>
       <c r="D285" s="1">
-        <v>45288</v>
+        <v>45534</v>
       </c>
       <c r="E285" s="1">
-        <v>45288</v>
+        <v>45534</v>
       </c>
       <c r="G285" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H285" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>100389</v>
+        <v>102496</v>
       </c>
       <c r="B286" t="s">
         <v>867</v>
       </c>
       <c r="C286" t="s">
         <v>868</v>
       </c>
       <c r="D286" s="1">
-        <v>45281</v>
+        <v>45532</v>
       </c>
       <c r="E286" s="1">
-        <v>45281</v>
+        <v>45532</v>
       </c>
       <c r="G286" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H286" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>100381</v>
+        <v>102484</v>
       </c>
       <c r="B287" t="s">
         <v>870</v>
       </c>
       <c r="C287" t="s">
         <v>871</v>
       </c>
       <c r="D287" s="1">
-        <v>45281</v>
+        <v>45530</v>
       </c>
       <c r="E287" s="1">
-        <v>45280</v>
+        <v>45530</v>
       </c>
       <c r="G287" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H287" s="2" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>100373</v>
+        <v>102456</v>
       </c>
       <c r="B288" t="s">
         <v>873</v>
       </c>
       <c r="C288" t="s">
         <v>874</v>
       </c>
       <c r="D288" s="1">
-        <v>45279</v>
+        <v>45526</v>
       </c>
       <c r="E288" s="1">
-        <v>45292</v>
+        <v>45536</v>
       </c>
       <c r="G288" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H288" s="2" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>100365</v>
+        <v>102400</v>
       </c>
       <c r="B289" t="s">
         <v>876</v>
       </c>
       <c r="C289" t="s">
         <v>877</v>
       </c>
       <c r="D289" s="1">
-        <v>45278</v>
+        <v>45519</v>
       </c>
       <c r="E289" s="1">
-        <v>45278</v>
+        <v>45519</v>
       </c>
       <c r="G289" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H289" s="2" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>100303</v>
+        <v>102310</v>
       </c>
       <c r="B290" t="s">
         <v>879</v>
       </c>
       <c r="C290" t="s">
         <v>880</v>
       </c>
       <c r="D290" s="1">
-        <v>45275</v>
+        <v>45504</v>
       </c>
       <c r="E290" s="1">
-        <v>45292</v>
+        <v>45504</v>
       </c>
       <c r="G290" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H290" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>100243</v>
+        <v>102274</v>
       </c>
       <c r="B291" t="s">
         <v>882</v>
       </c>
       <c r="C291" t="s">
         <v>883</v>
       </c>
       <c r="D291" s="1">
-        <v>45264</v>
+        <v>45498</v>
       </c>
       <c r="E291" s="1">
-        <v>45264</v>
+        <v>45498</v>
       </c>
       <c r="G291" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H291" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>100217</v>
+        <v>102234</v>
       </c>
       <c r="B292" t="s">
         <v>885</v>
       </c>
       <c r="C292" t="s">
         <v>886</v>
       </c>
       <c r="D292" s="1">
-        <v>45260</v>
+        <v>45490</v>
       </c>
       <c r="E292" s="1">
-        <v>45292</v>
+        <v>45658</v>
       </c>
       <c r="G292" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H292" s="2" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>100216</v>
+        <v>102232</v>
       </c>
       <c r="B293" t="s">
         <v>888</v>
       </c>
       <c r="C293" t="s">
         <v>889</v>
       </c>
       <c r="D293" s="1">
-        <v>45260</v>
+        <v>45490</v>
       </c>
       <c r="E293" s="1">
-        <v>45292</v>
+        <v>45505</v>
       </c>
       <c r="G293" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H293" s="2" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>100214</v>
+        <v>102191</v>
       </c>
       <c r="B294" t="s">
         <v>891</v>
       </c>
       <c r="C294" t="s">
         <v>892</v>
       </c>
       <c r="D294" s="1">
-        <v>45260</v>
+        <v>45481</v>
       </c>
       <c r="E294" s="1">
-        <v>45292</v>
+        <v>45421</v>
       </c>
       <c r="G294" t="s">
-        <v>58</v>
+        <v>251</v>
       </c>
       <c r="H294" s="2" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>100213</v>
+        <v>102172</v>
       </c>
       <c r="B295" t="s">
         <v>894</v>
       </c>
       <c r="C295" t="s">
         <v>895</v>
       </c>
       <c r="D295" s="1">
-        <v>45260</v>
+        <v>45475</v>
       </c>
       <c r="E295" s="1">
-        <v>45260</v>
+        <v>45476</v>
       </c>
       <c r="G295" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H295" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>100159</v>
+        <v>102158</v>
       </c>
       <c r="B296" t="s">
         <v>897</v>
       </c>
       <c r="C296" t="s">
         <v>898</v>
       </c>
       <c r="D296" s="1">
-        <v>45251</v>
+        <v>45471</v>
       </c>
       <c r="E296" s="1">
-        <v>45251</v>
+        <v>45471</v>
       </c>
       <c r="G296" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H296" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>100157</v>
+        <v>102142</v>
       </c>
       <c r="B297" t="s">
         <v>900</v>
       </c>
       <c r="C297" t="s">
         <v>901</v>
       </c>
       <c r="D297" s="1">
-        <v>45251</v>
+        <v>45470</v>
       </c>
       <c r="E297" s="1">
-        <v>45261</v>
+        <v>45470</v>
       </c>
       <c r="G297" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H297" s="2" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>100143</v>
+        <v>102135</v>
       </c>
       <c r="B298" t="s">
         <v>903</v>
       </c>
       <c r="C298" t="s">
         <v>904</v>
       </c>
       <c r="D298" s="1">
-        <v>45250</v>
+        <v>45468</v>
       </c>
       <c r="E298" s="1">
-        <v>45250</v>
+        <v>45474</v>
       </c>
       <c r="G298" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H298" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>100063</v>
+        <v>102134</v>
       </c>
       <c r="B299" t="s">
         <v>906</v>
       </c>
       <c r="C299" t="s">
         <v>907</v>
       </c>
       <c r="D299" s="1">
-        <v>45240</v>
+        <v>45468</v>
       </c>
       <c r="E299" s="1">
-        <v>45240</v>
+        <v>45474</v>
       </c>
       <c r="G299" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H299" s="2" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>100018</v>
+        <v>102133</v>
       </c>
       <c r="B300" t="s">
         <v>909</v>
       </c>
       <c r="C300" t="s">
         <v>910</v>
       </c>
       <c r="D300" s="1">
-        <v>45232</v>
+        <v>45468</v>
       </c>
       <c r="E300" s="1">
-        <v>45232</v>
+        <v>45474</v>
       </c>
       <c r="G300" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H300" s="2" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>99998</v>
+        <v>102115</v>
       </c>
       <c r="B301" t="s">
         <v>912</v>
       </c>
       <c r="C301" t="s">
         <v>913</v>
       </c>
       <c r="D301" s="1">
-        <v>45231</v>
+        <v>45463</v>
       </c>
       <c r="E301" s="1">
-        <v>45231</v>
+        <v>45474</v>
       </c>
       <c r="G301" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H301" s="2" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>99968</v>
+        <v>102028</v>
       </c>
       <c r="B302" t="s">
         <v>915</v>
       </c>
       <c r="C302" t="s">
         <v>916</v>
       </c>
       <c r="D302" s="1">
-        <v>45224</v>
+        <v>45449</v>
       </c>
       <c r="E302" s="1">
-        <v>45224</v>
+        <v>45449</v>
       </c>
       <c r="G302" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="H302" s="2" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>99946</v>
+        <v>102019</v>
       </c>
       <c r="B303" t="s">
         <v>918</v>
       </c>
       <c r="C303" t="s">
         <v>919</v>
       </c>
       <c r="D303" s="1">
-        <v>45222</v>
+        <v>45448</v>
       </c>
       <c r="E303" s="1">
-        <v>45231</v>
+        <v>45448</v>
       </c>
       <c r="G303" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>99907</v>
+        <v>101999</v>
       </c>
       <c r="B304" t="s">
         <v>921</v>
       </c>
       <c r="C304" t="s">
         <v>922</v>
       </c>
       <c r="D304" s="1">
-        <v>45217</v>
+        <v>45446</v>
       </c>
       <c r="E304" s="1">
-        <v>45218</v>
+        <v>45446</v>
       </c>
       <c r="G304" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H304" s="2" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>99890</v>
+        <v>101996</v>
       </c>
       <c r="B305" t="s">
         <v>924</v>
       </c>
       <c r="C305" t="s">
         <v>925</v>
       </c>
       <c r="D305" s="1">
-        <v>45215</v>
+        <v>45443</v>
       </c>
       <c r="E305" s="1">
-        <v>45215</v>
+        <v>45658</v>
       </c>
       <c r="G305" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H305" s="2" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>99791</v>
+        <v>101987</v>
       </c>
       <c r="B306" t="s">
         <v>927</v>
       </c>
       <c r="C306" t="s">
         <v>928</v>
       </c>
       <c r="D306" s="1">
-        <v>45204</v>
+        <v>45442</v>
       </c>
       <c r="E306" s="1">
-        <v>45204</v>
+        <v>45442</v>
       </c>
       <c r="G306" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H306" s="2" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>99727</v>
+        <v>101983</v>
       </c>
       <c r="B307" t="s">
         <v>930</v>
       </c>
       <c r="C307" t="s">
         <v>931</v>
       </c>
       <c r="D307" s="1">
-        <v>45196</v>
+        <v>45442</v>
       </c>
       <c r="E307" s="1">
-        <v>45196</v>
+        <v>45442</v>
       </c>
       <c r="G307" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="H307" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>99726</v>
+        <v>101964</v>
       </c>
       <c r="B308" t="s">
         <v>933</v>
       </c>
       <c r="C308" t="s">
         <v>934</v>
       </c>
       <c r="D308" s="1">
-        <v>45196</v>
+        <v>45439</v>
       </c>
       <c r="E308" s="1">
-        <v>45292</v>
+        <v>45439</v>
       </c>
       <c r="G308" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H308" s="2" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>99725</v>
+        <v>101875</v>
       </c>
       <c r="B309" t="s">
         <v>936</v>
       </c>
       <c r="C309" t="s">
         <v>937</v>
       </c>
       <c r="D309" s="1">
-        <v>45196</v>
+        <v>45435</v>
       </c>
       <c r="E309" s="1">
-        <v>45292</v>
+        <v>45435</v>
       </c>
       <c r="G309" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H309" s="2" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>99723</v>
+        <v>101874</v>
       </c>
       <c r="B310" t="s">
         <v>939</v>
       </c>
       <c r="C310" t="s">
         <v>940</v>
       </c>
       <c r="D310" s="1">
-        <v>45196</v>
+        <v>45435</v>
       </c>
       <c r="E310" s="1">
-        <v>45196</v>
+        <v>45432</v>
       </c>
       <c r="G310" t="s">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="H310" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>99716</v>
+        <v>101864</v>
       </c>
       <c r="B311" t="s">
         <v>942</v>
       </c>
       <c r="C311" t="s">
         <v>943</v>
       </c>
       <c r="D311" s="1">
-        <v>45195</v>
+        <v>45433</v>
       </c>
       <c r="E311" s="1">
-        <v>45195</v>
+        <v>45444</v>
       </c>
       <c r="G311" t="s">
         <v>10</v>
       </c>
       <c r="H311" s="2" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>99714</v>
+        <v>101832</v>
       </c>
       <c r="B312" t="s">
         <v>945</v>
       </c>
       <c r="C312" t="s">
         <v>946</v>
       </c>
       <c r="D312" s="1">
-        <v>45194</v>
-[...2 lines deleted...]
-        <v>45200</v>
+        <v>45427</v>
       </c>
       <c r="G312" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H312" s="2" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>99614</v>
+        <v>101786</v>
       </c>
       <c r="B313" t="s">
         <v>948</v>
       </c>
       <c r="C313" t="s">
         <v>949</v>
       </c>
       <c r="D313" s="1">
-        <v>45183</v>
+        <v>45412</v>
       </c>
       <c r="E313" s="1">
-        <v>45292</v>
+        <v>45412</v>
       </c>
       <c r="G313" t="s">
+        <v>190</v>
+      </c>
+      <c r="H313" s="2" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>99595</v>
+        <v>101785</v>
       </c>
       <c r="B314" t="s">
+        <v>951</v>
+      </c>
+      <c r="C314" t="s">
         <v>952</v>
       </c>
-      <c r="C314" t="s">
+      <c r="D314" s="1">
+        <v>45412</v>
+      </c>
+      <c r="E314" s="1">
+        <v>45412</v>
+      </c>
+      <c r="G314" t="s">
+        <v>97</v>
+      </c>
+      <c r="H314" s="2" t="s">
         <v>953</v>
-      </c>
-[...10 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>99569</v>
+        <v>101784</v>
       </c>
       <c r="B315" t="s">
+        <v>954</v>
+      </c>
+      <c r="C315" t="s">
         <v>955</v>
       </c>
-      <c r="C315" t="s">
+      <c r="D315" s="1">
+        <v>45412</v>
+      </c>
+      <c r="E315" s="1">
+        <v>45408</v>
+      </c>
+      <c r="G315" t="s">
+        <v>97</v>
+      </c>
+      <c r="H315" s="2" t="s">
         <v>956</v>
-      </c>
-[...10 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>98439</v>
+        <v>101775</v>
       </c>
       <c r="B316" t="s">
+        <v>957</v>
+      </c>
+      <c r="C316" t="s">
         <v>958</v>
       </c>
-      <c r="C316" t="s">
+      <c r="D316" s="1">
+        <v>45411</v>
+      </c>
+      <c r="E316" s="1">
+        <v>45411</v>
+      </c>
+      <c r="G316" t="s">
+        <v>97</v>
+      </c>
+      <c r="H316" s="2" t="s">
         <v>959</v>
-      </c>
-[...10 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>98432</v>
+        <v>101770</v>
       </c>
       <c r="B317" t="s">
+        <v>960</v>
+      </c>
+      <c r="C317" t="s">
         <v>961</v>
       </c>
-      <c r="C317" t="s">
+      <c r="D317" s="1">
+        <v>45411</v>
+      </c>
+      <c r="G317" t="s">
+        <v>47</v>
+      </c>
+      <c r="H317" s="2" t="s">
         <v>962</v>
-      </c>
-[...10 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>98402</v>
+        <v>101689</v>
       </c>
       <c r="B318" t="s">
+        <v>963</v>
+      </c>
+      <c r="C318" t="s">
         <v>964</v>
       </c>
-      <c r="C318" t="s">
+      <c r="D318" s="1">
+        <v>45401</v>
+      </c>
+      <c r="E318" s="1">
+        <v>45413</v>
+      </c>
+      <c r="G318" t="s">
+        <v>10</v>
+      </c>
+      <c r="H318" s="2" t="s">
         <v>965</v>
-      </c>
-[...10 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>98385</v>
+        <v>101629</v>
       </c>
       <c r="B319" t="s">
+        <v>966</v>
+      </c>
+      <c r="C319" t="s">
         <v>967</v>
       </c>
-      <c r="C319" t="s">
+      <c r="D319" s="1">
+        <v>45391</v>
+      </c>
+      <c r="E319" s="1">
+        <v>45390</v>
+      </c>
+      <c r="G319" t="s">
+        <v>190</v>
+      </c>
+      <c r="H319" s="2" t="s">
         <v>968</v>
-      </c>
-[...10 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>98342</v>
+        <v>101618</v>
       </c>
       <c r="B320" t="s">
+        <v>969</v>
+      </c>
+      <c r="C320" t="s">
         <v>970</v>
       </c>
-      <c r="C320" t="s">
+      <c r="D320" s="1">
+        <v>45390</v>
+      </c>
+      <c r="E320" s="1">
+        <v>45390</v>
+      </c>
+      <c r="G320" t="s">
+        <v>97</v>
+      </c>
+      <c r="H320" s="2" t="s">
         <v>971</v>
-      </c>
-[...10 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>98324</v>
+        <v>101593</v>
       </c>
       <c r="B321" t="s">
+        <v>972</v>
+      </c>
+      <c r="C321" t="s">
         <v>973</v>
       </c>
-      <c r="C321" t="s">
+      <c r="D321" s="1">
+        <v>45379</v>
+      </c>
+      <c r="E321" s="1">
+        <v>45379</v>
+      </c>
+      <c r="G321" t="s">
+        <v>165</v>
+      </c>
+      <c r="H321" s="2" t="s">
         <v>974</v>
-      </c>
-[...10 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>98293</v>
+        <v>101588</v>
       </c>
       <c r="B322" t="s">
+        <v>975</v>
+      </c>
+      <c r="C322" t="s">
         <v>976</v>
       </c>
-      <c r="C322" t="s">
+      <c r="D322" s="1">
+        <v>45378</v>
+      </c>
+      <c r="E322" s="1">
+        <v>45378</v>
+      </c>
+      <c r="G322" t="s">
+        <v>47</v>
+      </c>
+      <c r="H322" s="2" t="s">
         <v>977</v>
-      </c>
-[...10 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>98287</v>
+        <v>101544</v>
       </c>
       <c r="B323" t="s">
+        <v>978</v>
+      </c>
+      <c r="C323" t="s">
         <v>979</v>
       </c>
-      <c r="C323" t="s">
+      <c r="D323" s="1">
+        <v>45371</v>
+      </c>
+      <c r="E323" s="1">
+        <v>45371</v>
+      </c>
+      <c r="G323" t="s">
+        <v>69</v>
+      </c>
+      <c r="H323" s="2" t="s">
         <v>980</v>
-      </c>
-[...10 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>98274</v>
+        <v>101514</v>
       </c>
       <c r="B324" t="s">
+        <v>981</v>
+      </c>
+      <c r="C324" t="s">
         <v>982</v>
       </c>
-      <c r="C324" t="s">
+      <c r="D324" s="1">
+        <v>45366</v>
+      </c>
+      <c r="E324" s="1">
+        <v>45383</v>
+      </c>
+      <c r="G324" t="s">
+        <v>10</v>
+      </c>
+      <c r="H324" s="2" t="s">
         <v>983</v>
-      </c>
-[...10 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>98224</v>
+        <v>101513</v>
       </c>
       <c r="B325" t="s">
+        <v>984</v>
+      </c>
+      <c r="C325" t="s">
         <v>985</v>
       </c>
-      <c r="C325" t="s">
+      <c r="D325" s="1">
+        <v>45366</v>
+      </c>
+      <c r="E325" s="1">
+        <v>45367</v>
+      </c>
+      <c r="G325" t="s">
+        <v>10</v>
+      </c>
+      <c r="H325" s="2" t="s">
         <v>986</v>
-      </c>
-[...10 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>98210</v>
+        <v>101509</v>
       </c>
       <c r="B326" t="s">
+        <v>987</v>
+      </c>
+      <c r="C326" t="s">
         <v>988</v>
       </c>
-      <c r="C326" t="s">
+      <c r="D326" s="1">
+        <v>45365</v>
+      </c>
+      <c r="E326" s="1">
+        <v>45352</v>
+      </c>
+      <c r="G326" t="s">
+        <v>251</v>
+      </c>
+      <c r="H326" s="2" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>98194</v>
+        <v>101469</v>
       </c>
       <c r="B327" t="s">
+        <v>990</v>
+      </c>
+      <c r="C327" t="s">
         <v>991</v>
       </c>
-      <c r="C327" t="s">
+      <c r="D327" s="1">
+        <v>45358</v>
+      </c>
+      <c r="E327" s="1">
+        <v>45358</v>
+      </c>
+      <c r="G327" t="s">
+        <v>97</v>
+      </c>
+      <c r="H327" s="2" t="s">
         <v>992</v>
-      </c>
-[...10 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>98148</v>
+        <v>101460</v>
       </c>
       <c r="B328" t="s">
+        <v>993</v>
+      </c>
+      <c r="C328" t="s">
         <v>994</v>
       </c>
-      <c r="C328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D328" s="1">
-        <v>45111</v>
+        <v>45357</v>
       </c>
       <c r="E328" s="1">
-        <v>45111</v>
+        <v>45357</v>
       </c>
       <c r="G328" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H328" s="2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>98135</v>
+        <v>101422</v>
       </c>
       <c r="B329" t="s">
         <v>996</v>
       </c>
       <c r="C329" t="s">
         <v>997</v>
       </c>
       <c r="D329" s="1">
-        <v>45107</v>
+        <v>45352</v>
       </c>
       <c r="E329" s="1">
-        <v>45107</v>
+        <v>45352</v>
       </c>
       <c r="G329" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="H329" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>98129</v>
+        <v>101385</v>
       </c>
       <c r="B330" t="s">
         <v>999</v>
       </c>
       <c r="C330" t="s">
         <v>1000</v>
       </c>
       <c r="D330" s="1">
-        <v>45105</v>
+        <v>45351</v>
       </c>
       <c r="E330" s="1">
-        <v>45105</v>
+        <v>45351</v>
       </c>
       <c r="G330" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="H330" s="2" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>98126</v>
+        <v>101221</v>
       </c>
       <c r="B331" t="s">
         <v>1002</v>
       </c>
       <c r="C331" t="s">
         <v>1003</v>
       </c>
       <c r="D331" s="1">
-        <v>45105</v>
+        <v>45344</v>
       </c>
       <c r="E331" s="1">
-        <v>45105</v>
+        <v>45344</v>
       </c>
       <c r="G331" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H331" s="2" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>98059</v>
+        <v>101207</v>
       </c>
       <c r="B332" t="s">
         <v>1005</v>
       </c>
       <c r="C332" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="1">
-        <v>45097</v>
+        <v>45343</v>
       </c>
       <c r="E332" s="1">
-        <v>45108</v>
+        <v>45261</v>
       </c>
       <c r="G332" t="s">
-        <v>14</v>
+        <v>251</v>
       </c>
       <c r="H332" s="2" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>98044</v>
+        <v>101168</v>
       </c>
       <c r="B333" t="s">
         <v>1008</v>
       </c>
       <c r="C333" t="s">
         <v>1009</v>
       </c>
       <c r="D333" s="1">
-        <v>45092</v>
+        <v>45342</v>
       </c>
       <c r="E333" s="1">
-        <v>45092</v>
+        <v>45352</v>
       </c>
       <c r="G333" t="s">
         <v>10</v>
       </c>
       <c r="H333" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>97998</v>
+        <v>101140</v>
       </c>
       <c r="B334" t="s">
         <v>1011</v>
       </c>
       <c r="C334" t="s">
         <v>1012</v>
       </c>
       <c r="D334" s="1">
-        <v>45083</v>
+        <v>45341</v>
       </c>
       <c r="E334" s="1">
-        <v>45083</v>
+        <v>45341</v>
       </c>
       <c r="G334" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H334" s="2" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>97982</v>
+        <v>101089</v>
       </c>
       <c r="B335" t="s">
         <v>1014</v>
       </c>
       <c r="C335" t="s">
         <v>1015</v>
       </c>
       <c r="D335" s="1">
-        <v>45079</v>
+        <v>45337</v>
       </c>
       <c r="E335" s="1">
-        <v>45292</v>
+        <v>45337</v>
       </c>
       <c r="G335" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H335" s="2" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>97977</v>
+        <v>100986</v>
       </c>
       <c r="B336" t="s">
         <v>1017</v>
       </c>
       <c r="C336" t="s">
         <v>1018</v>
       </c>
       <c r="D336" s="1">
-        <v>45078</v>
+        <v>45330</v>
       </c>
       <c r="E336" s="1">
-        <v>45078</v>
+        <v>45330</v>
       </c>
       <c r="G336" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H336" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>97966</v>
+        <v>100904</v>
       </c>
       <c r="B337" t="s">
         <v>1020</v>
       </c>
       <c r="C337" t="s">
         <v>1021</v>
       </c>
       <c r="D337" s="1">
-        <v>45077</v>
+        <v>45328</v>
       </c>
       <c r="E337" s="1">
-        <v>45077</v>
+        <v>45328</v>
       </c>
       <c r="G337" t="s">
         <v>10</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>97955</v>
+        <v>100879</v>
       </c>
       <c r="B338" t="s">
         <v>1023</v>
       </c>
       <c r="C338" t="s">
         <v>1024</v>
       </c>
       <c r="D338" s="1">
-        <v>45076</v>
+        <v>45323</v>
       </c>
       <c r="E338" s="1">
-        <v>45076</v>
+        <v>45323</v>
       </c>
       <c r="G338" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="H338" s="2" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>97942</v>
+        <v>100874</v>
       </c>
       <c r="B339" t="s">
         <v>1026</v>
       </c>
       <c r="C339" t="s">
         <v>1027</v>
       </c>
       <c r="D339" s="1">
-        <v>45071</v>
+        <v>45322</v>
       </c>
       <c r="E339" s="1">
-        <v>45071</v>
+        <v>45322</v>
       </c>
       <c r="G339" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H339" s="2" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>97903</v>
+        <v>100872</v>
       </c>
       <c r="B340" t="s">
         <v>1029</v>
       </c>
       <c r="C340" t="s">
         <v>1030</v>
       </c>
       <c r="D340" s="1">
-        <v>45063</v>
+        <v>45322</v>
       </c>
       <c r="E340" s="1">
-        <v>45078</v>
+        <v>45322</v>
       </c>
       <c r="G340" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H340" s="2" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>97896</v>
+        <v>100745</v>
       </c>
       <c r="B341" t="s">
         <v>1032</v>
       </c>
       <c r="C341" t="s">
         <v>1033</v>
       </c>
       <c r="D341" s="1">
-        <v>45061</v>
+        <v>45314</v>
       </c>
       <c r="E341" s="1">
-        <v>45061</v>
+        <v>45323</v>
       </c>
       <c r="G341" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H341" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>97855</v>
+        <v>100685</v>
       </c>
       <c r="B342" t="s">
         <v>1035</v>
       </c>
       <c r="C342" t="s">
         <v>1036</v>
       </c>
       <c r="D342" s="1">
-        <v>45055</v>
+        <v>45308</v>
       </c>
       <c r="E342" s="1">
-        <v>45055</v>
+        <v>45308</v>
       </c>
       <c r="G342" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H342" s="2" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>97816</v>
+        <v>100681</v>
       </c>
       <c r="B343" t="s">
         <v>1038</v>
       </c>
       <c r="C343" t="s">
         <v>1039</v>
       </c>
       <c r="D343" s="1">
-        <v>45041</v>
+        <v>45308</v>
       </c>
       <c r="E343" s="1">
-        <v>45041</v>
+        <v>45308</v>
       </c>
       <c r="G343" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H343" s="2" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>97803</v>
+        <v>100443</v>
       </c>
       <c r="B344" t="s">
         <v>1041</v>
       </c>
       <c r="C344" t="s">
         <v>1042</v>
       </c>
       <c r="D344" s="1">
-        <v>45040</v>
+        <v>45288</v>
       </c>
       <c r="E344" s="1">
-        <v>45040</v>
+        <v>45292</v>
       </c>
       <c r="G344" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H344" s="2" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>97801</v>
+        <v>100442</v>
       </c>
       <c r="B345" t="s">
         <v>1044</v>
       </c>
       <c r="C345" t="s">
         <v>1045</v>
       </c>
       <c r="D345" s="1">
-        <v>45040</v>
+        <v>45288</v>
       </c>
       <c r="E345" s="1">
-        <v>45047</v>
+        <v>45292</v>
       </c>
       <c r="G345" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H345" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>97702</v>
+        <v>100441</v>
       </c>
       <c r="B346" t="s">
         <v>1047</v>
       </c>
       <c r="C346" t="s">
         <v>1048</v>
       </c>
       <c r="D346" s="1">
-        <v>45016</v>
+        <v>45288</v>
       </c>
       <c r="E346" s="1">
-        <v>45016</v>
+        <v>45292</v>
       </c>
       <c r="G346" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H346" s="2" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>97696</v>
+        <v>100440</v>
       </c>
       <c r="B347" t="s">
         <v>1050</v>
       </c>
       <c r="C347" t="s">
         <v>1051</v>
       </c>
       <c r="D347" s="1">
-        <v>45014</v>
+        <v>45288</v>
       </c>
       <c r="E347" s="1">
-        <v>45014</v>
+        <v>45288</v>
       </c>
       <c r="G347" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H347" s="2" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>97681</v>
+        <v>100389</v>
       </c>
       <c r="B348" t="s">
         <v>1053</v>
       </c>
       <c r="C348" t="s">
         <v>1054</v>
       </c>
       <c r="D348" s="1">
-        <v>45012</v>
+        <v>45281</v>
       </c>
       <c r="E348" s="1">
-        <v>45012</v>
+        <v>45281</v>
       </c>
       <c r="G348" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H348" s="2" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>97662</v>
+        <v>100381</v>
       </c>
       <c r="B349" t="s">
         <v>1056</v>
       </c>
       <c r="C349" t="s">
         <v>1057</v>
       </c>
       <c r="D349" s="1">
-        <v>45006</v>
+        <v>45281</v>
       </c>
       <c r="E349" s="1">
-        <v>45017</v>
+        <v>45280</v>
       </c>
       <c r="G349" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H349" s="2" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>97635</v>
+        <v>100373</v>
       </c>
       <c r="B350" t="s">
         <v>1059</v>
       </c>
       <c r="C350" t="s">
         <v>1060</v>
       </c>
       <c r="D350" s="1">
-        <v>45000</v>
+        <v>45279</v>
       </c>
       <c r="E350" s="1">
-        <v>45000</v>
+        <v>45292</v>
       </c>
       <c r="G350" t="s">
         <v>10</v>
       </c>
       <c r="H350" s="2" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>97626</v>
+        <v>100365</v>
       </c>
       <c r="B351" t="s">
         <v>1062</v>
       </c>
       <c r="C351" t="s">
         <v>1063</v>
       </c>
       <c r="D351" s="1">
-        <v>44998</v>
+        <v>45278</v>
       </c>
       <c r="E351" s="1">
-        <v>44998</v>
+        <v>45278</v>
       </c>
       <c r="G351" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H351" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>97616</v>
+        <v>100303</v>
       </c>
       <c r="B352" t="s">
         <v>1065</v>
       </c>
       <c r="C352" t="s">
         <v>1066</v>
       </c>
       <c r="D352" s="1">
-        <v>44995</v>
+        <v>45275</v>
       </c>
       <c r="E352" s="1">
-        <v>44995</v>
+        <v>45292</v>
       </c>
       <c r="G352" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H352" s="2" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>97562</v>
+        <v>100243</v>
       </c>
       <c r="B353" t="s">
         <v>1068</v>
       </c>
       <c r="C353" t="s">
         <v>1069</v>
       </c>
       <c r="D353" s="1">
-        <v>44985</v>
+        <v>45264</v>
       </c>
       <c r="E353" s="1">
-        <v>44985</v>
+        <v>45264</v>
       </c>
       <c r="G353" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H353" s="2" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>97549</v>
+        <v>100217</v>
       </c>
       <c r="B354" t="s">
         <v>1071</v>
       </c>
       <c r="C354" t="s">
         <v>1072</v>
       </c>
       <c r="D354" s="1">
-        <v>44984</v>
+        <v>45260</v>
       </c>
       <c r="E354" s="1">
-        <v>44984</v>
+        <v>45292</v>
       </c>
       <c r="G354" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H354" s="2" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>97531</v>
+        <v>100216</v>
       </c>
       <c r="B355" t="s">
         <v>1074</v>
       </c>
       <c r="C355" t="s">
         <v>1075</v>
       </c>
       <c r="D355" s="1">
-        <v>44979</v>
+        <v>45260</v>
       </c>
       <c r="E355" s="1">
-        <v>44979</v>
+        <v>45292</v>
       </c>
       <c r="G355" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="H355" s="2" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>97504</v>
+        <v>100214</v>
       </c>
       <c r="B356" t="s">
         <v>1077</v>
       </c>
       <c r="C356" t="s">
         <v>1078</v>
       </c>
       <c r="D356" s="1">
-        <v>44973</v>
+        <v>45260</v>
       </c>
       <c r="E356" s="1">
-        <v>44973</v>
+        <v>45292</v>
       </c>
       <c r="G356" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H356" s="2" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>97494</v>
+        <v>100213</v>
       </c>
       <c r="B357" t="s">
         <v>1080</v>
       </c>
       <c r="C357" t="s">
         <v>1081</v>
       </c>
       <c r="D357" s="1">
-        <v>44966</v>
+        <v>45260</v>
       </c>
       <c r="E357" s="1">
-        <v>44966</v>
+        <v>45260</v>
       </c>
       <c r="G357" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H357" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>97492</v>
+        <v>100159</v>
       </c>
       <c r="B358" t="s">
         <v>1083</v>
       </c>
       <c r="C358" t="s">
         <v>1084</v>
       </c>
       <c r="D358" s="1">
-        <v>44966</v>
+        <v>45251</v>
       </c>
       <c r="E358" s="1">
-        <v>44960</v>
+        <v>45251</v>
       </c>
       <c r="G358" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="H358" s="2" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>97468</v>
+        <v>100157</v>
       </c>
       <c r="B359" t="s">
         <v>1086</v>
       </c>
       <c r="C359" t="s">
         <v>1087</v>
       </c>
       <c r="D359" s="1">
-        <v>44959</v>
+        <v>45251</v>
       </c>
       <c r="E359" s="1">
-        <v>44927</v>
+        <v>45261</v>
       </c>
       <c r="G359" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H359" s="2" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>97462</v>
+        <v>100143</v>
       </c>
       <c r="B360" t="s">
         <v>1089</v>
       </c>
       <c r="C360" t="s">
         <v>1090</v>
       </c>
       <c r="D360" s="1">
-        <v>44958</v>
+        <v>45250</v>
       </c>
       <c r="E360" s="1">
-        <v>44958</v>
+        <v>45250</v>
       </c>
       <c r="G360" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H360" s="2" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>97450</v>
+        <v>100063</v>
       </c>
       <c r="B361" t="s">
         <v>1092</v>
       </c>
       <c r="C361" t="s">
         <v>1093</v>
       </c>
       <c r="D361" s="1">
-        <v>44957</v>
+        <v>45240</v>
       </c>
       <c r="E361" s="1">
-        <v>44957</v>
+        <v>45240</v>
       </c>
       <c r="G361" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H361" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>97441</v>
+        <v>100018</v>
       </c>
       <c r="B362" t="s">
         <v>1095</v>
       </c>
       <c r="C362" t="s">
         <v>1096</v>
       </c>
       <c r="D362" s="1">
-        <v>44952</v>
+        <v>45232</v>
       </c>
       <c r="E362" s="1">
-        <v>44952</v>
+        <v>45232</v>
       </c>
       <c r="G362" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="H362" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>97432</v>
+        <v>99998</v>
       </c>
       <c r="B363" t="s">
         <v>1098</v>
       </c>
       <c r="C363" t="s">
         <v>1099</v>
       </c>
       <c r="D363" s="1">
-        <v>44951</v>
+        <v>45231</v>
       </c>
       <c r="E363" s="1">
-        <v>44951</v>
+        <v>45231</v>
       </c>
       <c r="G363" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H363" s="2" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>97425</v>
+        <v>99968</v>
       </c>
       <c r="B364" t="s">
         <v>1101</v>
       </c>
       <c r="C364" t="s">
         <v>1102</v>
       </c>
       <c r="D364" s="1">
-        <v>44950</v>
+        <v>45224</v>
       </c>
       <c r="E364" s="1">
-        <v>44958</v>
+        <v>45224</v>
       </c>
       <c r="G364" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H364" s="2" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>97395</v>
+        <v>99946</v>
       </c>
       <c r="B365" t="s">
         <v>1104</v>
       </c>
       <c r="C365" t="s">
         <v>1105</v>
       </c>
       <c r="D365" s="1">
-        <v>44939</v>
+        <v>45222</v>
       </c>
       <c r="E365" s="1">
-        <v>44939</v>
+        <v>45231</v>
       </c>
       <c r="G365" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H365" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>97375</v>
+        <v>99907</v>
       </c>
       <c r="B366" t="s">
         <v>1107</v>
       </c>
       <c r="C366" t="s">
         <v>1108</v>
       </c>
       <c r="D366" s="1">
-        <v>44935</v>
+        <v>45217</v>
       </c>
       <c r="E366" s="1">
-        <v>44927</v>
+        <v>45218</v>
       </c>
       <c r="G366" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H366" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>97361</v>
+        <v>99890</v>
       </c>
       <c r="B367" t="s">
         <v>1110</v>
       </c>
       <c r="C367" t="s">
         <v>1111</v>
       </c>
       <c r="D367" s="1">
-        <v>44924</v>
+        <v>45215</v>
       </c>
       <c r="E367" s="1">
-        <v>44924</v>
+        <v>45215</v>
       </c>
       <c r="G367" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H367" s="2" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>97353</v>
+        <v>99791</v>
       </c>
       <c r="B368" t="s">
         <v>1113</v>
       </c>
       <c r="C368" t="s">
         <v>1114</v>
       </c>
       <c r="D368" s="1">
-        <v>44916</v>
+        <v>45204</v>
       </c>
       <c r="E368" s="1">
-        <v>44927</v>
+        <v>45204</v>
       </c>
       <c r="G368" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H368" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>97352</v>
+        <v>99727</v>
       </c>
       <c r="B369" t="s">
         <v>1116</v>
       </c>
       <c r="C369" t="s">
         <v>1117</v>
       </c>
       <c r="D369" s="1">
-        <v>44916</v>
+        <v>45196</v>
       </c>
       <c r="E369" s="1">
-        <v>44916</v>
+        <v>45196</v>
       </c>
       <c r="G369" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H369" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>97334</v>
+        <v>99726</v>
       </c>
       <c r="B370" t="s">
         <v>1119</v>
       </c>
       <c r="C370" t="s">
         <v>1120</v>
       </c>
       <c r="D370" s="1">
-        <v>44910</v>
+        <v>45196</v>
       </c>
       <c r="E370" s="1">
-        <v>44927</v>
+        <v>45292</v>
       </c>
       <c r="G370" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H370" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>97333</v>
+        <v>99725</v>
       </c>
       <c r="B371" t="s">
         <v>1122</v>
       </c>
       <c r="C371" t="s">
         <v>1123</v>
       </c>
       <c r="D371" s="1">
-        <v>44910</v>
+        <v>45196</v>
       </c>
       <c r="E371" s="1">
-        <v>44927</v>
+        <v>45292</v>
       </c>
       <c r="G371" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H371" s="2" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>97312</v>
+        <v>99723</v>
       </c>
       <c r="B372" t="s">
         <v>1125</v>
       </c>
       <c r="C372" t="s">
         <v>1126</v>
       </c>
       <c r="D372" s="1">
-        <v>44907</v>
+        <v>45196</v>
       </c>
       <c r="E372" s="1">
-        <v>44927</v>
+        <v>45196</v>
       </c>
       <c r="G372" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H372" s="2" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>97303</v>
+        <v>99716</v>
       </c>
       <c r="B373" t="s">
         <v>1128</v>
       </c>
       <c r="C373" t="s">
         <v>1129</v>
       </c>
       <c r="D373" s="1">
-        <v>44902</v>
+        <v>45195</v>
       </c>
       <c r="E373" s="1">
-        <v>44902</v>
+        <v>45195</v>
       </c>
       <c r="G373" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H373" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>97287</v>
+        <v>99714</v>
       </c>
       <c r="B374" t="s">
         <v>1131</v>
       </c>
       <c r="C374" t="s">
         <v>1132</v>
       </c>
       <c r="D374" s="1">
-        <v>44896</v>
+        <v>45194</v>
       </c>
       <c r="E374" s="1">
-        <v>44896</v>
+        <v>45200</v>
       </c>
       <c r="G374" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H374" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>97272</v>
+        <v>99614</v>
       </c>
       <c r="B375" t="s">
         <v>1134</v>
       </c>
       <c r="C375" t="s">
         <v>1135</v>
       </c>
       <c r="D375" s="1">
-        <v>44889</v>
+        <v>45183</v>
       </c>
       <c r="E375" s="1">
-        <v>44896</v>
+        <v>45292</v>
       </c>
       <c r="G375" t="s">
-        <v>14</v>
+        <v>1136</v>
       </c>
       <c r="H375" s="2" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>97230</v>
+        <v>99595</v>
       </c>
       <c r="B376" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C376" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D376" s="1">
-        <v>44880</v>
+        <v>45180</v>
       </c>
       <c r="E376" s="1">
-        <v>44927</v>
+        <v>45180</v>
       </c>
       <c r="G376" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H376" s="2" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>97229</v>
+        <v>99569</v>
       </c>
       <c r="B377" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C377" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D377" s="1">
-        <v>44880</v>
+        <v>45176</v>
       </c>
       <c r="E377" s="1">
-        <v>44927</v>
+        <v>45270</v>
       </c>
       <c r="G377" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H377" s="2" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>97228</v>
+        <v>98439</v>
       </c>
       <c r="B378" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C378" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D378" s="1">
-        <v>44880</v>
+        <v>45169</v>
       </c>
       <c r="E378" s="1">
-        <v>44927</v>
+        <v>45169</v>
       </c>
       <c r="G378" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H378" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>97221</v>
+        <v>98432</v>
       </c>
       <c r="B379" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C379" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D379" s="1">
-        <v>44879</v>
+        <v>45168</v>
       </c>
       <c r="E379" s="1">
-        <v>44879</v>
+        <v>45168</v>
       </c>
       <c r="G379" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H379" s="2" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>97188</v>
+        <v>98402</v>
       </c>
       <c r="B380" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C380" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D380" s="1">
-        <v>44872</v>
+        <v>45163</v>
       </c>
       <c r="E380" s="1">
-        <v>44872</v>
+        <v>45170</v>
       </c>
       <c r="G380" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H380" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>97144</v>
+        <v>98385</v>
       </c>
       <c r="B381" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C381" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D381" s="1">
-        <v>44861</v>
+        <v>45161</v>
       </c>
       <c r="E381" s="1">
-        <v>44861</v>
+        <v>45161</v>
       </c>
       <c r="G381" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H381" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>97124</v>
+        <v>98342</v>
       </c>
       <c r="B382" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C382" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D382" s="1">
-        <v>44855</v>
+        <v>45153</v>
       </c>
       <c r="E382" s="1">
-        <v>44866</v>
+        <v>45153</v>
       </c>
       <c r="G382" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H382" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>97123</v>
+        <v>98324</v>
       </c>
       <c r="B383" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C383" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D383" s="1">
-        <v>44855</v>
+        <v>45148</v>
       </c>
       <c r="E383" s="1">
-        <v>44827</v>
+        <v>45148</v>
       </c>
       <c r="G383" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H383" s="2" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>97122</v>
+        <v>98293</v>
       </c>
       <c r="B384" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C384" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D384" s="1">
-        <v>44855</v>
+        <v>45140</v>
       </c>
       <c r="E384" s="1">
-        <v>44856</v>
+        <v>45140</v>
       </c>
       <c r="G384" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H384" s="2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>97121</v>
+        <v>98287</v>
       </c>
       <c r="B385" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C385" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D385" s="1">
-        <v>44855</v>
+        <v>45140</v>
       </c>
       <c r="E385" s="1">
-        <v>44906</v>
+        <v>45111</v>
       </c>
       <c r="G385" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H385" s="2" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>97057</v>
+        <v>98274</v>
       </c>
       <c r="B386" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C386" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="D386" s="1">
-        <v>44844</v>
+        <v>45139</v>
       </c>
       <c r="E386" s="1">
-        <v>44844</v>
+        <v>45139</v>
       </c>
       <c r="G386" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H386" s="2" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>97027</v>
+        <v>98224</v>
       </c>
       <c r="B387" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C387" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D387" s="1">
-        <v>44838</v>
+        <v>45133</v>
       </c>
       <c r="E387" s="1">
-        <v>44838</v>
+        <v>45133</v>
       </c>
       <c r="G387" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H387" s="2" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>97026</v>
+        <v>98210</v>
       </c>
       <c r="B388" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C388" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D388" s="1">
-        <v>44834</v>
+        <v>45128</v>
       </c>
       <c r="E388" s="1">
-        <v>44927</v>
+        <v>45139</v>
       </c>
       <c r="G388" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H388" s="2" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>97025</v>
+        <v>98194</v>
       </c>
       <c r="B389" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C389" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D389" s="1">
-        <v>44834</v>
+        <v>45124</v>
       </c>
       <c r="E389" s="1">
-        <v>44927</v>
+        <v>45124</v>
       </c>
       <c r="G389" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H389" s="2" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>97006</v>
+        <v>98148</v>
       </c>
       <c r="B390" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C390" t="s">
-        <v>1180</v>
+        <v>1166</v>
       </c>
       <c r="D390" s="1">
-        <v>44833</v>
+        <v>45111</v>
       </c>
       <c r="E390" s="1">
-        <v>44927</v>
+        <v>45111</v>
       </c>
       <c r="G390" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H390" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>96980</v>
+        <v>98135</v>
       </c>
       <c r="B391" t="s">
         <v>1182</v>
       </c>
       <c r="C391" t="s">
         <v>1183</v>
       </c>
       <c r="D391" s="1">
-        <v>44826</v>
+        <v>45107</v>
       </c>
       <c r="E391" s="1">
-        <v>44835</v>
+        <v>45107</v>
       </c>
       <c r="G391" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H391" s="2" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>96925</v>
+        <v>98129</v>
       </c>
       <c r="B392" t="s">
         <v>1185</v>
       </c>
       <c r="C392" t="s">
         <v>1186</v>
       </c>
       <c r="D392" s="1">
-        <v>44810</v>
+        <v>45105</v>
       </c>
       <c r="E392" s="1">
-        <v>44810</v>
+        <v>45105</v>
       </c>
       <c r="G392" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H392" s="2" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>96916</v>
+        <v>98126</v>
       </c>
       <c r="B393" t="s">
         <v>1188</v>
       </c>
       <c r="C393" t="s">
         <v>1189</v>
       </c>
       <c r="D393" s="1">
-        <v>44806</v>
+        <v>45105</v>
       </c>
       <c r="E393" s="1">
-        <v>44835</v>
+        <v>45105</v>
       </c>
       <c r="G393" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H393" s="2" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>96904</v>
+        <v>98059</v>
       </c>
       <c r="B394" t="s">
         <v>1191</v>
       </c>
       <c r="C394" t="s">
         <v>1192</v>
       </c>
       <c r="D394" s="1">
-        <v>44804</v>
+        <v>45097</v>
       </c>
       <c r="E394" s="1">
-        <v>44804</v>
+        <v>45108</v>
       </c>
       <c r="G394" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H394" s="2" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>96887</v>
+        <v>98044</v>
       </c>
       <c r="B395" t="s">
         <v>1194</v>
       </c>
       <c r="C395" t="s">
         <v>1195</v>
       </c>
       <c r="D395" s="1">
-        <v>44803</v>
+        <v>45092</v>
       </c>
       <c r="E395" s="1">
-        <v>44796</v>
+        <v>45092</v>
       </c>
       <c r="G395" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H395" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>96883</v>
+        <v>97998</v>
       </c>
       <c r="B396" t="s">
         <v>1197</v>
       </c>
       <c r="C396" t="s">
         <v>1198</v>
       </c>
       <c r="D396" s="1">
-        <v>44803</v>
+        <v>45083</v>
       </c>
       <c r="E396" s="1">
-        <v>44803</v>
+        <v>45083</v>
       </c>
       <c r="G396" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H396" s="2" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>96841</v>
+        <v>97982</v>
       </c>
       <c r="B397" t="s">
         <v>1200</v>
       </c>
       <c r="C397" t="s">
         <v>1201</v>
       </c>
       <c r="D397" s="1">
-        <v>44795</v>
+        <v>45079</v>
       </c>
       <c r="E397" s="1">
-        <v>44795</v>
+        <v>45292</v>
       </c>
       <c r="G397" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H397" s="2" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>96835</v>
+        <v>97977</v>
       </c>
       <c r="B398" t="s">
         <v>1203</v>
       </c>
       <c r="C398" t="s">
         <v>1204</v>
       </c>
       <c r="D398" s="1">
-        <v>44792</v>
+        <v>45078</v>
       </c>
       <c r="E398" s="1">
-        <v>44805</v>
+        <v>45078</v>
       </c>
       <c r="G398" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H398" s="2" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>96808</v>
+        <v>97966</v>
       </c>
       <c r="B399" t="s">
         <v>1206</v>
       </c>
       <c r="C399" t="s">
         <v>1207</v>
       </c>
       <c r="D399" s="1">
-        <v>44782</v>
+        <v>45077</v>
       </c>
       <c r="E399" s="1">
-        <v>44805</v>
+        <v>45077</v>
       </c>
       <c r="G399" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H399" s="2" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>96807</v>
+        <v>97955</v>
       </c>
       <c r="B400" t="s">
         <v>1209</v>
       </c>
       <c r="C400" t="s">
         <v>1210</v>
       </c>
       <c r="D400" s="1">
-        <v>44782</v>
+        <v>45076</v>
       </c>
       <c r="E400" s="1">
-        <v>44805</v>
+        <v>45076</v>
       </c>
       <c r="G400" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H400" s="2" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>96806</v>
+        <v>97942</v>
       </c>
       <c r="B401" t="s">
         <v>1212</v>
       </c>
       <c r="C401" t="s">
         <v>1213</v>
       </c>
       <c r="D401" s="1">
-        <v>44782</v>
+        <v>45071</v>
       </c>
       <c r="E401" s="1">
-        <v>44797</v>
+        <v>45071</v>
       </c>
       <c r="G401" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H401" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>96796</v>
+        <v>97903</v>
       </c>
       <c r="B402" t="s">
         <v>1215</v>
       </c>
       <c r="C402" t="s">
         <v>1216</v>
       </c>
       <c r="D402" s="1">
-        <v>44776</v>
+        <v>45063</v>
       </c>
       <c r="E402" s="1">
-        <v>44776</v>
+        <v>45078</v>
       </c>
       <c r="G402" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H402" s="2" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>96774</v>
+        <v>97896</v>
       </c>
       <c r="B403" t="s">
         <v>1218</v>
       </c>
       <c r="C403" t="s">
         <v>1219</v>
       </c>
       <c r="D403" s="1">
-        <v>44770</v>
+        <v>45061</v>
       </c>
       <c r="E403" s="1">
-        <v>44770</v>
+        <v>45061</v>
       </c>
       <c r="G403" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H403" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>96773</v>
+        <v>97855</v>
       </c>
       <c r="B404" t="s">
         <v>1221</v>
       </c>
       <c r="C404" t="s">
         <v>1222</v>
       </c>
       <c r="D404" s="1">
-        <v>44770</v>
+        <v>45055</v>
       </c>
       <c r="E404" s="1">
-        <v>44770</v>
+        <v>45055</v>
       </c>
       <c r="G404" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H404" s="2" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>96772</v>
+        <v>97816</v>
       </c>
       <c r="B405" t="s">
         <v>1224</v>
       </c>
       <c r="C405" t="s">
         <v>1225</v>
       </c>
       <c r="D405" s="1">
-        <v>44770</v>
+        <v>45041</v>
       </c>
       <c r="E405" s="1">
-        <v>44774</v>
+        <v>45041</v>
       </c>
       <c r="G405" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H405" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>96747</v>
+        <v>97803</v>
       </c>
       <c r="B406" t="s">
         <v>1227</v>
       </c>
       <c r="C406" t="s">
         <v>1228</v>
       </c>
       <c r="D406" s="1">
-        <v>44763</v>
+        <v>45040</v>
       </c>
       <c r="E406" s="1">
-        <v>44774</v>
+        <v>45040</v>
       </c>
       <c r="G406" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H406" s="2" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>96743</v>
+        <v>97801</v>
       </c>
       <c r="B407" t="s">
         <v>1230</v>
       </c>
       <c r="C407" t="s">
         <v>1231</v>
       </c>
       <c r="D407" s="1">
-        <v>44762</v>
+        <v>45040</v>
       </c>
       <c r="E407" s="1">
-        <v>44762</v>
+        <v>45047</v>
       </c>
       <c r="G407" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H407" s="2" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>96723</v>
+        <v>97702</v>
       </c>
       <c r="B408" t="s">
         <v>1233</v>
       </c>
       <c r="C408" t="s">
         <v>1234</v>
       </c>
       <c r="D408" s="1">
-        <v>44754</v>
+        <v>45016</v>
       </c>
       <c r="E408" s="1">
-        <v>44754</v>
+        <v>45016</v>
       </c>
       <c r="G408" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="H408" s="2" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>96702</v>
+        <v>97696</v>
       </c>
       <c r="B409" t="s">
         <v>1236</v>
       </c>
       <c r="C409" t="s">
         <v>1237</v>
       </c>
       <c r="D409" s="1">
-        <v>44743</v>
+        <v>45014</v>
       </c>
       <c r="E409" s="1">
-        <v>44743</v>
+        <v>45014</v>
       </c>
       <c r="G409" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H409" s="2" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>96688</v>
+        <v>97681</v>
       </c>
       <c r="B410" t="s">
         <v>1239</v>
       </c>
       <c r="C410" t="s">
         <v>1240</v>
       </c>
       <c r="D410" s="1">
-        <v>44739</v>
+        <v>45012</v>
       </c>
       <c r="E410" s="1">
-        <v>44739</v>
+        <v>45012</v>
       </c>
       <c r="G410" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H410" s="2" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>96684</v>
+        <v>97662</v>
       </c>
       <c r="B411" t="s">
         <v>1242</v>
       </c>
       <c r="C411" t="s">
         <v>1243</v>
       </c>
       <c r="D411" s="1">
-        <v>44739</v>
+        <v>45006</v>
       </c>
       <c r="E411" s="1">
-        <v>44736</v>
+        <v>45017</v>
       </c>
       <c r="G411" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H411" s="2" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>96679</v>
+        <v>97635</v>
       </c>
       <c r="B412" t="s">
         <v>1245</v>
       </c>
       <c r="C412" t="s">
         <v>1246</v>
       </c>
       <c r="D412" s="1">
-        <v>44736</v>
+        <v>45000</v>
       </c>
       <c r="E412" s="1">
-        <v>44743</v>
+        <v>45000</v>
       </c>
       <c r="G412" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H412" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>96662</v>
+        <v>97626</v>
       </c>
       <c r="B413" t="s">
         <v>1248</v>
       </c>
       <c r="C413" t="s">
         <v>1249</v>
       </c>
       <c r="D413" s="1">
-        <v>44734</v>
+        <v>44998</v>
       </c>
       <c r="E413" s="1">
-        <v>44743</v>
+        <v>44998</v>
       </c>
       <c r="G413" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H413" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>96640</v>
+        <v>97616</v>
       </c>
       <c r="B414" t="s">
         <v>1251</v>
       </c>
       <c r="C414" t="s">
         <v>1252</v>
       </c>
       <c r="D414" s="1">
-        <v>44728</v>
+        <v>44995</v>
       </c>
       <c r="E414" s="1">
-        <v>44728</v>
+        <v>44995</v>
       </c>
       <c r="G414" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H414" s="2" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>96578</v>
+        <v>97562</v>
       </c>
       <c r="B415" t="s">
         <v>1254</v>
       </c>
       <c r="C415" t="s">
         <v>1255</v>
       </c>
       <c r="D415" s="1">
-        <v>44714</v>
+        <v>44985</v>
       </c>
       <c r="E415" s="1">
-        <v>44714</v>
+        <v>44985</v>
       </c>
       <c r="G415" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H415" s="2" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>96567</v>
+        <v>97549</v>
       </c>
       <c r="B416" t="s">
         <v>1257</v>
       </c>
       <c r="C416" t="s">
         <v>1258</v>
       </c>
       <c r="D416" s="1">
-        <v>44712</v>
+        <v>44984</v>
       </c>
       <c r="E416" s="1">
-        <v>44712</v>
+        <v>44984</v>
       </c>
       <c r="G416" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H416" s="2" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>96562</v>
+        <v>97531</v>
       </c>
       <c r="B417" t="s">
         <v>1260</v>
       </c>
       <c r="C417" t="s">
         <v>1261</v>
       </c>
       <c r="D417" s="1">
-        <v>44711</v>
+        <v>44979</v>
       </c>
       <c r="E417" s="1">
-        <v>44927</v>
+        <v>44979</v>
       </c>
       <c r="G417" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H417" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>96539</v>
+        <v>97504</v>
       </c>
       <c r="B418" t="s">
         <v>1263</v>
       </c>
       <c r="C418" t="s">
         <v>1264</v>
       </c>
       <c r="D418" s="1">
-        <v>44706</v>
+        <v>44973</v>
       </c>
       <c r="E418" s="1">
-        <v>44713</v>
+        <v>44973</v>
       </c>
       <c r="G418" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H418" s="2" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>96520</v>
+        <v>97494</v>
       </c>
       <c r="B419" t="s">
         <v>1266</v>
       </c>
       <c r="C419" t="s">
         <v>1267</v>
       </c>
       <c r="D419" s="1">
-        <v>44700</v>
+        <v>44966</v>
       </c>
       <c r="E419" s="1">
-        <v>44701</v>
+        <v>44966</v>
       </c>
       <c r="G419" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H419" s="2" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>96486</v>
+        <v>97492</v>
       </c>
       <c r="B420" t="s">
         <v>1269</v>
       </c>
       <c r="C420" t="s">
         <v>1270</v>
       </c>
       <c r="D420" s="1">
-        <v>44692</v>
+        <v>44966</v>
       </c>
       <c r="E420" s="1">
-        <v>44692</v>
+        <v>44960</v>
       </c>
       <c r="G420" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H420" s="2" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>96485</v>
+        <v>97468</v>
       </c>
       <c r="B421" t="s">
         <v>1272</v>
       </c>
       <c r="C421" t="s">
         <v>1273</v>
       </c>
       <c r="D421" s="1">
-        <v>44691</v>
+        <v>44959</v>
       </c>
       <c r="E421" s="1">
-        <v>44691</v>
+        <v>44927</v>
       </c>
       <c r="G421" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H421" s="2" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>96484</v>
+        <v>97462</v>
       </c>
       <c r="B422" t="s">
         <v>1275</v>
       </c>
       <c r="C422" t="s">
         <v>1276</v>
       </c>
       <c r="D422" s="1">
-        <v>44691</v>
+        <v>44958</v>
       </c>
       <c r="E422" s="1">
-        <v>44691</v>
+        <v>44958</v>
       </c>
       <c r="G422" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H422" s="2" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>96460</v>
+        <v>97450</v>
       </c>
       <c r="B423" t="s">
         <v>1278</v>
       </c>
       <c r="C423" t="s">
         <v>1279</v>
       </c>
       <c r="D423" s="1">
-        <v>44685</v>
+        <v>44957</v>
       </c>
       <c r="E423" s="1">
-        <v>44685</v>
+        <v>44957</v>
       </c>
       <c r="G423" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H423" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>96440</v>
+        <v>97441</v>
       </c>
       <c r="B424" t="s">
         <v>1281</v>
       </c>
       <c r="C424" t="s">
         <v>1282</v>
       </c>
       <c r="D424" s="1">
-        <v>44679</v>
+        <v>44952</v>
       </c>
       <c r="E424" s="1">
-        <v>44679</v>
+        <v>44952</v>
       </c>
       <c r="G424" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="H424" s="2" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>96404</v>
+        <v>97432</v>
       </c>
       <c r="B425" t="s">
         <v>1284</v>
       </c>
       <c r="C425" t="s">
         <v>1285</v>
       </c>
       <c r="D425" s="1">
-        <v>44673</v>
+        <v>44951</v>
       </c>
       <c r="E425" s="1">
-        <v>44682</v>
+        <v>44951</v>
       </c>
       <c r="G425" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H425" s="2" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>96390</v>
+        <v>97425</v>
       </c>
       <c r="B426" t="s">
         <v>1287</v>
       </c>
       <c r="C426" t="s">
         <v>1288</v>
       </c>
       <c r="D426" s="1">
-        <v>44670</v>
+        <v>44950</v>
       </c>
       <c r="E426" s="1">
-        <v>44650</v>
+        <v>44958</v>
       </c>
       <c r="G426" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H426" s="2" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>96338</v>
+        <v>97395</v>
       </c>
       <c r="B427" t="s">
         <v>1290</v>
       </c>
       <c r="C427" t="s">
         <v>1291</v>
       </c>
       <c r="D427" s="1">
-        <v>44651</v>
+        <v>44939</v>
       </c>
       <c r="E427" s="1">
-        <v>44652</v>
+        <v>44939</v>
       </c>
       <c r="G427" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H427" s="2" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>96332</v>
+        <v>97375</v>
       </c>
       <c r="B428" t="s">
         <v>1293</v>
       </c>
       <c r="C428" t="s">
         <v>1294</v>
       </c>
       <c r="D428" s="1">
-        <v>44650</v>
+        <v>44935</v>
       </c>
       <c r="E428" s="1">
-        <v>44652</v>
+        <v>44927</v>
       </c>
       <c r="G428" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H428" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>96330</v>
+        <v>97361</v>
       </c>
       <c r="B429" t="s">
         <v>1296</v>
       </c>
       <c r="C429" t="s">
         <v>1297</v>
       </c>
       <c r="D429" s="1">
-        <v>44650</v>
+        <v>44924</v>
       </c>
       <c r="E429" s="1">
-        <v>44650</v>
+        <v>44924</v>
       </c>
       <c r="G429" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H429" s="2" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>96277</v>
+        <v>97353</v>
       </c>
       <c r="B430" t="s">
         <v>1299</v>
       </c>
       <c r="C430" t="s">
         <v>1300</v>
       </c>
       <c r="D430" s="1">
-        <v>44637</v>
+        <v>44916</v>
       </c>
       <c r="E430" s="1">
-        <v>44637</v>
+        <v>44927</v>
       </c>
       <c r="G430" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H430" s="2" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>96273</v>
+        <v>97352</v>
       </c>
       <c r="B431" t="s">
         <v>1302</v>
       </c>
       <c r="C431" t="s">
         <v>1303</v>
       </c>
       <c r="D431" s="1">
-        <v>44637</v>
+        <v>44916</v>
       </c>
       <c r="E431" s="1">
-        <v>44652</v>
+        <v>44916</v>
       </c>
       <c r="G431" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H431" s="2" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>96243</v>
+        <v>97334</v>
       </c>
       <c r="B432" t="s">
         <v>1305</v>
       </c>
       <c r="C432" t="s">
         <v>1306</v>
       </c>
       <c r="D432" s="1">
-        <v>44628</v>
+        <v>44910</v>
       </c>
       <c r="E432" s="1">
-        <v>44628</v>
+        <v>44927</v>
       </c>
       <c r="G432" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H432" s="2" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>96235</v>
+        <v>97333</v>
       </c>
       <c r="B433" t="s">
         <v>1308</v>
       </c>
       <c r="C433" t="s">
         <v>1309</v>
       </c>
       <c r="D433" s="1">
-        <v>44623</v>
+        <v>44910</v>
       </c>
       <c r="E433" s="1">
-        <v>44623</v>
+        <v>44927</v>
       </c>
       <c r="G433" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H433" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>96226</v>
+        <v>97312</v>
       </c>
       <c r="B434" t="s">
         <v>1311</v>
       </c>
       <c r="C434" t="s">
         <v>1312</v>
       </c>
       <c r="D434" s="1">
-        <v>44623</v>
+        <v>44907</v>
       </c>
       <c r="E434" s="1">
-        <v>44635</v>
+        <v>44927</v>
       </c>
       <c r="G434" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H434" s="2" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>96225</v>
+        <v>97303</v>
       </c>
       <c r="B435" t="s">
         <v>1314</v>
       </c>
       <c r="C435" t="s">
         <v>1315</v>
       </c>
       <c r="D435" s="1">
-        <v>44623</v>
+        <v>44902</v>
       </c>
       <c r="E435" s="1">
-        <v>44623</v>
+        <v>44902</v>
       </c>
       <c r="G435" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H435" s="2" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>96223</v>
+        <v>97287</v>
       </c>
       <c r="B436" t="s">
         <v>1317</v>
       </c>
       <c r="C436" t="s">
         <v>1318</v>
       </c>
       <c r="D436" s="1">
-        <v>44623</v>
+        <v>44896</v>
       </c>
       <c r="E436" s="1">
-        <v>44623</v>
+        <v>44896</v>
       </c>
       <c r="G436" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="H436" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>96205</v>
+        <v>97272</v>
       </c>
       <c r="B437" t="s">
         <v>1320</v>
       </c>
       <c r="C437" t="s">
         <v>1321</v>
       </c>
       <c r="D437" s="1">
-        <v>44620</v>
+        <v>44889</v>
       </c>
       <c r="E437" s="1">
-        <v>44620</v>
+        <v>44896</v>
       </c>
       <c r="G437" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H437" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>96180</v>
+        <v>97230</v>
       </c>
       <c r="B438" t="s">
         <v>1323</v>
       </c>
       <c r="C438" t="s">
         <v>1324</v>
       </c>
       <c r="D438" s="1">
-        <v>44610</v>
+        <v>44880</v>
       </c>
       <c r="E438" s="1">
-        <v>44610</v>
+        <v>44927</v>
       </c>
       <c r="G438" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H438" s="2" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>96171</v>
+        <v>97229</v>
       </c>
       <c r="B439" t="s">
         <v>1326</v>
       </c>
       <c r="C439" t="s">
         <v>1327</v>
       </c>
       <c r="D439" s="1">
-        <v>44609</v>
+        <v>44880</v>
       </c>
       <c r="E439" s="1">
-        <v>44621</v>
+        <v>44927</v>
       </c>
       <c r="G439" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H439" s="2" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>96159</v>
+        <v>97228</v>
       </c>
       <c r="B440" t="s">
         <v>1329</v>
       </c>
       <c r="C440" t="s">
         <v>1330</v>
       </c>
       <c r="D440" s="1">
-        <v>44603</v>
+        <v>44880</v>
       </c>
       <c r="E440" s="1">
-        <v>44603</v>
+        <v>44927</v>
       </c>
       <c r="G440" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H440" s="2" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>96155</v>
+        <v>97221</v>
       </c>
       <c r="B441" t="s">
         <v>1332</v>
       </c>
       <c r="C441" t="s">
         <v>1333</v>
       </c>
       <c r="D441" s="1">
-        <v>44602</v>
+        <v>44879</v>
       </c>
       <c r="E441" s="1">
-        <v>44652</v>
+        <v>44879</v>
       </c>
       <c r="G441" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H441" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>96110</v>
+        <v>97188</v>
       </c>
       <c r="B442" t="s">
         <v>1335</v>
       </c>
       <c r="C442" t="s">
         <v>1336</v>
       </c>
       <c r="D442" s="1">
-        <v>44592</v>
+        <v>44872</v>
       </c>
       <c r="E442" s="1">
-        <v>44592</v>
+        <v>44872</v>
       </c>
       <c r="G442" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H442" s="2" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>96102</v>
+        <v>97144</v>
       </c>
       <c r="B443" t="s">
         <v>1338</v>
       </c>
       <c r="C443" t="s">
         <v>1339</v>
       </c>
       <c r="D443" s="1">
-        <v>44592</v>
+        <v>44861</v>
       </c>
       <c r="E443" s="1">
-        <v>44587</v>
+        <v>44861</v>
       </c>
       <c r="G443" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H443" s="2" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>96077</v>
+        <v>97124</v>
       </c>
       <c r="B444" t="s">
         <v>1341</v>
       </c>
       <c r="C444" t="s">
         <v>1342</v>
       </c>
       <c r="D444" s="1">
-        <v>44582</v>
+        <v>44855</v>
       </c>
       <c r="E444" s="1">
-        <v>44562</v>
+        <v>44866</v>
       </c>
       <c r="G444" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H444" s="2" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>96071</v>
+        <v>97123</v>
       </c>
       <c r="B445" t="s">
         <v>1344</v>
       </c>
       <c r="C445" t="s">
         <v>1345</v>
       </c>
       <c r="D445" s="1">
-        <v>44581</v>
+        <v>44855</v>
       </c>
       <c r="E445" s="1">
-        <v>44581</v>
+        <v>44827</v>
       </c>
       <c r="G445" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H445" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>96069</v>
+        <v>97122</v>
       </c>
       <c r="B446" t="s">
         <v>1347</v>
       </c>
       <c r="C446" t="s">
         <v>1348</v>
       </c>
       <c r="D446" s="1">
-        <v>44580</v>
+        <v>44855</v>
       </c>
       <c r="E446" s="1">
-        <v>44593</v>
+        <v>44856</v>
       </c>
       <c r="G446" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H446" s="2" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>96066</v>
+        <v>97121</v>
       </c>
       <c r="B447" t="s">
         <v>1350</v>
       </c>
       <c r="C447" t="s">
         <v>1351</v>
       </c>
       <c r="D447" s="1">
-        <v>44574</v>
+        <v>44855</v>
       </c>
       <c r="E447" s="1">
-        <v>44574</v>
+        <v>44906</v>
       </c>
       <c r="G447" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H447" s="2" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>95992</v>
+        <v>97057</v>
       </c>
       <c r="B448" t="s">
         <v>1353</v>
       </c>
       <c r="C448" t="s">
         <v>1354</v>
       </c>
       <c r="D448" s="1">
-        <v>44565</v>
+        <v>44844</v>
       </c>
       <c r="E448" s="1">
-        <v>44562</v>
+        <v>44844</v>
       </c>
       <c r="G448" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H448" s="2" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>95980</v>
+        <v>97027</v>
       </c>
       <c r="B449" t="s">
         <v>1356</v>
       </c>
       <c r="C449" t="s">
         <v>1357</v>
       </c>
       <c r="D449" s="1">
-        <v>44560</v>
+        <v>44838</v>
       </c>
       <c r="E449" s="1">
-        <v>44560</v>
+        <v>44838</v>
       </c>
       <c r="G449" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H449" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>95856</v>
+        <v>97026</v>
       </c>
       <c r="B450" t="s">
         <v>1359</v>
       </c>
       <c r="C450" t="s">
         <v>1360</v>
       </c>
       <c r="D450" s="1">
-        <v>44558</v>
+        <v>44834</v>
       </c>
       <c r="E450" s="1">
-        <v>44558</v>
+        <v>44927</v>
       </c>
       <c r="G450" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H450" s="2" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>95855</v>
+        <v>97025</v>
       </c>
       <c r="B451" t="s">
         <v>1362</v>
       </c>
       <c r="C451" t="s">
         <v>1363</v>
       </c>
       <c r="D451" s="1">
-        <v>44553</v>
+        <v>44834</v>
       </c>
       <c r="E451" s="1">
-        <v>44562</v>
+        <v>44927</v>
       </c>
       <c r="G451" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H451" s="2" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>95851</v>
+        <v>97006</v>
       </c>
       <c r="B452" t="s">
         <v>1365</v>
       </c>
       <c r="C452" t="s">
         <v>1366</v>
       </c>
       <c r="D452" s="1">
-        <v>44551</v>
+        <v>44833</v>
       </c>
       <c r="E452" s="1">
-        <v>44551</v>
+        <v>44927</v>
       </c>
       <c r="G452" t="s">
+        <v>69</v>
+      </c>
+      <c r="H452" s="2" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>95834</v>
+        <v>96980</v>
       </c>
       <c r="B453" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C453" t="s">
         <v>1369</v>
       </c>
-      <c r="C453" t="s">
+      <c r="D453" s="1">
+        <v>44826</v>
+      </c>
+      <c r="E453" s="1">
+        <v>44835</v>
+      </c>
+      <c r="G453" t="s">
+        <v>10</v>
+      </c>
+      <c r="H453" s="2" t="s">
         <v>1370</v>
-      </c>
-[...10 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>95829</v>
+        <v>96925</v>
       </c>
       <c r="B454" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C454" t="s">
         <v>1372</v>
       </c>
-      <c r="C454" t="s">
+      <c r="D454" s="1">
+        <v>44810</v>
+      </c>
+      <c r="E454" s="1">
+        <v>44810</v>
+      </c>
+      <c r="G454" t="s">
+        <v>190</v>
+      </c>
+      <c r="H454" s="2" t="s">
         <v>1373</v>
-      </c>
-[...10 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>95788</v>
+        <v>96916</v>
       </c>
       <c r="B455" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C455" t="s">
         <v>1375</v>
       </c>
-      <c r="C455" t="s">
+      <c r="D455" s="1">
+        <v>44806</v>
+      </c>
+      <c r="E455" s="1">
+        <v>44835</v>
+      </c>
+      <c r="G455" t="s">
+        <v>69</v>
+      </c>
+      <c r="H455" s="2" t="s">
         <v>1376</v>
-      </c>
-[...10 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>95779</v>
+        <v>96904</v>
       </c>
       <c r="B456" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C456" t="s">
         <v>1378</v>
       </c>
-      <c r="C456" t="s">
+      <c r="D456" s="1">
+        <v>44804</v>
+      </c>
+      <c r="E456" s="1">
+        <v>44804</v>
+      </c>
+      <c r="G456" t="s">
+        <v>97</v>
+      </c>
+      <c r="H456" s="2" t="s">
         <v>1379</v>
-      </c>
-[...10 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>95773</v>
+        <v>96887</v>
       </c>
       <c r="B457" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C457" t="s">
         <v>1381</v>
       </c>
-      <c r="C457" t="s">
+      <c r="D457" s="1">
+        <v>44803</v>
+      </c>
+      <c r="E457" s="1">
+        <v>44796</v>
+      </c>
+      <c r="G457" t="s">
+        <v>165</v>
+      </c>
+      <c r="H457" s="2" t="s">
         <v>1382</v>
-      </c>
-[...10 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>95772</v>
+        <v>96883</v>
       </c>
       <c r="B458" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C458" t="s">
         <v>1384</v>
       </c>
-      <c r="C458" t="s">
+      <c r="D458" s="1">
+        <v>44803</v>
+      </c>
+      <c r="E458" s="1">
+        <v>44803</v>
+      </c>
+      <c r="G458" t="s">
+        <v>97</v>
+      </c>
+      <c r="H458" s="2" t="s">
         <v>1385</v>
-      </c>
-[...10 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>95771</v>
+        <v>96841</v>
       </c>
       <c r="B459" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C459" t="s">
         <v>1387</v>
       </c>
-      <c r="C459" t="s">
+      <c r="D459" s="1">
+        <v>44795</v>
+      </c>
+      <c r="E459" s="1">
+        <v>44795</v>
+      </c>
+      <c r="G459" t="s">
+        <v>97</v>
+      </c>
+      <c r="H459" s="2" t="s">
         <v>1388</v>
-      </c>
-[...10 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>95734</v>
+        <v>96835</v>
       </c>
       <c r="B460" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C460" t="s">
         <v>1390</v>
       </c>
-      <c r="C460" t="s">
+      <c r="D460" s="1">
+        <v>44792</v>
+      </c>
+      <c r="E460" s="1">
+        <v>44805</v>
+      </c>
+      <c r="G460" t="s">
+        <v>10</v>
+      </c>
+      <c r="H460" s="2" t="s">
         <v>1391</v>
-      </c>
-[...10 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>95727</v>
+        <v>96808</v>
       </c>
       <c r="B461" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C461" t="s">
         <v>1393</v>
       </c>
-      <c r="C461" t="s">
+      <c r="D461" s="1">
+        <v>44782</v>
+      </c>
+      <c r="E461" s="1">
+        <v>44805</v>
+      </c>
+      <c r="G461" t="s">
+        <v>69</v>
+      </c>
+      <c r="H461" s="2" t="s">
         <v>1394</v>
-      </c>
-[...10 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>95725</v>
+        <v>96807</v>
       </c>
       <c r="B462" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C462" t="s">
         <v>1396</v>
       </c>
-      <c r="C462" t="s">
+      <c r="D462" s="1">
+        <v>44782</v>
+      </c>
+      <c r="E462" s="1">
+        <v>44805</v>
+      </c>
+      <c r="G462" t="s">
+        <v>69</v>
+      </c>
+      <c r="H462" s="2" t="s">
         <v>1397</v>
-      </c>
-[...10 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>95694</v>
+        <v>96806</v>
       </c>
       <c r="B463" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C463" t="s">
         <v>1399</v>
       </c>
-      <c r="C463" t="s">
+      <c r="D463" s="1">
+        <v>44782</v>
+      </c>
+      <c r="E463" s="1">
+        <v>44797</v>
+      </c>
+      <c r="G463" t="s">
+        <v>69</v>
+      </c>
+      <c r="H463" s="2" t="s">
         <v>1400</v>
-      </c>
-[...10 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>95658</v>
+        <v>96796</v>
       </c>
       <c r="B464" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C464" t="s">
         <v>1402</v>
       </c>
-      <c r="C464" t="s">
+      <c r="D464" s="1">
+        <v>44776</v>
+      </c>
+      <c r="E464" s="1">
+        <v>44776</v>
+      </c>
+      <c r="G464" t="s">
+        <v>97</v>
+      </c>
+      <c r="H464" s="2" t="s">
         <v>1403</v>
-      </c>
-[...10 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>95654</v>
+        <v>96774</v>
       </c>
       <c r="B465" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C465" t="s">
         <v>1405</v>
       </c>
-      <c r="C465" t="s">
+      <c r="D465" s="1">
+        <v>44770</v>
+      </c>
+      <c r="E465" s="1">
+        <v>44770</v>
+      </c>
+      <c r="G465" t="s">
+        <v>97</v>
+      </c>
+      <c r="H465" s="2" t="s">
         <v>1406</v>
-      </c>
-[...10 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>95622</v>
+        <v>96773</v>
       </c>
       <c r="B466" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C466" t="s">
         <v>1408</v>
       </c>
-      <c r="C466" t="s">
+      <c r="D466" s="1">
+        <v>44770</v>
+      </c>
+      <c r="E466" s="1">
+        <v>44770</v>
+      </c>
+      <c r="G466" t="s">
+        <v>97</v>
+      </c>
+      <c r="H466" s="2" t="s">
         <v>1409</v>
-      </c>
-[...10 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>95616</v>
+        <v>96772</v>
       </c>
       <c r="B467" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C467" t="s">
         <v>1411</v>
       </c>
-      <c r="C467" t="s">
+      <c r="D467" s="1">
+        <v>44770</v>
+      </c>
+      <c r="E467" s="1">
+        <v>44774</v>
+      </c>
+      <c r="G467" t="s">
+        <v>10</v>
+      </c>
+      <c r="H467" s="2" t="s">
         <v>1412</v>
-      </c>
-[...10 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>95570</v>
+        <v>96747</v>
       </c>
       <c r="B468" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C468" t="s">
         <v>1414</v>
       </c>
-      <c r="C468" t="s">
+      <c r="D468" s="1">
+        <v>44763</v>
+      </c>
+      <c r="E468" s="1">
+        <v>44774</v>
+      </c>
+      <c r="G468" t="s">
+        <v>10</v>
+      </c>
+      <c r="H468" s="2" t="s">
         <v>1415</v>
-      </c>
-[...10 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>95562</v>
+        <v>96743</v>
       </c>
       <c r="B469" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C469" t="s">
         <v>1417</v>
       </c>
-      <c r="C469" t="s">
+      <c r="D469" s="1">
+        <v>44762</v>
+      </c>
+      <c r="E469" s="1">
+        <v>44762</v>
+      </c>
+      <c r="G469" t="s">
+        <v>69</v>
+      </c>
+      <c r="H469" s="2" t="s">
         <v>1418</v>
-      </c>
-[...10 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>95560</v>
+        <v>96723</v>
       </c>
       <c r="B470" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C470" t="s">
         <v>1420</v>
       </c>
-      <c r="C470" t="s">
+      <c r="D470" s="1">
+        <v>44754</v>
+      </c>
+      <c r="E470" s="1">
+        <v>44754</v>
+      </c>
+      <c r="G470" t="s">
+        <v>190</v>
+      </c>
+      <c r="H470" s="2" t="s">
         <v>1421</v>
-      </c>
-[...10 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>95522</v>
+        <v>96702</v>
       </c>
       <c r="B471" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C471" t="s">
         <v>1423</v>
       </c>
-      <c r="C471" t="s">
+      <c r="D471" s="1">
+        <v>44743</v>
+      </c>
+      <c r="E471" s="1">
+        <v>44743</v>
+      </c>
+      <c r="G471" t="s">
+        <v>97</v>
+      </c>
+      <c r="H471" s="2" t="s">
         <v>1424</v>
-      </c>
-[...10 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>95508</v>
+        <v>96688</v>
       </c>
       <c r="B472" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C472" t="s">
         <v>1426</v>
       </c>
-      <c r="C472" t="s">
+      <c r="D472" s="1">
+        <v>44739</v>
+      </c>
+      <c r="E472" s="1">
+        <v>44739</v>
+      </c>
+      <c r="G472" t="s">
+        <v>97</v>
+      </c>
+      <c r="H472" s="2" t="s">
         <v>1427</v>
-      </c>
-[...10 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>95506</v>
+        <v>96684</v>
       </c>
       <c r="B473" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C473" t="s">
         <v>1429</v>
       </c>
-      <c r="C473" t="s">
+      <c r="D473" s="1">
+        <v>44739</v>
+      </c>
+      <c r="E473" s="1">
+        <v>44736</v>
+      </c>
+      <c r="G473" t="s">
+        <v>165</v>
+      </c>
+      <c r="H473" s="2" t="s">
         <v>1430</v>
-      </c>
-[...10 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>95495</v>
+        <v>96679</v>
       </c>
       <c r="B474" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C474" t="s">
         <v>1432</v>
       </c>
-      <c r="C474" t="s">
+      <c r="D474" s="1">
+        <v>44736</v>
+      </c>
+      <c r="E474" s="1">
+        <v>44743</v>
+      </c>
+      <c r="G474" t="s">
+        <v>10</v>
+      </c>
+      <c r="H474" s="2" t="s">
         <v>1433</v>
-      </c>
-[...10 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>95494</v>
+        <v>96662</v>
       </c>
       <c r="B475" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C475" t="s">
         <v>1435</v>
       </c>
-      <c r="C475" t="s">
+      <c r="D475" s="1">
+        <v>44734</v>
+      </c>
+      <c r="E475" s="1">
+        <v>44743</v>
+      </c>
+      <c r="G475" t="s">
+        <v>10</v>
+      </c>
+      <c r="H475" s="2" t="s">
         <v>1436</v>
-      </c>
-[...10 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>95487</v>
+        <v>96640</v>
       </c>
       <c r="B476" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C476" t="s">
         <v>1438</v>
       </c>
-      <c r="C476" t="s">
+      <c r="D476" s="1">
+        <v>44728</v>
+      </c>
+      <c r="E476" s="1">
+        <v>44728</v>
+      </c>
+      <c r="G476" t="s">
+        <v>97</v>
+      </c>
+      <c r="H476" s="2" t="s">
         <v>1439</v>
-      </c>
-[...10 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>95476</v>
+        <v>96578</v>
       </c>
       <c r="B477" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C477" t="s">
         <v>1441</v>
       </c>
-      <c r="C477" t="s">
+      <c r="D477" s="1">
+        <v>44714</v>
+      </c>
+      <c r="E477" s="1">
+        <v>44714</v>
+      </c>
+      <c r="G477" t="s">
+        <v>97</v>
+      </c>
+      <c r="H477" s="2" t="s">
         <v>1442</v>
-      </c>
-[...10 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>95439</v>
+        <v>96567</v>
       </c>
       <c r="B478" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C478" t="s">
         <v>1444</v>
       </c>
-      <c r="C478" t="s">
+      <c r="D478" s="1">
+        <v>44712</v>
+      </c>
+      <c r="E478" s="1">
+        <v>44712</v>
+      </c>
+      <c r="G478" t="s">
+        <v>69</v>
+      </c>
+      <c r="H478" s="2" t="s">
         <v>1445</v>
-      </c>
-[...10 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>95438</v>
+        <v>96562</v>
       </c>
       <c r="B479" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C479" t="s">
         <v>1447</v>
       </c>
-      <c r="C479" t="s">
+      <c r="D479" s="1">
+        <v>44711</v>
+      </c>
+      <c r="E479" s="1">
+        <v>44927</v>
+      </c>
+      <c r="G479" t="s">
+        <v>69</v>
+      </c>
+      <c r="H479" s="2" t="s">
         <v>1448</v>
-      </c>
-[...10 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>95411</v>
+        <v>96539</v>
       </c>
       <c r="B480" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D480" s="1">
+        <v>44706</v>
+      </c>
+      <c r="E480" s="1">
+        <v>44713</v>
+      </c>
+      <c r="G480" t="s">
+        <v>10</v>
+      </c>
+      <c r="H480" s="2" t="s">
         <v>1451</v>
-      </c>
-[...13 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>95409</v>
+        <v>96520</v>
       </c>
       <c r="B481" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D481" s="1">
+        <v>44700</v>
+      </c>
+      <c r="E481" s="1">
+        <v>44701</v>
+      </c>
+      <c r="G481" t="s">
+        <v>10</v>
+      </c>
+      <c r="H481" s="2" t="s">
         <v>1454</v>
-      </c>
-[...13 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>95391</v>
+        <v>96486</v>
       </c>
       <c r="B482" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D482" s="1">
+        <v>44692</v>
+      </c>
+      <c r="E482" s="1">
+        <v>44692</v>
+      </c>
+      <c r="G482" t="s">
+        <v>97</v>
+      </c>
+      <c r="H482" s="2" t="s">
         <v>1457</v>
-      </c>
-[...13 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>95342</v>
+        <v>96485</v>
       </c>
       <c r="B483" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D483" s="1">
+        <v>44691</v>
+      </c>
+      <c r="E483" s="1">
+        <v>44691</v>
+      </c>
+      <c r="G483" t="s">
+        <v>190</v>
+      </c>
+      <c r="H483" s="2" t="s">
         <v>1460</v>
-      </c>
-[...13 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>95256</v>
+        <v>96484</v>
       </c>
       <c r="B484" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D484" s="1">
+        <v>44691</v>
+      </c>
+      <c r="E484" s="1">
+        <v>44691</v>
+      </c>
+      <c r="G484" t="s">
+        <v>69</v>
+      </c>
+      <c r="H484" s="2" t="s">
         <v>1463</v>
-      </c>
-[...13 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>95236</v>
+        <v>96460</v>
       </c>
       <c r="B485" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D485" s="1">
+        <v>44685</v>
+      </c>
+      <c r="E485" s="1">
+        <v>44685</v>
+      </c>
+      <c r="G485" t="s">
+        <v>97</v>
+      </c>
+      <c r="H485" s="2" t="s">
         <v>1466</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>95231</v>
+        <v>96440</v>
       </c>
       <c r="B486" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D486" s="1">
+        <v>44679</v>
+      </c>
+      <c r="E486" s="1">
+        <v>44679</v>
+      </c>
+      <c r="G486" t="s">
+        <v>165</v>
+      </c>
+      <c r="H486" s="2" t="s">
         <v>1469</v>
-      </c>
-[...13 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>95217</v>
+        <v>96404</v>
       </c>
       <c r="B487" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D487" s="1">
+        <v>44673</v>
+      </c>
+      <c r="E487" s="1">
+        <v>44682</v>
+      </c>
+      <c r="G487" t="s">
+        <v>10</v>
+      </c>
+      <c r="H487" s="2" t="s">
         <v>1472</v>
-      </c>
-[...13 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>95170</v>
+        <v>96390</v>
       </c>
       <c r="B488" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D488" s="1">
+        <v>44670</v>
+      </c>
+      <c r="E488" s="1">
+        <v>44650</v>
+      </c>
+      <c r="G488" t="s">
+        <v>165</v>
+      </c>
+      <c r="H488" s="2" t="s">
         <v>1475</v>
-      </c>
-[...13 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>95123</v>
+        <v>96338</v>
       </c>
       <c r="B489" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D489" s="1">
+        <v>44651</v>
+      </c>
+      <c r="E489" s="1">
+        <v>44652</v>
+      </c>
+      <c r="G489" t="s">
+        <v>10</v>
+      </c>
+      <c r="H489" s="2" t="s">
         <v>1478</v>
-      </c>
-[...13 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>95108</v>
+        <v>96332</v>
       </c>
       <c r="B490" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D490" s="1">
+        <v>44650</v>
+      </c>
+      <c r="E490" s="1">
+        <v>44652</v>
+      </c>
+      <c r="G490" t="s">
+        <v>69</v>
+      </c>
+      <c r="H490" s="2" t="s">
         <v>1481</v>
-      </c>
-[...13 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>95100</v>
+        <v>96330</v>
       </c>
       <c r="B491" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D491" s="1">
+        <v>44650</v>
+      </c>
+      <c r="E491" s="1">
+        <v>44650</v>
+      </c>
+      <c r="G491" t="s">
+        <v>97</v>
+      </c>
+      <c r="H491" s="2" t="s">
         <v>1484</v>
-      </c>
-[...13 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>95062</v>
+        <v>96277</v>
       </c>
       <c r="B492" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D492" s="1">
+        <v>44637</v>
+      </c>
+      <c r="E492" s="1">
+        <v>44637</v>
+      </c>
+      <c r="G492" t="s">
+        <v>97</v>
+      </c>
+      <c r="H492" s="2" t="s">
         <v>1487</v>
-      </c>
-[...13 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>95058</v>
+        <v>96273</v>
       </c>
       <c r="B493" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D493" s="1">
+        <v>44637</v>
+      </c>
+      <c r="E493" s="1">
+        <v>44652</v>
+      </c>
+      <c r="G493" t="s">
+        <v>10</v>
+      </c>
+      <c r="H493" s="2" t="s">
         <v>1490</v>
-      </c>
-[...13 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>95024</v>
+        <v>96243</v>
       </c>
       <c r="B494" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D494" s="1">
+        <v>44628</v>
+      </c>
+      <c r="E494" s="1">
+        <v>44628</v>
+      </c>
+      <c r="G494" t="s">
+        <v>97</v>
+      </c>
+      <c r="H494" s="2" t="s">
         <v>1493</v>
-      </c>
-[...13 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>94983</v>
+        <v>96235</v>
       </c>
       <c r="B495" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C495" t="s">
         <v>1495</v>
       </c>
-      <c r="C495" t="s">
+      <c r="D495" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E495" s="1">
+        <v>44623</v>
+      </c>
+      <c r="G495" t="s">
+        <v>97</v>
+      </c>
+      <c r="H495" s="2" t="s">
         <v>1496</v>
-      </c>
-[...10 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>94981</v>
+        <v>96226</v>
       </c>
       <c r="B496" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C496" t="s">
         <v>1498</v>
       </c>
-      <c r="C496" t="s">
+      <c r="D496" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E496" s="1">
+        <v>44635</v>
+      </c>
+      <c r="G496" t="s">
+        <v>10</v>
+      </c>
+      <c r="H496" s="2" t="s">
         <v>1499</v>
-      </c>
-[...10 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>94953</v>
+        <v>96225</v>
       </c>
       <c r="B497" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C497" t="s">
         <v>1501</v>
       </c>
-      <c r="C497" t="s">
+      <c r="D497" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E497" s="1">
+        <v>44623</v>
+      </c>
+      <c r="G497" t="s">
+        <v>97</v>
+      </c>
+      <c r="H497" s="2" t="s">
         <v>1502</v>
-      </c>
-[...10 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>94940</v>
+        <v>96223</v>
       </c>
       <c r="B498" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C498" t="s">
         <v>1504</v>
       </c>
-      <c r="C498" t="s">
+      <c r="D498" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E498" s="1">
+        <v>44623</v>
+      </c>
+      <c r="G498" t="s">
+        <v>190</v>
+      </c>
+      <c r="H498" s="2" t="s">
         <v>1505</v>
-      </c>
-[...7 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>94926</v>
+        <v>96205</v>
       </c>
       <c r="B499" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C499" t="s">
         <v>1507</v>
       </c>
-      <c r="C499" t="s">
+      <c r="D499" s="1">
+        <v>44620</v>
+      </c>
+      <c r="E499" s="1">
+        <v>44620</v>
+      </c>
+      <c r="G499" t="s">
+        <v>10</v>
+      </c>
+      <c r="H499" s="2" t="s">
         <v>1508</v>
-      </c>
-[...10 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>94899</v>
+        <v>96180</v>
       </c>
       <c r="B500" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C500" t="s">
         <v>1510</v>
       </c>
-      <c r="C500" t="s">
+      <c r="D500" s="1">
+        <v>44610</v>
+      </c>
+      <c r="E500" s="1">
+        <v>44610</v>
+      </c>
+      <c r="G500" t="s">
+        <v>97</v>
+      </c>
+      <c r="H500" s="2" t="s">
         <v>1511</v>
-      </c>
-[...10 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>94896</v>
+        <v>96171</v>
       </c>
       <c r="B501" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C501" t="s">
         <v>1513</v>
       </c>
-      <c r="C501" t="s">
+      <c r="D501" s="1">
+        <v>44609</v>
+      </c>
+      <c r="E501" s="1">
+        <v>44621</v>
+      </c>
+      <c r="G501" t="s">
+        <v>10</v>
+      </c>
+      <c r="H501" s="2" t="s">
         <v>1514</v>
-      </c>
-[...10 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
-        <v>94874</v>
+        <v>96159</v>
       </c>
       <c r="B502" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C502" t="s">
         <v>1516</v>
       </c>
-      <c r="C502" t="s">
+      <c r="D502" s="1">
+        <v>44603</v>
+      </c>
+      <c r="E502" s="1">
+        <v>44603</v>
+      </c>
+      <c r="G502" t="s">
+        <v>97</v>
+      </c>
+      <c r="H502" s="2" t="s">
         <v>1517</v>
-      </c>
-[...10 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>94867</v>
+        <v>96155</v>
       </c>
       <c r="B503" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C503" t="s">
         <v>1519</v>
       </c>
-      <c r="C503" t="s">
+      <c r="D503" s="1">
+        <v>44602</v>
+      </c>
+      <c r="E503" s="1">
+        <v>44652</v>
+      </c>
+      <c r="G503" t="s">
+        <v>10</v>
+      </c>
+      <c r="H503" s="2" t="s">
         <v>1520</v>
-      </c>
-[...10 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
-        <v>94852</v>
+        <v>96110</v>
       </c>
       <c r="B504" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C504" t="s">
         <v>1522</v>
       </c>
-      <c r="C504" t="s">
+      <c r="D504" s="1">
+        <v>44592</v>
+      </c>
+      <c r="E504" s="1">
+        <v>44592</v>
+      </c>
+      <c r="G504" t="s">
+        <v>97</v>
+      </c>
+      <c r="H504" s="2" t="s">
         <v>1523</v>
-      </c>
-[...10 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
-        <v>94820</v>
+        <v>96102</v>
       </c>
       <c r="B505" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C505" t="s">
         <v>1525</v>
       </c>
-      <c r="C505" t="s">
+      <c r="D505" s="1">
+        <v>44592</v>
+      </c>
+      <c r="E505" s="1">
+        <v>44587</v>
+      </c>
+      <c r="G505" t="s">
+        <v>165</v>
+      </c>
+      <c r="H505" s="2" t="s">
         <v>1526</v>
-      </c>
-[...10 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>94818</v>
+        <v>96077</v>
       </c>
       <c r="B506" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C506" t="s">
         <v>1528</v>
       </c>
-      <c r="C506" t="s">
+      <c r="D506" s="1">
+        <v>44582</v>
+      </c>
+      <c r="E506" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G506" t="s">
+        <v>10</v>
+      </c>
+      <c r="H506" s="2" t="s">
         <v>1529</v>
-      </c>
-[...10 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
-        <v>94799</v>
+        <v>96071</v>
       </c>
       <c r="B507" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C507" t="s">
         <v>1531</v>
       </c>
-      <c r="C507" t="s">
+      <c r="D507" s="1">
+        <v>44581</v>
+      </c>
+      <c r="E507" s="1">
+        <v>44581</v>
+      </c>
+      <c r="G507" t="s">
+        <v>69</v>
+      </c>
+      <c r="H507" s="2" t="s">
         <v>1532</v>
-      </c>
-[...10 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
-        <v>94786</v>
+        <v>96069</v>
       </c>
       <c r="B508" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C508" t="s">
         <v>1534</v>
       </c>
-      <c r="C508" t="s">
+      <c r="D508" s="1">
+        <v>44580</v>
+      </c>
+      <c r="E508" s="1">
+        <v>44593</v>
+      </c>
+      <c r="G508" t="s">
+        <v>10</v>
+      </c>
+      <c r="H508" s="2" t="s">
         <v>1535</v>
-      </c>
-[...10 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
-        <v>94777</v>
+        <v>96066</v>
       </c>
       <c r="B509" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C509" t="s">
         <v>1537</v>
       </c>
-      <c r="C509" t="s">
+      <c r="D509" s="1">
+        <v>44574</v>
+      </c>
+      <c r="E509" s="1">
+        <v>44574</v>
+      </c>
+      <c r="G509" t="s">
+        <v>97</v>
+      </c>
+      <c r="H509" s="2" t="s">
         <v>1538</v>
-      </c>
-[...10 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
-        <v>94771</v>
+        <v>95992</v>
       </c>
       <c r="B510" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C510" t="s">
         <v>1540</v>
       </c>
-      <c r="C510" t="s">
+      <c r="D510" s="1">
+        <v>44565</v>
+      </c>
+      <c r="E510" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G510" t="s">
+        <v>10</v>
+      </c>
+      <c r="H510" s="2" t="s">
         <v>1541</v>
-      </c>
-[...10 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
-        <v>94770</v>
+        <v>95980</v>
       </c>
       <c r="B511" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C511" t="s">
         <v>1543</v>
       </c>
-      <c r="C511" t="s">
+      <c r="D511" s="1">
+        <v>44560</v>
+      </c>
+      <c r="E511" s="1">
+        <v>44560</v>
+      </c>
+      <c r="G511" t="s">
+        <v>190</v>
+      </c>
+      <c r="H511" s="2" t="s">
         <v>1544</v>
-      </c>
-[...10 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
-        <v>94742</v>
+        <v>95856</v>
       </c>
       <c r="B512" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C512" t="s">
         <v>1546</v>
       </c>
-      <c r="C512" t="s">
+      <c r="D512" s="1">
+        <v>44558</v>
+      </c>
+      <c r="E512" s="1">
+        <v>44558</v>
+      </c>
+      <c r="G512" t="s">
+        <v>165</v>
+      </c>
+      <c r="H512" s="2" t="s">
         <v>1547</v>
-      </c>
-[...10 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
-        <v>94733</v>
+        <v>95855</v>
       </c>
       <c r="B513" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C513" t="s">
         <v>1549</v>
       </c>
-      <c r="C513" t="s">
+      <c r="D513" s="1">
+        <v>44553</v>
+      </c>
+      <c r="E513" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G513" t="s">
+        <v>10</v>
+      </c>
+      <c r="H513" s="2" t="s">
         <v>1550</v>
-      </c>
-[...10 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
-        <v>94721</v>
+        <v>95851</v>
       </c>
       <c r="B514" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C514" t="s">
         <v>1552</v>
       </c>
-      <c r="C514" t="s">
+      <c r="D514" s="1">
+        <v>44551</v>
+      </c>
+      <c r="E514" s="1">
+        <v>44551</v>
+      </c>
+      <c r="G514" t="s">
         <v>1553</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H514" s="2" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
-        <v>94711</v>
+        <v>95834</v>
       </c>
       <c r="B515" t="s">
         <v>1555</v>
       </c>
       <c r="C515" t="s">
         <v>1556</v>
       </c>
       <c r="D515" s="1">
-        <v>44266</v>
+        <v>44545</v>
       </c>
       <c r="E515" s="1">
-        <v>44245</v>
+        <v>44545</v>
       </c>
       <c r="G515" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H515" s="2" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
-        <v>94710</v>
+        <v>95829</v>
       </c>
       <c r="B516" t="s">
         <v>1558</v>
       </c>
       <c r="C516" t="s">
         <v>1559</v>
       </c>
       <c r="D516" s="1">
-        <v>44266</v>
+        <v>44545</v>
       </c>
       <c r="E516" s="1">
-        <v>44159</v>
+        <v>44562</v>
       </c>
       <c r="G516" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H516" s="2" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
-        <v>94709</v>
+        <v>95788</v>
       </c>
       <c r="B517" t="s">
         <v>1561</v>
       </c>
       <c r="C517" t="s">
         <v>1562</v>
       </c>
       <c r="D517" s="1">
-        <v>44266</v>
+        <v>44536</v>
       </c>
       <c r="E517" s="1">
-        <v>44183</v>
+        <v>44562</v>
       </c>
       <c r="G517" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H517" s="2" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
-        <v>94708</v>
+        <v>95779</v>
       </c>
       <c r="B518" t="s">
         <v>1564</v>
       </c>
       <c r="C518" t="s">
         <v>1565</v>
       </c>
       <c r="D518" s="1">
-        <v>44266</v>
+        <v>44532</v>
       </c>
       <c r="E518" s="1">
-        <v>44133</v>
+        <v>44529</v>
       </c>
       <c r="G518" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H518" s="2" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
-        <v>94707</v>
+        <v>95773</v>
       </c>
       <c r="B519" t="s">
         <v>1567</v>
       </c>
       <c r="C519" t="s">
         <v>1568</v>
       </c>
       <c r="D519" s="1">
-        <v>44266</v>
+        <v>44530</v>
       </c>
       <c r="E519" s="1">
-        <v>43921</v>
+        <v>44562</v>
       </c>
       <c r="G519" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H519" s="2" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
-        <v>94706</v>
+        <v>95772</v>
       </c>
       <c r="B520" t="s">
         <v>1570</v>
       </c>
       <c r="C520" t="s">
         <v>1571</v>
       </c>
       <c r="D520" s="1">
-        <v>44266</v>
+        <v>44530</v>
       </c>
       <c r="E520" s="1">
-        <v>43861</v>
+        <v>44562</v>
       </c>
       <c r="G520" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H520" s="2" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
-        <v>94705</v>
+        <v>95771</v>
       </c>
       <c r="B521" t="s">
         <v>1573</v>
       </c>
       <c r="C521" t="s">
         <v>1574</v>
       </c>
       <c r="D521" s="1">
-        <v>44266</v>
+        <v>44530</v>
       </c>
       <c r="E521" s="1">
-        <v>43951</v>
+        <v>44562</v>
       </c>
       <c r="G521" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H521" s="2" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
-        <v>94704</v>
+        <v>95734</v>
       </c>
       <c r="B522" t="s">
         <v>1576</v>
       </c>
       <c r="C522" t="s">
         <v>1577</v>
       </c>
       <c r="D522" s="1">
-        <v>44266</v>
+        <v>44525</v>
       </c>
       <c r="E522" s="1">
-        <v>43980</v>
+        <v>44525</v>
       </c>
       <c r="G522" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H522" s="2" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
-        <v>94703</v>
+        <v>95727</v>
       </c>
       <c r="B523" t="s">
         <v>1579</v>
       </c>
       <c r="C523" t="s">
         <v>1580</v>
       </c>
       <c r="D523" s="1">
-        <v>44266</v>
+        <v>44523</v>
       </c>
       <c r="E523" s="1">
-        <v>44041</v>
+        <v>44562</v>
       </c>
       <c r="G523" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H523" s="2" t="s">
         <v>1581</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
-        <v>94702</v>
+        <v>95725</v>
       </c>
       <c r="B524" t="s">
         <v>1582</v>
       </c>
       <c r="C524" t="s">
         <v>1583</v>
       </c>
       <c r="D524" s="1">
-        <v>44266</v>
+        <v>44522</v>
       </c>
       <c r="E524" s="1">
-        <v>44012</v>
+        <v>44531</v>
       </c>
       <c r="G524" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H524" s="2" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
-        <v>94677</v>
+        <v>95694</v>
       </c>
       <c r="B525" t="s">
         <v>1585</v>
       </c>
       <c r="C525" t="s">
         <v>1586</v>
       </c>
       <c r="D525" s="1">
-        <v>44260</v>
+        <v>44512</v>
       </c>
       <c r="E525" s="1">
-        <v>44260</v>
+        <v>44512</v>
       </c>
       <c r="G525" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H525" s="2" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
-        <v>94670</v>
+        <v>95658</v>
       </c>
       <c r="B526" t="s">
         <v>1588</v>
       </c>
       <c r="C526" t="s">
         <v>1589</v>
       </c>
       <c r="D526" s="1">
-        <v>44258</v>
+        <v>44505</v>
       </c>
       <c r="E526" s="1">
-        <v>44258</v>
+        <v>44505</v>
       </c>
       <c r="G526" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H526" s="2" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
-        <v>94662</v>
+        <v>95654</v>
       </c>
       <c r="B527" t="s">
         <v>1591</v>
       </c>
       <c r="C527" t="s">
         <v>1592</v>
       </c>
       <c r="D527" s="1">
-        <v>44258</v>
+        <v>44505</v>
       </c>
       <c r="E527" s="1">
-        <v>44257</v>
+        <v>44505</v>
       </c>
       <c r="G527" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H527" s="2" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
-        <v>94638</v>
+        <v>95622</v>
       </c>
       <c r="B528" t="s">
         <v>1594</v>
       </c>
       <c r="C528" t="s">
         <v>1595</v>
       </c>
       <c r="D528" s="1">
-        <v>44250</v>
+        <v>44495</v>
       </c>
       <c r="E528" s="1">
-        <v>44256</v>
+        <v>44542</v>
       </c>
       <c r="G528" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H528" s="2" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
-        <v>94629</v>
+        <v>95616</v>
       </c>
       <c r="B529" t="s">
         <v>1597</v>
       </c>
       <c r="C529" t="s">
         <v>1598</v>
       </c>
       <c r="D529" s="1">
-        <v>44243</v>
+        <v>44494</v>
       </c>
       <c r="E529" s="1">
-        <v>44243</v>
+        <v>44494</v>
       </c>
       <c r="G529" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H529" s="2" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
-        <v>94557</v>
+        <v>95570</v>
       </c>
       <c r="B530" t="s">
         <v>1600</v>
       </c>
       <c r="C530" t="s">
         <v>1601</v>
       </c>
       <c r="D530" s="1">
-        <v>44230</v>
+        <v>44488</v>
       </c>
       <c r="E530" s="1">
-        <v>44230</v>
+        <v>44501</v>
       </c>
       <c r="G530" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H530" s="2" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
-        <v>94490</v>
+        <v>95562</v>
       </c>
       <c r="B531" t="s">
         <v>1603</v>
       </c>
       <c r="C531" t="s">
         <v>1604</v>
       </c>
       <c r="D531" s="1">
-        <v>44225</v>
+        <v>44484</v>
       </c>
       <c r="E531" s="1">
-        <v>44228</v>
+        <v>44482</v>
       </c>
       <c r="G531" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H531" s="2" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
-        <v>94486</v>
+        <v>95560</v>
       </c>
       <c r="B532" t="s">
         <v>1606</v>
       </c>
       <c r="C532" t="s">
         <v>1607</v>
       </c>
       <c r="D532" s="1">
-        <v>44225</v>
+        <v>44484</v>
       </c>
       <c r="E532" s="1">
-        <v>44225</v>
+        <v>44484</v>
       </c>
       <c r="G532" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H532" s="2" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
-        <v>94449</v>
+        <v>95522</v>
       </c>
       <c r="B533" t="s">
         <v>1609</v>
       </c>
       <c r="C533" t="s">
         <v>1610</v>
       </c>
       <c r="D533" s="1">
-        <v>44224</v>
+        <v>44476</v>
       </c>
       <c r="E533" s="1">
-        <v>44224</v>
+        <v>44476</v>
       </c>
       <c r="G533" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H533" s="2" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
-        <v>94444</v>
+        <v>95508</v>
       </c>
       <c r="B534" t="s">
         <v>1612</v>
       </c>
       <c r="C534" t="s">
         <v>1613</v>
       </c>
       <c r="D534" s="1">
-        <v>44222</v>
+        <v>44474</v>
       </c>
       <c r="E534" s="1">
-        <v>44222</v>
+        <v>44474</v>
       </c>
       <c r="G534" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H534" s="2" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
-        <v>94417</v>
+        <v>95506</v>
       </c>
       <c r="B535" t="s">
         <v>1615</v>
       </c>
       <c r="C535" t="s">
         <v>1616</v>
       </c>
       <c r="D535" s="1">
-        <v>44218</v>
+        <v>44473</v>
       </c>
       <c r="E535" s="1">
-        <v>44228</v>
+        <v>44469</v>
       </c>
       <c r="G535" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H535" s="2" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
-        <v>94416</v>
+        <v>95495</v>
       </c>
       <c r="B536" t="s">
         <v>1618</v>
       </c>
       <c r="C536" t="s">
         <v>1619</v>
       </c>
       <c r="D536" s="1">
-        <v>44218</v>
+        <v>44468</v>
       </c>
       <c r="E536" s="1">
-        <v>44218</v>
+        <v>44562</v>
       </c>
       <c r="G536" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H536" s="2" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
-        <v>94406</v>
+        <v>95494</v>
       </c>
       <c r="B537" t="s">
         <v>1621</v>
       </c>
       <c r="C537" t="s">
         <v>1622</v>
       </c>
       <c r="D537" s="1">
-        <v>44214</v>
+        <v>44468</v>
       </c>
       <c r="E537" s="1">
-        <v>44214</v>
+        <v>44562</v>
       </c>
       <c r="G537" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H537" s="2" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
-        <v>94369</v>
+        <v>95487</v>
       </c>
       <c r="B538" t="s">
         <v>1624</v>
       </c>
       <c r="C538" t="s">
         <v>1625</v>
       </c>
       <c r="D538" s="1">
-        <v>44208</v>
+        <v>44463</v>
       </c>
       <c r="E538" s="1">
-        <v>44204</v>
+        <v>44463</v>
       </c>
       <c r="G538" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H538" s="2" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
-        <v>94343</v>
+        <v>95476</v>
       </c>
       <c r="B539" t="s">
         <v>1627</v>
       </c>
       <c r="C539" t="s">
         <v>1628</v>
       </c>
       <c r="D539" s="1">
-        <v>44202</v>
+        <v>44461</v>
       </c>
       <c r="E539" s="1">
-        <v>44203</v>
+        <v>44562</v>
       </c>
       <c r="G539" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H539" s="2" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
-        <v>94291</v>
+        <v>95439</v>
       </c>
       <c r="B540" t="s">
         <v>1630</v>
       </c>
       <c r="C540" t="s">
         <v>1631</v>
       </c>
       <c r="D540" s="1">
-        <v>44186</v>
+        <v>44456</v>
       </c>
       <c r="E540" s="1">
-        <v>44186</v>
+        <v>44470</v>
       </c>
       <c r="G540" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H540" s="2" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
-        <v>94264</v>
+        <v>95438</v>
       </c>
       <c r="B541" t="s">
         <v>1633</v>
       </c>
       <c r="C541" t="s">
         <v>1634</v>
       </c>
       <c r="D541" s="1">
-        <v>44181</v>
+        <v>44456</v>
       </c>
       <c r="E541" s="1">
-        <v>44197</v>
+        <v>44449</v>
       </c>
       <c r="G541" t="s">
-        <v>14</v>
+        <v>1635</v>
       </c>
       <c r="H541" s="2" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
-        <v>94230</v>
+        <v>95411</v>
       </c>
       <c r="B542" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C542" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="D542" s="1">
-        <v>44175</v>
+        <v>44449</v>
       </c>
       <c r="E542" s="1">
-        <v>44175</v>
+        <v>44447</v>
       </c>
       <c r="G542" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H542" s="2" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
-        <v>94210</v>
+        <v>95409</v>
       </c>
       <c r="B543" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C543" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D543" s="1">
-        <v>44173</v>
+        <v>44448</v>
       </c>
       <c r="E543" s="1">
-        <v>44178</v>
+        <v>44448</v>
       </c>
       <c r="G543" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H543" s="2" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
-        <v>94168</v>
+        <v>95391</v>
       </c>
       <c r="B544" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C544" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D544" s="1">
-        <v>44165</v>
+        <v>44445</v>
       </c>
       <c r="E544" s="1">
-        <v>44197</v>
+        <v>44445</v>
       </c>
       <c r="G544" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H544" s="2" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
-        <v>94167</v>
+        <v>95342</v>
       </c>
       <c r="B545" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C545" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D545" s="1">
-        <v>44165</v>
+        <v>44434</v>
       </c>
       <c r="E545" s="1">
-        <v>44197</v>
+        <v>44440</v>
       </c>
       <c r="G545" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H545" s="2" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
-        <v>94166</v>
+        <v>95256</v>
       </c>
       <c r="B546" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C546" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D546" s="1">
-        <v>44165</v>
+        <v>44412</v>
       </c>
       <c r="E546" s="1">
-        <v>44197</v>
+        <v>44412</v>
       </c>
       <c r="G546" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H546" s="2" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
-        <v>94142</v>
+        <v>95236</v>
       </c>
       <c r="B547" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C547" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D547" s="1">
-        <v>44162</v>
+        <v>44404</v>
       </c>
       <c r="E547" s="1">
-        <v>44162</v>
+        <v>44404</v>
       </c>
       <c r="G547" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H547" s="2" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
-        <v>94136</v>
+        <v>95231</v>
       </c>
       <c r="B548" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C548" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D548" s="1">
-        <v>44161</v>
+        <v>44403</v>
       </c>
       <c r="E548" s="1">
-        <v>44166</v>
+        <v>44409</v>
       </c>
       <c r="G548" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H548" s="2" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
-        <v>94124</v>
+        <v>95217</v>
       </c>
       <c r="B549" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C549" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D549" s="1">
-        <v>44159</v>
+        <v>44399</v>
       </c>
       <c r="E549" s="1">
-        <v>44159</v>
+        <v>44399</v>
       </c>
       <c r="G549" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H549" s="2" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
-        <v>94021</v>
+        <v>95170</v>
       </c>
       <c r="B550" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C550" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D550" s="1">
-        <v>44146</v>
+        <v>44389</v>
       </c>
       <c r="E550" s="1">
-        <v>44146</v>
+        <v>44562</v>
       </c>
       <c r="G550" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H550" s="2" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
-        <v>93883</v>
+        <v>95123</v>
       </c>
       <c r="B551" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C551" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="D551" s="1">
-        <v>44127</v>
+        <v>44375</v>
       </c>
       <c r="E551" s="1">
-        <v>44136</v>
+        <v>44378</v>
       </c>
       <c r="G551" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H551" s="2" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
-        <v>93865</v>
+        <v>95108</v>
       </c>
       <c r="B552" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C552" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D552" s="1">
-        <v>44123</v>
+        <v>44369</v>
       </c>
       <c r="E552" s="1">
-        <v>44123</v>
+        <v>44378</v>
       </c>
       <c r="G552" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H552" s="2" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
-        <v>93833</v>
+        <v>95100</v>
       </c>
       <c r="B553" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C553" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D553" s="1">
-        <v>44120</v>
+        <v>44365</v>
       </c>
       <c r="E553" s="1">
-        <v>44120</v>
+        <v>44365</v>
       </c>
       <c r="G553" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H553" s="2" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
-        <v>93829</v>
+        <v>95062</v>
       </c>
       <c r="B554" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C554" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="D554" s="1">
-        <v>44120</v>
+        <v>44357</v>
       </c>
       <c r="E554" s="1">
-        <v>44120</v>
+        <v>44357</v>
       </c>
       <c r="G554" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H554" s="2" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
-        <v>93757</v>
+        <v>95058</v>
       </c>
       <c r="B555" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C555" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="D555" s="1">
-        <v>44110</v>
+        <v>44356</v>
       </c>
       <c r="E555" s="1">
-        <v>44106</v>
+        <v>44356</v>
       </c>
       <c r="G555" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H555" s="2" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
-        <v>93684</v>
+        <v>95024</v>
       </c>
       <c r="B556" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="C556" t="s">
-        <v>1679</v>
+        <v>1483</v>
       </c>
       <c r="D556" s="1">
-        <v>44104</v>
+        <v>44351</v>
       </c>
       <c r="E556" s="1">
-        <v>44104</v>
+        <v>44351</v>
       </c>
       <c r="G556" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H556" s="2" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
-        <v>93619</v>
+        <v>94983</v>
       </c>
       <c r="B557" t="s">
         <v>1681</v>
       </c>
       <c r="C557" t="s">
         <v>1682</v>
       </c>
       <c r="D557" s="1">
-        <v>44092</v>
+        <v>44344</v>
       </c>
       <c r="E557" s="1">
-        <v>44105</v>
+        <v>44562</v>
       </c>
       <c r="G557" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H557" s="2" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
-        <v>93569</v>
+        <v>94981</v>
       </c>
       <c r="B558" t="s">
         <v>1684</v>
       </c>
       <c r="C558" t="s">
         <v>1685</v>
       </c>
       <c r="D558" s="1">
-        <v>44082</v>
+        <v>44344</v>
       </c>
       <c r="E558" s="1">
-        <v>44197</v>
+        <v>44344</v>
       </c>
       <c r="G558" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H558" s="2" t="s">
         <v>1686</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
-        <v>93545</v>
+        <v>94953</v>
       </c>
       <c r="B559" t="s">
         <v>1687</v>
       </c>
       <c r="C559" t="s">
         <v>1688</v>
       </c>
       <c r="D559" s="1">
-        <v>44077</v>
+        <v>44337</v>
       </c>
       <c r="E559" s="1">
-        <v>44077</v>
+        <v>44348</v>
       </c>
       <c r="G559" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H559" s="2" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
-        <v>93541</v>
+        <v>94940</v>
       </c>
       <c r="B560" t="s">
         <v>1690</v>
       </c>
       <c r="C560" t="s">
         <v>1691</v>
       </c>
       <c r="D560" s="1">
-        <v>44077</v>
-[...2 lines deleted...]
-        <v>44064</v>
+        <v>44334</v>
       </c>
       <c r="G560" t="s">
-        <v>1367</v>
+        <v>10</v>
       </c>
       <c r="H560" s="2" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
-        <v>93519</v>
+        <v>94926</v>
       </c>
       <c r="B561" t="s">
         <v>1693</v>
       </c>
       <c r="C561" t="s">
         <v>1694</v>
       </c>
       <c r="D561" s="1">
-        <v>44069</v>
+        <v>44329</v>
       </c>
       <c r="E561" s="1">
-        <v>44075</v>
+        <v>44329</v>
       </c>
       <c r="G561" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H561" s="2" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
-        <v>93493</v>
+        <v>94899</v>
       </c>
       <c r="B562" t="s">
         <v>1696</v>
       </c>
       <c r="C562" t="s">
         <v>1697</v>
       </c>
       <c r="D562" s="1">
-        <v>44063</v>
+        <v>44322</v>
       </c>
       <c r="E562" s="1">
-        <v>44063</v>
+        <v>44322</v>
       </c>
       <c r="G562" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H562" s="2" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
-        <v>93476</v>
+        <v>94896</v>
       </c>
       <c r="B563" t="s">
         <v>1699</v>
       </c>
       <c r="C563" t="s">
         <v>1700</v>
       </c>
       <c r="D563" s="1">
-        <v>44055</v>
+        <v>44321</v>
       </c>
       <c r="E563" s="1">
-        <v>44056</v>
+        <v>44315</v>
       </c>
       <c r="G563" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="H563" s="2" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
-        <v>93457</v>
+        <v>94874</v>
       </c>
       <c r="B564" t="s">
         <v>1702</v>
       </c>
       <c r="C564" t="s">
         <v>1703</v>
       </c>
       <c r="D564" s="1">
-        <v>44050</v>
+        <v>44309</v>
       </c>
       <c r="E564" s="1">
-        <v>44050</v>
+        <v>44309</v>
       </c>
       <c r="G564" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H564" s="2" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
-        <v>93406</v>
+        <v>94867</v>
       </c>
       <c r="B565" t="s">
         <v>1705</v>
       </c>
       <c r="C565" t="s">
         <v>1706</v>
       </c>
       <c r="D565" s="1">
-        <v>44040</v>
+        <v>44307</v>
       </c>
       <c r="E565" s="1">
-        <v>44040</v>
+        <v>44317</v>
       </c>
       <c r="G565" t="s">
-        <v>1706</v>
+        <v>10</v>
       </c>
       <c r="H565" s="2" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
-        <v>93405</v>
+        <v>94852</v>
       </c>
       <c r="B566" t="s">
         <v>1708</v>
       </c>
       <c r="C566" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="D566" s="1">
-        <v>44040</v>
+        <v>44302</v>
       </c>
       <c r="E566" s="1">
-        <v>44040</v>
+        <v>44302</v>
       </c>
       <c r="G566" t="s">
-        <v>1706</v>
+        <v>97</v>
       </c>
       <c r="H566" s="2" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
-        <v>93371</v>
+        <v>94820</v>
       </c>
       <c r="B567" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C567" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="D567" s="1">
-        <v>44033</v>
+        <v>44293</v>
       </c>
       <c r="E567" s="1">
-        <v>44044</v>
+        <v>44293</v>
       </c>
       <c r="G567" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H567" s="2" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
-        <v>93362</v>
+        <v>94818</v>
       </c>
       <c r="B568" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C568" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D568" s="1">
-        <v>44029</v>
+        <v>44292</v>
       </c>
       <c r="E568" s="1">
-        <v>44178</v>
+        <v>44292</v>
       </c>
       <c r="G568" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H568" s="2" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
-        <v>93345</v>
+        <v>94799</v>
       </c>
       <c r="B569" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C569" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D569" s="1">
-        <v>44025</v>
+        <v>44285</v>
       </c>
       <c r="E569" s="1">
-        <v>44025</v>
+        <v>44287</v>
       </c>
       <c r="G569" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H569" s="2" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
-        <v>93334</v>
+        <v>94786</v>
       </c>
       <c r="B570" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="C570" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D570" s="1">
-        <v>44020</v>
+        <v>44281</v>
       </c>
       <c r="E570" s="1">
-        <v>44020</v>
+        <v>44281</v>
       </c>
       <c r="G570" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H570" s="2" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
-        <v>93319</v>
+        <v>94777</v>
       </c>
       <c r="B571" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C571" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="D571" s="1">
-        <v>44013</v>
+        <v>44280</v>
       </c>
       <c r="E571" s="1">
-        <v>44013</v>
+        <v>44265</v>
       </c>
       <c r="G571" t="s">
-        <v>87</v>
+        <v>1635</v>
       </c>
       <c r="H571" s="2" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
-        <v>93313</v>
+        <v>94771</v>
       </c>
       <c r="B572" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C572" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="D572" s="1">
-        <v>44011</v>
+        <v>44279</v>
       </c>
       <c r="E572" s="1">
-        <v>44011</v>
+        <v>44197</v>
       </c>
       <c r="G572" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H572" s="2" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
-        <v>93308</v>
+        <v>94770</v>
       </c>
       <c r="B573" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C573" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="D573" s="1">
-        <v>44008</v>
+        <v>44279</v>
       </c>
       <c r="E573" s="1">
-        <v>44008</v>
+        <v>44075</v>
       </c>
       <c r="G573" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H573" s="2" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
-        <v>93229</v>
+        <v>94742</v>
       </c>
       <c r="B574" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="C574" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="D574" s="1">
-        <v>43987</v>
+        <v>44274</v>
       </c>
       <c r="E574" s="1">
-        <v>43987</v>
+        <v>44287</v>
       </c>
       <c r="G574" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H574" s="2" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
-        <v>93220</v>
+        <v>94733</v>
       </c>
       <c r="B575" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C575" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="D575" s="1">
-        <v>43985</v>
+        <v>44273</v>
       </c>
       <c r="E575" s="1">
-        <v>43985</v>
+        <v>44273</v>
       </c>
       <c r="G575" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H575" s="2" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
-        <v>93219</v>
+        <v>94721</v>
       </c>
       <c r="B576" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="C576" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="D576" s="1">
-        <v>43985</v>
+        <v>44271</v>
       </c>
       <c r="E576" s="1">
-        <v>43985</v>
+        <v>44271</v>
       </c>
       <c r="G576" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H576" s="2" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
-        <v>93064</v>
+        <v>94711</v>
       </c>
       <c r="B577" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C577" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D577" s="1">
-        <v>43978</v>
+        <v>44266</v>
       </c>
       <c r="E577" s="1">
-        <v>43977</v>
+        <v>44245</v>
       </c>
       <c r="G577" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H577" s="2" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
-        <v>93052</v>
+        <v>94710</v>
       </c>
       <c r="B578" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="C578" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D578" s="1">
-        <v>43977</v>
+        <v>44266</v>
       </c>
       <c r="E578" s="1">
-        <v>43977</v>
+        <v>44159</v>
       </c>
       <c r="G578" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H578" s="2" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
-        <v>93031</v>
+        <v>94709</v>
       </c>
       <c r="B579" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="C579" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="D579" s="1">
-        <v>43976</v>
+        <v>44266</v>
       </c>
       <c r="E579" s="1">
-        <v>43962</v>
+        <v>44183</v>
       </c>
       <c r="G579" t="s">
-        <v>1367</v>
+        <v>165</v>
       </c>
       <c r="H579" s="2" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
-        <v>92965</v>
+        <v>94708</v>
       </c>
       <c r="B580" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C580" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="D580" s="1">
-        <v>43973</v>
+        <v>44266</v>
       </c>
       <c r="E580" s="1">
-        <v>43973</v>
+        <v>44133</v>
       </c>
       <c r="G580" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="H580" s="2" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
-        <v>92903</v>
+        <v>94707</v>
       </c>
       <c r="B581" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="C581" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="D581" s="1">
-        <v>43970</v>
+        <v>44266</v>
       </c>
       <c r="E581" s="1">
-        <v>43983</v>
+        <v>43921</v>
       </c>
       <c r="G581" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H581" s="2" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
-        <v>92470</v>
+        <v>94706</v>
       </c>
       <c r="B582" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="C582" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="D582" s="1">
-        <v>43957</v>
+        <v>44266</v>
       </c>
       <c r="E582" s="1">
-        <v>43957</v>
+        <v>43861</v>
       </c>
       <c r="G582" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H582" s="2" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
-        <v>92434</v>
+        <v>94705</v>
       </c>
       <c r="B583" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C583" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="D583" s="1">
-        <v>43948</v>
+        <v>44266</v>
       </c>
       <c r="E583" s="1">
-        <v>43948</v>
+        <v>43951</v>
       </c>
       <c r="G583" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H583" s="2" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
-        <v>92427</v>
+        <v>94704</v>
       </c>
       <c r="B584" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C584" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D584" s="1">
-        <v>43944</v>
+        <v>44266</v>
       </c>
       <c r="E584" s="1">
-        <v>43944</v>
+        <v>43980</v>
       </c>
       <c r="G584" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H584" s="2" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
-        <v>92425</v>
+        <v>94703</v>
       </c>
       <c r="B585" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C585" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="D585" s="1">
-        <v>43944</v>
+        <v>44266</v>
       </c>
       <c r="E585" s="1">
-        <v>43927</v>
+        <v>44041</v>
       </c>
       <c r="G585" t="s">
-        <v>1367</v>
+        <v>165</v>
       </c>
       <c r="H585" s="2" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
-        <v>92422</v>
+        <v>94702</v>
       </c>
       <c r="B586" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C586" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="D586" s="1">
-        <v>43943</v>
+        <v>44266</v>
       </c>
       <c r="E586" s="1">
-        <v>43943</v>
+        <v>44012</v>
       </c>
       <c r="G586" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H586" s="2" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
-        <v>92420</v>
+        <v>94677</v>
       </c>
       <c r="B587" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C587" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="D587" s="1">
-        <v>43943</v>
+        <v>44260</v>
       </c>
       <c r="E587" s="1">
-        <v>43943</v>
-[...2 lines deleted...]
-        <v>44377</v>
+        <v>44260</v>
       </c>
       <c r="G587" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H587" s="2" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
-        <v>92418</v>
+        <v>94670</v>
       </c>
       <c r="B588" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="C588" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="D588" s="1">
-        <v>43942</v>
+        <v>44258</v>
       </c>
       <c r="E588" s="1">
-        <v>43942</v>
+        <v>44258</v>
       </c>
       <c r="G588" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H588" s="2" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
-        <v>92410</v>
+        <v>94662</v>
       </c>
       <c r="B589" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C589" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="D589" s="1">
-        <v>43941</v>
+        <v>44258</v>
       </c>
       <c r="E589" s="1">
-        <v>43941</v>
+        <v>44257</v>
       </c>
       <c r="G589" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H589" s="2" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
-        <v>92336</v>
+        <v>94638</v>
       </c>
       <c r="B590" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C590" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="D590" s="1">
-        <v>43913</v>
+        <v>44250</v>
       </c>
       <c r="E590" s="1">
-        <v>43922</v>
+        <v>44256</v>
       </c>
       <c r="G590" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H590" s="2" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
-        <v>92283</v>
+        <v>94629</v>
       </c>
       <c r="B591" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C591" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="D591" s="1">
-        <v>43896</v>
+        <v>44243</v>
       </c>
       <c r="E591" s="1">
-        <v>43896</v>
+        <v>44243</v>
       </c>
       <c r="G591" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H591" s="2" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
-        <v>92280</v>
+        <v>94557</v>
       </c>
       <c r="B592" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="C592" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="D592" s="1">
-        <v>43895</v>
+        <v>44230</v>
       </c>
       <c r="E592" s="1">
-        <v>43895</v>
+        <v>44230</v>
       </c>
       <c r="G592" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H592" s="2" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
-        <v>92278</v>
+        <v>94490</v>
       </c>
       <c r="B593" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C593" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="D593" s="1">
-        <v>43894</v>
+        <v>44225</v>
       </c>
       <c r="E593" s="1">
-        <v>43894</v>
-[...2 lines deleted...]
-        <v>44377</v>
+        <v>44228</v>
       </c>
       <c r="G593" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H593" s="2" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
-        <v>92271</v>
+        <v>94486</v>
       </c>
       <c r="B594" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C594" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="D594" s="1">
-        <v>43892</v>
+        <v>44225</v>
       </c>
       <c r="E594" s="1">
-        <v>43891</v>
+        <v>44225</v>
       </c>
       <c r="G594" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H594" s="2" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
-        <v>92221</v>
+        <v>94449</v>
       </c>
       <c r="B595" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C595" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="D595" s="1">
-        <v>43887</v>
+        <v>44224</v>
       </c>
       <c r="E595" s="1">
-        <v>43891</v>
+        <v>44224</v>
       </c>
       <c r="G595" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H595" s="2" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
-        <v>92104</v>
+        <v>94444</v>
       </c>
       <c r="B596" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C596" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="D596" s="1">
-        <v>43881</v>
+        <v>44222</v>
       </c>
       <c r="E596" s="1">
-        <v>43891</v>
+        <v>44222</v>
       </c>
       <c r="G596" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H596" s="2" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
-        <v>91832</v>
+        <v>94417</v>
       </c>
       <c r="B597" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C597" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="D597" s="1">
-        <v>43866</v>
+        <v>44218</v>
       </c>
       <c r="E597" s="1">
-        <v>43866</v>
+        <v>44228</v>
       </c>
       <c r="G597" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H597" s="2" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
-        <v>91813</v>
+        <v>94416</v>
       </c>
       <c r="B598" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C598" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D598" s="1">
-        <v>43865</v>
+        <v>44218</v>
       </c>
       <c r="E598" s="1">
-        <v>43865</v>
+        <v>44218</v>
       </c>
       <c r="G598" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H598" s="2" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
-        <v>91690</v>
+        <v>94406</v>
       </c>
       <c r="B599" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C599" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="D599" s="1">
-        <v>43859</v>
+        <v>44214</v>
       </c>
       <c r="E599" s="1">
-        <v>43862</v>
+        <v>44214</v>
       </c>
       <c r="G599" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H599" s="2" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
-        <v>91573</v>
+        <v>94369</v>
       </c>
       <c r="B600" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C600" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="D600" s="1">
-        <v>43853</v>
+        <v>44208</v>
       </c>
       <c r="E600" s="1">
-        <v>43853</v>
+        <v>44204</v>
       </c>
       <c r="G600" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H600" s="2" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
-        <v>91463</v>
+        <v>94343</v>
       </c>
       <c r="B601" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C601" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="D601" s="1">
-        <v>43847</v>
+        <v>44202</v>
       </c>
       <c r="E601" s="1">
-        <v>43830</v>
+        <v>44203</v>
       </c>
       <c r="G601" t="s">
-        <v>1367</v>
+        <v>190</v>
       </c>
       <c r="H601" s="2" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
-        <v>91444</v>
+        <v>94291</v>
       </c>
       <c r="B602" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C602" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="D602" s="1">
-        <v>43846</v>
+        <v>44186</v>
       </c>
       <c r="E602" s="1">
-        <v>43846</v>
+        <v>44186</v>
       </c>
       <c r="G602" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H602" s="2" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
-        <v>91398</v>
+        <v>94264</v>
       </c>
       <c r="B603" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C603" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="D603" s="1">
-        <v>43844</v>
+        <v>44181</v>
       </c>
       <c r="E603" s="1">
-        <v>43853</v>
+        <v>44197</v>
       </c>
       <c r="G603" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H603" s="2" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
-        <v>91307</v>
+        <v>94230</v>
       </c>
       <c r="B604" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C604" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="D604" s="1">
-        <v>43840</v>
+        <v>44175</v>
       </c>
       <c r="E604" s="1">
-        <v>43840</v>
+        <v>44175</v>
       </c>
       <c r="G604" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H604" s="2" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
-        <v>90976</v>
+        <v>94210</v>
       </c>
       <c r="B605" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="C605" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="D605" s="1">
-        <v>43819</v>
+        <v>44173</v>
       </c>
       <c r="E605" s="1">
-        <v>43819</v>
+        <v>44178</v>
       </c>
       <c r="G605" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H605" s="2" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
-        <v>90971</v>
+        <v>94168</v>
       </c>
       <c r="B606" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C606" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="D606" s="1">
-        <v>43819</v>
+        <v>44165</v>
       </c>
       <c r="E606" s="1">
-        <v>43819</v>
+        <v>44197</v>
       </c>
       <c r="G606" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H606" s="2" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
-        <v>90970</v>
+        <v>94167</v>
       </c>
       <c r="B607" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C607" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="D607" s="1">
-        <v>43819</v>
+        <v>44165</v>
       </c>
       <c r="E607" s="1">
-        <v>43819</v>
+        <v>44197</v>
       </c>
       <c r="G607" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="H607" s="2" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
-        <v>90951</v>
+        <v>94166</v>
       </c>
       <c r="B608" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="C608" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="D608" s="1">
-        <v>43818</v>
+        <v>44165</v>
       </c>
       <c r="E608" s="1">
-        <v>43831</v>
+        <v>44197</v>
       </c>
       <c r="G608" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H608" s="2" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
-        <v>90925</v>
+        <v>94142</v>
       </c>
       <c r="B609" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="C609" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D609" s="1">
-        <v>43816</v>
+        <v>44162</v>
       </c>
       <c r="E609" s="1">
-        <v>43831</v>
+        <v>44162</v>
       </c>
       <c r="G609" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H609" s="2" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
-        <v>90679</v>
+        <v>94136</v>
       </c>
       <c r="B610" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="C610" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="D610" s="1">
-        <v>43803</v>
+        <v>44161</v>
       </c>
       <c r="E610" s="1">
-        <v>43803</v>
+        <v>44166</v>
       </c>
       <c r="G610" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H610" s="2" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
-        <v>90660</v>
+        <v>94124</v>
       </c>
       <c r="B611" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="C611" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="D611" s="1">
-        <v>43802</v>
+        <v>44159</v>
       </c>
       <c r="E611" s="1">
-        <v>43802</v>
-[...2 lines deleted...]
-        <v>43802</v>
+        <v>44159</v>
       </c>
       <c r="G611" t="s">
-        <v>1844</v>
+        <v>97</v>
       </c>
       <c r="H611" s="2" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
-        <v>90603</v>
+        <v>94021</v>
       </c>
       <c r="B612" t="s">
         <v>1846</v>
       </c>
       <c r="C612" t="s">
         <v>1847</v>
       </c>
       <c r="D612" s="1">
-        <v>43798</v>
+        <v>44146</v>
       </c>
       <c r="E612" s="1">
-        <v>43798</v>
+        <v>44146</v>
       </c>
       <c r="G612" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H612" s="2" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
-        <v>90582</v>
+        <v>93883</v>
       </c>
       <c r="B613" t="s">
         <v>1849</v>
       </c>
       <c r="C613" t="s">
         <v>1850</v>
       </c>
       <c r="D613" s="1">
-        <v>43797</v>
+        <v>44127</v>
       </c>
       <c r="E613" s="1">
-        <v>43797</v>
+        <v>44136</v>
       </c>
       <c r="G613" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H613" s="2" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
-        <v>90581</v>
+        <v>93865</v>
       </c>
       <c r="B614" t="s">
         <v>1852</v>
       </c>
       <c r="C614" t="s">
         <v>1853</v>
       </c>
       <c r="D614" s="1">
-        <v>43797</v>
+        <v>44123</v>
       </c>
       <c r="E614" s="1">
-        <v>43797</v>
+        <v>44123</v>
       </c>
       <c r="G614" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H614" s="2" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
-        <v>90569</v>
+        <v>93833</v>
       </c>
       <c r="B615" t="s">
         <v>1855</v>
       </c>
       <c r="C615" t="s">
         <v>1856</v>
       </c>
       <c r="D615" s="1">
-        <v>43797</v>
+        <v>44120</v>
       </c>
       <c r="E615" s="1">
-        <v>43797</v>
+        <v>44120</v>
       </c>
       <c r="G615" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H615" s="2" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
-        <v>90544</v>
+        <v>93829</v>
       </c>
       <c r="B616" t="s">
         <v>1858</v>
       </c>
       <c r="C616" t="s">
         <v>1859</v>
       </c>
       <c r="D616" s="1">
-        <v>43796</v>
+        <v>44120</v>
       </c>
       <c r="E616" s="1">
-        <v>43795</v>
+        <v>44120</v>
       </c>
       <c r="G616" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H616" s="2" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
-        <v>90542</v>
+        <v>93757</v>
       </c>
       <c r="B617" t="s">
         <v>1861</v>
       </c>
       <c r="C617" t="s">
         <v>1862</v>
       </c>
       <c r="D617" s="1">
-        <v>43796</v>
+        <v>44110</v>
       </c>
       <c r="E617" s="1">
-        <v>43800</v>
+        <v>44106</v>
       </c>
       <c r="G617" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H617" s="2" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
-        <v>90482</v>
+        <v>93684</v>
       </c>
       <c r="B618" t="s">
         <v>1864</v>
       </c>
       <c r="C618" t="s">
-        <v>1843</v>
+        <v>1865</v>
       </c>
       <c r="D618" s="1">
-        <v>43793</v>
+        <v>44104</v>
       </c>
       <c r="E618" s="1">
-        <v>43793</v>
-[...2 lines deleted...]
-        <v>43793</v>
+        <v>44104</v>
       </c>
       <c r="G618" t="s">
-        <v>1844</v>
+        <v>69</v>
       </c>
       <c r="H618" s="2" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
-        <v>90388</v>
+        <v>93619</v>
       </c>
       <c r="B619" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="C619" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="D619" s="1">
-        <v>43788</v>
+        <v>44092</v>
       </c>
       <c r="E619" s="1">
-        <v>43738</v>
+        <v>44105</v>
       </c>
       <c r="G619" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H619" s="2" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
-        <v>90387</v>
+        <v>93569</v>
       </c>
       <c r="B620" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="C620" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="D620" s="1">
-        <v>43788</v>
+        <v>44082</v>
       </c>
       <c r="E620" s="1">
-        <v>43788</v>
+        <v>44197</v>
       </c>
       <c r="G620" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H620" s="2" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
-        <v>90278</v>
+        <v>93545</v>
       </c>
       <c r="B621" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="C621" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="D621" s="1">
-        <v>43782</v>
+        <v>44077</v>
       </c>
       <c r="E621" s="1">
-        <v>43782</v>
+        <v>44077</v>
       </c>
       <c r="G621" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H621" s="2" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622">
-        <v>90250</v>
+        <v>93541</v>
       </c>
       <c r="B622" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="C622" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="D622" s="1">
-        <v>43781</v>
+        <v>44077</v>
       </c>
       <c r="E622" s="1">
-        <v>43781</v>
+        <v>44064</v>
       </c>
       <c r="G622" t="s">
-        <v>130</v>
+        <v>1553</v>
       </c>
       <c r="H622" s="2" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
-        <v>90021</v>
+        <v>93519</v>
       </c>
       <c r="B623" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C623" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D623" s="1">
-        <v>43770</v>
+        <v>44069</v>
       </c>
       <c r="E623" s="1">
-        <v>43831</v>
+        <v>44075</v>
       </c>
       <c r="G623" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H623" s="2" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
-        <v>89962</v>
+        <v>93493</v>
       </c>
       <c r="B624" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="C624" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="D624" s="1">
-        <v>43767</v>
+        <v>44063</v>
       </c>
       <c r="E624" s="1">
-        <v>43767</v>
+        <v>44063</v>
       </c>
       <c r="G624" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H624" s="2" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
-        <v>89900</v>
+        <v>93476</v>
       </c>
       <c r="B625" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C625" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="D625" s="1">
-        <v>43763</v>
+        <v>44055</v>
       </c>
       <c r="E625" s="1">
-        <v>43763</v>
+        <v>44056</v>
       </c>
       <c r="G625" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H625" s="2" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626">
-        <v>89800</v>
+        <v>93457</v>
       </c>
       <c r="B626" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="C626" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="D626" s="1">
-        <v>43759</v>
+        <v>44050</v>
       </c>
       <c r="E626" s="1">
-        <v>43735</v>
+        <v>44050</v>
       </c>
       <c r="G626" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H626" s="2" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
-        <v>89407</v>
+        <v>93406</v>
       </c>
       <c r="B627" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C627" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="D627" s="1">
-        <v>43739</v>
+        <v>44040</v>
       </c>
       <c r="E627" s="1">
-        <v>43739</v>
+        <v>44040</v>
       </c>
       <c r="G627" t="s">
-        <v>87</v>
+        <v>1892</v>
       </c>
       <c r="H627" s="2" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
-        <v>89374</v>
+        <v>93405</v>
       </c>
       <c r="B628" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="C628" t="s">
-        <v>1894</v>
+        <v>1892</v>
       </c>
       <c r="D628" s="1">
-        <v>43738</v>
+        <v>44040</v>
       </c>
       <c r="E628" s="1">
-        <v>43738</v>
+        <v>44040</v>
       </c>
       <c r="G628" t="s">
-        <v>58</v>
+        <v>1892</v>
       </c>
       <c r="H628" s="2" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
-        <v>89373</v>
+        <v>93371</v>
       </c>
       <c r="B629" t="s">
         <v>1896</v>
       </c>
       <c r="C629" t="s">
         <v>1897</v>
       </c>
       <c r="D629" s="1">
-        <v>43738</v>
+        <v>44033</v>
       </c>
       <c r="E629" s="1">
-        <v>43738</v>
+        <v>44044</v>
       </c>
       <c r="G629" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H629" s="2" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
-        <v>89281</v>
+        <v>93362</v>
       </c>
       <c r="B630" t="s">
         <v>1899</v>
       </c>
       <c r="C630" t="s">
         <v>1900</v>
       </c>
       <c r="D630" s="1">
-        <v>43734</v>
+        <v>44029</v>
       </c>
       <c r="E630" s="1">
-        <v>43734</v>
+        <v>44178</v>
       </c>
       <c r="G630" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H630" s="2" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
-        <v>89244</v>
+        <v>93345</v>
       </c>
       <c r="B631" t="s">
         <v>1902</v>
       </c>
       <c r="C631" t="s">
         <v>1903</v>
       </c>
       <c r="D631" s="1">
-        <v>43725</v>
+        <v>44025</v>
       </c>
       <c r="E631" s="1">
-        <v>43725</v>
+        <v>44025</v>
       </c>
       <c r="G631" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H631" s="2" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
-        <v>89178</v>
+        <v>93334</v>
       </c>
       <c r="B632" t="s">
         <v>1905</v>
       </c>
       <c r="C632" t="s">
-        <v>1891</v>
+        <v>1906</v>
       </c>
       <c r="D632" s="1">
-        <v>43711</v>
+        <v>44020</v>
       </c>
       <c r="E632" s="1">
-        <v>43711</v>
+        <v>44020</v>
       </c>
       <c r="G632" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H632" s="2" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
-        <v>89148</v>
+        <v>93319</v>
       </c>
       <c r="B633" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="C633" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="D633" s="1">
-        <v>43705</v>
+        <v>44013</v>
       </c>
       <c r="E633" s="1">
-        <v>43131</v>
+        <v>44013</v>
       </c>
       <c r="G633" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H633" s="2" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634">
-        <v>89144</v>
+        <v>93313</v>
       </c>
       <c r="B634" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C634" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="D634" s="1">
-        <v>43704</v>
+        <v>44011</v>
       </c>
       <c r="E634" s="1">
-        <v>43220</v>
+        <v>44011</v>
       </c>
       <c r="G634" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H634" s="2" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
-        <v>89143</v>
+        <v>93308</v>
       </c>
       <c r="B635" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="C635" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="D635" s="1">
-        <v>43704</v>
+        <v>44008</v>
       </c>
       <c r="E635" s="1">
-        <v>43251</v>
+        <v>44008</v>
       </c>
       <c r="G635" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H635" s="2" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636">
-        <v>89142</v>
+        <v>93229</v>
       </c>
       <c r="B636" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C636" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="D636" s="1">
-        <v>43704</v>
+        <v>43987</v>
       </c>
       <c r="E636" s="1">
-        <v>43281</v>
+        <v>43987</v>
       </c>
       <c r="G636" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H636" s="2" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
-        <v>89141</v>
+        <v>93220</v>
       </c>
       <c r="B637" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="C637" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="D637" s="1">
-        <v>43704</v>
+        <v>43985</v>
       </c>
       <c r="E637" s="1">
-        <v>43343</v>
+        <v>43985</v>
       </c>
       <c r="G637" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H637" s="2" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
-        <v>89140</v>
+        <v>93219</v>
       </c>
       <c r="B638" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C638" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="D638" s="1">
-        <v>43703</v>
+        <v>43985</v>
       </c>
       <c r="E638" s="1">
-        <v>43373</v>
+        <v>43985</v>
       </c>
       <c r="G638" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H638" s="2" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
-        <v>89139</v>
+        <v>93064</v>
       </c>
       <c r="B639" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="C639" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="D639" s="1">
-        <v>43703</v>
+        <v>43978</v>
       </c>
       <c r="E639" s="1">
-        <v>43434</v>
+        <v>43977</v>
       </c>
       <c r="G639" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H639" s="2" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
-        <v>89135</v>
+        <v>93052</v>
       </c>
       <c r="B640" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C640" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="D640" s="1">
-        <v>43699</v>
+        <v>43977</v>
       </c>
       <c r="E640" s="1">
-        <v>43699</v>
+        <v>43977</v>
       </c>
       <c r="G640" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H640" s="2" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
-        <v>89282</v>
+        <v>93031</v>
       </c>
       <c r="B641" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="C641" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="D641" s="1">
-        <v>43698</v>
+        <v>43976</v>
       </c>
       <c r="E641" s="1">
-        <v>43698</v>
+        <v>43962</v>
       </c>
       <c r="G641" t="s">
-        <v>14</v>
+        <v>1553</v>
       </c>
       <c r="H641" s="2" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642">
-        <v>89131</v>
+        <v>92965</v>
       </c>
       <c r="B642" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C642" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="D642" s="1">
-        <v>43698</v>
+        <v>43973</v>
       </c>
       <c r="E642" s="1">
-        <v>43404</v>
+        <v>43973</v>
       </c>
       <c r="G642" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="H642" s="2" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
-        <v>89130</v>
+        <v>92903</v>
       </c>
       <c r="B643" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C643" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="D643" s="1">
-        <v>43698</v>
+        <v>43970</v>
       </c>
       <c r="E643" s="1">
-        <v>43555</v>
+        <v>43983</v>
       </c>
       <c r="G643" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H643" s="2" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
-        <v>89129</v>
+        <v>92470</v>
       </c>
       <c r="B644" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C644" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D644" s="1">
-        <v>43698</v>
+        <v>43957</v>
       </c>
       <c r="E644" s="1">
-        <v>43585</v>
+        <v>43957</v>
       </c>
       <c r="G644" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="H644" s="2" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
-        <v>89128</v>
+        <v>92434</v>
       </c>
       <c r="B645" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C645" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="D645" s="1">
-        <v>43698</v>
+        <v>43948</v>
       </c>
       <c r="E645" s="1">
-        <v>43496</v>
+        <v>43948</v>
       </c>
       <c r="G645" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="H645" s="2" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646">
-        <v>89094</v>
+        <v>92427</v>
       </c>
       <c r="B646" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C646" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D646" s="1">
-        <v>43684</v>
+        <v>43944</v>
       </c>
       <c r="E646" s="1">
-        <v>43677</v>
+        <v>43944</v>
       </c>
       <c r="G646" t="s">
-        <v>167</v>
+        <v>69</v>
       </c>
       <c r="H646" s="2" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647">
-        <v>89063</v>
+        <v>92425</v>
       </c>
       <c r="B647" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C647" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="D647" s="1">
-        <v>43672</v>
+        <v>43944</v>
       </c>
       <c r="E647" s="1">
-        <v>43678</v>
+        <v>43927</v>
       </c>
       <c r="G647" t="s">
-        <v>14</v>
+        <v>1553</v>
       </c>
       <c r="H647" s="2" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648">
-        <v>88668</v>
+        <v>92422</v>
       </c>
       <c r="B648" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C648" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D648" s="1">
-        <v>43644</v>
+        <v>43943</v>
       </c>
       <c r="E648" s="1">
-        <v>43644</v>
+        <v>43943</v>
       </c>
       <c r="G648" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H648" s="2" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649">
-        <v>88667</v>
+        <v>92420</v>
       </c>
       <c r="B649" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="C649" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="D649" s="1">
-        <v>43644</v>
+        <v>43943</v>
       </c>
       <c r="E649" s="1">
-        <v>43831</v>
+        <v>43943</v>
+      </c>
+      <c r="F649" s="1">
+        <v>44377</v>
       </c>
       <c r="G649" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H649" s="2" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650">
-        <v>88665</v>
+        <v>92418</v>
       </c>
       <c r="B650" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C650" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D650" s="1">
-        <v>43644</v>
+        <v>43942</v>
       </c>
       <c r="E650" s="1">
-        <v>43644</v>
+        <v>43942</v>
       </c>
       <c r="G650" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H650" s="2" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651">
-        <v>88642</v>
+        <v>92410</v>
       </c>
       <c r="B651" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C651" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="D651" s="1">
-        <v>43641</v>
+        <v>43941</v>
       </c>
       <c r="E651" s="1">
-        <v>43641</v>
+        <v>43941</v>
       </c>
       <c r="G651" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H651" s="2" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652">
-        <v>88638</v>
+        <v>92336</v>
       </c>
       <c r="B652" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C652" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D652" s="1">
-        <v>43640</v>
+        <v>43913</v>
       </c>
       <c r="E652" s="1">
-        <v>43627</v>
+        <v>43922</v>
       </c>
       <c r="G652" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H652" s="2" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653">
-        <v>88615</v>
+        <v>92283</v>
       </c>
       <c r="B653" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C653" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="D653" s="1">
-        <v>43639</v>
+        <v>43896</v>
       </c>
       <c r="E653" s="1">
-        <v>43591</v>
+        <v>43896</v>
       </c>
       <c r="G653" t="s">
-        <v>1844</v>
+        <v>97</v>
       </c>
       <c r="H653" s="2" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654">
-        <v>88614</v>
+        <v>92280</v>
       </c>
       <c r="B654" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="C654" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D654" s="1">
-        <v>43639</v>
+        <v>43895</v>
       </c>
       <c r="E654" s="1">
-        <v>43544</v>
+        <v>43895</v>
       </c>
       <c r="G654" t="s">
-        <v>1844</v>
+        <v>97</v>
       </c>
       <c r="H654" s="2" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
-        <v>88496</v>
+        <v>92278</v>
       </c>
       <c r="B655" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C655" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D655" s="1">
-        <v>43633</v>
+        <v>43894</v>
       </c>
       <c r="E655" s="1">
-        <v>43608</v>
+        <v>43894</v>
+      </c>
+      <c r="F655" s="1">
+        <v>44377</v>
       </c>
       <c r="G655" t="s">
-        <v>1975</v>
+        <v>10</v>
       </c>
       <c r="H655" s="2" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
-        <v>88150</v>
+        <v>92271</v>
       </c>
       <c r="B656" t="s">
         <v>1977</v>
       </c>
       <c r="C656" t="s">
         <v>1978</v>
       </c>
       <c r="D656" s="1">
-        <v>43613</v>
+        <v>43892</v>
       </c>
       <c r="E656" s="1">
-        <v>43613</v>
+        <v>43891</v>
       </c>
       <c r="G656" t="s">
-        <v>58</v>
+        <v>1553</v>
       </c>
       <c r="H656" s="2" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
-        <v>88132</v>
+        <v>92221</v>
       </c>
       <c r="B657" t="s">
         <v>1980</v>
       </c>
       <c r="C657" t="s">
         <v>1981</v>
       </c>
       <c r="D657" s="1">
-        <v>43612</v>
+        <v>43887</v>
       </c>
       <c r="E657" s="1">
-        <v>43612</v>
+        <v>43891</v>
       </c>
       <c r="G657" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H657" s="2" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
-        <v>88077</v>
+        <v>92104</v>
       </c>
       <c r="B658" t="s">
         <v>1983</v>
       </c>
       <c r="C658" t="s">
         <v>1984</v>
       </c>
       <c r="D658" s="1">
-        <v>43609</v>
+        <v>43881</v>
       </c>
       <c r="E658" s="1">
-        <v>43587</v>
+        <v>43891</v>
       </c>
       <c r="G658" t="s">
-        <v>1367</v>
+        <v>10</v>
       </c>
       <c r="H658" s="2" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
-        <v>88069</v>
+        <v>91832</v>
       </c>
       <c r="B659" t="s">
         <v>1986</v>
       </c>
       <c r="C659" t="s">
         <v>1987</v>
       </c>
       <c r="D659" s="1">
-        <v>43608</v>
+        <v>43866</v>
       </c>
       <c r="E659" s="1">
-        <v>43608</v>
+        <v>43866</v>
       </c>
       <c r="G659" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H659" s="2" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
-        <v>88027</v>
+        <v>91813</v>
       </c>
       <c r="B660" t="s">
         <v>1989</v>
       </c>
       <c r="C660" t="s">
         <v>1990</v>
       </c>
       <c r="D660" s="1">
-        <v>43607</v>
+        <v>43865</v>
       </c>
       <c r="E660" s="1">
-        <v>43607</v>
+        <v>43865</v>
       </c>
       <c r="G660" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H660" s="2" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
-        <v>88023</v>
+        <v>91690</v>
       </c>
       <c r="B661" t="s">
         <v>1992</v>
       </c>
       <c r="C661" t="s">
         <v>1993</v>
       </c>
       <c r="D661" s="1">
-        <v>43606</v>
+        <v>43859</v>
       </c>
       <c r="E661" s="1">
-        <v>43606</v>
+        <v>43862</v>
       </c>
       <c r="G661" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H661" s="2" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
-        <v>87950</v>
+        <v>91573</v>
       </c>
       <c r="B662" t="s">
         <v>1995</v>
       </c>
       <c r="C662" t="s">
         <v>1996</v>
       </c>
       <c r="D662" s="1">
-        <v>43602</v>
+        <v>43853</v>
       </c>
       <c r="E662" s="1">
-        <v>43602</v>
+        <v>43853</v>
       </c>
       <c r="G662" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H662" s="2" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
-        <v>87737</v>
+        <v>91463</v>
       </c>
       <c r="B663" t="s">
         <v>1998</v>
       </c>
       <c r="C663" t="s">
         <v>1999</v>
       </c>
       <c r="D663" s="1">
-        <v>43591</v>
+        <v>43847</v>
       </c>
       <c r="E663" s="1">
-        <v>43591</v>
+        <v>43830</v>
       </c>
       <c r="G663" t="s">
-        <v>130</v>
+        <v>1553</v>
       </c>
       <c r="H663" s="2" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
-        <v>87580</v>
+        <v>91444</v>
       </c>
       <c r="B664" t="s">
         <v>2001</v>
       </c>
       <c r="C664" t="s">
         <v>2002</v>
       </c>
       <c r="D664" s="1">
-        <v>43579</v>
+        <v>43846</v>
       </c>
       <c r="E664" s="1">
-        <v>43579</v>
+        <v>43846</v>
       </c>
       <c r="G664" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H664" s="2" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
-        <v>87559</v>
+        <v>91398</v>
       </c>
       <c r="B665" t="s">
         <v>2004</v>
       </c>
       <c r="C665" t="s">
         <v>2005</v>
       </c>
       <c r="D665" s="1">
-        <v>43572</v>
+        <v>43844</v>
       </c>
       <c r="E665" s="1">
-        <v>43572</v>
+        <v>43853</v>
       </c>
       <c r="G665" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H665" s="2" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
-        <v>87489</v>
+        <v>91307</v>
       </c>
       <c r="B666" t="s">
         <v>2007</v>
       </c>
       <c r="C666" t="s">
         <v>2008</v>
       </c>
       <c r="D666" s="1">
-        <v>43553</v>
+        <v>43840</v>
       </c>
       <c r="E666" s="1">
-        <v>43553</v>
+        <v>43840</v>
       </c>
       <c r="G666" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H666" s="2" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
-        <v>87436</v>
+        <v>90976</v>
       </c>
       <c r="B667" t="s">
         <v>2010</v>
       </c>
       <c r="C667" t="s">
         <v>2011</v>
       </c>
       <c r="D667" s="1">
-        <v>43544</v>
+        <v>43819</v>
       </c>
       <c r="E667" s="1">
-        <v>43544</v>
+        <v>43819</v>
       </c>
       <c r="G667" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H667" s="2" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
-        <v>87435</v>
+        <v>90971</v>
       </c>
       <c r="B668" t="s">
         <v>2013</v>
       </c>
       <c r="C668" t="s">
-        <v>1357</v>
+        <v>2014</v>
       </c>
       <c r="D668" s="1">
-        <v>43544</v>
+        <v>43819</v>
       </c>
       <c r="E668" s="1">
-        <v>43544</v>
+        <v>43819</v>
       </c>
       <c r="G668" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H668" s="2" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
-        <v>87424</v>
+        <v>90970</v>
       </c>
       <c r="B669" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C669" t="s">
-        <v>1357</v>
+        <v>2017</v>
       </c>
       <c r="D669" s="1">
-        <v>43543</v>
+        <v>43819</v>
       </c>
       <c r="E669" s="1">
-        <v>43543</v>
+        <v>43819</v>
       </c>
       <c r="G669" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H669" s="2" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
-        <v>87405</v>
+        <v>90951</v>
       </c>
       <c r="B670" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="C670" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D670" s="1">
-        <v>43539</v>
+        <v>43818</v>
       </c>
       <c r="E670" s="1">
-        <v>43539</v>
+        <v>43831</v>
       </c>
       <c r="G670" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H670" s="2" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
-        <v>87376</v>
+        <v>90925</v>
       </c>
       <c r="B671" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="C671" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D671" s="1">
-        <v>43535</v>
+        <v>43816</v>
       </c>
       <c r="E671" s="1">
-        <v>43170</v>
+        <v>43831</v>
       </c>
       <c r="G671" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H671" s="2" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
-        <v>87372</v>
+        <v>90679</v>
       </c>
       <c r="B672" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C672" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="D672" s="1">
-        <v>43530</v>
+        <v>43803</v>
       </c>
       <c r="E672" s="1">
-        <v>43530</v>
-[...2 lines deleted...]
-        <v>43530</v>
+        <v>43803</v>
       </c>
       <c r="G672" t="s">
-        <v>2025</v>
+        <v>97</v>
       </c>
       <c r="H672" s="2" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
-        <v>87363</v>
+        <v>90660</v>
       </c>
       <c r="B673" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="C673" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="D673" s="1">
-        <v>43528</v>
+        <v>43802</v>
       </c>
       <c r="E673" s="1">
-        <v>43528</v>
+        <v>43802</v>
+      </c>
+      <c r="F673" s="1">
+        <v>43802</v>
       </c>
       <c r="G673" t="s">
-        <v>87</v>
+        <v>2030</v>
       </c>
       <c r="H673" s="2" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
-        <v>87352</v>
+        <v>90603</v>
       </c>
       <c r="B674" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="C674" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="D674" s="1">
-        <v>43523</v>
+        <v>43798</v>
       </c>
       <c r="E674" s="1">
-        <v>43523</v>
+        <v>43798</v>
       </c>
       <c r="G674" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H674" s="2" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
-        <v>87332</v>
+        <v>90582</v>
       </c>
       <c r="B675" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="C675" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D675" s="1">
-        <v>43518</v>
+        <v>43797</v>
       </c>
       <c r="E675" s="1">
-        <v>43518</v>
+        <v>43797</v>
       </c>
       <c r="G675" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H675" s="2" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
-        <v>87330</v>
+        <v>90581</v>
       </c>
       <c r="B676" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="C676" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="D676" s="1">
-        <v>43517</v>
+        <v>43797</v>
       </c>
       <c r="E676" s="1">
-        <v>43517</v>
+        <v>43797</v>
       </c>
       <c r="G676" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H676" s="2" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
-        <v>87312</v>
+        <v>90569</v>
       </c>
       <c r="B677" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="C677" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="D677" s="1">
-        <v>43508</v>
+        <v>43797</v>
       </c>
       <c r="E677" s="1">
-        <v>43508</v>
+        <v>43797</v>
       </c>
       <c r="G677" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H677" s="2" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
-        <v>87284</v>
+        <v>90544</v>
       </c>
       <c r="B678" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="C678" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D678" s="1">
-        <v>43494</v>
+        <v>43796</v>
       </c>
       <c r="E678" s="1">
-        <v>43494</v>
+        <v>43795</v>
       </c>
       <c r="G678" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H678" s="2" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
-        <v>87275</v>
+        <v>90542</v>
       </c>
       <c r="B679" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="C679" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D679" s="1">
-        <v>43493</v>
+        <v>43796</v>
       </c>
       <c r="E679" s="1">
-        <v>43493</v>
+        <v>43800</v>
       </c>
       <c r="G679" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H679" s="2" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
-        <v>87206</v>
+        <v>90482</v>
       </c>
       <c r="B680" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="C680" t="s">
-        <v>2049</v>
+        <v>2029</v>
       </c>
       <c r="D680" s="1">
-        <v>43488</v>
+        <v>43793</v>
       </c>
       <c r="E680" s="1">
-        <v>43469</v>
+        <v>43793</v>
+      </c>
+      <c r="F680" s="1">
+        <v>43793</v>
       </c>
       <c r="G680" t="s">
-        <v>1367</v>
+        <v>2030</v>
       </c>
       <c r="H680" s="2" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
-        <v>87205</v>
+        <v>90388</v>
       </c>
       <c r="B681" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C681" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="D681" s="1">
-        <v>43488</v>
+        <v>43788</v>
       </c>
       <c r="E681" s="1">
-        <v>43488</v>
+        <v>43738</v>
       </c>
       <c r="G681" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H681" s="2" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
-        <v>87168</v>
+        <v>90387</v>
       </c>
       <c r="B682" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C682" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="D682" s="1">
-        <v>43487</v>
+        <v>43788</v>
       </c>
       <c r="E682" s="1">
-        <v>43487</v>
+        <v>43788</v>
       </c>
       <c r="G682" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H682" s="2" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
-        <v>87122</v>
+        <v>90278</v>
       </c>
       <c r="B683" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C683" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="D683" s="1">
-        <v>43483</v>
+        <v>43782</v>
       </c>
       <c r="E683" s="1">
-        <v>43483</v>
+        <v>43782</v>
       </c>
       <c r="G683" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H683" s="2" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
-        <v>87103</v>
+        <v>90250</v>
       </c>
       <c r="B684" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="C684" t="s">
-        <v>1357</v>
+        <v>2062</v>
       </c>
       <c r="D684" s="1">
-        <v>43482</v>
+        <v>43781</v>
       </c>
       <c r="E684" s="1">
-        <v>43481</v>
+        <v>43781</v>
       </c>
       <c r="G684" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="H684" s="2" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
-        <v>86824</v>
+        <v>90021</v>
       </c>
       <c r="B685" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="C685" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="D685" s="1">
-        <v>43467</v>
+        <v>43770</v>
       </c>
       <c r="E685" s="1">
-        <v>43466</v>
+        <v>43831</v>
       </c>
       <c r="G685" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H685" s="2" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
-        <v>86637</v>
+        <v>89962</v>
       </c>
       <c r="B686" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="C686" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="D686" s="1">
-        <v>43454</v>
+        <v>43767</v>
       </c>
       <c r="E686" s="1">
-        <v>43454</v>
+        <v>43767</v>
       </c>
       <c r="G686" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H686" s="2" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
-        <v>86621</v>
+        <v>89900</v>
       </c>
       <c r="B687" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="C687" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="D687" s="1">
-        <v>43453</v>
+        <v>43763</v>
       </c>
       <c r="E687" s="1">
-        <v>43453</v>
+        <v>43763</v>
       </c>
       <c r="G687" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H687" s="2" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
-        <v>86317</v>
+        <v>89800</v>
       </c>
       <c r="B688" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="C688" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="D688" s="1">
-        <v>43434</v>
+        <v>43759</v>
       </c>
       <c r="E688" s="1">
-        <v>43434</v>
+        <v>43735</v>
       </c>
       <c r="G688" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H688" s="2" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
-        <v>86316</v>
+        <v>89407</v>
       </c>
       <c r="B689" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="C689" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="D689" s="1">
-        <v>43434</v>
+        <v>43739</v>
       </c>
       <c r="E689" s="1">
-        <v>43434</v>
+        <v>43739</v>
       </c>
       <c r="G689" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H689" s="2" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
-        <v>86306</v>
+        <v>89374</v>
       </c>
       <c r="B690" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C690" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="D690" s="1">
-        <v>43434</v>
+        <v>43738</v>
       </c>
       <c r="E690" s="1">
-        <v>43435</v>
+        <v>43738</v>
       </c>
       <c r="G690" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H690" s="2" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691">
-        <v>86174</v>
+        <v>89373</v>
       </c>
       <c r="B691" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="C691" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="D691" s="1">
-        <v>43426</v>
+        <v>43738</v>
       </c>
       <c r="E691" s="1">
-        <v>43426</v>
+        <v>43738</v>
       </c>
       <c r="G691" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H691" s="2" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
-        <v>86173</v>
+        <v>89281</v>
       </c>
       <c r="B692" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="C692" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="D692" s="1">
-        <v>43426</v>
+        <v>43734</v>
       </c>
       <c r="E692" s="1">
-        <v>43426</v>
+        <v>43734</v>
       </c>
       <c r="G692" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H692" s="2" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
-        <v>86167</v>
+        <v>89244</v>
       </c>
       <c r="B693" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="C693" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="D693" s="1">
-        <v>43426</v>
+        <v>43725</v>
       </c>
       <c r="E693" s="1">
-        <v>43426</v>
+        <v>43725</v>
       </c>
       <c r="G693" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="H693" s="2" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694">
-        <v>86151</v>
+        <v>89178</v>
       </c>
       <c r="B694" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="C694" t="s">
-        <v>2090</v>
+        <v>2077</v>
       </c>
       <c r="D694" s="1">
-        <v>43425</v>
+        <v>43711</v>
       </c>
       <c r="E694" s="1">
-        <v>43425</v>
+        <v>43711</v>
       </c>
       <c r="G694" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H694" s="2" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
-        <v>86015</v>
+        <v>89148</v>
       </c>
       <c r="B695" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="C695" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="D695" s="1">
-        <v>43417</v>
+        <v>43705</v>
       </c>
       <c r="E695" s="1">
-        <v>43417</v>
+        <v>43131</v>
       </c>
       <c r="G695" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H695" s="2" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696">
-        <v>85981</v>
+        <v>89144</v>
       </c>
       <c r="B696" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="C696" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="D696" s="1">
-        <v>43416</v>
+        <v>43704</v>
       </c>
       <c r="E696" s="1">
-        <v>43416</v>
+        <v>43220</v>
       </c>
       <c r="G696" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H696" s="2" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
-        <v>85898</v>
+        <v>89143</v>
       </c>
       <c r="B697" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="C697" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="D697" s="1">
-        <v>43411</v>
+        <v>43704</v>
       </c>
       <c r="E697" s="1">
-        <v>43411</v>
+        <v>43251</v>
       </c>
       <c r="G697" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H697" s="2" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698">
-        <v>85654</v>
+        <v>89142</v>
       </c>
       <c r="B698" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C698" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="D698" s="1">
-        <v>43396</v>
+        <v>43704</v>
       </c>
       <c r="E698" s="1">
-        <v>43396</v>
+        <v>43281</v>
       </c>
       <c r="G698" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H698" s="2" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699">
-        <v>85591</v>
+        <v>89141</v>
       </c>
       <c r="B699" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="C699" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="D699" s="1">
-        <v>43392</v>
+        <v>43704</v>
       </c>
       <c r="E699" s="1">
-        <v>43392</v>
+        <v>43343</v>
       </c>
       <c r="G699" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H699" s="2" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700">
-        <v>85374</v>
+        <v>89140</v>
       </c>
       <c r="B700" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C700" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="D700" s="1">
-        <v>43385</v>
+        <v>43703</v>
       </c>
       <c r="E700" s="1">
-        <v>43385</v>
+        <v>43373</v>
       </c>
       <c r="G700" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="H700" s="2" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
-        <v>85348</v>
+        <v>89139</v>
       </c>
       <c r="B701" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="C701" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="D701" s="1">
-        <v>43381</v>
+        <v>43703</v>
       </c>
       <c r="E701" s="1">
-        <v>43381</v>
+        <v>43434</v>
       </c>
       <c r="G701" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H701" s="2" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
-        <v>85313</v>
+        <v>89135</v>
       </c>
       <c r="B702" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="C702" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="D702" s="1">
-        <v>43369</v>
+        <v>43699</v>
       </c>
       <c r="E702" s="1">
-        <v>43369</v>
+        <v>43699</v>
       </c>
       <c r="G702" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H702" s="2" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703">
-        <v>85312</v>
+        <v>89282</v>
       </c>
       <c r="B703" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="C703" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="D703" s="1">
-        <v>43369</v>
+        <v>43698</v>
       </c>
       <c r="E703" s="1">
-        <v>43369</v>
+        <v>43698</v>
       </c>
       <c r="G703" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H703" s="2" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704">
-        <v>85305</v>
+        <v>89131</v>
       </c>
       <c r="B704" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="C704" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="D704" s="1">
-        <v>43368</v>
+        <v>43698</v>
       </c>
       <c r="E704" s="1">
-        <v>43357</v>
+        <v>43404</v>
       </c>
       <c r="G704" t="s">
-        <v>1367</v>
+        <v>165</v>
       </c>
       <c r="H704" s="2" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
-        <v>85291</v>
+        <v>89130</v>
       </c>
       <c r="B705" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="C705" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D705" s="1">
-        <v>43364</v>
+        <v>43698</v>
       </c>
       <c r="E705" s="1">
-        <v>43364</v>
+        <v>43555</v>
       </c>
       <c r="G705" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H705" s="2" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
-        <v>85285</v>
+        <v>89129</v>
       </c>
       <c r="B706" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="C706" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="D706" s="1">
-        <v>43364</v>
+        <v>43698</v>
       </c>
       <c r="E706" s="1">
-        <v>43364</v>
+        <v>43585</v>
       </c>
       <c r="G706" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H706" s="2" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
-        <v>85219</v>
+        <v>89128</v>
       </c>
       <c r="B707" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="C707" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="D707" s="1">
-        <v>43347</v>
+        <v>43698</v>
       </c>
       <c r="E707" s="1">
-        <v>43347</v>
+        <v>43496</v>
       </c>
       <c r="G707" t="s">
-        <v>87</v>
+        <v>165</v>
       </c>
       <c r="H707" s="2" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708">
-        <v>85198</v>
+        <v>89094</v>
       </c>
       <c r="B708" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C708" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="D708" s="1">
-        <v>43343</v>
+        <v>43684</v>
       </c>
       <c r="E708" s="1">
-        <v>43466</v>
+        <v>43677</v>
       </c>
       <c r="G708" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
       <c r="H708" s="2" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709">
-        <v>85170</v>
+        <v>89063</v>
       </c>
       <c r="B709" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C709" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="D709" s="1">
-        <v>43333</v>
+        <v>43672</v>
       </c>
       <c r="E709" s="1">
-        <v>43333</v>
+        <v>43678</v>
       </c>
       <c r="G709" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H709" s="2" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710">
-        <v>85052</v>
+        <v>88668</v>
       </c>
       <c r="B710" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C710" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D710" s="1">
-        <v>43306</v>
+        <v>43644</v>
       </c>
       <c r="E710" s="1">
-        <v>43306</v>
+        <v>43644</v>
       </c>
       <c r="G710" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H710" s="2" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
-        <v>85037</v>
+        <v>88667</v>
       </c>
       <c r="B711" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="C711" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="D711" s="1">
-        <v>43300</v>
+        <v>43644</v>
       </c>
       <c r="E711" s="1">
-        <v>43300</v>
+        <v>43831</v>
       </c>
       <c r="G711" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H711" s="2" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712">
-        <v>85036</v>
+        <v>88665</v>
       </c>
       <c r="B712" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C712" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="D712" s="1">
-        <v>43300</v>
+        <v>43644</v>
       </c>
       <c r="E712" s="1">
-        <v>43300</v>
+        <v>43644</v>
       </c>
       <c r="G712" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H712" s="2" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
-        <v>84995</v>
+        <v>88642</v>
       </c>
       <c r="B713" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C713" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="D713" s="1">
-        <v>43285</v>
+        <v>43641</v>
       </c>
       <c r="E713" s="1">
-        <v>43285</v>
+        <v>43641</v>
       </c>
       <c r="G713" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H713" s="2" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
-        <v>84994</v>
+        <v>88638</v>
       </c>
       <c r="B714" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="C714" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="D714" s="1">
-        <v>43285</v>
+        <v>43640</v>
       </c>
       <c r="E714" s="1">
-        <v>43285</v>
+        <v>43627</v>
       </c>
       <c r="G714" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H714" s="2" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
-        <v>84962</v>
+        <v>88615</v>
       </c>
       <c r="B715" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="C715" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="D715" s="1">
-        <v>43272</v>
+        <v>43639</v>
       </c>
       <c r="E715" s="1">
-        <v>43272</v>
+        <v>43591</v>
       </c>
       <c r="G715" t="s">
-        <v>14</v>
+        <v>2030</v>
       </c>
       <c r="H715" s="2" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
-        <v>84913</v>
+        <v>88614</v>
       </c>
       <c r="B716" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="C716" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="D716" s="1">
-        <v>43264</v>
+        <v>43639</v>
       </c>
       <c r="E716" s="1">
-        <v>43264</v>
+        <v>43544</v>
       </c>
       <c r="G716" t="s">
-        <v>87</v>
+        <v>2030</v>
       </c>
       <c r="H716" s="2" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
-        <v>84912</v>
+        <v>88496</v>
       </c>
       <c r="B717" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="C717" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="D717" s="1">
-        <v>43264</v>
+        <v>43633</v>
       </c>
       <c r="E717" s="1">
-        <v>43264</v>
+        <v>43608</v>
       </c>
       <c r="G717" t="s">
-        <v>87</v>
+        <v>2161</v>
       </c>
       <c r="H717" s="2" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
-        <v>84614</v>
+        <v>88150</v>
       </c>
       <c r="B718" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="C718" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="D718" s="1">
-        <v>43249</v>
+        <v>43613</v>
       </c>
       <c r="E718" s="1">
-        <v>43249</v>
+        <v>43613</v>
       </c>
       <c r="G718" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H718" s="2" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
-        <v>84595</v>
+        <v>88132</v>
       </c>
       <c r="B719" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="C719" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="D719" s="1">
-        <v>43248</v>
+        <v>43612</v>
       </c>
       <c r="E719" s="1">
-        <v>43248</v>
+        <v>43612</v>
       </c>
       <c r="G719" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H719" s="2" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
-        <v>84587</v>
+        <v>88077</v>
       </c>
       <c r="B720" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="C720" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="D720" s="1">
-        <v>43244</v>
+        <v>43609</v>
       </c>
       <c r="E720" s="1">
-        <v>43244</v>
+        <v>43587</v>
       </c>
       <c r="G720" t="s">
-        <v>58</v>
+        <v>1553</v>
       </c>
       <c r="H720" s="2" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
-        <v>84582</v>
+        <v>88069</v>
       </c>
       <c r="B721" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="C721" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="D721" s="1">
-        <v>43243</v>
+        <v>43608</v>
       </c>
       <c r="E721" s="1">
-        <v>43243</v>
+        <v>43608</v>
       </c>
       <c r="G721" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H721" s="2" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
-        <v>84535</v>
+        <v>88027</v>
       </c>
       <c r="B722" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="C722" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="D722" s="1">
-        <v>43237</v>
+        <v>43607</v>
       </c>
       <c r="E722" s="1">
-        <v>43237</v>
+        <v>43607</v>
       </c>
       <c r="G722" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H722" s="2" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
-        <v>84517</v>
+        <v>88023</v>
       </c>
       <c r="B723" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="C723" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="D723" s="1">
-        <v>43231</v>
+        <v>43606</v>
       </c>
       <c r="E723" s="1">
-        <v>43344</v>
+        <v>43606</v>
       </c>
       <c r="G723" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H723" s="2" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
-        <v>84488</v>
+        <v>87950</v>
       </c>
       <c r="B724" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="C724" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="D724" s="1">
-        <v>43224</v>
+        <v>43602</v>
       </c>
       <c r="E724" s="1">
-        <v>43215</v>
+        <v>43602</v>
       </c>
       <c r="G724" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H724" s="2" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
-        <v>84484</v>
+        <v>87737</v>
       </c>
       <c r="B725" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="C725" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="D725" s="1">
-        <v>43223</v>
+        <v>43591</v>
       </c>
       <c r="E725" s="1">
-        <v>43223</v>
+        <v>43591</v>
       </c>
       <c r="G725" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H725" s="2" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
-        <v>84473</v>
+        <v>87580</v>
       </c>
       <c r="B726" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="C726" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="D726" s="1">
-        <v>43217</v>
+        <v>43579</v>
       </c>
       <c r="E726" s="1">
-        <v>43217</v>
+        <v>43579</v>
       </c>
       <c r="G726" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H726" s="2" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727">
-        <v>84446</v>
+        <v>87559</v>
       </c>
       <c r="B727" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="C727" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="D727" s="1">
-        <v>43214</v>
+        <v>43572</v>
       </c>
       <c r="E727" s="1">
-        <v>43214</v>
+        <v>43572</v>
       </c>
       <c r="G727" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H727" s="2" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728">
-        <v>84366</v>
+        <v>87489</v>
       </c>
       <c r="B728" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="C728" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="D728" s="1">
-        <v>43193</v>
+        <v>43553</v>
       </c>
       <c r="E728" s="1">
-        <v>43193</v>
+        <v>43553</v>
       </c>
       <c r="G728" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H728" s="2" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
-        <v>84343</v>
+        <v>87436</v>
       </c>
       <c r="B729" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="C729" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="D729" s="1">
-        <v>43181</v>
+        <v>43544</v>
       </c>
       <c r="E729" s="1">
-        <v>43181</v>
+        <v>43544</v>
       </c>
       <c r="G729" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H729" s="2" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730">
-        <v>84297</v>
+        <v>87435</v>
       </c>
       <c r="B730" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="C730" t="s">
-        <v>2198</v>
+        <v>1543</v>
       </c>
       <c r="D730" s="1">
-        <v>43174</v>
+        <v>43544</v>
       </c>
       <c r="E730" s="1">
-        <v>43174</v>
+        <v>43544</v>
       </c>
       <c r="G730" t="s">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="H730" s="2" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731">
-        <v>84272</v>
+        <v>87424</v>
       </c>
       <c r="B731" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="C731" t="s">
-        <v>2201</v>
+        <v>1543</v>
       </c>
       <c r="D731" s="1">
-        <v>43164</v>
+        <v>43543</v>
       </c>
       <c r="E731" s="1">
-        <v>43147</v>
+        <v>43543</v>
       </c>
       <c r="G731" t="s">
-        <v>1367</v>
+        <v>190</v>
       </c>
       <c r="H731" s="2" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
-        <v>84262</v>
+        <v>87405</v>
       </c>
       <c r="B732" t="s">
         <v>2203</v>
       </c>
       <c r="C732" t="s">
         <v>2204</v>
       </c>
       <c r="D732" s="1">
-        <v>43160</v>
+        <v>43539</v>
       </c>
       <c r="E732" s="1">
-        <v>43160</v>
+        <v>43539</v>
       </c>
       <c r="G732" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H732" s="2" t="s">
         <v>2205</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
-        <v>84237</v>
+        <v>87376</v>
       </c>
       <c r="B733" t="s">
         <v>2206</v>
       </c>
       <c r="C733" t="s">
         <v>2207</v>
       </c>
       <c r="D733" s="1">
-        <v>43157</v>
+        <v>43535</v>
       </c>
       <c r="E733" s="1">
-        <v>43157</v>
+        <v>43170</v>
       </c>
       <c r="G733" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H733" s="2" t="s">
         <v>2208</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
-        <v>84185</v>
+        <v>87372</v>
       </c>
       <c r="B734" t="s">
         <v>2209</v>
       </c>
       <c r="C734" t="s">
         <v>2210</v>
       </c>
       <c r="D734" s="1">
-        <v>43146</v>
+        <v>43530</v>
       </c>
       <c r="E734" s="1">
-        <v>43146</v>
+        <v>43530</v>
+      </c>
+      <c r="F734" s="1">
+        <v>43530</v>
       </c>
       <c r="G734" t="s">
-        <v>87</v>
+        <v>2211</v>
       </c>
       <c r="H734" s="2" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
-        <v>84184</v>
+        <v>87363</v>
       </c>
       <c r="B735" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="C735" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="D735" s="1">
-        <v>43146</v>
+        <v>43528</v>
       </c>
       <c r="E735" s="1">
-        <v>43146</v>
+        <v>43528</v>
       </c>
       <c r="G735" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H735" s="2" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
-        <v>84126</v>
+        <v>87352</v>
       </c>
       <c r="B736" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="C736" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="D736" s="1">
-        <v>43133</v>
+        <v>43523</v>
       </c>
       <c r="E736" s="1">
-        <v>43132</v>
+        <v>43523</v>
       </c>
       <c r="G736" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H736" s="2" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
-        <v>84099</v>
+        <v>87332</v>
       </c>
       <c r="B737" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="C737" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="D737" s="1">
-        <v>43124</v>
+        <v>43518</v>
       </c>
       <c r="E737" s="1">
-        <v>43122</v>
+        <v>43518</v>
       </c>
       <c r="G737" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H737" s="2" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
-        <v>84081</v>
+        <v>87330</v>
       </c>
       <c r="B738" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="C738" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="D738" s="1">
-        <v>43118</v>
+        <v>43517</v>
       </c>
       <c r="E738" s="1">
-        <v>43118</v>
+        <v>43517</v>
       </c>
       <c r="G738" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H738" s="2" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
-        <v>84064</v>
+        <v>87312</v>
       </c>
       <c r="B739" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="C739" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="D739" s="1">
-        <v>43115</v>
+        <v>43508</v>
       </c>
       <c r="E739" s="1">
-        <v>43115</v>
-[...2 lines deleted...]
-        <v>43115</v>
+        <v>43508</v>
       </c>
       <c r="G739" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H739" s="2" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
-        <v>66422</v>
+        <v>87284</v>
       </c>
       <c r="B740" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="C740" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="D740" s="1">
-        <v>43111</v>
+        <v>43494</v>
       </c>
       <c r="E740" s="1">
-        <v>43111</v>
+        <v>43494</v>
       </c>
       <c r="G740" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H740" s="2" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741">
-        <v>66410</v>
+        <v>87275</v>
       </c>
       <c r="B741" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="C741" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="D741" s="1">
-        <v>43103</v>
+        <v>43493</v>
+      </c>
+      <c r="E741" s="1">
+        <v>43493</v>
       </c>
       <c r="G741" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H741" s="2" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
-        <v>66409</v>
+        <v>87206</v>
       </c>
       <c r="B742" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="C742" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="D742" s="1">
-        <v>43102</v>
+        <v>43488</v>
+      </c>
+      <c r="E742" s="1">
+        <v>43469</v>
       </c>
       <c r="G742" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H742" s="2" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
-        <v>84879</v>
+        <v>87205</v>
       </c>
       <c r="B743" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C743" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="D743" s="1">
-        <v>43090</v>
+        <v>43488</v>
       </c>
       <c r="E743" s="1">
-        <v>43090</v>
+        <v>43488</v>
       </c>
       <c r="G743" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H743" s="2" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744">
-        <v>7537</v>
+        <v>87168</v>
       </c>
       <c r="B744" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="C744" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="D744" s="1">
-        <v>43090</v>
+        <v>43487</v>
+      </c>
+      <c r="E744" s="1">
+        <v>43487</v>
       </c>
       <c r="G744" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H744" s="2" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
-        <v>7539</v>
+        <v>87122</v>
       </c>
       <c r="B745" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="C745" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D745" s="1">
-        <v>43081</v>
+        <v>43483</v>
+      </c>
+      <c r="E745" s="1">
+        <v>43483</v>
       </c>
       <c r="G745" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H745" s="2" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
-        <v>7542</v>
+        <v>87103</v>
       </c>
       <c r="B746" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="C746" t="s">
-        <v>2246</v>
+        <v>1543</v>
       </c>
       <c r="D746" s="1">
-        <v>43076</v>
+        <v>43482</v>
+      </c>
+      <c r="E746" s="1">
+        <v>43481</v>
       </c>
       <c r="G746" t="s">
-        <v>1367</v>
+        <v>190</v>
       </c>
       <c r="H746" s="2" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747">
-        <v>7449</v>
+        <v>86824</v>
       </c>
       <c r="B747" t="s">
         <v>2248</v>
       </c>
       <c r="C747" t="s">
         <v>2249</v>
       </c>
       <c r="D747" s="1">
-        <v>43074</v>
+        <v>43467</v>
+      </c>
+      <c r="E747" s="1">
+        <v>43466</v>
       </c>
       <c r="G747" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H747" s="2" t="s">
         <v>2250</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748">
-        <v>7544</v>
+        <v>86637</v>
       </c>
       <c r="B748" t="s">
         <v>2251</v>
       </c>
       <c r="C748" t="s">
         <v>2252</v>
       </c>
       <c r="D748" s="1">
-        <v>43069</v>
+        <v>43454</v>
+      </c>
+      <c r="E748" s="1">
+        <v>43454</v>
       </c>
       <c r="G748" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H748" s="2" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
-        <v>7543</v>
+        <v>86621</v>
       </c>
       <c r="B749" t="s">
         <v>2254</v>
       </c>
       <c r="C749" t="s">
         <v>2255</v>
       </c>
       <c r="D749" s="1">
-        <v>43069</v>
+        <v>43453</v>
+      </c>
+      <c r="E749" s="1">
+        <v>43453</v>
       </c>
       <c r="G749" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H749" s="2" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
-        <v>7546</v>
+        <v>86317</v>
       </c>
       <c r="B750" t="s">
         <v>2257</v>
       </c>
       <c r="C750" t="s">
         <v>2258</v>
       </c>
       <c r="D750" s="1">
-        <v>43068</v>
+        <v>43434</v>
+      </c>
+      <c r="E750" s="1">
+        <v>43434</v>
       </c>
       <c r="G750" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H750" s="2" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
-        <v>84878</v>
+        <v>86316</v>
       </c>
       <c r="B751" t="s">
         <v>2260</v>
       </c>
       <c r="C751" t="s">
         <v>2261</v>
       </c>
       <c r="D751" s="1">
-        <v>43063</v>
+        <v>43434</v>
       </c>
       <c r="E751" s="1">
-        <v>43063</v>
+        <v>43434</v>
       </c>
       <c r="G751" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H751" s="2" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
-        <v>84877</v>
+        <v>86306</v>
       </c>
       <c r="B752" t="s">
         <v>2263</v>
       </c>
       <c r="C752" t="s">
         <v>2264</v>
       </c>
       <c r="D752" s="1">
-        <v>43063</v>
+        <v>43434</v>
       </c>
       <c r="E752" s="1">
-        <v>43063</v>
+        <v>43435</v>
       </c>
       <c r="G752" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H752" s="2" t="s">
         <v>2265</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753">
-        <v>84876</v>
+        <v>86174</v>
       </c>
       <c r="B753" t="s">
         <v>2266</v>
       </c>
       <c r="C753" t="s">
         <v>2267</v>
       </c>
       <c r="D753" s="1">
-        <v>43063</v>
+        <v>43426</v>
       </c>
       <c r="E753" s="1">
-        <v>43063</v>
+        <v>43426</v>
       </c>
       <c r="G753" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H753" s="2" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754">
-        <v>7550</v>
+        <v>86173</v>
       </c>
       <c r="B754" t="s">
         <v>2269</v>
       </c>
       <c r="C754" t="s">
         <v>2270</v>
       </c>
       <c r="D754" s="1">
-        <v>43061</v>
+        <v>43426</v>
+      </c>
+      <c r="E754" s="1">
+        <v>43426</v>
       </c>
       <c r="G754" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H754" s="2" t="s">
         <v>2271</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
-        <v>7551</v>
+        <v>86167</v>
       </c>
       <c r="B755" t="s">
         <v>2272</v>
       </c>
       <c r="C755" t="s">
         <v>2273</v>
       </c>
       <c r="D755" s="1">
-        <v>43055</v>
+        <v>43426</v>
+      </c>
+      <c r="E755" s="1">
+        <v>43426</v>
       </c>
       <c r="G755" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H755" s="2" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756">
-        <v>7552</v>
+        <v>86151</v>
       </c>
       <c r="B756" t="s">
         <v>2275</v>
       </c>
       <c r="C756" t="s">
         <v>2276</v>
       </c>
       <c r="D756" s="1">
-        <v>43047</v>
+        <v>43425</v>
+      </c>
+      <c r="E756" s="1">
+        <v>43425</v>
       </c>
       <c r="G756" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H756" s="2" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
-        <v>7553</v>
+        <v>86015</v>
       </c>
       <c r="B757" t="s">
         <v>2278</v>
       </c>
       <c r="C757" t="s">
         <v>2279</v>
       </c>
       <c r="D757" s="1">
-        <v>43041</v>
+        <v>43417</v>
+      </c>
+      <c r="E757" s="1">
+        <v>43417</v>
       </c>
       <c r="G757" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H757" s="2" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
-        <v>7554</v>
+        <v>85981</v>
       </c>
       <c r="B758" t="s">
         <v>2281</v>
       </c>
       <c r="C758" t="s">
         <v>2282</v>
       </c>
       <c r="D758" s="1">
-        <v>43040</v>
+        <v>43416</v>
+      </c>
+      <c r="E758" s="1">
+        <v>43416</v>
       </c>
       <c r="G758" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H758" s="2" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
-        <v>7555</v>
+        <v>85898</v>
       </c>
       <c r="B759" t="s">
         <v>2284</v>
       </c>
       <c r="C759" t="s">
         <v>2285</v>
       </c>
       <c r="D759" s="1">
-        <v>43035</v>
+        <v>43411</v>
+      </c>
+      <c r="E759" s="1">
+        <v>43411</v>
       </c>
       <c r="G759" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H759" s="2" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
-        <v>7556</v>
+        <v>85654</v>
       </c>
       <c r="B760" t="s">
         <v>2287</v>
       </c>
       <c r="C760" t="s">
         <v>2288</v>
       </c>
       <c r="D760" s="1">
-        <v>43005</v>
+        <v>43396</v>
+      </c>
+      <c r="E760" s="1">
+        <v>43396</v>
       </c>
       <c r="G760" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H760" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
-        <v>84875</v>
+        <v>85591</v>
       </c>
       <c r="B761" t="s">
         <v>2290</v>
       </c>
       <c r="C761" t="s">
         <v>2291</v>
       </c>
       <c r="D761" s="1">
-        <v>43004</v>
+        <v>43392</v>
       </c>
       <c r="E761" s="1">
-        <v>43004</v>
+        <v>43392</v>
       </c>
       <c r="G761" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H761" s="2" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
-        <v>84874</v>
+        <v>85374</v>
       </c>
       <c r="B762" t="s">
         <v>2293</v>
       </c>
       <c r="C762" t="s">
         <v>2294</v>
       </c>
       <c r="D762" s="1">
-        <v>43004</v>
+        <v>43385</v>
       </c>
       <c r="E762" s="1">
-        <v>43004</v>
+        <v>43385</v>
       </c>
       <c r="G762" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H762" s="2" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763">
-        <v>7559</v>
+        <v>85348</v>
       </c>
       <c r="B763" t="s">
         <v>2296</v>
       </c>
       <c r="C763" t="s">
         <v>2297</v>
       </c>
       <c r="D763" s="1">
-        <v>42999</v>
+        <v>43381</v>
+      </c>
+      <c r="E763" s="1">
+        <v>43381</v>
       </c>
       <c r="G763" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H763" s="2" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
-        <v>7560</v>
+        <v>85313</v>
       </c>
       <c r="B764" t="s">
         <v>2299</v>
       </c>
       <c r="C764" t="s">
         <v>2300</v>
       </c>
       <c r="D764" s="1">
-        <v>42998</v>
+        <v>43369</v>
+      </c>
+      <c r="E764" s="1">
+        <v>43369</v>
       </c>
       <c r="G764" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H764" s="2" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765">
-        <v>7562</v>
+        <v>85312</v>
       </c>
       <c r="B765" t="s">
         <v>2302</v>
       </c>
       <c r="C765" t="s">
         <v>2303</v>
       </c>
       <c r="D765" s="1">
-        <v>42990</v>
+        <v>43369</v>
+      </c>
+      <c r="E765" s="1">
+        <v>43369</v>
       </c>
       <c r="G765" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H765" s="2" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
-        <v>7563</v>
+        <v>85305</v>
       </c>
       <c r="B766" t="s">
         <v>2305</v>
       </c>
       <c r="C766" t="s">
         <v>2306</v>
       </c>
       <c r="D766" s="1">
-        <v>42977</v>
+        <v>43368</v>
+      </c>
+      <c r="E766" s="1">
+        <v>43357</v>
       </c>
       <c r="G766" t="s">
-        <v>14</v>
+        <v>1553</v>
       </c>
       <c r="H766" s="2" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767">
-        <v>7565</v>
+        <v>85291</v>
       </c>
       <c r="B767" t="s">
         <v>2308</v>
       </c>
       <c r="C767" t="s">
         <v>2309</v>
       </c>
       <c r="D767" s="1">
-        <v>42972</v>
+        <v>43364</v>
+      </c>
+      <c r="E767" s="1">
+        <v>43364</v>
       </c>
       <c r="G767" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H767" s="2" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
-        <v>7564</v>
+        <v>85285</v>
       </c>
       <c r="B768" t="s">
         <v>2311</v>
       </c>
       <c r="C768" t="s">
         <v>2312</v>
       </c>
       <c r="D768" s="1">
-        <v>42972</v>
+        <v>43364</v>
+      </c>
+      <c r="E768" s="1">
+        <v>43364</v>
       </c>
       <c r="G768" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H768" s="2" t="s">
         <v>2313</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
-        <v>7567</v>
+        <v>85219</v>
       </c>
       <c r="B769" t="s">
         <v>2314</v>
       </c>
       <c r="C769" t="s">
         <v>2315</v>
       </c>
       <c r="D769" s="1">
-        <v>42970</v>
+        <v>43347</v>
+      </c>
+      <c r="E769" s="1">
+        <v>43347</v>
       </c>
       <c r="G769" t="s">
-        <v>1367</v>
+        <v>97</v>
       </c>
       <c r="H769" s="2" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770">
-        <v>7568</v>
+        <v>85198</v>
       </c>
       <c r="B770" t="s">
         <v>2317</v>
       </c>
       <c r="C770" t="s">
         <v>2318</v>
       </c>
       <c r="D770" s="1">
-        <v>42956</v>
+        <v>43343</v>
+      </c>
+      <c r="E770" s="1">
+        <v>43466</v>
       </c>
       <c r="G770" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H770" s="2" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
-        <v>7571</v>
+        <v>85170</v>
       </c>
       <c r="B771" t="s">
         <v>2320</v>
       </c>
       <c r="C771" t="s">
         <v>2321</v>
       </c>
       <c r="D771" s="1">
-        <v>42942</v>
+        <v>43333</v>
+      </c>
+      <c r="E771" s="1">
+        <v>43333</v>
       </c>
       <c r="G771" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H771" s="2" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
-        <v>7570</v>
+        <v>85052</v>
       </c>
       <c r="B772" t="s">
         <v>2323</v>
       </c>
       <c r="C772" t="s">
         <v>2324</v>
       </c>
       <c r="D772" s="1">
-        <v>42942</v>
+        <v>43306</v>
+      </c>
+      <c r="E772" s="1">
+        <v>43306</v>
       </c>
       <c r="G772" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H772" s="2" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773">
-        <v>7573</v>
+        <v>85037</v>
       </c>
       <c r="B773" t="s">
         <v>2326</v>
       </c>
       <c r="C773" t="s">
         <v>2327</v>
       </c>
       <c r="D773" s="1">
-        <v>42916</v>
+        <v>43300</v>
+      </c>
+      <c r="E773" s="1">
+        <v>43300</v>
       </c>
       <c r="G773" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H773" s="2" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774">
-        <v>7574</v>
+        <v>85036</v>
       </c>
       <c r="B774" t="s">
         <v>2329</v>
       </c>
       <c r="C774" t="s">
         <v>2330</v>
       </c>
       <c r="D774" s="1">
-        <v>42909</v>
+        <v>43300</v>
+      </c>
+      <c r="E774" s="1">
+        <v>43300</v>
       </c>
       <c r="G774" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H774" s="2" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775">
-        <v>7576</v>
+        <v>84995</v>
       </c>
       <c r="B775" t="s">
         <v>2332</v>
       </c>
       <c r="C775" t="s">
         <v>2333</v>
       </c>
       <c r="D775" s="1">
-        <v>42901</v>
+        <v>43285</v>
+      </c>
+      <c r="E775" s="1">
+        <v>43285</v>
       </c>
       <c r="G775" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H775" s="2" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
-        <v>7575</v>
+        <v>84994</v>
       </c>
       <c r="B776" t="s">
         <v>2335</v>
       </c>
       <c r="C776" t="s">
         <v>2336</v>
       </c>
       <c r="D776" s="1">
-        <v>42901</v>
+        <v>43285</v>
+      </c>
+      <c r="E776" s="1">
+        <v>43285</v>
       </c>
       <c r="G776" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H776" s="2" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777">
-        <v>7577</v>
+        <v>84962</v>
       </c>
       <c r="B777" t="s">
         <v>2338</v>
       </c>
       <c r="C777" t="s">
         <v>2339</v>
       </c>
       <c r="D777" s="1">
-        <v>42888</v>
+        <v>43272</v>
+      </c>
+      <c r="E777" s="1">
+        <v>43272</v>
       </c>
       <c r="G777" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H777" s="2" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
-        <v>7578</v>
+        <v>84913</v>
       </c>
       <c r="B778" t="s">
         <v>2341</v>
       </c>
       <c r="C778" t="s">
         <v>2342</v>
       </c>
       <c r="D778" s="1">
-        <v>42887</v>
+        <v>43264</v>
+      </c>
+      <c r="E778" s="1">
+        <v>43264</v>
       </c>
       <c r="G778" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H778" s="2" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
-        <v>84873</v>
+        <v>84912</v>
       </c>
       <c r="B779" t="s">
         <v>2344</v>
       </c>
       <c r="C779" t="s">
         <v>2345</v>
       </c>
       <c r="D779" s="1">
-        <v>42884</v>
+        <v>43264</v>
       </c>
       <c r="E779" s="1">
-        <v>42884</v>
+        <v>43264</v>
       </c>
       <c r="G779" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H779" s="2" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
-        <v>7580</v>
+        <v>84614</v>
       </c>
       <c r="B780" t="s">
         <v>2347</v>
       </c>
       <c r="C780" t="s">
         <v>2348</v>
       </c>
       <c r="D780" s="1">
-        <v>42877</v>
+        <v>43249</v>
+      </c>
+      <c r="E780" s="1">
+        <v>43249</v>
       </c>
       <c r="G780" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H780" s="2" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
-        <v>7581</v>
+        <v>84595</v>
       </c>
       <c r="B781" t="s">
         <v>2350</v>
       </c>
       <c r="C781" t="s">
         <v>2351</v>
       </c>
       <c r="D781" s="1">
-        <v>42867</v>
+        <v>43248</v>
+      </c>
+      <c r="E781" s="1">
+        <v>43248</v>
       </c>
       <c r="G781" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H781" s="2" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
-        <v>7584</v>
+        <v>84587</v>
       </c>
       <c r="B782" t="s">
         <v>2353</v>
       </c>
       <c r="C782" t="s">
         <v>2354</v>
       </c>
       <c r="D782" s="1">
-        <v>42858</v>
+        <v>43244</v>
+      </c>
+      <c r="E782" s="1">
+        <v>43244</v>
       </c>
       <c r="G782" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H782" s="2" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
-        <v>7585</v>
+        <v>84582</v>
       </c>
       <c r="B783" t="s">
         <v>2356</v>
       </c>
       <c r="C783" t="s">
         <v>2357</v>
       </c>
       <c r="D783" s="1">
-        <v>42857</v>
+        <v>43243</v>
+      </c>
+      <c r="E783" s="1">
+        <v>43243</v>
       </c>
       <c r="G783" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H783" s="2" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
-        <v>7587</v>
+        <v>84535</v>
       </c>
       <c r="B784" t="s">
         <v>2359</v>
       </c>
       <c r="C784" t="s">
         <v>2360</v>
       </c>
       <c r="D784" s="1">
-        <v>42851</v>
+        <v>43237</v>
+      </c>
+      <c r="E784" s="1">
+        <v>43237</v>
       </c>
       <c r="G784" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H784" s="2" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
-        <v>7588</v>
+        <v>84517</v>
       </c>
       <c r="B785" t="s">
         <v>2362</v>
       </c>
       <c r="C785" t="s">
         <v>2363</v>
       </c>
       <c r="D785" s="1">
-        <v>42845</v>
+        <v>43231</v>
+      </c>
+      <c r="E785" s="1">
+        <v>43344</v>
       </c>
       <c r="G785" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H785" s="2" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
-        <v>7590</v>
+        <v>84488</v>
       </c>
       <c r="B786" t="s">
         <v>2365</v>
       </c>
       <c r="C786" t="s">
         <v>2366</v>
       </c>
       <c r="D786" s="1">
-        <v>42825</v>
+        <v>43224</v>
+      </c>
+      <c r="E786" s="1">
+        <v>43215</v>
       </c>
       <c r="G786" t="s">
-        <v>14</v>
+        <v>1553</v>
       </c>
       <c r="H786" s="2" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
-        <v>84872</v>
+        <v>84484</v>
       </c>
       <c r="B787" t="s">
         <v>2368</v>
       </c>
       <c r="C787" t="s">
         <v>2369</v>
       </c>
       <c r="D787" s="1">
-        <v>42823</v>
+        <v>43223</v>
       </c>
       <c r="E787" s="1">
-        <v>42823</v>
+        <v>43223</v>
       </c>
       <c r="G787" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H787" s="2" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
-        <v>7592</v>
+        <v>84473</v>
       </c>
       <c r="B788" t="s">
         <v>2371</v>
       </c>
       <c r="C788" t="s">
         <v>2372</v>
       </c>
       <c r="D788" s="1">
-        <v>42816</v>
+        <v>43217</v>
+      </c>
+      <c r="E788" s="1">
+        <v>43217</v>
       </c>
       <c r="G788" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H788" s="2" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
-        <v>84871</v>
+        <v>84446</v>
       </c>
       <c r="B789" t="s">
         <v>2374</v>
       </c>
       <c r="C789" t="s">
         <v>2375</v>
       </c>
       <c r="D789" s="1">
-        <v>42796</v>
+        <v>43214</v>
       </c>
       <c r="E789" s="1">
-        <v>42796</v>
+        <v>43214</v>
       </c>
       <c r="G789" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H789" s="2" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
-        <v>7596</v>
+        <v>84366</v>
       </c>
       <c r="B790" t="s">
         <v>2377</v>
       </c>
       <c r="C790" t="s">
         <v>2378</v>
       </c>
       <c r="D790" s="1">
-        <v>42794</v>
+        <v>43193</v>
+      </c>
+      <c r="E790" s="1">
+        <v>43193</v>
       </c>
       <c r="G790" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H790" s="2" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
-        <v>7601</v>
+        <v>84343</v>
       </c>
       <c r="B791" t="s">
         <v>2380</v>
       </c>
       <c r="C791" t="s">
         <v>2381</v>
       </c>
       <c r="D791" s="1">
-        <v>42789</v>
+        <v>43181</v>
+      </c>
+      <c r="E791" s="1">
+        <v>43181</v>
       </c>
       <c r="G791" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H791" s="2" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
-        <v>7598</v>
+        <v>84297</v>
       </c>
       <c r="B792" t="s">
         <v>2383</v>
       </c>
       <c r="C792" t="s">
         <v>2384</v>
       </c>
       <c r="D792" s="1">
-        <v>42789</v>
+        <v>43174</v>
+      </c>
+      <c r="E792" s="1">
+        <v>43174</v>
       </c>
       <c r="G792" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H792" s="2" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
-        <v>7602</v>
+        <v>84272</v>
       </c>
       <c r="B793" t="s">
         <v>2386</v>
       </c>
       <c r="C793" t="s">
         <v>2387</v>
       </c>
       <c r="D793" s="1">
-        <v>42782</v>
+        <v>43164</v>
+      </c>
+      <c r="E793" s="1">
+        <v>43147</v>
       </c>
       <c r="G793" t="s">
-        <v>87</v>
+        <v>1553</v>
       </c>
       <c r="H793" s="2" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
-        <v>7603</v>
+        <v>84262</v>
       </c>
       <c r="B794" t="s">
         <v>2389</v>
       </c>
       <c r="C794" t="s">
         <v>2390</v>
       </c>
       <c r="D794" s="1">
-        <v>42779</v>
+        <v>43160</v>
+      </c>
+      <c r="E794" s="1">
+        <v>43160</v>
       </c>
       <c r="G794" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H794" s="2" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
-        <v>7604</v>
+        <v>84237</v>
       </c>
       <c r="B795" t="s">
         <v>2392</v>
       </c>
       <c r="C795" t="s">
         <v>2393</v>
       </c>
       <c r="D795" s="1">
-        <v>42775</v>
+        <v>43157</v>
+      </c>
+      <c r="E795" s="1">
+        <v>43157</v>
       </c>
       <c r="G795" t="s">
-        <v>1367</v>
+        <v>10</v>
       </c>
       <c r="H795" s="2" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
-        <v>7605</v>
+        <v>84185</v>
       </c>
       <c r="B796" t="s">
         <v>2395</v>
       </c>
       <c r="C796" t="s">
         <v>2396</v>
       </c>
       <c r="D796" s="1">
-        <v>42766</v>
+        <v>43146</v>
+      </c>
+      <c r="E796" s="1">
+        <v>43146</v>
       </c>
       <c r="G796" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H796" s="2" t="s">
         <v>2397</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
-        <v>7607</v>
+        <v>84184</v>
       </c>
       <c r="B797" t="s">
         <v>2398</v>
       </c>
       <c r="C797" t="s">
         <v>2399</v>
       </c>
       <c r="D797" s="1">
-        <v>42765</v>
+        <v>43146</v>
+      </c>
+      <c r="E797" s="1">
+        <v>43146</v>
       </c>
       <c r="G797" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H797" s="2" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
-        <v>7609</v>
+        <v>84126</v>
       </c>
       <c r="B798" t="s">
         <v>2401</v>
       </c>
       <c r="C798" t="s">
         <v>2402</v>
       </c>
       <c r="D798" s="1">
-        <v>42751</v>
+        <v>43133</v>
+      </c>
+      <c r="E798" s="1">
+        <v>43132</v>
       </c>
       <c r="G798" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H798" s="2" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799">
-        <v>7608</v>
+        <v>84099</v>
       </c>
       <c r="B799" t="s">
         <v>2404</v>
       </c>
       <c r="C799" t="s">
         <v>2405</v>
       </c>
       <c r="D799" s="1">
-        <v>42751</v>
+        <v>43124</v>
+      </c>
+      <c r="E799" s="1">
+        <v>43122</v>
       </c>
       <c r="G799" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H799" s="2" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
-        <v>84870</v>
+        <v>84081</v>
       </c>
       <c r="B800" t="s">
         <v>2407</v>
       </c>
       <c r="C800" t="s">
         <v>2408</v>
       </c>
       <c r="D800" s="1">
-        <v>42748</v>
+        <v>43118</v>
       </c>
       <c r="E800" s="1">
-        <v>42748</v>
+        <v>43118</v>
       </c>
       <c r="G800" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H800" s="2" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
-        <v>7611</v>
+        <v>84064</v>
       </c>
       <c r="B801" t="s">
         <v>2410</v>
       </c>
       <c r="C801" t="s">
         <v>2411</v>
       </c>
       <c r="D801" s="1">
-        <v>42731</v>
+        <v>43115</v>
+      </c>
+      <c r="E801" s="1">
+        <v>43115</v>
+      </c>
+      <c r="F801" s="1">
+        <v>43115</v>
       </c>
       <c r="G801" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H801" s="2" t="s">
         <v>2412</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
-        <v>84869</v>
+        <v>66422</v>
       </c>
       <c r="B802" t="s">
         <v>2413</v>
       </c>
       <c r="C802" t="s">
         <v>2414</v>
       </c>
       <c r="D802" s="1">
-        <v>42726</v>
+        <v>43111</v>
       </c>
       <c r="E802" s="1">
-        <v>42726</v>
+        <v>43111</v>
       </c>
       <c r="G802" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H802" s="2" t="s">
         <v>2415</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
-        <v>7613</v>
+        <v>66410</v>
       </c>
       <c r="B803" t="s">
         <v>2416</v>
       </c>
       <c r="C803" t="s">
         <v>2417</v>
       </c>
       <c r="D803" s="1">
-        <v>42725</v>
+        <v>43103</v>
       </c>
       <c r="G803" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H803" s="2" t="s">
         <v>2418</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
-        <v>84868</v>
+        <v>66409</v>
       </c>
       <c r="B804" t="s">
         <v>2419</v>
       </c>
       <c r="C804" t="s">
         <v>2420</v>
       </c>
       <c r="D804" s="1">
-        <v>42718</v>
-[...2 lines deleted...]
-        <v>42718</v>
+        <v>43102</v>
       </c>
       <c r="G804" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H804" s="2" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
-        <v>7615</v>
+        <v>84879</v>
       </c>
       <c r="B805" t="s">
         <v>2422</v>
       </c>
       <c r="C805" t="s">
         <v>2423</v>
       </c>
       <c r="D805" s="1">
-        <v>42704</v>
+        <v>43090</v>
+      </c>
+      <c r="E805" s="1">
+        <v>43090</v>
       </c>
       <c r="G805" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H805" s="2" t="s">
         <v>2424</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
-        <v>7616</v>
+        <v>7537</v>
       </c>
       <c r="B806" t="s">
         <v>2425</v>
       </c>
       <c r="C806" t="s">
         <v>2426</v>
       </c>
       <c r="D806" s="1">
-        <v>42703</v>
+        <v>43090</v>
       </c>
       <c r="G806" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H806" s="2" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
-        <v>7617</v>
+        <v>7539</v>
       </c>
       <c r="B807" t="s">
         <v>2428</v>
       </c>
       <c r="C807" t="s">
         <v>2429</v>
       </c>
       <c r="D807" s="1">
-        <v>42702</v>
+        <v>43081</v>
       </c>
       <c r="G807" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H807" s="2" t="s">
         <v>2430</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
-        <v>84867</v>
+        <v>7542</v>
       </c>
       <c r="B808" t="s">
         <v>2431</v>
       </c>
       <c r="C808" t="s">
         <v>2432</v>
       </c>
       <c r="D808" s="1">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>42699</v>
+        <v>43076</v>
       </c>
       <c r="G808" t="s">
-        <v>58</v>
+        <v>1553</v>
       </c>
       <c r="H808" s="2" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809">
-        <v>84866</v>
+        <v>7449</v>
       </c>
       <c r="B809" t="s">
         <v>2434</v>
       </c>
       <c r="C809" t="s">
         <v>2435</v>
       </c>
       <c r="D809" s="1">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>42699</v>
+        <v>43074</v>
       </c>
       <c r="G809" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H809" s="2" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810">
-        <v>84865</v>
+        <v>7544</v>
       </c>
       <c r="B810" t="s">
         <v>2437</v>
       </c>
       <c r="C810" t="s">
         <v>2438</v>
       </c>
       <c r="D810" s="1">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>42699</v>
+        <v>43069</v>
       </c>
       <c r="G810" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H810" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811">
-        <v>7621</v>
+        <v>7543</v>
       </c>
       <c r="B811" t="s">
         <v>2440</v>
       </c>
       <c r="C811" t="s">
         <v>2441</v>
       </c>
       <c r="D811" s="1">
-        <v>42690</v>
+        <v>43069</v>
       </c>
       <c r="G811" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H811" s="2" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
-        <v>7622</v>
+        <v>7546</v>
       </c>
       <c r="B812" t="s">
         <v>2443</v>
       </c>
       <c r="C812" t="s">
         <v>2444</v>
       </c>
       <c r="D812" s="1">
-        <v>42684</v>
+        <v>43068</v>
       </c>
       <c r="G812" t="s">
-        <v>1367</v>
+        <v>10</v>
       </c>
       <c r="H812" s="2" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813">
-        <v>7623</v>
+        <v>84878</v>
       </c>
       <c r="B813" t="s">
         <v>2446</v>
       </c>
       <c r="C813" t="s">
         <v>2447</v>
       </c>
       <c r="D813" s="1">
-        <v>42682</v>
+        <v>43063</v>
+      </c>
+      <c r="E813" s="1">
+        <v>43063</v>
       </c>
       <c r="G813" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H813" s="2" t="s">
         <v>2448</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814">
-        <v>7624</v>
+        <v>84877</v>
       </c>
       <c r="B814" t="s">
         <v>2449</v>
       </c>
       <c r="C814" t="s">
         <v>2450</v>
       </c>
       <c r="D814" s="1">
-        <v>42675</v>
+        <v>43063</v>
+      </c>
+      <c r="E814" s="1">
+        <v>43063</v>
       </c>
       <c r="G814" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H814" s="2" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
-        <v>7625</v>
+        <v>84876</v>
       </c>
       <c r="B815" t="s">
         <v>2452</v>
       </c>
       <c r="C815" t="s">
         <v>2453</v>
       </c>
       <c r="D815" s="1">
-        <v>42674</v>
+        <v>43063</v>
+      </c>
+      <c r="E815" s="1">
+        <v>43063</v>
       </c>
       <c r="G815" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H815" s="2" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
-        <v>7626</v>
+        <v>7550</v>
       </c>
       <c r="B816" t="s">
         <v>2455</v>
       </c>
       <c r="C816" t="s">
         <v>2456</v>
       </c>
       <c r="D816" s="1">
-        <v>42657</v>
+        <v>43061</v>
       </c>
       <c r="G816" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H816" s="2" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817">
-        <v>7627</v>
+        <v>7551</v>
       </c>
       <c r="B817" t="s">
         <v>2458</v>
       </c>
       <c r="C817" t="s">
         <v>2459</v>
       </c>
       <c r="D817" s="1">
-        <v>42647</v>
+        <v>43055</v>
       </c>
       <c r="G817" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H817" s="2" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
-        <v>84864</v>
+        <v>7552</v>
       </c>
       <c r="B818" t="s">
         <v>2461</v>
       </c>
       <c r="C818" t="s">
         <v>2462</v>
       </c>
       <c r="D818" s="1">
-        <v>42642</v>
-[...2 lines deleted...]
-        <v>42642</v>
+        <v>43047</v>
       </c>
       <c r="G818" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H818" s="2" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
-        <v>84863</v>
+        <v>7553</v>
       </c>
       <c r="B819" t="s">
         <v>2464</v>
       </c>
       <c r="C819" t="s">
         <v>2465</v>
       </c>
       <c r="D819" s="1">
-        <v>42642</v>
-[...2 lines deleted...]
-        <v>42642</v>
+        <v>43041</v>
       </c>
       <c r="G819" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H819" s="2" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820">
-        <v>84862</v>
+        <v>7554</v>
       </c>
       <c r="B820" t="s">
         <v>2467</v>
       </c>
       <c r="C820" t="s">
         <v>2468</v>
       </c>
       <c r="D820" s="1">
-        <v>42640</v>
-[...2 lines deleted...]
-        <v>42640</v>
+        <v>43040</v>
       </c>
       <c r="G820" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H820" s="2" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
-        <v>7631</v>
+        <v>7555</v>
       </c>
       <c r="B821" t="s">
         <v>2470</v>
       </c>
       <c r="C821" t="s">
         <v>2471</v>
       </c>
       <c r="D821" s="1">
-        <v>42640</v>
+        <v>43035</v>
       </c>
       <c r="G821" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H821" s="2" t="s">
         <v>2472</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822">
-        <v>7632</v>
+        <v>7556</v>
       </c>
       <c r="B822" t="s">
         <v>2473</v>
       </c>
       <c r="C822" t="s">
         <v>2474</v>
       </c>
       <c r="D822" s="1">
-        <v>42635</v>
+        <v>43005</v>
       </c>
       <c r="G822" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="H822" s="2" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
-        <v>7633</v>
+        <v>84875</v>
       </c>
       <c r="B823" t="s">
         <v>2476</v>
       </c>
       <c r="C823" t="s">
         <v>2477</v>
       </c>
       <c r="D823" s="1">
-        <v>42621</v>
+        <v>43004</v>
+      </c>
+      <c r="E823" s="1">
+        <v>43004</v>
       </c>
       <c r="G823" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H823" s="2" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
-        <v>7634</v>
+        <v>84874</v>
       </c>
       <c r="B824" t="s">
         <v>2479</v>
       </c>
       <c r="C824" t="s">
         <v>2480</v>
       </c>
       <c r="D824" s="1">
-        <v>42611</v>
+        <v>43004</v>
+      </c>
+      <c r="E824" s="1">
+        <v>43004</v>
       </c>
       <c r="G824" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H824" s="2" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
-        <v>7635</v>
+        <v>7559</v>
       </c>
       <c r="B825" t="s">
         <v>2482</v>
       </c>
       <c r="C825" t="s">
         <v>2483</v>
       </c>
       <c r="D825" s="1">
-        <v>42607</v>
+        <v>42999</v>
       </c>
       <c r="G825" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H825" s="2" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
-        <v>7639</v>
+        <v>7560</v>
       </c>
       <c r="B826" t="s">
         <v>2485</v>
       </c>
       <c r="C826" t="s">
         <v>2486</v>
       </c>
       <c r="D826" s="1">
-        <v>42605</v>
+        <v>42998</v>
       </c>
       <c r="G826" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H826" s="2" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827">
-        <v>7638</v>
+        <v>7562</v>
       </c>
       <c r="B827" t="s">
         <v>2488</v>
       </c>
       <c r="C827" t="s">
         <v>2489</v>
       </c>
       <c r="D827" s="1">
-        <v>42605</v>
+        <v>42990</v>
       </c>
       <c r="G827" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H827" s="2" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
-        <v>7637</v>
+        <v>7563</v>
       </c>
       <c r="B828" t="s">
         <v>2491</v>
       </c>
       <c r="C828" t="s">
         <v>2492</v>
       </c>
       <c r="D828" s="1">
-        <v>42605</v>
+        <v>42977</v>
       </c>
       <c r="G828" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="H828" s="2" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
-        <v>7636</v>
+        <v>7565</v>
       </c>
       <c r="B829" t="s">
         <v>2494</v>
       </c>
       <c r="C829" t="s">
         <v>2495</v>
       </c>
       <c r="D829" s="1">
-        <v>42605</v>
+        <v>42972</v>
       </c>
       <c r="G829" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="H829" s="2" t="s">
         <v>2496</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
-        <v>7640</v>
+        <v>7564</v>
       </c>
       <c r="B830" t="s">
         <v>2497</v>
       </c>
       <c r="C830" t="s">
         <v>2498</v>
       </c>
       <c r="D830" s="1">
-        <v>42580</v>
+        <v>42972</v>
       </c>
       <c r="G830" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H830" s="2" t="s">
         <v>2499</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831">
-        <v>84861</v>
+        <v>7567</v>
       </c>
       <c r="B831" t="s">
         <v>2500</v>
       </c>
       <c r="C831" t="s">
         <v>2501</v>
       </c>
       <c r="D831" s="1">
-        <v>42522</v>
-[...2 lines deleted...]
-        <v>42522</v>
+        <v>42970</v>
       </c>
       <c r="G831" t="s">
-        <v>58</v>
+        <v>1553</v>
       </c>
       <c r="H831" s="2" t="s">
         <v>2502</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832">
-        <v>84860</v>
+        <v>7568</v>
       </c>
       <c r="B832" t="s">
         <v>2503</v>
       </c>
       <c r="C832" t="s">
         <v>2504</v>
       </c>
       <c r="D832" s="1">
-        <v>42515</v>
-[...2 lines deleted...]
-        <v>42515</v>
+        <v>42956</v>
       </c>
       <c r="G832" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H832" s="2" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833">
-        <v>84859</v>
+        <v>7571</v>
       </c>
       <c r="B833" t="s">
         <v>2506</v>
       </c>
       <c r="C833" t="s">
         <v>2507</v>
       </c>
       <c r="D833" s="1">
-        <v>42503</v>
-[...2 lines deleted...]
-        <v>42503</v>
+        <v>42942</v>
       </c>
       <c r="G833" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="H833" s="2" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834">
-        <v>84858</v>
+        <v>7570</v>
       </c>
       <c r="B834" t="s">
         <v>2509</v>
       </c>
       <c r="C834" t="s">
         <v>2510</v>
       </c>
       <c r="D834" s="1">
-        <v>42487</v>
-[...2 lines deleted...]
-        <v>42487</v>
+        <v>42942</v>
       </c>
       <c r="G834" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H834" s="2" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
-        <v>84857</v>
+        <v>7573</v>
       </c>
       <c r="B835" t="s">
         <v>2512</v>
       </c>
       <c r="C835" t="s">
         <v>2513</v>
       </c>
       <c r="D835" s="1">
-        <v>42430</v>
-[...2 lines deleted...]
-        <v>42430</v>
+        <v>42916</v>
       </c>
       <c r="G835" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="H835" s="2" t="s">
         <v>2514</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836">
-        <v>7641</v>
+        <v>7574</v>
       </c>
       <c r="B836" t="s">
         <v>2515</v>
       </c>
       <c r="C836" t="s">
         <v>2516</v>
       </c>
       <c r="D836" s="1">
-        <v>42429</v>
+        <v>42909</v>
       </c>
       <c r="G836" t="s">
+        <v>10</v>
+      </c>
+      <c r="H836" s="2" t="s">
         <v>2517</v>
-      </c>
-[...1 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837">
-        <v>84856</v>
+        <v>7576</v>
       </c>
       <c r="B837" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C837" t="s">
         <v>2519</v>
       </c>
-      <c r="C837" t="s">
+      <c r="D837" s="1">
+        <v>42901</v>
+      </c>
+      <c r="G837" t="s">
+        <v>97</v>
+      </c>
+      <c r="H837" s="2" t="s">
         <v>2520</v>
-      </c>
-[...10 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
-        <v>84855</v>
+        <v>7575</v>
       </c>
       <c r="B838" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C838" t="s">
         <v>2522</v>
       </c>
-      <c r="C838" t="s">
+      <c r="D838" s="1">
+        <v>42901</v>
+      </c>
+      <c r="G838" t="s">
+        <v>97</v>
+      </c>
+      <c r="H838" s="2" t="s">
         <v>2523</v>
-      </c>
-[...10 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839">
-        <v>84854</v>
+        <v>7577</v>
       </c>
       <c r="B839" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C839" t="s">
         <v>2525</v>
       </c>
-      <c r="C839" t="s">
+      <c r="D839" s="1">
+        <v>42888</v>
+      </c>
+      <c r="G839" t="s">
+        <v>97</v>
+      </c>
+      <c r="H839" s="2" t="s">
         <v>2526</v>
-      </c>
-[...10 lines deleted...]
-        <v>2527</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840">
-        <v>84853</v>
+        <v>7578</v>
       </c>
       <c r="B840" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C840" t="s">
         <v>2528</v>
       </c>
-      <c r="C840" t="s">
+      <c r="D840" s="1">
+        <v>42887</v>
+      </c>
+      <c r="G840" t="s">
+        <v>97</v>
+      </c>
+      <c r="H840" s="2" t="s">
         <v>2529</v>
-      </c>
-[...10 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841">
-        <v>84852</v>
+        <v>84873</v>
       </c>
       <c r="B841" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C841" t="s">
         <v>2531</v>
       </c>
-      <c r="C841" t="s">
+      <c r="D841" s="1">
+        <v>42884</v>
+      </c>
+      <c r="E841" s="1">
+        <v>42884</v>
+      </c>
+      <c r="G841" t="s">
+        <v>69</v>
+      </c>
+      <c r="H841" s="2" t="s">
         <v>2532</v>
-      </c>
-[...10 lines deleted...]
-        <v>2533</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
-        <v>84851</v>
+        <v>7580</v>
       </c>
       <c r="B842" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C842" t="s">
         <v>2534</v>
       </c>
-      <c r="C842" t="s">
+      <c r="D842" s="1">
+        <v>42877</v>
+      </c>
+      <c r="G842" t="s">
+        <v>10</v>
+      </c>
+      <c r="H842" s="2" t="s">
         <v>2535</v>
-      </c>
-[...10 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843">
-        <v>84850</v>
+        <v>7581</v>
       </c>
       <c r="B843" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C843" t="s">
         <v>2537</v>
       </c>
-      <c r="C843" t="s">
+      <c r="D843" s="1">
+        <v>42867</v>
+      </c>
+      <c r="G843" t="s">
+        <v>97</v>
+      </c>
+      <c r="H843" s="2" t="s">
         <v>2538</v>
-      </c>
-[...10 lines deleted...]
-        <v>2539</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844">
-        <v>84849</v>
+        <v>7584</v>
       </c>
       <c r="B844" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C844" t="s">
         <v>2540</v>
       </c>
-      <c r="C844" t="s">
+      <c r="D844" s="1">
+        <v>42858</v>
+      </c>
+      <c r="G844" t="s">
+        <v>97</v>
+      </c>
+      <c r="H844" s="2" t="s">
         <v>2541</v>
-      </c>
-[...10 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
-        <v>7642</v>
+        <v>7585</v>
       </c>
       <c r="B845" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C845" t="s">
         <v>2543</v>
       </c>
-      <c r="C845" t="s">
+      <c r="D845" s="1">
+        <v>42857</v>
+      </c>
+      <c r="G845" t="s">
+        <v>97</v>
+      </c>
+      <c r="H845" s="2" t="s">
         <v>2544</v>
-      </c>
-[...7 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846">
-        <v>84848</v>
+        <v>7587</v>
       </c>
       <c r="B846" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C846" t="s">
         <v>2546</v>
       </c>
-      <c r="C846" t="s">
+      <c r="D846" s="1">
+        <v>42851</v>
+      </c>
+      <c r="G846" t="s">
+        <v>10</v>
+      </c>
+      <c r="H846" s="2" t="s">
         <v>2547</v>
-      </c>
-[...10 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
-        <v>84847</v>
+        <v>7588</v>
       </c>
       <c r="B847" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C847" t="s">
         <v>2549</v>
       </c>
-      <c r="C847" t="s">
+      <c r="D847" s="1">
+        <v>42845</v>
+      </c>
+      <c r="G847" t="s">
+        <v>97</v>
+      </c>
+      <c r="H847" s="2" t="s">
         <v>2550</v>
-      </c>
-[...10 lines deleted...]
-        <v>2551</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
-        <v>84846</v>
+        <v>7590</v>
       </c>
       <c r="B848" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C848" t="s">
         <v>2552</v>
       </c>
-      <c r="C848" t="s">
+      <c r="D848" s="1">
+        <v>42825</v>
+      </c>
+      <c r="G848" t="s">
+        <v>10</v>
+      </c>
+      <c r="H848" s="2" t="s">
         <v>2553</v>
-      </c>
-[...10 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
-        <v>84845</v>
+        <v>84872</v>
       </c>
       <c r="B849" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C849" t="s">
         <v>2555</v>
       </c>
-      <c r="C849" t="s">
+      <c r="D849" s="1">
+        <v>42823</v>
+      </c>
+      <c r="E849" s="1">
+        <v>42823</v>
+      </c>
+      <c r="G849" t="s">
+        <v>69</v>
+      </c>
+      <c r="H849" s="2" t="s">
         <v>2556</v>
-      </c>
-[...10 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
-        <v>84844</v>
+        <v>7592</v>
       </c>
       <c r="B850" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C850" t="s">
         <v>2558</v>
       </c>
-      <c r="C850" t="s">
+      <c r="D850" s="1">
+        <v>42816</v>
+      </c>
+      <c r="G850" t="s">
+        <v>97</v>
+      </c>
+      <c r="H850" s="2" t="s">
         <v>2559</v>
-      </c>
-[...10 lines deleted...]
-        <v>2560</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851">
-        <v>84843</v>
+        <v>84871</v>
       </c>
       <c r="B851" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C851" t="s">
         <v>2561</v>
       </c>
-      <c r="C851" t="s">
+      <c r="D851" s="1">
+        <v>42796</v>
+      </c>
+      <c r="E851" s="1">
+        <v>42796</v>
+      </c>
+      <c r="G851" t="s">
+        <v>69</v>
+      </c>
+      <c r="H851" s="2" t="s">
         <v>2562</v>
-      </c>
-[...10 lines deleted...]
-        <v>2563</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852">
-        <v>84842</v>
+        <v>7596</v>
       </c>
       <c r="B852" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C852" t="s">
         <v>2564</v>
       </c>
-      <c r="C852" t="s">
+      <c r="D852" s="1">
+        <v>42794</v>
+      </c>
+      <c r="G852" t="s">
+        <v>10</v>
+      </c>
+      <c r="H852" s="2" t="s">
         <v>2565</v>
-      </c>
-[...10 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853">
-        <v>84841</v>
+        <v>7601</v>
       </c>
       <c r="B853" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C853" t="s">
         <v>2567</v>
       </c>
-      <c r="C853" t="s">
+      <c r="D853" s="1">
+        <v>42789</v>
+      </c>
+      <c r="G853" t="s">
+        <v>97</v>
+      </c>
+      <c r="H853" s="2" t="s">
         <v>2568</v>
-      </c>
-[...10 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854">
-        <v>7643</v>
+        <v>7598</v>
       </c>
       <c r="B854" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C854" t="s">
         <v>2570</v>
       </c>
-      <c r="C854" t="s">
+      <c r="D854" s="1">
+        <v>42789</v>
+      </c>
+      <c r="G854" t="s">
+        <v>97</v>
+      </c>
+      <c r="H854" s="2" t="s">
         <v>2571</v>
-      </c>
-[...7 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855">
-        <v>84840</v>
+        <v>7602</v>
       </c>
       <c r="B855" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C855" t="s">
         <v>2573</v>
       </c>
-      <c r="C855" t="s">
+      <c r="D855" s="1">
+        <v>42782</v>
+      </c>
+      <c r="G855" t="s">
+        <v>97</v>
+      </c>
+      <c r="H855" s="2" t="s">
         <v>2574</v>
-      </c>
-[...10 lines deleted...]
-        <v>2575</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856">
-        <v>84839</v>
+        <v>7603</v>
       </c>
       <c r="B856" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C856" t="s">
         <v>2576</v>
       </c>
-      <c r="C856" t="s">
+      <c r="D856" s="1">
+        <v>42779</v>
+      </c>
+      <c r="G856" t="s">
+        <v>97</v>
+      </c>
+      <c r="H856" s="2" t="s">
         <v>2577</v>
-      </c>
-[...10 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857">
-        <v>84838</v>
+        <v>7604</v>
       </c>
       <c r="B857" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C857" t="s">
         <v>2579</v>
       </c>
-      <c r="C857" t="s">
+      <c r="D857" s="1">
+        <v>42775</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H857" s="2" t="s">
         <v>2580</v>
-      </c>
-[...10 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858">
-        <v>84837</v>
+        <v>7605</v>
       </c>
       <c r="B858" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C858" t="s">
         <v>2582</v>
       </c>
-      <c r="C858" t="s">
+      <c r="D858" s="1">
+        <v>42766</v>
+      </c>
+      <c r="G858" t="s">
+        <v>97</v>
+      </c>
+      <c r="H858" s="2" t="s">
         <v>2583</v>
-      </c>
-[...10 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
-        <v>84836</v>
+        <v>7607</v>
       </c>
       <c r="B859" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C859" t="s">
         <v>2585</v>
       </c>
-      <c r="C859" t="s">
+      <c r="D859" s="1">
+        <v>42765</v>
+      </c>
+      <c r="G859" t="s">
+        <v>10</v>
+      </c>
+      <c r="H859" s="2" t="s">
         <v>2586</v>
-      </c>
-[...10 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
-        <v>84835</v>
+        <v>7609</v>
       </c>
       <c r="B860" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C860" t="s">
         <v>2588</v>
       </c>
-      <c r="C860" t="s">
+      <c r="D860" s="1">
+        <v>42751</v>
+      </c>
+      <c r="G860" t="s">
+        <v>97</v>
+      </c>
+      <c r="H860" s="2" t="s">
         <v>2589</v>
-      </c>
-[...10 lines deleted...]
-        <v>2590</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
-        <v>84834</v>
+        <v>7608</v>
       </c>
       <c r="B861" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C861" t="s">
         <v>2591</v>
       </c>
-      <c r="C861" t="s">
+      <c r="D861" s="1">
+        <v>42751</v>
+      </c>
+      <c r="G861" t="s">
+        <v>97</v>
+      </c>
+      <c r="H861" s="2" t="s">
         <v>2592</v>
-      </c>
-[...10 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
-        <v>7644</v>
+        <v>84870</v>
       </c>
       <c r="B862" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C862" t="s">
         <v>2594</v>
       </c>
-      <c r="C862" t="s">
+      <c r="D862" s="1">
+        <v>42748</v>
+      </c>
+      <c r="E862" s="1">
+        <v>42748</v>
+      </c>
+      <c r="G862" t="s">
+        <v>69</v>
+      </c>
+      <c r="H862" s="2" t="s">
         <v>2595</v>
-      </c>
-[...7 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863">
-        <v>84833</v>
+        <v>7611</v>
       </c>
       <c r="B863" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C863" t="s">
         <v>2597</v>
       </c>
-      <c r="C863" t="s">
+      <c r="D863" s="1">
+        <v>42731</v>
+      </c>
+      <c r="G863" t="s">
+        <v>10</v>
+      </c>
+      <c r="H863" s="2" t="s">
         <v>2598</v>
-      </c>
-[...10 lines deleted...]
-        <v>2599</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
-        <v>84832</v>
+        <v>84869</v>
       </c>
       <c r="B864" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C864" t="s">
         <v>2600</v>
       </c>
-      <c r="C864" t="s">
+      <c r="D864" s="1">
+        <v>42726</v>
+      </c>
+      <c r="E864" s="1">
+        <v>42726</v>
+      </c>
+      <c r="G864" t="s">
+        <v>69</v>
+      </c>
+      <c r="H864" s="2" t="s">
         <v>2601</v>
-      </c>
-[...10 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
-        <v>7645</v>
+        <v>7613</v>
       </c>
       <c r="B865" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C865" t="s">
         <v>2603</v>
       </c>
-      <c r="C865" t="s">
+      <c r="D865" s="1">
+        <v>42725</v>
+      </c>
+      <c r="G865" t="s">
+        <v>97</v>
+      </c>
+      <c r="H865" s="2" t="s">
         <v>2604</v>
-      </c>
-[...7 lines deleted...]
-        <v>2605</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
-        <v>7646</v>
+        <v>84868</v>
       </c>
       <c r="B866" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C866" t="s">
         <v>2606</v>
       </c>
-      <c r="C866" t="s">
+      <c r="D866" s="1">
+        <v>42718</v>
+      </c>
+      <c r="E866" s="1">
+        <v>42718</v>
+      </c>
+      <c r="G866" t="s">
+        <v>69</v>
+      </c>
+      <c r="H866" s="2" t="s">
         <v>2607</v>
-      </c>
-[...7 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
-        <v>84831</v>
+        <v>7615</v>
       </c>
       <c r="B867" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C867" t="s">
         <v>2609</v>
       </c>
-      <c r="C867" t="s">
+      <c r="D867" s="1">
+        <v>42704</v>
+      </c>
+      <c r="G867" t="s">
+        <v>97</v>
+      </c>
+      <c r="H867" s="2" t="s">
         <v>2610</v>
-      </c>
-[...10 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
-        <v>84830</v>
+        <v>7616</v>
       </c>
       <c r="B868" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C868" t="s">
         <v>2612</v>
       </c>
-      <c r="C868" t="s">
+      <c r="D868" s="1">
+        <v>42703</v>
+      </c>
+      <c r="G868" t="s">
+        <v>10</v>
+      </c>
+      <c r="H868" s="2" t="s">
         <v>2613</v>
-      </c>
-[...10 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
-        <v>7647</v>
+        <v>7617</v>
       </c>
       <c r="B869" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C869" t="s">
         <v>2615</v>
       </c>
-      <c r="C869" t="s">
+      <c r="D869" s="1">
+        <v>42702</v>
+      </c>
+      <c r="G869" t="s">
+        <v>10</v>
+      </c>
+      <c r="H869" s="2" t="s">
         <v>2616</v>
-      </c>
-[...7 lines deleted...]
-        <v>2617</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
-        <v>84829</v>
+        <v>84867</v>
       </c>
       <c r="B870" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C870" t="s">
         <v>2618</v>
       </c>
-      <c r="C870" t="s">
+      <c r="D870" s="1">
+        <v>42699</v>
+      </c>
+      <c r="E870" s="1">
+        <v>42699</v>
+      </c>
+      <c r="G870" t="s">
+        <v>69</v>
+      </c>
+      <c r="H870" s="2" t="s">
         <v>2619</v>
-      </c>
-[...10 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
-        <v>84828</v>
+        <v>84866</v>
       </c>
       <c r="B871" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C871" t="s">
         <v>2621</v>
       </c>
-      <c r="C871" t="s">
+      <c r="D871" s="1">
+        <v>42699</v>
+      </c>
+      <c r="E871" s="1">
+        <v>42699</v>
+      </c>
+      <c r="G871" t="s">
+        <v>69</v>
+      </c>
+      <c r="H871" s="2" t="s">
         <v>2622</v>
-      </c>
-[...10 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
-        <v>84827</v>
+        <v>84865</v>
       </c>
       <c r="B872" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C872" t="s">
         <v>2624</v>
       </c>
-      <c r="C872" t="s">
+      <c r="D872" s="1">
+        <v>42699</v>
+      </c>
+      <c r="E872" s="1">
+        <v>42699</v>
+      </c>
+      <c r="G872" t="s">
+        <v>69</v>
+      </c>
+      <c r="H872" s="2" t="s">
         <v>2625</v>
-      </c>
-[...10 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
-        <v>84826</v>
+        <v>7621</v>
       </c>
       <c r="B873" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C873" t="s">
         <v>2627</v>
       </c>
-      <c r="C873" t="s">
+      <c r="D873" s="1">
+        <v>42690</v>
+      </c>
+      <c r="G873" t="s">
+        <v>97</v>
+      </c>
+      <c r="H873" s="2" t="s">
         <v>2628</v>
-      </c>
-[...10 lines deleted...]
-        <v>2629</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
-        <v>84825</v>
+        <v>7622</v>
       </c>
       <c r="B874" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C874" t="s">
         <v>2630</v>
       </c>
-      <c r="C874" t="s">
+      <c r="D874" s="1">
+        <v>42684</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H874" s="2" t="s">
         <v>2631</v>
-      </c>
-[...10 lines deleted...]
-        <v>2632</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875">
-        <v>84824</v>
+        <v>7623</v>
       </c>
       <c r="B875" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C875" t="s">
         <v>2633</v>
       </c>
-      <c r="C875" t="s">
+      <c r="D875" s="1">
+        <v>42682</v>
+      </c>
+      <c r="G875" t="s">
+        <v>97</v>
+      </c>
+      <c r="H875" s="2" t="s">
         <v>2634</v>
-      </c>
-[...10 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876">
-        <v>84823</v>
+        <v>7624</v>
       </c>
       <c r="B876" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C876" t="s">
         <v>2636</v>
       </c>
-      <c r="C876" t="s">
+      <c r="D876" s="1">
+        <v>42675</v>
+      </c>
+      <c r="G876" t="s">
+        <v>97</v>
+      </c>
+      <c r="H876" s="2" t="s">
         <v>2637</v>
-      </c>
-[...10 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
-        <v>84822</v>
+        <v>7625</v>
       </c>
       <c r="B877" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C877" t="s">
         <v>2639</v>
       </c>
-      <c r="C877" t="s">
+      <c r="D877" s="1">
+        <v>42674</v>
+      </c>
+      <c r="G877" t="s">
+        <v>10</v>
+      </c>
+      <c r="H877" s="2" t="s">
         <v>2640</v>
-      </c>
-[...10 lines deleted...]
-        <v>2641</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878">
-        <v>84821</v>
+        <v>7626</v>
       </c>
       <c r="B878" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C878" t="s">
         <v>2642</v>
       </c>
-      <c r="C878" t="s">
+      <c r="D878" s="1">
+        <v>42657</v>
+      </c>
+      <c r="G878" t="s">
+        <v>97</v>
+      </c>
+      <c r="H878" s="2" t="s">
         <v>2643</v>
-      </c>
-[...10 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879">
-        <v>84820</v>
+        <v>7627</v>
       </c>
       <c r="B879" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C879" t="s">
         <v>2645</v>
       </c>
-      <c r="C879" t="s">
+      <c r="D879" s="1">
+        <v>42647</v>
+      </c>
+      <c r="G879" t="s">
+        <v>97</v>
+      </c>
+      <c r="H879" s="2" t="s">
         <v>2646</v>
-      </c>
-[...10 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
-        <v>84819</v>
+        <v>84864</v>
       </c>
       <c r="B880" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C880" t="s">
         <v>2648</v>
       </c>
-      <c r="C880" t="s">
+      <c r="D880" s="1">
+        <v>42642</v>
+      </c>
+      <c r="E880" s="1">
+        <v>42642</v>
+      </c>
+      <c r="G880" t="s">
+        <v>69</v>
+      </c>
+      <c r="H880" s="2" t="s">
         <v>2649</v>
-      </c>
-[...10 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
-        <v>84818</v>
+        <v>84863</v>
       </c>
       <c r="B881" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C881" t="s">
         <v>2651</v>
       </c>
-      <c r="C881" t="s">
+      <c r="D881" s="1">
+        <v>42642</v>
+      </c>
+      <c r="E881" s="1">
+        <v>42642</v>
+      </c>
+      <c r="G881" t="s">
+        <v>69</v>
+      </c>
+      <c r="H881" s="2" t="s">
         <v>2652</v>
-      </c>
-[...10 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
-        <v>84817</v>
+        <v>84862</v>
       </c>
       <c r="B882" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C882" t="s">
         <v>2654</v>
       </c>
-      <c r="C882" t="s">
+      <c r="D882" s="1">
+        <v>42640</v>
+      </c>
+      <c r="E882" s="1">
+        <v>42640</v>
+      </c>
+      <c r="G882" t="s">
+        <v>69</v>
+      </c>
+      <c r="H882" s="2" t="s">
         <v>2655</v>
-      </c>
-[...10 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
-        <v>84816</v>
+        <v>7631</v>
       </c>
       <c r="B883" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C883" t="s">
         <v>2657</v>
       </c>
-      <c r="C883" t="s">
+      <c r="D883" s="1">
+        <v>42640</v>
+      </c>
+      <c r="G883" t="s">
+        <v>10</v>
+      </c>
+      <c r="H883" s="2" t="s">
         <v>2658</v>
-      </c>
-[...10 lines deleted...]
-        <v>2659</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
+        <v>7632</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D884" s="1">
+        <v>42635</v>
+      </c>
+      <c r="G884" t="s">
+        <v>97</v>
+      </c>
+      <c r="H884" s="2" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>7633</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D885" s="1">
+        <v>42621</v>
+      </c>
+      <c r="G885" t="s">
+        <v>97</v>
+      </c>
+      <c r="H885" s="2" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>7634</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D886" s="1">
+        <v>42611</v>
+      </c>
+      <c r="G886" t="s">
+        <v>97</v>
+      </c>
+      <c r="H886" s="2" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>7635</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D887" s="1">
+        <v>42607</v>
+      </c>
+      <c r="G887" t="s">
+        <v>10</v>
+      </c>
+      <c r="H887" s="2" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>7639</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D888" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G888" t="s">
+        <v>190</v>
+      </c>
+      <c r="H888" s="2" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>7638</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D889" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G889" t="s">
+        <v>190</v>
+      </c>
+      <c r="H889" s="2" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>7637</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D890" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G890" t="s">
+        <v>190</v>
+      </c>
+      <c r="H890" s="2" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>7636</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D891" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G891" t="s">
+        <v>190</v>
+      </c>
+      <c r="H891" s="2" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>7640</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D892" s="1">
+        <v>42580</v>
+      </c>
+      <c r="G892" t="s">
+        <v>97</v>
+      </c>
+      <c r="H892" s="2" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>84861</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D893" s="1">
+        <v>42522</v>
+      </c>
+      <c r="E893" s="1">
+        <v>42522</v>
+      </c>
+      <c r="G893" t="s">
+        <v>69</v>
+      </c>
+      <c r="H893" s="2" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>84860</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D894" s="1">
+        <v>42515</v>
+      </c>
+      <c r="E894" s="1">
+        <v>42515</v>
+      </c>
+      <c r="G894" t="s">
+        <v>69</v>
+      </c>
+      <c r="H894" s="2" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>84859</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D895" s="1">
+        <v>42503</v>
+      </c>
+      <c r="E895" s="1">
+        <v>42503</v>
+      </c>
+      <c r="G895" t="s">
+        <v>69</v>
+      </c>
+      <c r="H895" s="2" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>84858</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D896" s="1">
+        <v>42487</v>
+      </c>
+      <c r="E896" s="1">
+        <v>42487</v>
+      </c>
+      <c r="G896" t="s">
+        <v>69</v>
+      </c>
+      <c r="H896" s="2" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>84857</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D897" s="1">
+        <v>42430</v>
+      </c>
+      <c r="E897" s="1">
+        <v>42430</v>
+      </c>
+      <c r="G897" t="s">
+        <v>69</v>
+      </c>
+      <c r="H897" s="2" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>7641</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D898" s="1">
+        <v>42429</v>
+      </c>
+      <c r="G898" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H898" s="2" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>84856</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D899" s="1">
+        <v>42367</v>
+      </c>
+      <c r="E899" s="1">
+        <v>42367</v>
+      </c>
+      <c r="G899" t="s">
+        <v>69</v>
+      </c>
+      <c r="H899" s="2" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>84855</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D900" s="1">
+        <v>42335</v>
+      </c>
+      <c r="E900" s="1">
+        <v>42335</v>
+      </c>
+      <c r="G900" t="s">
+        <v>69</v>
+      </c>
+      <c r="H900" s="2" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>84854</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D901" s="1">
+        <v>42335</v>
+      </c>
+      <c r="E901" s="1">
+        <v>42335</v>
+      </c>
+      <c r="G901" t="s">
+        <v>69</v>
+      </c>
+      <c r="H901" s="2" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>84853</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D902" s="1">
+        <v>42333</v>
+      </c>
+      <c r="E902" s="1">
+        <v>42333</v>
+      </c>
+      <c r="G902" t="s">
+        <v>69</v>
+      </c>
+      <c r="H902" s="2" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>84852</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D903" s="1">
+        <v>42327</v>
+      </c>
+      <c r="E903" s="1">
+        <v>42327</v>
+      </c>
+      <c r="G903" t="s">
+        <v>69</v>
+      </c>
+      <c r="H903" s="2" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>84851</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D904" s="1">
+        <v>42317</v>
+      </c>
+      <c r="E904" s="1">
+        <v>42317</v>
+      </c>
+      <c r="G904" t="s">
+        <v>69</v>
+      </c>
+      <c r="H904" s="2" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>84850</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D905" s="1">
+        <v>42300</v>
+      </c>
+      <c r="E905" s="1">
+        <v>42300</v>
+      </c>
+      <c r="G905" t="s">
+        <v>69</v>
+      </c>
+      <c r="H905" s="2" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>84849</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D906" s="1">
+        <v>42254</v>
+      </c>
+      <c r="E906" s="1">
+        <v>42254</v>
+      </c>
+      <c r="G906" t="s">
+        <v>69</v>
+      </c>
+      <c r="H906" s="2" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>7642</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D907" s="1">
+        <v>42193</v>
+      </c>
+      <c r="G907" t="s">
+        <v>10</v>
+      </c>
+      <c r="H907" s="2" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>84848</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D908" s="1">
+        <v>42151</v>
+      </c>
+      <c r="E908" s="1">
+        <v>42151</v>
+      </c>
+      <c r="G908" t="s">
+        <v>69</v>
+      </c>
+      <c r="H908" s="2" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>84847</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D909" s="1">
+        <v>42149</v>
+      </c>
+      <c r="E909" s="1">
+        <v>42149</v>
+      </c>
+      <c r="G909" t="s">
+        <v>69</v>
+      </c>
+      <c r="H909" s="2" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>84846</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D910" s="1">
+        <v>41969</v>
+      </c>
+      <c r="E910" s="1">
+        <v>41969</v>
+      </c>
+      <c r="G910" t="s">
+        <v>69</v>
+      </c>
+      <c r="H910" s="2" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>84845</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D911" s="1">
+        <v>41969</v>
+      </c>
+      <c r="E911" s="1">
+        <v>41969</v>
+      </c>
+      <c r="G911" t="s">
+        <v>69</v>
+      </c>
+      <c r="H911" s="2" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>84844</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D912" s="1">
+        <v>41969</v>
+      </c>
+      <c r="E912" s="1">
+        <v>41969</v>
+      </c>
+      <c r="G912" t="s">
+        <v>69</v>
+      </c>
+      <c r="H912" s="2" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>84843</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D913" s="1">
+        <v>41955</v>
+      </c>
+      <c r="E913" s="1">
+        <v>41955</v>
+      </c>
+      <c r="G913" t="s">
+        <v>69</v>
+      </c>
+      <c r="H913" s="2" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>84842</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D914" s="1">
+        <v>41789</v>
+      </c>
+      <c r="E914" s="1">
+        <v>41789</v>
+      </c>
+      <c r="G914" t="s">
+        <v>69</v>
+      </c>
+      <c r="H914" s="2" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>84841</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D915" s="1">
+        <v>41787</v>
+      </c>
+      <c r="E915" s="1">
+        <v>41787</v>
+      </c>
+      <c r="G915" t="s">
+        <v>69</v>
+      </c>
+      <c r="H915" s="2" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>7643</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D916" s="1">
+        <v>41725</v>
+      </c>
+      <c r="G916" t="s">
+        <v>97</v>
+      </c>
+      <c r="H916" s="2" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>84840</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D917" s="1">
+        <v>41701</v>
+      </c>
+      <c r="E917" s="1">
+        <v>41701</v>
+      </c>
+      <c r="G917" t="s">
+        <v>69</v>
+      </c>
+      <c r="H917" s="2" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>84839</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D918" s="1">
+        <v>41620</v>
+      </c>
+      <c r="E918" s="1">
+        <v>41620</v>
+      </c>
+      <c r="G918" t="s">
+        <v>69</v>
+      </c>
+      <c r="H918" s="2" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>84838</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D919" s="1">
+        <v>41606</v>
+      </c>
+      <c r="E919" s="1">
+        <v>41606</v>
+      </c>
+      <c r="G919" t="s">
+        <v>69</v>
+      </c>
+      <c r="H919" s="2" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>84837</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D920" s="1">
+        <v>41606</v>
+      </c>
+      <c r="E920" s="1">
+        <v>41606</v>
+      </c>
+      <c r="G920" t="s">
+        <v>69</v>
+      </c>
+      <c r="H920" s="2" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>84836</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D921" s="1">
+        <v>41606</v>
+      </c>
+      <c r="E921" s="1">
+        <v>41606</v>
+      </c>
+      <c r="G921" t="s">
+        <v>69</v>
+      </c>
+      <c r="H921" s="2" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>84835</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D922" s="1">
+        <v>41606</v>
+      </c>
+      <c r="E922" s="1">
+        <v>41606</v>
+      </c>
+      <c r="G922" t="s">
+        <v>69</v>
+      </c>
+      <c r="H922" s="2" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>84834</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D923" s="1">
+        <v>41583</v>
+      </c>
+      <c r="E923" s="1">
+        <v>41583</v>
+      </c>
+      <c r="G923" t="s">
+        <v>69</v>
+      </c>
+      <c r="H923" s="2" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>7644</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D924" s="1">
+        <v>41554</v>
+      </c>
+      <c r="G924" t="s">
+        <v>97</v>
+      </c>
+      <c r="H924" s="2" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>84833</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D925" s="1">
+        <v>41431</v>
+      </c>
+      <c r="E925" s="1">
+        <v>41431</v>
+      </c>
+      <c r="G925" t="s">
+        <v>69</v>
+      </c>
+      <c r="H925" s="2" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>84832</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D926" s="1">
+        <v>41423</v>
+      </c>
+      <c r="E926" s="1">
+        <v>41423</v>
+      </c>
+      <c r="G926" t="s">
+        <v>69</v>
+      </c>
+      <c r="H926" s="2" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>7645</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D927" s="1">
+        <v>41403</v>
+      </c>
+      <c r="G927" t="s">
+        <v>97</v>
+      </c>
+      <c r="H927" s="2" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>7646</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D928" s="1">
+        <v>41397</v>
+      </c>
+      <c r="G928" t="s">
+        <v>190</v>
+      </c>
+      <c r="H928" s="2" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>84831</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D929" s="1">
+        <v>41323</v>
+      </c>
+      <c r="E929" s="1">
+        <v>41323</v>
+      </c>
+      <c r="G929" t="s">
+        <v>69</v>
+      </c>
+      <c r="H929" s="2" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>84830</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D930" s="1">
+        <v>41305</v>
+      </c>
+      <c r="E930" s="1">
+        <v>41305</v>
+      </c>
+      <c r="G930" t="s">
+        <v>69</v>
+      </c>
+      <c r="H930" s="2" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>7647</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D931" s="1">
+        <v>41276</v>
+      </c>
+      <c r="G931" t="s">
+        <v>97</v>
+      </c>
+      <c r="H931" s="2" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>84829</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D932" s="1">
+        <v>41243</v>
+      </c>
+      <c r="E932" s="1">
+        <v>41243</v>
+      </c>
+      <c r="G932" t="s">
+        <v>69</v>
+      </c>
+      <c r="H932" s="2" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>84828</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D933" s="1">
+        <v>41243</v>
+      </c>
+      <c r="E933" s="1">
+        <v>41243</v>
+      </c>
+      <c r="G933" t="s">
+        <v>69</v>
+      </c>
+      <c r="H933" s="2" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>84827</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D934" s="1">
+        <v>41240</v>
+      </c>
+      <c r="E934" s="1">
+        <v>41240</v>
+      </c>
+      <c r="G934" t="s">
+        <v>69</v>
+      </c>
+      <c r="H934" s="2" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>84826</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D935" s="1">
+        <v>41240</v>
+      </c>
+      <c r="E935" s="1">
+        <v>41240</v>
+      </c>
+      <c r="G935" t="s">
+        <v>69</v>
+      </c>
+      <c r="H935" s="2" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>84825</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D936" s="1">
+        <v>41208</v>
+      </c>
+      <c r="E936" s="1">
+        <v>41208</v>
+      </c>
+      <c r="G936" t="s">
+        <v>69</v>
+      </c>
+      <c r="H936" s="2" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>84824</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D937" s="1">
+        <v>41087</v>
+      </c>
+      <c r="E937" s="1">
+        <v>41087</v>
+      </c>
+      <c r="G937" t="s">
+        <v>69</v>
+      </c>
+      <c r="H937" s="2" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>84823</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D938" s="1">
+        <v>41065</v>
+      </c>
+      <c r="E938" s="1">
+        <v>41065</v>
+      </c>
+      <c r="G938" t="s">
+        <v>69</v>
+      </c>
+      <c r="H938" s="2" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>84822</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D939" s="1">
+        <v>41060</v>
+      </c>
+      <c r="E939" s="1">
+        <v>41060</v>
+      </c>
+      <c r="G939" t="s">
+        <v>69</v>
+      </c>
+      <c r="H939" s="2" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>84821</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D940" s="1">
+        <v>41059</v>
+      </c>
+      <c r="E940" s="1">
+        <v>41059</v>
+      </c>
+      <c r="G940" t="s">
+        <v>69</v>
+      </c>
+      <c r="H940" s="2" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>84820</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D941" s="1">
+        <v>40968</v>
+      </c>
+      <c r="E941" s="1">
+        <v>40968</v>
+      </c>
+      <c r="G941" t="s">
+        <v>69</v>
+      </c>
+      <c r="H941" s="2" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>84819</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D942" s="1">
+        <v>40872</v>
+      </c>
+      <c r="E942" s="1">
+        <v>40872</v>
+      </c>
+      <c r="G942" t="s">
+        <v>69</v>
+      </c>
+      <c r="H942" s="2" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>84818</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D943" s="1">
+        <v>40871</v>
+      </c>
+      <c r="E943" s="1">
+        <v>40871</v>
+      </c>
+      <c r="G943" t="s">
+        <v>69</v>
+      </c>
+      <c r="H943" s="2" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>84817</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D944" s="1">
+        <v>40870</v>
+      </c>
+      <c r="E944" s="1">
+        <v>40870</v>
+      </c>
+      <c r="G944" t="s">
+        <v>69</v>
+      </c>
+      <c r="H944" s="2" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>84816</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D945" s="1">
+        <v>40813</v>
+      </c>
+      <c r="E945" s="1">
+        <v>40813</v>
+      </c>
+      <c r="G945" t="s">
+        <v>69</v>
+      </c>
+      <c r="H945" s="2" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
         <v>84815</v>
       </c>
-      <c r="B884" t="s">
-[...5 lines deleted...]
-      <c r="D884" s="1">
+      <c r="B946" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D946" s="1">
         <v>40813</v>
       </c>
-      <c r="E884" s="1">
+      <c r="E946" s="1">
         <v>40813</v>
       </c>
-      <c r="G884" t="s">
-[...3 lines deleted...]
-        <v>2662</v>
+      <c r="G946" t="s">
+        <v>69</v>
+      </c>
+      <c r="H946" s="2" t="s">
+        <v>2848</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -29457,50 +31552,112 @@
     <hyperlink ref="H860" r:id="rId859"/>
     <hyperlink ref="H861" r:id="rId860"/>
     <hyperlink ref="H862" r:id="rId861"/>
     <hyperlink ref="H863" r:id="rId862"/>
     <hyperlink ref="H864" r:id="rId863"/>
     <hyperlink ref="H865" r:id="rId864"/>
     <hyperlink ref="H866" r:id="rId865"/>
     <hyperlink ref="H867" r:id="rId866"/>
     <hyperlink ref="H868" r:id="rId867"/>
     <hyperlink ref="H869" r:id="rId868"/>
     <hyperlink ref="H870" r:id="rId869"/>
     <hyperlink ref="H871" r:id="rId870"/>
     <hyperlink ref="H872" r:id="rId871"/>
     <hyperlink ref="H873" r:id="rId872"/>
     <hyperlink ref="H874" r:id="rId873"/>
     <hyperlink ref="H875" r:id="rId874"/>
     <hyperlink ref="H876" r:id="rId875"/>
     <hyperlink ref="H877" r:id="rId876"/>
     <hyperlink ref="H878" r:id="rId877"/>
     <hyperlink ref="H879" r:id="rId878"/>
     <hyperlink ref="H880" r:id="rId879"/>
     <hyperlink ref="H881" r:id="rId880"/>
     <hyperlink ref="H882" r:id="rId881"/>
     <hyperlink ref="H883" r:id="rId882"/>
     <hyperlink ref="H884" r:id="rId883"/>
+    <hyperlink ref="H885" r:id="rId884"/>
+    <hyperlink ref="H886" r:id="rId885"/>
+    <hyperlink ref="H887" r:id="rId886"/>
+    <hyperlink ref="H888" r:id="rId887"/>
+    <hyperlink ref="H889" r:id="rId888"/>
+    <hyperlink ref="H890" r:id="rId889"/>
+    <hyperlink ref="H891" r:id="rId890"/>
+    <hyperlink ref="H892" r:id="rId891"/>
+    <hyperlink ref="H893" r:id="rId892"/>
+    <hyperlink ref="H894" r:id="rId893"/>
+    <hyperlink ref="H895" r:id="rId894"/>
+    <hyperlink ref="H896" r:id="rId895"/>
+    <hyperlink ref="H897" r:id="rId896"/>
+    <hyperlink ref="H898" r:id="rId897"/>
+    <hyperlink ref="H899" r:id="rId898"/>
+    <hyperlink ref="H900" r:id="rId899"/>
+    <hyperlink ref="H901" r:id="rId900"/>
+    <hyperlink ref="H902" r:id="rId901"/>
+    <hyperlink ref="H903" r:id="rId902"/>
+    <hyperlink ref="H904" r:id="rId903"/>
+    <hyperlink ref="H905" r:id="rId904"/>
+    <hyperlink ref="H906" r:id="rId905"/>
+    <hyperlink ref="H907" r:id="rId906"/>
+    <hyperlink ref="H908" r:id="rId907"/>
+    <hyperlink ref="H909" r:id="rId908"/>
+    <hyperlink ref="H910" r:id="rId909"/>
+    <hyperlink ref="H911" r:id="rId910"/>
+    <hyperlink ref="H912" r:id="rId911"/>
+    <hyperlink ref="H913" r:id="rId912"/>
+    <hyperlink ref="H914" r:id="rId913"/>
+    <hyperlink ref="H915" r:id="rId914"/>
+    <hyperlink ref="H916" r:id="rId915"/>
+    <hyperlink ref="H917" r:id="rId916"/>
+    <hyperlink ref="H918" r:id="rId917"/>
+    <hyperlink ref="H919" r:id="rId918"/>
+    <hyperlink ref="H920" r:id="rId919"/>
+    <hyperlink ref="H921" r:id="rId920"/>
+    <hyperlink ref="H922" r:id="rId921"/>
+    <hyperlink ref="H923" r:id="rId922"/>
+    <hyperlink ref="H924" r:id="rId923"/>
+    <hyperlink ref="H925" r:id="rId924"/>
+    <hyperlink ref="H926" r:id="rId925"/>
+    <hyperlink ref="H927" r:id="rId926"/>
+    <hyperlink ref="H928" r:id="rId927"/>
+    <hyperlink ref="H929" r:id="rId928"/>
+    <hyperlink ref="H930" r:id="rId929"/>
+    <hyperlink ref="H931" r:id="rId930"/>
+    <hyperlink ref="H932" r:id="rId931"/>
+    <hyperlink ref="H933" r:id="rId932"/>
+    <hyperlink ref="H934" r:id="rId933"/>
+    <hyperlink ref="H935" r:id="rId934"/>
+    <hyperlink ref="H936" r:id="rId935"/>
+    <hyperlink ref="H937" r:id="rId936"/>
+    <hyperlink ref="H938" r:id="rId937"/>
+    <hyperlink ref="H939" r:id="rId938"/>
+    <hyperlink ref="H940" r:id="rId939"/>
+    <hyperlink ref="H941" r:id="rId940"/>
+    <hyperlink ref="H942" r:id="rId941"/>
+    <hyperlink ref="H943" r:id="rId942"/>
+    <hyperlink ref="H944" r:id="rId943"/>
+    <hyperlink ref="H945" r:id="rId944"/>
+    <hyperlink ref="H946" r:id="rId945"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>