--- v3 (2026-07-15)
+++ v4 (2026-09-01)
@@ -10,8597 +10,8687 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3788" uniqueCount="2849">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3828" uniqueCount="2879">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1759312325</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 88/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo financí</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1759312325</t>
+  </si>
+  <si>
+    <t>1758219990</t>
+  </si>
+  <si>
+    <t>POŠTOVNÍ VĚSTNÍK, částka 7/2026</t>
+  </si>
+  <si>
+    <t>Český telekomunikační úřad</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1758219990</t>
+  </si>
+  <si>
+    <t>1757299421</t>
+  </si>
+  <si>
+    <t>Městská policie Osek (Město Osek)</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/dakbkdb/1757299421</t>
+  </si>
+  <si>
+    <t>1754873678</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Věstník MZD ČR 10/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo zdravotnictví</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1754873678</t>
+  </si>
+  <si>
+    <t>1746734307</t>
+  </si>
+  <si>
+    <t>Věstník MŠMT 5/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1746734307</t>
+  </si>
+  <si>
+    <t>1745816095</t>
+  </si>
+  <si>
+    <t>Věstník MZD NIKEZ 1/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1745816095</t>
+  </si>
+  <si>
+    <t>1742215601</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 87/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1742215601</t>
+  </si>
+  <si>
+    <t>1738282596</t>
+  </si>
+  <si>
+    <t>Věstník MZD ČR 9/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1738282596</t>
+  </si>
+  <si>
+    <t>P:1784289221</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 86/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1784289221</t>
+  </si>
+  <si>
+    <t>1735987625</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 85/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1735987625</t>
+  </si>
+  <si>
+    <t>P:1784202639</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 84/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1784202639</t>
+  </si>
+  <si>
+    <t>P:1784116220</t>
+  </si>
+  <si>
+    <t>Cenový věstník - částka 83/2026</t>
+  </si>
+  <si>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1784116220</t>
+  </si>
+  <si>
     <t>P:1784029826</t>
   </si>
   <si>
     <t>Cenový věstník - částka 82/2026</t>
   </si>
   <si>
-    <t>Ministerstvo financí</t>
-[...2 lines deleted...]
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1784029826</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1784029826</t>
   </si>
   <si>
     <t>P:1783943540</t>
   </si>
   <si>
     <t>Cenový věstník - částka 81/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783943540</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783943540</t>
   </si>
   <si>
     <t>1733485385</t>
   </si>
   <si>
     <t>Cenový věstník - částka 80/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1733485385</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1733485385</t>
   </si>
   <si>
     <t>P:1783684208</t>
   </si>
   <si>
     <t>Cenový věstník - částka 79/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783684208</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783684208</t>
   </si>
   <si>
     <t>P:1783598397</t>
   </si>
   <si>
     <t>Cenový věstník - částka 78/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783598397</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783598397</t>
   </si>
   <si>
     <t>P:1783511571</t>
   </si>
   <si>
     <t>Cenový věstník - částka 77/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783511571</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783511571</t>
   </si>
   <si>
     <t>P:1783424873</t>
   </si>
   <si>
     <t>Cenový věstník - částka 76/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783424873</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783424873</t>
   </si>
   <si>
     <t>P:1783079407</t>
   </si>
   <si>
     <t>Cenový věstník - částka 75/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1783079407</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1783079407</t>
   </si>
   <si>
     <t>P:1782993210</t>
   </si>
   <si>
     <t>Cenový věstník - částka 74/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782993210</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782993210</t>
   </si>
   <si>
     <t>P:1782906670</t>
   </si>
   <si>
     <t>Cenový věstník - částka 73/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782906670</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782906670</t>
   </si>
   <si>
     <t>P:1782820504</t>
   </si>
   <si>
     <t>Cenový věstník - částka 72/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782820504</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782820504</t>
   </si>
   <si>
     <t>P:1782733908</t>
   </si>
   <si>
     <t>Cenový věstník - částka 71/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782733908</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782733908</t>
   </si>
   <si>
     <t>1723070040</t>
   </si>
   <si>
     <t>Věstník MZD ČR 8/2026</t>
   </si>
   <si>
-    <t>Ministerstvo zdravotnictví</t>
-[...2 lines deleted...]
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1723070040</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1723070040</t>
   </si>
   <si>
     <t>P:1782474655</t>
   </si>
   <si>
     <t>Cenový věstník - částka 70/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782474655</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782474655</t>
   </si>
   <si>
     <t>P:1782388243</t>
   </si>
   <si>
     <t>Cenový věstník - částka 69/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782388243</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782388243</t>
   </si>
   <si>
     <t>P:1782301977</t>
   </si>
   <si>
     <t>Cenový věstník - částka 68/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782301977</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782301977</t>
   </si>
   <si>
     <t>P:1782215206</t>
   </si>
   <si>
     <t>Cenový věstník - částka 67/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782215206</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782215206</t>
   </si>
   <si>
     <t>P:1782129262</t>
   </si>
   <si>
     <t>Cenový věstník - částka 66/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1782129262</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1782129262</t>
   </si>
   <si>
     <t>1719026458</t>
   </si>
   <si>
     <t>Cenový věstník - částka 65/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1719026458</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1719026458</t>
   </si>
   <si>
     <t>1718073980</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2026</t>
   </si>
   <si>
     <t>Energetický regulační úřad</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1718073980</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1718073980</t>
   </si>
   <si>
     <t>P:1781870259</t>
   </si>
   <si>
     <t>Cenový věstník - částka 64/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781870259</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781870259</t>
   </si>
   <si>
     <t>P:1781783710</t>
   </si>
   <si>
     <t>Cenový věstník - částka 63/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781783710</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781783710</t>
   </si>
   <si>
     <t>P:1781699208</t>
   </si>
   <si>
     <t>Cenový věstník - částka 62/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781699208</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781699208</t>
   </si>
   <si>
     <t>P:1781610872</t>
   </si>
   <si>
     <t>Cenový věstník - částka 61/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781610872</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781610872</t>
   </si>
   <si>
     <t>P:1781524534</t>
   </si>
   <si>
     <t>Cenový věstník - částka 60/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781524534</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781524534</t>
   </si>
   <si>
     <t>P:1781265088</t>
   </si>
   <si>
     <t>Cenový věstník - částka 59/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781265088</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781265088</t>
   </si>
   <si>
     <t>1713238261</t>
   </si>
   <si>
     <t>Věstník MZD ČR 7/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1713238261</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1713238261</t>
   </si>
   <si>
     <t>P:1781178748</t>
   </si>
   <si>
     <t>Cenový věstník - částka 58/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781178748</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781178748</t>
   </si>
   <si>
     <t>1712130685</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2026</t>
   </si>
   <si>
-    <t>Český telekomunikační úřad</t>
-[...2 lines deleted...]
-    <t>http://portal.gov.cz/vestniky/a9qaats/1712130685</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1712130685</t>
   </si>
   <si>
     <t>P:1781092451</t>
   </si>
   <si>
     <t>Cenový věstník - částka 57/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781092451</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781092451</t>
   </si>
   <si>
     <t>1711756240</t>
   </si>
   <si>
     <t>Cenový věstník - částka 56/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1711756240</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1711756240</t>
   </si>
   <si>
     <t>1711361773</t>
   </si>
   <si>
     <t>Cenový věstník - částka 55/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1711361773</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1711361773</t>
   </si>
   <si>
     <t>P:1781005899</t>
   </si>
   <si>
     <t>Cenový věstník - částka 54/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1781005899</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1781005899</t>
   </si>
   <si>
     <t>1711253320</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1711253320</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1711253320</t>
   </si>
   <si>
     <t>1710811206</t>
   </si>
   <si>
     <t>Věstník MŠMT 4/2026</t>
   </si>
   <si>
-    <t>Ministerstvo školství, mládeže a tělovýchovy</t>
-[...2 lines deleted...]
-    <t>http://portal.gov.cz/vestniky/vidaawt/1710811206</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1710811206</t>
   </si>
   <si>
     <t>P:1780919788</t>
   </si>
   <si>
     <t>Cenový věstník - částka 53/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780919788</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780919788</t>
   </si>
   <si>
     <t>P:1780660333</t>
   </si>
   <si>
     <t>Cenový věstník - částka 52/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780660333</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780660333</t>
   </si>
   <si>
     <t>P:1780574118</t>
   </si>
   <si>
     <t>Cenový věstník - částka 51/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780574118</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780574118</t>
   </si>
   <si>
     <t>P:1780487675</t>
   </si>
   <si>
     <t>Cenový věstník - částka 50/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780487675</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780487675</t>
   </si>
   <si>
     <t>1707935167</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1707935167</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1707935167</t>
   </si>
   <si>
     <t>P:1780401305</t>
   </si>
   <si>
     <t>Cenový věstník - částka 49/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780401305</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780401305</t>
   </si>
   <si>
     <t>P:1780314672</t>
   </si>
   <si>
     <t>Cenový věstník - částka 48/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780314672</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780314672</t>
   </si>
   <si>
     <t>1706575999</t>
   </si>
   <si>
     <t>Cenový věstník - částka 47/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1706575999</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1706575999</t>
   </si>
   <si>
     <t>P:1780055556</t>
   </si>
   <si>
     <t>Cenový věstník - částka 46/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1780055556</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1780055556</t>
   </si>
   <si>
     <t>1704838865</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1704838865</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1704838865</t>
   </si>
   <si>
     <t>P:1779969344</t>
   </si>
   <si>
     <t>Cenový věstník - částka 45/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779969344</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779969344</t>
   </si>
   <si>
     <t>1704800302</t>
   </si>
   <si>
     <t>Věstník MZD ČR 6/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1704800302</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1704800302</t>
   </si>
   <si>
     <t>P:1779882813</t>
   </si>
   <si>
     <t>Cenový věstník - částka 44/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779882813</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779882813</t>
   </si>
   <si>
     <t>1704098673</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1704098673</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1704098673</t>
   </si>
   <si>
     <t>P:1779796436</t>
   </si>
   <si>
     <t>Cenový věstník - částka 43/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779796436</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779796436</t>
   </si>
   <si>
     <t>1703516654</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2026</t>
   </si>
   <si>
     <t>Ministerstvo životního prostředí</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1703516654</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1703516654</t>
   </si>
   <si>
     <t>1703516537</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1703516537</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1703516537</t>
   </si>
   <si>
     <t>1703490969</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1703490969</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1703490969</t>
   </si>
   <si>
     <t>P:1779710156</t>
   </si>
   <si>
     <t>Cenový věstník - částka 42/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779710156</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779710156</t>
   </si>
   <si>
     <t>P:1779450927</t>
   </si>
   <si>
     <t>Cenový věstník - částka 41/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779450927</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779450927</t>
   </si>
   <si>
     <t>P:1779364563</t>
   </si>
   <si>
     <t>Cenový věstník - částka 40/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779364563</t>
-[...17 lines deleted...]
-    <t>http://portal.gov.cz/vestniky/cb4bwan/1700872369</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779364563</t>
   </si>
   <si>
     <t>1700567175</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2026</t>
   </si>
   <si>
     <t>Ministerstvo vnitra</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1700567175</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1700567175</t>
   </si>
   <si>
     <t>P:1779278045</t>
   </si>
   <si>
     <t>Cenový věstník - částka 39/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779278045</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779278045</t>
   </si>
   <si>
     <t>1700363925</t>
   </si>
   <si>
     <t>Cenový věstník - částka 38/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1700363925</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1700363925</t>
   </si>
   <si>
     <t>1700284735</t>
   </si>
   <si>
     <t>Věstník MZD ČR 5/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1700284735</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1700284735</t>
   </si>
   <si>
     <t>1700257636</t>
   </si>
   <si>
     <t>Věstník MZD ČR 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1700257636</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1700257636</t>
   </si>
   <si>
     <t>P:1779192487</t>
   </si>
   <si>
     <t>Cenový věstník - částka 37/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779192487</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779192487</t>
   </si>
   <si>
     <t>P:1779105307</t>
   </si>
   <si>
     <t>Cenový věstník - částka 36/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1779105307</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1779105307</t>
   </si>
   <si>
     <t>1698907047</t>
   </si>
   <si>
     <t>Věstník MŠMT 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1698907047</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1698907047</t>
   </si>
   <si>
     <t>P:1778845951</t>
   </si>
   <si>
     <t>Cenový věstník - částka 35/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778845951</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778845951</t>
   </si>
   <si>
     <t>P:1778759774</t>
   </si>
   <si>
     <t>Cenový věstník - částka 34/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778759774</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778759774</t>
   </si>
   <si>
     <t>1697093972</t>
   </si>
   <si>
     <t>Cenový věstník - částka 33/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1697093972</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1697093972</t>
   </si>
   <si>
     <t>P:1778673281</t>
   </si>
   <si>
     <t>Cenový věstník - částka 32/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778673281</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778673281</t>
   </si>
   <si>
     <t>P:1778586884</t>
   </si>
   <si>
     <t>Cenový věstník - částka 31/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778586884</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778586884</t>
   </si>
   <si>
     <t>P:1778500481</t>
   </si>
   <si>
     <t>Cenový věstník - částka 30/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778500481</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778500481</t>
   </si>
   <si>
     <t>P:1778154876</t>
   </si>
   <si>
     <t>Cenový věstník - částka 29/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778154876</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778154876</t>
   </si>
   <si>
     <t>P:1778068454</t>
   </si>
   <si>
     <t>Cenový věstník - částka 28/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1778068454</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1778068454</t>
   </si>
   <si>
     <t>P:1777982138</t>
   </si>
   <si>
     <t>Cenový věstník - částka 27/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777982138</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777982138</t>
   </si>
   <si>
     <t>P:1777895645</t>
   </si>
   <si>
     <t>Cenový věstník - částka 26/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777895645</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777895645</t>
   </si>
   <si>
     <t>P:1777550059</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777550059</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777550059</t>
   </si>
   <si>
     <t>1689989642</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1689989642</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1689989642</t>
   </si>
   <si>
     <t>P:1777532710</t>
   </si>
   <si>
     <t>Věstník DIA částka 6/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> Digitální a informační agentura</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532710</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532710</t>
   </si>
   <si>
     <t>P:1777532625</t>
   </si>
   <si>
     <t>Věstník DIA částka 5/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532625</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532625</t>
   </si>
   <si>
     <t>P:1777532554</t>
   </si>
   <si>
     <t>Věstník DIA částka 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532554</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532554</t>
   </si>
   <si>
     <t>P:1777532476</t>
   </si>
   <si>
     <t>Věstník DIA částka 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532476</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532476</t>
   </si>
   <si>
     <t>P:1777532338</t>
   </si>
   <si>
     <t>Věstník DIA částka 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532338</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532338</t>
   </si>
   <si>
     <t>P:1777532216</t>
   </si>
   <si>
     <t>Věstník DIA částka 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1777532216</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1777532216</t>
   </si>
   <si>
     <t>1689207301</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1689207301</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1689207301</t>
   </si>
   <si>
     <t>P:1777463676</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777463676</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777463676</t>
   </si>
   <si>
     <t>1688951223</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1688951223</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1688951223</t>
   </si>
   <si>
     <t>1688819097</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1688819097</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1688819097</t>
   </si>
   <si>
     <t>P:1777377301</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777377301</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777377301</t>
   </si>
   <si>
     <t>P:1777290988</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777290988</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777290988</t>
   </si>
   <si>
     <t>P:1777031644</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1777031644</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1777031644</t>
   </si>
   <si>
     <t>P:1776945443</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776945443</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776945443</t>
   </si>
   <si>
     <t>P:1776858852</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776858852</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776858852</t>
   </si>
   <si>
     <t>P:1776772517</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776772517</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776772517</t>
   </si>
   <si>
     <t>P:1776686123</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776686123</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776686123</t>
   </si>
   <si>
     <t>P:1776426927</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776426927</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776426927</t>
   </si>
   <si>
     <t>P:1776340511</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776340511</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776340511</t>
   </si>
   <si>
     <t>P:1776254169</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776254169</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776254169</t>
   </si>
   <si>
     <t>P:1776167714</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776167714</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776167714</t>
   </si>
   <si>
     <t>P:1776081263</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1776081263</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1776081263</t>
   </si>
   <si>
     <t>1678061634</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1678061634</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1678061634</t>
   </si>
   <si>
     <t>P:1775822128</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775822128</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1775822128</t>
   </si>
   <si>
     <t>P:1775735664</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775735664</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1775735664</t>
   </si>
   <si>
     <t>P:1775649326</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775649326</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1775649326</t>
   </si>
   <si>
     <t>P:1775562595</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775562595</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1775562595</t>
   </si>
   <si>
     <t>P:1775145605</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1775145605</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1775145605</t>
   </si>
   <si>
     <t>1673737866</t>
   </si>
   <si>
     <t>Věstník MŠMT 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1673737866</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1673737866</t>
   </si>
   <si>
     <t>1669678117</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1669678117</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1669678117</t>
   </si>
   <si>
     <t>1669584994</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1669584994</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1669584994</t>
   </si>
   <si>
     <t>1663174558</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1663174558</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1663174558</t>
   </si>
   <si>
     <t>1662703337</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1662703337</t>
   </si>
   <si>
     <t>1661325493</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1661325493</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1661325493</t>
   </si>
   <si>
     <t>1660225116</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1660225116</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1660225116</t>
   </si>
   <si>
     <t>1655569200</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1655569200</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1655569200</t>
   </si>
   <si>
     <t>1652562536</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1652562536</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1652562536</t>
   </si>
   <si>
     <t>1652495851</t>
   </si>
   <si>
     <t>Věstník MZD ČR 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1652495851</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1652495851</t>
   </si>
   <si>
     <t>1649521898</t>
   </si>
   <si>
     <t>Věstník MŠMT 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1649521898</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1649521898</t>
   </si>
   <si>
     <t>1645961084</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1645961084</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1645961084</t>
   </si>
   <si>
     <t>1644708982</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1644708982</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1644708982</t>
   </si>
   <si>
     <t>1643639140</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1643639140</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1643639140</t>
   </si>
   <si>
     <t>1642384121</t>
   </si>
   <si>
     <t>Věstník MZD ČR 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1642384121</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1642384121</t>
   </si>
   <si>
     <t>1642375143</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1642375143</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1642375143</t>
   </si>
   <si>
     <t>1637492178</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1637492178</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1637492178</t>
   </si>
   <si>
     <t>1634442333</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2026</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1634442333</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1634442333</t>
   </si>
   <si>
     <t>1626269678</t>
   </si>
   <si>
     <t>Energetický regulační věstník 19/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1626269678</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1626269678</t>
   </si>
   <si>
     <t>1624853235</t>
   </si>
   <si>
     <t>Věstník MZD ČR 21/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1624853235</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1624853235</t>
   </si>
   <si>
     <t>1624852930</t>
   </si>
   <si>
     <t>Věstník MZD ČR 22/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1624852930</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1624852930</t>
   </si>
   <si>
     <t>1624852671</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1624852671</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1624852671</t>
   </si>
   <si>
     <t>1624142003</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1624142003</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1624142003</t>
   </si>
   <si>
     <t>1624035473</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 13/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1624035473</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1624035473</t>
   </si>
   <si>
     <t>1623609381</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1623609381</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1623609381</t>
   </si>
   <si>
     <t>1620402576</t>
   </si>
   <si>
     <t>Věstník MŠMT 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1620402576</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1620402576</t>
   </si>
   <si>
     <t>1615585087</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1615585087</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1615585087</t>
   </si>
   <si>
     <t>1615375538</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1615375538</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1615375538</t>
   </si>
   <si>
     <t>1612697912</t>
   </si>
   <si>
     <t>Cenový věstník - částka 35/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1612697912</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1612697912</t>
   </si>
   <si>
     <t>1612567400</t>
   </si>
   <si>
     <t>Energetický regulační věstník 18/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1612567400</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1612567400</t>
   </si>
   <si>
     <t>1612558547</t>
   </si>
   <si>
     <t>Energetický regulační věstník 17/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1612558547</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1612558547</t>
   </si>
   <si>
     <t>1612536326</t>
   </si>
   <si>
     <t>Energetický regulační věstník 16/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1612536326</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1612536326</t>
   </si>
   <si>
     <t>1611876665</t>
   </si>
   <si>
     <t>Cenový věstník - částka 34/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1611876665</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1611876665</t>
   </si>
   <si>
     <t>1611841541</t>
   </si>
   <si>
     <t>Cenový věstník - částka 33/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1611841541</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1611841541</t>
   </si>
   <si>
     <t>1610856643</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1610856643</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1610856643</t>
   </si>
   <si>
     <t>1610470103</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1610470103</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1610470103</t>
   </si>
   <si>
     <t>1607872852</t>
   </si>
   <si>
     <t>Věstník MZD ČR 20/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1607872852</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1607872852</t>
   </si>
   <si>
     <t>1606978175</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1606978175</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1606978175</t>
   </si>
   <si>
     <t>1606295917</t>
   </si>
   <si>
     <t>Cenový věstník - částka 32/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1606295917</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1606295917</t>
   </si>
   <si>
     <t>1605434158</t>
   </si>
   <si>
     <t>Věstník MZD ČR 19/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1605434158</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1605434158</t>
   </si>
   <si>
     <t>1601090056</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1601090056</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1601090056</t>
   </si>
   <si>
     <t>1599331276</t>
   </si>
   <si>
     <t>Cenový věstník - částka 31/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1599331276</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1599331276</t>
   </si>
   <si>
     <t>1599330604</t>
   </si>
   <si>
     <t>Věstník MZD ČR 18/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1599330604</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1599330604</t>
   </si>
   <si>
     <t>1598986928</t>
   </si>
   <si>
     <t>Cenový věstník - částka 30/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1598986928</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1598986928</t>
   </si>
   <si>
     <t>1598978180</t>
   </si>
   <si>
     <t>Cenový věstník - částka 29/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1598978180</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1598978180</t>
   </si>
   <si>
     <t>1595777937</t>
   </si>
   <si>
     <t>Cenový věstník - částka 28/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1595777937</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1595777937</t>
   </si>
   <si>
     <t>1595758690</t>
   </si>
   <si>
     <t>Věstník MZD ČR 17/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1595758690</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1595758690</t>
   </si>
   <si>
     <t>1594408080</t>
   </si>
   <si>
     <t>Cenový věstník - částka 27/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1594408080</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1594408080</t>
   </si>
   <si>
     <t>1593477936</t>
   </si>
   <si>
     <t>Cenový věstník - částka 26/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1593477936</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1593477936</t>
   </si>
   <si>
     <t>1592986029</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1592986029</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1592986029</t>
   </si>
   <si>
     <t>1591885709</t>
   </si>
   <si>
     <t>Věstník MŠMT 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1591885709</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1591885709</t>
   </si>
   <si>
     <t>1591432132</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 9/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1591432132</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1591432132</t>
   </si>
   <si>
     <t>1590938187</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1590938187</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1590938187</t>
   </si>
   <si>
     <t>1590251682</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1590251682</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1590251682</t>
   </si>
   <si>
     <t>1590199168</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1590199168</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1590199168</t>
   </si>
   <si>
     <t>1590159234</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1590159234</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1590159234</t>
   </si>
   <si>
     <t>1587787950</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1587787950</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1587787950</t>
   </si>
   <si>
     <t>1586436088</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1586436088</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1586436088</t>
   </si>
   <si>
     <t>1586228071</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1586228071</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1586228071</t>
   </si>
   <si>
     <t>1586007562</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1586007562</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1586007562</t>
   </si>
   <si>
     <t>1586007559</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1586007559</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1586007559</t>
   </si>
   <si>
     <t>1585833158</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1585833158</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1585833158</t>
   </si>
   <si>
     <t>1585482914</t>
   </si>
   <si>
     <t>Věstník NIKEZ 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1585482914</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1585482914</t>
   </si>
   <si>
     <t>1585252014</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1585252014</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1585252014</t>
   </si>
   <si>
     <t>1585242176</t>
   </si>
   <si>
     <t>Energetický regulační věstník 15/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585242176</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585242176</t>
   </si>
   <si>
     <t>1585236613</t>
   </si>
   <si>
     <t>Energetický regulační věstník 14/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585236613</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585236613</t>
   </si>
   <si>
     <t>1585231556</t>
   </si>
   <si>
     <t>Energetický regulační věstník 13/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585231556</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585231556</t>
   </si>
   <si>
     <t>1585226866</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585226866</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585226866</t>
   </si>
   <si>
     <t>1585219943</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585219943</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585219943</t>
   </si>
   <si>
     <t>1585210396</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1585210396</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1585210396</t>
   </si>
   <si>
     <t>1584878827</t>
   </si>
   <si>
     <t>Věstník MZD ČR 16/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1584878827</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1584878827</t>
   </si>
   <si>
     <t>1583280064</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1583280064</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1583280064</t>
   </si>
   <si>
     <t>1577895050</t>
   </si>
   <si>
     <t>Věstník MZD ČR 15/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1577895050</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1577895050</t>
   </si>
   <si>
     <t>1574816031</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1574816031</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1574816031</t>
   </si>
   <si>
     <t>1570538551</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1570538551</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1570538551</t>
   </si>
   <si>
     <t>1570226307</t>
   </si>
   <si>
     <t>Věstník MZD ČR 14/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1570226307</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1570226307</t>
   </si>
   <si>
     <t>1567706462</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1567706462</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1567706462</t>
   </si>
   <si>
     <t>1567264105</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1567264105</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1567264105</t>
   </si>
   <si>
     <t>1564539227</t>
   </si>
   <si>
     <t>Věstník MŠMT 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1564539227</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1564539227</t>
   </si>
   <si>
     <t>1563647079</t>
   </si>
   <si>
     <t xml:space="preserve"> Cenový věstník - částka 14/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1563647079</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1563647079</t>
   </si>
   <si>
     <t>1563188552</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1563188552</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1563188552</t>
   </si>
   <si>
     <t>1561951016</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1561951016</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1561951016</t>
   </si>
   <si>
     <t>1561329231</t>
   </si>
   <si>
     <t>Věstník MZD ČR 13/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1561329231</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1561329231</t>
   </si>
   <si>
     <t>1559066812</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1559066812</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1559066812</t>
   </si>
   <si>
     <t>1556928716</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1556928716</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1556928716</t>
   </si>
   <si>
     <t>1556005765</t>
   </si>
   <si>
     <t>Věstník MZD ČR 11/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1556005765</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1556005765</t>
   </si>
   <si>
     <t>1555991641</t>
   </si>
   <si>
     <t>Věstník MZD ČR 12/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1555991641</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1555991641</t>
   </si>
   <si>
     <t>1555862987</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555862987</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555862987</t>
   </si>
   <si>
     <t>1555319717</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555319717</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555319717</t>
   </si>
   <si>
     <t>1555319674</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555319674</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555319674</t>
   </si>
   <si>
     <t>1555319499</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555319499</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555319499</t>
   </si>
   <si>
     <t>1555309687</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555309687</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555309687</t>
   </si>
   <si>
     <t>1555309680</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1555309680</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1555309680</t>
   </si>
   <si>
     <t>1554819210</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1554819210</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1554819210</t>
   </si>
   <si>
     <t>1553581784</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1553581784</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1553581784</t>
   </si>
   <si>
     <t>1553570020</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1553570020</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1553570020</t>
   </si>
   <si>
     <t>1545035245</t>
   </si>
   <si>
     <t>Věstník MZD ČR 10/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1545035245</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1545035245</t>
   </si>
   <si>
     <t>1544415511</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1544415511</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1544415511</t>
   </si>
   <si>
     <t>1544288438</t>
   </si>
   <si>
     <t>Věstník MZD NIKEZ 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1544288438</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1544288438</t>
   </si>
   <si>
     <t>1543733823</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1543733823</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1543733823</t>
   </si>
   <si>
     <t>1543590138</t>
   </si>
   <si>
     <t>Věstník MZD ČR 9/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1543590138</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1543590138</t>
   </si>
   <si>
     <t>1540138754</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1540138754</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1540138754</t>
   </si>
   <si>
     <t>1540053167</t>
   </si>
   <si>
     <t>Věstník MŠMT 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1540053167</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1540053167</t>
   </si>
   <si>
     <t>1538096414</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1538096414</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1538096414</t>
   </si>
   <si>
     <t>1537627725</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1537627725</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1537627725</t>
   </si>
   <si>
     <t>1537590201</t>
   </si>
   <si>
     <t>Věstník MZD ČR 8/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1537590201</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1537590201</t>
   </si>
   <si>
     <t>1534991493</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí- částka 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1534991493</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1534991493</t>
   </si>
   <si>
     <t>1534201869</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1534201869</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1534201869</t>
   </si>
   <si>
     <t>1531191973</t>
   </si>
   <si>
     <t>Věstník MZD 7/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1531191973</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1531191973</t>
   </si>
   <si>
     <t>1531081360</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1531081360</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1531081360</t>
   </si>
   <si>
     <t>1531028547</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1531028547</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1531028547</t>
   </si>
   <si>
     <t>1526470497</t>
   </si>
   <si>
     <t>Věstník MŠMT 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1526470497</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1526470497</t>
   </si>
   <si>
     <t>1523745972</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1523745972</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1523745972</t>
   </si>
   <si>
     <t>P:1746794284</t>
   </si>
   <si>
     <t>Věstník DIA částka 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1746794284</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1746794284</t>
   </si>
   <si>
     <t>P:1746793993</t>
   </si>
   <si>
     <t>Věstník DIA částka 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1746793993</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1746793993</t>
   </si>
   <si>
     <t>1521168125</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1521168125</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1521168125</t>
   </si>
   <si>
     <t>1519306875</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1519306875</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1519306875</t>
   </si>
   <si>
     <t>1517482902</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1517482902</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1517482902</t>
   </si>
   <si>
     <t>1516181660</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1516181660</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1516181660</t>
   </si>
   <si>
     <t>1515924461</t>
   </si>
   <si>
     <t>Věstník MZD ČR 6/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1515924461</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1515924461</t>
   </si>
   <si>
     <t>P:1744632098</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/P:1744632098</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/P:1744632098</t>
   </si>
   <si>
     <t>1509116117</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1509116117</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1509116117</t>
   </si>
   <si>
     <t>1507209923</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1507209923</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1507209923</t>
   </si>
   <si>
     <t>1504325861</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1504325861</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1504325861</t>
   </si>
   <si>
     <t>1499410025</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1499410025</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1499410025</t>
   </si>
   <si>
     <t>1498862198</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 9/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1498862198</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1498862198</t>
   </si>
   <si>
     <t>1496450420</t>
   </si>
   <si>
     <t>Věstník MZD ČR 5/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1496450420</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1496450420</t>
   </si>
   <si>
     <t>1494262893</t>
   </si>
   <si>
     <t>Věstník MŠMT 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1494262893</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1494262893</t>
   </si>
   <si>
     <t>1493556884</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1493556884</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1493556884</t>
   </si>
   <si>
     <t>1492292930</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1492292930</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1492292930</t>
   </si>
   <si>
     <t>1489456952</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1489456952</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1489456952</t>
   </si>
   <si>
     <t>1486871980</t>
   </si>
   <si>
     <t>Věstník MZD ČR 4/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1486871980</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1486871980</t>
   </si>
   <si>
     <t>1485962628</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 7/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1485962628</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1485962628</t>
   </si>
   <si>
     <t>1485396439</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1485396439</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1485396439</t>
   </si>
   <si>
     <t>1485374796</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1485374796</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1485374796</t>
   </si>
   <si>
     <t>1482646651</t>
   </si>
   <si>
     <t>Věstník MŠMT 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1482646651</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1482646651</t>
   </si>
   <si>
     <t>1478880310</t>
   </si>
   <si>
     <t>Věstník MZD ČR 3/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1478880310</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1478880310</t>
   </si>
   <si>
     <t>1477382842</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1477382842</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1477382842</t>
   </si>
   <si>
     <t>1474955080</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1474955080</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1474955080</t>
   </si>
   <si>
     <t>P:1738244718</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/P:1738244718</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/P:1738244718</t>
   </si>
   <si>
     <t>1471764591</t>
   </si>
   <si>
     <t>Věstník MŠMT 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1471764591</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1471764591</t>
   </si>
   <si>
     <t>1471701660</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1471701660</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1471701660</t>
   </si>
   <si>
     <t>1465519167</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1465519167</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1465519167</t>
   </si>
   <si>
     <t>1464945913</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2025</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1464945913</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1464945913</t>
   </si>
   <si>
     <t>1456559157</t>
   </si>
   <si>
     <t>Energetický regulační věstník 15/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1456559157</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1456559157</t>
   </si>
   <si>
     <t>1456216457</t>
   </si>
   <si>
     <t>Věstník MZ ČR 16/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1456216457</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1456216457</t>
   </si>
   <si>
     <t>1453737033</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1453737033</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1453737033</t>
   </si>
   <si>
     <t>1453146467</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1453146467</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1453146467</t>
   </si>
   <si>
     <t>1452932338</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 15/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1452932338</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1452932338</t>
   </si>
   <si>
     <t>1451767850</t>
   </si>
   <si>
     <t>Věstník MŠMT č. 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1451767850</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1451767850</t>
   </si>
   <si>
     <t>1445951313</t>
   </si>
   <si>
     <t>Věstník MZ ČR 15/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1445951313</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1445951313</t>
   </si>
   <si>
     <t>1445849505</t>
   </si>
   <si>
     <t>Energetický regulační věstník 14/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1445849505</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1445849505</t>
   </si>
   <si>
     <t>1445841193</t>
   </si>
   <si>
     <t>Energetický regulační věstník 13/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1445841193</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1445841193</t>
   </si>
   <si>
     <t>1445830496</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1445830496</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1445830496</t>
   </si>
   <si>
     <t>1443391034</t>
   </si>
   <si>
     <t>Věstník Ministerstva školství, mládeže a tělovýchovy</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/vidaawt/1443391034</t>
+    <t>https://portal.gov.cz/vestniky/vidaawt/1443391034</t>
   </si>
   <si>
     <t>1443023525</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1443023525</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1443023525</t>
   </si>
   <si>
     <t>1442511979</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1442511979</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1442511979</t>
   </si>
   <si>
     <t>1440617666</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1440617666</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1440617666</t>
   </si>
   <si>
     <t>1439020447</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1439020447</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1439020447</t>
   </si>
   <si>
     <t>1437131731</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 14/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1437131731</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1437131731</t>
   </si>
   <si>
     <t>1437026530</t>
   </si>
   <si>
     <t>Věstník MZ ČR 14/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1437026530</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1437026530</t>
   </si>
   <si>
     <t>1432355567</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1432355567</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1432355567</t>
   </si>
   <si>
     <t>1430821241</t>
   </si>
   <si>
     <t>Věstník MZ ČR 13/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1430821241</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1430821241</t>
   </si>
   <si>
     <t>1430155138</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 13/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1430155138</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1430155138</t>
   </si>
   <si>
     <t>1428452484</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1428452484</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1428452484</t>
   </si>
   <si>
     <t>1423706526</t>
   </si>
   <si>
     <t>Věstník MZ ČR 12/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1423706526</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1423706526</t>
   </si>
   <si>
     <t>1421835604</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1421835604</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1421835604</t>
   </si>
   <si>
     <t>1418928988</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1418928988</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1418928988</t>
   </si>
   <si>
     <t>1418563718</t>
   </si>
   <si>
     <t>Věstník MZ ČR 11/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1418563718</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1418563718</t>
   </si>
   <si>
     <t>1417666282</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1417666282</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1417666282</t>
   </si>
   <si>
     <t>1417439699</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1417439699</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1417439699</t>
   </si>
   <si>
     <t>1416933549</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1416933549</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1416933549</t>
   </si>
   <si>
     <t>1416889989</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1416889989</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1416889989</t>
   </si>
   <si>
     <t>1416874292</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1416874292</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1416874292</t>
   </si>
   <si>
     <t>1416094607</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1416094607</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1416094607</t>
   </si>
   <si>
     <t>1409806863</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1409806863</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1409806863</t>
   </si>
   <si>
     <t>1406210649</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1406210649</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1406210649</t>
   </si>
   <si>
     <t>1405354893</t>
   </si>
   <si>
     <t>Věstník MZ ČR 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1405354893</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1405354893</t>
   </si>
   <si>
     <t>1404570437</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 09/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1404570437</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1404570437</t>
   </si>
   <si>
     <t>1403589315</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1403589315</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1403589315</t>
   </si>
   <si>
     <t>1402241660</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1402241660</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1402241660</t>
   </si>
   <si>
     <t>1399101889</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1399101889</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1399101889</t>
   </si>
   <si>
     <t>1392561721</t>
   </si>
   <si>
     <t>Věstník MZ ČR 9/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1392561721</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1392561721</t>
   </si>
   <si>
     <t>1390680330</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1390680330</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1390680330</t>
   </si>
   <si>
     <t>1387157803</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1387157803</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1387157803</t>
   </si>
   <si>
     <t>1387092990</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1387092990</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1387092990</t>
   </si>
   <si>
     <t>P:1720428523</t>
   </si>
   <si>
     <t>Věstník DIA částka 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1720428523</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1720428523</t>
   </si>
   <si>
     <t>1380678596</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1380678596</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1380678596</t>
   </si>
   <si>
     <t>1378971406</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1378971406</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1378971406</t>
   </si>
   <si>
     <t>1378379527</t>
   </si>
   <si>
     <t>Věstník MZ ČR 8/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1378379527</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1378379527</t>
   </si>
   <si>
     <t>1377563126</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1377563126</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1377563126</t>
   </si>
   <si>
     <t>1377550716</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1377550716</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1377550716</t>
   </si>
   <si>
     <t>1377546386</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1377546386</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1377546386</t>
   </si>
   <si>
     <t>1375367630</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1375367630</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1375367630</t>
   </si>
   <si>
     <t>1369074832</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1369074832</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1369074832</t>
   </si>
   <si>
     <t>1368478488</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1368478488</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1368478488</t>
   </si>
   <si>
     <t>1366972428</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1366972428</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1366972428</t>
   </si>
   <si>
     <t>1366388256</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1366388256</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1366388256</t>
   </si>
   <si>
     <t>1365721385</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1365721385</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1365721385</t>
   </si>
   <si>
     <t>1365563184</t>
   </si>
   <si>
     <t>Věstník MZ ČR 7/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1365563184</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1365563184</t>
   </si>
   <si>
     <t>1364053990</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1364053990</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1364053990</t>
   </si>
   <si>
     <t>1362782751</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1362782751</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1362782751</t>
   </si>
   <si>
     <t>P:1716453545</t>
   </si>
   <si>
     <t>Věstník DIA k využití digitálního stejnopisu dokladu</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1716453545</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1716453545</t>
   </si>
   <si>
     <t>1361597677</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1361597677</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1361597677</t>
   </si>
   <si>
     <t>1358774946</t>
   </si>
   <si>
     <t>Věstník MZ ČR 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1358774946</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1358774946</t>
   </si>
   <si>
     <t>1352337691</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1352337691</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1352337691</t>
   </si>
   <si>
     <t>1352272255</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1352272255</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1352272255</t>
   </si>
   <si>
     <t>P:1714481858</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/P:1714481858</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/P:1714481858</t>
   </si>
   <si>
     <t>1351218240</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1351218240</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1351218240</t>
   </si>
   <si>
     <t>1350857653</t>
   </si>
   <si>
     <t>Věstník MZ ČR 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1350857653</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1350857653</t>
   </si>
   <si>
     <t>1346548021</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1346548021</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1346548021</t>
   </si>
   <si>
     <t>1341260335</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1341260335</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1341260335</t>
   </si>
   <si>
     <t>1340572636</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1340572636</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1340572636</t>
   </si>
   <si>
     <t>1336386002</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1336386002</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1336386002</t>
   </si>
   <si>
     <t>1335913560</t>
   </si>
   <si>
     <t>Věstník MZ ČR 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1335913560</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1335913560</t>
   </si>
   <si>
     <t>1332363370</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1332363370</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1332363370</t>
   </si>
   <si>
     <t>1330045907</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1330045907</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1330045907</t>
   </si>
   <si>
     <t>1330031902</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1330031902</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1330031902</t>
   </si>
   <si>
     <t>P:1710410832</t>
   </si>
   <si>
     <t>Věstník DIA částka 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/P:1710410832</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/P:1710410832</t>
   </si>
   <si>
     <t>1325954850</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1325954850</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1325954850</t>
   </si>
   <si>
     <t>1325277845</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1325277845</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1325277845</t>
   </si>
   <si>
     <t>1323254225</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1323254225</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1323254225</t>
   </si>
   <si>
     <t>1322585295</t>
   </si>
   <si>
     <t>Věstník MZ ČR 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1322585295</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1322585295</t>
   </si>
   <si>
     <t>1319322345</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1319322345</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1319322345</t>
   </si>
   <si>
     <t>1318855177</t>
   </si>
   <si>
     <t>Věstník DIA</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/yukd8p7/1318855177</t>
+    <t>https://portal.gov.cz/vestniky/yukd8p7/1318855177</t>
   </si>
   <si>
     <t>1317953103</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1317953103</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1317953103</t>
   </si>
   <si>
     <t>1317408938</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1317408938</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1317408938</t>
   </si>
   <si>
     <t>1315826560</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1315826560</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1315826560</t>
   </si>
   <si>
     <t>1312574620</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1312574620</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1312574620</t>
   </si>
   <si>
     <t>1310883287</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1310883287</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1310883287</t>
   </si>
   <si>
     <t>1309022072</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1309022072</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1309022072</t>
   </si>
   <si>
     <t>1308698611</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1308698611</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1308698611</t>
   </si>
   <si>
     <t>1308562080</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1308562080</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1308562080</t>
   </si>
   <si>
     <t>1303895131</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1303895131</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1303895131</t>
   </si>
   <si>
     <t>1301311286</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1301311286</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1301311286</t>
   </si>
   <si>
     <t>1301264958</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 01/2024</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1301264958</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1301264958</t>
   </si>
   <si>
     <t>1291595605</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1291595605</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1291595605</t>
   </si>
   <si>
     <t>1291593412</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1291593412</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1291593412</t>
   </si>
   <si>
     <t>1291591519</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1291591519</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1291591519</t>
   </si>
   <si>
     <t>1291585038</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1291585038</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1291585038</t>
   </si>
   <si>
     <t>1289577903</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 10/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1289577903</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1289577903</t>
   </si>
   <si>
     <t>1289226695</t>
   </si>
   <si>
     <t>Věstník MZ ČR 17/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1289226695</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1289226695</t>
   </si>
   <si>
     <t>1288191055</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1288191055</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1288191055</t>
   </si>
   <si>
     <t>1287638605</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1287638605</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1287638605</t>
   </si>
   <si>
     <t>1286196951</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1286196951</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1286196951</t>
   </si>
   <si>
     <t>1280679581</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1280679581</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1280679581</t>
   </si>
   <si>
     <t>1279183403</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1279183403</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1279183403</t>
   </si>
   <si>
     <t>1279188201</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1279188201</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1279188201</t>
   </si>
   <si>
     <t>1279174049</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1279174049</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1279174049</t>
   </si>
   <si>
     <t>1279004580</t>
   </si>
   <si>
     <t>Věstník MZ ČR 16/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1279004580</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1279004580</t>
   </si>
   <si>
     <t>1274971111</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1274971111</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1274971111</t>
   </si>
   <si>
     <t>1274929055</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1274929055</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1274929055</t>
   </si>
   <si>
     <t>1273957826</t>
   </si>
   <si>
     <t>Věstník MZ ČR 15/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1273957826</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1273957826</t>
   </si>
   <si>
     <t>1269313845</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1269313845</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1269313845</t>
   </si>
   <si>
     <t>1263702920</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1263702920</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1263702920</t>
   </si>
   <si>
     <t>1262979575</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1262979575</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1262979575</t>
   </si>
   <si>
     <t>1260000381</t>
   </si>
   <si>
     <t>Věstník MZ ČR 14/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1260000381</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1260000381</t>
   </si>
   <si>
     <t>1258297848</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1258297848</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1258297848</t>
   </si>
   <si>
     <t>1255989558</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1255989558</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1255989558</t>
   </si>
   <si>
     <t>1254555194</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1254555194</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1254555194</t>
   </si>
   <si>
     <t>1250130705</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1250130705</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1250130705</t>
   </si>
   <si>
     <t>1247303297</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1247303297</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1247303297</t>
   </si>
   <si>
     <t>1247228958</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1247228958</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1247228958</t>
   </si>
   <si>
     <t>1247221321</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1247221321</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1247221321</t>
   </si>
   <si>
     <t>1247125343</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1247125343</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1247125343</t>
   </si>
   <si>
     <t>1246480224</t>
   </si>
   <si>
     <t>Věstník MZ ČR 13/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1246480224</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1246480224</t>
   </si>
   <si>
     <t>1246096275</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1246096275</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1246096275</t>
   </si>
   <si>
     <t>1241717290</t>
   </si>
   <si>
     <t>OZV</t>
   </si>
   <si>
     <t>Obec Stálky</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/dphbnwf/1241717290</t>
+    <t>https://portal.gov.cz/vestniky/dphbnwf/1241717290</t>
   </si>
   <si>
     <t>1239942792</t>
   </si>
   <si>
     <t>Věstník MZ ČR 12/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1239942792</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1239942792</t>
   </si>
   <si>
     <t>1238514177</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1238514177</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1238514177</t>
   </si>
   <si>
     <t>1235526978</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1235526978</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1235526978</t>
   </si>
   <si>
     <t>1235198658</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1235198658</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1235198658</t>
   </si>
   <si>
     <t>1233374346</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1233374346</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1233374346</t>
   </si>
   <si>
     <t>1232374304</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1232374304</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1232374304</t>
   </si>
   <si>
     <t>1228807602</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1228807602</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1228807602</t>
   </si>
   <si>
     <t>1226986561</t>
   </si>
   <si>
     <t>Věstník MZ ČR 11/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1226986561</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1226986561</t>
   </si>
   <si>
     <t>1223697260</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1223697260</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1223697260</t>
   </si>
   <si>
     <t>1223515086</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1223515086</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1223515086</t>
   </si>
   <si>
     <t>1222856001</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1222856001</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1222856001</t>
   </si>
   <si>
     <t>1220731589</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1220731589</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1220731589</t>
   </si>
   <si>
     <t>1218759624</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1218759624</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1218759624</t>
   </si>
   <si>
     <t>1216403338</t>
   </si>
   <si>
     <t>Věstník MZ ČR 10/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1216403338</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1216403338</t>
   </si>
   <si>
     <t>1211669422</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1211669422</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1211669422</t>
   </si>
   <si>
     <t>1210159748</t>
   </si>
   <si>
     <t>Věstník MZ ČR 9/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1210159748</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1210159748</t>
   </si>
   <si>
     <t>1209389698</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1209389698</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1209389698</t>
   </si>
   <si>
     <t>1209224690</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1209224690</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1209224690</t>
   </si>
   <si>
     <t>1205550208</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1205550208</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1205550208</t>
   </si>
   <si>
     <t>1203774850</t>
   </si>
   <si>
     <t>Věstník MZ ČR 8/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1203774850</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1203774850</t>
   </si>
   <si>
     <t>1199718844</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1199718844</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1199718844</t>
   </si>
   <si>
     <t>1198404320</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1198404320</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1198404320</t>
   </si>
   <si>
     <t>1197814790</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1197814790</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1197814790</t>
   </si>
   <si>
     <t>1197094485</t>
   </si>
   <si>
     <t>Věstník MZ ČR 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1197094485</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1197094485</t>
   </si>
   <si>
     <t>1196562162</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1196562162</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1196562162</t>
   </si>
   <si>
     <t>1194884732</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1194884732</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1194884732</t>
   </si>
   <si>
     <t>1190987954</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1190987954</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1190987954</t>
   </si>
   <si>
     <t>1189935808</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1189935808</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1189935808</t>
   </si>
   <si>
     <t>1186899007</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1186899007</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1186899007</t>
   </si>
   <si>
     <t>1180520182</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1180520182</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1180520182</t>
   </si>
   <si>
     <t>1179463023</t>
   </si>
   <si>
     <t>Věstník MZ ČR 6/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1179463023</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1179463023</t>
   </si>
   <si>
     <t>1179328258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1179328258</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1179328258</t>
   </si>
   <si>
     <t>1168584409</t>
   </si>
   <si>
     <t>Věstník MZ ČR 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1168584409</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1168584409</t>
   </si>
   <si>
     <t>1167646975</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1167646975</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1167646975</t>
   </si>
   <si>
     <t>1166125722</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1166125722</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1166125722</t>
   </si>
   <si>
     <t>1163162016</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1163162016</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1163162016</t>
   </si>
   <si>
     <t>1160047858</t>
   </si>
   <si>
     <t>Věstník MZ ČR 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1160047858</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1160047858</t>
   </si>
   <si>
     <t>1158882000</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1158882000</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1158882000</t>
   </si>
   <si>
     <t>1157719208</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1157719208</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1157719208</t>
   </si>
   <si>
     <t>1151419231</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1151419231</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1151419231</t>
   </si>
   <si>
     <t>1150655306</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1150655306</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1150655306</t>
   </si>
   <si>
     <t>1147578936</t>
   </si>
   <si>
     <t>Věstník MZ ČR 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1147578936</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1147578936</t>
   </si>
   <si>
     <t>1144818668</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1144818668</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1144818668</t>
   </si>
   <si>
     <t>1141409347</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1141409347</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1141409347</t>
   </si>
   <si>
     <t>P:1675934289</t>
   </si>
   <si>
     <t>Věstník MZ ČR 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/P:1675934289</t>
   </si>
   <si>
     <t>1138106156</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1138106156</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1138106156</t>
   </si>
   <si>
     <t>1137379834</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 01/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1137379834</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1137379834</t>
   </si>
   <si>
     <t>1136736302</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1136736302</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1136736302</t>
   </si>
   <si>
     <t>1134620610</t>
   </si>
   <si>
     <t>Věstník MZ ČR 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/pv8aaxd/1134620610</t>
+    <t>https://portal.gov.cz/vestniky/pv8aaxd/1134620610</t>
   </si>
   <si>
     <t>1134062895</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1134062895</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1134062895</t>
   </si>
   <si>
     <t>1133197065</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1133197065</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1133197065</t>
   </si>
   <si>
     <t>1128765204</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1128765204</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1128765204</t>
   </si>
   <si>
     <t>1125774032</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2023</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1125774032</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1125774032</t>
   </si>
   <si>
     <t>1122003642</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1122003642</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1122003642</t>
   </si>
   <si>
     <t>1119734142</t>
   </si>
   <si>
     <t>Energetický regulační věstník 17/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1119734142</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1119734142</t>
   </si>
   <si>
     <t>1119735203</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1119735203</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1119735203</t>
   </si>
   <si>
     <t>1116566513</t>
   </si>
   <si>
     <t>Cenový věstník - částka 24/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1116566513</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1116566513</t>
   </si>
   <si>
     <t>1116566372</t>
   </si>
   <si>
     <t>Cenový věstník - částka 25/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1116566372</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1116566372</t>
   </si>
   <si>
     <t>1114819837</t>
   </si>
   <si>
     <t>Cenový věstník - částka 23/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1114819837</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1114819837</t>
   </si>
   <si>
     <t>1113155662</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1113155662</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1113155662</t>
   </si>
   <si>
     <t>1111177293</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 8/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1111177293</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1111177293</t>
   </si>
   <si>
     <t>1108371716</t>
   </si>
   <si>
     <t>Cenový věstník - částka 22/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1108371716</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1108371716</t>
   </si>
   <si>
     <t>1105328483</t>
   </si>
   <si>
     <t>Energetický regulační věstník 16/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1105328483</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1105328483</t>
   </si>
   <si>
     <t>1105326161</t>
   </si>
   <si>
     <t>Energetický regulační věstník 15/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1105326161</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1105326161</t>
   </si>
   <si>
     <t>1105323280</t>
   </si>
   <si>
     <t>Energetický regulační věstník 14/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1105323280</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1105323280</t>
   </si>
   <si>
     <t>1104627031</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1104627031</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1104627031</t>
   </si>
   <si>
     <t>1102090856</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 14/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1102090856</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1102090856</t>
   </si>
   <si>
     <t>1098706255</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - částka 7/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1098706255</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1098706255</t>
   </si>
   <si>
     <t>1096553258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1096553258</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1096553258</t>
   </si>
   <si>
     <t>P:1666341193</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí – 6/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/P:1666341193</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/P:1666341193</t>
   </si>
   <si>
     <t>1096404601</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1096404601</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1096404601</t>
   </si>
   <si>
     <t>1096367555</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1096367555</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1096367555</t>
   </si>
   <si>
     <t>1092001643</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 13/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1092001643</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1092001643</t>
   </si>
   <si>
     <t>1089686702</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1089686702</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1089686702</t>
   </si>
   <si>
     <t>1089455641</t>
   </si>
   <si>
     <t>Energetický regulační věstník 13/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1089455641</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1089455641</t>
   </si>
   <si>
     <t>1089446624</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1089446624</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1089446624</t>
   </si>
   <si>
     <t>1087918654</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1087918654</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1087918654</t>
   </si>
   <si>
     <t>1085625044</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1085625044</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1085625044</t>
   </si>
   <si>
     <t>1079661033</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1079661033</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1079661033</t>
   </si>
   <si>
     <t>1078493112</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1078493112</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1078493112</t>
   </si>
   <si>
     <t>1077393151</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1077393151</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1077393151</t>
   </si>
   <si>
     <t>1076992750</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí – 5/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1076992750</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1076992750</t>
   </si>
   <si>
     <t>1076906357</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1076906357</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1076906357</t>
   </si>
   <si>
     <t>1074209771</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1074209771</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1074209771</t>
   </si>
   <si>
     <t>1073433536</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1073433536</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1073433536</t>
   </si>
   <si>
     <t>1069973146</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1069973146</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1069973146</t>
   </si>
   <si>
     <t>1069970911</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1069970911</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1069970911</t>
   </si>
   <si>
     <t>1069968102</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1069968102</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1069968102</t>
   </si>
   <si>
     <t>1067915819</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1067915819</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1067915819</t>
   </si>
   <si>
     <t>1065976054</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1065976054</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1065976054</t>
   </si>
   <si>
     <t>1065882011</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1065882011</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1065882011</t>
   </si>
   <si>
     <t>1065868538</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 16/2022 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1065868538</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1065868538</t>
   </si>
   <si>
     <t>1063621553</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 15/2022 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1063621553</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1063621553</t>
   </si>
   <si>
     <t>1063203248</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1063203248</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1063203248</t>
   </si>
   <si>
     <t>1060052465</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1060052465</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1060052465</t>
   </si>
   <si>
     <t>1056838061</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1056838061</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1056838061</t>
   </si>
   <si>
     <t>1054865668</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1054865668</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1054865668</t>
   </si>
   <si>
     <t>1054765669</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1054765669</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1054765669</t>
   </si>
   <si>
     <t>1054201020</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1054201020</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1054201020</t>
   </si>
   <si>
     <t>1053217403</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1053217403</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1053217403</t>
   </si>
   <si>
     <t>1051102182</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1051102182</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1051102182</t>
   </si>
   <si>
     <t>1046082966</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1046082966</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1046082966</t>
   </si>
   <si>
     <t>1045084872</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1045084872</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1045084872</t>
   </si>
   <si>
     <t>1044543770</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1044543770</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1044543770</t>
   </si>
   <si>
     <t>1042898200</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1042898200</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1042898200</t>
   </si>
   <si>
     <t>1040991455</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 11/2022 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1040991455</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1040991455</t>
   </si>
   <si>
     <t>1037552680</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1037552680</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1037552680</t>
   </si>
   <si>
     <t>1037322611</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1037322611</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1037322611</t>
   </si>
   <si>
     <t>1037315289</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1037315289</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1037315289</t>
   </si>
   <si>
     <t>1034987908</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1034987908</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1034987908</t>
   </si>
   <si>
     <t>1032388657</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 3/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1032388657</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1032388657</t>
   </si>
   <si>
     <t>1029770100</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1029770100</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1029770100</t>
   </si>
   <si>
     <t>1028219695</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/1028219695</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/1028219695</t>
   </si>
   <si>
     <t>1021414319</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1021414319</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1021414319</t>
   </si>
   <si>
     <t>1020856598</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/1020856598</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/1020856598</t>
   </si>
   <si>
     <t>1020667047</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1020667047</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1020667047</t>
   </si>
   <si>
     <t>1015887468</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1015887468</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1015887468</t>
   </si>
   <si>
     <t>1015699935</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1015699935</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1015699935</t>
   </si>
   <si>
     <t>1012091226</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1012091226</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1012091226</t>
   </si>
   <si>
     <t>1010313088</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1010313088</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1010313088</t>
   </si>
   <si>
     <t>1010087206</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1010087206</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1010087206</t>
   </si>
   <si>
     <t>1010078661</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1010078661</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1010078661</t>
   </si>
   <si>
     <t>1010062874</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/1010062874</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/1010062874</t>
   </si>
   <si>
     <t>1008558144</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1008558144</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1008558144</t>
   </si>
   <si>
     <t>1005047091</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1005047091</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1005047091</t>
   </si>
   <si>
     <t>1004468446</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1004468446</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1004468446</t>
   </si>
   <si>
     <t>1001949963</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/1001949963</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/1001949963</t>
   </si>
   <si>
     <t>1001536113</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/1001536113</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/1001536113</t>
   </si>
   <si>
     <t>996331766</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 01/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/996331766</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/996331766</t>
   </si>
   <si>
     <t>996178244</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/996178244</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/996178244</t>
   </si>
   <si>
     <t>992517774</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/992517774</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/992517774</t>
   </si>
   <si>
     <t>991591026</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/991591026</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/991591026</t>
   </si>
   <si>
     <t>990877620</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/990877620</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/990877620</t>
   </si>
   <si>
     <t>988465092</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/988465092</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/988465092</t>
   </si>
   <si>
     <t>983735986</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2022</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/983735986</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/983735986</t>
   </si>
   <si>
     <t>982530027</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/982530027</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/982530027</t>
   </si>
   <si>
     <t>982037555</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 8/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/982037555</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/982037555</t>
   </si>
   <si>
     <t>981177543</t>
   </si>
   <si>
     <t>Cenový věstník - částka 21/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/981177543</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/981177543</t>
   </si>
   <si>
     <t>980365367</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2021</t>
   </si>
   <si>
     <t>Kraj Vysočina</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/980365367</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/980365367</t>
   </si>
   <si>
     <t>978371430</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/978371430</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/978371430</t>
   </si>
   <si>
     <t>978155462</t>
   </si>
   <si>
     <t>Cenový věstník - částka 20/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/978155462</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/978155462</t>
   </si>
   <si>
     <t>974672918</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/974672918</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/974672918</t>
   </si>
   <si>
     <t>973758801</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 7/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/973758801</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/973758801</t>
   </si>
   <si>
     <t>972852163</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/972852163</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/972852163</t>
   </si>
   <si>
     <t>972849150</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/972849150</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/972849150</t>
   </si>
   <si>
     <t>972843263</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/972843263</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/972843263</t>
   </si>
   <si>
     <t>971169062</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/971169062</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/971169062</t>
   </si>
   <si>
     <t>970275836</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/970275836</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/970275836</t>
   </si>
   <si>
     <t>969887934</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/969887934</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/969887934</t>
   </si>
   <si>
     <t>967099241</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/967099241</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/967099241</t>
   </si>
   <si>
     <t>964486026</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/964486026</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/964486026</t>
   </si>
   <si>
     <t>964379322</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/964379322</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/964379322</t>
   </si>
   <si>
     <t>961331034</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/961331034</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/961331034</t>
   </si>
   <si>
     <t>960865785</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/960865785</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/960865785</t>
   </si>
   <si>
     <t>958692891</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/958692891</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/958692891</t>
   </si>
   <si>
     <t>P:1634307870</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 9/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/P:1634307870</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/P:1634307870</t>
   </si>
   <si>
     <t>957605024</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/957605024</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/957605024</t>
   </si>
   <si>
     <t>954707426</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/954707426</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/954707426</t>
   </si>
   <si>
     <t>953746126</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/953746126</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/953746126</t>
   </si>
   <si>
     <t>953375159</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 6/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/953375159</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/953375159</t>
   </si>
   <si>
     <t>951978160</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/951978160</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/951978160</t>
   </si>
   <si>
     <t>951971543</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/951971543</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/951971543</t>
   </si>
   <si>
     <t>950841637</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/950841637</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/950841637</t>
   </si>
   <si>
     <t>950138492</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/950138492</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/950138492</t>
   </si>
   <si>
     <t>948542611</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/948542611</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/948542611</t>
   </si>
   <si>
     <t>948480253</t>
   </si>
   <si>
     <t>Věstník Jihočeského kraje částka 4/2021</t>
   </si>
   <si>
     <t>Jihočeský kraj</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/kdib3rr/948480253</t>
+    <t>https://portal.gov.cz/vestniky/kdib3rr/948480253</t>
   </si>
   <si>
     <t>945981773</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/945981773</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/945981773</t>
   </si>
   <si>
     <t>P:1631193320</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/P:1631193320</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/P:1631193320</t>
   </si>
   <si>
     <t>944357166</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/944357166</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/944357166</t>
   </si>
   <si>
     <t>941335138</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/941335138</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/941335138</t>
   </si>
   <si>
     <t>934569376</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 5/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/934569376</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/934569376</t>
   </si>
   <si>
     <t>932177866</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/932177866</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/932177866</t>
   </si>
   <si>
     <t>931636538</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/931636538</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/931636538</t>
   </si>
   <si>
     <t>930673382</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/930673382</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/930673382</t>
   </si>
   <si>
     <t>927060811</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/927060811</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/927060811</t>
   </si>
   <si>
     <t>922912336</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/922912336</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/922912336</t>
   </si>
   <si>
     <t>921198122</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/921198122</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/921198122</t>
   </si>
   <si>
     <t>920234498</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/920234498</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/920234498</t>
   </si>
   <si>
     <t>917125501</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/917125501</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/917125501</t>
   </si>
   <si>
     <t>916743187</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/916743187</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/916743187</t>
   </si>
   <si>
     <t>915010760</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/915010760</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/915010760</t>
   </si>
   <si>
     <t>912556848</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/912556848</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/912556848</t>
   </si>
   <si>
     <t>912493091</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/912493091</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/912493091</t>
   </si>
   <si>
     <t>910070993</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 8/2021 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/910070993</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/910070993</t>
   </si>
   <si>
     <t>908475340</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/908475340</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/908475340</t>
   </si>
   <si>
     <t>906825632</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/906825632</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/906825632</t>
   </si>
   <si>
     <t>904253647</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/904253647</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/904253647</t>
   </si>
   <si>
     <t>903708909</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/903708909</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/903708909</t>
   </si>
   <si>
     <t>899229613</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/899229613</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/899229613</t>
   </si>
   <si>
     <t>898252445</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/898252445</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/898252445</t>
   </si>
   <si>
     <t>896287414</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/896287414</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/896287414</t>
   </si>
   <si>
     <t>892472261</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/892472261</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/892472261</t>
   </si>
   <si>
     <t>892166108</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/892166108</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/892166108</t>
   </si>
   <si>
     <t>890155447</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/890155447</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/890155447</t>
   </si>
   <si>
     <t>888242921</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/888242921</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/888242921</t>
   </si>
   <si>
     <t>887702417</t>
   </si>
   <si>
     <t>Věstník Jihočeského kraje – částka 2 – rok 2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/kdib3rr/887702417</t>
+    <t>https://portal.gov.cz/vestniky/kdib3rr/887702417</t>
   </si>
   <si>
     <t>P:1616581166</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/P:1616581166</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/P:1616581166</t>
   </si>
   <si>
     <t>P:1616580726</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 9/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/P:1616580726</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/P:1616580726</t>
   </si>
   <si>
     <t>885722538</t>
   </si>
   <si>
     <t>cenový věstník - částka 5/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/885722538</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/885722538</t>
   </si>
   <si>
     <t>885140092</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/885140092</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/885140092</t>
   </si>
   <si>
     <t>884321782</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/884321782</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/884321782</t>
   </si>
   <si>
     <t>882680079</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882680079</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882680079</t>
   </si>
   <si>
     <t>882680366</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 11/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882680366</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882680366</t>
   </si>
   <si>
     <t>882667356</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 12/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882667356</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882667356</t>
   </si>
   <si>
     <t>882649591</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 10/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882649591</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882649591</t>
   </si>
   <si>
     <t>882634943</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882634943</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882634943</t>
   </si>
   <si>
     <t>882634944</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882634944</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882634944</t>
   </si>
   <si>
     <t>882634947</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882634947</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882634947</t>
   </si>
   <si>
     <t>882634846</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 5/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882634846</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882634846</t>
   </si>
   <si>
     <t>882635039</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 7/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882635039</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882635039</t>
   </si>
   <si>
     <t>882635151</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 6/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/882635151</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/882635151</t>
   </si>
   <si>
     <t>880438963</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/880438963</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/880438963</t>
   </si>
   <si>
     <t>879709287</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/879709287</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/879709287</t>
   </si>
   <si>
     <t>879351017</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/879351017</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/879351017</t>
   </si>
   <si>
     <t>876047818</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/876047818</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/876047818</t>
   </si>
   <si>
     <t>873534746</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/873534746</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/873534746</t>
   </si>
   <si>
     <t>869089635</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/869089635</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/869089635</t>
   </si>
   <si>
     <t>867434247</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/867434247</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/867434247</t>
   </si>
   <si>
     <t>867384806</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/867384806</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/867384806</t>
   </si>
   <si>
     <t>866861985</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/866861985</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/866861985</t>
   </si>
   <si>
     <t>866066837</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/866066837</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/866066837</t>
   </si>
   <si>
     <t>864890165</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/864890165</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/864890165</t>
   </si>
   <si>
     <t>864805343</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/864805343</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/864805343</t>
   </si>
   <si>
     <t>862691330</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/862691330</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/862691330</t>
   </si>
   <si>
     <t>860623501</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/860623501</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/860623501</t>
   </si>
   <si>
     <t>858723088</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2021</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/858723088</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/858723088</t>
   </si>
   <si>
     <t>855175397</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/855175397</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/855175397</t>
   </si>
   <si>
     <t>853705166</t>
   </si>
   <si>
     <t>Cenový věstník - částka 19/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/853705166</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/853705166</t>
   </si>
   <si>
     <t>851616817</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/851616817</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/851616817</t>
   </si>
   <si>
     <t>850676383</t>
   </si>
   <si>
     <t>Cenový věstník - částka 18/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/850676383</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/850676383</t>
   </si>
   <si>
     <t>847771502</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/847771502</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/847771502</t>
   </si>
   <si>
     <t>847761889</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/847761889</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/847761889</t>
   </si>
   <si>
     <t>847748816</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/847748816</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/847748816</t>
   </si>
   <si>
     <t>847377063</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/847377063</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/847377063</t>
   </si>
   <si>
     <t>846940059</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/846940059</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/846940059</t>
   </si>
   <si>
     <t>845949395</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/845949395</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/845949395</t>
   </si>
   <si>
     <t>841815383</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/841815383</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/841815383</t>
   </si>
   <si>
     <t>834921258</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/834921258</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/834921258</t>
   </si>
   <si>
     <t>832872784</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/832872784</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/832872784</t>
   </si>
   <si>
     <t>832324366</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/832324366</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/832324366</t>
   </si>
   <si>
     <t>832227861</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/832227861</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/832227861</t>
   </si>
   <si>
     <t>828230606</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/828230606</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/828230606</t>
   </si>
   <si>
     <t>826419341</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/826419341</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/826419341</t>
   </si>
   <si>
     <t>822832465</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/822832465</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/822832465</t>
   </si>
   <si>
     <t>819617593</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/819617593</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/819617593</t>
   </si>
   <si>
     <t>818174895</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/818174895</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/818174895</t>
   </si>
   <si>
     <t>818094267</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/818094267</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/818094267</t>
   </si>
   <si>
     <t>815981365</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/815981365</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/815981365</t>
   </si>
   <si>
     <t>814337373</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/814337373</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/814337373</t>
   </si>
   <si>
     <t>811669318</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/811669318</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/811669318</t>
   </si>
   <si>
     <t>810587795</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/810587795</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/810587795</t>
   </si>
   <si>
     <t>807472837</t>
   </si>
   <si>
     <t>Obec Vysoké Studnice</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/25abn2u/807472837</t>
+    <t>https://portal.gov.cz/vestniky/25abn2u/807472837</t>
   </si>
   <si>
     <t>807463725</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/25abn2u/807463725</t>
+    <t>https://portal.gov.cz/vestniky/25abn2u/807463725</t>
   </si>
   <si>
     <t>805513048</t>
   </si>
   <si>
     <t>Cenový věstník - částka 12/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/805513048</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/805513048</t>
   </si>
   <si>
     <t>804507771</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/804507771</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/804507771</t>
   </si>
   <si>
     <t>802857487</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/802857487</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/802857487</t>
   </si>
   <si>
     <t>801544765</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/801544765</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/801544765</t>
   </si>
   <si>
     <t>799675394</t>
   </si>
   <si>
     <t xml:space="preserve">TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2020 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/799675394</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/799675394</t>
   </si>
   <si>
     <t>798731440</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/798731440</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/798731440</t>
   </si>
   <si>
     <t>798337284</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/798337284</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/798337284</t>
   </si>
   <si>
     <t>791726821</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/791726821</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/791726821</t>
   </si>
   <si>
     <t>790889790</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/790889790</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/790889790</t>
   </si>
   <si>
     <t>790890096</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/790890096</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/790890096</t>
   </si>
   <si>
     <t>788474528</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/788474528</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/788474528</t>
   </si>
   <si>
     <t>788339499</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/788339499</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/788339499</t>
   </si>
   <si>
     <t>787821242</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/787821242</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/787821242</t>
   </si>
   <si>
     <t>787071348</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/787071348</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/787071348</t>
   </si>
   <si>
     <t>785996984</t>
   </si>
   <si>
     <t>Cenový věstník - částka 8/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/785996984</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/785996984</t>
   </si>
   <si>
     <t>781028216</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/781028216</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/781028216</t>
   </si>
   <si>
     <t>777711467</t>
   </si>
   <si>
     <t>Cenový věstník - částka 7/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/777711467</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/777711467</t>
   </si>
   <si>
     <t>776676974</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/776676974</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/776676974</t>
   </si>
   <si>
     <t>776573472</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/776573472</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/776573472</t>
   </si>
   <si>
     <t>776318598</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/776318598</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/776318598</t>
   </si>
   <si>
     <t>776139956</t>
   </si>
   <si>
     <t>Cenový věstník - částka 6/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/776139956</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/776139956</t>
   </si>
   <si>
     <t>775919561</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/775919561</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/775919561</t>
   </si>
   <si>
     <t>775388429</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/775388429</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/775388429</t>
   </si>
   <si>
     <t>765507229</t>
   </si>
   <si>
     <t xml:space="preserve">Cenový věstník - částka 5/2020 </t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/765507229</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/765507229</t>
   </si>
   <si>
     <t>760341341</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/760341341</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/760341341</t>
   </si>
   <si>
     <t>759967013</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/759967013</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/759967013</t>
   </si>
   <si>
     <t>759523344</t>
   </si>
   <si>
     <t>Cenový věstník - částka 4/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/759523344</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/759523344</t>
   </si>
   <si>
     <t>758361216</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/758361216</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/758361216</t>
   </si>
   <si>
     <t>757098999</t>
   </si>
   <si>
     <t>Cenový věstník - částka 3/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/757098999</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/757098999</t>
   </si>
   <si>
     <t>755036941</t>
   </si>
   <si>
     <t>Cenový věstník - částka 2/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/755036941</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/755036941</t>
   </si>
   <si>
     <t>749821748</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/749821748</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/749821748</t>
   </si>
   <si>
     <t>749611159</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 1/20200</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/749611159</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/749611159</t>
   </si>
   <si>
     <t>747209165</t>
   </si>
   <si>
     <t>Cenový věstník - částka 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/747209165</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/747209165</t>
   </si>
   <si>
     <t>745296835</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/745296835</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/745296835</t>
   </si>
   <si>
     <t>743249971</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 3/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/743249971</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/743249971</t>
   </si>
   <si>
     <t>742944348</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/742944348</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/742944348</t>
   </si>
   <si>
     <t>P:1578993804</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 12/2019 (PDF)</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/P:1578993804</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/P:1578993804</t>
   </si>
   <si>
     <t>740963793</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2020</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/740963793</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/740963793</t>
   </si>
   <si>
     <t>737096136</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/737096136</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/737096136</t>
   </si>
   <si>
     <t>736988099</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/736988099</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/736988099</t>
   </si>
   <si>
     <t>736897817</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/736897817</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/736897817</t>
   </si>
   <si>
     <t>736665878</t>
   </si>
   <si>
     <t>Cenový věstník - částka 17/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/736665878</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/736665878</t>
   </si>
   <si>
     <t>735915883</t>
   </si>
   <si>
     <t>Cenový věstník - částka 16/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/735915883</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/735915883</t>
   </si>
   <si>
     <t>731883067</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/731883067</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/731883067</t>
   </si>
   <si>
     <t>731675130</t>
   </si>
   <si>
     <t>Smlouva o zakoupení motorového vozidla.</t>
   </si>
   <si>
     <t>Obec Kotlasy</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/bcxawqy/731675130</t>
+    <t>https://portal.gov.cz/vestniky/bcxawqy/731675130</t>
   </si>
   <si>
     <t>730781057</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/730781057</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/730781057</t>
   </si>
   <si>
     <t>730483160</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/730483160</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/730483160</t>
   </si>
   <si>
     <t>730476951</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/730476951</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/730476951</t>
   </si>
   <si>
     <t>730428084</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/730428084</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/730428084</t>
   </si>
   <si>
     <t>P:1574854144</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/P:1574854144</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/P:1574854144</t>
   </si>
   <si>
     <t>730040633</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/730040633</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/730040633</t>
   </si>
   <si>
     <t>729054501</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/bcxawqy/729054501</t>
+    <t>https://portal.gov.cz/vestniky/bcxawqy/729054501</t>
   </si>
   <si>
     <t>727553394</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 9/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/727553394</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/727553394</t>
   </si>
   <si>
     <t>727553429</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 11/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/727553429</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/727553429</t>
   </si>
   <si>
     <t>725917980</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/725917980</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/725917980</t>
   </si>
   <si>
     <t>725561587</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/725561587</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/725561587</t>
   </si>
   <si>
     <t>722554650</t>
   </si>
   <si>
     <t>Cenový věstník částka 14/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/722554650</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/722554650</t>
   </si>
   <si>
     <t>721607105</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/721607105</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/721607105</t>
   </si>
   <si>
     <t>721265475</t>
   </si>
   <si>
     <t xml:space="preserve"> TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/721265475</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/721265475</t>
   </si>
   <si>
     <t>719432651</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 2/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/719432651</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/719432651</t>
   </si>
   <si>
     <t>713978865</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/713978865</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/713978865</t>
   </si>
   <si>
     <t>713354047</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/713354047</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/713354047</t>
   </si>
   <si>
     <t>713351215</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/713351215</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/713351215</t>
   </si>
   <si>
     <t>712777480</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/712777480</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/712777480</t>
   </si>
   <si>
     <t>709928620</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/709928620</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/709928620</t>
   </si>
   <si>
     <t>706298367</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/706298367</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/706298367</t>
   </si>
   <si>
     <t>704704512</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704704512</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704704512</t>
   </si>
   <si>
     <t>704531348</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704531348</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704531348</t>
   </si>
   <si>
     <t>704514141</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 5/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704514141</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704514141</t>
   </si>
   <si>
     <t>704487173</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 6/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704487173</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704487173</t>
   </si>
   <si>
     <t>704315515</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 8/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704315515</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704315515</t>
   </si>
   <si>
     <t>704096505</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 9/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/704096505</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/704096505</t>
   </si>
   <si>
     <t>703919455</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 11/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/703919455</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/703919455</t>
   </si>
   <si>
     <t>703340848</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/703340848</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/703340848</t>
   </si>
   <si>
     <t>712812637</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/712812637</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/712812637</t>
   </si>
   <si>
     <t>703004235</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 10/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/703004235</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/703004235</t>
   </si>
   <si>
     <t>702964162</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 3/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/702964162</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/702964162</t>
   </si>
   <si>
     <t>702964202</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 4/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/702964202</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/702964202</t>
   </si>
   <si>
     <t>702964203</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 1/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/702964203</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/702964203</t>
   </si>
   <si>
     <t>699303315</t>
   </si>
   <si>
     <t>Věstník Ministerstva životního prostředí - 7/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/9gsaax4/699303315</t>
+    <t>https://portal.gov.cz/vestniky/9gsaax4/699303315</t>
   </si>
   <si>
     <t>696530273</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/696530273</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/696530273</t>
   </si>
   <si>
     <t>688335856</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/688335856</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/688335856</t>
   </si>
   <si>
     <t>688304304</t>
   </si>
   <si>
     <t>Cenový věstník - částka 9/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/688304304</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/688304304</t>
   </si>
   <si>
     <t>688263666</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/688263666</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/688263666</t>
   </si>
   <si>
     <t>687188175</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/687188175</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/687188175</t>
   </si>
   <si>
     <t>P:1561377986</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2019 (PDF)</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/P:1561377986</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/P:1561377986</t>
   </si>
   <si>
     <t>686672745</t>
   </si>
   <si>
     <t>Smlouva o díle</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/bcxawqy/686672745</t>
+    <t>https://portal.gov.cz/vestniky/bcxawqy/686672745</t>
   </si>
   <si>
     <t>686672828</t>
   </si>
   <si>
     <t>Kupní smlouva o prodeji motorového vozidla</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/bcxawqy/686672828</t>
+    <t>https://portal.gov.cz/vestniky/bcxawqy/686672828</t>
   </si>
   <si>
     <t>P:1560761361</t>
   </si>
   <si>
     <t>PŘEPRAVNÍ A TARIFNÍ VĚSTNÍK 10/20192019</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/n75aau3/P:1560761361</t>
+    <t>https://portal.gov.cz/vestniky/n75aau3/P:1560761361</t>
   </si>
   <si>
     <t>679428776</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/679428776</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/679428776</t>
   </si>
   <si>
     <t>679072748</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/679072748</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/679072748</t>
   </si>
   <si>
     <t>678601597</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 1/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/678601597</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/678601597</t>
   </si>
   <si>
     <t>678422047</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/678422047</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/678422047</t>
   </si>
   <si>
     <t>677861408</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/677861408</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/677861408</t>
   </si>
   <si>
     <t>677564707</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/677564707</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/677564707</t>
   </si>
   <si>
     <t>676790529</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/676790529</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/676790529</t>
   </si>
   <si>
     <t>673085663</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/673085663</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/673085663</t>
   </si>
   <si>
     <t>669892747</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/669892747</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/669892747</t>
   </si>
   <si>
     <t>668398655</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/668398655</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/668398655</t>
   </si>
   <si>
     <t>662613796</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/662613796</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/662613796</t>
   </si>
   <si>
     <t>659318930</t>
   </si>
   <si>
     <t>Cenový věstník částka 5/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/659318930</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/659318930</t>
   </si>
   <si>
     <t>659215929</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/659215929</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/659215929</t>
   </si>
   <si>
     <t>658905041</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/658905041</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/658905041</t>
   </si>
   <si>
     <t>657863005</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/657863005</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/657863005</t>
   </si>
   <si>
     <t>656421809</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/656421809</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/656421809</t>
   </si>
   <si>
     <t>654877190</t>
   </si>
   <si>
     <t>Oprava sřechy v areálu obce</t>
   </si>
   <si>
     <t>Obec Chomýž</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6w5ajcv/654877190</t>
+    <t>https://portal.gov.cz/vestniky/6w5ajcv/654877190</t>
   </si>
   <si>
     <t>654124657</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/654124657</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/654124657</t>
   </si>
   <si>
     <t>652788950</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/652788950</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/652788950</t>
   </si>
   <si>
     <t>651340022</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/651340022</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/651340022</t>
   </si>
   <si>
     <t>650948247</t>
   </si>
   <si>
     <t>Cenový věstník částka 3/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/650948247</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/650948247</t>
   </si>
   <si>
     <t>648146850</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/648146850</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/648146850</t>
   </si>
   <si>
     <t>643912696</t>
   </si>
   <si>
     <t>Cenový věstník částka 2/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/643912696</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/643912696</t>
   </si>
   <si>
     <t>643335631</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/643335631</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/643335631</t>
   </si>
   <si>
     <t>641929524</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina částka 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/641929524</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/641929524</t>
   </si>
   <si>
     <t>641922615</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 01/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/641922615</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/641922615</t>
   </si>
   <si>
     <t>641458066</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/641458066</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/641458066</t>
   </si>
   <si>
     <t>640742190</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 1/2019</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/640742190</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/640742190</t>
   </si>
   <si>
     <t>639868004</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/639868004</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/639868004</t>
   </si>
   <si>
     <t>P:1546420339</t>
   </si>
   <si>
     <t>Cenový věstník - částka 15/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/P:1546420339</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/P:1546420339</t>
   </si>
   <si>
     <t>633603016</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 14/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/633603016</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/633603016</t>
   </si>
   <si>
     <t>633318837</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/633318837</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/633318837</t>
   </si>
   <si>
     <t>628372944</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 14/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/628372944</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/628372944</t>
   </si>
   <si>
     <t>628373536</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 13/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/628373536</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/628373536</t>
   </si>
   <si>
     <t>628306989</t>
   </si>
   <si>
     <t>Cenový věstník - částka 14/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/628306989</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/628306989</t>
   </si>
   <si>
     <t>626105660</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/626105660</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/626105660</t>
   </si>
   <si>
     <t>626101795</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/626101795</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/626101795</t>
   </si>
   <si>
     <t>625949168</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/625949168</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/625949168</t>
   </si>
   <si>
     <t>625678391</t>
   </si>
   <si>
     <t>Cenový věstník - částka 13/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/625678391</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/625678391</t>
   </si>
   <si>
     <t>623377685</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 13/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/623377685</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/623377685</t>
   </si>
   <si>
     <t>622972966</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/622972966</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/622972966</t>
   </si>
   <si>
     <t>621499550</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/621499550</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/621499550</t>
   </si>
   <si>
     <t>617377598</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/617377598</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/617377598</t>
   </si>
   <si>
     <t>616604313</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/616604313</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/616604313</t>
   </si>
   <si>
     <t>614371466</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/614371466</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/614371466</t>
   </si>
   <si>
     <t>612954814</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/612954814</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/612954814</t>
   </si>
   <si>
     <t>609962562</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/609962562</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/609962562</t>
   </si>
   <si>
     <t>609949632</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/609949632</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/609949632</t>
   </si>
   <si>
     <t>609431094</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 3/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/609431094</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/609431094</t>
   </si>
   <si>
     <t>608835575</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/608835575</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/608835575</t>
   </si>
   <si>
     <t>608708139</t>
   </si>
   <si>
     <t>Cenový věstník - částka 11/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/608708139</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/608708139</t>
   </si>
   <si>
     <t>604026431</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/604026431</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/604026431</t>
   </si>
   <si>
     <t>603283047</t>
   </si>
   <si>
     <t>Cenový věstník - částka 10/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/603283047</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/603283047</t>
   </si>
   <si>
     <t>600613224</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/600613224</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/600613224</t>
   </si>
   <si>
     <t>594332428</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/594332428</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/594332428</t>
   </si>
   <si>
     <t>592904819</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/592904819</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/592904819</t>
   </si>
   <si>
     <t>592906574</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 9/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/592906574</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/592906574</t>
   </si>
   <si>
     <t>589475398</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 8/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/589475398</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/589475398</t>
   </si>
   <si>
     <t>589476475</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 9/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/589476475</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/589476475</t>
   </si>
   <si>
     <t>586122330</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/586122330</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/586122330</t>
   </si>
   <si>
     <t>583944126</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 8/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/583944126</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/583944126</t>
   </si>
   <si>
     <t>583944440</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 7/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/583944440</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/583944440</t>
   </si>
   <si>
     <t>579605985</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/579605985</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/579605985</t>
   </si>
   <si>
     <t>579243838</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/579243838</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/579243838</t>
   </si>
   <si>
     <t>578483822</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/578483822</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/578483822</t>
   </si>
   <si>
     <t>578221533</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/578221533</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/578221533</t>
   </si>
   <si>
     <t>576409982</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 7/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/576409982</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/576409982</t>
   </si>
   <si>
     <t>574792626</t>
   </si>
   <si>
     <t>Cenový věstník - částka 5/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/574792626</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/574792626</t>
   </si>
   <si>
     <t>572942454</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 2/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/572942454</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/572942454</t>
   </si>
   <si>
     <t>572772957</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 6/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/572772957</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/572772957</t>
   </si>
   <si>
     <t>571427645</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 6/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/571427645</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/571427645</t>
   </si>
   <si>
     <t>569759783</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/569759783</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/569759783</t>
   </si>
   <si>
     <t>563696567</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/563696567</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/563696567</t>
   </si>
   <si>
     <t>560704151</t>
   </si>
   <si>
     <t>Cenový věstník částka 3/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/560704151</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/560704151</t>
   </si>
   <si>
     <t>558498650</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 5/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/558498650</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/558498650</t>
   </si>
   <si>
     <t>554848106</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/554848106</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/554848106</t>
   </si>
   <si>
     <t>554074513</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/554074513</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/554074513</t>
   </si>
   <si>
     <t>552551170</t>
   </si>
   <si>
     <t>Cenový věstník částka 2/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/552551170</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/552551170</t>
   </si>
   <si>
     <t>549128490</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 4/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/549128490</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/549128490</t>
   </si>
   <si>
     <t>549128496</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 3/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/549128496</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/549128496</t>
   </si>
   <si>
     <t>544692595</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 3/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/544692595</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/544692595</t>
   </si>
   <si>
     <t>541757601</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/541757601</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/541757601</t>
   </si>
   <si>
     <t>539773174</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 2/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/539773174</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/539773174</t>
   </si>
   <si>
     <t>538648885</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 2/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/538648885</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/538648885</t>
   </si>
   <si>
     <t>537631436</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/537631436</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/537631436</t>
   </si>
   <si>
     <t>himport2</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, ČÁSTKA 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/himport2</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/himport2</t>
   </si>
   <si>
     <t>himport1</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, ČÁSTKA 1/2018</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/himport1</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/himport1</t>
   </si>
   <si>
     <t>P:C-84879</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84879</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84879</t>
   </si>
   <si>
     <t>22185</t>
   </si>
   <si>
     <t>Cenový věstník částka 14/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/22185</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/22185</t>
   </si>
   <si>
     <t>22135</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 16/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22135</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22135</t>
   </si>
   <si>
     <t>22126</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 4/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/22126</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/22126</t>
   </si>
   <si>
     <t>22120</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 15/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22120</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22120</t>
   </si>
   <si>
     <t>22113</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 14/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22113</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22113</t>
   </si>
   <si>
     <t>22115</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 15/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22115</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22115</t>
   </si>
   <si>
     <t>22107</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/22107</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/22107</t>
   </si>
   <si>
     <t>P:C-84878</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84878</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84878</t>
   </si>
   <si>
     <t>P:C-84877</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84877</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84877</t>
   </si>
   <si>
     <t>P:C-84876</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84876</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84876</t>
   </si>
   <si>
     <t>22056</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/22056</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/22056</t>
   </si>
   <si>
     <t>22038</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 13/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22038</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22038</t>
   </si>
   <si>
     <t>22019</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 14/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/22019</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/22019</t>
   </si>
   <si>
     <t>21991</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 13/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21991</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21991</t>
   </si>
   <si>
     <t>21989</t>
   </si>
   <si>
     <t>Cenový věstník částka 11/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21989</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21989</t>
   </si>
   <si>
     <t>21970</t>
   </si>
   <si>
     <t>Cenový věstník částka 10/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21970</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21970</t>
   </si>
   <si>
     <t>21866</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21866</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21866</t>
   </si>
   <si>
     <t>P:C-84875</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84875</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84875</t>
   </si>
   <si>
     <t>P:C-84874</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84874</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84874</t>
   </si>
   <si>
     <t>21851</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21851</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21851</t>
   </si>
   <si>
     <t>21835</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 12/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21835</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21835</t>
   </si>
   <si>
     <t>21714</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21714</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21714</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21642</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21642</t>
   </si>
   <si>
     <t>21596</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 11/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21596</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21596</t>
   </si>
   <si>
     <t>21598</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21598</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21598</t>
   </si>
   <si>
     <t>21590</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 3/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/21590</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/21590</t>
   </si>
   <si>
     <t>21538</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 10/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21538</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21538</t>
   </si>
   <si>
     <t>21512</t>
   </si>
   <si>
     <t>Cenový věstník částka 7/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21512</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21512</t>
   </si>
   <si>
     <t>21514</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 09/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21514</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21514</t>
   </si>
   <si>
     <t>21454</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 08/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21454</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21454</t>
   </si>
   <si>
     <t>21442</t>
   </si>
   <si>
     <t>Cenový věstník částka 6/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21442</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21442</t>
   </si>
   <si>
     <t>21428</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 07/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21428</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21428</t>
   </si>
   <si>
     <t>21426</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 09/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21426</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21426</t>
   </si>
   <si>
     <t>21386</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 08/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21386</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21386</t>
   </si>
   <si>
     <t>21384</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 06/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21384</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21384</t>
   </si>
   <si>
     <t>P:C-84873</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84873</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84873</t>
   </si>
   <si>
     <t>21347</t>
   </si>
   <si>
     <t>Cenový věstník částka 5/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21347</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21347</t>
   </si>
   <si>
     <t>21331</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 07/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21331</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21331</t>
   </si>
   <si>
     <t>21315</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 05/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21315</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21315</t>
   </si>
   <si>
     <t>21313</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 05/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21313</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21313</t>
   </si>
   <si>
     <t>21301</t>
   </si>
   <si>
     <t>Cenový věstník částka 4/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21301</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21301</t>
   </si>
   <si>
     <t>21263</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 06/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21263</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21263</t>
   </si>
   <si>
     <t>21183</t>
   </si>
   <si>
     <t>Cenový věstník 3/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21183</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21183</t>
   </si>
   <si>
     <t>P:C-84872</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84872</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84872</t>
   </si>
   <si>
     <t>21132</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 04/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21132</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21132</t>
   </si>
   <si>
     <t>P:C-84871</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84871</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84871</t>
   </si>
   <si>
     <t>21049</t>
   </si>
   <si>
     <t>Cenový věstník 2/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/21049</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/21049</t>
   </si>
   <si>
     <t>21035</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 03/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21035</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21035</t>
   </si>
   <si>
     <t>21037</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 04/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/21037</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/21037</t>
   </si>
   <si>
     <t>20995</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 03/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20995</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20995</t>
   </si>
   <si>
     <t>20956</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 02/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20956</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20956</t>
   </si>
   <si>
     <t>20927</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina, částka 1/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/20927</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/20927</t>
   </si>
   <si>
     <t>20782</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 02/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20782</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20782</t>
   </si>
   <si>
     <t>20774</t>
   </si>
   <si>
     <t>Cenový věstník částka 1/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20774</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20774</t>
   </si>
   <si>
     <t>20641</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 01/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20641</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20641</t>
   </si>
   <si>
     <t>20639</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 01/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20639</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20639</t>
   </si>
   <si>
     <t>P:C-84870</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2017</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84870</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84870</t>
   </si>
   <si>
     <t>20585</t>
   </si>
   <si>
     <t>Cenový věstník částka 13/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20585</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20585</t>
   </si>
   <si>
     <t>P:C-84869</t>
   </si>
   <si>
     <t>Energetický regulační věstník 13/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84869</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84869</t>
   </si>
   <si>
     <t>20579</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 22/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20579</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20579</t>
   </si>
   <si>
     <t>P:C-84868</t>
   </si>
   <si>
     <t>Energetický regulační věstník 12/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84868</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84868</t>
   </si>
   <si>
     <t>20436</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 21/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20436</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20436</t>
   </si>
   <si>
     <t>20418</t>
   </si>
   <si>
     <t>Cenový věstník částka 12/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20418</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20418</t>
   </si>
   <si>
     <t>20391</t>
   </si>
   <si>
     <t>Cenový věstník částka 11/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20391</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20391</t>
   </si>
   <si>
     <t>P:C-84867</t>
   </si>
   <si>
     <t>Energetický regulační věstník 11/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84867</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84867</t>
   </si>
   <si>
     <t>P:C-84866</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84866</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84866</t>
   </si>
   <si>
     <t>P:C-84865</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84865</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84865</t>
   </si>
   <si>
     <t>20359</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 20/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20359</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20359</t>
   </si>
   <si>
     <t>20345</t>
   </si>
   <si>
     <t>Věstník Kraje Vysočina_4_2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/ksab3eu/20345</t>
+    <t>https://portal.gov.cz/vestniky/ksab3eu/20345</t>
   </si>
   <si>
     <t>20335</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 12/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20335</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20335</t>
   </si>
   <si>
     <t>20312</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 19/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20312</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20312</t>
   </si>
   <si>
     <t>20305</t>
   </si>
   <si>
     <t>Cenový věstník částka 10/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20305</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20305</t>
   </si>
   <si>
     <t>20256</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 18/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20256</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20256</t>
   </si>
   <si>
     <t>20217</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 11/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20217</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20217</t>
   </si>
   <si>
     <t>P:C-84864</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84864</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84864</t>
   </si>
   <si>
     <t>P:C-84863</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84863</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84863</t>
   </si>
   <si>
     <t>P:C-84862</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84862</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84862</t>
   </si>
   <si>
     <t>20165</t>
   </si>
   <si>
     <t>Cenový věstník částka 9/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20165</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20165</t>
   </si>
   <si>
     <t>20155</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 17/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20155</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20155</t>
   </si>
   <si>
     <t>20094</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 16/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20094</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20094</t>
   </si>
   <si>
     <t>20011</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 10/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/20011</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/20011</t>
   </si>
   <si>
     <t>20002</t>
   </si>
   <si>
     <t>Cenový věstník částka 8/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/20002</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/20002</t>
   </si>
   <si>
     <t>19992</t>
   </si>
   <si>
     <t>Oznámení o ztrátě úředních razítek</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/19992</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/19992</t>
   </si>
   <si>
     <t>19994</t>
   </si>
   <si>
     <t>Oznámení o ztrátě razítek - Ostrava</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/19994</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/19994</t>
   </si>
   <si>
     <t>19996</t>
   </si>
   <si>
     <t>Oznámení ředitele OBPPK</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/19996</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/19996</t>
   </si>
   <si>
     <t>19998</t>
   </si>
   <si>
     <t>Oznámení o ztrátě razítka - MVČR</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/19998</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/19998</t>
   </si>
   <si>
     <t>19908</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 14/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/19908</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/19908</t>
   </si>
   <si>
     <t>P:C-84861</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84861</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84861</t>
   </si>
   <si>
     <t>P:C-84860</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84860</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84860</t>
   </si>
   <si>
     <t>P:C-84859</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84859</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84859</t>
   </si>
   <si>
     <t>P:C-84858</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84858</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84858</t>
   </si>
   <si>
     <t>P:C-84857</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2016</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84857</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84857</t>
   </si>
   <si>
     <t>19308</t>
   </si>
   <si>
     <t>Věstník NKÚ částka 2/2013</t>
   </si>
   <si>
     <t>Nejvyšší kontrolní úřad</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/s3caayq/19308</t>
+    <t>https://portal.gov.cz/vestniky/s3caayq/19308</t>
   </si>
   <si>
     <t>P:C-84856</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84856</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84856</t>
   </si>
   <si>
     <t>P:C-84855</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84855</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84855</t>
   </si>
   <si>
     <t>P:C-84854</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84854</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84854</t>
   </si>
   <si>
     <t>P:C-84853</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84853</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84853</t>
   </si>
   <si>
     <t>P:C-84852</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84852</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84852</t>
   </si>
   <si>
     <t>P:C-84851</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84851</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84851</t>
   </si>
   <si>
     <t>P:C-84850</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84850</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84850</t>
   </si>
   <si>
     <t>P:C-84849</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84849</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84849</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>Cenový věstník 6/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/xzeaauv/17603</t>
+    <t>https://portal.gov.cz/vestniky/xzeaauv/17603</t>
   </si>
   <si>
     <t>P:C-84848</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84848</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84848</t>
   </si>
   <si>
     <t>P:C-84847</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2015</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84847</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84847</t>
   </si>
   <si>
     <t>P:C-84846</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84846</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84846</t>
   </si>
   <si>
     <t>P:C-84845</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84845</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84845</t>
   </si>
   <si>
     <t>P:C-84844</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84844</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84844</t>
   </si>
   <si>
     <t>P:C-84843</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84843</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84843</t>
   </si>
   <si>
     <t>P:C-84842</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84842</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84842</t>
   </si>
   <si>
     <t>P:C-84841</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84841</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84841</t>
   </si>
   <si>
     <t>13851</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 5/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/13851</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/13851</t>
   </si>
   <si>
     <t>P:C-84840</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2014</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84840</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84840</t>
   </si>
   <si>
     <t>P:C-84839</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84839</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84839</t>
   </si>
   <si>
     <t>P:C-84838</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84838</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84838</t>
   </si>
   <si>
     <t>P:C-84837</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84837</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84837</t>
   </si>
   <si>
     <t>P:C-84836</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84836</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84836</t>
   </si>
   <si>
     <t>P:C-84835</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84835</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84835</t>
   </si>
   <si>
     <t>P:C-84834</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84834</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84834</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 14/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/12451</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/12451</t>
   </si>
   <si>
     <t>P:C-84833</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84833</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84833</t>
   </si>
   <si>
     <t>P:C-84832</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84832</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84832</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
     <t>POŠTOVNÍ VĚSTNÍK, částka 5/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/11339</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/11339</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>Věstník Ministerstva vnitra - částka 64/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/6bnaawp/11315</t>
+    <t>https://portal.gov.cz/vestniky/6bnaawp/11315</t>
   </si>
   <si>
     <t>P:C-84831</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84831</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84831</t>
   </si>
   <si>
     <t>P:C-84830</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2013</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84830</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84830</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>TELEKOMUNIKAČNÍ VĚSTNÍK, částka 22 - 2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/a9qaats/10422</t>
+    <t>https://portal.gov.cz/vestniky/a9qaats/10422</t>
   </si>
   <si>
     <t>P:C-84829</t>
   </si>
   <si>
     <t>Energetický regulační věstník 10/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84829</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84829</t>
   </si>
   <si>
     <t>P:C-84828</t>
   </si>
   <si>
     <t>Energetický regulační věstník 9/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84828</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84828</t>
   </si>
   <si>
     <t>P:C-84827</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84827</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84827</t>
   </si>
   <si>
     <t>P:C-84826</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84826</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84826</t>
   </si>
   <si>
     <t>P:C-84825</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84825</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84825</t>
   </si>
   <si>
     <t>P:C-84824</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84824</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84824</t>
   </si>
   <si>
     <t>P:C-84823</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84823</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84823</t>
   </si>
   <si>
     <t>P:C-84822</t>
   </si>
   <si>
     <t>Energetický regulační věstník 3/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84822</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84822</t>
   </si>
   <si>
     <t>P:C-84821</t>
   </si>
   <si>
     <t>Energetický regulační věstník 2/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84821</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84821</t>
   </si>
   <si>
     <t>P:C-84820</t>
   </si>
   <si>
     <t>Energetický regulační věstník 1/2012</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84820</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84820</t>
   </si>
   <si>
     <t>P:C-84819</t>
   </si>
   <si>
     <t>Energetický regulační věstník 8/2011</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84819</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84819</t>
   </si>
   <si>
     <t>P:C-84818</t>
   </si>
   <si>
     <t>Energetický regulační věstník 7/2011</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84818</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84818</t>
   </si>
   <si>
     <t>P:C-84817</t>
   </si>
   <si>
     <t>Energetický regulační věstník 6/2011</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84817</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84817</t>
   </si>
   <si>
     <t>P:C-84816</t>
   </si>
   <si>
     <t>Energetický regulační věstník 5/2011</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84816</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84816</t>
   </si>
   <si>
     <t>P:C-84815</t>
   </si>
   <si>
     <t>Energetický regulační věstník 4/2011</t>
   </si>
   <si>
-    <t>http://portal.gov.cz/vestniky/eeuaau7/P:C-84815</t>
+    <t>https://portal.gov.cz/vestniky/eeuaau7/P:C-84815</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8908,21807 +8998,22052 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1784029826" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783943540" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1733485385" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783684208" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783598397" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783511571" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783424873" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1783079407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782993210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782906670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782820504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782733908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1723070040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782474655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782388243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782301977" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782215206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1782129262" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1719026458" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1718073980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781870259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781783710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781699208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781610872" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781524534" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781265088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1713238261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781178748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1712130685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781092451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711756240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1711361773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1781005899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1711253320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1710811206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780919788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780660333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780574118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780487675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1707935167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780401305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780314672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1706575999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1780055556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1704838865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779969344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1704800302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779882813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1704098673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779796436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703516654" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703516537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1703490969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779710156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779450927" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779364563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/cb4bwan/1700872225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/cb4bwan/1700872369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1700567175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779278045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1700363925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779192487" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1779105307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778845951" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778759774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1697093972" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778673281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778586884" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778500481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778154876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1778068454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777982138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777895645" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777550059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1689989642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532710" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532476" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532338" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1777532216" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1689207301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777463676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1688951223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1688819097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777377301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777290988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1777031644" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776945443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776858852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776772517" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776686123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776426927" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776340511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776254169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776167714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1776081263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1678061634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775822128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775735664" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775649326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775562595" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1775145605" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669678117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1669584994" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1663174558" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1661325493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1660225116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1652562536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1643639140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1642375143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1634442333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1626269678" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1624142003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1624035473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1615375538" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612567400" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612558547" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1612536326" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1610470103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1606978175" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1601090056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1591432132" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1587787950" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1585833158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585242176" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585236613" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585231556" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585226866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585219943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1585210396" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1583280064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1570538551" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1567706462" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1559066812" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1556928716" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553581784" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1553570020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1538096414" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1537627725" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1534991493" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1534201869" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1531081360" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1531028547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1523745972" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746794284" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1746793993" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1519306875" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1517482902" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1744632098" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1509116117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1507209923" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1499410025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1498862198" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1493556884" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1492292930" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1485962628" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1485396439" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1477382842" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1474955080" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1464945913" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1456559157" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1453146467" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1452932338" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445849505" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445841193" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1445830496" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1440617666" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1439020447" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1437131731" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1430155138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1421835604" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1418928988" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417666282" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1417439699" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1416889989" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1409806863" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1406210649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1404570437" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1403589315" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1399101889" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1390680330" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1720428523" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1380678596" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1378971406" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377563126" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377550716" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1377546386" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1369074832" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1368478488" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1366972428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1366388256" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1364053990" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1362782751" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1716453545" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1352272255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1714481858" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1351218240" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1340572636" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1336386002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1332363370" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/P:1710410832" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325954850" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1325277845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1323254225" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1319322345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/yukd8p7/1318855177" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1312574620" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1309022072" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301311286" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1301264958" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291595605" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291593412" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291591519" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1291585038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1289577903" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1287638605" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1280679581" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279183403" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279188201" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1279174049" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1269313845" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1263702920" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1262979575" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1254555194" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247228958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1247221321" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1247125343" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/dphbnwf/1241717290" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1235526978" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1235198658" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1232374304" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1228807602" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1223515086" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1222856001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1220731589" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1211669422" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1209224690" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1199718844" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1198404320" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1197814790" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1194884732" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1186899007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1180520182" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1167646975" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1166125722" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1157719208" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1151419231" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1141409347" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1137379834" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1136736302" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1134062895" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1128765204" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1119734142" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1119735203" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1113155662" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1111177293" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105328483" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105326161" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1105323280" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1104627031" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1102090856" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1098706255" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1666341193" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1092001643" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089455641" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1089446624" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1087918654" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1078493112" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1077393151" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1076992750" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1076906357" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1074209771" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069973146" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069970911" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1069968102" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1067915819" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065976054" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1065882011" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1063203248" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1056838061" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1054865668" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1054765669" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1051102182" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1046082966" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1045084872" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1044543770" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1037552680" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1037315289" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1034987908" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1032388657" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/1028219695" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/1020856598" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1020667047" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1015887468" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1012091226" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010313088" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1010078661" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1005047091" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/1001949963" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/996331766" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/996178244" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/991591026" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/988465092" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/982037555" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/980365367" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/978371430" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/973758801" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972852163" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972849150" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/972843263" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/971169062" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/967099241" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964486026" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/964379322" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/960865785" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/957605024" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/954707426" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/953746126" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/953375159" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951978160" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/951971543" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/950841637" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/950138492" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/948480253" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/945981773" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/944357166" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/934569376" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/930673382" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/920234498" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/917125501" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/915010760" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912556848" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/912493091" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/906825632" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/904253647" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/903708909" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/896287414" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/892472261" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/892166108" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/890155447" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/888242921" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/kdib3rr/887702417" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616581166" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1616580726" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/885140092" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680079" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882680366" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882667356" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882649591" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634943" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634944" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634947" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882634846" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635039" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/882635151" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/880438963" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/879351017" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/869089635" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/867434247" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/867384806" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/866861985" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/862691330" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/860623501" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/855175397" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/851616817" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847771502" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847761889" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/847748816" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/845949395" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/841815383" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/832872784" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832324366" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/832227861" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/828230606" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/826419341" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/818174895" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/818094267" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/814337373" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/810587795" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807472837" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/25abn2u/807463725" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/799675394" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/798337284" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/791726821" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790889790" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/790890096" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/788474528" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/788339499" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/787821242" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/781028216" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/776676974" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/776573472" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/776318598" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775919561" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/775388429" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/760341341" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/759967013" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/758361216" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/749611159" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/745296835" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/743249971" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/742944348" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/P:1578993804" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/740963793" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/737096136" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/736988099" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/731883067" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/731675130" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/730781057" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730483160" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730476951" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/730428084" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1574854144" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/729054501" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553394" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/727553429" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/725917980" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/721265475" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/719432651" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/713978865" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713354047" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/713351215" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/706298367" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704704512" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704531348" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704514141" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704487173" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704315515" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/704096505" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703919455" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/703340848" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/703004235" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964162" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964202" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/702964203" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/9gsaax4/699303315" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/688335856" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/P:1561377986" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672745" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/bcxawqy/686672828" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/n75aau3/P:1560761361" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679428776" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/679072748" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/678601597" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/678422047" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/677564707" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/676790529" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/668398655" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/662613796" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/657863005" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/656421809" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6w5ajcv/654877190" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/654124657" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/652788950" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/648146850" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/641929524" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/641922615" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/641458066" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/640742190" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/633603016" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/633318837" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628372944" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/628373536" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626105660" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/626101795" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/625949168" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/623377685" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/622972966" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/621499550" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/616604313" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/614371466" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/612954814" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609962562" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/609949632" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/609431094" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/608835575" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/604026431" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592904819" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/592906574" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589475398" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/589476475" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944126" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/583944440" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579605985" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/579243838" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/578483822" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/576409982" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/572942454" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/572772957" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/571427645" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/563696567" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/558498650" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/554848106" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/554074513" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128490" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/549128496" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/544692595" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/539773174" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/538648885" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/537631436" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/himport1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84879" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22135" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/22126" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22120" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22113" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22115" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84878" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84877" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84876" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22038" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/22019" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21991" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84875" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84874" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21851" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21835" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21714" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21596" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21598" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/21590" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21538" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21514" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21454" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21428" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21426" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21386" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21384" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84873" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21331" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21315" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21313" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21263" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84872" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21132" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84871" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21035" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/21037" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20995" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20956" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20927" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20782" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20641" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20639" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84870" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84869" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20579" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84868" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20436" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84867" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84866" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84865" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20359" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/ksab3eu/20345" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20335" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20312" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20256" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20217" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84864" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84863" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84862" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20155" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20094" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/20011" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/19908" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84861" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84860" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84859" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84858" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84857" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/s3caayq/19308" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84856" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84855" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84854" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84853" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84852" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84851" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84850" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84849" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84848" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84847" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84846" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84845" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84844" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84843" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84842" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84841" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/13851" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84840" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84839" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84838" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84837" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84836" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84835" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84834" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/12451" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84833" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84832" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/11339" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84831" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84830" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/a9qaats/10422" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84829" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84828" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84827" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84826" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84825" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84824" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84823" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84822" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84821" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84820" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84819" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84818" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84817" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84816" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/eeuaau7/P:C-84815" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1759312325" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1758219990" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/dakbkdb/1757299421" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1754873678" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1746734307" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1745816095" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1742215601" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1738282596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1784289221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1735987625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1784202639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1784116220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1784029826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783943540" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1733485385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783684208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783598397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783511571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783424873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1783079407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782993210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782906670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782820504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782733908" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1723070040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782474655" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782388243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782301977" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782215206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1782129262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1719026458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1718073980" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781870259" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781783710" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781699208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781610872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781524534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781265088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1713238261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781178748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1712130685" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781092451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1711756240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1711361773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1781005899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1711253320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1710811206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780919788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780660333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780574118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780487675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1707935167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780401305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780314672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1706575999" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1780055556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1704838865" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779969344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1704800302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779882813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1704098673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779796436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1703516654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1703516537" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1703490969" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779710156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779450927" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779364563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1700567175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779278045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1700363925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1700284735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1700257636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779192487" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1779105307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1698907047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778845951" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778759774" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1697093972" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778673281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778586884" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778500481" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778154876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1778068454" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777982138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777895645" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777550059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1689989642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532625" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532476" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1777532216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1689207301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777463676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1688951223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1688819097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777377301" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777290988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1777031644" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776945443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776858852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776772517" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776686123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776426927" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776340511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776254169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776167714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1776081263" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1678061634" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1775822128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1775735664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1775649326" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1775562595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1775145605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1673737866" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1669678117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1669584994" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1663174558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1662703337" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1661325493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1660225116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1655569200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1652562536" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1652495851" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1649521898" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1645961084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1644708982" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1643639140" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1642384121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1642375143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1637492178" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1634442333" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1626269678" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1624853235" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1624852930" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1624852671" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1624142003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1624035473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1620402576" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1615585087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1615375538" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1612697912" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1612567400" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1612558547" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1612536326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1611876665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1611841541" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1610470103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1607872852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1606978175" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1606295917" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1605434158" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1601090056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1599331276" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1599330604" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1598986928" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1598978180" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1595777937" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1595758690" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1594408080" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1593477936" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1592986029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1591885709" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1591432132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1590938187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1590251682" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1590199168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1590159234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1587787950" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1586436088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1586228071" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1586007562" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1586007559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1585833158" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1585482914" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585242176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585236613" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585231556" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585226866" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585219943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1585210396" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1584878827" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1583280064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1577895050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1574816031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1570538551" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1570226307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1567706462" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1567264105" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1564539227" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1563647079" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1563188552" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1561951016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1561329231" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1559066812" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1556928716" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1556005765" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1555991641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555862987" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555319717" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555319674" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555319499" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555309687" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1555309680" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1554819210" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1553581784" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1553570020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1545035245" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1544288438" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1543733823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1543590138" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1540138754" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1540053167" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1538096414" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1537627725" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1537590201" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1534991493" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1534201869" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1531191973" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1531081360" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1531028547" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1526470497" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1523745972" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1746794284" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1746793993" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1521168125" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1519306875" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1517482902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1515924461" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/P:1744632098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1509116117" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1507209923" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1499410025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1498862198" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1496450420" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1494262893" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1493556884" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1492292930" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1486871980" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1485962628" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1485396439" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1485374796" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1482646651" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1478880310" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1477382842" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1474955080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1471764591" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1471701660" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1465519167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1464945913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1456559157" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1456216457" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1453737033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1453146467" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1452932338" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1451767850" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1445951313" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1445849505" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1445841193" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1445830496" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/vidaawt/1443391034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1443023525" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1442511979" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1440617666" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1439020447" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1437131731" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1437026530" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1430821241" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1430155138" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1428452484" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1423706526" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1421835604" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1418928988" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1418563718" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1417666282" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1417439699" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1416933549" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1416889989" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1416874292" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1409806863" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1406210649" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1405354893" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1404570437" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1403589315" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1402241660" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1399101889" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1392561721" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1390680330" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1387157803" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1387092990" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1720428523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1380678596" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1378971406" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1378379527" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1377563126" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1377550716" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1377546386" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1375367630" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1369074832" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1368478488" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1366972428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1366388256" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1365563184" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1364053990" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1362782751" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1716453545" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1361597677" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1358774946" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1352272255" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/P:1714481858" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1351218240" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1350857653" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1346548021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1340572636" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1336386002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1335913560" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1332363370" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1330045907" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1330031902" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/P:1710410832" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1325954850" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1325277845" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1323254225" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1322585295" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1319322345" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/yukd8p7/1318855177" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1317953103" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1317408938" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1315826560" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1312574620" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1310883287" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1309022072" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1308698611" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1303895131" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1301311286" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1301264958" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1291595605" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1291593412" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1291591519" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1291585038" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1289577903" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1289226695" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1288191055" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1287638605" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1286196951" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1280679581" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1279183403" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1279188201" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1279174049" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1279004580" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1274929055" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1273957826" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1269313845" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1263702920" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1262979575" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1260000381" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1258297848" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1255989558" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1254555194" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1247228958" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1247221321" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1247125343" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1246480224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1246096275" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/dphbnwf/1241717290" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1239942792" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1238514177" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1235526978" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1235198658" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1233374346" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1232374304" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1228807602" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1226986561" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1223515086" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1222856001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1220731589" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1218759624" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1216403338" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1211669422" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1210159748" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1209224690" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1205550208" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1203774850" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1199718844" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1198404320" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1197814790" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1197094485" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1194884732" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1190987954" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1186899007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1180520182" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1179463023" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1179328258" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1168584409" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1167646975" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1166125722" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1163162016" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1160047858" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1157719208" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1151419231" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1150655306" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1147578936" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1141409347" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/P:1675934289" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1138106156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1137379834" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1136736302" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/pv8aaxd/1134620610" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1134062895" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1133197065" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1128765204" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1125774032" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1119734142" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1119735203" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1116566513" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1116566372" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1114819837" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1113155662" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1111177293" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1108371716" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1105328483" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1105326161" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1105323280" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1104627031" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1102090856" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1098706255" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1096553258" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/P:1666341193" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1096404601" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1096367555" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1092001643" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1089455641" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1089446624" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1087918654" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1085625044" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1078493112" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1077393151" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1076992750" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1076906357" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1074209771" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1073433536" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1069973146" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1069970911" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1069968102" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1067915819" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1065976054" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1065882011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1065868538" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1063621553" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1063203248" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1056838061" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1054865668" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1054765669" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1054201020" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1053217403" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1051102182" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1046082966" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1045084872" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1044543770" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1042898200" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1040991455" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1037552680" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1037315289" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1034987908" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1032388657" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1029770100" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/1028219695" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1021414319" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/1020856598" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1020667047" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1015887468" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1015699935" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1012091226" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1010313088" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1010087206" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1010078661" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1008558144" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1005047091" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1004468446" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/1001949963" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/1001536113" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/996331766" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/996178244" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/992517774" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/991591026" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/990877620" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/988465092" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/983735986" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/982037555" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/981177543" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/980365367" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/978371430" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/978155462" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/974672918" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/973758801" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/972852163" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/972849150" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/972843263" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/971169062" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/970275836" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/969887934" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/967099241" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/964486026" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/964379322" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/961331034" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/960865785" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/958692891" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/957605024" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/954707426" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/953746126" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/953375159" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/951978160" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/951971543" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/950841637" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/950138492" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/948542611" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/kdib3rr/948480253" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/945981773" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/944357166" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/941335138" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/934569376" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/931636538" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/930673382" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/927060811" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/922912336" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/921198122" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/920234498" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/917125501" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/915010760" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/912556848" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/912493091" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/910070993" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/908475340" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/906825632" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/904253647" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/903708909" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/898252445" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/896287414" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/892472261" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/892166108" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/890155447" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/888242921" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/kdib3rr/887702417" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/P:1616581166" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/P:1616580726" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/885722538" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/885140092" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882680079" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882680366" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882667356" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882649591" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882634943" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882634944" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882634947" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882634846" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882635039" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/882635151" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/880438963" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/879351017" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/876047818" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/873534746" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/869089635" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/867434247" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/867384806" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/866861985" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/866066837" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/864890165" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/862691330" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/860623501" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/855175397" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/853705166" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/851616817" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/850676383" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/847771502" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/847761889" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/847748816" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/846940059" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/845949395" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/841815383" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/834921258" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/832872784" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/832324366" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/832227861" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/828230606" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/826419341" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/822832465" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/819617593" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/818174895" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/818094267" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/815981365" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/814337373" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/810587795" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/25abn2u/807472837" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/25abn2u/807463725" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/805513048" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/804507771" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/801544765" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/799675394" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/798731440" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/798337284" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/791726821" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/790889790" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/790890096" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/788474528" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/788339499" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/787821242" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/785996984" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/781028216" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/777711467" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/776676974" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/776573472" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/776318598" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/776139956" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/775919561" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/775388429" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/765507229" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/760341341" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/759967013" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/759523344" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/758361216" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/757098999" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/755036941" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/749611159" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/747209165" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/745296835" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/743249971" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/742944348" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/P:1578993804" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/740963793" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/737096136" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/736988099" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/736665878" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/735915883" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/731883067" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/bcxawqy/731675130" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/730781057" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/730483160" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/730476951" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/730428084" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/P:1574854144" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/730040633" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/bcxawqy/729054501" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/727553394" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/727553429" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/725917980" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/722554650" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/721607105" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/721265475" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/719432651" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/713978865" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/713354047" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/713351215" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/712777480" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/706298367" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704704512" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704531348" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704514141" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704487173" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704315515" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/704096505" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/703919455" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/703340848" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/712812637" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/703004235" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/702964162" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/702964202" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/702964203" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/9gsaax4/699303315" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/696530273" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/688335856" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/688304304" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/687188175" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/P:1561377986" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/bcxawqy/686672745" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/bcxawqy/686672828" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/n75aau3/P:1560761361" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/679428776" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/679072748" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/678601597" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/678422047" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/677861408" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/677564707" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/676790529" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/669892747" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/668398655" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/662613796" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/659318930" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/657863005" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/656421809" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6w5ajcv/654877190" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/654124657" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/652788950" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/651340022" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/650948247" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/648146850" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/643912696" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/643335631" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/641929524" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/641922615" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/641458066" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/640742190" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/P:1546420339" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/633603016" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/633318837" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/628372944" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/628373536" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/628306989" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/626105660" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/626101795" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/625949168" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/625678391" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/623377685" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/622972966" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/621499550" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/617377598" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/616604313" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/614371466" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/612954814" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/609962562" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/609949632" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/609431094" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/608835575" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/608708139" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/604026431" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/603283047" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/600613224" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/594332428" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/592904819" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/592906574" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/589475398" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/589476475" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/586122330" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/583944126" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/583944440" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/579605985" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/579243838" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/578483822" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/578221533" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/576409982" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/574792626" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/572942454" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/572772957" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/571427645" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/569759783" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/563696567" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/560704151" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/558498650" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/554848106" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/554074513" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/552551170" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/549128490" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/549128496" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/544692595" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/541757601" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/539773174" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/538648885" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/537631436" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/himport2" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/himport1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84879" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/22185" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22135" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/22126" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22120" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22113" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22115" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/22107" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84878" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84877" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84876" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/22056" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22038" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/22019" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21991" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21989" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21970" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21866" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84875" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84874" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21851" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21835" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21714" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21642" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21596" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21598" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/21590" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21538" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21512" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21514" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21454" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21442" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21428" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21426" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21386" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21384" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84873" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21347" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21331" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21315" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21313" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21301" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21263" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21183" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84872" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21132" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84871" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/21049" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21035" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/21037" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20995" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20956" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/20927" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20782" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20774" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20641" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20639" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84870" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20585" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84869" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20579" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84868" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20436" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20418" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20391" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84867" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84866" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84865" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20359" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/ksab3eu/20345" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20335" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20312" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20305" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20256" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20217" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84864" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84863" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84862" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20165" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20155" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20094" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/20011" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/20002" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/19908" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84861" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84860" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84859" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84858" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84857" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/s3caayq/19308" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84856" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84855" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84854" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84853" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84852" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84851" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84850" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84849" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/xzeaauv/17603" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84848" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84847" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84846" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84845" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84844" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84843" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84842" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84841" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/13851" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84840" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84839" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84838" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84837" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84836" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84835" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84834" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/12451" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84833" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84832" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/11339" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84831" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84830" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/a9qaats/10422" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84829" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84828" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84827" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84826" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84825" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84824" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84823" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84822" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84821" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84820" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84819" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84818" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84817" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84816" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.gov.cz/vestniky/eeuaau7/P:C-84815" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H946"/>
+  <dimension ref="A1:H956"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="59.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="46.7109375" customWidth="1"/>
-    <col min="8" max="8" width="52.7109375" customWidth="1"/>
+    <col min="8" max="8" width="53.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>108559</v>
+        <v>108766</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1">
-        <v>46217</v>
+        <v>46265</v>
       </c>
       <c r="E2" s="1">
-        <v>46218</v>
-[...2 lines deleted...]
-        <v>46218</v>
+        <v>46327</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>108547</v>
+        <v>108754</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1">
-        <v>46216</v>
+        <v>46261</v>
       </c>
       <c r="E3" s="1">
-        <v>46217</v>
-[...2 lines deleted...]
-        <v>46217</v>
+        <v>46261</v>
       </c>
       <c r="G3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>108543</v>
+        <v>108741</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D4" s="1">
-        <v>46216</v>
+        <v>46259</v>
       </c>
       <c r="E4" s="1">
         <v>46266</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>108536</v>
+        <v>108722</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="1">
-        <v>46213</v>
+        <v>46254</v>
       </c>
       <c r="E5" s="1">
-        <v>46214</v>
-[...2 lines deleted...]
-        <v>46216</v>
+        <v>46254</v>
       </c>
       <c r="G5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>108528</v>
+        <v>108667</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D6" s="1">
-        <v>46212</v>
+        <v>46244</v>
       </c>
       <c r="E6" s="1">
-        <v>46213</v>
-[...2 lines deleted...]
-        <v>46213</v>
+        <v>46240</v>
       </c>
       <c r="G6" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>108522</v>
+        <v>108661</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D7" s="1">
-        <v>46211</v>
+        <v>46244</v>
       </c>
       <c r="E7" s="1">
-        <v>46212</v>
-[...2 lines deleted...]
-        <v>46212</v>
+        <v>46244</v>
       </c>
       <c r="G7" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>108514</v>
+        <v>108634</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1">
-        <v>46210</v>
+        <v>46234</v>
       </c>
       <c r="E8" s="1">
-        <v>46211</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>46296</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>108504</v>
+        <v>108598</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1">
-        <v>46206</v>
+        <v>46225</v>
       </c>
       <c r="E9" s="1">
-        <v>46207</v>
-[...2 lines deleted...]
-        <v>46210</v>
+        <v>46225</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>108499</v>
+        <v>108583</v>
       </c>
       <c r="B10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1">
-        <v>46205</v>
+        <v>46220</v>
       </c>
       <c r="E10" s="1">
-        <v>46206</v>
+        <v>46221</v>
       </c>
       <c r="F10" s="1">
-        <v>46206</v>
+        <v>46222</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>108494</v>
+        <v>108580</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1">
-        <v>46204</v>
+        <v>46220</v>
       </c>
       <c r="E11" s="1">
-        <v>46205</v>
-[...2 lines deleted...]
-        <v>46205</v>
+        <v>46280</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>108489</v>
+        <v>108576</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1">
-        <v>46203</v>
+        <v>46219</v>
       </c>
       <c r="E12" s="1">
-        <v>46204</v>
+        <v>46220</v>
       </c>
       <c r="F12" s="1">
-        <v>46204</v>
+        <v>46220</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>108486</v>
+        <v>108567</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1">
-        <v>46202</v>
+        <v>46218</v>
       </c>
       <c r="E13" s="1">
-        <v>46203</v>
+        <v>46219</v>
       </c>
       <c r="F13" s="1">
-        <v>46203</v>
+        <v>46219</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>108485</v>
+        <v>108559</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1">
-        <v>46202</v>
+        <v>46217</v>
       </c>
       <c r="E14" s="1">
-        <v>46202</v>
+        <v>46218</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46218</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>108477</v>
+        <v>108547</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D15" s="1">
-        <v>46199</v>
+        <v>46216</v>
       </c>
       <c r="E15" s="1">
-        <v>46200</v>
+        <v>46217</v>
       </c>
       <c r="F15" s="1">
-        <v>46202</v>
+        <v>46217</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>108466</v>
+        <v>108543</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1">
-        <v>46198</v>
+        <v>46216</v>
       </c>
       <c r="E16" s="1">
-        <v>46199</v>
-[...2 lines deleted...]
-        <v>46199</v>
+        <v>46266</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>108461</v>
+        <v>108536</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D17" s="1">
-        <v>46197</v>
+        <v>46213</v>
       </c>
       <c r="E17" s="1">
-        <v>46198</v>
+        <v>46214</v>
       </c>
       <c r="F17" s="1">
-        <v>46198</v>
+        <v>46216</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>108448</v>
+        <v>108528</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D18" s="1">
-        <v>46196</v>
+        <v>46212</v>
       </c>
       <c r="E18" s="1">
-        <v>46197</v>
+        <v>46213</v>
       </c>
       <c r="F18" s="1">
-        <v>46197</v>
+        <v>46213</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>108444</v>
+        <v>108522</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D19" s="1">
-        <v>46195</v>
+        <v>46211</v>
       </c>
       <c r="E19" s="1">
-        <v>46196</v>
+        <v>46212</v>
       </c>
       <c r="F19" s="1">
-        <v>46196</v>
+        <v>46212</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>108442</v>
+        <v>108514</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D20" s="1">
-        <v>46195</v>
+        <v>46210</v>
       </c>
       <c r="E20" s="1">
-        <v>46266</v>
+        <v>46211</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46211</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>108436</v>
+        <v>108504</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1">
-        <v>46192</v>
+        <v>46206</v>
       </c>
       <c r="E21" s="1">
-        <v>46204</v>
+        <v>46207</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46210</v>
       </c>
       <c r="G21" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>108435</v>
+        <v>108499</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1">
-        <v>46192</v>
+        <v>46205</v>
       </c>
       <c r="E22" s="1">
-        <v>46193</v>
+        <v>46206</v>
       </c>
       <c r="F22" s="1">
-        <v>46195</v>
+        <v>46206</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>108430</v>
+        <v>108494</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" s="1">
-        <v>46191</v>
+        <v>46204</v>
       </c>
       <c r="E23" s="1">
-        <v>46192</v>
+        <v>46205</v>
       </c>
       <c r="F23" s="1">
-        <v>46192</v>
+        <v>46205</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>108417</v>
+        <v>108489</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D24" s="1">
-        <v>46190</v>
+        <v>46203</v>
       </c>
       <c r="E24" s="1">
-        <v>46191</v>
+        <v>46204</v>
       </c>
       <c r="F24" s="1">
-        <v>46191</v>
+        <v>46204</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>108403</v>
+        <v>108486</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D25" s="1">
-        <v>46189</v>
+        <v>46202</v>
       </c>
       <c r="E25" s="1">
-        <v>46190</v>
+        <v>46203</v>
       </c>
       <c r="F25" s="1">
-        <v>46190</v>
+        <v>46203</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>108384</v>
+        <v>108485</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D26" s="1">
-        <v>46188</v>
+        <v>46202</v>
       </c>
       <c r="E26" s="1">
-        <v>46189</v>
-[...2 lines deleted...]
-        <v>46189</v>
+        <v>46202</v>
       </c>
       <c r="G26" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>108378</v>
+        <v>108477</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D27" s="1">
-        <v>46185</v>
+        <v>46199</v>
       </c>
       <c r="E27" s="1">
-        <v>46186</v>
+        <v>46200</v>
       </c>
       <c r="F27" s="1">
-        <v>46188</v>
+        <v>46202</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>108375</v>
+        <v>108466</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D28" s="1">
-        <v>46185</v>
+        <v>46198</v>
       </c>
       <c r="E28" s="1">
-        <v>46185</v>
+        <v>46199</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46199</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>108372</v>
+        <v>108461</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D29" s="1">
-        <v>46184</v>
+        <v>46197</v>
       </c>
       <c r="E29" s="1">
-        <v>46185</v>
+        <v>46198</v>
       </c>
       <c r="F29" s="1">
-        <v>46185</v>
+        <v>46198</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>108367</v>
+        <v>108448</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D30" s="1">
-        <v>46183</v>
+        <v>46196</v>
       </c>
       <c r="E30" s="1">
-        <v>46183</v>
+        <v>46197</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46197</v>
       </c>
       <c r="G30" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>108366</v>
+        <v>108444</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31" s="1">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="E31" s="1">
-        <v>46184</v>
+        <v>46196</v>
       </c>
       <c r="F31" s="1">
-        <v>46184</v>
+        <v>46196</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>108364</v>
+        <v>108442</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="1">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="E32" s="1">
-        <v>46243</v>
+        <v>46266</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>108363</v>
+        <v>108436</v>
       </c>
       <c r="B33" t="s">
         <v>105</v>
       </c>
       <c r="C33" t="s">
         <v>106</v>
       </c>
       <c r="D33" s="1">
-        <v>46182</v>
+        <v>46192</v>
       </c>
       <c r="E33" s="1">
-        <v>46242</v>
+        <v>46204</v>
       </c>
       <c r="G33" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>108362</v>
+        <v>108435</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D34" s="1">
-        <v>46182</v>
+        <v>46192</v>
       </c>
       <c r="E34" s="1">
-        <v>46183</v>
+        <v>46193</v>
       </c>
       <c r="F34" s="1">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="G34" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>108360</v>
+        <v>108430</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D35" s="1">
-        <v>46182</v>
+        <v>46191</v>
       </c>
       <c r="E35" s="1">
-        <v>46182</v>
+        <v>46192</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46192</v>
       </c>
       <c r="G35" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>108350</v>
+        <v>108417</v>
       </c>
       <c r="B36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D36" s="1">
-        <v>46181</v>
+        <v>46190</v>
       </c>
       <c r="E36" s="1">
-        <v>46182</v>
+        <v>46191</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46191</v>
       </c>
       <c r="G36" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>108345</v>
+        <v>108403</v>
       </c>
       <c r="B37" t="s">
         <v>118</v>
       </c>
       <c r="C37" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="1">
-        <v>46181</v>
+        <v>46189</v>
       </c>
       <c r="E37" s="1">
-        <v>46182</v>
+        <v>46190</v>
       </c>
       <c r="F37" s="1">
-        <v>46182</v>
+        <v>46190</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>108336</v>
+        <v>108384</v>
       </c>
       <c r="B38" t="s">
         <v>121</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="1">
-        <v>46178</v>
+        <v>46188</v>
       </c>
       <c r="E38" s="1">
-        <v>46179</v>
+        <v>46189</v>
       </c>
       <c r="F38" s="1">
-        <v>46181</v>
+        <v>46189</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>108331</v>
+        <v>108378</v>
       </c>
       <c r="B39" t="s">
         <v>124</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="1">
-        <v>46177</v>
+        <v>46185</v>
       </c>
       <c r="E39" s="1">
-        <v>46178</v>
+        <v>46186</v>
       </c>
       <c r="F39" s="1">
-        <v>46178</v>
+        <v>46188</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>108322</v>
+        <v>108375</v>
       </c>
       <c r="B40" t="s">
         <v>127</v>
       </c>
       <c r="C40" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="1">
-        <v>46176</v>
+        <v>46185</v>
       </c>
       <c r="E40" s="1">
-        <v>46177</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>46185</v>
       </c>
       <c r="G40" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>108319</v>
+        <v>108372</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" s="1">
-        <v>46176</v>
+        <v>46184</v>
       </c>
       <c r="E41" s="1">
-        <v>46388</v>
+        <v>46185</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46185</v>
       </c>
       <c r="G41" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>108313</v>
+        <v>108367</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="1">
-        <v>46175</v>
+        <v>46183</v>
       </c>
       <c r="E42" s="1">
-        <v>46176</v>
-[...2 lines deleted...]
-        <v>46176</v>
+        <v>46183</v>
       </c>
       <c r="G42" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>108307</v>
+        <v>108366</v>
       </c>
       <c r="B43" t="s">
         <v>136</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43" s="1">
-        <v>46174</v>
+        <v>46183</v>
       </c>
       <c r="E43" s="1">
-        <v>46175</v>
+        <v>46184</v>
       </c>
       <c r="F43" s="1">
-        <v>46175</v>
+        <v>46184</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>108304</v>
+        <v>108364</v>
       </c>
       <c r="B44" t="s">
         <v>139</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="1">
-        <v>46174</v>
+        <v>46183</v>
       </c>
       <c r="E44" s="1">
-        <v>46234</v>
+        <v>46243</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>108297</v>
+        <v>108363</v>
       </c>
       <c r="B45" t="s">
         <v>142</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="1">
-        <v>46171</v>
+        <v>46182</v>
       </c>
       <c r="E45" s="1">
-        <v>46172</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>46242</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>108296</v>
+        <v>108362</v>
       </c>
       <c r="B46" t="s">
         <v>145</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="1">
-        <v>46170</v>
+        <v>46182</v>
       </c>
       <c r="E46" s="1">
-        <v>46170</v>
+        <v>46183</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46183</v>
       </c>
       <c r="G46" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>108295</v>
+        <v>108360</v>
       </c>
       <c r="B47" t="s">
         <v>148</v>
       </c>
       <c r="C47" t="s">
         <v>149</v>
       </c>
       <c r="D47" s="1">
-        <v>46170</v>
+        <v>46182</v>
       </c>
       <c r="E47" s="1">
-        <v>46171</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>46182</v>
       </c>
       <c r="G47" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>108294</v>
+        <v>108350</v>
       </c>
       <c r="B48" t="s">
         <v>151</v>
       </c>
       <c r="C48" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="1">
-        <v>46170</v>
+        <v>46181</v>
       </c>
       <c r="E48" s="1">
-        <v>46170</v>
+        <v>46182</v>
       </c>
       <c r="G48" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>108285</v>
+        <v>108345</v>
       </c>
       <c r="B49" t="s">
         <v>154</v>
       </c>
       <c r="C49" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="1">
-        <v>46169</v>
+        <v>46181</v>
       </c>
       <c r="E49" s="1">
-        <v>46170</v>
+        <v>46182</v>
       </c>
       <c r="F49" s="1">
-        <v>46170</v>
+        <v>46182</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>108282</v>
+        <v>108336</v>
       </c>
       <c r="B50" t="s">
         <v>157</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50" s="1">
-        <v>46169</v>
+        <v>46178</v>
       </c>
       <c r="E50" s="1">
-        <v>46169</v>
+        <v>46179</v>
+      </c>
+      <c r="F50" s="1">
+        <v>46181</v>
       </c>
       <c r="G50" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>108275</v>
+        <v>108331</v>
       </c>
       <c r="B51" t="s">
         <v>160</v>
       </c>
       <c r="C51" t="s">
         <v>161</v>
       </c>
       <c r="D51" s="1">
-        <v>46168</v>
+        <v>46177</v>
       </c>
       <c r="E51" s="1">
-        <v>46169</v>
+        <v>46178</v>
       </c>
       <c r="F51" s="1">
-        <v>46169</v>
+        <v>46178</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>108274</v>
+        <v>108322</v>
       </c>
       <c r="B52" t="s">
         <v>163</v>
       </c>
       <c r="C52" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="1">
-        <v>46168</v>
+        <v>46176</v>
       </c>
       <c r="E52" s="1">
-        <v>46114</v>
+        <v>46177</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46177</v>
       </c>
       <c r="G52" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>108273</v>
+        <v>108319</v>
       </c>
       <c r="B53" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" t="s">
         <v>167</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" s="1">
+        <v>46176</v>
+      </c>
+      <c r="E53" s="1">
+        <v>46388</v>
+      </c>
+      <c r="G53" t="s">
+        <v>107</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>108272</v>
+        <v>108313</v>
       </c>
       <c r="B54" t="s">
+        <v>169</v>
+      </c>
+      <c r="C54" t="s">
         <v>170</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" s="1">
+        <v>46175</v>
+      </c>
+      <c r="E54" s="1">
+        <v>46176</v>
+      </c>
+      <c r="F54" s="1">
+        <v>46176</v>
+      </c>
+      <c r="G54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="2" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>108267</v>
+        <v>108307</v>
       </c>
       <c r="B55" t="s">
+        <v>172</v>
+      </c>
+      <c r="C55" t="s">
         <v>173</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="1">
-        <v>46167</v>
+        <v>46174</v>
       </c>
       <c r="E55" s="1">
-        <v>46168</v>
+        <v>46175</v>
       </c>
       <c r="F55" s="1">
-        <v>46168</v>
+        <v>46175</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>108261</v>
+        <v>108304</v>
       </c>
       <c r="B56" t="s">
+        <v>175</v>
+      </c>
+      <c r="C56" t="s">
         <v>176</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="1">
-        <v>46164</v>
+        <v>46174</v>
       </c>
       <c r="E56" s="1">
-        <v>46165</v>
-[...2 lines deleted...]
-        <v>46167</v>
+        <v>46234</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>108256</v>
+        <v>108297</v>
       </c>
       <c r="B57" t="s">
+        <v>178</v>
+      </c>
+      <c r="C57" t="s">
         <v>179</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="1">
-        <v>46163</v>
+        <v>46171</v>
       </c>
       <c r="E57" s="1">
-        <v>46164</v>
+        <v>46172</v>
       </c>
       <c r="F57" s="1">
-        <v>46164</v>
+        <v>46174</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>108249</v>
+        <v>108296</v>
       </c>
       <c r="B58" t="s">
+        <v>181</v>
+      </c>
+      <c r="C58" t="s">
         <v>182</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E58" s="1">
+        <v>46170</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="2" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>108248</v>
+        <v>108295</v>
       </c>
       <c r="B59" t="s">
+        <v>184</v>
+      </c>
+      <c r="C59" t="s">
+        <v>185</v>
+      </c>
+      <c r="D59" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E59" s="1">
+        <v>46171</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46171</v>
+      </c>
+      <c r="G59" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="2" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>108247</v>
+        <v>108294</v>
       </c>
       <c r="B60" t="s">
+        <v>187</v>
+      </c>
+      <c r="C60" t="s">
         <v>188</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" s="1">
+        <v>46170</v>
+      </c>
+      <c r="E60" s="1">
+        <v>46170</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" s="2" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>108246</v>
+        <v>108285</v>
       </c>
       <c r="B61" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C61" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D61" s="1">
-        <v>46162</v>
+        <v>46169</v>
       </c>
       <c r="E61" s="1">
-        <v>46163</v>
+        <v>46170</v>
       </c>
       <c r="F61" s="1">
-        <v>46163</v>
+        <v>46170</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>108245</v>
+        <v>108282</v>
       </c>
       <c r="B62" t="s">
+        <v>193</v>
+      </c>
+      <c r="C62" t="s">
+        <v>194</v>
+      </c>
+      <c r="D62" s="1">
+        <v>46169</v>
+      </c>
+      <c r="E62" s="1">
+        <v>46169</v>
+      </c>
+      <c r="G62" t="s">
+        <v>107</v>
+      </c>
+      <c r="H62" s="2" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>108243</v>
+        <v>108275</v>
       </c>
       <c r="B63" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63" t="s">
+        <v>197</v>
+      </c>
+      <c r="D63" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E63" s="1">
+        <v>46169</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46169</v>
+      </c>
+      <c r="G63" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" s="2" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>108241</v>
+        <v>108274</v>
       </c>
       <c r="B64" t="s">
+        <v>199</v>
+      </c>
+      <c r="C64" t="s">
+        <v>200</v>
+      </c>
+      <c r="D64" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E64" s="1">
+        <v>46114</v>
+      </c>
+      <c r="G64" t="s">
         <v>201</v>
       </c>
-      <c r="C64" t="s">
+      <c r="H64" s="2" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>108239</v>
+        <v>108273</v>
       </c>
       <c r="B65" t="s">
+        <v>203</v>
+      </c>
+      <c r="C65" t="s">
         <v>204</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E65" s="1">
+        <v>46173</v>
+      </c>
+      <c r="G65" t="s">
+        <v>201</v>
+      </c>
+      <c r="H65" s="2" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>108235</v>
+        <v>108272</v>
       </c>
       <c r="B66" t="s">
+        <v>206</v>
+      </c>
+      <c r="C66" t="s">
         <v>207</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" s="1">
+        <v>46168</v>
+      </c>
+      <c r="E66" s="1">
+        <v>46081</v>
+      </c>
+      <c r="G66" t="s">
+        <v>201</v>
+      </c>
+      <c r="H66" s="2" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>108234</v>
+        <v>108267</v>
       </c>
       <c r="B67" t="s">
+        <v>209</v>
+      </c>
+      <c r="C67" t="s">
         <v>210</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" s="1">
+        <v>46167</v>
+      </c>
+      <c r="E67" s="1">
+        <v>46168</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46168</v>
+      </c>
+      <c r="G67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H67" s="2" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>108230</v>
+        <v>108261</v>
       </c>
       <c r="B68" t="s">
+        <v>212</v>
+      </c>
+      <c r="C68" t="s">
         <v>213</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="1">
-        <v>46157</v>
+        <v>46164</v>
       </c>
       <c r="E68" s="1">
-        <v>46158</v>
+        <v>46165</v>
       </c>
       <c r="F68" s="1">
-        <v>46160</v>
+        <v>46167</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>108225</v>
+        <v>108256</v>
       </c>
       <c r="B69" t="s">
+        <v>215</v>
+      </c>
+      <c r="C69" t="s">
         <v>216</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69" s="1">
-        <v>46156</v>
+        <v>46163</v>
       </c>
       <c r="E69" s="1">
-        <v>46157</v>
+        <v>46164</v>
       </c>
       <c r="F69" s="1">
-        <v>46157</v>
+        <v>46164</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>108223</v>
+        <v>108247</v>
       </c>
       <c r="B70" t="s">
+        <v>218</v>
+      </c>
+      <c r="C70" t="s">
         <v>219</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" s="1">
+        <v>46162</v>
+      </c>
+      <c r="E70" s="1">
+        <v>46162</v>
+      </c>
+      <c r="G70" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>108213</v>
+        <v>108246</v>
       </c>
       <c r="B71" t="s">
         <v>222</v>
       </c>
       <c r="C71" t="s">
         <v>223</v>
       </c>
       <c r="D71" s="1">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="E71" s="1">
-        <v>46156</v>
+        <v>46163</v>
       </c>
       <c r="F71" s="1">
-        <v>46156</v>
+        <v>46163</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>108205</v>
+        <v>108245</v>
       </c>
       <c r="B72" t="s">
         <v>225</v>
       </c>
       <c r="C72" t="s">
         <v>226</v>
       </c>
       <c r="D72" s="1">
-        <v>46154</v>
+        <v>46162</v>
       </c>
       <c r="E72" s="1">
-        <v>46155</v>
-[...2 lines deleted...]
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>108198</v>
+        <v>108243</v>
       </c>
       <c r="B73" t="s">
         <v>228</v>
       </c>
       <c r="C73" t="s">
         <v>229</v>
       </c>
       <c r="D73" s="1">
-        <v>46153</v>
+        <v>46162</v>
       </c>
       <c r="E73" s="1">
-        <v>46154</v>
-[...2 lines deleted...]
-        <v>46154</v>
+        <v>46127</v>
       </c>
       <c r="G73" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>108191</v>
+        <v>108241</v>
       </c>
       <c r="B74" t="s">
         <v>231</v>
       </c>
       <c r="C74" t="s">
         <v>232</v>
       </c>
       <c r="D74" s="1">
-        <v>46149</v>
+        <v>46162</v>
       </c>
       <c r="E74" s="1">
-        <v>46150</v>
-[...2 lines deleted...]
-        <v>46153</v>
+        <v>46107</v>
       </c>
       <c r="G74" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>108179</v>
+        <v>108239</v>
       </c>
       <c r="B75" t="s">
         <v>234</v>
       </c>
       <c r="C75" t="s">
         <v>235</v>
       </c>
       <c r="D75" s="1">
-        <v>46148</v>
+        <v>46161</v>
       </c>
       <c r="E75" s="1">
-        <v>46149</v>
+        <v>46162</v>
       </c>
       <c r="F75" s="1">
-        <v>46149</v>
+        <v>46162</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>108166</v>
+        <v>108235</v>
       </c>
       <c r="B76" t="s">
         <v>237</v>
       </c>
       <c r="C76" t="s">
         <v>238</v>
       </c>
       <c r="D76" s="1">
-        <v>46147</v>
+        <v>46160</v>
       </c>
       <c r="E76" s="1">
-        <v>46148</v>
+        <v>46161</v>
       </c>
       <c r="F76" s="1">
-        <v>46148</v>
+        <v>46161</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>108160</v>
+        <v>108234</v>
       </c>
       <c r="B77" t="s">
         <v>240</v>
       </c>
       <c r="C77" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="1">
-        <v>46146</v>
+        <v>46160</v>
       </c>
       <c r="E77" s="1">
-        <v>46147</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>46160</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>108148</v>
+        <v>108230</v>
       </c>
       <c r="B78" t="s">
         <v>243</v>
       </c>
       <c r="C78" t="s">
         <v>244</v>
       </c>
       <c r="D78" s="1">
-        <v>46142</v>
+        <v>46157</v>
       </c>
       <c r="E78" s="1">
-        <v>46143</v>
+        <v>46158</v>
       </c>
       <c r="F78" s="1">
-        <v>46146</v>
+        <v>46160</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>108147</v>
+        <v>108225</v>
       </c>
       <c r="B79" t="s">
         <v>246</v>
       </c>
       <c r="C79" t="s">
         <v>247</v>
       </c>
       <c r="D79" s="1">
-        <v>46142</v>
+        <v>46156</v>
       </c>
       <c r="E79" s="1">
-        <v>46174</v>
+        <v>46157</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46157</v>
       </c>
       <c r="G79" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>108142</v>
+        <v>108223</v>
       </c>
       <c r="B80" t="s">
         <v>249</v>
       </c>
       <c r="C80" t="s">
         <v>250</v>
       </c>
       <c r="D80" s="1">
-        <v>46142</v>
+        <v>46156</v>
       </c>
       <c r="E80" s="1">
-        <v>46327</v>
+        <v>46235</v>
       </c>
       <c r="G80" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>108140</v>
+        <v>108213</v>
       </c>
       <c r="B81" t="s">
+        <v>252</v>
+      </c>
+      <c r="C81" t="s">
         <v>253</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" s="1">
+        <v>46155</v>
+      </c>
+      <c r="E81" s="1">
+        <v>46156</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46156</v>
+      </c>
+      <c r="G81" t="s">
+        <v>10</v>
+      </c>
+      <c r="H81" s="2" t="s">
         <v>254</v>
-      </c>
-[...10 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>108139</v>
+        <v>108205</v>
       </c>
       <c r="B82" t="s">
+        <v>255</v>
+      </c>
+      <c r="C82" t="s">
         <v>256</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" s="1">
+        <v>46154</v>
+      </c>
+      <c r="E82" s="1">
+        <v>46155</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46155</v>
+      </c>
+      <c r="G82" t="s">
+        <v>10</v>
+      </c>
+      <c r="H82" s="2" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>108138</v>
+        <v>108198</v>
       </c>
       <c r="B83" t="s">
+        <v>258</v>
+      </c>
+      <c r="C83" t="s">
         <v>259</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" s="1">
+        <v>46153</v>
+      </c>
+      <c r="E83" s="1">
+        <v>46154</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46154</v>
+      </c>
+      <c r="G83" t="s">
+        <v>10</v>
+      </c>
+      <c r="H83" s="2" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>108137</v>
+        <v>108191</v>
       </c>
       <c r="B84" t="s">
+        <v>261</v>
+      </c>
+      <c r="C84" t="s">
         <v>262</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" s="1">
+        <v>46149</v>
+      </c>
+      <c r="E84" s="1">
+        <v>46150</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46153</v>
+      </c>
+      <c r="G84" t="s">
+        <v>10</v>
+      </c>
+      <c r="H84" s="2" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>108136</v>
+        <v>108179</v>
       </c>
       <c r="B85" t="s">
+        <v>264</v>
+      </c>
+      <c r="C85" t="s">
         <v>265</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" s="1">
+        <v>46148</v>
+      </c>
+      <c r="E85" s="1">
+        <v>46149</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46149</v>
+      </c>
+      <c r="G85" t="s">
+        <v>10</v>
+      </c>
+      <c r="H85" s="2" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>108132</v>
+        <v>108166</v>
       </c>
       <c r="B86" t="s">
+        <v>267</v>
+      </c>
+      <c r="C86" t="s">
         <v>268</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="1">
-        <v>46141</v>
+        <v>46147</v>
       </c>
       <c r="E86" s="1">
-        <v>46143</v>
+        <v>46148</v>
       </c>
       <c r="F86" s="1">
-        <v>46173</v>
+        <v>46148</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>108131</v>
+        <v>108160</v>
       </c>
       <c r="B87" t="s">
+        <v>270</v>
+      </c>
+      <c r="C87" t="s">
         <v>271</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="1">
-        <v>46141</v>
+        <v>46146</v>
       </c>
       <c r="E87" s="1">
-        <v>46142</v>
+        <v>46147</v>
       </c>
       <c r="F87" s="1">
-        <v>46142</v>
+        <v>46147</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>108130</v>
+        <v>108148</v>
       </c>
       <c r="B88" t="s">
+        <v>273</v>
+      </c>
+      <c r="C88" t="s">
         <v>274</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" s="1">
+        <v>46142</v>
+      </c>
+      <c r="E88" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46146</v>
+      </c>
+      <c r="G88" t="s">
+        <v>10</v>
+      </c>
+      <c r="H88" s="2" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>108124</v>
+        <v>108147</v>
       </c>
       <c r="B89" t="s">
+        <v>276</v>
+      </c>
+      <c r="C89" t="s">
         <v>277</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" s="1">
+        <v>46142</v>
+      </c>
+      <c r="E89" s="1">
+        <v>46174</v>
+      </c>
+      <c r="G89" t="s">
+        <v>107</v>
+      </c>
+      <c r="H89" s="2" t="s">
         <v>278</v>
-      </c>
-[...10 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>108119</v>
+        <v>108142</v>
       </c>
       <c r="B90" t="s">
+        <v>279</v>
+      </c>
+      <c r="C90" t="s">
         <v>280</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" s="1">
+        <v>46142</v>
+      </c>
+      <c r="E90" s="1">
+        <v>46327</v>
+      </c>
+      <c r="G90" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>108096</v>
+        <v>108140</v>
       </c>
       <c r="B91" t="s">
         <v>283</v>
       </c>
       <c r="C91" t="s">
         <v>284</v>
       </c>
       <c r="D91" s="1">
-        <v>46139</v>
+        <v>46142</v>
       </c>
       <c r="E91" s="1">
         <v>46140</v>
       </c>
-      <c r="F91" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G91" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>108090</v>
+        <v>108139</v>
       </c>
       <c r="B92" t="s">
         <v>286</v>
       </c>
       <c r="C92" t="s">
         <v>287</v>
       </c>
       <c r="D92" s="1">
-        <v>46136</v>
+        <v>46142</v>
       </c>
       <c r="E92" s="1">
-        <v>46137</v>
-[...2 lines deleted...]
-        <v>46139</v>
+        <v>46140</v>
       </c>
       <c r="G92" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>108087</v>
+        <v>108138</v>
       </c>
       <c r="B93" t="s">
         <v>289</v>
       </c>
       <c r="C93" t="s">
         <v>290</v>
       </c>
       <c r="D93" s="1">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="E93" s="1">
-        <v>46136</v>
-[...2 lines deleted...]
-        <v>46136</v>
+        <v>46140</v>
       </c>
       <c r="G93" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>108081</v>
+        <v>108137</v>
       </c>
       <c r="B94" t="s">
         <v>292</v>
       </c>
       <c r="C94" t="s">
         <v>293</v>
       </c>
       <c r="D94" s="1">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="E94" s="1">
-        <v>46135</v>
-[...2 lines deleted...]
-        <v>46135</v>
+        <v>46140</v>
       </c>
       <c r="G94" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>108076</v>
+        <v>108136</v>
       </c>
       <c r="B95" t="s">
         <v>295</v>
       </c>
       <c r="C95" t="s">
         <v>296</v>
       </c>
       <c r="D95" s="1">
-        <v>46133</v>
+        <v>46142</v>
       </c>
       <c r="E95" s="1">
-        <v>46134</v>
-[...2 lines deleted...]
-        <v>46134</v>
+        <v>46140</v>
       </c>
       <c r="G95" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>108065</v>
+        <v>108132</v>
       </c>
       <c r="B96" t="s">
         <v>298</v>
       </c>
       <c r="C96" t="s">
         <v>299</v>
       </c>
       <c r="D96" s="1">
-        <v>46132</v>
+        <v>46141</v>
       </c>
       <c r="E96" s="1">
-        <v>46133</v>
+        <v>46143</v>
       </c>
       <c r="F96" s="1">
-        <v>46133</v>
+        <v>46173</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>108048</v>
+        <v>108131</v>
       </c>
       <c r="B97" t="s">
         <v>301</v>
       </c>
       <c r="C97" t="s">
         <v>302</v>
       </c>
       <c r="D97" s="1">
-        <v>46129</v>
+        <v>46141</v>
       </c>
       <c r="E97" s="1">
-        <v>46130</v>
+        <v>46142</v>
       </c>
       <c r="F97" s="1">
-        <v>46132</v>
+        <v>46142</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>108043</v>
+        <v>108130</v>
       </c>
       <c r="B98" t="s">
         <v>304</v>
       </c>
       <c r="C98" t="s">
         <v>305</v>
       </c>
       <c r="D98" s="1">
-        <v>46128</v>
+        <v>46141</v>
       </c>
       <c r="E98" s="1">
-        <v>46129</v>
-[...2 lines deleted...]
-        <v>46129</v>
+        <v>46141</v>
       </c>
       <c r="G98" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>108033</v>
+        <v>108124</v>
       </c>
       <c r="B99" t="s">
         <v>307</v>
       </c>
       <c r="C99" t="s">
         <v>308</v>
       </c>
       <c r="D99" s="1">
-        <v>46127</v>
+        <v>46141</v>
       </c>
       <c r="E99" s="1">
-        <v>46128</v>
-[...2 lines deleted...]
-        <v>46128</v>
+        <v>46201</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>108020</v>
+        <v>108119</v>
       </c>
       <c r="B100" t="s">
         <v>310</v>
       </c>
       <c r="C100" t="s">
         <v>311</v>
       </c>
       <c r="D100" s="1">
-        <v>46126</v>
+        <v>46140</v>
       </c>
       <c r="E100" s="1">
-        <v>46127</v>
+        <v>46141</v>
       </c>
       <c r="F100" s="1">
-        <v>46127</v>
+        <v>46141</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>108007</v>
+        <v>108096</v>
       </c>
       <c r="B101" t="s">
         <v>313</v>
       </c>
       <c r="C101" t="s">
         <v>314</v>
       </c>
       <c r="D101" s="1">
-        <v>46125</v>
+        <v>46139</v>
       </c>
       <c r="E101" s="1">
-        <v>46126</v>
+        <v>46140</v>
       </c>
       <c r="F101" s="1">
-        <v>46126</v>
+        <v>46140</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>107998</v>
+        <v>108090</v>
       </c>
       <c r="B102" t="s">
         <v>316</v>
       </c>
       <c r="C102" t="s">
         <v>317</v>
       </c>
       <c r="D102" s="1">
-        <v>46122</v>
+        <v>46136</v>
       </c>
       <c r="E102" s="1">
-        <v>46112</v>
+        <v>46137</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46139</v>
       </c>
       <c r="G102" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>107997</v>
+        <v>108087</v>
       </c>
       <c r="B103" t="s">
         <v>319</v>
       </c>
       <c r="C103" t="s">
         <v>320</v>
       </c>
       <c r="D103" s="1">
-        <v>46122</v>
+        <v>46135</v>
       </c>
       <c r="E103" s="1">
-        <v>46123</v>
+        <v>46136</v>
       </c>
       <c r="F103" s="1">
-        <v>46125</v>
+        <v>46136</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>107991</v>
+        <v>108081</v>
       </c>
       <c r="B104" t="s">
         <v>322</v>
       </c>
       <c r="C104" t="s">
         <v>323</v>
       </c>
       <c r="D104" s="1">
-        <v>46121</v>
+        <v>46134</v>
       </c>
       <c r="E104" s="1">
-        <v>46122</v>
+        <v>46135</v>
       </c>
       <c r="F104" s="1">
-        <v>46122</v>
+        <v>46135</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>107976</v>
+        <v>108076</v>
       </c>
       <c r="B105" t="s">
         <v>325</v>
       </c>
       <c r="C105" t="s">
         <v>326</v>
       </c>
       <c r="D105" s="1">
-        <v>46120</v>
+        <v>46133</v>
       </c>
       <c r="E105" s="1">
-        <v>46121</v>
+        <v>46134</v>
       </c>
       <c r="F105" s="1">
-        <v>46121</v>
+        <v>46134</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>107969</v>
+        <v>108065</v>
       </c>
       <c r="B106" t="s">
         <v>328</v>
       </c>
       <c r="C106" t="s">
         <v>329</v>
       </c>
       <c r="D106" s="1">
-        <v>46119</v>
+        <v>46132</v>
       </c>
       <c r="E106" s="1">
-        <v>46120</v>
+        <v>46133</v>
       </c>
       <c r="F106" s="1">
-        <v>46120</v>
+        <v>46133</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>107955</v>
+        <v>108048</v>
       </c>
       <c r="B107" t="s">
         <v>331</v>
       </c>
       <c r="C107" t="s">
         <v>332</v>
       </c>
       <c r="D107" s="1">
-        <v>46114</v>
+        <v>46129</v>
       </c>
       <c r="E107" s="1">
-        <v>46120</v>
+        <v>46130</v>
       </c>
       <c r="F107" s="1">
-        <v>46142</v>
+        <v>46132</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>107946</v>
+        <v>108043</v>
       </c>
       <c r="B108" t="s">
         <v>334</v>
       </c>
       <c r="C108" t="s">
         <v>335</v>
       </c>
       <c r="D108" s="1">
-        <v>46113</v>
+        <v>46128</v>
       </c>
       <c r="E108" s="1">
-        <v>46112</v>
+        <v>46129</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46129</v>
       </c>
       <c r="G108" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>107852</v>
+        <v>108033</v>
       </c>
       <c r="B109" t="s">
         <v>337</v>
       </c>
       <c r="C109" t="s">
         <v>338</v>
       </c>
       <c r="D109" s="1">
-        <v>46106</v>
+        <v>46127</v>
       </c>
       <c r="E109" s="1">
-        <v>46106</v>
+        <v>46128</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46128</v>
       </c>
       <c r="G109" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>107847</v>
+        <v>108020</v>
       </c>
       <c r="B110" t="s">
         <v>340</v>
       </c>
       <c r="C110" t="s">
         <v>341</v>
       </c>
       <c r="D110" s="1">
-        <v>46106</v>
+        <v>46126</v>
       </c>
       <c r="E110" s="1">
-        <v>46106</v>
+        <v>46127</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46127</v>
       </c>
       <c r="G110" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>107677</v>
+        <v>108007</v>
       </c>
       <c r="B111" t="s">
         <v>343</v>
       </c>
       <c r="C111" t="s">
         <v>344</v>
       </c>
       <c r="D111" s="1">
-        <v>46093</v>
+        <v>46125</v>
       </c>
       <c r="E111" s="1">
-        <v>46093</v>
+        <v>46126</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46126</v>
       </c>
       <c r="G111" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>107665</v>
+        <v>107998</v>
       </c>
       <c r="B112" t="s">
         <v>346</v>
       </c>
       <c r="C112" t="s">
         <v>347</v>
       </c>
       <c r="D112" s="1">
-        <v>46092</v>
+        <v>46122</v>
       </c>
       <c r="E112" s="1">
-        <v>46092</v>
+        <v>46112</v>
       </c>
       <c r="G112" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>107638</v>
+        <v>107997</v>
       </c>
       <c r="B113" t="s">
         <v>349</v>
       </c>
       <c r="C113" t="s">
         <v>350</v>
       </c>
       <c r="D113" s="1">
-        <v>46090</v>
+        <v>46122</v>
       </c>
       <c r="E113" s="1">
-        <v>46090</v>
+        <v>46123</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46125</v>
       </c>
       <c r="G113" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>107624</v>
+        <v>107991</v>
       </c>
       <c r="B114" t="s">
         <v>352</v>
       </c>
       <c r="C114" t="s">
         <v>353</v>
       </c>
       <c r="D114" s="1">
-        <v>46087</v>
+        <v>46121</v>
       </c>
       <c r="E114" s="1">
-        <v>46051</v>
+        <v>46122</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46122</v>
       </c>
       <c r="G114" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>107440</v>
+        <v>107976</v>
       </c>
       <c r="B115" t="s">
         <v>355</v>
       </c>
       <c r="C115" t="s">
         <v>356</v>
       </c>
       <c r="D115" s="1">
-        <v>46078</v>
+        <v>46120</v>
       </c>
       <c r="E115" s="1">
-        <v>46138</v>
+        <v>46121</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46121</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>107293</v>
+        <v>107969</v>
       </c>
       <c r="B116" t="s">
         <v>358</v>
       </c>
       <c r="C116" t="s">
         <v>359</v>
       </c>
       <c r="D116" s="1">
-        <v>46072</v>
+        <v>46119</v>
       </c>
       <c r="E116" s="1">
-        <v>46072</v>
+        <v>46120</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46120</v>
       </c>
       <c r="G116" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>107289</v>
+        <v>107955</v>
       </c>
       <c r="B117" t="s">
         <v>361</v>
       </c>
       <c r="C117" t="s">
         <v>362</v>
       </c>
       <c r="D117" s="1">
-        <v>46072</v>
+        <v>46114</v>
       </c>
       <c r="E117" s="1">
-        <v>46072</v>
+        <v>46120</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46142</v>
       </c>
       <c r="G117" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>107156</v>
+        <v>107946</v>
       </c>
       <c r="B118" t="s">
         <v>364</v>
       </c>
       <c r="C118" t="s">
         <v>365</v>
       </c>
       <c r="D118" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="E118" s="1">
-        <v>46065</v>
+        <v>46112</v>
       </c>
       <c r="G118" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>106975</v>
+        <v>107852</v>
       </c>
       <c r="B119" t="s">
         <v>367</v>
       </c>
       <c r="C119" t="s">
         <v>368</v>
       </c>
       <c r="D119" s="1">
-        <v>46058</v>
+        <v>46106</v>
       </c>
       <c r="E119" s="1">
-        <v>46118</v>
+        <v>46106</v>
       </c>
       <c r="G119" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>106923</v>
+        <v>107847</v>
       </c>
       <c r="B120" t="s">
         <v>370</v>
       </c>
       <c r="C120" t="s">
         <v>371</v>
       </c>
       <c r="D120" s="1">
-        <v>46056</v>
+        <v>46106</v>
       </c>
       <c r="E120" s="1">
-        <v>46116</v>
+        <v>46106</v>
       </c>
       <c r="G120" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>106879</v>
+        <v>107677</v>
       </c>
       <c r="B121" t="s">
         <v>373</v>
       </c>
       <c r="C121" t="s">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="D121" s="1">
-        <v>46054</v>
+        <v>46093</v>
       </c>
       <c r="E121" s="1">
-        <v>46051</v>
+        <v>46093</v>
       </c>
       <c r="G121" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>106844</v>
+        <v>107665</v>
       </c>
       <c r="B122" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C122" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D122" s="1">
-        <v>46051</v>
+        <v>46092</v>
       </c>
       <c r="E122" s="1">
-        <v>46051</v>
+        <v>46092</v>
       </c>
       <c r="G122" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>106843</v>
+        <v>107638</v>
       </c>
       <c r="B123" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C123" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D123" s="1">
-        <v>46051</v>
+        <v>46090</v>
       </c>
       <c r="E123" s="1">
-        <v>46051</v>
+        <v>46090</v>
       </c>
       <c r="G123" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>106669</v>
+        <v>107624</v>
       </c>
       <c r="B124" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C124" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D124" s="1">
-        <v>46042</v>
+        <v>46087</v>
       </c>
       <c r="E124" s="1">
-        <v>46113</v>
+        <v>46051</v>
       </c>
       <c r="G124" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>106596</v>
+        <v>107440</v>
       </c>
       <c r="B125" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C125" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D125" s="1">
-        <v>46037</v>
+        <v>46078</v>
       </c>
       <c r="E125" s="1">
-        <v>46037</v>
+        <v>46138</v>
       </c>
       <c r="G125" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>106127</v>
+        <v>107293</v>
       </c>
       <c r="B126" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C126" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D126" s="1">
-        <v>46020</v>
+        <v>46072</v>
       </c>
       <c r="E126" s="1">
-        <v>46023</v>
+        <v>46072</v>
       </c>
       <c r="G126" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>106125</v>
+        <v>107289</v>
       </c>
       <c r="B127" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C127" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D127" s="1">
-        <v>46013</v>
+        <v>46072</v>
       </c>
       <c r="E127" s="1">
-        <v>46008</v>
+        <v>46072</v>
       </c>
       <c r="G127" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>106124</v>
+        <v>107156</v>
       </c>
       <c r="B128" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C128" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D128" s="1">
-        <v>46013</v>
+        <v>46065</v>
       </c>
       <c r="E128" s="1">
-        <v>46010</v>
+        <v>46065</v>
       </c>
       <c r="G128" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>106123</v>
+        <v>106975</v>
       </c>
       <c r="B129" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C129" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D129" s="1">
-        <v>46013</v>
+        <v>46058</v>
       </c>
       <c r="E129" s="1">
-        <v>46009</v>
+        <v>46118</v>
       </c>
       <c r="G129" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>106122</v>
+        <v>106923</v>
       </c>
       <c r="B130" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C130" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D130" s="1">
-        <v>46010</v>
+        <v>46056</v>
       </c>
       <c r="E130" s="1">
-        <v>46010</v>
+        <v>46116</v>
       </c>
       <c r="G130" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>106120</v>
+        <v>106879</v>
       </c>
       <c r="B131" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C131" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
       <c r="D131" s="1">
-        <v>46010</v>
+        <v>46054</v>
       </c>
       <c r="E131" s="1">
-        <v>46010</v>
+        <v>46051</v>
       </c>
       <c r="G131" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>106118</v>
+        <v>106844</v>
       </c>
       <c r="B132" t="s">
         <v>405</v>
       </c>
       <c r="C132" t="s">
         <v>406</v>
       </c>
       <c r="D132" s="1">
-        <v>46009</v>
+        <v>46051</v>
       </c>
       <c r="E132" s="1">
-        <v>46009</v>
+        <v>46051</v>
       </c>
       <c r="G132" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>106066</v>
+        <v>106843</v>
       </c>
       <c r="B133" t="s">
         <v>408</v>
       </c>
       <c r="C133" t="s">
         <v>409</v>
       </c>
       <c r="D133" s="1">
-        <v>46003</v>
+        <v>46051</v>
       </c>
       <c r="E133" s="1">
-        <v>46003</v>
+        <v>46051</v>
       </c>
       <c r="G133" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>106023</v>
+        <v>106669</v>
       </c>
       <c r="B134" t="s">
         <v>411</v>
       </c>
       <c r="C134" t="s">
         <v>412</v>
       </c>
       <c r="D134" s="1">
-        <v>45995</v>
+        <v>46042</v>
       </c>
       <c r="E134" s="1">
-        <v>45995</v>
+        <v>46113</v>
       </c>
       <c r="G134" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>106016</v>
+        <v>106596</v>
       </c>
       <c r="B135" t="s">
         <v>414</v>
       </c>
       <c r="C135" t="s">
         <v>415</v>
       </c>
       <c r="D135" s="1">
-        <v>45995</v>
+        <v>46037</v>
       </c>
       <c r="E135" s="1">
-        <v>45995</v>
+        <v>46037</v>
       </c>
       <c r="G135" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>106002</v>
+        <v>106127</v>
       </c>
       <c r="B136" t="s">
         <v>417</v>
       </c>
       <c r="C136" t="s">
         <v>418</v>
       </c>
       <c r="D136" s="1">
-        <v>45989</v>
+        <v>46020</v>
       </c>
       <c r="E136" s="1">
-        <v>45989</v>
+        <v>46023</v>
       </c>
       <c r="G136" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>106000</v>
+        <v>106125</v>
       </c>
       <c r="B137" t="s">
         <v>420</v>
       </c>
       <c r="C137" t="s">
         <v>421</v>
       </c>
       <c r="D137" s="1">
-        <v>45989</v>
+        <v>46013</v>
       </c>
       <c r="E137" s="1">
-        <v>46023</v>
+        <v>46008</v>
       </c>
       <c r="G137" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>105999</v>
+        <v>106124</v>
       </c>
       <c r="B138" t="s">
         <v>423</v>
       </c>
       <c r="C138" t="s">
         <v>424</v>
       </c>
       <c r="D138" s="1">
-        <v>45989</v>
+        <v>46013</v>
       </c>
       <c r="E138" s="1">
-        <v>46023</v>
+        <v>46010</v>
       </c>
       <c r="G138" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>105998</v>
+        <v>106123</v>
       </c>
       <c r="B139" t="s">
         <v>426</v>
       </c>
       <c r="C139" t="s">
         <v>427</v>
       </c>
       <c r="D139" s="1">
-        <v>45989</v>
+        <v>46013</v>
       </c>
       <c r="E139" s="1">
-        <v>46023</v>
+        <v>46009</v>
       </c>
       <c r="G139" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>105992</v>
+        <v>106122</v>
       </c>
       <c r="B140" t="s">
         <v>429</v>
       </c>
       <c r="C140" t="s">
         <v>430</v>
       </c>
       <c r="D140" s="1">
-        <v>45988</v>
+        <v>46010</v>
       </c>
       <c r="E140" s="1">
-        <v>46048</v>
+        <v>46010</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>105991</v>
+        <v>106120</v>
       </c>
       <c r="B141" t="s">
         <v>432</v>
       </c>
       <c r="C141" t="s">
         <v>433</v>
       </c>
       <c r="D141" s="1">
-        <v>45988</v>
+        <v>46010</v>
       </c>
       <c r="E141" s="1">
-        <v>46048</v>
+        <v>46010</v>
       </c>
       <c r="G141" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>105986</v>
+        <v>106118</v>
       </c>
       <c r="B142" t="s">
         <v>435</v>
       </c>
       <c r="C142" t="s">
         <v>436</v>
       </c>
       <c r="D142" s="1">
-        <v>45986</v>
+        <v>46009</v>
       </c>
       <c r="E142" s="1">
-        <v>45986</v>
+        <v>46009</v>
       </c>
       <c r="G142" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>105977</v>
+        <v>106066</v>
       </c>
       <c r="B143" t="s">
         <v>438</v>
       </c>
       <c r="C143" t="s">
         <v>439</v>
       </c>
       <c r="D143" s="1">
-        <v>45986</v>
+        <v>46003</v>
       </c>
       <c r="E143" s="1">
-        <v>45986</v>
+        <v>46003</v>
       </c>
       <c r="G143" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>105960</v>
+        <v>106023</v>
       </c>
       <c r="B144" t="s">
         <v>441</v>
       </c>
       <c r="C144" t="s">
         <v>442</v>
       </c>
       <c r="D144" s="1">
-        <v>45980</v>
+        <v>45995</v>
       </c>
       <c r="E144" s="1">
-        <v>45980</v>
+        <v>45995</v>
       </c>
       <c r="G144" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>105957</v>
+        <v>106016</v>
       </c>
       <c r="B145" t="s">
         <v>444</v>
       </c>
       <c r="C145" t="s">
         <v>445</v>
       </c>
       <c r="D145" s="1">
-        <v>45979</v>
+        <v>45995</v>
       </c>
       <c r="E145" s="1">
-        <v>45979</v>
+        <v>45995</v>
       </c>
       <c r="G145" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>105952</v>
+        <v>106002</v>
       </c>
       <c r="B146" t="s">
         <v>447</v>
       </c>
       <c r="C146" t="s">
         <v>448</v>
       </c>
       <c r="D146" s="1">
-        <v>45975</v>
+        <v>45989</v>
       </c>
       <c r="E146" s="1">
-        <v>46035</v>
+        <v>45989</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>105939</v>
+        <v>106000</v>
       </c>
       <c r="B147" t="s">
         <v>450</v>
       </c>
       <c r="C147" t="s">
         <v>451</v>
       </c>
       <c r="D147" s="1">
-        <v>45974</v>
+        <v>45989</v>
       </c>
       <c r="E147" s="1">
-        <v>45974</v>
+        <v>46023</v>
       </c>
       <c r="G147" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>105906</v>
+        <v>105999</v>
       </c>
       <c r="B148" t="s">
         <v>453</v>
       </c>
       <c r="C148" t="s">
         <v>454</v>
       </c>
       <c r="D148" s="1">
-        <v>45965</v>
+        <v>45989</v>
       </c>
       <c r="E148" s="1">
-        <v>45965</v>
+        <v>46023</v>
       </c>
       <c r="G148" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>105896</v>
+        <v>105998</v>
       </c>
       <c r="B149" t="s">
         <v>456</v>
       </c>
       <c r="C149" t="s">
         <v>457</v>
       </c>
       <c r="D149" s="1">
-        <v>45961</v>
+        <v>45989</v>
       </c>
       <c r="E149" s="1">
         <v>46023</v>
       </c>
       <c r="G149" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>105895</v>
+        <v>105992</v>
       </c>
       <c r="B150" t="s">
         <v>459</v>
       </c>
       <c r="C150" t="s">
         <v>460</v>
       </c>
       <c r="D150" s="1">
-        <v>45961</v>
+        <v>45988</v>
       </c>
       <c r="E150" s="1">
-        <v>45961</v>
+        <v>46048</v>
       </c>
       <c r="G150" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>105893</v>
+        <v>105991</v>
       </c>
       <c r="B151" t="s">
         <v>462</v>
       </c>
       <c r="C151" t="s">
         <v>463</v>
       </c>
       <c r="D151" s="1">
-        <v>45960</v>
+        <v>45988</v>
       </c>
       <c r="E151" s="1">
-        <v>46023</v>
+        <v>46048</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
       <c r="H151" s="2" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>105892</v>
+        <v>105986</v>
       </c>
       <c r="B152" t="s">
         <v>465</v>
       </c>
       <c r="C152" t="s">
         <v>466</v>
       </c>
       <c r="D152" s="1">
-        <v>45960</v>
+        <v>45986</v>
       </c>
       <c r="E152" s="1">
-        <v>46023</v>
+        <v>45986</v>
       </c>
       <c r="G152" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>105787</v>
+        <v>105977</v>
       </c>
       <c r="B153" t="s">
         <v>468</v>
       </c>
       <c r="C153" t="s">
         <v>469</v>
       </c>
       <c r="D153" s="1">
-        <v>45952</v>
+        <v>45986</v>
       </c>
       <c r="E153" s="1">
-        <v>46023</v>
+        <v>45986</v>
       </c>
       <c r="G153" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>105785</v>
+        <v>105960</v>
       </c>
       <c r="B154" t="s">
         <v>471</v>
       </c>
       <c r="C154" t="s">
         <v>472</v>
       </c>
       <c r="D154" s="1">
-        <v>45952</v>
+        <v>45980</v>
       </c>
       <c r="E154" s="1">
-        <v>45952</v>
+        <v>45980</v>
       </c>
       <c r="G154" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>105772</v>
+        <v>105957</v>
       </c>
       <c r="B155" t="s">
         <v>474</v>
       </c>
       <c r="C155" t="s">
         <v>475</v>
       </c>
       <c r="D155" s="1">
-        <v>45950</v>
+        <v>45979</v>
       </c>
       <c r="E155" s="1">
-        <v>46023</v>
+        <v>45979</v>
       </c>
       <c r="G155" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>105762</v>
+        <v>105952</v>
       </c>
       <c r="B156" t="s">
         <v>477</v>
       </c>
       <c r="C156" t="s">
         <v>478</v>
       </c>
       <c r="D156" s="1">
-        <v>45947</v>
+        <v>45975</v>
       </c>
       <c r="E156" s="1">
-        <v>46038</v>
+        <v>46035</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>105758</v>
+        <v>105939</v>
       </c>
       <c r="B157" t="s">
         <v>480</v>
       </c>
       <c r="C157" t="s">
         <v>481</v>
       </c>
       <c r="D157" s="1">
-        <v>45946</v>
+        <v>45974</v>
       </c>
       <c r="E157" s="1">
-        <v>46023</v>
+        <v>45974</v>
       </c>
       <c r="G157" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>105731</v>
+        <v>105906</v>
       </c>
       <c r="B158" t="s">
         <v>483</v>
       </c>
       <c r="C158" t="s">
         <v>484</v>
       </c>
       <c r="D158" s="1">
-        <v>45945</v>
+        <v>45965</v>
       </c>
       <c r="E158" s="1">
-        <v>45943</v>
+        <v>45965</v>
       </c>
       <c r="G158" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>105723</v>
+        <v>105896</v>
       </c>
       <c r="B159" t="s">
         <v>486</v>
       </c>
       <c r="C159" t="s">
         <v>487</v>
       </c>
       <c r="D159" s="1">
-        <v>45944</v>
+        <v>45961</v>
       </c>
       <c r="E159" s="1">
-        <v>45944</v>
-[...2 lines deleted...]
-        <v>45944</v>
+        <v>46023</v>
       </c>
       <c r="G159" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>105716</v>
+        <v>105895</v>
       </c>
       <c r="B160" t="s">
         <v>489</v>
       </c>
       <c r="C160" t="s">
         <v>490</v>
       </c>
       <c r="D160" s="1">
-        <v>45943</v>
+        <v>45961</v>
       </c>
       <c r="E160" s="1">
-        <v>46023</v>
+        <v>45961</v>
       </c>
       <c r="G160" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>105698</v>
+        <v>105893</v>
       </c>
       <c r="B161" t="s">
         <v>492</v>
       </c>
       <c r="C161" t="s">
         <v>493</v>
       </c>
       <c r="D161" s="1">
-        <v>45940</v>
+        <v>45960</v>
       </c>
       <c r="E161" s="1">
-        <v>46005</v>
+        <v>46023</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>105694</v>
+        <v>105892</v>
       </c>
       <c r="B162" t="s">
         <v>495</v>
       </c>
       <c r="C162" t="s">
         <v>496</v>
       </c>
       <c r="D162" s="1">
-        <v>45940</v>
+        <v>45960</v>
       </c>
       <c r="E162" s="1">
         <v>46023</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>105693</v>
+        <v>105787</v>
       </c>
       <c r="B163" t="s">
         <v>498</v>
       </c>
       <c r="C163" t="s">
         <v>499</v>
       </c>
       <c r="D163" s="1">
-        <v>45940</v>
+        <v>45952</v>
       </c>
       <c r="E163" s="1">
-        <v>46005</v>
+        <v>46023</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>105656</v>
+        <v>105785</v>
       </c>
       <c r="B164" t="s">
         <v>501</v>
       </c>
       <c r="C164" t="s">
         <v>502</v>
       </c>
       <c r="D164" s="1">
-        <v>45936</v>
+        <v>45952</v>
       </c>
       <c r="E164" s="1">
-        <v>45936</v>
+        <v>45952</v>
       </c>
       <c r="G164" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>105591</v>
+        <v>105772</v>
       </c>
       <c r="B165" t="s">
         <v>504</v>
       </c>
       <c r="C165" t="s">
         <v>505</v>
       </c>
       <c r="D165" s="1">
-        <v>45932</v>
+        <v>45950</v>
       </c>
       <c r="E165" s="1">
         <v>46023</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>105589</v>
+        <v>105762</v>
       </c>
       <c r="B166" t="s">
         <v>507</v>
       </c>
       <c r="C166" t="s">
         <v>508</v>
       </c>
       <c r="D166" s="1">
-        <v>45932</v>
+        <v>45947</v>
       </c>
       <c r="E166" s="1">
-        <v>46023</v>
+        <v>46038</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>105581</v>
+        <v>105758</v>
       </c>
       <c r="B167" t="s">
         <v>510</v>
       </c>
       <c r="C167" t="s">
         <v>511</v>
       </c>
       <c r="D167" s="1">
-        <v>45931</v>
+        <v>45946</v>
       </c>
       <c r="E167" s="1">
-        <v>45991</v>
+        <v>46023</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>105580</v>
+        <v>105731</v>
       </c>
       <c r="B168" t="s">
         <v>513</v>
       </c>
       <c r="C168" t="s">
         <v>514</v>
       </c>
       <c r="D168" s="1">
-        <v>45931</v>
+        <v>45945</v>
       </c>
       <c r="E168" s="1">
-        <v>46023</v>
+        <v>45943</v>
       </c>
       <c r="G168" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>105577</v>
+        <v>105723</v>
       </c>
       <c r="B169" t="s">
         <v>516</v>
       </c>
       <c r="C169" t="s">
         <v>517</v>
       </c>
       <c r="D169" s="1">
-        <v>45931</v>
+        <v>45944</v>
       </c>
       <c r="E169" s="1">
-        <v>45931</v>
+        <v>45944</v>
+      </c>
+      <c r="F169" s="1">
+        <v>45944</v>
       </c>
       <c r="G169" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>105567</v>
+        <v>105716</v>
       </c>
       <c r="B170" t="s">
         <v>519</v>
       </c>
       <c r="C170" t="s">
         <v>520</v>
       </c>
       <c r="D170" s="1">
-        <v>45931</v>
+        <v>45943</v>
       </c>
       <c r="E170" s="1">
-        <v>45931</v>
+        <v>46023</v>
       </c>
       <c r="G170" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>105566</v>
+        <v>105698</v>
       </c>
       <c r="B171" t="s">
         <v>522</v>
       </c>
       <c r="C171" t="s">
         <v>523</v>
       </c>
       <c r="D171" s="1">
-        <v>45930</v>
+        <v>45940</v>
       </c>
       <c r="E171" s="1">
-        <v>45930</v>
+        <v>46005</v>
       </c>
       <c r="G171" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>105563</v>
+        <v>105694</v>
       </c>
       <c r="B172" t="s">
         <v>525</v>
       </c>
       <c r="C172" t="s">
         <v>526</v>
       </c>
       <c r="D172" s="1">
-        <v>45930</v>
+        <v>45940</v>
       </c>
       <c r="E172" s="1">
         <v>46023</v>
       </c>
       <c r="G172" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>105562</v>
+        <v>105693</v>
       </c>
       <c r="B173" t="s">
         <v>528</v>
       </c>
       <c r="C173" t="s">
         <v>529</v>
       </c>
       <c r="D173" s="1">
-        <v>45930</v>
+        <v>45940</v>
       </c>
       <c r="E173" s="1">
-        <v>46023</v>
+        <v>46005</v>
       </c>
       <c r="G173" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>105561</v>
+        <v>105656</v>
       </c>
       <c r="B174" t="s">
         <v>531</v>
       </c>
       <c r="C174" t="s">
         <v>532</v>
       </c>
       <c r="D174" s="1">
-        <v>45930</v>
+        <v>45936</v>
       </c>
       <c r="E174" s="1">
-        <v>46023</v>
+        <v>45936</v>
       </c>
       <c r="G174" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>105560</v>
+        <v>105591</v>
       </c>
       <c r="B175" t="s">
         <v>534</v>
       </c>
       <c r="C175" t="s">
         <v>535</v>
       </c>
       <c r="D175" s="1">
-        <v>45930</v>
+        <v>45932</v>
       </c>
       <c r="E175" s="1">
         <v>46023</v>
       </c>
       <c r="G175" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H175" s="2" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>105559</v>
+        <v>105589</v>
       </c>
       <c r="B176" t="s">
         <v>537</v>
       </c>
       <c r="C176" t="s">
         <v>538</v>
       </c>
       <c r="D176" s="1">
-        <v>45930</v>
+        <v>45932</v>
       </c>
       <c r="E176" s="1">
         <v>46023</v>
       </c>
       <c r="G176" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>105557</v>
+        <v>105581</v>
       </c>
       <c r="B177" t="s">
         <v>540</v>
       </c>
       <c r="C177" t="s">
         <v>541</v>
       </c>
       <c r="D177" s="1">
-        <v>45930</v>
+        <v>45931</v>
       </c>
       <c r="E177" s="1">
-        <v>46023</v>
+        <v>45991</v>
       </c>
       <c r="G177" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>105552</v>
+        <v>105580</v>
       </c>
       <c r="B178" t="s">
         <v>543</v>
       </c>
       <c r="C178" t="s">
         <v>544</v>
       </c>
       <c r="D178" s="1">
-        <v>45930</v>
+        <v>45931</v>
       </c>
       <c r="E178" s="1">
-        <v>45930</v>
+        <v>46023</v>
       </c>
       <c r="G178" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>105512</v>
+        <v>105577</v>
       </c>
       <c r="B179" t="s">
         <v>546</v>
       </c>
       <c r="C179" t="s">
         <v>547</v>
       </c>
       <c r="D179" s="1">
-        <v>45925</v>
+        <v>45931</v>
       </c>
       <c r="E179" s="1">
-        <v>46023</v>
+        <v>45931</v>
       </c>
       <c r="G179" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>105447</v>
+        <v>105567</v>
       </c>
       <c r="B180" t="s">
         <v>549</v>
       </c>
       <c r="C180" t="s">
         <v>550</v>
       </c>
       <c r="D180" s="1">
-        <v>45915</v>
+        <v>45931</v>
       </c>
       <c r="E180" s="1">
-        <v>45911</v>
+        <v>45931</v>
       </c>
       <c r="G180" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>105396</v>
+        <v>105566</v>
       </c>
       <c r="B181" t="s">
         <v>552</v>
       </c>
       <c r="C181" t="s">
         <v>553</v>
       </c>
       <c r="D181" s="1">
-        <v>45908</v>
+        <v>45930</v>
       </c>
       <c r="E181" s="1">
-        <v>45968</v>
+        <v>45930</v>
       </c>
       <c r="G181" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>105321</v>
+        <v>105563</v>
       </c>
       <c r="B182" t="s">
         <v>555</v>
       </c>
       <c r="C182" t="s">
         <v>556</v>
       </c>
       <c r="D182" s="1">
-        <v>45897</v>
+        <v>45930</v>
       </c>
       <c r="E182" s="1">
-        <v>45897</v>
+        <v>46023</v>
       </c>
       <c r="G182" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>105318</v>
+        <v>105562</v>
       </c>
       <c r="B183" t="s">
         <v>558</v>
       </c>
       <c r="C183" t="s">
         <v>559</v>
       </c>
       <c r="D183" s="1">
-        <v>45896</v>
+        <v>45930</v>
       </c>
       <c r="E183" s="1">
-        <v>45896</v>
+        <v>46023</v>
       </c>
       <c r="G183" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H183" s="2" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>105293</v>
+        <v>105561</v>
       </c>
       <c r="B184" t="s">
         <v>561</v>
       </c>
       <c r="C184" t="s">
         <v>562</v>
       </c>
       <c r="D184" s="1">
-        <v>45890</v>
+        <v>45930</v>
       </c>
       <c r="E184" s="1">
-        <v>45890</v>
+        <v>46023</v>
       </c>
       <c r="G184" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H184" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>105288</v>
+        <v>105560</v>
       </c>
       <c r="B185" t="s">
         <v>564</v>
       </c>
       <c r="C185" t="s">
         <v>565</v>
       </c>
       <c r="D185" s="1">
-        <v>45889</v>
+        <v>45930</v>
       </c>
       <c r="E185" s="1">
         <v>46023</v>
       </c>
       <c r="G185" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>105254</v>
+        <v>105559</v>
       </c>
       <c r="B186" t="s">
         <v>567</v>
       </c>
       <c r="C186" t="s">
         <v>568</v>
       </c>
       <c r="D186" s="1">
-        <v>45882</v>
+        <v>45930</v>
       </c>
       <c r="E186" s="1">
-        <v>45882</v>
+        <v>46023</v>
       </c>
       <c r="G186" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>105234</v>
+        <v>105557</v>
       </c>
       <c r="B187" t="s">
         <v>570</v>
       </c>
       <c r="C187" t="s">
         <v>571</v>
       </c>
       <c r="D187" s="1">
-        <v>45881</v>
+        <v>45930</v>
       </c>
       <c r="E187" s="1">
-        <v>45941</v>
+        <v>46023</v>
       </c>
       <c r="G187" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>105229</v>
+        <v>105552</v>
       </c>
       <c r="B188" t="s">
         <v>573</v>
       </c>
       <c r="C188" t="s">
         <v>574</v>
       </c>
       <c r="D188" s="1">
-        <v>45880</v>
+        <v>45930</v>
       </c>
       <c r="E188" s="1">
-        <v>45940</v>
+        <v>45930</v>
       </c>
       <c r="G188" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>105219</v>
+        <v>105512</v>
       </c>
       <c r="B189" t="s">
         <v>576</v>
       </c>
       <c r="C189" t="s">
         <v>577</v>
       </c>
       <c r="D189" s="1">
-        <v>45876</v>
+        <v>45925</v>
       </c>
       <c r="E189" s="1">
-        <v>45936</v>
+        <v>46023</v>
       </c>
       <c r="G189" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H189" s="2" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>105216</v>
+        <v>105447</v>
       </c>
       <c r="B190" t="s">
         <v>579</v>
       </c>
       <c r="C190" t="s">
         <v>580</v>
       </c>
       <c r="D190" s="1">
-        <v>45875</v>
+        <v>45915</v>
       </c>
       <c r="E190" s="1">
-        <v>45875</v>
+        <v>45911</v>
       </c>
       <c r="G190" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>105198</v>
+        <v>105396</v>
       </c>
       <c r="B191" t="s">
         <v>582</v>
       </c>
       <c r="C191" t="s">
         <v>583</v>
       </c>
       <c r="D191" s="1">
-        <v>45869</v>
+        <v>45908</v>
       </c>
       <c r="E191" s="1">
-        <v>45869</v>
+        <v>45968</v>
       </c>
       <c r="G191" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>105173</v>
+        <v>105321</v>
       </c>
       <c r="B192" t="s">
         <v>585</v>
       </c>
       <c r="C192" t="s">
         <v>586</v>
       </c>
       <c r="D192" s="1">
-        <v>45863</v>
+        <v>45897</v>
       </c>
       <c r="E192" s="1">
-        <v>45870</v>
+        <v>45897</v>
       </c>
       <c r="G192" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H192" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>105157</v>
+        <v>105318</v>
       </c>
       <c r="B193" t="s">
         <v>588</v>
       </c>
       <c r="C193" t="s">
         <v>589</v>
       </c>
       <c r="D193" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="E193" s="1">
-        <v>45861</v>
+        <v>45896</v>
       </c>
       <c r="G193" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>105156</v>
+        <v>105293</v>
       </c>
       <c r="B194" t="s">
         <v>591</v>
       </c>
       <c r="C194" t="s">
         <v>592</v>
       </c>
       <c r="D194" s="1">
-        <v>45861</v>
+        <v>45890</v>
       </c>
       <c r="E194" s="1">
-        <v>45861</v>
+        <v>45890</v>
       </c>
       <c r="G194" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H194" s="2" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>105154</v>
+        <v>105288</v>
       </c>
       <c r="B195" t="s">
         <v>594</v>
       </c>
       <c r="C195" t="s">
         <v>595</v>
       </c>
       <c r="D195" s="1">
-        <v>45861</v>
+        <v>45889</v>
       </c>
       <c r="E195" s="1">
-        <v>45921</v>
+        <v>46023</v>
       </c>
       <c r="G195" t="s">
         <v>10</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>105151</v>
+        <v>105254</v>
       </c>
       <c r="B196" t="s">
         <v>597</v>
       </c>
       <c r="C196" t="s">
         <v>598</v>
       </c>
       <c r="D196" s="1">
-        <v>45860</v>
+        <v>45882</v>
       </c>
       <c r="E196" s="1">
-        <v>46023</v>
+        <v>45882</v>
       </c>
       <c r="G196" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>105150</v>
+        <v>105234</v>
       </c>
       <c r="B197" t="s">
         <v>600</v>
       </c>
       <c r="C197" t="s">
         <v>601</v>
       </c>
       <c r="D197" s="1">
-        <v>45860</v>
+        <v>45881</v>
       </c>
       <c r="E197" s="1">
-        <v>46023</v>
+        <v>45941</v>
       </c>
       <c r="G197" t="s">
         <v>10</v>
       </c>
       <c r="H197" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>105149</v>
+        <v>105229</v>
       </c>
       <c r="B198" t="s">
         <v>603</v>
       </c>
       <c r="C198" t="s">
         <v>604</v>
       </c>
       <c r="D198" s="1">
-        <v>45860</v>
+        <v>45880</v>
       </c>
       <c r="E198" s="1">
-        <v>46023</v>
+        <v>45940</v>
       </c>
       <c r="G198" t="s">
         <v>10</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>105148</v>
+        <v>105219</v>
       </c>
       <c r="B199" t="s">
         <v>606</v>
       </c>
       <c r="C199" t="s">
         <v>607</v>
       </c>
       <c r="D199" s="1">
-        <v>45860</v>
+        <v>45876</v>
       </c>
       <c r="E199" s="1">
-        <v>46023</v>
+        <v>45936</v>
       </c>
       <c r="G199" t="s">
         <v>10</v>
       </c>
       <c r="H199" s="2" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>105147</v>
+        <v>105216</v>
       </c>
       <c r="B200" t="s">
         <v>609</v>
       </c>
       <c r="C200" t="s">
         <v>610</v>
       </c>
       <c r="D200" s="1">
-        <v>45860</v>
+        <v>45875</v>
       </c>
       <c r="E200" s="1">
-        <v>46023</v>
+        <v>45875</v>
       </c>
       <c r="G200" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H200" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>105139</v>
+        <v>105198</v>
       </c>
       <c r="B201" t="s">
         <v>612</v>
       </c>
       <c r="C201" t="s">
         <v>613</v>
       </c>
       <c r="D201" s="1">
-        <v>45859</v>
+        <v>45869</v>
       </c>
       <c r="E201" s="1">
-        <v>46023</v>
+        <v>45869</v>
       </c>
       <c r="G201" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H201" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>105124</v>
+        <v>105173</v>
       </c>
       <c r="B202" t="s">
         <v>615</v>
       </c>
       <c r="C202" t="s">
         <v>616</v>
       </c>
       <c r="D202" s="1">
-        <v>45855</v>
+        <v>45863</v>
       </c>
       <c r="E202" s="1">
         <v>45870</v>
       </c>
       <c r="G202" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>105123</v>
+        <v>105157</v>
       </c>
       <c r="B203" t="s">
         <v>618</v>
       </c>
       <c r="C203" t="s">
         <v>619</v>
       </c>
       <c r="D203" s="1">
-        <v>45855</v>
+        <v>45861</v>
       </c>
       <c r="E203" s="1">
-        <v>45870</v>
+        <v>45861</v>
       </c>
       <c r="G203" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H203" s="2" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>105026</v>
+        <v>105156</v>
       </c>
       <c r="B204" t="s">
         <v>621</v>
       </c>
       <c r="C204" t="s">
         <v>622</v>
       </c>
       <c r="D204" s="1">
-        <v>45835</v>
+        <v>45861</v>
       </c>
       <c r="E204" s="1">
-        <v>45835</v>
+        <v>45861</v>
       </c>
       <c r="G204" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H204" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>105011</v>
+        <v>105154</v>
       </c>
       <c r="B205" t="s">
         <v>624</v>
       </c>
       <c r="C205" t="s">
         <v>625</v>
       </c>
       <c r="D205" s="1">
-        <v>45834</v>
+        <v>45861</v>
       </c>
       <c r="E205" s="1">
-        <v>45834</v>
+        <v>45921</v>
       </c>
       <c r="G205" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H205" s="2" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>105008</v>
+        <v>105151</v>
       </c>
       <c r="B206" t="s">
         <v>627</v>
       </c>
       <c r="C206" t="s">
         <v>628</v>
       </c>
       <c r="D206" s="1">
-        <v>45834</v>
+        <v>45860</v>
       </c>
       <c r="E206" s="1">
-        <v>45833</v>
+        <v>46023</v>
       </c>
       <c r="G206" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>104999</v>
+        <v>105150</v>
       </c>
       <c r="B207" t="s">
         <v>630</v>
       </c>
       <c r="C207" t="s">
         <v>631</v>
       </c>
       <c r="D207" s="1">
-        <v>45833</v>
+        <v>45860</v>
       </c>
       <c r="E207" s="1">
-        <v>45893</v>
+        <v>46023</v>
       </c>
       <c r="G207" t="s">
         <v>10</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>104996</v>
+        <v>105149</v>
       </c>
       <c r="B208" t="s">
         <v>633</v>
       </c>
       <c r="C208" t="s">
         <v>634</v>
       </c>
       <c r="D208" s="1">
-        <v>45833</v>
+        <v>45860</v>
       </c>
       <c r="E208" s="1">
-        <v>45833</v>
+        <v>46023</v>
       </c>
       <c r="G208" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H208" s="2" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>104954</v>
+        <v>105148</v>
       </c>
       <c r="B209" t="s">
         <v>636</v>
       </c>
       <c r="C209" t="s">
         <v>637</v>
       </c>
       <c r="D209" s="1">
-        <v>45825</v>
+        <v>45860</v>
       </c>
       <c r="E209" s="1">
-        <v>45826</v>
+        <v>46023</v>
       </c>
       <c r="G209" t="s">
         <v>10</v>
       </c>
       <c r="H209" s="2" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>104951</v>
+        <v>105147</v>
       </c>
       <c r="B210" t="s">
         <v>639</v>
       </c>
       <c r="C210" t="s">
         <v>640</v>
       </c>
       <c r="D210" s="1">
-        <v>45825</v>
+        <v>45860</v>
       </c>
       <c r="E210" s="1">
-        <v>45825</v>
+        <v>46023</v>
       </c>
       <c r="G210" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>104922</v>
+        <v>105139</v>
       </c>
       <c r="B211" t="s">
         <v>642</v>
       </c>
       <c r="C211" t="s">
         <v>643</v>
       </c>
       <c r="D211" s="1">
-        <v>45820</v>
+        <v>45859</v>
       </c>
       <c r="E211" s="1">
-        <v>45820</v>
+        <v>46023</v>
       </c>
       <c r="G211" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H211" s="2" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>104919</v>
+        <v>105124</v>
       </c>
       <c r="B212" t="s">
         <v>645</v>
       </c>
       <c r="C212" t="s">
         <v>646</v>
       </c>
       <c r="D212" s="1">
-        <v>45819</v>
+        <v>45855</v>
       </c>
       <c r="E212" s="1">
-        <v>45819</v>
+        <v>45870</v>
       </c>
       <c r="G212" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>104918</v>
+        <v>105123</v>
       </c>
       <c r="B213" t="s">
         <v>648</v>
       </c>
       <c r="C213" t="s">
         <v>649</v>
       </c>
       <c r="D213" s="1">
-        <v>45819</v>
+        <v>45855</v>
       </c>
       <c r="E213" s="1">
-        <v>45819</v>
+        <v>45870</v>
       </c>
       <c r="G213" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>104892</v>
+        <v>105026</v>
       </c>
       <c r="B214" t="s">
         <v>651</v>
       </c>
       <c r="C214" t="s">
         <v>652</v>
       </c>
       <c r="D214" s="1">
-        <v>45813</v>
+        <v>45835</v>
       </c>
       <c r="E214" s="1">
-        <v>45813</v>
+        <v>45835</v>
       </c>
       <c r="G214" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="H214" s="2" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>104883</v>
+        <v>105011</v>
       </c>
       <c r="B215" t="s">
         <v>654</v>
       </c>
       <c r="C215" t="s">
         <v>655</v>
       </c>
       <c r="D215" s="1">
-        <v>45812</v>
+        <v>45834</v>
       </c>
       <c r="E215" s="1">
-        <v>46023</v>
+        <v>45834</v>
       </c>
       <c r="G215" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>104864</v>
+        <v>105008</v>
       </c>
       <c r="B216" t="s">
         <v>657</v>
       </c>
       <c r="C216" t="s">
         <v>658</v>
       </c>
       <c r="D216" s="1">
-        <v>45805</v>
+        <v>45834</v>
       </c>
       <c r="E216" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="G216" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>104859</v>
+        <v>104999</v>
       </c>
       <c r="B217" t="s">
         <v>660</v>
       </c>
       <c r="C217" t="s">
         <v>661</v>
       </c>
       <c r="D217" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="E217" s="1">
-        <v>45805</v>
+        <v>45893</v>
       </c>
       <c r="G217" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>104857</v>
+        <v>104996</v>
       </c>
       <c r="B218" t="s">
         <v>663</v>
       </c>
       <c r="C218" t="s">
         <v>664</v>
       </c>
       <c r="D218" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="E218" s="1">
-        <v>45805</v>
+        <v>45833</v>
       </c>
       <c r="G218" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H218" s="2" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>104801</v>
+        <v>104954</v>
       </c>
       <c r="B219" t="s">
         <v>666</v>
       </c>
       <c r="C219" t="s">
         <v>667</v>
       </c>
       <c r="D219" s="1">
-        <v>45796</v>
+        <v>45825</v>
       </c>
       <c r="E219" s="1">
-        <v>45796</v>
+        <v>45826</v>
       </c>
       <c r="G219" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>104770</v>
+        <v>104951</v>
       </c>
       <c r="B220" t="s">
         <v>669</v>
       </c>
       <c r="C220" t="s">
         <v>670</v>
       </c>
       <c r="D220" s="1">
-        <v>45790</v>
+        <v>45825</v>
       </c>
       <c r="E220" s="1">
-        <v>45791</v>
+        <v>45825</v>
       </c>
       <c r="G220" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>104760</v>
+        <v>104922</v>
       </c>
       <c r="B221" t="s">
         <v>672</v>
       </c>
       <c r="C221" t="s">
         <v>673</v>
       </c>
       <c r="D221" s="1">
-        <v>45786</v>
+        <v>45820</v>
       </c>
       <c r="E221" s="1">
-        <v>45748</v>
+        <v>45820</v>
       </c>
       <c r="G221" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H221" s="2" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>104759</v>
+        <v>104919</v>
       </c>
       <c r="B222" t="s">
         <v>675</v>
       </c>
       <c r="C222" t="s">
         <v>676</v>
       </c>
       <c r="D222" s="1">
-        <v>45786</v>
+        <v>45819</v>
       </c>
       <c r="E222" s="1">
-        <v>45748</v>
+        <v>45819</v>
       </c>
       <c r="G222" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>104755</v>
+        <v>104918</v>
       </c>
       <c r="B223" t="s">
         <v>678</v>
       </c>
       <c r="C223" t="s">
         <v>679</v>
       </c>
       <c r="D223" s="1">
-        <v>45784</v>
+        <v>45819</v>
       </c>
       <c r="E223" s="1">
-        <v>46023</v>
+        <v>45819</v>
       </c>
       <c r="G223" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>104732</v>
+        <v>104892</v>
       </c>
       <c r="B224" t="s">
         <v>681</v>
       </c>
       <c r="C224" t="s">
         <v>682</v>
       </c>
       <c r="D224" s="1">
-        <v>45782</v>
+        <v>45813</v>
       </c>
       <c r="E224" s="1">
-        <v>45782</v>
+        <v>45813</v>
       </c>
       <c r="G224" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H224" s="2" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>104714</v>
+        <v>104883</v>
       </c>
       <c r="B225" t="s">
         <v>684</v>
       </c>
       <c r="C225" t="s">
         <v>685</v>
       </c>
       <c r="D225" s="1">
-        <v>45777</v>
+        <v>45812</v>
       </c>
       <c r="E225" s="1">
         <v>46023</v>
       </c>
       <c r="G225" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H225" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>104696</v>
+        <v>104864</v>
       </c>
       <c r="B226" t="s">
         <v>687</v>
       </c>
       <c r="C226" t="s">
         <v>688</v>
       </c>
       <c r="D226" s="1">
-        <v>45776</v>
+        <v>45805</v>
       </c>
       <c r="E226" s="1">
-        <v>45775</v>
+        <v>45805</v>
       </c>
       <c r="G226" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="H226" s="2" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>104694</v>
+        <v>104859</v>
       </c>
       <c r="B227" t="s">
         <v>690</v>
       </c>
       <c r="C227" t="s">
         <v>691</v>
       </c>
       <c r="D227" s="1">
-        <v>45775</v>
+        <v>45805</v>
       </c>
       <c r="E227" s="1">
-        <v>45775</v>
+        <v>45805</v>
       </c>
       <c r="G227" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>104631</v>
+        <v>104857</v>
       </c>
       <c r="B228" t="s">
         <v>693</v>
       </c>
       <c r="C228" t="s">
         <v>694</v>
       </c>
       <c r="D228" s="1">
-        <v>45761</v>
+        <v>45805</v>
       </c>
       <c r="E228" s="1">
-        <v>45747</v>
+        <v>45805</v>
       </c>
       <c r="G228" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H228" s="2" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>104624</v>
+        <v>104801</v>
       </c>
       <c r="B229" t="s">
         <v>696</v>
       </c>
       <c r="C229" t="s">
         <v>697</v>
       </c>
       <c r="D229" s="1">
-        <v>45761</v>
+        <v>45796</v>
       </c>
       <c r="E229" s="1">
-        <v>45761</v>
+        <v>45796</v>
       </c>
       <c r="G229" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>104598</v>
+        <v>104770</v>
       </c>
       <c r="B230" t="s">
         <v>699</v>
       </c>
       <c r="C230" t="s">
         <v>700</v>
       </c>
       <c r="D230" s="1">
-        <v>45756</v>
+        <v>45790</v>
       </c>
       <c r="E230" s="1">
-        <v>45756</v>
+        <v>45791</v>
       </c>
       <c r="G230" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H230" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>104546</v>
+        <v>104760</v>
       </c>
       <c r="B231" t="s">
         <v>702</v>
       </c>
       <c r="C231" t="s">
         <v>703</v>
       </c>
       <c r="D231" s="1">
-        <v>45750</v>
+        <v>45786</v>
       </c>
       <c r="E231" s="1">
-        <v>45750</v>
+        <v>45748</v>
       </c>
       <c r="G231" t="s">
-        <v>190</v>
+        <v>281</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>104452</v>
+        <v>104759</v>
       </c>
       <c r="B232" t="s">
         <v>705</v>
       </c>
       <c r="C232" t="s">
         <v>706</v>
       </c>
       <c r="D232" s="1">
-        <v>45741</v>
+        <v>45786</v>
       </c>
       <c r="E232" s="1">
-        <v>45741</v>
+        <v>45748</v>
       </c>
       <c r="G232" t="s">
-        <v>97</v>
+        <v>281</v>
       </c>
       <c r="H232" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>104448</v>
+        <v>104755</v>
       </c>
       <c r="B233" t="s">
         <v>708</v>
       </c>
       <c r="C233" t="s">
         <v>709</v>
       </c>
       <c r="D233" s="1">
-        <v>45740</v>
+        <v>45784</v>
       </c>
       <c r="E233" s="1">
-        <v>44918</v>
+        <v>46023</v>
       </c>
       <c r="G233" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H233" s="2" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>104403</v>
+        <v>104732</v>
       </c>
       <c r="B234" t="s">
         <v>711</v>
       </c>
       <c r="C234" t="s">
         <v>712</v>
       </c>
       <c r="D234" s="1">
-        <v>45735</v>
+        <v>45782</v>
       </c>
       <c r="E234" s="1">
-        <v>45735</v>
+        <v>45782</v>
       </c>
       <c r="G234" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H234" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>104382</v>
+        <v>104714</v>
       </c>
       <c r="B235" t="s">
         <v>714</v>
       </c>
       <c r="C235" t="s">
         <v>715</v>
       </c>
       <c r="D235" s="1">
-        <v>45730</v>
+        <v>45777</v>
       </c>
       <c r="E235" s="1">
-        <v>45730</v>
+        <v>46023</v>
       </c>
       <c r="G235" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H235" s="2" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>104352</v>
+        <v>104696</v>
       </c>
       <c r="B236" t="s">
         <v>717</v>
       </c>
       <c r="C236" t="s">
         <v>718</v>
       </c>
       <c r="D236" s="1">
-        <v>45729</v>
+        <v>45776</v>
       </c>
       <c r="E236" s="1">
-        <v>45729</v>
+        <v>45775</v>
       </c>
       <c r="G236" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H236" s="2" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>104324</v>
+        <v>104694</v>
       </c>
       <c r="B237" t="s">
         <v>720</v>
       </c>
       <c r="C237" t="s">
         <v>721</v>
       </c>
       <c r="D237" s="1">
-        <v>45727</v>
+        <v>45775</v>
       </c>
       <c r="E237" s="1">
-        <v>45727</v>
+        <v>45775</v>
       </c>
       <c r="G237" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H237" s="2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>104266</v>
+        <v>104631</v>
       </c>
       <c r="B238" t="s">
         <v>723</v>
       </c>
       <c r="C238" t="s">
         <v>724</v>
       </c>
       <c r="D238" s="1">
-        <v>45721</v>
+        <v>45761</v>
       </c>
       <c r="E238" s="1">
-        <v>45720</v>
+        <v>45747</v>
       </c>
       <c r="G238" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H238" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>104184</v>
+        <v>104624</v>
       </c>
       <c r="B239" t="s">
         <v>726</v>
       </c>
       <c r="C239" t="s">
         <v>727</v>
       </c>
       <c r="D239" s="1">
-        <v>45716</v>
+        <v>45761</v>
       </c>
       <c r="E239" s="1">
-        <v>45716</v>
+        <v>45761</v>
       </c>
       <c r="G239" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>104115</v>
+        <v>104598</v>
       </c>
       <c r="B240" t="s">
         <v>729</v>
       </c>
       <c r="C240" t="s">
         <v>730</v>
       </c>
       <c r="D240" s="1">
-        <v>45714</v>
+        <v>45756</v>
       </c>
       <c r="E240" s="1">
-        <v>45646</v>
+        <v>45756</v>
       </c>
       <c r="G240" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H240" s="2" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>104072</v>
+        <v>104546</v>
       </c>
       <c r="B241" t="s">
         <v>732</v>
       </c>
       <c r="C241" t="s">
         <v>733</v>
       </c>
       <c r="D241" s="1">
-        <v>45713</v>
+        <v>45750</v>
       </c>
       <c r="E241" s="1">
-        <v>45713</v>
+        <v>45750</v>
       </c>
       <c r="G241" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H241" s="2" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>104069</v>
+        <v>104452</v>
       </c>
       <c r="B242" t="s">
         <v>735</v>
       </c>
       <c r="C242" t="s">
         <v>736</v>
       </c>
       <c r="D242" s="1">
-        <v>45713</v>
+        <v>45741</v>
       </c>
       <c r="E242" s="1">
-        <v>45773</v>
+        <v>45741</v>
       </c>
       <c r="G242" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H242" s="2" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>103923</v>
+        <v>104448</v>
       </c>
       <c r="B243" t="s">
         <v>738</v>
       </c>
       <c r="C243" t="s">
         <v>739</v>
       </c>
       <c r="D243" s="1">
-        <v>45707</v>
+        <v>45740</v>
       </c>
       <c r="E243" s="1">
-        <v>45707</v>
+        <v>44918</v>
       </c>
       <c r="G243" t="s">
-        <v>116</v>
+        <v>201</v>
       </c>
       <c r="H243" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>103789</v>
+        <v>104403</v>
       </c>
       <c r="B244" t="s">
         <v>741</v>
       </c>
       <c r="C244" t="s">
         <v>742</v>
       </c>
       <c r="D244" s="1">
-        <v>45700</v>
+        <v>45735</v>
       </c>
       <c r="E244" s="1">
-        <v>45700</v>
+        <v>45735</v>
       </c>
       <c r="G244" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H244" s="2" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>103729</v>
+        <v>104382</v>
       </c>
       <c r="B245" t="s">
         <v>744</v>
       </c>
       <c r="C245" t="s">
         <v>745</v>
       </c>
       <c r="D245" s="1">
-        <v>45698</v>
+        <v>45730</v>
       </c>
       <c r="E245" s="1">
-        <v>45698</v>
+        <v>45730</v>
       </c>
       <c r="G245" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="H245" s="2" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>103627</v>
+        <v>104352</v>
       </c>
       <c r="B246" t="s">
         <v>747</v>
       </c>
       <c r="C246" t="s">
         <v>748</v>
       </c>
       <c r="D246" s="1">
-        <v>45692</v>
+        <v>45729</v>
       </c>
       <c r="E246" s="1">
-        <v>45692</v>
+        <v>45729</v>
       </c>
       <c r="G246" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H246" s="2" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>103565</v>
+        <v>104324</v>
       </c>
       <c r="B247" t="s">
         <v>750</v>
       </c>
       <c r="C247" t="s">
         <v>751</v>
       </c>
       <c r="D247" s="1">
-        <v>45687</v>
+        <v>45727</v>
       </c>
       <c r="E247" s="1">
-        <v>45658</v>
-[...2 lines deleted...]
-        <v>45688</v>
+        <v>45727</v>
       </c>
       <c r="G247" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H247" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>103516</v>
+        <v>104266</v>
       </c>
       <c r="B248" t="s">
         <v>753</v>
       </c>
       <c r="C248" t="s">
         <v>754</v>
       </c>
       <c r="D248" s="1">
-        <v>45685</v>
+        <v>45721</v>
       </c>
       <c r="E248" s="1">
-        <v>45685</v>
+        <v>45720</v>
       </c>
       <c r="G248" t="s">
-        <v>116</v>
+        <v>220</v>
       </c>
       <c r="H248" s="2" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>103511</v>
+        <v>104184</v>
       </c>
       <c r="B249" t="s">
         <v>756</v>
       </c>
       <c r="C249" t="s">
         <v>757</v>
       </c>
       <c r="D249" s="1">
-        <v>45685</v>
+        <v>45716</v>
       </c>
       <c r="E249" s="1">
-        <v>45685</v>
+        <v>45716</v>
       </c>
       <c r="G249" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H249" s="2" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>103316</v>
+        <v>104115</v>
       </c>
       <c r="B250" t="s">
         <v>759</v>
       </c>
       <c r="C250" t="s">
         <v>760</v>
       </c>
       <c r="D250" s="1">
-        <v>45673</v>
+        <v>45714</v>
       </c>
       <c r="E250" s="1">
-        <v>45673</v>
+        <v>45646</v>
       </c>
       <c r="G250" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H250" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>103298</v>
+        <v>104072</v>
       </c>
       <c r="B251" t="s">
         <v>762</v>
       </c>
       <c r="C251" t="s">
         <v>763</v>
       </c>
       <c r="D251" s="1">
-        <v>45672</v>
+        <v>45713</v>
       </c>
       <c r="E251" s="1">
-        <v>45672</v>
+        <v>45713</v>
       </c>
       <c r="G251" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H251" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>103073</v>
+        <v>104069</v>
       </c>
       <c r="B252" t="s">
         <v>765</v>
       </c>
       <c r="C252" t="s">
         <v>766</v>
       </c>
       <c r="D252" s="1">
-        <v>45646</v>
+        <v>45713</v>
       </c>
       <c r="E252" s="1">
-        <v>45658</v>
+        <v>45773</v>
       </c>
       <c r="G252" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H252" s="2" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>103070</v>
+        <v>103923</v>
       </c>
       <c r="B253" t="s">
         <v>768</v>
       </c>
       <c r="C253" t="s">
         <v>769</v>
       </c>
       <c r="D253" s="1">
-        <v>45646</v>
+        <v>45707</v>
       </c>
       <c r="E253" s="1">
-        <v>45646</v>
+        <v>45707</v>
       </c>
       <c r="G253" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="H253" s="2" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>103039</v>
+        <v>103789</v>
       </c>
       <c r="B254" t="s">
         <v>771</v>
       </c>
       <c r="C254" t="s">
         <v>772</v>
       </c>
       <c r="D254" s="1">
-        <v>45643</v>
+        <v>45700</v>
       </c>
       <c r="E254" s="1">
-        <v>45658</v>
+        <v>45700</v>
       </c>
       <c r="G254" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H254" s="2" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>103035</v>
+        <v>103729</v>
       </c>
       <c r="B255" t="s">
         <v>774</v>
       </c>
       <c r="C255" t="s">
         <v>775</v>
       </c>
       <c r="D255" s="1">
-        <v>45642</v>
+        <v>45698</v>
       </c>
       <c r="E255" s="1">
-        <v>45642</v>
+        <v>45698</v>
       </c>
       <c r="G255" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H255" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>103033</v>
+        <v>103627</v>
       </c>
       <c r="B256" t="s">
         <v>777</v>
       </c>
       <c r="C256" t="s">
         <v>778</v>
       </c>
       <c r="D256" s="1">
-        <v>45642</v>
+        <v>45692</v>
       </c>
       <c r="E256" s="1">
-        <v>45642</v>
+        <v>45692</v>
       </c>
       <c r="G256" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H256" s="2" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>103029</v>
+        <v>103565</v>
       </c>
       <c r="B257" t="s">
         <v>780</v>
       </c>
       <c r="C257" t="s">
         <v>781</v>
       </c>
       <c r="D257" s="1">
-        <v>45638</v>
+        <v>45687</v>
+      </c>
+      <c r="E257" s="1">
+        <v>45658</v>
+      </c>
+      <c r="F257" s="1">
+        <v>45688</v>
       </c>
       <c r="G257" t="s">
-        <v>116</v>
+        <v>220</v>
       </c>
       <c r="H257" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>102998</v>
+        <v>103516</v>
       </c>
       <c r="B258" t="s">
         <v>783</v>
       </c>
       <c r="C258" t="s">
         <v>784</v>
       </c>
       <c r="D258" s="1">
-        <v>45625</v>
+        <v>45685</v>
       </c>
       <c r="E258" s="1">
-        <v>45625</v>
+        <v>45685</v>
       </c>
       <c r="G258" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="H258" s="2" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>102997</v>
+        <v>103511</v>
       </c>
       <c r="B259" t="s">
         <v>786</v>
       </c>
       <c r="C259" t="s">
         <v>787</v>
       </c>
       <c r="D259" s="1">
-        <v>45625</v>
+        <v>45685</v>
       </c>
       <c r="E259" s="1">
-        <v>45658</v>
+        <v>45685</v>
       </c>
       <c r="G259" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H259" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>102996</v>
+        <v>103316</v>
       </c>
       <c r="B260" t="s">
         <v>789</v>
       </c>
       <c r="C260" t="s">
         <v>790</v>
       </c>
       <c r="D260" s="1">
-        <v>45625</v>
+        <v>45673</v>
       </c>
       <c r="E260" s="1">
-        <v>45658</v>
+        <v>45673</v>
       </c>
       <c r="G260" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H260" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>102995</v>
+        <v>103298</v>
       </c>
       <c r="B261" t="s">
         <v>792</v>
       </c>
       <c r="C261" t="s">
         <v>793</v>
       </c>
       <c r="D261" s="1">
-        <v>45625</v>
+        <v>45672</v>
       </c>
       <c r="E261" s="1">
-        <v>45658</v>
+        <v>45672</v>
       </c>
       <c r="G261" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H261" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>102976</v>
+        <v>103073</v>
       </c>
       <c r="B262" t="s">
         <v>795</v>
       </c>
       <c r="C262" t="s">
         <v>796</v>
       </c>
       <c r="D262" s="1">
-        <v>45620</v>
+        <v>45646</v>
+      </c>
+      <c r="E262" s="1">
+        <v>45658</v>
       </c>
       <c r="G262" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H262" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>102975</v>
+        <v>103070</v>
       </c>
       <c r="B263" t="s">
         <v>798</v>
       </c>
       <c r="C263" t="s">
         <v>799</v>
       </c>
       <c r="D263" s="1">
-        <v>45618</v>
+        <v>45646</v>
       </c>
       <c r="E263" s="1">
-        <v>45658</v>
+        <v>45646</v>
       </c>
       <c r="G263" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H263" s="2" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>102967</v>
+        <v>103039</v>
       </c>
       <c r="B264" t="s">
         <v>801</v>
       </c>
       <c r="C264" t="s">
         <v>802</v>
       </c>
       <c r="D264" s="1">
-        <v>45617</v>
+        <v>45643</v>
       </c>
       <c r="E264" s="1">
-        <v>45627</v>
+        <v>45658</v>
       </c>
       <c r="G264" t="s">
         <v>10</v>
       </c>
       <c r="H264" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>102950</v>
+        <v>103035</v>
       </c>
       <c r="B265" t="s">
         <v>804</v>
       </c>
       <c r="C265" t="s">
         <v>805</v>
       </c>
       <c r="D265" s="1">
-        <v>45614</v>
+        <v>45642</v>
       </c>
       <c r="E265" s="1">
-        <v>45614</v>
+        <v>45642</v>
       </c>
       <c r="G265" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H265" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>102938</v>
+        <v>103033</v>
       </c>
       <c r="B266" t="s">
         <v>807</v>
       </c>
       <c r="C266" t="s">
         <v>808</v>
       </c>
       <c r="D266" s="1">
-        <v>45610</v>
+        <v>45642</v>
       </c>
       <c r="E266" s="1">
-        <v>45609</v>
+        <v>45642</v>
       </c>
       <c r="G266" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H266" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>102912</v>
+        <v>103029</v>
       </c>
       <c r="B267" t="s">
         <v>810</v>
       </c>
       <c r="C267" t="s">
         <v>811</v>
       </c>
       <c r="D267" s="1">
-        <v>45607</v>
-[...2 lines deleted...]
-        <v>45607</v>
+        <v>45638</v>
       </c>
       <c r="G267" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="H267" s="2" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>102910</v>
+        <v>102998</v>
       </c>
       <c r="B268" t="s">
         <v>813</v>
       </c>
       <c r="C268" t="s">
         <v>814</v>
       </c>
       <c r="D268" s="1">
-        <v>45607</v>
+        <v>45625</v>
       </c>
       <c r="E268" s="1">
-        <v>45607</v>
+        <v>45625</v>
       </c>
       <c r="G268" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H268" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>102864</v>
+        <v>102997</v>
       </c>
       <c r="B269" t="s">
         <v>816</v>
       </c>
       <c r="C269" t="s">
         <v>817</v>
       </c>
       <c r="D269" s="1">
-        <v>45595</v>
+        <v>45625</v>
       </c>
       <c r="E269" s="1">
-        <v>45595</v>
+        <v>45658</v>
       </c>
       <c r="G269" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H269" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>102846</v>
+        <v>102996</v>
       </c>
       <c r="B270" t="s">
         <v>819</v>
       </c>
       <c r="C270" t="s">
         <v>820</v>
       </c>
       <c r="D270" s="1">
-        <v>45590</v>
+        <v>45625</v>
       </c>
       <c r="E270" s="1">
-        <v>45590</v>
+        <v>45658</v>
       </c>
       <c r="G270" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H270" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>102832</v>
+        <v>102995</v>
       </c>
       <c r="B271" t="s">
         <v>822</v>
       </c>
       <c r="C271" t="s">
         <v>823</v>
       </c>
       <c r="D271" s="1">
-        <v>45589</v>
+        <v>45625</v>
       </c>
       <c r="E271" s="1">
-        <v>45589</v>
+        <v>45658</v>
       </c>
       <c r="G271" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H271" s="2" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>102821</v>
+        <v>102976</v>
       </c>
       <c r="B272" t="s">
         <v>825</v>
       </c>
       <c r="C272" t="s">
         <v>826</v>
       </c>
       <c r="D272" s="1">
-        <v>45586</v>
-[...2 lines deleted...]
-        <v>45597</v>
+        <v>45620</v>
       </c>
       <c r="G272" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H272" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>102716</v>
+        <v>102975</v>
       </c>
       <c r="B273" t="s">
         <v>828</v>
       </c>
       <c r="C273" t="s">
         <v>829</v>
       </c>
       <c r="D273" s="1">
-        <v>45575</v>
+        <v>45618</v>
       </c>
       <c r="E273" s="1">
-        <v>45575</v>
+        <v>45658</v>
       </c>
       <c r="G273" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H273" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>102688</v>
+        <v>102967</v>
       </c>
       <c r="B274" t="s">
         <v>831</v>
       </c>
       <c r="C274" t="s">
         <v>832</v>
       </c>
       <c r="D274" s="1">
-        <v>45572</v>
+        <v>45617</v>
       </c>
       <c r="E274" s="1">
-        <v>45572</v>
+        <v>45627</v>
       </c>
       <c r="G274" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H274" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>102655</v>
+        <v>102950</v>
       </c>
       <c r="B275" t="s">
         <v>834</v>
       </c>
       <c r="C275" t="s">
         <v>835</v>
       </c>
       <c r="D275" s="1">
-        <v>45565</v>
+        <v>45614</v>
       </c>
       <c r="E275" s="1">
-        <v>45658</v>
+        <v>45614</v>
       </c>
       <c r="G275" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H275" s="2" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>102649</v>
+        <v>102938</v>
       </c>
       <c r="B276" t="s">
         <v>837</v>
       </c>
       <c r="C276" t="s">
         <v>838</v>
       </c>
       <c r="D276" s="1">
-        <v>45565</v>
+        <v>45610</v>
       </c>
       <c r="E276" s="1">
-        <v>45565</v>
+        <v>45609</v>
       </c>
       <c r="G276" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H276" s="2" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>102642</v>
+        <v>102912</v>
       </c>
       <c r="B277" t="s">
         <v>840</v>
       </c>
       <c r="C277" t="s">
         <v>841</v>
       </c>
       <c r="D277" s="1">
-        <v>45561</v>
+        <v>45607</v>
       </c>
       <c r="E277" s="1">
-        <v>45658</v>
+        <v>45607</v>
       </c>
       <c r="G277" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H277" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>102639</v>
+        <v>102910</v>
       </c>
       <c r="B278" t="s">
         <v>843</v>
       </c>
       <c r="C278" t="s">
         <v>844</v>
       </c>
       <c r="D278" s="1">
-        <v>45561</v>
+        <v>45607</v>
       </c>
       <c r="E278" s="1">
-        <v>45658</v>
+        <v>45607</v>
       </c>
       <c r="G278" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H278" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>102631</v>
+        <v>102864</v>
       </c>
       <c r="B279" t="s">
         <v>846</v>
       </c>
       <c r="C279" t="s">
         <v>847</v>
       </c>
       <c r="D279" s="1">
-        <v>45560</v>
+        <v>45595</v>
       </c>
       <c r="E279" s="1">
-        <v>45641</v>
+        <v>45595</v>
       </c>
       <c r="G279" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H279" s="2" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>102629</v>
+        <v>102846</v>
       </c>
       <c r="B280" t="s">
         <v>849</v>
       </c>
       <c r="C280" t="s">
         <v>850</v>
       </c>
       <c r="D280" s="1">
-        <v>45560</v>
+        <v>45590</v>
       </c>
       <c r="E280" s="1">
-        <v>45560</v>
+        <v>45590</v>
       </c>
       <c r="G280" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H280" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>102628</v>
+        <v>102832</v>
       </c>
       <c r="B281" t="s">
         <v>852</v>
       </c>
       <c r="C281" t="s">
         <v>853</v>
       </c>
       <c r="D281" s="1">
-        <v>45560</v>
+        <v>45589</v>
       </c>
       <c r="E281" s="1">
-        <v>45566</v>
+        <v>45589</v>
       </c>
       <c r="G281" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H281" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>102614</v>
+        <v>102821</v>
       </c>
       <c r="B282" t="s">
         <v>855</v>
       </c>
       <c r="C282" t="s">
         <v>856</v>
       </c>
       <c r="D282" s="1">
-        <v>45559</v>
+        <v>45586</v>
       </c>
       <c r="E282" s="1">
-        <v>45558</v>
+        <v>45597</v>
       </c>
       <c r="G282" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H282" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>102567</v>
+        <v>102716</v>
       </c>
       <c r="B283" t="s">
         <v>858</v>
       </c>
       <c r="C283" t="s">
         <v>859</v>
       </c>
       <c r="D283" s="1">
-        <v>45545</v>
+        <v>45575</v>
       </c>
       <c r="E283" s="1">
-        <v>45545</v>
+        <v>45575</v>
       </c>
       <c r="G283" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H283" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>102520</v>
+        <v>102688</v>
       </c>
       <c r="B284" t="s">
         <v>861</v>
       </c>
       <c r="C284" t="s">
         <v>862</v>
       </c>
       <c r="D284" s="1">
-        <v>45537</v>
+        <v>45572</v>
       </c>
       <c r="E284" s="1">
-        <v>45537</v>
+        <v>45572</v>
       </c>
       <c r="G284" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H284" s="2" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>102503</v>
+        <v>102655</v>
       </c>
       <c r="B285" t="s">
         <v>864</v>
       </c>
       <c r="C285" t="s">
         <v>865</v>
       </c>
       <c r="D285" s="1">
-        <v>45534</v>
+        <v>45565</v>
       </c>
       <c r="E285" s="1">
-        <v>45534</v>
+        <v>45658</v>
       </c>
       <c r="G285" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H285" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>102496</v>
+        <v>102649</v>
       </c>
       <c r="B286" t="s">
         <v>867</v>
       </c>
       <c r="C286" t="s">
         <v>868</v>
       </c>
       <c r="D286" s="1">
-        <v>45532</v>
+        <v>45565</v>
       </c>
       <c r="E286" s="1">
-        <v>45532</v>
+        <v>45565</v>
       </c>
       <c r="G286" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H286" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>102484</v>
+        <v>102642</v>
       </c>
       <c r="B287" t="s">
         <v>870</v>
       </c>
       <c r="C287" t="s">
         <v>871</v>
       </c>
       <c r="D287" s="1">
-        <v>45530</v>
+        <v>45561</v>
       </c>
       <c r="E287" s="1">
-        <v>45530</v>
+        <v>45658</v>
       </c>
       <c r="G287" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H287" s="2" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>102456</v>
+        <v>102639</v>
       </c>
       <c r="B288" t="s">
         <v>873</v>
       </c>
       <c r="C288" t="s">
         <v>874</v>
       </c>
       <c r="D288" s="1">
-        <v>45526</v>
+        <v>45561</v>
       </c>
       <c r="E288" s="1">
-        <v>45536</v>
+        <v>45658</v>
       </c>
       <c r="G288" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H288" s="2" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>102400</v>
+        <v>102631</v>
       </c>
       <c r="B289" t="s">
         <v>876</v>
       </c>
       <c r="C289" t="s">
         <v>877</v>
       </c>
       <c r="D289" s="1">
-        <v>45519</v>
+        <v>45560</v>
       </c>
       <c r="E289" s="1">
-        <v>45519</v>
+        <v>45641</v>
       </c>
       <c r="G289" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H289" s="2" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>102310</v>
+        <v>102629</v>
       </c>
       <c r="B290" t="s">
         <v>879</v>
       </c>
       <c r="C290" t="s">
         <v>880</v>
       </c>
       <c r="D290" s="1">
-        <v>45504</v>
+        <v>45560</v>
       </c>
       <c r="E290" s="1">
-        <v>45504</v>
+        <v>45560</v>
       </c>
       <c r="G290" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H290" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>102274</v>
+        <v>102628</v>
       </c>
       <c r="B291" t="s">
         <v>882</v>
       </c>
       <c r="C291" t="s">
         <v>883</v>
       </c>
       <c r="D291" s="1">
-        <v>45498</v>
+        <v>45560</v>
       </c>
       <c r="E291" s="1">
-        <v>45498</v>
+        <v>45566</v>
       </c>
       <c r="G291" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H291" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>102234</v>
+        <v>102614</v>
       </c>
       <c r="B292" t="s">
         <v>885</v>
       </c>
       <c r="C292" t="s">
         <v>886</v>
       </c>
       <c r="D292" s="1">
-        <v>45490</v>
+        <v>45559</v>
       </c>
       <c r="E292" s="1">
-        <v>45658</v>
+        <v>45558</v>
       </c>
       <c r="G292" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H292" s="2" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>102232</v>
+        <v>102567</v>
       </c>
       <c r="B293" t="s">
         <v>888</v>
       </c>
       <c r="C293" t="s">
         <v>889</v>
       </c>
       <c r="D293" s="1">
-        <v>45490</v>
+        <v>45545</v>
       </c>
       <c r="E293" s="1">
-        <v>45505</v>
+        <v>45545</v>
       </c>
       <c r="G293" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H293" s="2" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>102191</v>
+        <v>102520</v>
       </c>
       <c r="B294" t="s">
         <v>891</v>
       </c>
       <c r="C294" t="s">
         <v>892</v>
       </c>
       <c r="D294" s="1">
-        <v>45481</v>
+        <v>45537</v>
       </c>
       <c r="E294" s="1">
-        <v>45421</v>
+        <v>45537</v>
       </c>
       <c r="G294" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H294" s="2" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>102172</v>
+        <v>102503</v>
       </c>
       <c r="B295" t="s">
         <v>894</v>
       </c>
       <c r="C295" t="s">
         <v>895</v>
       </c>
       <c r="D295" s="1">
-        <v>45475</v>
+        <v>45534</v>
       </c>
       <c r="E295" s="1">
-        <v>45476</v>
+        <v>45534</v>
       </c>
       <c r="G295" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H295" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>102158</v>
+        <v>102496</v>
       </c>
       <c r="B296" t="s">
         <v>897</v>
       </c>
       <c r="C296" t="s">
         <v>898</v>
       </c>
       <c r="D296" s="1">
-        <v>45471</v>
+        <v>45532</v>
       </c>
       <c r="E296" s="1">
-        <v>45471</v>
+        <v>45532</v>
       </c>
       <c r="G296" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H296" s="2" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>102142</v>
+        <v>102484</v>
       </c>
       <c r="B297" t="s">
         <v>900</v>
       </c>
       <c r="C297" t="s">
         <v>901</v>
       </c>
       <c r="D297" s="1">
-        <v>45470</v>
+        <v>45530</v>
       </c>
       <c r="E297" s="1">
-        <v>45470</v>
+        <v>45530</v>
       </c>
       <c r="G297" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H297" s="2" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>102135</v>
+        <v>102456</v>
       </c>
       <c r="B298" t="s">
         <v>903</v>
       </c>
       <c r="C298" t="s">
         <v>904</v>
       </c>
       <c r="D298" s="1">
-        <v>45468</v>
+        <v>45526</v>
       </c>
       <c r="E298" s="1">
-        <v>45474</v>
+        <v>45536</v>
       </c>
       <c r="G298" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H298" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>102134</v>
+        <v>102400</v>
       </c>
       <c r="B299" t="s">
         <v>906</v>
       </c>
       <c r="C299" t="s">
         <v>907</v>
       </c>
       <c r="D299" s="1">
-        <v>45468</v>
+        <v>45519</v>
       </c>
       <c r="E299" s="1">
-        <v>45474</v>
+        <v>45519</v>
       </c>
       <c r="G299" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H299" s="2" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>102133</v>
+        <v>102310</v>
       </c>
       <c r="B300" t="s">
         <v>909</v>
       </c>
       <c r="C300" t="s">
         <v>910</v>
       </c>
       <c r="D300" s="1">
-        <v>45468</v>
+        <v>45504</v>
       </c>
       <c r="E300" s="1">
-        <v>45474</v>
+        <v>45504</v>
       </c>
       <c r="G300" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H300" s="2" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>102115</v>
+        <v>102274</v>
       </c>
       <c r="B301" t="s">
         <v>912</v>
       </c>
       <c r="C301" t="s">
         <v>913</v>
       </c>
       <c r="D301" s="1">
-        <v>45463</v>
+        <v>45498</v>
       </c>
       <c r="E301" s="1">
-        <v>45474</v>
+        <v>45498</v>
       </c>
       <c r="G301" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H301" s="2" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>102028</v>
+        <v>102234</v>
       </c>
       <c r="B302" t="s">
         <v>915</v>
       </c>
       <c r="C302" t="s">
         <v>916</v>
       </c>
       <c r="D302" s="1">
-        <v>45449</v>
+        <v>45490</v>
       </c>
       <c r="E302" s="1">
-        <v>45449</v>
+        <v>45658</v>
       </c>
       <c r="G302" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H302" s="2" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>102019</v>
+        <v>102232</v>
       </c>
       <c r="B303" t="s">
         <v>918</v>
       </c>
       <c r="C303" t="s">
         <v>919</v>
       </c>
       <c r="D303" s="1">
-        <v>45448</v>
+        <v>45490</v>
       </c>
       <c r="E303" s="1">
-        <v>45448</v>
+        <v>45505</v>
       </c>
       <c r="G303" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>101999</v>
+        <v>102191</v>
       </c>
       <c r="B304" t="s">
         <v>921</v>
       </c>
       <c r="C304" t="s">
         <v>922</v>
       </c>
       <c r="D304" s="1">
-        <v>45446</v>
+        <v>45481</v>
       </c>
       <c r="E304" s="1">
-        <v>45446</v>
+        <v>45421</v>
       </c>
       <c r="G304" t="s">
-        <v>165</v>
+        <v>281</v>
       </c>
       <c r="H304" s="2" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>101996</v>
+        <v>102172</v>
       </c>
       <c r="B305" t="s">
         <v>924</v>
       </c>
       <c r="C305" t="s">
         <v>925</v>
       </c>
       <c r="D305" s="1">
-        <v>45443</v>
+        <v>45475</v>
       </c>
       <c r="E305" s="1">
-        <v>45658</v>
+        <v>45476</v>
       </c>
       <c r="G305" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H305" s="2" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>101987</v>
+        <v>102158</v>
       </c>
       <c r="B306" t="s">
         <v>927</v>
       </c>
       <c r="C306" t="s">
         <v>928</v>
       </c>
       <c r="D306" s="1">
-        <v>45442</v>
+        <v>45471</v>
       </c>
       <c r="E306" s="1">
-        <v>45442</v>
+        <v>45471</v>
       </c>
       <c r="G306" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H306" s="2" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>101983</v>
+        <v>102142</v>
       </c>
       <c r="B307" t="s">
         <v>930</v>
       </c>
       <c r="C307" t="s">
         <v>931</v>
       </c>
       <c r="D307" s="1">
-        <v>45442</v>
+        <v>45470</v>
       </c>
       <c r="E307" s="1">
-        <v>45442</v>
+        <v>45470</v>
       </c>
       <c r="G307" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H307" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>101964</v>
+        <v>102135</v>
       </c>
       <c r="B308" t="s">
         <v>933</v>
       </c>
       <c r="C308" t="s">
         <v>934</v>
       </c>
       <c r="D308" s="1">
-        <v>45439</v>
+        <v>45468</v>
       </c>
       <c r="E308" s="1">
-        <v>45439</v>
+        <v>45474</v>
       </c>
       <c r="G308" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H308" s="2" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>101875</v>
+        <v>102134</v>
       </c>
       <c r="B309" t="s">
         <v>936</v>
       </c>
       <c r="C309" t="s">
         <v>937</v>
       </c>
       <c r="D309" s="1">
-        <v>45435</v>
+        <v>45468</v>
       </c>
       <c r="E309" s="1">
-        <v>45435</v>
+        <v>45474</v>
       </c>
       <c r="G309" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H309" s="2" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>101874</v>
+        <v>102133</v>
       </c>
       <c r="B310" t="s">
         <v>939</v>
       </c>
       <c r="C310" t="s">
         <v>940</v>
       </c>
       <c r="D310" s="1">
-        <v>45435</v>
+        <v>45468</v>
       </c>
       <c r="E310" s="1">
-        <v>45432</v>
+        <v>45474</v>
       </c>
       <c r="G310" t="s">
-        <v>251</v>
+        <v>107</v>
       </c>
       <c r="H310" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>101864</v>
+        <v>102115</v>
       </c>
       <c r="B311" t="s">
         <v>942</v>
       </c>
       <c r="C311" t="s">
         <v>943</v>
       </c>
       <c r="D311" s="1">
-        <v>45433</v>
+        <v>45463</v>
       </c>
       <c r="E311" s="1">
-        <v>45444</v>
+        <v>45474</v>
       </c>
       <c r="G311" t="s">
         <v>10</v>
       </c>
       <c r="H311" s="2" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>101832</v>
+        <v>102028</v>
       </c>
       <c r="B312" t="s">
         <v>945</v>
       </c>
       <c r="C312" t="s">
         <v>946</v>
       </c>
       <c r="D312" s="1">
-        <v>45427</v>
+        <v>45449</v>
+      </c>
+      <c r="E312" s="1">
+        <v>45449</v>
       </c>
       <c r="G312" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H312" s="2" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>101786</v>
+        <v>102019</v>
       </c>
       <c r="B313" t="s">
         <v>948</v>
       </c>
       <c r="C313" t="s">
         <v>949</v>
       </c>
       <c r="D313" s="1">
-        <v>45412</v>
+        <v>45448</v>
       </c>
       <c r="E313" s="1">
-        <v>45412</v>
+        <v>45448</v>
       </c>
       <c r="G313" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H313" s="2" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>101785</v>
+        <v>101999</v>
       </c>
       <c r="B314" t="s">
         <v>951</v>
       </c>
       <c r="C314" t="s">
         <v>952</v>
       </c>
       <c r="D314" s="1">
-        <v>45412</v>
+        <v>45446</v>
       </c>
       <c r="E314" s="1">
-        <v>45412</v>
+        <v>45446</v>
       </c>
       <c r="G314" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H314" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>101784</v>
+        <v>101996</v>
       </c>
       <c r="B315" t="s">
         <v>954</v>
       </c>
       <c r="C315" t="s">
         <v>955</v>
       </c>
       <c r="D315" s="1">
-        <v>45412</v>
+        <v>45443</v>
       </c>
       <c r="E315" s="1">
-        <v>45408</v>
+        <v>45658</v>
       </c>
       <c r="G315" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H315" s="2" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>101775</v>
+        <v>101987</v>
       </c>
       <c r="B316" t="s">
         <v>957</v>
       </c>
       <c r="C316" t="s">
         <v>958</v>
       </c>
       <c r="D316" s="1">
-        <v>45411</v>
+        <v>45442</v>
       </c>
       <c r="E316" s="1">
-        <v>45411</v>
+        <v>45442</v>
       </c>
       <c r="G316" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H316" s="2" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>101770</v>
+        <v>101983</v>
       </c>
       <c r="B317" t="s">
         <v>960</v>
       </c>
       <c r="C317" t="s">
         <v>961</v>
       </c>
       <c r="D317" s="1">
-        <v>45411</v>
+        <v>45442</v>
+      </c>
+      <c r="E317" s="1">
+        <v>45442</v>
       </c>
       <c r="G317" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H317" s="2" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>101689</v>
+        <v>101964</v>
       </c>
       <c r="B318" t="s">
         <v>963</v>
       </c>
       <c r="C318" t="s">
         <v>964</v>
       </c>
       <c r="D318" s="1">
-        <v>45401</v>
+        <v>45439</v>
       </c>
       <c r="E318" s="1">
-        <v>45413</v>
+        <v>45439</v>
       </c>
       <c r="G318" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H318" s="2" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>101629</v>
+        <v>101875</v>
       </c>
       <c r="B319" t="s">
         <v>966</v>
       </c>
       <c r="C319" t="s">
         <v>967</v>
       </c>
       <c r="D319" s="1">
-        <v>45391</v>
+        <v>45435</v>
       </c>
       <c r="E319" s="1">
-        <v>45390</v>
+        <v>45435</v>
       </c>
       <c r="G319" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H319" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>101618</v>
+        <v>101874</v>
       </c>
       <c r="B320" t="s">
         <v>969</v>
       </c>
       <c r="C320" t="s">
         <v>970</v>
       </c>
       <c r="D320" s="1">
-        <v>45390</v>
+        <v>45435</v>
       </c>
       <c r="E320" s="1">
-        <v>45390</v>
+        <v>45432</v>
       </c>
       <c r="G320" t="s">
-        <v>97</v>
+        <v>281</v>
       </c>
       <c r="H320" s="2" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>101593</v>
+        <v>101864</v>
       </c>
       <c r="B321" t="s">
         <v>972</v>
       </c>
       <c r="C321" t="s">
         <v>973</v>
       </c>
       <c r="D321" s="1">
-        <v>45379</v>
+        <v>45433</v>
       </c>
       <c r="E321" s="1">
-        <v>45379</v>
+        <v>45444</v>
       </c>
       <c r="G321" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H321" s="2" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>101588</v>
+        <v>101832</v>
       </c>
       <c r="B322" t="s">
         <v>975</v>
       </c>
       <c r="C322" t="s">
         <v>976</v>
       </c>
       <c r="D322" s="1">
-        <v>45378</v>
-[...2 lines deleted...]
-        <v>45378</v>
+        <v>45427</v>
       </c>
       <c r="G322" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H322" s="2" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>101544</v>
+        <v>101786</v>
       </c>
       <c r="B323" t="s">
         <v>978</v>
       </c>
       <c r="C323" t="s">
         <v>979</v>
       </c>
       <c r="D323" s="1">
-        <v>45371</v>
+        <v>45412</v>
       </c>
       <c r="E323" s="1">
-        <v>45371</v>
+        <v>45412</v>
       </c>
       <c r="G323" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H323" s="2" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>101514</v>
+        <v>101785</v>
       </c>
       <c r="B324" t="s">
         <v>981</v>
       </c>
       <c r="C324" t="s">
         <v>982</v>
       </c>
       <c r="D324" s="1">
-        <v>45366</v>
+        <v>45412</v>
       </c>
       <c r="E324" s="1">
-        <v>45383</v>
+        <v>45412</v>
       </c>
       <c r="G324" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H324" s="2" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>101513</v>
+        <v>101784</v>
       </c>
       <c r="B325" t="s">
         <v>984</v>
       </c>
       <c r="C325" t="s">
         <v>985</v>
       </c>
       <c r="D325" s="1">
-        <v>45366</v>
+        <v>45412</v>
       </c>
       <c r="E325" s="1">
-        <v>45367</v>
+        <v>45408</v>
       </c>
       <c r="G325" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H325" s="2" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>101509</v>
+        <v>101775</v>
       </c>
       <c r="B326" t="s">
         <v>987</v>
       </c>
       <c r="C326" t="s">
         <v>988</v>
       </c>
       <c r="D326" s="1">
-        <v>45365</v>
+        <v>45411</v>
       </c>
       <c r="E326" s="1">
-        <v>45352</v>
+        <v>45411</v>
       </c>
       <c r="G326" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="H326" s="2" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>101469</v>
+        <v>101770</v>
       </c>
       <c r="B327" t="s">
         <v>990</v>
       </c>
       <c r="C327" t="s">
         <v>991</v>
       </c>
       <c r="D327" s="1">
-        <v>45358</v>
-[...2 lines deleted...]
-        <v>45358</v>
+        <v>45411</v>
       </c>
       <c r="G327" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H327" s="2" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>101460</v>
+        <v>101689</v>
       </c>
       <c r="B328" t="s">
         <v>993</v>
       </c>
       <c r="C328" t="s">
         <v>994</v>
       </c>
       <c r="D328" s="1">
-        <v>45357</v>
+        <v>45401</v>
       </c>
       <c r="E328" s="1">
-        <v>45357</v>
+        <v>45413</v>
       </c>
       <c r="G328" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H328" s="2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>101422</v>
+        <v>101629</v>
       </c>
       <c r="B329" t="s">
         <v>996</v>
       </c>
       <c r="C329" t="s">
         <v>997</v>
       </c>
       <c r="D329" s="1">
-        <v>45352</v>
+        <v>45391</v>
       </c>
       <c r="E329" s="1">
-        <v>45352</v>
+        <v>45390</v>
       </c>
       <c r="G329" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="H329" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>101385</v>
+        <v>101618</v>
       </c>
       <c r="B330" t="s">
         <v>999</v>
       </c>
       <c r="C330" t="s">
         <v>1000</v>
       </c>
       <c r="D330" s="1">
-        <v>45351</v>
+        <v>45390</v>
       </c>
       <c r="E330" s="1">
-        <v>45351</v>
+        <v>45390</v>
       </c>
       <c r="G330" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H330" s="2" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>101221</v>
+        <v>101593</v>
       </c>
       <c r="B331" t="s">
         <v>1002</v>
       </c>
       <c r="C331" t="s">
         <v>1003</v>
       </c>
       <c r="D331" s="1">
-        <v>45344</v>
+        <v>45379</v>
       </c>
       <c r="E331" s="1">
-        <v>45344</v>
+        <v>45379</v>
       </c>
       <c r="G331" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H331" s="2" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>101207</v>
+        <v>101588</v>
       </c>
       <c r="B332" t="s">
         <v>1005</v>
       </c>
       <c r="C332" t="s">
         <v>1006</v>
       </c>
       <c r="D332" s="1">
-        <v>45343</v>
+        <v>45378</v>
       </c>
       <c r="E332" s="1">
-        <v>45261</v>
+        <v>45378</v>
       </c>
       <c r="G332" t="s">
-        <v>251</v>
+        <v>21</v>
       </c>
       <c r="H332" s="2" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>101168</v>
+        <v>101544</v>
       </c>
       <c r="B333" t="s">
         <v>1008</v>
       </c>
       <c r="C333" t="s">
         <v>1009</v>
       </c>
       <c r="D333" s="1">
-        <v>45342</v>
+        <v>45371</v>
       </c>
       <c r="E333" s="1">
-        <v>45352</v>
+        <v>45371</v>
       </c>
       <c r="G333" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H333" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>101140</v>
+        <v>101514</v>
       </c>
       <c r="B334" t="s">
         <v>1011</v>
       </c>
       <c r="C334" t="s">
         <v>1012</v>
       </c>
       <c r="D334" s="1">
-        <v>45341</v>
+        <v>45366</v>
       </c>
       <c r="E334" s="1">
-        <v>45341</v>
+        <v>45383</v>
       </c>
       <c r="G334" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H334" s="2" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>101089</v>
+        <v>101513</v>
       </c>
       <c r="B335" t="s">
         <v>1014</v>
       </c>
       <c r="C335" t="s">
         <v>1015</v>
       </c>
       <c r="D335" s="1">
-        <v>45337</v>
+        <v>45366</v>
       </c>
       <c r="E335" s="1">
-        <v>45337</v>
+        <v>45367</v>
       </c>
       <c r="G335" t="s">
         <v>10</v>
       </c>
       <c r="H335" s="2" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>100986</v>
+        <v>101509</v>
       </c>
       <c r="B336" t="s">
         <v>1017</v>
       </c>
       <c r="C336" t="s">
         <v>1018</v>
       </c>
       <c r="D336" s="1">
-        <v>45330</v>
+        <v>45365</v>
       </c>
       <c r="E336" s="1">
-        <v>45330</v>
+        <v>45352</v>
       </c>
       <c r="G336" t="s">
-        <v>97</v>
+        <v>281</v>
       </c>
       <c r="H336" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>100904</v>
+        <v>101469</v>
       </c>
       <c r="B337" t="s">
         <v>1020</v>
       </c>
       <c r="C337" t="s">
         <v>1021</v>
       </c>
       <c r="D337" s="1">
-        <v>45328</v>
+        <v>45358</v>
       </c>
       <c r="E337" s="1">
-        <v>45328</v>
+        <v>45358</v>
       </c>
       <c r="G337" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>100879</v>
+        <v>101460</v>
       </c>
       <c r="B338" t="s">
         <v>1023</v>
       </c>
       <c r="C338" t="s">
         <v>1024</v>
       </c>
       <c r="D338" s="1">
-        <v>45323</v>
+        <v>45357</v>
       </c>
       <c r="E338" s="1">
-        <v>45323</v>
+        <v>45357</v>
       </c>
       <c r="G338" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H338" s="2" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>100874</v>
+        <v>101422</v>
       </c>
       <c r="B339" t="s">
         <v>1026</v>
       </c>
       <c r="C339" t="s">
         <v>1027</v>
       </c>
       <c r="D339" s="1">
-        <v>45322</v>
+        <v>45352</v>
       </c>
       <c r="E339" s="1">
-        <v>45322</v>
+        <v>45352</v>
       </c>
       <c r="G339" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H339" s="2" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>100872</v>
+        <v>101385</v>
       </c>
       <c r="B340" t="s">
         <v>1029</v>
       </c>
       <c r="C340" t="s">
         <v>1030</v>
       </c>
       <c r="D340" s="1">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="E340" s="1">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="G340" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="H340" s="2" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>100745</v>
+        <v>101221</v>
       </c>
       <c r="B341" t="s">
         <v>1032</v>
       </c>
       <c r="C341" t="s">
         <v>1033</v>
       </c>
       <c r="D341" s="1">
-        <v>45314</v>
+        <v>45344</v>
       </c>
       <c r="E341" s="1">
-        <v>45323</v>
+        <v>45344</v>
       </c>
       <c r="G341" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H341" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>100685</v>
+        <v>101207</v>
       </c>
       <c r="B342" t="s">
         <v>1035</v>
       </c>
       <c r="C342" t="s">
         <v>1036</v>
       </c>
       <c r="D342" s="1">
-        <v>45308</v>
+        <v>45343</v>
       </c>
       <c r="E342" s="1">
-        <v>45308</v>
+        <v>45261</v>
       </c>
       <c r="G342" t="s">
-        <v>97</v>
+        <v>281</v>
       </c>
       <c r="H342" s="2" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>100681</v>
+        <v>101168</v>
       </c>
       <c r="B343" t="s">
         <v>1038</v>
       </c>
       <c r="C343" t="s">
         <v>1039</v>
       </c>
       <c r="D343" s="1">
-        <v>45308</v>
+        <v>45342</v>
       </c>
       <c r="E343" s="1">
-        <v>45308</v>
+        <v>45352</v>
       </c>
       <c r="G343" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H343" s="2" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>100443</v>
+        <v>101140</v>
       </c>
       <c r="B344" t="s">
         <v>1041</v>
       </c>
       <c r="C344" t="s">
         <v>1042</v>
       </c>
       <c r="D344" s="1">
-        <v>45288</v>
+        <v>45341</v>
       </c>
       <c r="E344" s="1">
-        <v>45292</v>
+        <v>45341</v>
       </c>
       <c r="G344" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H344" s="2" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>100442</v>
+        <v>101089</v>
       </c>
       <c r="B345" t="s">
         <v>1044</v>
       </c>
       <c r="C345" t="s">
         <v>1045</v>
       </c>
       <c r="D345" s="1">
-        <v>45288</v>
+        <v>45337</v>
       </c>
       <c r="E345" s="1">
-        <v>45292</v>
+        <v>45337</v>
       </c>
       <c r="G345" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H345" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>100441</v>
+        <v>100986</v>
       </c>
       <c r="B346" t="s">
         <v>1047</v>
       </c>
       <c r="C346" t="s">
         <v>1048</v>
       </c>
       <c r="D346" s="1">
-        <v>45288</v>
+        <v>45330</v>
       </c>
       <c r="E346" s="1">
-        <v>45292</v>
+        <v>45330</v>
       </c>
       <c r="G346" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H346" s="2" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>100440</v>
+        <v>100904</v>
       </c>
       <c r="B347" t="s">
         <v>1050</v>
       </c>
       <c r="C347" t="s">
         <v>1051</v>
       </c>
       <c r="D347" s="1">
-        <v>45288</v>
+        <v>45328</v>
       </c>
       <c r="E347" s="1">
-        <v>45288</v>
+        <v>45328</v>
       </c>
       <c r="G347" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H347" s="2" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>100389</v>
+        <v>100879</v>
       </c>
       <c r="B348" t="s">
         <v>1053</v>
       </c>
       <c r="C348" t="s">
         <v>1054</v>
       </c>
       <c r="D348" s="1">
-        <v>45281</v>
+        <v>45323</v>
       </c>
       <c r="E348" s="1">
-        <v>45281</v>
+        <v>45323</v>
       </c>
       <c r="G348" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H348" s="2" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>100381</v>
+        <v>100874</v>
       </c>
       <c r="B349" t="s">
         <v>1056</v>
       </c>
       <c r="C349" t="s">
         <v>1057</v>
       </c>
       <c r="D349" s="1">
-        <v>45281</v>
+        <v>45322</v>
       </c>
       <c r="E349" s="1">
-        <v>45280</v>
+        <v>45322</v>
       </c>
       <c r="G349" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H349" s="2" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>100373</v>
+        <v>100872</v>
       </c>
       <c r="B350" t="s">
         <v>1059</v>
       </c>
       <c r="C350" t="s">
         <v>1060</v>
       </c>
       <c r="D350" s="1">
-        <v>45279</v>
+        <v>45322</v>
       </c>
       <c r="E350" s="1">
-        <v>45292</v>
+        <v>45322</v>
       </c>
       <c r="G350" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H350" s="2" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>100365</v>
+        <v>100745</v>
       </c>
       <c r="B351" t="s">
         <v>1062</v>
       </c>
       <c r="C351" t="s">
         <v>1063</v>
       </c>
       <c r="D351" s="1">
-        <v>45278</v>
+        <v>45314</v>
       </c>
       <c r="E351" s="1">
-        <v>45278</v>
+        <v>45323</v>
       </c>
       <c r="G351" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H351" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>100303</v>
+        <v>100685</v>
       </c>
       <c r="B352" t="s">
         <v>1065</v>
       </c>
       <c r="C352" t="s">
         <v>1066</v>
       </c>
       <c r="D352" s="1">
-        <v>45275</v>
+        <v>45308</v>
       </c>
       <c r="E352" s="1">
-        <v>45292</v>
+        <v>45308</v>
       </c>
       <c r="G352" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H352" s="2" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>100243</v>
+        <v>100681</v>
       </c>
       <c r="B353" t="s">
         <v>1068</v>
       </c>
       <c r="C353" t="s">
         <v>1069</v>
       </c>
       <c r="D353" s="1">
-        <v>45264</v>
+        <v>45308</v>
       </c>
       <c r="E353" s="1">
-        <v>45264</v>
+        <v>45308</v>
       </c>
       <c r="G353" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H353" s="2" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>100217</v>
+        <v>100443</v>
       </c>
       <c r="B354" t="s">
         <v>1071</v>
       </c>
       <c r="C354" t="s">
         <v>1072</v>
       </c>
       <c r="D354" s="1">
-        <v>45260</v>
+        <v>45288</v>
       </c>
       <c r="E354" s="1">
         <v>45292</v>
       </c>
       <c r="G354" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H354" s="2" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>100216</v>
+        <v>100442</v>
       </c>
       <c r="B355" t="s">
         <v>1074</v>
       </c>
       <c r="C355" t="s">
         <v>1075</v>
       </c>
       <c r="D355" s="1">
-        <v>45260</v>
+        <v>45288</v>
       </c>
       <c r="E355" s="1">
         <v>45292</v>
       </c>
       <c r="G355" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H355" s="2" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>100214</v>
+        <v>100441</v>
       </c>
       <c r="B356" t="s">
         <v>1077</v>
       </c>
       <c r="C356" t="s">
         <v>1078</v>
       </c>
       <c r="D356" s="1">
-        <v>45260</v>
+        <v>45288</v>
       </c>
       <c r="E356" s="1">
         <v>45292</v>
       </c>
       <c r="G356" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H356" s="2" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>100213</v>
+        <v>100440</v>
       </c>
       <c r="B357" t="s">
         <v>1080</v>
       </c>
       <c r="C357" t="s">
         <v>1081</v>
       </c>
       <c r="D357" s="1">
-        <v>45260</v>
+        <v>45288</v>
       </c>
       <c r="E357" s="1">
-        <v>45260</v>
+        <v>45288</v>
       </c>
       <c r="G357" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H357" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>100159</v>
+        <v>100389</v>
       </c>
       <c r="B358" t="s">
         <v>1083</v>
       </c>
       <c r="C358" t="s">
         <v>1084</v>
       </c>
       <c r="D358" s="1">
-        <v>45251</v>
+        <v>45281</v>
       </c>
       <c r="E358" s="1">
-        <v>45251</v>
+        <v>45281</v>
       </c>
       <c r="G358" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H358" s="2" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>100157</v>
+        <v>100381</v>
       </c>
       <c r="B359" t="s">
         <v>1086</v>
       </c>
       <c r="C359" t="s">
         <v>1087</v>
       </c>
       <c r="D359" s="1">
-        <v>45251</v>
+        <v>45281</v>
       </c>
       <c r="E359" s="1">
-        <v>45261</v>
+        <v>45280</v>
       </c>
       <c r="G359" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H359" s="2" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>100143</v>
+        <v>100373</v>
       </c>
       <c r="B360" t="s">
         <v>1089</v>
       </c>
       <c r="C360" t="s">
         <v>1090</v>
       </c>
       <c r="D360" s="1">
-        <v>45250</v>
+        <v>45279</v>
       </c>
       <c r="E360" s="1">
-        <v>45250</v>
+        <v>45292</v>
       </c>
       <c r="G360" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H360" s="2" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>100063</v>
+        <v>100365</v>
       </c>
       <c r="B361" t="s">
         <v>1092</v>
       </c>
       <c r="C361" t="s">
         <v>1093</v>
       </c>
       <c r="D361" s="1">
-        <v>45240</v>
+        <v>45278</v>
       </c>
       <c r="E361" s="1">
-        <v>45240</v>
+        <v>45278</v>
       </c>
       <c r="G361" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H361" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>100018</v>
+        <v>100303</v>
       </c>
       <c r="B362" t="s">
         <v>1095</v>
       </c>
       <c r="C362" t="s">
         <v>1096</v>
       </c>
       <c r="D362" s="1">
-        <v>45232</v>
+        <v>45275</v>
       </c>
       <c r="E362" s="1">
-        <v>45232</v>
+        <v>45292</v>
       </c>
       <c r="G362" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H362" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>99998</v>
+        <v>100243</v>
       </c>
       <c r="B363" t="s">
         <v>1098</v>
       </c>
       <c r="C363" t="s">
         <v>1099</v>
       </c>
       <c r="D363" s="1">
-        <v>45231</v>
+        <v>45264</v>
       </c>
       <c r="E363" s="1">
-        <v>45231</v>
+        <v>45264</v>
       </c>
       <c r="G363" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H363" s="2" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>99968</v>
+        <v>100217</v>
       </c>
       <c r="B364" t="s">
         <v>1101</v>
       </c>
       <c r="C364" t="s">
         <v>1102</v>
       </c>
       <c r="D364" s="1">
-        <v>45224</v>
+        <v>45260</v>
       </c>
       <c r="E364" s="1">
-        <v>45224</v>
+        <v>45292</v>
       </c>
       <c r="G364" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="H364" s="2" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>99946</v>
+        <v>100216</v>
       </c>
       <c r="B365" t="s">
         <v>1104</v>
       </c>
       <c r="C365" t="s">
         <v>1105</v>
       </c>
       <c r="D365" s="1">
-        <v>45222</v>
+        <v>45260</v>
       </c>
       <c r="E365" s="1">
-        <v>45231</v>
+        <v>45292</v>
       </c>
       <c r="G365" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H365" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>99907</v>
+        <v>100214</v>
       </c>
       <c r="B366" t="s">
         <v>1107</v>
       </c>
       <c r="C366" t="s">
         <v>1108</v>
       </c>
       <c r="D366" s="1">
-        <v>45217</v>
+        <v>45260</v>
       </c>
       <c r="E366" s="1">
-        <v>45218</v>
+        <v>45292</v>
       </c>
       <c r="G366" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H366" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>99890</v>
+        <v>100213</v>
       </c>
       <c r="B367" t="s">
         <v>1110</v>
       </c>
       <c r="C367" t="s">
         <v>1111</v>
       </c>
       <c r="D367" s="1">
-        <v>45215</v>
+        <v>45260</v>
       </c>
       <c r="E367" s="1">
-        <v>45215</v>
+        <v>45260</v>
       </c>
       <c r="G367" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H367" s="2" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>99791</v>
+        <v>100159</v>
       </c>
       <c r="B368" t="s">
         <v>1113</v>
       </c>
       <c r="C368" t="s">
         <v>1114</v>
       </c>
       <c r="D368" s="1">
-        <v>45204</v>
+        <v>45251</v>
       </c>
       <c r="E368" s="1">
-        <v>45204</v>
+        <v>45251</v>
       </c>
       <c r="G368" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H368" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>99727</v>
+        <v>100157</v>
       </c>
       <c r="B369" t="s">
         <v>1116</v>
       </c>
       <c r="C369" t="s">
         <v>1117</v>
       </c>
       <c r="D369" s="1">
-        <v>45196</v>
+        <v>45251</v>
       </c>
       <c r="E369" s="1">
-        <v>45196</v>
+        <v>45261</v>
       </c>
       <c r="G369" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H369" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>99726</v>
+        <v>100143</v>
       </c>
       <c r="B370" t="s">
         <v>1119</v>
       </c>
       <c r="C370" t="s">
         <v>1120</v>
       </c>
       <c r="D370" s="1">
-        <v>45196</v>
+        <v>45250</v>
       </c>
       <c r="E370" s="1">
-        <v>45292</v>
+        <v>45250</v>
       </c>
       <c r="G370" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H370" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>99725</v>
+        <v>100063</v>
       </c>
       <c r="B371" t="s">
         <v>1122</v>
       </c>
       <c r="C371" t="s">
         <v>1123</v>
       </c>
       <c r="D371" s="1">
-        <v>45196</v>
+        <v>45240</v>
       </c>
       <c r="E371" s="1">
-        <v>45292</v>
+        <v>45240</v>
       </c>
       <c r="G371" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H371" s="2" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>99723</v>
+        <v>100018</v>
       </c>
       <c r="B372" t="s">
         <v>1125</v>
       </c>
       <c r="C372" t="s">
         <v>1126</v>
       </c>
       <c r="D372" s="1">
-        <v>45196</v>
+        <v>45232</v>
       </c>
       <c r="E372" s="1">
-        <v>45196</v>
+        <v>45232</v>
       </c>
       <c r="G372" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H372" s="2" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>99716</v>
+        <v>99998</v>
       </c>
       <c r="B373" t="s">
         <v>1128</v>
       </c>
       <c r="C373" t="s">
         <v>1129</v>
       </c>
       <c r="D373" s="1">
-        <v>45195</v>
+        <v>45231</v>
       </c>
       <c r="E373" s="1">
-        <v>45195</v>
+        <v>45231</v>
       </c>
       <c r="G373" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H373" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>99714</v>
+        <v>99968</v>
       </c>
       <c r="B374" t="s">
         <v>1131</v>
       </c>
       <c r="C374" t="s">
         <v>1132</v>
       </c>
       <c r="D374" s="1">
-        <v>45194</v>
+        <v>45224</v>
       </c>
       <c r="E374" s="1">
-        <v>45200</v>
+        <v>45224</v>
       </c>
       <c r="G374" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H374" s="2" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>99614</v>
+        <v>99946</v>
       </c>
       <c r="B375" t="s">
         <v>1134</v>
       </c>
       <c r="C375" t="s">
         <v>1135</v>
       </c>
       <c r="D375" s="1">
-        <v>45183</v>
+        <v>45222</v>
       </c>
       <c r="E375" s="1">
-        <v>45292</v>
+        <v>45231</v>
       </c>
       <c r="G375" t="s">
+        <v>10</v>
+      </c>
+      <c r="H375" s="2" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>99595</v>
+        <v>99907</v>
       </c>
       <c r="B376" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C376" t="s">
         <v>1138</v>
       </c>
-      <c r="C376" t="s">
+      <c r="D376" s="1">
+        <v>45217</v>
+      </c>
+      <c r="E376" s="1">
+        <v>45218</v>
+      </c>
+      <c r="G376" t="s">
+        <v>10</v>
+      </c>
+      <c r="H376" s="2" t="s">
         <v>1139</v>
-      </c>
-[...10 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>99569</v>
+        <v>99890</v>
       </c>
       <c r="B377" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C377" t="s">
         <v>1141</v>
       </c>
-      <c r="C377" t="s">
+      <c r="D377" s="1">
+        <v>45215</v>
+      </c>
+      <c r="E377" s="1">
+        <v>45215</v>
+      </c>
+      <c r="G377" t="s">
+        <v>14</v>
+      </c>
+      <c r="H377" s="2" t="s">
         <v>1142</v>
-      </c>
-[...10 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>98439</v>
+        <v>99791</v>
       </c>
       <c r="B378" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C378" t="s">
         <v>1144</v>
       </c>
-      <c r="C378" t="s">
+      <c r="D378" s="1">
+        <v>45204</v>
+      </c>
+      <c r="E378" s="1">
+        <v>45204</v>
+      </c>
+      <c r="G378" t="s">
+        <v>220</v>
+      </c>
+      <c r="H378" s="2" t="s">
         <v>1145</v>
-      </c>
-[...10 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>98432</v>
+        <v>99727</v>
       </c>
       <c r="B379" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C379" t="s">
         <v>1147</v>
       </c>
-      <c r="C379" t="s">
+      <c r="D379" s="1">
+        <v>45196</v>
+      </c>
+      <c r="E379" s="1">
+        <v>45196</v>
+      </c>
+      <c r="G379" t="s">
+        <v>220</v>
+      </c>
+      <c r="H379" s="2" t="s">
         <v>1148</v>
-      </c>
-[...10 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>98402</v>
+        <v>99726</v>
       </c>
       <c r="B380" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C380" t="s">
         <v>1150</v>
       </c>
-      <c r="C380" t="s">
+      <c r="D380" s="1">
+        <v>45196</v>
+      </c>
+      <c r="E380" s="1">
+        <v>45292</v>
+      </c>
+      <c r="G380" t="s">
+        <v>107</v>
+      </c>
+      <c r="H380" s="2" t="s">
         <v>1151</v>
-      </c>
-[...10 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>98385</v>
+        <v>99725</v>
       </c>
       <c r="B381" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C381" t="s">
         <v>1153</v>
       </c>
-      <c r="C381" t="s">
+      <c r="D381" s="1">
+        <v>45196</v>
+      </c>
+      <c r="E381" s="1">
+        <v>45292</v>
+      </c>
+      <c r="G381" t="s">
+        <v>107</v>
+      </c>
+      <c r="H381" s="2" t="s">
         <v>1154</v>
-      </c>
-[...10 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>98342</v>
+        <v>99723</v>
       </c>
       <c r="B382" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C382" t="s">
         <v>1156</v>
       </c>
-      <c r="C382" t="s">
+      <c r="D382" s="1">
+        <v>45196</v>
+      </c>
+      <c r="E382" s="1">
+        <v>45196</v>
+      </c>
+      <c r="G382" t="s">
+        <v>14</v>
+      </c>
+      <c r="H382" s="2" t="s">
         <v>1157</v>
-      </c>
-[...10 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>98324</v>
+        <v>99716</v>
       </c>
       <c r="B383" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C383" t="s">
         <v>1159</v>
       </c>
-      <c r="C383" t="s">
+      <c r="D383" s="1">
+        <v>45195</v>
+      </c>
+      <c r="E383" s="1">
+        <v>45195</v>
+      </c>
+      <c r="G383" t="s">
+        <v>21</v>
+      </c>
+      <c r="H383" s="2" t="s">
         <v>1160</v>
-      </c>
-[...10 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>98293</v>
+        <v>99714</v>
       </c>
       <c r="B384" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C384" t="s">
         <v>1162</v>
       </c>
-      <c r="C384" t="s">
+      <c r="D384" s="1">
+        <v>45194</v>
+      </c>
+      <c r="E384" s="1">
+        <v>45200</v>
+      </c>
+      <c r="G384" t="s">
+        <v>10</v>
+      </c>
+      <c r="H384" s="2" t="s">
         <v>1163</v>
-      </c>
-[...10 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>98287</v>
+        <v>99614</v>
       </c>
       <c r="B385" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C385" t="s">
         <v>1165</v>
       </c>
-      <c r="C385" t="s">
+      <c r="D385" s="1">
+        <v>45183</v>
+      </c>
+      <c r="E385" s="1">
+        <v>45292</v>
+      </c>
+      <c r="G385" t="s">
         <v>1166</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H385" s="2" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>98274</v>
+        <v>99595</v>
       </c>
       <c r="B386" t="s">
         <v>1168</v>
       </c>
       <c r="C386" t="s">
         <v>1169</v>
       </c>
       <c r="D386" s="1">
-        <v>45139</v>
+        <v>45180</v>
       </c>
       <c r="E386" s="1">
-        <v>45139</v>
+        <v>45180</v>
       </c>
       <c r="G386" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H386" s="2" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>98224</v>
+        <v>99569</v>
       </c>
       <c r="B387" t="s">
         <v>1171</v>
       </c>
       <c r="C387" t="s">
         <v>1172</v>
       </c>
       <c r="D387" s="1">
-        <v>45133</v>
+        <v>45176</v>
       </c>
       <c r="E387" s="1">
-        <v>45133</v>
+        <v>45270</v>
       </c>
       <c r="G387" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H387" s="2" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>98210</v>
+        <v>98439</v>
       </c>
       <c r="B388" t="s">
         <v>1174</v>
       </c>
       <c r="C388" t="s">
         <v>1175</v>
       </c>
       <c r="D388" s="1">
-        <v>45128</v>
+        <v>45169</v>
       </c>
       <c r="E388" s="1">
-        <v>45139</v>
+        <v>45169</v>
       </c>
       <c r="G388" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H388" s="2" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>98194</v>
+        <v>98432</v>
       </c>
       <c r="B389" t="s">
         <v>1177</v>
       </c>
       <c r="C389" t="s">
         <v>1178</v>
       </c>
       <c r="D389" s="1">
-        <v>45124</v>
+        <v>45168</v>
       </c>
       <c r="E389" s="1">
-        <v>45124</v>
+        <v>45168</v>
       </c>
       <c r="G389" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H389" s="2" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>98148</v>
+        <v>98402</v>
       </c>
       <c r="B390" t="s">
         <v>1180</v>
       </c>
       <c r="C390" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="D390" s="1">
-        <v>45111</v>
+        <v>45163</v>
       </c>
       <c r="E390" s="1">
-        <v>45111</v>
+        <v>45170</v>
       </c>
       <c r="G390" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H390" s="2" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>98135</v>
+        <v>98385</v>
       </c>
       <c r="B391" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C391" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D391" s="1">
-        <v>45107</v>
+        <v>45161</v>
       </c>
       <c r="E391" s="1">
-        <v>45107</v>
+        <v>45161</v>
       </c>
       <c r="G391" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H391" s="2" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>98129</v>
+        <v>98342</v>
       </c>
       <c r="B392" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C392" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D392" s="1">
-        <v>45105</v>
+        <v>45153</v>
       </c>
       <c r="E392" s="1">
-        <v>45105</v>
+        <v>45153</v>
       </c>
       <c r="G392" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H392" s="2" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>98126</v>
+        <v>98324</v>
       </c>
       <c r="B393" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C393" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D393" s="1">
-        <v>45105</v>
+        <v>45148</v>
       </c>
       <c r="E393" s="1">
-        <v>45105</v>
+        <v>45148</v>
       </c>
       <c r="G393" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H393" s="2" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>98059</v>
+        <v>98293</v>
       </c>
       <c r="B394" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C394" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D394" s="1">
-        <v>45097</v>
+        <v>45140</v>
       </c>
       <c r="E394" s="1">
-        <v>45108</v>
+        <v>45140</v>
       </c>
       <c r="G394" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H394" s="2" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>98044</v>
+        <v>98287</v>
       </c>
       <c r="B395" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C395" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D395" s="1">
-        <v>45092</v>
+        <v>45140</v>
       </c>
       <c r="E395" s="1">
-        <v>45092</v>
+        <v>45111</v>
       </c>
       <c r="G395" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H395" s="2" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>97998</v>
+        <v>98274</v>
       </c>
       <c r="B396" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C396" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D396" s="1">
-        <v>45083</v>
+        <v>45139</v>
       </c>
       <c r="E396" s="1">
-        <v>45083</v>
+        <v>45139</v>
       </c>
       <c r="G396" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H396" s="2" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>97982</v>
+        <v>98224</v>
       </c>
       <c r="B397" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C397" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D397" s="1">
-        <v>45079</v>
+        <v>45133</v>
       </c>
       <c r="E397" s="1">
-        <v>45292</v>
+        <v>45133</v>
       </c>
       <c r="G397" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H397" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>97977</v>
+        <v>98210</v>
       </c>
       <c r="B398" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C398" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D398" s="1">
-        <v>45078</v>
+        <v>45128</v>
       </c>
       <c r="E398" s="1">
-        <v>45078</v>
+        <v>45139</v>
       </c>
       <c r="G398" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H398" s="2" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>97966</v>
+        <v>98194</v>
       </c>
       <c r="B399" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C399" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="D399" s="1">
-        <v>45077</v>
+        <v>45124</v>
       </c>
       <c r="E399" s="1">
-        <v>45077</v>
+        <v>45124</v>
       </c>
       <c r="G399" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="H399" s="2" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>97955</v>
+        <v>98148</v>
       </c>
       <c r="B400" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C400" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
       <c r="D400" s="1">
-        <v>45076</v>
+        <v>45111</v>
       </c>
       <c r="E400" s="1">
-        <v>45076</v>
+        <v>45111</v>
       </c>
       <c r="G400" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H400" s="2" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>97942</v>
+        <v>98135</v>
       </c>
       <c r="B401" t="s">
         <v>1212</v>
       </c>
       <c r="C401" t="s">
         <v>1213</v>
       </c>
       <c r="D401" s="1">
-        <v>45071</v>
+        <v>45107</v>
       </c>
       <c r="E401" s="1">
-        <v>45071</v>
+        <v>45107</v>
       </c>
       <c r="G401" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H401" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>97903</v>
+        <v>98129</v>
       </c>
       <c r="B402" t="s">
         <v>1215</v>
       </c>
       <c r="C402" t="s">
         <v>1216</v>
       </c>
       <c r="D402" s="1">
-        <v>45063</v>
+        <v>45105</v>
       </c>
       <c r="E402" s="1">
-        <v>45078</v>
+        <v>45105</v>
       </c>
       <c r="G402" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H402" s="2" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>97896</v>
+        <v>98126</v>
       </c>
       <c r="B403" t="s">
         <v>1218</v>
       </c>
       <c r="C403" t="s">
         <v>1219</v>
       </c>
       <c r="D403" s="1">
-        <v>45061</v>
+        <v>45105</v>
       </c>
       <c r="E403" s="1">
-        <v>45061</v>
+        <v>45105</v>
       </c>
       <c r="G403" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H403" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>97855</v>
+        <v>98059</v>
       </c>
       <c r="B404" t="s">
         <v>1221</v>
       </c>
       <c r="C404" t="s">
         <v>1222</v>
       </c>
       <c r="D404" s="1">
-        <v>45055</v>
+        <v>45097</v>
       </c>
       <c r="E404" s="1">
-        <v>45055</v>
+        <v>45108</v>
       </c>
       <c r="G404" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H404" s="2" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>97816</v>
+        <v>98044</v>
       </c>
       <c r="B405" t="s">
         <v>1224</v>
       </c>
       <c r="C405" t="s">
         <v>1225</v>
       </c>
       <c r="D405" s="1">
-        <v>45041</v>
+        <v>45092</v>
       </c>
       <c r="E405" s="1">
-        <v>45041</v>
+        <v>45092</v>
       </c>
       <c r="G405" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="H405" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>97803</v>
+        <v>97998</v>
       </c>
       <c r="B406" t="s">
         <v>1227</v>
       </c>
       <c r="C406" t="s">
         <v>1228</v>
       </c>
       <c r="D406" s="1">
-        <v>45040</v>
+        <v>45083</v>
       </c>
       <c r="E406" s="1">
-        <v>45040</v>
+        <v>45083</v>
       </c>
       <c r="G406" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H406" s="2" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>97801</v>
+        <v>97982</v>
       </c>
       <c r="B407" t="s">
         <v>1230</v>
       </c>
       <c r="C407" t="s">
         <v>1231</v>
       </c>
       <c r="D407" s="1">
-        <v>45040</v>
+        <v>45079</v>
       </c>
       <c r="E407" s="1">
-        <v>45047</v>
+        <v>45292</v>
       </c>
       <c r="G407" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H407" s="2" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>97702</v>
+        <v>97977</v>
       </c>
       <c r="B408" t="s">
         <v>1233</v>
       </c>
       <c r="C408" t="s">
         <v>1234</v>
       </c>
       <c r="D408" s="1">
-        <v>45016</v>
+        <v>45078</v>
       </c>
       <c r="E408" s="1">
-        <v>45016</v>
+        <v>45078</v>
       </c>
       <c r="G408" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
       <c r="H408" s="2" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>97696</v>
+        <v>97966</v>
       </c>
       <c r="B409" t="s">
         <v>1236</v>
       </c>
       <c r="C409" t="s">
         <v>1237</v>
       </c>
       <c r="D409" s="1">
-        <v>45014</v>
+        <v>45077</v>
       </c>
       <c r="E409" s="1">
-        <v>45014</v>
+        <v>45077</v>
       </c>
       <c r="G409" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H409" s="2" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>97681</v>
+        <v>97955</v>
       </c>
       <c r="B410" t="s">
         <v>1239</v>
       </c>
       <c r="C410" t="s">
         <v>1240</v>
       </c>
       <c r="D410" s="1">
-        <v>45012</v>
+        <v>45076</v>
       </c>
       <c r="E410" s="1">
-        <v>45012</v>
+        <v>45076</v>
       </c>
       <c r="G410" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H410" s="2" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>97662</v>
+        <v>97942</v>
       </c>
       <c r="B411" t="s">
         <v>1242</v>
       </c>
       <c r="C411" t="s">
         <v>1243</v>
       </c>
       <c r="D411" s="1">
-        <v>45006</v>
+        <v>45071</v>
       </c>
       <c r="E411" s="1">
-        <v>45017</v>
+        <v>45071</v>
       </c>
       <c r="G411" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H411" s="2" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>97635</v>
+        <v>97903</v>
       </c>
       <c r="B412" t="s">
         <v>1245</v>
       </c>
       <c r="C412" t="s">
         <v>1246</v>
       </c>
       <c r="D412" s="1">
-        <v>45000</v>
+        <v>45063</v>
       </c>
       <c r="E412" s="1">
-        <v>45000</v>
+        <v>45078</v>
       </c>
       <c r="G412" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H412" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>97626</v>
+        <v>97896</v>
       </c>
       <c r="B413" t="s">
         <v>1248</v>
       </c>
       <c r="C413" t="s">
         <v>1249</v>
       </c>
       <c r="D413" s="1">
-        <v>44998</v>
+        <v>45061</v>
       </c>
       <c r="E413" s="1">
-        <v>44998</v>
+        <v>45061</v>
       </c>
       <c r="G413" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H413" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>97616</v>
+        <v>97855</v>
       </c>
       <c r="B414" t="s">
         <v>1251</v>
       </c>
       <c r="C414" t="s">
         <v>1252</v>
       </c>
       <c r="D414" s="1">
-        <v>44995</v>
+        <v>45055</v>
       </c>
       <c r="E414" s="1">
-        <v>44995</v>
+        <v>45055</v>
       </c>
       <c r="G414" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H414" s="2" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>97562</v>
+        <v>97816</v>
       </c>
       <c r="B415" t="s">
         <v>1254</v>
       </c>
       <c r="C415" t="s">
         <v>1255</v>
       </c>
       <c r="D415" s="1">
-        <v>44985</v>
+        <v>45041</v>
       </c>
       <c r="E415" s="1">
-        <v>44985</v>
+        <v>45041</v>
       </c>
       <c r="G415" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H415" s="2" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>97549</v>
+        <v>97803</v>
       </c>
       <c r="B416" t="s">
         <v>1257</v>
       </c>
       <c r="C416" t="s">
         <v>1258</v>
       </c>
       <c r="D416" s="1">
-        <v>44984</v>
+        <v>45040</v>
       </c>
       <c r="E416" s="1">
-        <v>44984</v>
+        <v>45040</v>
       </c>
       <c r="G416" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H416" s="2" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>97531</v>
+        <v>97801</v>
       </c>
       <c r="B417" t="s">
         <v>1260</v>
       </c>
       <c r="C417" t="s">
         <v>1261</v>
       </c>
       <c r="D417" s="1">
-        <v>44979</v>
+        <v>45040</v>
       </c>
       <c r="E417" s="1">
-        <v>44979</v>
+        <v>45047</v>
       </c>
       <c r="G417" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H417" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>97504</v>
+        <v>97702</v>
       </c>
       <c r="B418" t="s">
         <v>1263</v>
       </c>
       <c r="C418" t="s">
         <v>1264</v>
       </c>
       <c r="D418" s="1">
-        <v>44973</v>
+        <v>45016</v>
       </c>
       <c r="E418" s="1">
-        <v>44973</v>
+        <v>45016</v>
       </c>
       <c r="G418" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="H418" s="2" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>97494</v>
+        <v>97696</v>
       </c>
       <c r="B419" t="s">
         <v>1266</v>
       </c>
       <c r="C419" t="s">
         <v>1267</v>
       </c>
       <c r="D419" s="1">
-        <v>44966</v>
+        <v>45014</v>
       </c>
       <c r="E419" s="1">
-        <v>44966</v>
+        <v>45014</v>
       </c>
       <c r="G419" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H419" s="2" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>97492</v>
+        <v>97681</v>
       </c>
       <c r="B420" t="s">
         <v>1269</v>
       </c>
       <c r="C420" t="s">
         <v>1270</v>
       </c>
       <c r="D420" s="1">
-        <v>44966</v>
+        <v>45012</v>
       </c>
       <c r="E420" s="1">
-        <v>44960</v>
+        <v>45012</v>
       </c>
       <c r="G420" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H420" s="2" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>97468</v>
+        <v>97662</v>
       </c>
       <c r="B421" t="s">
         <v>1272</v>
       </c>
       <c r="C421" t="s">
         <v>1273</v>
       </c>
       <c r="D421" s="1">
-        <v>44959</v>
+        <v>45006</v>
       </c>
       <c r="E421" s="1">
-        <v>44927</v>
+        <v>45017</v>
       </c>
       <c r="G421" t="s">
         <v>10</v>
       </c>
       <c r="H421" s="2" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>97462</v>
+        <v>97635</v>
       </c>
       <c r="B422" t="s">
         <v>1275</v>
       </c>
       <c r="C422" t="s">
         <v>1276</v>
       </c>
       <c r="D422" s="1">
-        <v>44958</v>
+        <v>45000</v>
       </c>
       <c r="E422" s="1">
-        <v>44958</v>
+        <v>45000</v>
       </c>
       <c r="G422" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H422" s="2" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>97450</v>
+        <v>97626</v>
       </c>
       <c r="B423" t="s">
         <v>1278</v>
       </c>
       <c r="C423" t="s">
         <v>1279</v>
       </c>
       <c r="D423" s="1">
-        <v>44957</v>
+        <v>44998</v>
       </c>
       <c r="E423" s="1">
-        <v>44957</v>
+        <v>44998</v>
       </c>
       <c r="G423" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="H423" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>97441</v>
+        <v>97616</v>
       </c>
       <c r="B424" t="s">
         <v>1281</v>
       </c>
       <c r="C424" t="s">
         <v>1282</v>
       </c>
       <c r="D424" s="1">
-        <v>44952</v>
+        <v>44995</v>
       </c>
       <c r="E424" s="1">
-        <v>44952</v>
+        <v>44995</v>
       </c>
       <c r="G424" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H424" s="2" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>97432</v>
+        <v>97562</v>
       </c>
       <c r="B425" t="s">
         <v>1284</v>
       </c>
       <c r="C425" t="s">
         <v>1285</v>
       </c>
       <c r="D425" s="1">
-        <v>44951</v>
+        <v>44985</v>
       </c>
       <c r="E425" s="1">
-        <v>44951</v>
+        <v>44985</v>
       </c>
       <c r="G425" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="H425" s="2" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>97425</v>
+        <v>97549</v>
       </c>
       <c r="B426" t="s">
         <v>1287</v>
       </c>
       <c r="C426" t="s">
         <v>1288</v>
       </c>
       <c r="D426" s="1">
-        <v>44950</v>
+        <v>44984</v>
       </c>
       <c r="E426" s="1">
-        <v>44958</v>
+        <v>44984</v>
       </c>
       <c r="G426" t="s">
         <v>10</v>
       </c>
       <c r="H426" s="2" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>97395</v>
+        <v>97531</v>
       </c>
       <c r="B427" t="s">
         <v>1290</v>
       </c>
       <c r="C427" t="s">
         <v>1291</v>
       </c>
       <c r="D427" s="1">
-        <v>44939</v>
+        <v>44979</v>
       </c>
       <c r="E427" s="1">
-        <v>44939</v>
+        <v>44979</v>
       </c>
       <c r="G427" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="H427" s="2" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>97375</v>
+        <v>97504</v>
       </c>
       <c r="B428" t="s">
         <v>1293</v>
       </c>
       <c r="C428" t="s">
         <v>1294</v>
       </c>
       <c r="D428" s="1">
-        <v>44935</v>
+        <v>44973</v>
       </c>
       <c r="E428" s="1">
-        <v>44927</v>
+        <v>44973</v>
       </c>
       <c r="G428" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H428" s="2" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>97361</v>
+        <v>97494</v>
       </c>
       <c r="B429" t="s">
         <v>1296</v>
       </c>
       <c r="C429" t="s">
         <v>1297</v>
       </c>
       <c r="D429" s="1">
-        <v>44924</v>
+        <v>44966</v>
       </c>
       <c r="E429" s="1">
-        <v>44924</v>
+        <v>44966</v>
       </c>
       <c r="G429" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H429" s="2" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>97353</v>
+        <v>97492</v>
       </c>
       <c r="B430" t="s">
         <v>1299</v>
       </c>
       <c r="C430" t="s">
         <v>1300</v>
       </c>
       <c r="D430" s="1">
-        <v>44916</v>
+        <v>44966</v>
       </c>
       <c r="E430" s="1">
-        <v>44927</v>
+        <v>44960</v>
       </c>
       <c r="G430" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="H430" s="2" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>97352</v>
+        <v>97468</v>
       </c>
       <c r="B431" t="s">
         <v>1302</v>
       </c>
       <c r="C431" t="s">
         <v>1303</v>
       </c>
       <c r="D431" s="1">
-        <v>44916</v>
+        <v>44959</v>
       </c>
       <c r="E431" s="1">
-        <v>44916</v>
+        <v>44927</v>
       </c>
       <c r="G431" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H431" s="2" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>97334</v>
+        <v>97462</v>
       </c>
       <c r="B432" t="s">
         <v>1305</v>
       </c>
       <c r="C432" t="s">
         <v>1306</v>
       </c>
       <c r="D432" s="1">
-        <v>44910</v>
+        <v>44958</v>
       </c>
       <c r="E432" s="1">
-        <v>44927</v>
+        <v>44958</v>
       </c>
       <c r="G432" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H432" s="2" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>97333</v>
+        <v>97450</v>
       </c>
       <c r="B433" t="s">
         <v>1308</v>
       </c>
       <c r="C433" t="s">
         <v>1309</v>
       </c>
       <c r="D433" s="1">
-        <v>44910</v>
+        <v>44957</v>
       </c>
       <c r="E433" s="1">
-        <v>44927</v>
+        <v>44957</v>
       </c>
       <c r="G433" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H433" s="2" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>97312</v>
+        <v>97441</v>
       </c>
       <c r="B434" t="s">
         <v>1311</v>
       </c>
       <c r="C434" t="s">
         <v>1312</v>
       </c>
       <c r="D434" s="1">
-        <v>44907</v>
+        <v>44952</v>
       </c>
       <c r="E434" s="1">
-        <v>44927</v>
+        <v>44952</v>
       </c>
       <c r="G434" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H434" s="2" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>97303</v>
+        <v>97432</v>
       </c>
       <c r="B435" t="s">
         <v>1314</v>
       </c>
       <c r="C435" t="s">
         <v>1315</v>
       </c>
       <c r="D435" s="1">
-        <v>44902</v>
+        <v>44951</v>
       </c>
       <c r="E435" s="1">
-        <v>44902</v>
+        <v>44951</v>
       </c>
       <c r="G435" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H435" s="2" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>97287</v>
+        <v>97425</v>
       </c>
       <c r="B436" t="s">
         <v>1317</v>
       </c>
       <c r="C436" t="s">
         <v>1318</v>
       </c>
       <c r="D436" s="1">
-        <v>44896</v>
+        <v>44950</v>
       </c>
       <c r="E436" s="1">
-        <v>44896</v>
+        <v>44958</v>
       </c>
       <c r="G436" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H436" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>97272</v>
+        <v>97395</v>
       </c>
       <c r="B437" t="s">
         <v>1320</v>
       </c>
       <c r="C437" t="s">
         <v>1321</v>
       </c>
       <c r="D437" s="1">
-        <v>44889</v>
+        <v>44939</v>
       </c>
       <c r="E437" s="1">
-        <v>44896</v>
+        <v>44939</v>
       </c>
       <c r="G437" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H437" s="2" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>97230</v>
+        <v>97375</v>
       </c>
       <c r="B438" t="s">
         <v>1323</v>
       </c>
       <c r="C438" t="s">
         <v>1324</v>
       </c>
       <c r="D438" s="1">
-        <v>44880</v>
+        <v>44935</v>
       </c>
       <c r="E438" s="1">
         <v>44927</v>
       </c>
       <c r="G438" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H438" s="2" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>97229</v>
+        <v>97361</v>
       </c>
       <c r="B439" t="s">
         <v>1326</v>
       </c>
       <c r="C439" t="s">
         <v>1327</v>
       </c>
       <c r="D439" s="1">
-        <v>44880</v>
+        <v>44924</v>
       </c>
       <c r="E439" s="1">
-        <v>44927</v>
+        <v>44924</v>
       </c>
       <c r="G439" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H439" s="2" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>97228</v>
+        <v>97353</v>
       </c>
       <c r="B440" t="s">
         <v>1329</v>
       </c>
       <c r="C440" t="s">
         <v>1330</v>
       </c>
       <c r="D440" s="1">
-        <v>44880</v>
+        <v>44916</v>
       </c>
       <c r="E440" s="1">
         <v>44927</v>
       </c>
       <c r="G440" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H440" s="2" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>97221</v>
+        <v>97352</v>
       </c>
       <c r="B441" t="s">
         <v>1332</v>
       </c>
       <c r="C441" t="s">
         <v>1333</v>
       </c>
       <c r="D441" s="1">
-        <v>44879</v>
+        <v>44916</v>
       </c>
       <c r="E441" s="1">
-        <v>44879</v>
+        <v>44916</v>
       </c>
       <c r="G441" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H441" s="2" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>97188</v>
+        <v>97334</v>
       </c>
       <c r="B442" t="s">
         <v>1335</v>
       </c>
       <c r="C442" t="s">
         <v>1336</v>
       </c>
       <c r="D442" s="1">
-        <v>44872</v>
+        <v>44910</v>
       </c>
       <c r="E442" s="1">
-        <v>44872</v>
+        <v>44927</v>
       </c>
       <c r="G442" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H442" s="2" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>97144</v>
+        <v>97333</v>
       </c>
       <c r="B443" t="s">
         <v>1338</v>
       </c>
       <c r="C443" t="s">
         <v>1339</v>
       </c>
       <c r="D443" s="1">
-        <v>44861</v>
+        <v>44910</v>
       </c>
       <c r="E443" s="1">
-        <v>44861</v>
+        <v>44927</v>
       </c>
       <c r="G443" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H443" s="2" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>97124</v>
+        <v>97312</v>
       </c>
       <c r="B444" t="s">
         <v>1341</v>
       </c>
       <c r="C444" t="s">
         <v>1342</v>
       </c>
       <c r="D444" s="1">
-        <v>44855</v>
+        <v>44907</v>
       </c>
       <c r="E444" s="1">
-        <v>44866</v>
+        <v>44927</v>
       </c>
       <c r="G444" t="s">
         <v>10</v>
       </c>
       <c r="H444" s="2" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>97123</v>
+        <v>97303</v>
       </c>
       <c r="B445" t="s">
         <v>1344</v>
       </c>
       <c r="C445" t="s">
         <v>1345</v>
       </c>
       <c r="D445" s="1">
-        <v>44855</v>
+        <v>44902</v>
       </c>
       <c r="E445" s="1">
-        <v>44827</v>
+        <v>44902</v>
       </c>
       <c r="G445" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H445" s="2" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>97122</v>
+        <v>97287</v>
       </c>
       <c r="B446" t="s">
         <v>1347</v>
       </c>
       <c r="C446" t="s">
         <v>1348</v>
       </c>
       <c r="D446" s="1">
-        <v>44855</v>
+        <v>44896</v>
       </c>
       <c r="E446" s="1">
-        <v>44856</v>
+        <v>44896</v>
       </c>
       <c r="G446" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H446" s="2" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>97121</v>
+        <v>97272</v>
       </c>
       <c r="B447" t="s">
         <v>1350</v>
       </c>
       <c r="C447" t="s">
         <v>1351</v>
       </c>
       <c r="D447" s="1">
-        <v>44855</v>
+        <v>44889</v>
       </c>
       <c r="E447" s="1">
-        <v>44906</v>
+        <v>44896</v>
       </c>
       <c r="G447" t="s">
         <v>10</v>
       </c>
       <c r="H447" s="2" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>97057</v>
+        <v>97230</v>
       </c>
       <c r="B448" t="s">
         <v>1353</v>
       </c>
       <c r="C448" t="s">
         <v>1354</v>
       </c>
       <c r="D448" s="1">
-        <v>44844</v>
+        <v>44880</v>
       </c>
       <c r="E448" s="1">
-        <v>44844</v>
+        <v>44927</v>
       </c>
       <c r="G448" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H448" s="2" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>97027</v>
+        <v>97229</v>
       </c>
       <c r="B449" t="s">
         <v>1356</v>
       </c>
       <c r="C449" t="s">
         <v>1357</v>
       </c>
       <c r="D449" s="1">
-        <v>44838</v>
+        <v>44880</v>
       </c>
       <c r="E449" s="1">
-        <v>44838</v>
+        <v>44927</v>
       </c>
       <c r="G449" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H449" s="2" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>97026</v>
+        <v>97228</v>
       </c>
       <c r="B450" t="s">
         <v>1359</v>
       </c>
       <c r="C450" t="s">
         <v>1360</v>
       </c>
       <c r="D450" s="1">
-        <v>44834</v>
+        <v>44880</v>
       </c>
       <c r="E450" s="1">
         <v>44927</v>
       </c>
       <c r="G450" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H450" s="2" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>97025</v>
+        <v>97221</v>
       </c>
       <c r="B451" t="s">
         <v>1362</v>
       </c>
       <c r="C451" t="s">
         <v>1363</v>
       </c>
       <c r="D451" s="1">
-        <v>44834</v>
+        <v>44879</v>
       </c>
       <c r="E451" s="1">
-        <v>44927</v>
+        <v>44879</v>
       </c>
       <c r="G451" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H451" s="2" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>97006</v>
+        <v>97188</v>
       </c>
       <c r="B452" t="s">
         <v>1365</v>
       </c>
       <c r="C452" t="s">
         <v>1366</v>
       </c>
       <c r="D452" s="1">
-        <v>44833</v>
+        <v>44872</v>
       </c>
       <c r="E452" s="1">
-        <v>44927</v>
+        <v>44872</v>
       </c>
       <c r="G452" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H452" s="2" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>96980</v>
+        <v>97144</v>
       </c>
       <c r="B453" t="s">
         <v>1368</v>
       </c>
       <c r="C453" t="s">
         <v>1369</v>
       </c>
       <c r="D453" s="1">
-        <v>44826</v>
+        <v>44861</v>
       </c>
       <c r="E453" s="1">
-        <v>44835</v>
+        <v>44861</v>
       </c>
       <c r="G453" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H453" s="2" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>96925</v>
+        <v>97124</v>
       </c>
       <c r="B454" t="s">
         <v>1371</v>
       </c>
       <c r="C454" t="s">
         <v>1372</v>
       </c>
       <c r="D454" s="1">
-        <v>44810</v>
+        <v>44855</v>
       </c>
       <c r="E454" s="1">
-        <v>44810</v>
+        <v>44866</v>
       </c>
       <c r="G454" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H454" s="2" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>96916</v>
+        <v>97123</v>
       </c>
       <c r="B455" t="s">
         <v>1374</v>
       </c>
       <c r="C455" t="s">
         <v>1375</v>
       </c>
       <c r="D455" s="1">
-        <v>44806</v>
+        <v>44855</v>
       </c>
       <c r="E455" s="1">
-        <v>44835</v>
+        <v>44827</v>
       </c>
       <c r="G455" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="H455" s="2" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>96904</v>
+        <v>97122</v>
       </c>
       <c r="B456" t="s">
         <v>1377</v>
       </c>
       <c r="C456" t="s">
         <v>1378</v>
       </c>
       <c r="D456" s="1">
-        <v>44804</v>
+        <v>44855</v>
       </c>
       <c r="E456" s="1">
-        <v>44804</v>
+        <v>44856</v>
       </c>
       <c r="G456" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H456" s="2" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>96887</v>
+        <v>97121</v>
       </c>
       <c r="B457" t="s">
         <v>1380</v>
       </c>
       <c r="C457" t="s">
         <v>1381</v>
       </c>
       <c r="D457" s="1">
-        <v>44803</v>
+        <v>44855</v>
       </c>
       <c r="E457" s="1">
-        <v>44796</v>
+        <v>44906</v>
       </c>
       <c r="G457" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H457" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>96883</v>
+        <v>97057</v>
       </c>
       <c r="B458" t="s">
         <v>1383</v>
       </c>
       <c r="C458" t="s">
         <v>1384</v>
       </c>
       <c r="D458" s="1">
-        <v>44803</v>
+        <v>44844</v>
       </c>
       <c r="E458" s="1">
-        <v>44803</v>
+        <v>44844</v>
       </c>
       <c r="G458" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H458" s="2" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>96841</v>
+        <v>97027</v>
       </c>
       <c r="B459" t="s">
         <v>1386</v>
       </c>
       <c r="C459" t="s">
         <v>1387</v>
       </c>
       <c r="D459" s="1">
-        <v>44795</v>
+        <v>44838</v>
       </c>
       <c r="E459" s="1">
-        <v>44795</v>
+        <v>44838</v>
       </c>
       <c r="G459" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H459" s="2" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>96835</v>
+        <v>97026</v>
       </c>
       <c r="B460" t="s">
         <v>1389</v>
       </c>
       <c r="C460" t="s">
         <v>1390</v>
       </c>
       <c r="D460" s="1">
-        <v>44792</v>
+        <v>44834</v>
       </c>
       <c r="E460" s="1">
-        <v>44805</v>
+        <v>44927</v>
       </c>
       <c r="G460" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H460" s="2" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>96808</v>
+        <v>97025</v>
       </c>
       <c r="B461" t="s">
         <v>1392</v>
       </c>
       <c r="C461" t="s">
         <v>1393</v>
       </c>
       <c r="D461" s="1">
-        <v>44782</v>
+        <v>44834</v>
       </c>
       <c r="E461" s="1">
-        <v>44805</v>
+        <v>44927</v>
       </c>
       <c r="G461" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H461" s="2" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>96807</v>
+        <v>97006</v>
       </c>
       <c r="B462" t="s">
         <v>1395</v>
       </c>
       <c r="C462" t="s">
         <v>1396</v>
       </c>
       <c r="D462" s="1">
-        <v>44782</v>
+        <v>44833</v>
       </c>
       <c r="E462" s="1">
-        <v>44805</v>
+        <v>44927</v>
       </c>
       <c r="G462" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H462" s="2" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>96806</v>
+        <v>96980</v>
       </c>
       <c r="B463" t="s">
         <v>1398</v>
       </c>
       <c r="C463" t="s">
         <v>1399</v>
       </c>
       <c r="D463" s="1">
-        <v>44782</v>
+        <v>44826</v>
       </c>
       <c r="E463" s="1">
-        <v>44797</v>
+        <v>44835</v>
       </c>
       <c r="G463" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H463" s="2" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>96796</v>
+        <v>96925</v>
       </c>
       <c r="B464" t="s">
         <v>1401</v>
       </c>
       <c r="C464" t="s">
         <v>1402</v>
       </c>
       <c r="D464" s="1">
-        <v>44776</v>
+        <v>44810</v>
       </c>
       <c r="E464" s="1">
-        <v>44776</v>
+        <v>44810</v>
       </c>
       <c r="G464" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H464" s="2" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>96774</v>
+        <v>96916</v>
       </c>
       <c r="B465" t="s">
         <v>1404</v>
       </c>
       <c r="C465" t="s">
         <v>1405</v>
       </c>
       <c r="D465" s="1">
-        <v>44770</v>
+        <v>44806</v>
       </c>
       <c r="E465" s="1">
-        <v>44770</v>
+        <v>44835</v>
       </c>
       <c r="G465" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H465" s="2" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>96773</v>
+        <v>96904</v>
       </c>
       <c r="B466" t="s">
         <v>1407</v>
       </c>
       <c r="C466" t="s">
         <v>1408</v>
       </c>
       <c r="D466" s="1">
-        <v>44770</v>
+        <v>44804</v>
       </c>
       <c r="E466" s="1">
-        <v>44770</v>
+        <v>44804</v>
       </c>
       <c r="G466" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H466" s="2" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>96772</v>
+        <v>96887</v>
       </c>
       <c r="B467" t="s">
         <v>1410</v>
       </c>
       <c r="C467" t="s">
         <v>1411</v>
       </c>
       <c r="D467" s="1">
-        <v>44770</v>
+        <v>44803</v>
       </c>
       <c r="E467" s="1">
-        <v>44774</v>
+        <v>44796</v>
       </c>
       <c r="G467" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H467" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>96747</v>
+        <v>96883</v>
       </c>
       <c r="B468" t="s">
         <v>1413</v>
       </c>
       <c r="C468" t="s">
         <v>1414</v>
       </c>
       <c r="D468" s="1">
-        <v>44763</v>
+        <v>44803</v>
       </c>
       <c r="E468" s="1">
-        <v>44774</v>
+        <v>44803</v>
       </c>
       <c r="G468" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H468" s="2" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>96743</v>
+        <v>96841</v>
       </c>
       <c r="B469" t="s">
         <v>1416</v>
       </c>
       <c r="C469" t="s">
         <v>1417</v>
       </c>
       <c r="D469" s="1">
-        <v>44762</v>
+        <v>44795</v>
       </c>
       <c r="E469" s="1">
-        <v>44762</v>
+        <v>44795</v>
       </c>
       <c r="G469" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H469" s="2" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>96723</v>
+        <v>96835</v>
       </c>
       <c r="B470" t="s">
         <v>1419</v>
       </c>
       <c r="C470" t="s">
         <v>1420</v>
       </c>
       <c r="D470" s="1">
-        <v>44754</v>
+        <v>44792</v>
       </c>
       <c r="E470" s="1">
-        <v>44754</v>
+        <v>44805</v>
       </c>
       <c r="G470" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H470" s="2" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>96702</v>
+        <v>96808</v>
       </c>
       <c r="B471" t="s">
         <v>1422</v>
       </c>
       <c r="C471" t="s">
         <v>1423</v>
       </c>
       <c r="D471" s="1">
-        <v>44743</v>
+        <v>44782</v>
       </c>
       <c r="E471" s="1">
-        <v>44743</v>
+        <v>44805</v>
       </c>
       <c r="G471" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H471" s="2" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>96688</v>
+        <v>96807</v>
       </c>
       <c r="B472" t="s">
         <v>1425</v>
       </c>
       <c r="C472" t="s">
         <v>1426</v>
       </c>
       <c r="D472" s="1">
-        <v>44739</v>
+        <v>44782</v>
       </c>
       <c r="E472" s="1">
-        <v>44739</v>
+        <v>44805</v>
       </c>
       <c r="G472" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H472" s="2" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>96684</v>
+        <v>96806</v>
       </c>
       <c r="B473" t="s">
         <v>1428</v>
       </c>
       <c r="C473" t="s">
         <v>1429</v>
       </c>
       <c r="D473" s="1">
-        <v>44739</v>
+        <v>44782</v>
       </c>
       <c r="E473" s="1">
-        <v>44736</v>
+        <v>44797</v>
       </c>
       <c r="G473" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H473" s="2" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>96679</v>
+        <v>96796</v>
       </c>
       <c r="B474" t="s">
         <v>1431</v>
       </c>
       <c r="C474" t="s">
         <v>1432</v>
       </c>
       <c r="D474" s="1">
-        <v>44736</v>
+        <v>44776</v>
       </c>
       <c r="E474" s="1">
-        <v>44743</v>
+        <v>44776</v>
       </c>
       <c r="G474" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H474" s="2" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>96662</v>
+        <v>96774</v>
       </c>
       <c r="B475" t="s">
         <v>1434</v>
       </c>
       <c r="C475" t="s">
         <v>1435</v>
       </c>
       <c r="D475" s="1">
-        <v>44734</v>
+        <v>44770</v>
       </c>
       <c r="E475" s="1">
-        <v>44743</v>
+        <v>44770</v>
       </c>
       <c r="G475" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H475" s="2" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>96640</v>
+        <v>96773</v>
       </c>
       <c r="B476" t="s">
         <v>1437</v>
       </c>
       <c r="C476" t="s">
         <v>1438</v>
       </c>
       <c r="D476" s="1">
-        <v>44728</v>
+        <v>44770</v>
       </c>
       <c r="E476" s="1">
-        <v>44728</v>
+        <v>44770</v>
       </c>
       <c r="G476" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H476" s="2" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>96578</v>
+        <v>96772</v>
       </c>
       <c r="B477" t="s">
         <v>1440</v>
       </c>
       <c r="C477" t="s">
         <v>1441</v>
       </c>
       <c r="D477" s="1">
-        <v>44714</v>
+        <v>44770</v>
       </c>
       <c r="E477" s="1">
-        <v>44714</v>
+        <v>44774</v>
       </c>
       <c r="G477" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H477" s="2" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>96567</v>
+        <v>96747</v>
       </c>
       <c r="B478" t="s">
         <v>1443</v>
       </c>
       <c r="C478" t="s">
         <v>1444</v>
       </c>
       <c r="D478" s="1">
-        <v>44712</v>
+        <v>44763</v>
       </c>
       <c r="E478" s="1">
-        <v>44712</v>
+        <v>44774</v>
       </c>
       <c r="G478" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H478" s="2" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>96562</v>
+        <v>96743</v>
       </c>
       <c r="B479" t="s">
         <v>1446</v>
       </c>
       <c r="C479" t="s">
         <v>1447</v>
       </c>
       <c r="D479" s="1">
-        <v>44711</v>
+        <v>44762</v>
       </c>
       <c r="E479" s="1">
-        <v>44927</v>
+        <v>44762</v>
       </c>
       <c r="G479" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H479" s="2" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>96539</v>
+        <v>96723</v>
       </c>
       <c r="B480" t="s">
         <v>1449</v>
       </c>
       <c r="C480" t="s">
         <v>1450</v>
       </c>
       <c r="D480" s="1">
-        <v>44706</v>
+        <v>44754</v>
       </c>
       <c r="E480" s="1">
-        <v>44713</v>
+        <v>44754</v>
       </c>
       <c r="G480" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H480" s="2" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>96520</v>
+        <v>96702</v>
       </c>
       <c r="B481" t="s">
         <v>1452</v>
       </c>
       <c r="C481" t="s">
         <v>1453</v>
       </c>
       <c r="D481" s="1">
-        <v>44700</v>
+        <v>44743</v>
       </c>
       <c r="E481" s="1">
-        <v>44701</v>
+        <v>44743</v>
       </c>
       <c r="G481" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H481" s="2" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>96486</v>
+        <v>96688</v>
       </c>
       <c r="B482" t="s">
         <v>1455</v>
       </c>
       <c r="C482" t="s">
         <v>1456</v>
       </c>
       <c r="D482" s="1">
-        <v>44692</v>
+        <v>44739</v>
       </c>
       <c r="E482" s="1">
-        <v>44692</v>
+        <v>44739</v>
       </c>
       <c r="G482" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H482" s="2" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>96485</v>
+        <v>96684</v>
       </c>
       <c r="B483" t="s">
         <v>1458</v>
       </c>
       <c r="C483" t="s">
         <v>1459</v>
       </c>
       <c r="D483" s="1">
-        <v>44691</v>
+        <v>44739</v>
       </c>
       <c r="E483" s="1">
-        <v>44691</v>
+        <v>44736</v>
       </c>
       <c r="G483" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H483" s="2" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>96484</v>
+        <v>96679</v>
       </c>
       <c r="B484" t="s">
         <v>1461</v>
       </c>
       <c r="C484" t="s">
         <v>1462</v>
       </c>
       <c r="D484" s="1">
-        <v>44691</v>
+        <v>44736</v>
       </c>
       <c r="E484" s="1">
-        <v>44691</v>
+        <v>44743</v>
       </c>
       <c r="G484" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H484" s="2" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>96460</v>
+        <v>96662</v>
       </c>
       <c r="B485" t="s">
         <v>1464</v>
       </c>
       <c r="C485" t="s">
         <v>1465</v>
       </c>
       <c r="D485" s="1">
-        <v>44685</v>
+        <v>44734</v>
       </c>
       <c r="E485" s="1">
-        <v>44685</v>
+        <v>44743</v>
       </c>
       <c r="G485" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H485" s="2" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>96440</v>
+        <v>96640</v>
       </c>
       <c r="B486" t="s">
         <v>1467</v>
       </c>
       <c r="C486" t="s">
         <v>1468</v>
       </c>
       <c r="D486" s="1">
-        <v>44679</v>
+        <v>44728</v>
       </c>
       <c r="E486" s="1">
-        <v>44679</v>
+        <v>44728</v>
       </c>
       <c r="G486" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H486" s="2" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>96404</v>
+        <v>96578</v>
       </c>
       <c r="B487" t="s">
         <v>1470</v>
       </c>
       <c r="C487" t="s">
         <v>1471</v>
       </c>
       <c r="D487" s="1">
-        <v>44673</v>
+        <v>44714</v>
       </c>
       <c r="E487" s="1">
-        <v>44682</v>
+        <v>44714</v>
       </c>
       <c r="G487" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H487" s="2" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>96390</v>
+        <v>96567</v>
       </c>
       <c r="B488" t="s">
         <v>1473</v>
       </c>
       <c r="C488" t="s">
         <v>1474</v>
       </c>
       <c r="D488" s="1">
-        <v>44670</v>
+        <v>44712</v>
       </c>
       <c r="E488" s="1">
-        <v>44650</v>
+        <v>44712</v>
       </c>
       <c r="G488" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H488" s="2" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>96338</v>
+        <v>96562</v>
       </c>
       <c r="B489" t="s">
         <v>1476</v>
       </c>
       <c r="C489" t="s">
         <v>1477</v>
       </c>
       <c r="D489" s="1">
-        <v>44651</v>
+        <v>44711</v>
       </c>
       <c r="E489" s="1">
-        <v>44652</v>
+        <v>44927</v>
       </c>
       <c r="G489" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H489" s="2" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>96332</v>
+        <v>96539</v>
       </c>
       <c r="B490" t="s">
         <v>1479</v>
       </c>
       <c r="C490" t="s">
         <v>1480</v>
       </c>
       <c r="D490" s="1">
-        <v>44650</v>
+        <v>44706</v>
       </c>
       <c r="E490" s="1">
-        <v>44652</v>
+        <v>44713</v>
       </c>
       <c r="G490" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H490" s="2" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>96330</v>
+        <v>96520</v>
       </c>
       <c r="B491" t="s">
         <v>1482</v>
       </c>
       <c r="C491" t="s">
         <v>1483</v>
       </c>
       <c r="D491" s="1">
-        <v>44650</v>
+        <v>44700</v>
       </c>
       <c r="E491" s="1">
-        <v>44650</v>
+        <v>44701</v>
       </c>
       <c r="G491" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H491" s="2" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>96277</v>
+        <v>96486</v>
       </c>
       <c r="B492" t="s">
         <v>1485</v>
       </c>
       <c r="C492" t="s">
         <v>1486</v>
       </c>
       <c r="D492" s="1">
-        <v>44637</v>
+        <v>44692</v>
       </c>
       <c r="E492" s="1">
-        <v>44637</v>
+        <v>44692</v>
       </c>
       <c r="G492" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H492" s="2" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>96273</v>
+        <v>96485</v>
       </c>
       <c r="B493" t="s">
         <v>1488</v>
       </c>
       <c r="C493" t="s">
         <v>1489</v>
       </c>
       <c r="D493" s="1">
-        <v>44637</v>
+        <v>44691</v>
       </c>
       <c r="E493" s="1">
-        <v>44652</v>
+        <v>44691</v>
       </c>
       <c r="G493" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H493" s="2" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>96243</v>
+        <v>96484</v>
       </c>
       <c r="B494" t="s">
         <v>1491</v>
       </c>
       <c r="C494" t="s">
         <v>1492</v>
       </c>
       <c r="D494" s="1">
-        <v>44628</v>
+        <v>44691</v>
       </c>
       <c r="E494" s="1">
-        <v>44628</v>
+        <v>44691</v>
       </c>
       <c r="G494" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H494" s="2" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>96235</v>
+        <v>96460</v>
       </c>
       <c r="B495" t="s">
         <v>1494</v>
       </c>
       <c r="C495" t="s">
         <v>1495</v>
       </c>
       <c r="D495" s="1">
-        <v>44623</v>
+        <v>44685</v>
       </c>
       <c r="E495" s="1">
-        <v>44623</v>
+        <v>44685</v>
       </c>
       <c r="G495" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H495" s="2" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>96226</v>
+        <v>96440</v>
       </c>
       <c r="B496" t="s">
         <v>1497</v>
       </c>
       <c r="C496" t="s">
         <v>1498</v>
       </c>
       <c r="D496" s="1">
-        <v>44623</v>
+        <v>44679</v>
       </c>
       <c r="E496" s="1">
-        <v>44635</v>
+        <v>44679</v>
       </c>
       <c r="G496" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H496" s="2" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>96225</v>
+        <v>96404</v>
       </c>
       <c r="B497" t="s">
         <v>1500</v>
       </c>
       <c r="C497" t="s">
         <v>1501</v>
       </c>
       <c r="D497" s="1">
-        <v>44623</v>
+        <v>44673</v>
       </c>
       <c r="E497" s="1">
-        <v>44623</v>
+        <v>44682</v>
       </c>
       <c r="G497" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H497" s="2" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>96223</v>
+        <v>96390</v>
       </c>
       <c r="B498" t="s">
         <v>1503</v>
       </c>
       <c r="C498" t="s">
         <v>1504</v>
       </c>
       <c r="D498" s="1">
-        <v>44623</v>
+        <v>44670</v>
       </c>
       <c r="E498" s="1">
-        <v>44623</v>
+        <v>44650</v>
       </c>
       <c r="G498" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H498" s="2" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>96205</v>
+        <v>96338</v>
       </c>
       <c r="B499" t="s">
         <v>1506</v>
       </c>
       <c r="C499" t="s">
         <v>1507</v>
       </c>
       <c r="D499" s="1">
-        <v>44620</v>
+        <v>44651</v>
       </c>
       <c r="E499" s="1">
-        <v>44620</v>
+        <v>44652</v>
       </c>
       <c r="G499" t="s">
         <v>10</v>
       </c>
       <c r="H499" s="2" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>96180</v>
+        <v>96332</v>
       </c>
       <c r="B500" t="s">
         <v>1509</v>
       </c>
       <c r="C500" t="s">
         <v>1510</v>
       </c>
       <c r="D500" s="1">
-        <v>44610</v>
+        <v>44650</v>
       </c>
       <c r="E500" s="1">
-        <v>44610</v>
+        <v>44652</v>
       </c>
       <c r="G500" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H500" s="2" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>96171</v>
+        <v>96330</v>
       </c>
       <c r="B501" t="s">
         <v>1512</v>
       </c>
       <c r="C501" t="s">
         <v>1513</v>
       </c>
       <c r="D501" s="1">
-        <v>44609</v>
+        <v>44650</v>
       </c>
       <c r="E501" s="1">
-        <v>44621</v>
+        <v>44650</v>
       </c>
       <c r="G501" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H501" s="2" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
-        <v>96159</v>
+        <v>96277</v>
       </c>
       <c r="B502" t="s">
         <v>1515</v>
       </c>
       <c r="C502" t="s">
         <v>1516</v>
       </c>
       <c r="D502" s="1">
-        <v>44603</v>
+        <v>44637</v>
       </c>
       <c r="E502" s="1">
-        <v>44603</v>
+        <v>44637</v>
       </c>
       <c r="G502" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H502" s="2" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>96155</v>
+        <v>96273</v>
       </c>
       <c r="B503" t="s">
         <v>1518</v>
       </c>
       <c r="C503" t="s">
         <v>1519</v>
       </c>
       <c r="D503" s="1">
-        <v>44602</v>
+        <v>44637</v>
       </c>
       <c r="E503" s="1">
         <v>44652</v>
       </c>
       <c r="G503" t="s">
         <v>10</v>
       </c>
       <c r="H503" s="2" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
-        <v>96110</v>
+        <v>96243</v>
       </c>
       <c r="B504" t="s">
         <v>1521</v>
       </c>
       <c r="C504" t="s">
         <v>1522</v>
       </c>
       <c r="D504" s="1">
-        <v>44592</v>
+        <v>44628</v>
       </c>
       <c r="E504" s="1">
-        <v>44592</v>
+        <v>44628</v>
       </c>
       <c r="G504" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H504" s="2" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
-        <v>96102</v>
+        <v>96235</v>
       </c>
       <c r="B505" t="s">
         <v>1524</v>
       </c>
       <c r="C505" t="s">
         <v>1525</v>
       </c>
       <c r="D505" s="1">
-        <v>44592</v>
+        <v>44623</v>
       </c>
       <c r="E505" s="1">
-        <v>44587</v>
+        <v>44623</v>
       </c>
       <c r="G505" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H505" s="2" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>96077</v>
+        <v>96226</v>
       </c>
       <c r="B506" t="s">
         <v>1527</v>
       </c>
       <c r="C506" t="s">
         <v>1528</v>
       </c>
       <c r="D506" s="1">
-        <v>44582</v>
+        <v>44623</v>
       </c>
       <c r="E506" s="1">
-        <v>44562</v>
+        <v>44635</v>
       </c>
       <c r="G506" t="s">
         <v>10</v>
       </c>
       <c r="H506" s="2" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
-        <v>96071</v>
+        <v>96225</v>
       </c>
       <c r="B507" t="s">
         <v>1530</v>
       </c>
       <c r="C507" t="s">
         <v>1531</v>
       </c>
       <c r="D507" s="1">
-        <v>44581</v>
+        <v>44623</v>
       </c>
       <c r="E507" s="1">
-        <v>44581</v>
+        <v>44623</v>
       </c>
       <c r="G507" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H507" s="2" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
-        <v>96069</v>
+        <v>96223</v>
       </c>
       <c r="B508" t="s">
         <v>1533</v>
       </c>
       <c r="C508" t="s">
         <v>1534</v>
       </c>
       <c r="D508" s="1">
-        <v>44580</v>
+        <v>44623</v>
       </c>
       <c r="E508" s="1">
-        <v>44593</v>
+        <v>44623</v>
       </c>
       <c r="G508" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H508" s="2" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
-        <v>96066</v>
+        <v>96205</v>
       </c>
       <c r="B509" t="s">
         <v>1536</v>
       </c>
       <c r="C509" t="s">
         <v>1537</v>
       </c>
       <c r="D509" s="1">
-        <v>44574</v>
+        <v>44620</v>
       </c>
       <c r="E509" s="1">
-        <v>44574</v>
+        <v>44620</v>
       </c>
       <c r="G509" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H509" s="2" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
-        <v>95992</v>
+        <v>96180</v>
       </c>
       <c r="B510" t="s">
         <v>1539</v>
       </c>
       <c r="C510" t="s">
         <v>1540</v>
       </c>
       <c r="D510" s="1">
-        <v>44565</v>
+        <v>44610</v>
       </c>
       <c r="E510" s="1">
-        <v>44562</v>
+        <v>44610</v>
       </c>
       <c r="G510" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H510" s="2" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
-        <v>95980</v>
+        <v>96171</v>
       </c>
       <c r="B511" t="s">
         <v>1542</v>
       </c>
       <c r="C511" t="s">
         <v>1543</v>
       </c>
       <c r="D511" s="1">
-        <v>44560</v>
+        <v>44609</v>
       </c>
       <c r="E511" s="1">
-        <v>44560</v>
+        <v>44621</v>
       </c>
       <c r="G511" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H511" s="2" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
-        <v>95856</v>
+        <v>96159</v>
       </c>
       <c r="B512" t="s">
         <v>1545</v>
       </c>
       <c r="C512" t="s">
         <v>1546</v>
       </c>
       <c r="D512" s="1">
-        <v>44558</v>
+        <v>44603</v>
       </c>
       <c r="E512" s="1">
-        <v>44558</v>
+        <v>44603</v>
       </c>
       <c r="G512" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H512" s="2" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
-        <v>95855</v>
+        <v>96155</v>
       </c>
       <c r="B513" t="s">
         <v>1548</v>
       </c>
       <c r="C513" t="s">
         <v>1549</v>
       </c>
       <c r="D513" s="1">
-        <v>44553</v>
+        <v>44602</v>
       </c>
       <c r="E513" s="1">
-        <v>44562</v>
+        <v>44652</v>
       </c>
       <c r="G513" t="s">
         <v>10</v>
       </c>
       <c r="H513" s="2" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
-        <v>95851</v>
+        <v>96110</v>
       </c>
       <c r="B514" t="s">
         <v>1551</v>
       </c>
       <c r="C514" t="s">
         <v>1552</v>
       </c>
       <c r="D514" s="1">
-        <v>44551</v>
+        <v>44592</v>
       </c>
       <c r="E514" s="1">
-        <v>44551</v>
+        <v>44592</v>
       </c>
       <c r="G514" t="s">
+        <v>14</v>
+      </c>
+      <c r="H514" s="2" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
-        <v>95834</v>
+        <v>96102</v>
       </c>
       <c r="B515" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C515" t="s">
         <v>1555</v>
       </c>
-      <c r="C515" t="s">
+      <c r="D515" s="1">
+        <v>44592</v>
+      </c>
+      <c r="E515" s="1">
+        <v>44587</v>
+      </c>
+      <c r="G515" t="s">
+        <v>201</v>
+      </c>
+      <c r="H515" s="2" t="s">
         <v>1556</v>
-      </c>
-[...10 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
-        <v>95829</v>
+        <v>96077</v>
       </c>
       <c r="B516" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C516" t="s">
         <v>1558</v>
       </c>
-      <c r="C516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D516" s="1">
-        <v>44545</v>
+        <v>44582</v>
       </c>
       <c r="E516" s="1">
         <v>44562</v>
       </c>
       <c r="G516" t="s">
         <v>10</v>
       </c>
       <c r="H516" s="2" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
-        <v>95788</v>
+        <v>96071</v>
       </c>
       <c r="B517" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C517" t="s">
         <v>1561</v>
       </c>
-      <c r="C517" t="s">
+      <c r="D517" s="1">
+        <v>44581</v>
+      </c>
+      <c r="E517" s="1">
+        <v>44581</v>
+      </c>
+      <c r="G517" t="s">
+        <v>107</v>
+      </c>
+      <c r="H517" s="2" t="s">
         <v>1562</v>
-      </c>
-[...10 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
-        <v>95779</v>
+        <v>96069</v>
       </c>
       <c r="B518" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C518" t="s">
         <v>1564</v>
       </c>
-      <c r="C518" t="s">
+      <c r="D518" s="1">
+        <v>44580</v>
+      </c>
+      <c r="E518" s="1">
+        <v>44593</v>
+      </c>
+      <c r="G518" t="s">
+        <v>10</v>
+      </c>
+      <c r="H518" s="2" t="s">
         <v>1565</v>
-      </c>
-[...10 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
-        <v>95773</v>
+        <v>96066</v>
       </c>
       <c r="B519" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C519" t="s">
         <v>1567</v>
       </c>
-      <c r="C519" t="s">
+      <c r="D519" s="1">
+        <v>44574</v>
+      </c>
+      <c r="E519" s="1">
+        <v>44574</v>
+      </c>
+      <c r="G519" t="s">
+        <v>14</v>
+      </c>
+      <c r="H519" s="2" t="s">
         <v>1568</v>
-      </c>
-[...10 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
-        <v>95772</v>
+        <v>95992</v>
       </c>
       <c r="B520" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C520" t="s">
         <v>1570</v>
       </c>
-      <c r="C520" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D520" s="1">
-        <v>44530</v>
+        <v>44565</v>
       </c>
       <c r="E520" s="1">
         <v>44562</v>
       </c>
       <c r="G520" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H520" s="2" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
-        <v>95771</v>
+        <v>95980</v>
       </c>
       <c r="B521" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C521" t="s">
         <v>1573</v>
       </c>
-      <c r="C521" t="s">
+      <c r="D521" s="1">
+        <v>44560</v>
+      </c>
+      <c r="E521" s="1">
+        <v>44560</v>
+      </c>
+      <c r="G521" t="s">
+        <v>220</v>
+      </c>
+      <c r="H521" s="2" t="s">
         <v>1574</v>
-      </c>
-[...10 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
-        <v>95734</v>
+        <v>95856</v>
       </c>
       <c r="B522" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C522" t="s">
         <v>1576</v>
       </c>
-      <c r="C522" t="s">
+      <c r="D522" s="1">
+        <v>44558</v>
+      </c>
+      <c r="E522" s="1">
+        <v>44558</v>
+      </c>
+      <c r="G522" t="s">
+        <v>201</v>
+      </c>
+      <c r="H522" s="2" t="s">
         <v>1577</v>
-      </c>
-[...10 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
-        <v>95727</v>
+        <v>95855</v>
       </c>
       <c r="B523" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C523" t="s">
         <v>1579</v>
       </c>
-      <c r="C523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D523" s="1">
-        <v>44523</v>
+        <v>44553</v>
       </c>
       <c r="E523" s="1">
         <v>44562</v>
       </c>
       <c r="G523" t="s">
         <v>10</v>
       </c>
       <c r="H523" s="2" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
-        <v>95725</v>
+        <v>95851</v>
       </c>
       <c r="B524" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C524" t="s">
         <v>1582</v>
       </c>
-      <c r="C524" t="s">
+      <c r="D524" s="1">
+        <v>44551</v>
+      </c>
+      <c r="E524" s="1">
+        <v>44551</v>
+      </c>
+      <c r="G524" t="s">
         <v>1583</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H524" s="2" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
-        <v>95694</v>
+        <v>95834</v>
       </c>
       <c r="B525" t="s">
         <v>1585</v>
       </c>
       <c r="C525" t="s">
         <v>1586</v>
       </c>
       <c r="D525" s="1">
-        <v>44512</v>
+        <v>44545</v>
       </c>
       <c r="E525" s="1">
-        <v>44512</v>
+        <v>44545</v>
       </c>
       <c r="G525" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H525" s="2" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
-        <v>95658</v>
+        <v>95829</v>
       </c>
       <c r="B526" t="s">
         <v>1588</v>
       </c>
       <c r="C526" t="s">
         <v>1589</v>
       </c>
       <c r="D526" s="1">
-        <v>44505</v>
+        <v>44545</v>
       </c>
       <c r="E526" s="1">
-        <v>44505</v>
+        <v>44562</v>
       </c>
       <c r="G526" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H526" s="2" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
-        <v>95654</v>
+        <v>95788</v>
       </c>
       <c r="B527" t="s">
         <v>1591</v>
       </c>
       <c r="C527" t="s">
         <v>1592</v>
       </c>
       <c r="D527" s="1">
-        <v>44505</v>
+        <v>44536</v>
       </c>
       <c r="E527" s="1">
-        <v>44505</v>
+        <v>44562</v>
       </c>
       <c r="G527" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H527" s="2" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
-        <v>95622</v>
+        <v>95779</v>
       </c>
       <c r="B528" t="s">
         <v>1594</v>
       </c>
       <c r="C528" t="s">
         <v>1595</v>
       </c>
       <c r="D528" s="1">
-        <v>44495</v>
+        <v>44532</v>
       </c>
       <c r="E528" s="1">
-        <v>44542</v>
+        <v>44529</v>
       </c>
       <c r="G528" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H528" s="2" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
-        <v>95616</v>
+        <v>95773</v>
       </c>
       <c r="B529" t="s">
         <v>1597</v>
       </c>
       <c r="C529" t="s">
         <v>1598</v>
       </c>
       <c r="D529" s="1">
-        <v>44494</v>
+        <v>44530</v>
       </c>
       <c r="E529" s="1">
-        <v>44494</v>
+        <v>44562</v>
       </c>
       <c r="G529" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H529" s="2" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
-        <v>95570</v>
+        <v>95772</v>
       </c>
       <c r="B530" t="s">
         <v>1600</v>
       </c>
       <c r="C530" t="s">
         <v>1601</v>
       </c>
       <c r="D530" s="1">
-        <v>44488</v>
+        <v>44530</v>
       </c>
       <c r="E530" s="1">
-        <v>44501</v>
+        <v>44562</v>
       </c>
       <c r="G530" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H530" s="2" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
-        <v>95562</v>
+        <v>95771</v>
       </c>
       <c r="B531" t="s">
         <v>1603</v>
       </c>
       <c r="C531" t="s">
         <v>1604</v>
       </c>
       <c r="D531" s="1">
-        <v>44484</v>
+        <v>44530</v>
       </c>
       <c r="E531" s="1">
-        <v>44482</v>
+        <v>44562</v>
       </c>
       <c r="G531" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H531" s="2" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
-        <v>95560</v>
+        <v>95734</v>
       </c>
       <c r="B532" t="s">
         <v>1606</v>
       </c>
       <c r="C532" t="s">
         <v>1607</v>
       </c>
       <c r="D532" s="1">
-        <v>44484</v>
+        <v>44525</v>
       </c>
       <c r="E532" s="1">
-        <v>44484</v>
+        <v>44525</v>
       </c>
       <c r="G532" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H532" s="2" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
-        <v>95522</v>
+        <v>95727</v>
       </c>
       <c r="B533" t="s">
         <v>1609</v>
       </c>
       <c r="C533" t="s">
         <v>1610</v>
       </c>
       <c r="D533" s="1">
-        <v>44476</v>
+        <v>44523</v>
       </c>
       <c r="E533" s="1">
-        <v>44476</v>
+        <v>44562</v>
       </c>
       <c r="G533" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H533" s="2" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
-        <v>95508</v>
+        <v>95725</v>
       </c>
       <c r="B534" t="s">
         <v>1612</v>
       </c>
       <c r="C534" t="s">
         <v>1613</v>
       </c>
       <c r="D534" s="1">
-        <v>44474</v>
+        <v>44522</v>
       </c>
       <c r="E534" s="1">
-        <v>44474</v>
+        <v>44531</v>
       </c>
       <c r="G534" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H534" s="2" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
-        <v>95506</v>
+        <v>95694</v>
       </c>
       <c r="B535" t="s">
         <v>1615</v>
       </c>
       <c r="C535" t="s">
         <v>1616</v>
       </c>
       <c r="D535" s="1">
-        <v>44473</v>
+        <v>44512</v>
       </c>
       <c r="E535" s="1">
-        <v>44469</v>
+        <v>44512</v>
       </c>
       <c r="G535" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H535" s="2" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
-        <v>95495</v>
+        <v>95658</v>
       </c>
       <c r="B536" t="s">
         <v>1618</v>
       </c>
       <c r="C536" t="s">
         <v>1619</v>
       </c>
       <c r="D536" s="1">
-        <v>44468</v>
+        <v>44505</v>
       </c>
       <c r="E536" s="1">
-        <v>44562</v>
+        <v>44505</v>
       </c>
       <c r="G536" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H536" s="2" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
-        <v>95494</v>
+        <v>95654</v>
       </c>
       <c r="B537" t="s">
         <v>1621</v>
       </c>
       <c r="C537" t="s">
         <v>1622</v>
       </c>
       <c r="D537" s="1">
-        <v>44468</v>
+        <v>44505</v>
       </c>
       <c r="E537" s="1">
-        <v>44562</v>
+        <v>44505</v>
       </c>
       <c r="G537" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H537" s="2" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
-        <v>95487</v>
+        <v>95622</v>
       </c>
       <c r="B538" t="s">
         <v>1624</v>
       </c>
       <c r="C538" t="s">
         <v>1625</v>
       </c>
       <c r="D538" s="1">
-        <v>44463</v>
+        <v>44495</v>
       </c>
       <c r="E538" s="1">
-        <v>44463</v>
+        <v>44542</v>
       </c>
       <c r="G538" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H538" s="2" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
-        <v>95476</v>
+        <v>95616</v>
       </c>
       <c r="B539" t="s">
         <v>1627</v>
       </c>
       <c r="C539" t="s">
         <v>1628</v>
       </c>
       <c r="D539" s="1">
-        <v>44461</v>
+        <v>44494</v>
       </c>
       <c r="E539" s="1">
-        <v>44562</v>
+        <v>44494</v>
       </c>
       <c r="G539" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H539" s="2" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
-        <v>95439</v>
+        <v>95570</v>
       </c>
       <c r="B540" t="s">
         <v>1630</v>
       </c>
       <c r="C540" t="s">
         <v>1631</v>
       </c>
       <c r="D540" s="1">
-        <v>44456</v>
+        <v>44488</v>
       </c>
       <c r="E540" s="1">
-        <v>44470</v>
+        <v>44501</v>
       </c>
       <c r="G540" t="s">
         <v>10</v>
       </c>
       <c r="H540" s="2" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
-        <v>95438</v>
+        <v>95562</v>
       </c>
       <c r="B541" t="s">
         <v>1633</v>
       </c>
       <c r="C541" t="s">
         <v>1634</v>
       </c>
       <c r="D541" s="1">
-        <v>44456</v>
+        <v>44484</v>
       </c>
       <c r="E541" s="1">
-        <v>44449</v>
+        <v>44482</v>
       </c>
       <c r="G541" t="s">
+        <v>220</v>
+      </c>
+      <c r="H541" s="2" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
-        <v>95411</v>
+        <v>95560</v>
       </c>
       <c r="B542" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C542" t="s">
         <v>1637</v>
       </c>
-      <c r="C542" t="s">
+      <c r="D542" s="1">
+        <v>44484</v>
+      </c>
+      <c r="E542" s="1">
+        <v>44484</v>
+      </c>
+      <c r="G542" t="s">
+        <v>14</v>
+      </c>
+      <c r="H542" s="2" t="s">
         <v>1638</v>
-      </c>
-[...10 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
-        <v>95409</v>
+        <v>95522</v>
       </c>
       <c r="B543" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C543" t="s">
         <v>1640</v>
       </c>
-      <c r="C543" t="s">
+      <c r="D543" s="1">
+        <v>44476</v>
+      </c>
+      <c r="E543" s="1">
+        <v>44476</v>
+      </c>
+      <c r="G543" t="s">
+        <v>14</v>
+      </c>
+      <c r="H543" s="2" t="s">
         <v>1641</v>
-      </c>
-[...10 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
-        <v>95391</v>
+        <v>95508</v>
       </c>
       <c r="B544" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C544" t="s">
         <v>1643</v>
       </c>
-      <c r="C544" t="s">
+      <c r="D544" s="1">
+        <v>44474</v>
+      </c>
+      <c r="E544" s="1">
+        <v>44474</v>
+      </c>
+      <c r="G544" t="s">
+        <v>14</v>
+      </c>
+      <c r="H544" s="2" t="s">
         <v>1644</v>
-      </c>
-[...10 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
-        <v>95342</v>
+        <v>95506</v>
       </c>
       <c r="B545" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C545" t="s">
         <v>1646</v>
       </c>
-      <c r="C545" t="s">
+      <c r="D545" s="1">
+        <v>44473</v>
+      </c>
+      <c r="E545" s="1">
+        <v>44469</v>
+      </c>
+      <c r="G545" t="s">
+        <v>201</v>
+      </c>
+      <c r="H545" s="2" t="s">
         <v>1647</v>
-      </c>
-[...10 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
-        <v>95256</v>
+        <v>95495</v>
       </c>
       <c r="B546" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C546" t="s">
         <v>1649</v>
       </c>
-      <c r="C546" t="s">
+      <c r="D546" s="1">
+        <v>44468</v>
+      </c>
+      <c r="E546" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G546" t="s">
+        <v>107</v>
+      </c>
+      <c r="H546" s="2" t="s">
         <v>1650</v>
-      </c>
-[...10 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
-        <v>95236</v>
+        <v>95494</v>
       </c>
       <c r="B547" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C547" t="s">
         <v>1652</v>
       </c>
-      <c r="C547" t="s">
+      <c r="D547" s="1">
+        <v>44468</v>
+      </c>
+      <c r="E547" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G547" t="s">
+        <v>107</v>
+      </c>
+      <c r="H547" s="2" t="s">
         <v>1653</v>
-      </c>
-[...10 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
-        <v>95231</v>
+        <v>95487</v>
       </c>
       <c r="B548" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C548" t="s">
         <v>1655</v>
       </c>
-      <c r="C548" t="s">
+      <c r="D548" s="1">
+        <v>44463</v>
+      </c>
+      <c r="E548" s="1">
+        <v>44463</v>
+      </c>
+      <c r="G548" t="s">
+        <v>14</v>
+      </c>
+      <c r="H548" s="2" t="s">
         <v>1656</v>
-      </c>
-[...10 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
-        <v>95217</v>
+        <v>95476</v>
       </c>
       <c r="B549" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C549" t="s">
         <v>1658</v>
       </c>
-      <c r="C549" t="s">
+      <c r="D549" s="1">
+        <v>44461</v>
+      </c>
+      <c r="E549" s="1">
+        <v>44562</v>
+      </c>
+      <c r="G549" t="s">
+        <v>107</v>
+      </c>
+      <c r="H549" s="2" t="s">
         <v>1659</v>
-      </c>
-[...10 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
-        <v>95170</v>
+        <v>95439</v>
       </c>
       <c r="B550" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C550" t="s">
         <v>1661</v>
       </c>
-      <c r="C550" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D550" s="1">
-        <v>44389</v>
+        <v>44456</v>
       </c>
       <c r="E550" s="1">
-        <v>44562</v>
+        <v>44470</v>
       </c>
       <c r="G550" t="s">
         <v>10</v>
       </c>
       <c r="H550" s="2" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
-        <v>95123</v>
+        <v>95438</v>
       </c>
       <c r="B551" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C551" t="s">
         <v>1664</v>
       </c>
-      <c r="C551" t="s">
+      <c r="D551" s="1">
+        <v>44456</v>
+      </c>
+      <c r="E551" s="1">
+        <v>44449</v>
+      </c>
+      <c r="G551" t="s">
         <v>1665</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H551" s="2" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
-        <v>95108</v>
+        <v>95411</v>
       </c>
       <c r="B552" t="s">
         <v>1667</v>
       </c>
       <c r="C552" t="s">
         <v>1668</v>
       </c>
       <c r="D552" s="1">
-        <v>44369</v>
+        <v>44449</v>
       </c>
       <c r="E552" s="1">
-        <v>44378</v>
+        <v>44447</v>
       </c>
       <c r="G552" t="s">
-        <v>10</v>
+        <v>1583</v>
       </c>
       <c r="H552" s="2" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
-        <v>95100</v>
+        <v>95409</v>
       </c>
       <c r="B553" t="s">
         <v>1670</v>
       </c>
       <c r="C553" t="s">
         <v>1671</v>
       </c>
       <c r="D553" s="1">
-        <v>44365</v>
+        <v>44448</v>
       </c>
       <c r="E553" s="1">
-        <v>44365</v>
+        <v>44448</v>
       </c>
       <c r="G553" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H553" s="2" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
-        <v>95062</v>
+        <v>95391</v>
       </c>
       <c r="B554" t="s">
         <v>1673</v>
       </c>
       <c r="C554" t="s">
         <v>1674</v>
       </c>
       <c r="D554" s="1">
-        <v>44357</v>
+        <v>44445</v>
       </c>
       <c r="E554" s="1">
-        <v>44357</v>
+        <v>44445</v>
       </c>
       <c r="G554" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H554" s="2" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
-        <v>95058</v>
+        <v>95342</v>
       </c>
       <c r="B555" t="s">
         <v>1676</v>
       </c>
       <c r="C555" t="s">
         <v>1677</v>
       </c>
       <c r="D555" s="1">
-        <v>44356</v>
+        <v>44434</v>
       </c>
       <c r="E555" s="1">
-        <v>44356</v>
+        <v>44440</v>
       </c>
       <c r="G555" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H555" s="2" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
-        <v>95024</v>
+        <v>95256</v>
       </c>
       <c r="B556" t="s">
         <v>1679</v>
       </c>
       <c r="C556" t="s">
-        <v>1483</v>
+        <v>1680</v>
       </c>
       <c r="D556" s="1">
-        <v>44351</v>
+        <v>44412</v>
       </c>
       <c r="E556" s="1">
-        <v>44351</v>
+        <v>44412</v>
       </c>
       <c r="G556" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H556" s="2" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
-        <v>94983</v>
+        <v>95236</v>
       </c>
       <c r="B557" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C557" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D557" s="1">
-        <v>44344</v>
+        <v>44404</v>
       </c>
       <c r="E557" s="1">
-        <v>44562</v>
+        <v>44404</v>
       </c>
       <c r="G557" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H557" s="2" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
-        <v>94981</v>
+        <v>95231</v>
       </c>
       <c r="B558" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C558" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D558" s="1">
-        <v>44344</v>
+        <v>44403</v>
       </c>
       <c r="E558" s="1">
-        <v>44344</v>
+        <v>44409</v>
       </c>
       <c r="G558" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H558" s="2" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
-        <v>94953</v>
+        <v>95217</v>
       </c>
       <c r="B559" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C559" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D559" s="1">
-        <v>44337</v>
+        <v>44399</v>
       </c>
       <c r="E559" s="1">
-        <v>44348</v>
+        <v>44399</v>
       </c>
       <c r="G559" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H559" s="2" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
-        <v>94940</v>
+        <v>95170</v>
       </c>
       <c r="B560" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C560" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D560" s="1">
-        <v>44334</v>
+        <v>44389</v>
+      </c>
+      <c r="E560" s="1">
+        <v>44562</v>
       </c>
       <c r="G560" t="s">
         <v>10</v>
       </c>
       <c r="H560" s="2" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
-        <v>94926</v>
+        <v>95123</v>
       </c>
       <c r="B561" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C561" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D561" s="1">
-        <v>44329</v>
+        <v>44375</v>
       </c>
       <c r="E561" s="1">
-        <v>44329</v>
+        <v>44378</v>
       </c>
       <c r="G561" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H561" s="2" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
-        <v>94899</v>
+        <v>95108</v>
       </c>
       <c r="B562" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="C562" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="D562" s="1">
-        <v>44322</v>
+        <v>44369</v>
       </c>
       <c r="E562" s="1">
-        <v>44322</v>
+        <v>44378</v>
       </c>
       <c r="G562" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H562" s="2" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
-        <v>94896</v>
+        <v>95100</v>
       </c>
       <c r="B563" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C563" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D563" s="1">
-        <v>44321</v>
+        <v>44365</v>
       </c>
       <c r="E563" s="1">
-        <v>44315</v>
+        <v>44365</v>
       </c>
       <c r="G563" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H563" s="2" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
-        <v>94874</v>
+        <v>95062</v>
       </c>
       <c r="B564" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C564" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D564" s="1">
-        <v>44309</v>
+        <v>44357</v>
       </c>
       <c r="E564" s="1">
-        <v>44309</v>
+        <v>44357</v>
       </c>
       <c r="G564" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H564" s="2" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
-        <v>94867</v>
+        <v>95058</v>
       </c>
       <c r="B565" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C565" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="D565" s="1">
-        <v>44307</v>
+        <v>44356</v>
       </c>
       <c r="E565" s="1">
-        <v>44317</v>
+        <v>44356</v>
       </c>
       <c r="G565" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H565" s="2" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
-        <v>94852</v>
+        <v>95024</v>
       </c>
       <c r="B566" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C566" t="s">
-        <v>1709</v>
+        <v>1513</v>
       </c>
       <c r="D566" s="1">
-        <v>44302</v>
+        <v>44351</v>
       </c>
       <c r="E566" s="1">
-        <v>44302</v>
+        <v>44351</v>
       </c>
       <c r="G566" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H566" s="2" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
-        <v>94820</v>
+        <v>94983</v>
       </c>
       <c r="B567" t="s">
         <v>1711</v>
       </c>
       <c r="C567" t="s">
         <v>1712</v>
       </c>
       <c r="D567" s="1">
-        <v>44293</v>
+        <v>44344</v>
       </c>
       <c r="E567" s="1">
-        <v>44293</v>
+        <v>44562</v>
       </c>
       <c r="G567" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H567" s="2" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
-        <v>94818</v>
+        <v>94981</v>
       </c>
       <c r="B568" t="s">
         <v>1714</v>
       </c>
       <c r="C568" t="s">
         <v>1715</v>
       </c>
       <c r="D568" s="1">
-        <v>44292</v>
+        <v>44344</v>
       </c>
       <c r="E568" s="1">
-        <v>44292</v>
+        <v>44344</v>
       </c>
       <c r="G568" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H568" s="2" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
-        <v>94799</v>
+        <v>94953</v>
       </c>
       <c r="B569" t="s">
         <v>1717</v>
       </c>
       <c r="C569" t="s">
         <v>1718</v>
       </c>
       <c r="D569" s="1">
-        <v>44285</v>
+        <v>44337</v>
       </c>
       <c r="E569" s="1">
-        <v>44287</v>
+        <v>44348</v>
       </c>
       <c r="G569" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H569" s="2" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
-        <v>94786</v>
+        <v>94940</v>
       </c>
       <c r="B570" t="s">
         <v>1720</v>
       </c>
       <c r="C570" t="s">
         <v>1721</v>
       </c>
       <c r="D570" s="1">
-        <v>44281</v>
-[...2 lines deleted...]
-        <v>44281</v>
+        <v>44334</v>
       </c>
       <c r="G570" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H570" s="2" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
-        <v>94777</v>
+        <v>94926</v>
       </c>
       <c r="B571" t="s">
         <v>1723</v>
       </c>
       <c r="C571" t="s">
         <v>1724</v>
       </c>
       <c r="D571" s="1">
-        <v>44280</v>
+        <v>44329</v>
       </c>
       <c r="E571" s="1">
-        <v>44265</v>
+        <v>44329</v>
       </c>
       <c r="G571" t="s">
-        <v>1635</v>
+        <v>14</v>
       </c>
       <c r="H571" s="2" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
-        <v>94771</v>
+        <v>94899</v>
       </c>
       <c r="B572" t="s">
         <v>1726</v>
       </c>
       <c r="C572" t="s">
         <v>1727</v>
       </c>
       <c r="D572" s="1">
-        <v>44279</v>
+        <v>44322</v>
       </c>
       <c r="E572" s="1">
-        <v>44197</v>
+        <v>44322</v>
       </c>
       <c r="G572" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H572" s="2" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
-        <v>94770</v>
+        <v>94896</v>
       </c>
       <c r="B573" t="s">
         <v>1729</v>
       </c>
       <c r="C573" t="s">
         <v>1730</v>
       </c>
       <c r="D573" s="1">
-        <v>44279</v>
+        <v>44321</v>
       </c>
       <c r="E573" s="1">
-        <v>44075</v>
+        <v>44315</v>
       </c>
       <c r="G573" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H573" s="2" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
-        <v>94742</v>
+        <v>94874</v>
       </c>
       <c r="B574" t="s">
         <v>1732</v>
       </c>
       <c r="C574" t="s">
         <v>1733</v>
       </c>
       <c r="D574" s="1">
-        <v>44274</v>
+        <v>44309</v>
       </c>
       <c r="E574" s="1">
-        <v>44287</v>
+        <v>44309</v>
       </c>
       <c r="G574" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H574" s="2" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
-        <v>94733</v>
+        <v>94867</v>
       </c>
       <c r="B575" t="s">
         <v>1735</v>
       </c>
       <c r="C575" t="s">
         <v>1736</v>
       </c>
       <c r="D575" s="1">
-        <v>44273</v>
+        <v>44307</v>
       </c>
       <c r="E575" s="1">
-        <v>44273</v>
+        <v>44317</v>
       </c>
       <c r="G575" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H575" s="2" t="s">
         <v>1737</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
-        <v>94721</v>
+        <v>94852</v>
       </c>
       <c r="B576" t="s">
         <v>1738</v>
       </c>
       <c r="C576" t="s">
         <v>1739</v>
       </c>
       <c r="D576" s="1">
-        <v>44271</v>
+        <v>44302</v>
       </c>
       <c r="E576" s="1">
-        <v>44271</v>
+        <v>44302</v>
       </c>
       <c r="G576" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H576" s="2" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
-        <v>94711</v>
+        <v>94820</v>
       </c>
       <c r="B577" t="s">
         <v>1741</v>
       </c>
       <c r="C577" t="s">
         <v>1742</v>
       </c>
       <c r="D577" s="1">
-        <v>44266</v>
+        <v>44293</v>
       </c>
       <c r="E577" s="1">
-        <v>44245</v>
+        <v>44293</v>
       </c>
       <c r="G577" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H577" s="2" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
-        <v>94710</v>
+        <v>94818</v>
       </c>
       <c r="B578" t="s">
         <v>1744</v>
       </c>
       <c r="C578" t="s">
         <v>1745</v>
       </c>
       <c r="D578" s="1">
-        <v>44266</v>
+        <v>44292</v>
       </c>
       <c r="E578" s="1">
-        <v>44159</v>
+        <v>44292</v>
       </c>
       <c r="G578" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H578" s="2" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
-        <v>94709</v>
+        <v>94799</v>
       </c>
       <c r="B579" t="s">
         <v>1747</v>
       </c>
       <c r="C579" t="s">
         <v>1748</v>
       </c>
       <c r="D579" s="1">
-        <v>44266</v>
+        <v>44285</v>
       </c>
       <c r="E579" s="1">
-        <v>44183</v>
+        <v>44287</v>
       </c>
       <c r="G579" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H579" s="2" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
-        <v>94708</v>
+        <v>94786</v>
       </c>
       <c r="B580" t="s">
         <v>1750</v>
       </c>
       <c r="C580" t="s">
         <v>1751</v>
       </c>
       <c r="D580" s="1">
-        <v>44266</v>
+        <v>44281</v>
       </c>
       <c r="E580" s="1">
-        <v>44133</v>
+        <v>44281</v>
       </c>
       <c r="G580" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H580" s="2" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
-        <v>94707</v>
+        <v>94777</v>
       </c>
       <c r="B581" t="s">
         <v>1753</v>
       </c>
       <c r="C581" t="s">
         <v>1754</v>
       </c>
       <c r="D581" s="1">
-        <v>44266</v>
+        <v>44280</v>
       </c>
       <c r="E581" s="1">
-        <v>43921</v>
+        <v>44265</v>
       </c>
       <c r="G581" t="s">
-        <v>165</v>
+        <v>1665</v>
       </c>
       <c r="H581" s="2" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
-        <v>94706</v>
+        <v>94771</v>
       </c>
       <c r="B582" t="s">
         <v>1756</v>
       </c>
       <c r="C582" t="s">
         <v>1757</v>
       </c>
       <c r="D582" s="1">
-        <v>44266</v>
+        <v>44279</v>
       </c>
       <c r="E582" s="1">
-        <v>43861</v>
+        <v>44197</v>
       </c>
       <c r="G582" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H582" s="2" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
-        <v>94705</v>
+        <v>94770</v>
       </c>
       <c r="B583" t="s">
         <v>1759</v>
       </c>
       <c r="C583" t="s">
         <v>1760</v>
       </c>
       <c r="D583" s="1">
-        <v>44266</v>
+        <v>44279</v>
       </c>
       <c r="E583" s="1">
-        <v>43951</v>
+        <v>44075</v>
       </c>
       <c r="G583" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H583" s="2" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
-        <v>94704</v>
+        <v>94742</v>
       </c>
       <c r="B584" t="s">
         <v>1762</v>
       </c>
       <c r="C584" t="s">
         <v>1763</v>
       </c>
       <c r="D584" s="1">
-        <v>44266</v>
+        <v>44274</v>
       </c>
       <c r="E584" s="1">
-        <v>43980</v>
+        <v>44287</v>
       </c>
       <c r="G584" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H584" s="2" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
-        <v>94703</v>
+        <v>94733</v>
       </c>
       <c r="B585" t="s">
         <v>1765</v>
       </c>
       <c r="C585" t="s">
         <v>1766</v>
       </c>
       <c r="D585" s="1">
-        <v>44266</v>
+        <v>44273</v>
       </c>
       <c r="E585" s="1">
-        <v>44041</v>
+        <v>44273</v>
       </c>
       <c r="G585" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H585" s="2" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
-        <v>94702</v>
+        <v>94721</v>
       </c>
       <c r="B586" t="s">
         <v>1768</v>
       </c>
       <c r="C586" t="s">
         <v>1769</v>
       </c>
       <c r="D586" s="1">
-        <v>44266</v>
+        <v>44271</v>
       </c>
       <c r="E586" s="1">
-        <v>44012</v>
+        <v>44271</v>
       </c>
       <c r="G586" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="H586" s="2" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
-        <v>94677</v>
+        <v>94711</v>
       </c>
       <c r="B587" t="s">
         <v>1771</v>
       </c>
       <c r="C587" t="s">
         <v>1772</v>
       </c>
       <c r="D587" s="1">
-        <v>44260</v>
+        <v>44266</v>
       </c>
       <c r="E587" s="1">
-        <v>44260</v>
+        <v>44245</v>
       </c>
       <c r="G587" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H587" s="2" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
-        <v>94670</v>
+        <v>94710</v>
       </c>
       <c r="B588" t="s">
         <v>1774</v>
       </c>
       <c r="C588" t="s">
         <v>1775</v>
       </c>
       <c r="D588" s="1">
-        <v>44258</v>
+        <v>44266</v>
       </c>
       <c r="E588" s="1">
-        <v>44258</v>
+        <v>44159</v>
       </c>
       <c r="G588" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="H588" s="2" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
-        <v>94662</v>
+        <v>94709</v>
       </c>
       <c r="B589" t="s">
         <v>1777</v>
       </c>
       <c r="C589" t="s">
         <v>1778</v>
       </c>
       <c r="D589" s="1">
-        <v>44258</v>
+        <v>44266</v>
       </c>
       <c r="E589" s="1">
-        <v>44257</v>
+        <v>44183</v>
       </c>
       <c r="G589" t="s">
-        <v>1553</v>
+        <v>201</v>
       </c>
       <c r="H589" s="2" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
-        <v>94638</v>
+        <v>94708</v>
       </c>
       <c r="B590" t="s">
         <v>1780</v>
       </c>
       <c r="C590" t="s">
         <v>1781</v>
       </c>
       <c r="D590" s="1">
-        <v>44250</v>
+        <v>44266</v>
       </c>
       <c r="E590" s="1">
-        <v>44256</v>
+        <v>44133</v>
       </c>
       <c r="G590" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H590" s="2" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
-        <v>94629</v>
+        <v>94707</v>
       </c>
       <c r="B591" t="s">
         <v>1783</v>
       </c>
       <c r="C591" t="s">
         <v>1784</v>
       </c>
       <c r="D591" s="1">
-        <v>44243</v>
+        <v>44266</v>
       </c>
       <c r="E591" s="1">
-        <v>44243</v>
+        <v>43921</v>
       </c>
       <c r="G591" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H591" s="2" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
-        <v>94557</v>
+        <v>94706</v>
       </c>
       <c r="B592" t="s">
         <v>1786</v>
       </c>
       <c r="C592" t="s">
         <v>1787</v>
       </c>
       <c r="D592" s="1">
-        <v>44230</v>
+        <v>44266</v>
       </c>
       <c r="E592" s="1">
-        <v>44230</v>
+        <v>43861</v>
       </c>
       <c r="G592" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H592" s="2" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
-        <v>94490</v>
+        <v>94705</v>
       </c>
       <c r="B593" t="s">
         <v>1789</v>
       </c>
       <c r="C593" t="s">
         <v>1790</v>
       </c>
       <c r="D593" s="1">
-        <v>44225</v>
+        <v>44266</v>
       </c>
       <c r="E593" s="1">
-        <v>44228</v>
+        <v>43951</v>
       </c>
       <c r="G593" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="H593" s="2" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
-        <v>94486</v>
+        <v>94704</v>
       </c>
       <c r="B594" t="s">
         <v>1792</v>
       </c>
       <c r="C594" t="s">
         <v>1793</v>
       </c>
       <c r="D594" s="1">
-        <v>44225</v>
+        <v>44266</v>
       </c>
       <c r="E594" s="1">
-        <v>44225</v>
+        <v>43980</v>
       </c>
       <c r="G594" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H594" s="2" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
-        <v>94449</v>
+        <v>94703</v>
       </c>
       <c r="B595" t="s">
         <v>1795</v>
       </c>
       <c r="C595" t="s">
         <v>1796</v>
       </c>
       <c r="D595" s="1">
-        <v>44224</v>
+        <v>44266</v>
       </c>
       <c r="E595" s="1">
-        <v>44224</v>
+        <v>44041</v>
       </c>
       <c r="G595" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="H595" s="2" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
-        <v>94444</v>
+        <v>94702</v>
       </c>
       <c r="B596" t="s">
         <v>1798</v>
       </c>
       <c r="C596" t="s">
         <v>1799</v>
       </c>
       <c r="D596" s="1">
-        <v>44222</v>
+        <v>44266</v>
       </c>
       <c r="E596" s="1">
-        <v>44222</v>
+        <v>44012</v>
       </c>
       <c r="G596" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H596" s="2" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
-        <v>94417</v>
+        <v>94677</v>
       </c>
       <c r="B597" t="s">
         <v>1801</v>
       </c>
       <c r="C597" t="s">
         <v>1802</v>
       </c>
       <c r="D597" s="1">
-        <v>44218</v>
+        <v>44260</v>
       </c>
       <c r="E597" s="1">
-        <v>44228</v>
+        <v>44260</v>
       </c>
       <c r="G597" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H597" s="2" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
-        <v>94416</v>
+        <v>94670</v>
       </c>
       <c r="B598" t="s">
         <v>1804</v>
       </c>
       <c r="C598" t="s">
         <v>1805</v>
       </c>
       <c r="D598" s="1">
-        <v>44218</v>
+        <v>44258</v>
       </c>
       <c r="E598" s="1">
-        <v>44218</v>
+        <v>44258</v>
       </c>
       <c r="G598" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H598" s="2" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
-        <v>94406</v>
+        <v>94662</v>
       </c>
       <c r="B599" t="s">
         <v>1807</v>
       </c>
       <c r="C599" t="s">
         <v>1808</v>
       </c>
       <c r="D599" s="1">
-        <v>44214</v>
+        <v>44258</v>
       </c>
       <c r="E599" s="1">
-        <v>44214</v>
+        <v>44257</v>
       </c>
       <c r="G599" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H599" s="2" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
-        <v>94369</v>
+        <v>94638</v>
       </c>
       <c r="B600" t="s">
         <v>1810</v>
       </c>
       <c r="C600" t="s">
         <v>1811</v>
       </c>
       <c r="D600" s="1">
-        <v>44208</v>
+        <v>44250</v>
       </c>
       <c r="E600" s="1">
-        <v>44204</v>
+        <v>44256</v>
       </c>
       <c r="G600" t="s">
-        <v>1553</v>
+        <v>10</v>
       </c>
       <c r="H600" s="2" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
-        <v>94343</v>
+        <v>94629</v>
       </c>
       <c r="B601" t="s">
         <v>1813</v>
       </c>
       <c r="C601" t="s">
         <v>1814</v>
       </c>
       <c r="D601" s="1">
-        <v>44202</v>
+        <v>44243</v>
       </c>
       <c r="E601" s="1">
-        <v>44203</v>
+        <v>44243</v>
       </c>
       <c r="G601" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H601" s="2" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
-        <v>94291</v>
+        <v>94557</v>
       </c>
       <c r="B602" t="s">
         <v>1816</v>
       </c>
       <c r="C602" t="s">
         <v>1817</v>
       </c>
       <c r="D602" s="1">
-        <v>44186</v>
+        <v>44230</v>
       </c>
       <c r="E602" s="1">
-        <v>44186</v>
+        <v>44230</v>
       </c>
       <c r="G602" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H602" s="2" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
-        <v>94264</v>
+        <v>94490</v>
       </c>
       <c r="B603" t="s">
         <v>1819</v>
       </c>
       <c r="C603" t="s">
         <v>1820</v>
       </c>
       <c r="D603" s="1">
-        <v>44181</v>
+        <v>44225</v>
       </c>
       <c r="E603" s="1">
-        <v>44197</v>
+        <v>44228</v>
       </c>
       <c r="G603" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H603" s="2" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
-        <v>94230</v>
+        <v>94486</v>
       </c>
       <c r="B604" t="s">
         <v>1822</v>
       </c>
       <c r="C604" t="s">
         <v>1823</v>
       </c>
       <c r="D604" s="1">
-        <v>44175</v>
+        <v>44225</v>
       </c>
       <c r="E604" s="1">
-        <v>44175</v>
+        <v>44225</v>
       </c>
       <c r="G604" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H604" s="2" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
-        <v>94210</v>
+        <v>94449</v>
       </c>
       <c r="B605" t="s">
         <v>1825</v>
       </c>
       <c r="C605" t="s">
         <v>1826</v>
       </c>
       <c r="D605" s="1">
-        <v>44173</v>
+        <v>44224</v>
       </c>
       <c r="E605" s="1">
-        <v>44178</v>
+        <v>44224</v>
       </c>
       <c r="G605" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H605" s="2" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
-        <v>94168</v>
+        <v>94444</v>
       </c>
       <c r="B606" t="s">
         <v>1828</v>
       </c>
       <c r="C606" t="s">
         <v>1829</v>
       </c>
       <c r="D606" s="1">
-        <v>44165</v>
+        <v>44222</v>
       </c>
       <c r="E606" s="1">
-        <v>44197</v>
+        <v>44222</v>
       </c>
       <c r="G606" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H606" s="2" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
-        <v>94167</v>
+        <v>94417</v>
       </c>
       <c r="B607" t="s">
         <v>1831</v>
       </c>
       <c r="C607" t="s">
         <v>1832</v>
       </c>
       <c r="D607" s="1">
-        <v>44165</v>
+        <v>44218</v>
       </c>
       <c r="E607" s="1">
-        <v>44197</v>
+        <v>44228</v>
       </c>
       <c r="G607" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H607" s="2" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
-        <v>94166</v>
+        <v>94416</v>
       </c>
       <c r="B608" t="s">
         <v>1834</v>
       </c>
       <c r="C608" t="s">
         <v>1835</v>
       </c>
       <c r="D608" s="1">
-        <v>44165</v>
+        <v>44218</v>
       </c>
       <c r="E608" s="1">
-        <v>44197</v>
+        <v>44218</v>
       </c>
       <c r="G608" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H608" s="2" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
-        <v>94142</v>
+        <v>94406</v>
       </c>
       <c r="B609" t="s">
         <v>1837</v>
       </c>
       <c r="C609" t="s">
         <v>1838</v>
       </c>
       <c r="D609" s="1">
-        <v>44162</v>
+        <v>44214</v>
       </c>
       <c r="E609" s="1">
-        <v>44162</v>
+        <v>44214</v>
       </c>
       <c r="G609" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H609" s="2" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
-        <v>94136</v>
+        <v>94369</v>
       </c>
       <c r="B610" t="s">
         <v>1840</v>
       </c>
       <c r="C610" t="s">
         <v>1841</v>
       </c>
       <c r="D610" s="1">
-        <v>44161</v>
+        <v>44208</v>
       </c>
       <c r="E610" s="1">
-        <v>44166</v>
+        <v>44204</v>
       </c>
       <c r="G610" t="s">
-        <v>10</v>
+        <v>1583</v>
       </c>
       <c r="H610" s="2" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
-        <v>94124</v>
+        <v>94343</v>
       </c>
       <c r="B611" t="s">
         <v>1843</v>
       </c>
       <c r="C611" t="s">
         <v>1844</v>
       </c>
       <c r="D611" s="1">
-        <v>44159</v>
+        <v>44202</v>
       </c>
       <c r="E611" s="1">
-        <v>44159</v>
+        <v>44203</v>
       </c>
       <c r="G611" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H611" s="2" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
-        <v>94021</v>
+        <v>94291</v>
       </c>
       <c r="B612" t="s">
         <v>1846</v>
       </c>
       <c r="C612" t="s">
         <v>1847</v>
       </c>
       <c r="D612" s="1">
-        <v>44146</v>
+        <v>44186</v>
       </c>
       <c r="E612" s="1">
-        <v>44146</v>
+        <v>44186</v>
       </c>
       <c r="G612" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H612" s="2" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
-        <v>93883</v>
+        <v>94264</v>
       </c>
       <c r="B613" t="s">
         <v>1849</v>
       </c>
       <c r="C613" t="s">
         <v>1850</v>
       </c>
       <c r="D613" s="1">
-        <v>44127</v>
+        <v>44181</v>
       </c>
       <c r="E613" s="1">
-        <v>44136</v>
+        <v>44197</v>
       </c>
       <c r="G613" t="s">
         <v>10</v>
       </c>
       <c r="H613" s="2" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
-        <v>93865</v>
+        <v>94230</v>
       </c>
       <c r="B614" t="s">
         <v>1852</v>
       </c>
       <c r="C614" t="s">
         <v>1853</v>
       </c>
       <c r="D614" s="1">
-        <v>44123</v>
+        <v>44175</v>
       </c>
       <c r="E614" s="1">
-        <v>44123</v>
+        <v>44175</v>
       </c>
       <c r="G614" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H614" s="2" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
-        <v>93833</v>
+        <v>94210</v>
       </c>
       <c r="B615" t="s">
         <v>1855</v>
       </c>
       <c r="C615" t="s">
         <v>1856</v>
       </c>
       <c r="D615" s="1">
-        <v>44120</v>
+        <v>44173</v>
       </c>
       <c r="E615" s="1">
-        <v>44120</v>
+        <v>44178</v>
       </c>
       <c r="G615" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H615" s="2" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
-        <v>93829</v>
+        <v>94168</v>
       </c>
       <c r="B616" t="s">
         <v>1858</v>
       </c>
       <c r="C616" t="s">
         <v>1859</v>
       </c>
       <c r="D616" s="1">
-        <v>44120</v>
+        <v>44165</v>
       </c>
       <c r="E616" s="1">
-        <v>44120</v>
+        <v>44197</v>
       </c>
       <c r="G616" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H616" s="2" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
-        <v>93757</v>
+        <v>94167</v>
       </c>
       <c r="B617" t="s">
         <v>1861</v>
       </c>
       <c r="C617" t="s">
         <v>1862</v>
       </c>
       <c r="D617" s="1">
-        <v>44110</v>
+        <v>44165</v>
       </c>
       <c r="E617" s="1">
-        <v>44106</v>
+        <v>44197</v>
       </c>
       <c r="G617" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H617" s="2" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
-        <v>93684</v>
+        <v>94166</v>
       </c>
       <c r="B618" t="s">
         <v>1864</v>
       </c>
       <c r="C618" t="s">
         <v>1865</v>
       </c>
       <c r="D618" s="1">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="E618" s="1">
-        <v>44104</v>
+        <v>44197</v>
       </c>
       <c r="G618" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H618" s="2" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
-        <v>93619</v>
+        <v>94142</v>
       </c>
       <c r="B619" t="s">
         <v>1867</v>
       </c>
       <c r="C619" t="s">
         <v>1868</v>
       </c>
       <c r="D619" s="1">
-        <v>44092</v>
+        <v>44162</v>
       </c>
       <c r="E619" s="1">
-        <v>44105</v>
+        <v>44162</v>
       </c>
       <c r="G619" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H619" s="2" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
-        <v>93569</v>
+        <v>94136</v>
       </c>
       <c r="B620" t="s">
         <v>1870</v>
       </c>
       <c r="C620" t="s">
         <v>1871</v>
       </c>
       <c r="D620" s="1">
-        <v>44082</v>
+        <v>44161</v>
       </c>
       <c r="E620" s="1">
-        <v>44197</v>
+        <v>44166</v>
       </c>
       <c r="G620" t="s">
         <v>10</v>
       </c>
       <c r="H620" s="2" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
-        <v>93545</v>
+        <v>94124</v>
       </c>
       <c r="B621" t="s">
         <v>1873</v>
       </c>
       <c r="C621" t="s">
         <v>1874</v>
       </c>
       <c r="D621" s="1">
-        <v>44077</v>
+        <v>44159</v>
       </c>
       <c r="E621" s="1">
-        <v>44077</v>
+        <v>44159</v>
       </c>
       <c r="G621" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H621" s="2" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622">
-        <v>93541</v>
+        <v>94021</v>
       </c>
       <c r="B622" t="s">
         <v>1876</v>
       </c>
       <c r="C622" t="s">
         <v>1877</v>
       </c>
       <c r="D622" s="1">
-        <v>44077</v>
+        <v>44146</v>
       </c>
       <c r="E622" s="1">
-        <v>44064</v>
+        <v>44146</v>
       </c>
       <c r="G622" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H622" s="2" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
-        <v>93519</v>
+        <v>93883</v>
       </c>
       <c r="B623" t="s">
         <v>1879</v>
       </c>
       <c r="C623" t="s">
         <v>1880</v>
       </c>
       <c r="D623" s="1">
-        <v>44069</v>
+        <v>44127</v>
       </c>
       <c r="E623" s="1">
-        <v>44075</v>
+        <v>44136</v>
       </c>
       <c r="G623" t="s">
         <v>10</v>
       </c>
       <c r="H623" s="2" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
-        <v>93493</v>
+        <v>93865</v>
       </c>
       <c r="B624" t="s">
         <v>1882</v>
       </c>
       <c r="C624" t="s">
         <v>1883</v>
       </c>
       <c r="D624" s="1">
-        <v>44063</v>
+        <v>44123</v>
       </c>
       <c r="E624" s="1">
-        <v>44063</v>
+        <v>44123</v>
       </c>
       <c r="G624" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H624" s="2" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
-        <v>93476</v>
+        <v>93833</v>
       </c>
       <c r="B625" t="s">
         <v>1885</v>
       </c>
       <c r="C625" t="s">
         <v>1886</v>
       </c>
       <c r="D625" s="1">
-        <v>44055</v>
+        <v>44120</v>
       </c>
       <c r="E625" s="1">
-        <v>44056</v>
+        <v>44120</v>
       </c>
       <c r="G625" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H625" s="2" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626">
-        <v>93457</v>
+        <v>93829</v>
       </c>
       <c r="B626" t="s">
         <v>1888</v>
       </c>
       <c r="C626" t="s">
         <v>1889</v>
       </c>
       <c r="D626" s="1">
-        <v>44050</v>
+        <v>44120</v>
       </c>
       <c r="E626" s="1">
-        <v>44050</v>
+        <v>44120</v>
       </c>
       <c r="G626" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H626" s="2" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
-        <v>93406</v>
+        <v>93757</v>
       </c>
       <c r="B627" t="s">
         <v>1891</v>
       </c>
       <c r="C627" t="s">
         <v>1892</v>
       </c>
       <c r="D627" s="1">
-        <v>44040</v>
+        <v>44110</v>
       </c>
       <c r="E627" s="1">
-        <v>44040</v>
+        <v>44106</v>
       </c>
       <c r="G627" t="s">
-        <v>1892</v>
+        <v>14</v>
       </c>
       <c r="H627" s="2" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
-        <v>93405</v>
+        <v>93684</v>
       </c>
       <c r="B628" t="s">
         <v>1894</v>
       </c>
       <c r="C628" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="D628" s="1">
-        <v>44040</v>
+        <v>44104</v>
       </c>
       <c r="E628" s="1">
-        <v>44040</v>
+        <v>44104</v>
       </c>
       <c r="G628" t="s">
-        <v>1892</v>
+        <v>107</v>
       </c>
       <c r="H628" s="2" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
-        <v>93371</v>
+        <v>93619</v>
       </c>
       <c r="B629" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C629" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="D629" s="1">
-        <v>44033</v>
+        <v>44092</v>
       </c>
       <c r="E629" s="1">
-        <v>44044</v>
+        <v>44105</v>
       </c>
       <c r="G629" t="s">
         <v>10</v>
       </c>
       <c r="H629" s="2" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
-        <v>93362</v>
+        <v>93569</v>
       </c>
       <c r="B630" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="C630" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="D630" s="1">
-        <v>44029</v>
+        <v>44082</v>
       </c>
       <c r="E630" s="1">
-        <v>44178</v>
+        <v>44197</v>
       </c>
       <c r="G630" t="s">
         <v>10</v>
       </c>
       <c r="H630" s="2" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
-        <v>93345</v>
+        <v>93545</v>
       </c>
       <c r="B631" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C631" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="D631" s="1">
-        <v>44025</v>
+        <v>44077</v>
       </c>
       <c r="E631" s="1">
-        <v>44025</v>
+        <v>44077</v>
       </c>
       <c r="G631" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H631" s="2" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
-        <v>93334</v>
+        <v>93541</v>
       </c>
       <c r="B632" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="C632" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="D632" s="1">
-        <v>44020</v>
+        <v>44077</v>
       </c>
       <c r="E632" s="1">
-        <v>44020</v>
+        <v>44064</v>
       </c>
       <c r="G632" t="s">
-        <v>10</v>
+        <v>1583</v>
       </c>
       <c r="H632" s="2" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
-        <v>93319</v>
+        <v>93519</v>
       </c>
       <c r="B633" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C633" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="D633" s="1">
-        <v>44013</v>
+        <v>44069</v>
       </c>
       <c r="E633" s="1">
-        <v>44013</v>
+        <v>44075</v>
       </c>
       <c r="G633" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H633" s="2" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634">
-        <v>93313</v>
+        <v>93493</v>
       </c>
       <c r="B634" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="C634" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="D634" s="1">
-        <v>44011</v>
+        <v>44063</v>
       </c>
       <c r="E634" s="1">
-        <v>44011</v>
+        <v>44063</v>
       </c>
       <c r="G634" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H634" s="2" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
-        <v>93308</v>
+        <v>93476</v>
       </c>
       <c r="B635" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C635" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="D635" s="1">
-        <v>44008</v>
+        <v>44055</v>
       </c>
       <c r="E635" s="1">
-        <v>44008</v>
+        <v>44056</v>
       </c>
       <c r="G635" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H635" s="2" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636">
-        <v>93229</v>
+        <v>93457</v>
       </c>
       <c r="B636" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="C636" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="D636" s="1">
-        <v>43987</v>
+        <v>44050</v>
       </c>
       <c r="E636" s="1">
-        <v>43987</v>
+        <v>44050</v>
       </c>
       <c r="G636" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H636" s="2" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
-        <v>93220</v>
+        <v>93406</v>
       </c>
       <c r="B637" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C637" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="D637" s="1">
-        <v>43985</v>
+        <v>44040</v>
       </c>
       <c r="E637" s="1">
-        <v>43985</v>
+        <v>44040</v>
       </c>
       <c r="G637" t="s">
-        <v>97</v>
+        <v>1922</v>
       </c>
       <c r="H637" s="2" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
-        <v>93219</v>
+        <v>93405</v>
       </c>
       <c r="B638" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="C638" t="s">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="D638" s="1">
-        <v>43985</v>
+        <v>44040</v>
       </c>
       <c r="E638" s="1">
-        <v>43985</v>
+        <v>44040</v>
       </c>
       <c r="G638" t="s">
-        <v>97</v>
+        <v>1922</v>
       </c>
       <c r="H638" s="2" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
-        <v>93064</v>
+        <v>93371</v>
       </c>
       <c r="B639" t="s">
         <v>1926</v>
       </c>
       <c r="C639" t="s">
         <v>1927</v>
       </c>
       <c r="D639" s="1">
-        <v>43978</v>
+        <v>44033</v>
       </c>
       <c r="E639" s="1">
-        <v>43977</v>
+        <v>44044</v>
       </c>
       <c r="G639" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H639" s="2" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
-        <v>93052</v>
+        <v>93362</v>
       </c>
       <c r="B640" t="s">
         <v>1929</v>
       </c>
       <c r="C640" t="s">
         <v>1930</v>
       </c>
       <c r="D640" s="1">
-        <v>43977</v>
+        <v>44029</v>
       </c>
       <c r="E640" s="1">
-        <v>43977</v>
+        <v>44178</v>
       </c>
       <c r="G640" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H640" s="2" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
-        <v>93031</v>
+        <v>93345</v>
       </c>
       <c r="B641" t="s">
         <v>1932</v>
       </c>
       <c r="C641" t="s">
         <v>1933</v>
       </c>
       <c r="D641" s="1">
-        <v>43976</v>
+        <v>44025</v>
       </c>
       <c r="E641" s="1">
-        <v>43962</v>
+        <v>44025</v>
       </c>
       <c r="G641" t="s">
-        <v>1553</v>
+        <v>220</v>
       </c>
       <c r="H641" s="2" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642">
-        <v>92965</v>
+        <v>93334</v>
       </c>
       <c r="B642" t="s">
         <v>1935</v>
       </c>
       <c r="C642" t="s">
         <v>1936</v>
       </c>
       <c r="D642" s="1">
-        <v>43973</v>
+        <v>44020</v>
       </c>
       <c r="E642" s="1">
-        <v>43973</v>
+        <v>44020</v>
       </c>
       <c r="G642" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H642" s="2" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
-        <v>92903</v>
+        <v>93319</v>
       </c>
       <c r="B643" t="s">
         <v>1938</v>
       </c>
       <c r="C643" t="s">
         <v>1939</v>
       </c>
       <c r="D643" s="1">
-        <v>43970</v>
+        <v>44013</v>
       </c>
       <c r="E643" s="1">
-        <v>43983</v>
+        <v>44013</v>
       </c>
       <c r="G643" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H643" s="2" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
-        <v>92470</v>
+        <v>93313</v>
       </c>
       <c r="B644" t="s">
         <v>1941</v>
       </c>
       <c r="C644" t="s">
         <v>1942</v>
       </c>
       <c r="D644" s="1">
-        <v>43957</v>
+        <v>44011</v>
       </c>
       <c r="E644" s="1">
-        <v>43957</v>
+        <v>44011</v>
       </c>
       <c r="G644" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H644" s="2" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
-        <v>92434</v>
+        <v>93308</v>
       </c>
       <c r="B645" t="s">
         <v>1944</v>
       </c>
       <c r="C645" t="s">
         <v>1945</v>
       </c>
       <c r="D645" s="1">
-        <v>43948</v>
+        <v>44008</v>
       </c>
       <c r="E645" s="1">
-        <v>43948</v>
+        <v>44008</v>
       </c>
       <c r="G645" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H645" s="2" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646">
-        <v>92427</v>
+        <v>93229</v>
       </c>
       <c r="B646" t="s">
         <v>1947</v>
       </c>
       <c r="C646" t="s">
         <v>1948</v>
       </c>
       <c r="D646" s="1">
-        <v>43944</v>
+        <v>43987</v>
       </c>
       <c r="E646" s="1">
-        <v>43944</v>
+        <v>43987</v>
       </c>
       <c r="G646" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H646" s="2" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647">
-        <v>92425</v>
+        <v>93220</v>
       </c>
       <c r="B647" t="s">
         <v>1950</v>
       </c>
       <c r="C647" t="s">
         <v>1951</v>
       </c>
       <c r="D647" s="1">
-        <v>43944</v>
+        <v>43985</v>
       </c>
       <c r="E647" s="1">
-        <v>43927</v>
+        <v>43985</v>
       </c>
       <c r="G647" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H647" s="2" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648">
-        <v>92422</v>
+        <v>93219</v>
       </c>
       <c r="B648" t="s">
         <v>1953</v>
       </c>
       <c r="C648" t="s">
         <v>1954</v>
       </c>
       <c r="D648" s="1">
-        <v>43943</v>
+        <v>43985</v>
       </c>
       <c r="E648" s="1">
-        <v>43943</v>
+        <v>43985</v>
       </c>
       <c r="G648" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H648" s="2" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649">
-        <v>92420</v>
+        <v>93064</v>
       </c>
       <c r="B649" t="s">
         <v>1956</v>
       </c>
       <c r="C649" t="s">
         <v>1957</v>
       </c>
       <c r="D649" s="1">
-        <v>43943</v>
+        <v>43978</v>
       </c>
       <c r="E649" s="1">
-        <v>43943</v>
-[...2 lines deleted...]
-        <v>44377</v>
+        <v>43977</v>
       </c>
       <c r="G649" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H649" s="2" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650">
-        <v>92418</v>
+        <v>93052</v>
       </c>
       <c r="B650" t="s">
         <v>1959</v>
       </c>
       <c r="C650" t="s">
         <v>1960</v>
       </c>
       <c r="D650" s="1">
-        <v>43942</v>
+        <v>43977</v>
       </c>
       <c r="E650" s="1">
-        <v>43942</v>
+        <v>43977</v>
       </c>
       <c r="G650" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H650" s="2" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651">
-        <v>92410</v>
+        <v>93031</v>
       </c>
       <c r="B651" t="s">
         <v>1962</v>
       </c>
       <c r="C651" t="s">
         <v>1963</v>
       </c>
       <c r="D651" s="1">
-        <v>43941</v>
+        <v>43976</v>
       </c>
       <c r="E651" s="1">
-        <v>43941</v>
+        <v>43962</v>
       </c>
       <c r="G651" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H651" s="2" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652">
-        <v>92336</v>
+        <v>92965</v>
       </c>
       <c r="B652" t="s">
         <v>1965</v>
       </c>
       <c r="C652" t="s">
         <v>1966</v>
       </c>
       <c r="D652" s="1">
-        <v>43913</v>
+        <v>43973</v>
       </c>
       <c r="E652" s="1">
-        <v>43922</v>
+        <v>43973</v>
       </c>
       <c r="G652" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H652" s="2" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653">
-        <v>92283</v>
+        <v>92903</v>
       </c>
       <c r="B653" t="s">
         <v>1968</v>
       </c>
       <c r="C653" t="s">
         <v>1969</v>
       </c>
       <c r="D653" s="1">
-        <v>43896</v>
+        <v>43970</v>
       </c>
       <c r="E653" s="1">
-        <v>43896</v>
+        <v>43983</v>
       </c>
       <c r="G653" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H653" s="2" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654">
-        <v>92280</v>
+        <v>92470</v>
       </c>
       <c r="B654" t="s">
         <v>1971</v>
       </c>
       <c r="C654" t="s">
         <v>1972</v>
       </c>
       <c r="D654" s="1">
-        <v>43895</v>
+        <v>43957</v>
       </c>
       <c r="E654" s="1">
-        <v>43895</v>
+        <v>43957</v>
       </c>
       <c r="G654" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H654" s="2" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
-        <v>92278</v>
+        <v>92434</v>
       </c>
       <c r="B655" t="s">
         <v>1974</v>
       </c>
       <c r="C655" t="s">
         <v>1975</v>
       </c>
       <c r="D655" s="1">
-        <v>43894</v>
+        <v>43948</v>
       </c>
       <c r="E655" s="1">
-        <v>43894</v>
-[...2 lines deleted...]
-        <v>44377</v>
+        <v>43948</v>
       </c>
       <c r="G655" t="s">
         <v>10</v>
       </c>
       <c r="H655" s="2" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
-        <v>92271</v>
+        <v>92427</v>
       </c>
       <c r="B656" t="s">
         <v>1977</v>
       </c>
       <c r="C656" t="s">
         <v>1978</v>
       </c>
       <c r="D656" s="1">
-        <v>43892</v>
+        <v>43944</v>
       </c>
       <c r="E656" s="1">
-        <v>43891</v>
+        <v>43944</v>
       </c>
       <c r="G656" t="s">
-        <v>1553</v>
+        <v>107</v>
       </c>
       <c r="H656" s="2" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
-        <v>92221</v>
+        <v>92425</v>
       </c>
       <c r="B657" t="s">
         <v>1980</v>
       </c>
       <c r="C657" t="s">
         <v>1981</v>
       </c>
       <c r="D657" s="1">
-        <v>43887</v>
+        <v>43944</v>
       </c>
       <c r="E657" s="1">
-        <v>43891</v>
+        <v>43927</v>
       </c>
       <c r="G657" t="s">
-        <v>10</v>
+        <v>1583</v>
       </c>
       <c r="H657" s="2" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
-        <v>92104</v>
+        <v>92422</v>
       </c>
       <c r="B658" t="s">
         <v>1983</v>
       </c>
       <c r="C658" t="s">
         <v>1984</v>
       </c>
       <c r="D658" s="1">
-        <v>43881</v>
+        <v>43943</v>
       </c>
       <c r="E658" s="1">
-        <v>43891</v>
+        <v>43943</v>
       </c>
       <c r="G658" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H658" s="2" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
-        <v>91832</v>
+        <v>92420</v>
       </c>
       <c r="B659" t="s">
         <v>1986</v>
       </c>
       <c r="C659" t="s">
         <v>1987</v>
       </c>
       <c r="D659" s="1">
-        <v>43866</v>
+        <v>43943</v>
       </c>
       <c r="E659" s="1">
-        <v>43866</v>
+        <v>43943</v>
+      </c>
+      <c r="F659" s="1">
+        <v>44377</v>
       </c>
       <c r="G659" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="H659" s="2" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
-        <v>91813</v>
+        <v>92418</v>
       </c>
       <c r="B660" t="s">
         <v>1989</v>
       </c>
       <c r="C660" t="s">
         <v>1990</v>
       </c>
       <c r="D660" s="1">
-        <v>43865</v>
+        <v>43942</v>
       </c>
       <c r="E660" s="1">
-        <v>43865</v>
+        <v>43942</v>
       </c>
       <c r="G660" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H660" s="2" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
-        <v>91690</v>
+        <v>92410</v>
       </c>
       <c r="B661" t="s">
         <v>1992</v>
       </c>
       <c r="C661" t="s">
         <v>1993</v>
       </c>
       <c r="D661" s="1">
-        <v>43859</v>
+        <v>43941</v>
       </c>
       <c r="E661" s="1">
-        <v>43862</v>
+        <v>43941</v>
       </c>
       <c r="G661" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H661" s="2" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
-        <v>91573</v>
+        <v>92336</v>
       </c>
       <c r="B662" t="s">
         <v>1995</v>
       </c>
       <c r="C662" t="s">
         <v>1996</v>
       </c>
       <c r="D662" s="1">
-        <v>43853</v>
+        <v>43913</v>
       </c>
       <c r="E662" s="1">
-        <v>43853</v>
+        <v>43922</v>
       </c>
       <c r="G662" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H662" s="2" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
-        <v>91463</v>
+        <v>92283</v>
       </c>
       <c r="B663" t="s">
         <v>1998</v>
       </c>
       <c r="C663" t="s">
         <v>1999</v>
       </c>
       <c r="D663" s="1">
-        <v>43847</v>
+        <v>43896</v>
       </c>
       <c r="E663" s="1">
-        <v>43830</v>
+        <v>43896</v>
       </c>
       <c r="G663" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H663" s="2" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
-        <v>91444</v>
+        <v>92280</v>
       </c>
       <c r="B664" t="s">
         <v>2001</v>
       </c>
       <c r="C664" t="s">
         <v>2002</v>
       </c>
       <c r="D664" s="1">
-        <v>43846</v>
+        <v>43895</v>
       </c>
       <c r="E664" s="1">
-        <v>43846</v>
+        <v>43895</v>
       </c>
       <c r="G664" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H664" s="2" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
-        <v>91398</v>
+        <v>92278</v>
       </c>
       <c r="B665" t="s">
         <v>2004</v>
       </c>
       <c r="C665" t="s">
         <v>2005</v>
       </c>
       <c r="D665" s="1">
-        <v>43844</v>
+        <v>43894</v>
       </c>
       <c r="E665" s="1">
-        <v>43853</v>
+        <v>43894</v>
+      </c>
+      <c r="F665" s="1">
+        <v>44377</v>
       </c>
       <c r="G665" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H665" s="2" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
-        <v>91307</v>
+        <v>92271</v>
       </c>
       <c r="B666" t="s">
         <v>2007</v>
       </c>
       <c r="C666" t="s">
         <v>2008</v>
       </c>
       <c r="D666" s="1">
-        <v>43840</v>
+        <v>43892</v>
       </c>
       <c r="E666" s="1">
-        <v>43840</v>
+        <v>43891</v>
       </c>
       <c r="G666" t="s">
-        <v>69</v>
+        <v>1583</v>
       </c>
       <c r="H666" s="2" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
-        <v>90976</v>
+        <v>92221</v>
       </c>
       <c r="B667" t="s">
         <v>2010</v>
       </c>
       <c r="C667" t="s">
         <v>2011</v>
       </c>
       <c r="D667" s="1">
-        <v>43819</v>
+        <v>43887</v>
       </c>
       <c r="E667" s="1">
-        <v>43819</v>
+        <v>43891</v>
       </c>
       <c r="G667" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H667" s="2" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
-        <v>90971</v>
+        <v>92104</v>
       </c>
       <c r="B668" t="s">
         <v>2013</v>
       </c>
       <c r="C668" t="s">
         <v>2014</v>
       </c>
       <c r="D668" s="1">
-        <v>43819</v>
+        <v>43881</v>
       </c>
       <c r="E668" s="1">
-        <v>43819</v>
+        <v>43891</v>
       </c>
       <c r="G668" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H668" s="2" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
-        <v>90970</v>
+        <v>91832</v>
       </c>
       <c r="B669" t="s">
         <v>2016</v>
       </c>
       <c r="C669" t="s">
         <v>2017</v>
       </c>
       <c r="D669" s="1">
-        <v>43819</v>
+        <v>43866</v>
       </c>
       <c r="E669" s="1">
-        <v>43819</v>
+        <v>43866</v>
       </c>
       <c r="G669" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H669" s="2" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
-        <v>90951</v>
+        <v>91813</v>
       </c>
       <c r="B670" t="s">
         <v>2019</v>
       </c>
       <c r="C670" t="s">
         <v>2020</v>
       </c>
       <c r="D670" s="1">
-        <v>43818</v>
+        <v>43865</v>
       </c>
       <c r="E670" s="1">
-        <v>43831</v>
+        <v>43865</v>
       </c>
       <c r="G670" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H670" s="2" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
-        <v>90925</v>
+        <v>91690</v>
       </c>
       <c r="B671" t="s">
         <v>2022</v>
       </c>
       <c r="C671" t="s">
         <v>2023</v>
       </c>
       <c r="D671" s="1">
-        <v>43816</v>
+        <v>43859</v>
       </c>
       <c r="E671" s="1">
-        <v>43831</v>
+        <v>43862</v>
       </c>
       <c r="G671" t="s">
         <v>10</v>
       </c>
       <c r="H671" s="2" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
-        <v>90679</v>
+        <v>91573</v>
       </c>
       <c r="B672" t="s">
         <v>2025</v>
       </c>
       <c r="C672" t="s">
         <v>2026</v>
       </c>
       <c r="D672" s="1">
-        <v>43803</v>
+        <v>43853</v>
       </c>
       <c r="E672" s="1">
-        <v>43803</v>
+        <v>43853</v>
       </c>
       <c r="G672" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H672" s="2" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
-        <v>90660</v>
+        <v>91463</v>
       </c>
       <c r="B673" t="s">
         <v>2028</v>
       </c>
       <c r="C673" t="s">
         <v>2029</v>
       </c>
       <c r="D673" s="1">
-        <v>43802</v>
+        <v>43847</v>
       </c>
       <c r="E673" s="1">
-        <v>43802</v>
-[...2 lines deleted...]
-        <v>43802</v>
+        <v>43830</v>
       </c>
       <c r="G673" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H673" s="2" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
-        <v>90603</v>
+        <v>91444</v>
       </c>
       <c r="B674" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C674" t="s">
         <v>2032</v>
       </c>
-      <c r="C674" t="s">
+      <c r="D674" s="1">
+        <v>43846</v>
+      </c>
+      <c r="E674" s="1">
+        <v>43846</v>
+      </c>
+      <c r="G674" t="s">
+        <v>14</v>
+      </c>
+      <c r="H674" s="2" t="s">
         <v>2033</v>
-      </c>
-[...10 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
-        <v>90582</v>
+        <v>91398</v>
       </c>
       <c r="B675" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C675" t="s">
         <v>2035</v>
       </c>
-      <c r="C675" t="s">
+      <c r="D675" s="1">
+        <v>43844</v>
+      </c>
+      <c r="E675" s="1">
+        <v>43853</v>
+      </c>
+      <c r="G675" t="s">
+        <v>201</v>
+      </c>
+      <c r="H675" s="2" t="s">
         <v>2036</v>
-      </c>
-[...10 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
-        <v>90581</v>
+        <v>91307</v>
       </c>
       <c r="B676" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C676" t="s">
         <v>2038</v>
       </c>
-      <c r="C676" t="s">
+      <c r="D676" s="1">
+        <v>43840</v>
+      </c>
+      <c r="E676" s="1">
+        <v>43840</v>
+      </c>
+      <c r="G676" t="s">
+        <v>107</v>
+      </c>
+      <c r="H676" s="2" t="s">
         <v>2039</v>
-      </c>
-[...10 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
-        <v>90569</v>
+        <v>90976</v>
       </c>
       <c r="B677" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C677" t="s">
         <v>2041</v>
       </c>
-      <c r="C677" t="s">
+      <c r="D677" s="1">
+        <v>43819</v>
+      </c>
+      <c r="E677" s="1">
+        <v>43819</v>
+      </c>
+      <c r="G677" t="s">
+        <v>107</v>
+      </c>
+      <c r="H677" s="2" t="s">
         <v>2042</v>
-      </c>
-[...10 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
-        <v>90544</v>
+        <v>90971</v>
       </c>
       <c r="B678" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C678" t="s">
         <v>2044</v>
       </c>
-      <c r="C678" t="s">
+      <c r="D678" s="1">
+        <v>43819</v>
+      </c>
+      <c r="E678" s="1">
+        <v>43819</v>
+      </c>
+      <c r="G678" t="s">
+        <v>14</v>
+      </c>
+      <c r="H678" s="2" t="s">
         <v>2045</v>
-      </c>
-[...10 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
-        <v>90542</v>
+        <v>90970</v>
       </c>
       <c r="B679" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C679" t="s">
         <v>2047</v>
       </c>
-      <c r="C679" t="s">
+      <c r="D679" s="1">
+        <v>43819</v>
+      </c>
+      <c r="E679" s="1">
+        <v>43819</v>
+      </c>
+      <c r="G679" t="s">
+        <v>220</v>
+      </c>
+      <c r="H679" s="2" t="s">
         <v>2048</v>
-      </c>
-[...10 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
-        <v>90482</v>
+        <v>90951</v>
       </c>
       <c r="B680" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C680" t="s">
         <v>2050</v>
       </c>
-      <c r="C680" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D680" s="1">
-        <v>43793</v>
+        <v>43818</v>
       </c>
       <c r="E680" s="1">
-        <v>43793</v>
-[...2 lines deleted...]
-        <v>43793</v>
+        <v>43831</v>
       </c>
       <c r="G680" t="s">
-        <v>2030</v>
+        <v>10</v>
       </c>
       <c r="H680" s="2" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
-        <v>90388</v>
+        <v>90925</v>
       </c>
       <c r="B681" t="s">
         <v>2052</v>
       </c>
       <c r="C681" t="s">
         <v>2053</v>
       </c>
       <c r="D681" s="1">
-        <v>43788</v>
+        <v>43816</v>
       </c>
       <c r="E681" s="1">
-        <v>43738</v>
+        <v>43831</v>
       </c>
       <c r="G681" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H681" s="2" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
-        <v>90387</v>
+        <v>90679</v>
       </c>
       <c r="B682" t="s">
         <v>2055</v>
       </c>
       <c r="C682" t="s">
         <v>2056</v>
       </c>
       <c r="D682" s="1">
-        <v>43788</v>
+        <v>43803</v>
       </c>
       <c r="E682" s="1">
-        <v>43788</v>
+        <v>43803</v>
       </c>
       <c r="G682" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H682" s="2" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
-        <v>90278</v>
+        <v>90660</v>
       </c>
       <c r="B683" t="s">
         <v>2058</v>
       </c>
       <c r="C683" t="s">
         <v>2059</v>
       </c>
       <c r="D683" s="1">
-        <v>43782</v>
+        <v>43802</v>
       </c>
       <c r="E683" s="1">
-        <v>43782</v>
+        <v>43802</v>
+      </c>
+      <c r="F683" s="1">
+        <v>43802</v>
       </c>
       <c r="G683" t="s">
-        <v>97</v>
+        <v>2060</v>
       </c>
       <c r="H683" s="2" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
-        <v>90250</v>
+        <v>90603</v>
       </c>
       <c r="B684" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="C684" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="D684" s="1">
-        <v>43781</v>
+        <v>43798</v>
       </c>
       <c r="E684" s="1">
-        <v>43781</v>
+        <v>43798</v>
       </c>
       <c r="G684" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H684" s="2" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
-        <v>90021</v>
+        <v>90582</v>
       </c>
       <c r="B685" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="C685" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D685" s="1">
-        <v>43770</v>
+        <v>43797</v>
       </c>
       <c r="E685" s="1">
-        <v>43831</v>
+        <v>43797</v>
       </c>
       <c r="G685" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H685" s="2" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
-        <v>89962</v>
+        <v>90581</v>
       </c>
       <c r="B686" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="C686" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="D686" s="1">
-        <v>43767</v>
+        <v>43797</v>
       </c>
       <c r="E686" s="1">
-        <v>43767</v>
+        <v>43797</v>
       </c>
       <c r="G686" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H686" s="2" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
-        <v>89900</v>
+        <v>90569</v>
       </c>
       <c r="B687" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C687" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D687" s="1">
-        <v>43763</v>
+        <v>43797</v>
       </c>
       <c r="E687" s="1">
-        <v>43763</v>
+        <v>43797</v>
       </c>
       <c r="G687" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H687" s="2" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
-        <v>89800</v>
+        <v>90544</v>
       </c>
       <c r="B688" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C688" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="D688" s="1">
-        <v>43759</v>
+        <v>43796</v>
       </c>
       <c r="E688" s="1">
-        <v>43735</v>
+        <v>43795</v>
       </c>
       <c r="G688" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H688" s="2" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
-        <v>89407</v>
+        <v>90542</v>
       </c>
       <c r="B689" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C689" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="D689" s="1">
-        <v>43739</v>
+        <v>43796</v>
       </c>
       <c r="E689" s="1">
-        <v>43739</v>
+        <v>43800</v>
       </c>
       <c r="G689" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H689" s="2" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
-        <v>89374</v>
+        <v>90482</v>
       </c>
       <c r="B690" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="C690" t="s">
-        <v>2080</v>
+        <v>2059</v>
       </c>
       <c r="D690" s="1">
-        <v>43738</v>
+        <v>43793</v>
       </c>
       <c r="E690" s="1">
-        <v>43738</v>
+        <v>43793</v>
+      </c>
+      <c r="F690" s="1">
+        <v>43793</v>
       </c>
       <c r="G690" t="s">
-        <v>69</v>
+        <v>2060</v>
       </c>
       <c r="H690" s="2" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691">
-        <v>89373</v>
+        <v>90388</v>
       </c>
       <c r="B691" t="s">
         <v>2082</v>
       </c>
       <c r="C691" t="s">
         <v>2083</v>
       </c>
       <c r="D691" s="1">
-        <v>43738</v>
+        <v>43788</v>
       </c>
       <c r="E691" s="1">
         <v>43738</v>
       </c>
       <c r="G691" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="H691" s="2" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
-        <v>89281</v>
+        <v>90387</v>
       </c>
       <c r="B692" t="s">
         <v>2085</v>
       </c>
       <c r="C692" t="s">
         <v>2086</v>
       </c>
       <c r="D692" s="1">
-        <v>43734</v>
+        <v>43788</v>
       </c>
       <c r="E692" s="1">
-        <v>43734</v>
+        <v>43788</v>
       </c>
       <c r="G692" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H692" s="2" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
-        <v>89244</v>
+        <v>90278</v>
       </c>
       <c r="B693" t="s">
         <v>2088</v>
       </c>
       <c r="C693" t="s">
         <v>2089</v>
       </c>
       <c r="D693" s="1">
-        <v>43725</v>
+        <v>43782</v>
       </c>
       <c r="E693" s="1">
-        <v>43725</v>
+        <v>43782</v>
       </c>
       <c r="G693" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H693" s="2" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694">
-        <v>89178</v>
+        <v>90250</v>
       </c>
       <c r="B694" t="s">
         <v>2091</v>
       </c>
       <c r="C694" t="s">
-        <v>2077</v>
+        <v>2092</v>
       </c>
       <c r="D694" s="1">
-        <v>43711</v>
+        <v>43781</v>
       </c>
       <c r="E694" s="1">
-        <v>43711</v>
+        <v>43781</v>
       </c>
       <c r="G694" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H694" s="2" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
-        <v>89148</v>
+        <v>90021</v>
       </c>
       <c r="B695" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C695" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="D695" s="1">
-        <v>43705</v>
+        <v>43770</v>
       </c>
       <c r="E695" s="1">
-        <v>43131</v>
+        <v>43831</v>
       </c>
       <c r="G695" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H695" s="2" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696">
-        <v>89144</v>
+        <v>89962</v>
       </c>
       <c r="B696" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C696" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D696" s="1">
-        <v>43704</v>
+        <v>43767</v>
       </c>
       <c r="E696" s="1">
-        <v>43220</v>
+        <v>43767</v>
       </c>
       <c r="G696" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="H696" s="2" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
-        <v>89143</v>
+        <v>89900</v>
       </c>
       <c r="B697" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C697" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="D697" s="1">
-        <v>43704</v>
+        <v>43763</v>
       </c>
       <c r="E697" s="1">
-        <v>43251</v>
+        <v>43763</v>
       </c>
       <c r="G697" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H697" s="2" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698">
-        <v>89142</v>
+        <v>89800</v>
       </c>
       <c r="B698" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="C698" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="D698" s="1">
-        <v>43704</v>
+        <v>43759</v>
       </c>
       <c r="E698" s="1">
-        <v>43281</v>
+        <v>43735</v>
       </c>
       <c r="G698" t="s">
-        <v>165</v>
+        <v>1583</v>
       </c>
       <c r="H698" s="2" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699">
-        <v>89141</v>
+        <v>89407</v>
       </c>
       <c r="B699" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C699" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="D699" s="1">
-        <v>43704</v>
+        <v>43739</v>
       </c>
       <c r="E699" s="1">
-        <v>43343</v>
+        <v>43739</v>
       </c>
       <c r="G699" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H699" s="2" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700">
-        <v>89140</v>
+        <v>89374</v>
       </c>
       <c r="B700" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="C700" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="D700" s="1">
-        <v>43703</v>
+        <v>43738</v>
       </c>
       <c r="E700" s="1">
-        <v>43373</v>
+        <v>43738</v>
       </c>
       <c r="G700" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H700" s="2" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
-        <v>89139</v>
+        <v>89373</v>
       </c>
       <c r="B701" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C701" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="D701" s="1">
-        <v>43703</v>
+        <v>43738</v>
       </c>
       <c r="E701" s="1">
-        <v>43434</v>
+        <v>43738</v>
       </c>
       <c r="G701" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="H701" s="2" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
-        <v>89135</v>
+        <v>89281</v>
       </c>
       <c r="B702" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="C702" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="D702" s="1">
-        <v>43699</v>
+        <v>43734</v>
       </c>
       <c r="E702" s="1">
-        <v>43699</v>
+        <v>43734</v>
       </c>
       <c r="G702" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H702" s="2" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703">
-        <v>89282</v>
+        <v>89244</v>
       </c>
       <c r="B703" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C703" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="D703" s="1">
-        <v>43698</v>
+        <v>43725</v>
       </c>
       <c r="E703" s="1">
-        <v>43698</v>
+        <v>43725</v>
       </c>
       <c r="G703" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H703" s="2" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704">
-        <v>89131</v>
+        <v>89178</v>
       </c>
       <c r="B704" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="C704" t="s">
-        <v>2121</v>
+        <v>2107</v>
       </c>
       <c r="D704" s="1">
-        <v>43698</v>
+        <v>43711</v>
       </c>
       <c r="E704" s="1">
-        <v>43404</v>
+        <v>43711</v>
       </c>
       <c r="G704" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
       <c r="H704" s="2" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
-        <v>89130</v>
+        <v>89148</v>
       </c>
       <c r="B705" t="s">
         <v>2123</v>
       </c>
       <c r="C705" t="s">
         <v>2124</v>
       </c>
       <c r="D705" s="1">
-        <v>43698</v>
+        <v>43705</v>
       </c>
       <c r="E705" s="1">
-        <v>43555</v>
+        <v>43131</v>
       </c>
       <c r="G705" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H705" s="2" t="s">
         <v>2125</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
-        <v>89129</v>
+        <v>89144</v>
       </c>
       <c r="B706" t="s">
         <v>2126</v>
       </c>
       <c r="C706" t="s">
         <v>2127</v>
       </c>
       <c r="D706" s="1">
-        <v>43698</v>
+        <v>43704</v>
       </c>
       <c r="E706" s="1">
-        <v>43585</v>
+        <v>43220</v>
       </c>
       <c r="G706" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H706" s="2" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
-        <v>89128</v>
+        <v>89143</v>
       </c>
       <c r="B707" t="s">
         <v>2129</v>
       </c>
       <c r="C707" t="s">
         <v>2130</v>
       </c>
       <c r="D707" s="1">
-        <v>43698</v>
+        <v>43704</v>
       </c>
       <c r="E707" s="1">
-        <v>43496</v>
+        <v>43251</v>
       </c>
       <c r="G707" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H707" s="2" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708">
-        <v>89094</v>
+        <v>89142</v>
       </c>
       <c r="B708" t="s">
         <v>2132</v>
       </c>
       <c r="C708" t="s">
         <v>2133</v>
       </c>
       <c r="D708" s="1">
-        <v>43684</v>
+        <v>43704</v>
       </c>
       <c r="E708" s="1">
-        <v>43677</v>
+        <v>43281</v>
       </c>
       <c r="G708" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="H708" s="2" t="s">
         <v>2134</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709">
-        <v>89063</v>
+        <v>89141</v>
       </c>
       <c r="B709" t="s">
         <v>2135</v>
       </c>
       <c r="C709" t="s">
         <v>2136</v>
       </c>
       <c r="D709" s="1">
-        <v>43672</v>
+        <v>43704</v>
       </c>
       <c r="E709" s="1">
-        <v>43678</v>
+        <v>43343</v>
       </c>
       <c r="G709" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H709" s="2" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710">
-        <v>88668</v>
+        <v>89140</v>
       </c>
       <c r="B710" t="s">
         <v>2138</v>
       </c>
       <c r="C710" t="s">
         <v>2139</v>
       </c>
       <c r="D710" s="1">
-        <v>43644</v>
+        <v>43703</v>
       </c>
       <c r="E710" s="1">
-        <v>43644</v>
+        <v>43373</v>
       </c>
       <c r="G710" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H710" s="2" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
-        <v>88667</v>
+        <v>89139</v>
       </c>
       <c r="B711" t="s">
         <v>2141</v>
       </c>
       <c r="C711" t="s">
         <v>2142</v>
       </c>
       <c r="D711" s="1">
-        <v>43644</v>
+        <v>43703</v>
       </c>
       <c r="E711" s="1">
-        <v>43831</v>
+        <v>43434</v>
       </c>
       <c r="G711" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="H711" s="2" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712">
-        <v>88665</v>
+        <v>89135</v>
       </c>
       <c r="B712" t="s">
         <v>2144</v>
       </c>
       <c r="C712" t="s">
         <v>2145</v>
       </c>
       <c r="D712" s="1">
-        <v>43644</v>
+        <v>43699</v>
       </c>
       <c r="E712" s="1">
-        <v>43644</v>
+        <v>43699</v>
       </c>
       <c r="G712" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H712" s="2" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
-        <v>88642</v>
+        <v>89282</v>
       </c>
       <c r="B713" t="s">
         <v>2147</v>
       </c>
       <c r="C713" t="s">
         <v>2148</v>
       </c>
       <c r="D713" s="1">
-        <v>43641</v>
+        <v>43698</v>
       </c>
       <c r="E713" s="1">
-        <v>43641</v>
+        <v>43698</v>
       </c>
       <c r="G713" t="s">
         <v>10</v>
       </c>
       <c r="H713" s="2" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
-        <v>88638</v>
+        <v>89131</v>
       </c>
       <c r="B714" t="s">
         <v>2150</v>
       </c>
       <c r="C714" t="s">
         <v>2151</v>
       </c>
       <c r="D714" s="1">
-        <v>43640</v>
+        <v>43698</v>
       </c>
       <c r="E714" s="1">
-        <v>43627</v>
+        <v>43404</v>
       </c>
       <c r="G714" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="H714" s="2" t="s">
         <v>2152</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
-        <v>88615</v>
+        <v>89130</v>
       </c>
       <c r="B715" t="s">
         <v>2153</v>
       </c>
       <c r="C715" t="s">
         <v>2154</v>
       </c>
       <c r="D715" s="1">
-        <v>43639</v>
+        <v>43698</v>
       </c>
       <c r="E715" s="1">
-        <v>43591</v>
+        <v>43555</v>
       </c>
       <c r="G715" t="s">
-        <v>2030</v>
+        <v>201</v>
       </c>
       <c r="H715" s="2" t="s">
         <v>2155</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
-        <v>88614</v>
+        <v>89129</v>
       </c>
       <c r="B716" t="s">
         <v>2156</v>
       </c>
       <c r="C716" t="s">
         <v>2157</v>
       </c>
       <c r="D716" s="1">
-        <v>43639</v>
+        <v>43698</v>
       </c>
       <c r="E716" s="1">
-        <v>43544</v>
+        <v>43585</v>
       </c>
       <c r="G716" t="s">
-        <v>2030</v>
+        <v>201</v>
       </c>
       <c r="H716" s="2" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
-        <v>88496</v>
+        <v>89128</v>
       </c>
       <c r="B717" t="s">
         <v>2159</v>
       </c>
       <c r="C717" t="s">
         <v>2160</v>
       </c>
       <c r="D717" s="1">
-        <v>43633</v>
+        <v>43698</v>
       </c>
       <c r="E717" s="1">
-        <v>43608</v>
+        <v>43496</v>
       </c>
       <c r="G717" t="s">
+        <v>201</v>
+      </c>
+      <c r="H717" s="2" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
-        <v>88150</v>
+        <v>89094</v>
       </c>
       <c r="B718" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C718" t="s">
         <v>2163</v>
       </c>
-      <c r="C718" t="s">
+      <c r="D718" s="1">
+        <v>43684</v>
+      </c>
+      <c r="E718" s="1">
+        <v>43677</v>
+      </c>
+      <c r="G718" t="s">
+        <v>201</v>
+      </c>
+      <c r="H718" s="2" t="s">
         <v>2164</v>
-      </c>
-[...10 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
-        <v>88132</v>
+        <v>89063</v>
       </c>
       <c r="B719" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C719" t="s">
         <v>2166</v>
       </c>
-      <c r="C719" t="s">
+      <c r="D719" s="1">
+        <v>43672</v>
+      </c>
+      <c r="E719" s="1">
+        <v>43678</v>
+      </c>
+      <c r="G719" t="s">
+        <v>10</v>
+      </c>
+      <c r="H719" s="2" t="s">
         <v>2167</v>
-      </c>
-[...10 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
-        <v>88077</v>
+        <v>88668</v>
       </c>
       <c r="B720" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C720" t="s">
         <v>2169</v>
       </c>
-      <c r="C720" t="s">
+      <c r="D720" s="1">
+        <v>43644</v>
+      </c>
+      <c r="E720" s="1">
+        <v>43644</v>
+      </c>
+      <c r="G720" t="s">
+        <v>14</v>
+      </c>
+      <c r="H720" s="2" t="s">
         <v>2170</v>
-      </c>
-[...10 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
-        <v>88069</v>
+        <v>88667</v>
       </c>
       <c r="B721" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C721" t="s">
         <v>2172</v>
       </c>
-      <c r="C721" t="s">
+      <c r="D721" s="1">
+        <v>43644</v>
+      </c>
+      <c r="E721" s="1">
+        <v>43831</v>
+      </c>
+      <c r="G721" t="s">
+        <v>10</v>
+      </c>
+      <c r="H721" s="2" t="s">
         <v>2173</v>
-      </c>
-[...10 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
-        <v>88027</v>
+        <v>88665</v>
       </c>
       <c r="B722" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C722" t="s">
         <v>2175</v>
       </c>
-      <c r="C722" t="s">
+      <c r="D722" s="1">
+        <v>43644</v>
+      </c>
+      <c r="E722" s="1">
+        <v>43644</v>
+      </c>
+      <c r="G722" t="s">
+        <v>220</v>
+      </c>
+      <c r="H722" s="2" t="s">
         <v>2176</v>
-      </c>
-[...10 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
-        <v>88023</v>
+        <v>88642</v>
       </c>
       <c r="B723" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C723" t="s">
         <v>2178</v>
       </c>
-      <c r="C723" t="s">
+      <c r="D723" s="1">
+        <v>43641</v>
+      </c>
+      <c r="E723" s="1">
+        <v>43641</v>
+      </c>
+      <c r="G723" t="s">
+        <v>10</v>
+      </c>
+      <c r="H723" s="2" t="s">
         <v>2179</v>
-      </c>
-[...10 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
-        <v>87950</v>
+        <v>88638</v>
       </c>
       <c r="B724" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C724" t="s">
         <v>2181</v>
       </c>
-      <c r="C724" t="s">
+      <c r="D724" s="1">
+        <v>43640</v>
+      </c>
+      <c r="E724" s="1">
+        <v>43627</v>
+      </c>
+      <c r="G724" t="s">
+        <v>14</v>
+      </c>
+      <c r="H724" s="2" t="s">
         <v>2182</v>
-      </c>
-[...10 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
-        <v>87737</v>
+        <v>88615</v>
       </c>
       <c r="B725" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C725" t="s">
         <v>2184</v>
       </c>
-      <c r="C725" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D725" s="1">
-        <v>43591</v>
+        <v>43639</v>
       </c>
       <c r="E725" s="1">
         <v>43591</v>
       </c>
       <c r="G725" t="s">
-        <v>190</v>
+        <v>2060</v>
       </c>
       <c r="H725" s="2" t="s">
-        <v>2186</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
-        <v>87580</v>
+        <v>88614</v>
       </c>
       <c r="B726" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C726" t="s">
         <v>2187</v>
       </c>
-      <c r="C726" t="s">
+      <c r="D726" s="1">
+        <v>43639</v>
+      </c>
+      <c r="E726" s="1">
+        <v>43544</v>
+      </c>
+      <c r="G726" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H726" s="2" t="s">
         <v>2188</v>
-      </c>
-[...10 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727">
-        <v>87559</v>
+        <v>88496</v>
       </c>
       <c r="B727" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C727" t="s">
         <v>2190</v>
       </c>
-      <c r="C727" t="s">
+      <c r="D727" s="1">
+        <v>43633</v>
+      </c>
+      <c r="E727" s="1">
+        <v>43608</v>
+      </c>
+      <c r="G727" t="s">
         <v>2191</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H727" s="2" t="s">
         <v>2192</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728">
-        <v>87489</v>
+        <v>88150</v>
       </c>
       <c r="B728" t="s">
         <v>2193</v>
       </c>
       <c r="C728" t="s">
         <v>2194</v>
       </c>
       <c r="D728" s="1">
-        <v>43553</v>
+        <v>43613</v>
       </c>
       <c r="E728" s="1">
-        <v>43553</v>
+        <v>43613</v>
       </c>
       <c r="G728" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H728" s="2" t="s">
         <v>2195</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
-        <v>87436</v>
+        <v>88132</v>
       </c>
       <c r="B729" t="s">
         <v>2196</v>
       </c>
       <c r="C729" t="s">
         <v>2197</v>
       </c>
       <c r="D729" s="1">
-        <v>43544</v>
+        <v>43612</v>
       </c>
       <c r="E729" s="1">
-        <v>43544</v>
+        <v>43612</v>
       </c>
       <c r="G729" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H729" s="2" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730">
-        <v>87435</v>
+        <v>88077</v>
       </c>
       <c r="B730" t="s">
         <v>2199</v>
       </c>
       <c r="C730" t="s">
-        <v>1543</v>
+        <v>2200</v>
       </c>
       <c r="D730" s="1">
-        <v>43544</v>
+        <v>43609</v>
       </c>
       <c r="E730" s="1">
-        <v>43544</v>
+        <v>43587</v>
       </c>
       <c r="G730" t="s">
-        <v>190</v>
+        <v>1583</v>
       </c>
       <c r="H730" s="2" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731">
-        <v>87424</v>
+        <v>88069</v>
       </c>
       <c r="B731" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="C731" t="s">
-        <v>1543</v>
+        <v>2203</v>
       </c>
       <c r="D731" s="1">
-        <v>43543</v>
+        <v>43608</v>
       </c>
       <c r="E731" s="1">
-        <v>43543</v>
+        <v>43608</v>
       </c>
       <c r="G731" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H731" s="2" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
-        <v>87405</v>
+        <v>88027</v>
       </c>
       <c r="B732" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="C732" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="D732" s="1">
-        <v>43539</v>
+        <v>43607</v>
       </c>
       <c r="E732" s="1">
-        <v>43539</v>
+        <v>43607</v>
       </c>
       <c r="G732" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H732" s="2" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
-        <v>87376</v>
+        <v>88023</v>
       </c>
       <c r="B733" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="C733" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="D733" s="1">
-        <v>43535</v>
+        <v>43606</v>
       </c>
       <c r="E733" s="1">
-        <v>43170</v>
+        <v>43606</v>
       </c>
       <c r="G733" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H733" s="2" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
-        <v>87372</v>
+        <v>87950</v>
       </c>
       <c r="B734" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="C734" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="D734" s="1">
-        <v>43530</v>
+        <v>43602</v>
       </c>
       <c r="E734" s="1">
-        <v>43530</v>
-[...2 lines deleted...]
-        <v>43530</v>
+        <v>43602</v>
       </c>
       <c r="G734" t="s">
-        <v>2211</v>
+        <v>14</v>
       </c>
       <c r="H734" s="2" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
-        <v>87363</v>
+        <v>87737</v>
       </c>
       <c r="B735" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C735" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D735" s="1">
-        <v>43528</v>
+        <v>43591</v>
       </c>
       <c r="E735" s="1">
-        <v>43528</v>
+        <v>43591</v>
       </c>
       <c r="G735" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="H735" s="2" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
-        <v>87352</v>
+        <v>87580</v>
       </c>
       <c r="B736" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="C736" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="D736" s="1">
-        <v>43523</v>
+        <v>43579</v>
       </c>
       <c r="E736" s="1">
-        <v>43523</v>
+        <v>43579</v>
       </c>
       <c r="G736" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H736" s="2" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
-        <v>87332</v>
+        <v>87559</v>
       </c>
       <c r="B737" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="C737" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="D737" s="1">
-        <v>43518</v>
+        <v>43572</v>
       </c>
       <c r="E737" s="1">
-        <v>43518</v>
+        <v>43572</v>
       </c>
       <c r="G737" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H737" s="2" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
-        <v>87330</v>
+        <v>87489</v>
       </c>
       <c r="B738" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="C738" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D738" s="1">
-        <v>43517</v>
+        <v>43553</v>
       </c>
       <c r="E738" s="1">
-        <v>43517</v>
+        <v>43553</v>
       </c>
       <c r="G738" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H738" s="2" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
-        <v>87312</v>
+        <v>87436</v>
       </c>
       <c r="B739" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="C739" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D739" s="1">
-        <v>43508</v>
+        <v>43544</v>
       </c>
       <c r="E739" s="1">
-        <v>43508</v>
+        <v>43544</v>
       </c>
       <c r="G739" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H739" s="2" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
-        <v>87284</v>
+        <v>87435</v>
       </c>
       <c r="B740" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="C740" t="s">
-        <v>2229</v>
+        <v>1573</v>
       </c>
       <c r="D740" s="1">
-        <v>43494</v>
+        <v>43544</v>
       </c>
       <c r="E740" s="1">
-        <v>43494</v>
+        <v>43544</v>
       </c>
       <c r="G740" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H740" s="2" t="s">
         <v>2230</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741">
-        <v>87275</v>
+        <v>87424</v>
       </c>
       <c r="B741" t="s">
         <v>2231</v>
       </c>
       <c r="C741" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D741" s="1">
+        <v>43543</v>
+      </c>
+      <c r="E741" s="1">
+        <v>43543</v>
+      </c>
+      <c r="G741" t="s">
+        <v>220</v>
+      </c>
+      <c r="H741" s="2" t="s">
         <v>2232</v>
-      </c>
-[...10 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
-        <v>87206</v>
+        <v>87405</v>
       </c>
       <c r="B742" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C742" t="s">
         <v>2234</v>
       </c>
-      <c r="C742" t="s">
+      <c r="D742" s="1">
+        <v>43539</v>
+      </c>
+      <c r="E742" s="1">
+        <v>43539</v>
+      </c>
+      <c r="G742" t="s">
+        <v>14</v>
+      </c>
+      <c r="H742" s="2" t="s">
         <v>2235</v>
-      </c>
-[...10 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
-        <v>87205</v>
+        <v>87376</v>
       </c>
       <c r="B743" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C743" t="s">
         <v>2237</v>
       </c>
-      <c r="C743" t="s">
+      <c r="D743" s="1">
+        <v>43535</v>
+      </c>
+      <c r="E743" s="1">
+        <v>43170</v>
+      </c>
+      <c r="G743" t="s">
+        <v>14</v>
+      </c>
+      <c r="H743" s="2" t="s">
         <v>2238</v>
-      </c>
-[...10 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744">
-        <v>87168</v>
+        <v>87372</v>
       </c>
       <c r="B744" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C744" t="s">
         <v>2240</v>
       </c>
-      <c r="C744" t="s">
+      <c r="D744" s="1">
+        <v>43530</v>
+      </c>
+      <c r="E744" s="1">
+        <v>43530</v>
+      </c>
+      <c r="F744" s="1">
+        <v>43530</v>
+      </c>
+      <c r="G744" t="s">
         <v>2241</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H744" s="2" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
-        <v>87122</v>
+        <v>87363</v>
       </c>
       <c r="B745" t="s">
         <v>2243</v>
       </c>
       <c r="C745" t="s">
         <v>2244</v>
       </c>
       <c r="D745" s="1">
-        <v>43483</v>
+        <v>43528</v>
       </c>
       <c r="E745" s="1">
-        <v>43483</v>
+        <v>43528</v>
       </c>
       <c r="G745" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H745" s="2" t="s">
         <v>2245</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
-        <v>87103</v>
+        <v>87352</v>
       </c>
       <c r="B746" t="s">
         <v>2246</v>
       </c>
       <c r="C746" t="s">
-        <v>1543</v>
+        <v>2247</v>
       </c>
       <c r="D746" s="1">
-        <v>43482</v>
+        <v>43523</v>
       </c>
       <c r="E746" s="1">
-        <v>43481</v>
+        <v>43523</v>
       </c>
       <c r="G746" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H746" s="2" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747">
-        <v>86824</v>
+        <v>87332</v>
       </c>
       <c r="B747" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="C747" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="D747" s="1">
-        <v>43467</v>
+        <v>43518</v>
       </c>
       <c r="E747" s="1">
-        <v>43466</v>
+        <v>43518</v>
       </c>
       <c r="G747" t="s">
         <v>10</v>
       </c>
       <c r="H747" s="2" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748">
-        <v>86637</v>
+        <v>87330</v>
       </c>
       <c r="B748" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C748" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="D748" s="1">
-        <v>43454</v>
+        <v>43517</v>
       </c>
       <c r="E748" s="1">
-        <v>43454</v>
+        <v>43517</v>
       </c>
       <c r="G748" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H748" s="2" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
-        <v>86621</v>
+        <v>87312</v>
       </c>
       <c r="B749" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="C749" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="D749" s="1">
-        <v>43453</v>
+        <v>43508</v>
       </c>
       <c r="E749" s="1">
-        <v>43453</v>
+        <v>43508</v>
       </c>
       <c r="G749" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H749" s="2" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
-        <v>86317</v>
+        <v>87284</v>
       </c>
       <c r="B750" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="C750" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="D750" s="1">
-        <v>43434</v>
+        <v>43494</v>
       </c>
       <c r="E750" s="1">
-        <v>43434</v>
+        <v>43494</v>
       </c>
       <c r="G750" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H750" s="2" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
-        <v>86316</v>
+        <v>87275</v>
       </c>
       <c r="B751" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="C751" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="D751" s="1">
-        <v>43434</v>
+        <v>43493</v>
       </c>
       <c r="E751" s="1">
-        <v>43434</v>
+        <v>43493</v>
       </c>
       <c r="G751" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H751" s="2" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
-        <v>86306</v>
+        <v>87206</v>
       </c>
       <c r="B752" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="C752" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="D752" s="1">
-        <v>43434</v>
+        <v>43488</v>
       </c>
       <c r="E752" s="1">
-        <v>43435</v>
+        <v>43469</v>
       </c>
       <c r="G752" t="s">
-        <v>10</v>
+        <v>1583</v>
       </c>
       <c r="H752" s="2" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753">
-        <v>86174</v>
+        <v>87205</v>
       </c>
       <c r="B753" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="C753" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="D753" s="1">
-        <v>43426</v>
+        <v>43488</v>
       </c>
       <c r="E753" s="1">
-        <v>43426</v>
+        <v>43488</v>
       </c>
       <c r="G753" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H753" s="2" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754">
-        <v>86173</v>
+        <v>87168</v>
       </c>
       <c r="B754" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="C754" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="D754" s="1">
-        <v>43426</v>
+        <v>43487</v>
       </c>
       <c r="E754" s="1">
-        <v>43426</v>
+        <v>43487</v>
       </c>
       <c r="G754" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H754" s="2" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
-        <v>86167</v>
+        <v>87122</v>
       </c>
       <c r="B755" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="C755" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="D755" s="1">
-        <v>43426</v>
+        <v>43483</v>
       </c>
       <c r="E755" s="1">
-        <v>43426</v>
+        <v>43483</v>
       </c>
       <c r="G755" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H755" s="2" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756">
-        <v>86151</v>
+        <v>87103</v>
       </c>
       <c r="B756" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="C756" t="s">
-        <v>2276</v>
+        <v>1573</v>
       </c>
       <c r="D756" s="1">
-        <v>43425</v>
+        <v>43482</v>
       </c>
       <c r="E756" s="1">
-        <v>43425</v>
+        <v>43481</v>
       </c>
       <c r="G756" t="s">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H756" s="2" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
-        <v>86015</v>
+        <v>86824</v>
       </c>
       <c r="B757" t="s">
         <v>2278</v>
       </c>
       <c r="C757" t="s">
         <v>2279</v>
       </c>
       <c r="D757" s="1">
-        <v>43417</v>
+        <v>43467</v>
       </c>
       <c r="E757" s="1">
-        <v>43417</v>
+        <v>43466</v>
       </c>
       <c r="G757" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H757" s="2" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
-        <v>85981</v>
+        <v>86637</v>
       </c>
       <c r="B758" t="s">
         <v>2281</v>
       </c>
       <c r="C758" t="s">
         <v>2282</v>
       </c>
       <c r="D758" s="1">
-        <v>43416</v>
+        <v>43454</v>
       </c>
       <c r="E758" s="1">
-        <v>43416</v>
+        <v>43454</v>
       </c>
       <c r="G758" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H758" s="2" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
-        <v>85898</v>
+        <v>86621</v>
       </c>
       <c r="B759" t="s">
         <v>2284</v>
       </c>
       <c r="C759" t="s">
         <v>2285</v>
       </c>
       <c r="D759" s="1">
-        <v>43411</v>
+        <v>43453</v>
       </c>
       <c r="E759" s="1">
-        <v>43411</v>
+        <v>43453</v>
       </c>
       <c r="G759" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H759" s="2" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
-        <v>85654</v>
+        <v>86317</v>
       </c>
       <c r="B760" t="s">
         <v>2287</v>
       </c>
       <c r="C760" t="s">
         <v>2288</v>
       </c>
       <c r="D760" s="1">
-        <v>43396</v>
+        <v>43434</v>
       </c>
       <c r="E760" s="1">
-        <v>43396</v>
+        <v>43434</v>
       </c>
       <c r="G760" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H760" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
-        <v>85591</v>
+        <v>86316</v>
       </c>
       <c r="B761" t="s">
         <v>2290</v>
       </c>
       <c r="C761" t="s">
         <v>2291</v>
       </c>
       <c r="D761" s="1">
-        <v>43392</v>
+        <v>43434</v>
       </c>
       <c r="E761" s="1">
-        <v>43392</v>
+        <v>43434</v>
       </c>
       <c r="G761" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H761" s="2" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
-        <v>85374</v>
+        <v>86306</v>
       </c>
       <c r="B762" t="s">
         <v>2293</v>
       </c>
       <c r="C762" t="s">
         <v>2294</v>
       </c>
       <c r="D762" s="1">
-        <v>43385</v>
+        <v>43434</v>
       </c>
       <c r="E762" s="1">
-        <v>43385</v>
+        <v>43435</v>
       </c>
       <c r="G762" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H762" s="2" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763">
-        <v>85348</v>
+        <v>86174</v>
       </c>
       <c r="B763" t="s">
         <v>2296</v>
       </c>
       <c r="C763" t="s">
         <v>2297</v>
       </c>
       <c r="D763" s="1">
-        <v>43381</v>
+        <v>43426</v>
       </c>
       <c r="E763" s="1">
-        <v>43381</v>
+        <v>43426</v>
       </c>
       <c r="G763" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H763" s="2" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
-        <v>85313</v>
+        <v>86173</v>
       </c>
       <c r="B764" t="s">
         <v>2299</v>
       </c>
       <c r="C764" t="s">
         <v>2300</v>
       </c>
       <c r="D764" s="1">
-        <v>43369</v>
+        <v>43426</v>
       </c>
       <c r="E764" s="1">
-        <v>43369</v>
+        <v>43426</v>
       </c>
       <c r="G764" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H764" s="2" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765">
-        <v>85312</v>
+        <v>86167</v>
       </c>
       <c r="B765" t="s">
         <v>2302</v>
       </c>
       <c r="C765" t="s">
         <v>2303</v>
       </c>
       <c r="D765" s="1">
-        <v>43369</v>
+        <v>43426</v>
       </c>
       <c r="E765" s="1">
-        <v>43369</v>
+        <v>43426</v>
       </c>
       <c r="G765" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H765" s="2" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
-        <v>85305</v>
+        <v>86151</v>
       </c>
       <c r="B766" t="s">
         <v>2305</v>
       </c>
       <c r="C766" t="s">
         <v>2306</v>
       </c>
       <c r="D766" s="1">
-        <v>43368</v>
+        <v>43425</v>
       </c>
       <c r="E766" s="1">
-        <v>43357</v>
+        <v>43425</v>
       </c>
       <c r="G766" t="s">
-        <v>1553</v>
+        <v>10</v>
       </c>
       <c r="H766" s="2" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767">
-        <v>85291</v>
+        <v>86015</v>
       </c>
       <c r="B767" t="s">
         <v>2308</v>
       </c>
       <c r="C767" t="s">
         <v>2309</v>
       </c>
       <c r="D767" s="1">
-        <v>43364</v>
+        <v>43417</v>
       </c>
       <c r="E767" s="1">
-        <v>43364</v>
+        <v>43417</v>
       </c>
       <c r="G767" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H767" s="2" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
-        <v>85285</v>
+        <v>85981</v>
       </c>
       <c r="B768" t="s">
         <v>2311</v>
       </c>
       <c r="C768" t="s">
         <v>2312</v>
       </c>
       <c r="D768" s="1">
-        <v>43364</v>
+        <v>43416</v>
       </c>
       <c r="E768" s="1">
-        <v>43364</v>
+        <v>43416</v>
       </c>
       <c r="G768" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H768" s="2" t="s">
         <v>2313</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
-        <v>85219</v>
+        <v>85898</v>
       </c>
       <c r="B769" t="s">
         <v>2314</v>
       </c>
       <c r="C769" t="s">
         <v>2315</v>
       </c>
       <c r="D769" s="1">
-        <v>43347</v>
+        <v>43411</v>
       </c>
       <c r="E769" s="1">
-        <v>43347</v>
+        <v>43411</v>
       </c>
       <c r="G769" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H769" s="2" t="s">
         <v>2316</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770">
-        <v>85198</v>
+        <v>85654</v>
       </c>
       <c r="B770" t="s">
         <v>2317</v>
       </c>
       <c r="C770" t="s">
         <v>2318</v>
       </c>
       <c r="D770" s="1">
-        <v>43343</v>
+        <v>43396</v>
       </c>
       <c r="E770" s="1">
-        <v>43466</v>
+        <v>43396</v>
       </c>
       <c r="G770" t="s">
         <v>10</v>
       </c>
       <c r="H770" s="2" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
-        <v>85170</v>
+        <v>85591</v>
       </c>
       <c r="B771" t="s">
         <v>2320</v>
       </c>
       <c r="C771" t="s">
         <v>2321</v>
       </c>
       <c r="D771" s="1">
-        <v>43333</v>
+        <v>43392</v>
       </c>
       <c r="E771" s="1">
-        <v>43333</v>
+        <v>43392</v>
       </c>
       <c r="G771" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H771" s="2" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
-        <v>85052</v>
+        <v>85374</v>
       </c>
       <c r="B772" t="s">
         <v>2323</v>
       </c>
       <c r="C772" t="s">
         <v>2324</v>
       </c>
       <c r="D772" s="1">
-        <v>43306</v>
+        <v>43385</v>
       </c>
       <c r="E772" s="1">
-        <v>43306</v>
+        <v>43385</v>
       </c>
       <c r="G772" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H772" s="2" t="s">
         <v>2325</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773">
-        <v>85037</v>
+        <v>85348</v>
       </c>
       <c r="B773" t="s">
         <v>2326</v>
       </c>
       <c r="C773" t="s">
         <v>2327</v>
       </c>
       <c r="D773" s="1">
-        <v>43300</v>
+        <v>43381</v>
       </c>
       <c r="E773" s="1">
-        <v>43300</v>
+        <v>43381</v>
       </c>
       <c r="G773" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H773" s="2" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774">
-        <v>85036</v>
+        <v>85313</v>
       </c>
       <c r="B774" t="s">
         <v>2329</v>
       </c>
       <c r="C774" t="s">
         <v>2330</v>
       </c>
       <c r="D774" s="1">
-        <v>43300</v>
+        <v>43369</v>
       </c>
       <c r="E774" s="1">
-        <v>43300</v>
+        <v>43369</v>
       </c>
       <c r="G774" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H774" s="2" t="s">
         <v>2331</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775">
-        <v>84995</v>
+        <v>85312</v>
       </c>
       <c r="B775" t="s">
         <v>2332</v>
       </c>
       <c r="C775" t="s">
         <v>2333</v>
       </c>
       <c r="D775" s="1">
-        <v>43285</v>
+        <v>43369</v>
       </c>
       <c r="E775" s="1">
-        <v>43285</v>
+        <v>43369</v>
       </c>
       <c r="G775" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H775" s="2" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
-        <v>84994</v>
+        <v>85305</v>
       </c>
       <c r="B776" t="s">
         <v>2335</v>
       </c>
       <c r="C776" t="s">
         <v>2336</v>
       </c>
       <c r="D776" s="1">
-        <v>43285</v>
+        <v>43368</v>
       </c>
       <c r="E776" s="1">
-        <v>43285</v>
+        <v>43357</v>
       </c>
       <c r="G776" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H776" s="2" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777">
-        <v>84962</v>
+        <v>85291</v>
       </c>
       <c r="B777" t="s">
         <v>2338</v>
       </c>
       <c r="C777" t="s">
         <v>2339</v>
       </c>
       <c r="D777" s="1">
-        <v>43272</v>
+        <v>43364</v>
       </c>
       <c r="E777" s="1">
-        <v>43272</v>
+        <v>43364</v>
       </c>
       <c r="G777" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H777" s="2" t="s">
         <v>2340</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
-        <v>84913</v>
+        <v>85285</v>
       </c>
       <c r="B778" t="s">
         <v>2341</v>
       </c>
       <c r="C778" t="s">
         <v>2342</v>
       </c>
       <c r="D778" s="1">
-        <v>43264</v>
+        <v>43364</v>
       </c>
       <c r="E778" s="1">
-        <v>43264</v>
+        <v>43364</v>
       </c>
       <c r="G778" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H778" s="2" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
-        <v>84912</v>
+        <v>85219</v>
       </c>
       <c r="B779" t="s">
         <v>2344</v>
       </c>
       <c r="C779" t="s">
         <v>2345</v>
       </c>
       <c r="D779" s="1">
-        <v>43264</v>
+        <v>43347</v>
       </c>
       <c r="E779" s="1">
-        <v>43264</v>
+        <v>43347</v>
       </c>
       <c r="G779" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H779" s="2" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
-        <v>84614</v>
+        <v>85198</v>
       </c>
       <c r="B780" t="s">
         <v>2347</v>
       </c>
       <c r="C780" t="s">
         <v>2348</v>
       </c>
       <c r="D780" s="1">
-        <v>43249</v>
+        <v>43343</v>
       </c>
       <c r="E780" s="1">
-        <v>43249</v>
+        <v>43466</v>
       </c>
       <c r="G780" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H780" s="2" t="s">
         <v>2349</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
-        <v>84595</v>
+        <v>85170</v>
       </c>
       <c r="B781" t="s">
         <v>2350</v>
       </c>
       <c r="C781" t="s">
         <v>2351</v>
       </c>
       <c r="D781" s="1">
-        <v>43248</v>
+        <v>43333</v>
       </c>
       <c r="E781" s="1">
-        <v>43248</v>
+        <v>43333</v>
       </c>
       <c r="G781" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H781" s="2" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
-        <v>84587</v>
+        <v>85052</v>
       </c>
       <c r="B782" t="s">
         <v>2353</v>
       </c>
       <c r="C782" t="s">
         <v>2354</v>
       </c>
       <c r="D782" s="1">
-        <v>43244</v>
+        <v>43306</v>
       </c>
       <c r="E782" s="1">
-        <v>43244</v>
+        <v>43306</v>
       </c>
       <c r="G782" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H782" s="2" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
-        <v>84582</v>
+        <v>85037</v>
       </c>
       <c r="B783" t="s">
         <v>2356</v>
       </c>
       <c r="C783" t="s">
         <v>2357</v>
       </c>
       <c r="D783" s="1">
-        <v>43243</v>
+        <v>43300</v>
       </c>
       <c r="E783" s="1">
-        <v>43243</v>
+        <v>43300</v>
       </c>
       <c r="G783" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H783" s="2" t="s">
         <v>2358</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
-        <v>84535</v>
+        <v>85036</v>
       </c>
       <c r="B784" t="s">
         <v>2359</v>
       </c>
       <c r="C784" t="s">
         <v>2360</v>
       </c>
       <c r="D784" s="1">
-        <v>43237</v>
+        <v>43300</v>
       </c>
       <c r="E784" s="1">
-        <v>43237</v>
+        <v>43300</v>
       </c>
       <c r="G784" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H784" s="2" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
-        <v>84517</v>
+        <v>84995</v>
       </c>
       <c r="B785" t="s">
         <v>2362</v>
       </c>
       <c r="C785" t="s">
         <v>2363</v>
       </c>
       <c r="D785" s="1">
-        <v>43231</v>
+        <v>43285</v>
       </c>
       <c r="E785" s="1">
-        <v>43344</v>
+        <v>43285</v>
       </c>
       <c r="G785" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H785" s="2" t="s">
         <v>2364</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
-        <v>84488</v>
+        <v>84994</v>
       </c>
       <c r="B786" t="s">
         <v>2365</v>
       </c>
       <c r="C786" t="s">
         <v>2366</v>
       </c>
       <c r="D786" s="1">
-        <v>43224</v>
+        <v>43285</v>
       </c>
       <c r="E786" s="1">
-        <v>43215</v>
+        <v>43285</v>
       </c>
       <c r="G786" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H786" s="2" t="s">
         <v>2367</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
-        <v>84484</v>
+        <v>84962</v>
       </c>
       <c r="B787" t="s">
         <v>2368</v>
       </c>
       <c r="C787" t="s">
         <v>2369</v>
       </c>
       <c r="D787" s="1">
-        <v>43223</v>
+        <v>43272</v>
       </c>
       <c r="E787" s="1">
-        <v>43223</v>
+        <v>43272</v>
       </c>
       <c r="G787" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H787" s="2" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
-        <v>84473</v>
+        <v>84913</v>
       </c>
       <c r="B788" t="s">
         <v>2371</v>
       </c>
       <c r="C788" t="s">
         <v>2372</v>
       </c>
       <c r="D788" s="1">
-        <v>43217</v>
+        <v>43264</v>
       </c>
       <c r="E788" s="1">
-        <v>43217</v>
+        <v>43264</v>
       </c>
       <c r="G788" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H788" s="2" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
-        <v>84446</v>
+        <v>84912</v>
       </c>
       <c r="B789" t="s">
         <v>2374</v>
       </c>
       <c r="C789" t="s">
         <v>2375</v>
       </c>
       <c r="D789" s="1">
-        <v>43214</v>
+        <v>43264</v>
       </c>
       <c r="E789" s="1">
-        <v>43214</v>
+        <v>43264</v>
       </c>
       <c r="G789" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H789" s="2" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
-        <v>84366</v>
+        <v>84614</v>
       </c>
       <c r="B790" t="s">
         <v>2377</v>
       </c>
       <c r="C790" t="s">
         <v>2378</v>
       </c>
       <c r="D790" s="1">
-        <v>43193</v>
+        <v>43249</v>
       </c>
       <c r="E790" s="1">
-        <v>43193</v>
+        <v>43249</v>
       </c>
       <c r="G790" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H790" s="2" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
-        <v>84343</v>
+        <v>84595</v>
       </c>
       <c r="B791" t="s">
         <v>2380</v>
       </c>
       <c r="C791" t="s">
         <v>2381</v>
       </c>
       <c r="D791" s="1">
-        <v>43181</v>
+        <v>43248</v>
       </c>
       <c r="E791" s="1">
-        <v>43181</v>
+        <v>43248</v>
       </c>
       <c r="G791" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H791" s="2" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
-        <v>84297</v>
+        <v>84587</v>
       </c>
       <c r="B792" t="s">
         <v>2383</v>
       </c>
       <c r="C792" t="s">
         <v>2384</v>
       </c>
       <c r="D792" s="1">
-        <v>43174</v>
+        <v>43244</v>
       </c>
       <c r="E792" s="1">
-        <v>43174</v>
+        <v>43244</v>
       </c>
       <c r="G792" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H792" s="2" t="s">
         <v>2385</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
-        <v>84272</v>
+        <v>84582</v>
       </c>
       <c r="B793" t="s">
         <v>2386</v>
       </c>
       <c r="C793" t="s">
         <v>2387</v>
       </c>
       <c r="D793" s="1">
-        <v>43164</v>
+        <v>43243</v>
       </c>
       <c r="E793" s="1">
-        <v>43147</v>
+        <v>43243</v>
       </c>
       <c r="G793" t="s">
-        <v>1553</v>
+        <v>10</v>
       </c>
       <c r="H793" s="2" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
-        <v>84262</v>
+        <v>84535</v>
       </c>
       <c r="B794" t="s">
         <v>2389</v>
       </c>
       <c r="C794" t="s">
         <v>2390</v>
       </c>
       <c r="D794" s="1">
-        <v>43160</v>
+        <v>43237</v>
       </c>
       <c r="E794" s="1">
-        <v>43160</v>
+        <v>43237</v>
       </c>
       <c r="G794" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H794" s="2" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
-        <v>84237</v>
+        <v>84517</v>
       </c>
       <c r="B795" t="s">
         <v>2392</v>
       </c>
       <c r="C795" t="s">
         <v>2393</v>
       </c>
       <c r="D795" s="1">
-        <v>43157</v>
+        <v>43231</v>
       </c>
       <c r="E795" s="1">
-        <v>43157</v>
+        <v>43344</v>
       </c>
       <c r="G795" t="s">
         <v>10</v>
       </c>
       <c r="H795" s="2" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
-        <v>84185</v>
+        <v>84488</v>
       </c>
       <c r="B796" t="s">
         <v>2395</v>
       </c>
       <c r="C796" t="s">
         <v>2396</v>
       </c>
       <c r="D796" s="1">
-        <v>43146</v>
+        <v>43224</v>
       </c>
       <c r="E796" s="1">
-        <v>43146</v>
+        <v>43215</v>
       </c>
       <c r="G796" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H796" s="2" t="s">
         <v>2397</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
-        <v>84184</v>
+        <v>84484</v>
       </c>
       <c r="B797" t="s">
         <v>2398</v>
       </c>
       <c r="C797" t="s">
         <v>2399</v>
       </c>
       <c r="D797" s="1">
-        <v>43146</v>
+        <v>43223</v>
       </c>
       <c r="E797" s="1">
-        <v>43146</v>
+        <v>43223</v>
       </c>
       <c r="G797" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H797" s="2" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
-        <v>84126</v>
+        <v>84473</v>
       </c>
       <c r="B798" t="s">
         <v>2401</v>
       </c>
       <c r="C798" t="s">
         <v>2402</v>
       </c>
       <c r="D798" s="1">
-        <v>43133</v>
+        <v>43217</v>
       </c>
       <c r="E798" s="1">
-        <v>43132</v>
+        <v>43217</v>
       </c>
       <c r="G798" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H798" s="2" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799">
-        <v>84099</v>
+        <v>84446</v>
       </c>
       <c r="B799" t="s">
         <v>2404</v>
       </c>
       <c r="C799" t="s">
         <v>2405</v>
       </c>
       <c r="D799" s="1">
-        <v>43124</v>
+        <v>43214</v>
       </c>
       <c r="E799" s="1">
-        <v>43122</v>
+        <v>43214</v>
       </c>
       <c r="G799" t="s">
         <v>10</v>
       </c>
       <c r="H799" s="2" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
-        <v>84081</v>
+        <v>84366</v>
       </c>
       <c r="B800" t="s">
         <v>2407</v>
       </c>
       <c r="C800" t="s">
         <v>2408</v>
       </c>
       <c r="D800" s="1">
-        <v>43118</v>
+        <v>43193</v>
       </c>
       <c r="E800" s="1">
-        <v>43118</v>
+        <v>43193</v>
       </c>
       <c r="G800" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H800" s="2" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
-        <v>84064</v>
+        <v>84343</v>
       </c>
       <c r="B801" t="s">
         <v>2410</v>
       </c>
       <c r="C801" t="s">
         <v>2411</v>
       </c>
       <c r="D801" s="1">
-        <v>43115</v>
+        <v>43181</v>
       </c>
       <c r="E801" s="1">
-        <v>43115</v>
-[...2 lines deleted...]
-        <v>43115</v>
+        <v>43181</v>
       </c>
       <c r="G801" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H801" s="2" t="s">
         <v>2412</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
-        <v>66422</v>
+        <v>84297</v>
       </c>
       <c r="B802" t="s">
         <v>2413</v>
       </c>
       <c r="C802" t="s">
         <v>2414</v>
       </c>
       <c r="D802" s="1">
-        <v>43111</v>
+        <v>43174</v>
       </c>
       <c r="E802" s="1">
-        <v>43111</v>
+        <v>43174</v>
       </c>
       <c r="G802" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H802" s="2" t="s">
         <v>2415</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
-        <v>66410</v>
+        <v>84272</v>
       </c>
       <c r="B803" t="s">
         <v>2416</v>
       </c>
       <c r="C803" t="s">
         <v>2417</v>
       </c>
       <c r="D803" s="1">
-        <v>43103</v>
+        <v>43164</v>
+      </c>
+      <c r="E803" s="1">
+        <v>43147</v>
       </c>
       <c r="G803" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H803" s="2" t="s">
         <v>2418</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
-        <v>66409</v>
+        <v>84262</v>
       </c>
       <c r="B804" t="s">
         <v>2419</v>
       </c>
       <c r="C804" t="s">
         <v>2420</v>
       </c>
       <c r="D804" s="1">
-        <v>43102</v>
+        <v>43160</v>
+      </c>
+      <c r="E804" s="1">
+        <v>43160</v>
       </c>
       <c r="G804" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H804" s="2" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
-        <v>84879</v>
+        <v>84237</v>
       </c>
       <c r="B805" t="s">
         <v>2422</v>
       </c>
       <c r="C805" t="s">
         <v>2423</v>
       </c>
       <c r="D805" s="1">
-        <v>43090</v>
+        <v>43157</v>
       </c>
       <c r="E805" s="1">
-        <v>43090</v>
+        <v>43157</v>
       </c>
       <c r="G805" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H805" s="2" t="s">
         <v>2424</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
-        <v>7537</v>
+        <v>84185</v>
       </c>
       <c r="B806" t="s">
         <v>2425</v>
       </c>
       <c r="C806" t="s">
         <v>2426</v>
       </c>
       <c r="D806" s="1">
-        <v>43090</v>
+        <v>43146</v>
+      </c>
+      <c r="E806" s="1">
+        <v>43146</v>
       </c>
       <c r="G806" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H806" s="2" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
-        <v>7539</v>
+        <v>84184</v>
       </c>
       <c r="B807" t="s">
         <v>2428</v>
       </c>
       <c r="C807" t="s">
         <v>2429</v>
       </c>
       <c r="D807" s="1">
-        <v>43081</v>
+        <v>43146</v>
+      </c>
+      <c r="E807" s="1">
+        <v>43146</v>
       </c>
       <c r="G807" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H807" s="2" t="s">
         <v>2430</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
-        <v>7542</v>
+        <v>84126</v>
       </c>
       <c r="B808" t="s">
         <v>2431</v>
       </c>
       <c r="C808" t="s">
         <v>2432</v>
       </c>
       <c r="D808" s="1">
-        <v>43076</v>
+        <v>43133</v>
+      </c>
+      <c r="E808" s="1">
+        <v>43132</v>
       </c>
       <c r="G808" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H808" s="2" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809">
-        <v>7449</v>
+        <v>84099</v>
       </c>
       <c r="B809" t="s">
         <v>2434</v>
       </c>
       <c r="C809" t="s">
         <v>2435</v>
       </c>
       <c r="D809" s="1">
-        <v>43074</v>
+        <v>43124</v>
+      </c>
+      <c r="E809" s="1">
+        <v>43122</v>
       </c>
       <c r="G809" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H809" s="2" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810">
-        <v>7544</v>
+        <v>84081</v>
       </c>
       <c r="B810" t="s">
         <v>2437</v>
       </c>
       <c r="C810" t="s">
         <v>2438</v>
       </c>
       <c r="D810" s="1">
-        <v>43069</v>
+        <v>43118</v>
+      </c>
+      <c r="E810" s="1">
+        <v>43118</v>
       </c>
       <c r="G810" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H810" s="2" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811">
-        <v>7543</v>
+        <v>84064</v>
       </c>
       <c r="B811" t="s">
         <v>2440</v>
       </c>
       <c r="C811" t="s">
         <v>2441</v>
       </c>
       <c r="D811" s="1">
-        <v>43069</v>
+        <v>43115</v>
+      </c>
+      <c r="E811" s="1">
+        <v>43115</v>
+      </c>
+      <c r="F811" s="1">
+        <v>43115</v>
       </c>
       <c r="G811" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H811" s="2" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
-        <v>7546</v>
+        <v>66422</v>
       </c>
       <c r="B812" t="s">
         <v>2443</v>
       </c>
       <c r="C812" t="s">
         <v>2444</v>
       </c>
       <c r="D812" s="1">
-        <v>43068</v>
+        <v>43111</v>
+      </c>
+      <c r="E812" s="1">
+        <v>43111</v>
       </c>
       <c r="G812" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H812" s="2" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813">
-        <v>84878</v>
+        <v>66410</v>
       </c>
       <c r="B813" t="s">
         <v>2446</v>
       </c>
       <c r="C813" t="s">
         <v>2447</v>
       </c>
       <c r="D813" s="1">
-        <v>43063</v>
-[...2 lines deleted...]
-        <v>43063</v>
+        <v>43103</v>
       </c>
       <c r="G813" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H813" s="2" t="s">
         <v>2448</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814">
-        <v>84877</v>
+        <v>66409</v>
       </c>
       <c r="B814" t="s">
         <v>2449</v>
       </c>
       <c r="C814" t="s">
         <v>2450</v>
       </c>
       <c r="D814" s="1">
-        <v>43063</v>
-[...2 lines deleted...]
-        <v>43063</v>
+        <v>43102</v>
       </c>
       <c r="G814" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H814" s="2" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
-        <v>84876</v>
+        <v>84879</v>
       </c>
       <c r="B815" t="s">
         <v>2452</v>
       </c>
       <c r="C815" t="s">
         <v>2453</v>
       </c>
       <c r="D815" s="1">
-        <v>43063</v>
+        <v>43090</v>
       </c>
       <c r="E815" s="1">
-        <v>43063</v>
+        <v>43090</v>
       </c>
       <c r="G815" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H815" s="2" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
-        <v>7550</v>
+        <v>7537</v>
       </c>
       <c r="B816" t="s">
         <v>2455</v>
       </c>
       <c r="C816" t="s">
         <v>2456</v>
       </c>
       <c r="D816" s="1">
-        <v>43061</v>
+        <v>43090</v>
       </c>
       <c r="G816" t="s">
         <v>10</v>
       </c>
       <c r="H816" s="2" t="s">
         <v>2457</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817">
-        <v>7551</v>
+        <v>7539</v>
       </c>
       <c r="B817" t="s">
         <v>2458</v>
       </c>
       <c r="C817" t="s">
         <v>2459</v>
       </c>
       <c r="D817" s="1">
-        <v>43055</v>
+        <v>43081</v>
       </c>
       <c r="G817" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H817" s="2" t="s">
         <v>2460</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
-        <v>7552</v>
+        <v>7542</v>
       </c>
       <c r="B818" t="s">
         <v>2461</v>
       </c>
       <c r="C818" t="s">
         <v>2462</v>
       </c>
       <c r="D818" s="1">
-        <v>43047</v>
+        <v>43076</v>
       </c>
       <c r="G818" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H818" s="2" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
-        <v>7553</v>
+        <v>7449</v>
       </c>
       <c r="B819" t="s">
         <v>2464</v>
       </c>
       <c r="C819" t="s">
         <v>2465</v>
       </c>
       <c r="D819" s="1">
-        <v>43041</v>
+        <v>43074</v>
       </c>
       <c r="G819" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H819" s="2" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820">
-        <v>7554</v>
+        <v>7544</v>
       </c>
       <c r="B820" t="s">
         <v>2467</v>
       </c>
       <c r="C820" t="s">
         <v>2468</v>
       </c>
       <c r="D820" s="1">
-        <v>43040</v>
+        <v>43069</v>
       </c>
       <c r="G820" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H820" s="2" t="s">
         <v>2469</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
-        <v>7555</v>
+        <v>7543</v>
       </c>
       <c r="B821" t="s">
         <v>2470</v>
       </c>
       <c r="C821" t="s">
         <v>2471</v>
       </c>
       <c r="D821" s="1">
-        <v>43035</v>
+        <v>43069</v>
       </c>
       <c r="G821" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H821" s="2" t="s">
         <v>2472</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822">
-        <v>7556</v>
+        <v>7546</v>
       </c>
       <c r="B822" t="s">
         <v>2473</v>
       </c>
       <c r="C822" t="s">
         <v>2474</v>
       </c>
       <c r="D822" s="1">
-        <v>43005</v>
+        <v>43068</v>
       </c>
       <c r="G822" t="s">
         <v>10</v>
       </c>
       <c r="H822" s="2" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
-        <v>84875</v>
+        <v>84878</v>
       </c>
       <c r="B823" t="s">
         <v>2476</v>
       </c>
       <c r="C823" t="s">
         <v>2477</v>
       </c>
       <c r="D823" s="1">
-        <v>43004</v>
+        <v>43063</v>
       </c>
       <c r="E823" s="1">
-        <v>43004</v>
+        <v>43063</v>
       </c>
       <c r="G823" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H823" s="2" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
-        <v>84874</v>
+        <v>84877</v>
       </c>
       <c r="B824" t="s">
         <v>2479</v>
       </c>
       <c r="C824" t="s">
         <v>2480</v>
       </c>
       <c r="D824" s="1">
-        <v>43004</v>
+        <v>43063</v>
       </c>
       <c r="E824" s="1">
-        <v>43004</v>
+        <v>43063</v>
       </c>
       <c r="G824" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H824" s="2" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
-        <v>7559</v>
+        <v>84876</v>
       </c>
       <c r="B825" t="s">
         <v>2482</v>
       </c>
       <c r="C825" t="s">
         <v>2483</v>
       </c>
       <c r="D825" s="1">
-        <v>42999</v>
+        <v>43063</v>
+      </c>
+      <c r="E825" s="1">
+        <v>43063</v>
       </c>
       <c r="G825" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H825" s="2" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
-        <v>7560</v>
+        <v>7550</v>
       </c>
       <c r="B826" t="s">
         <v>2485</v>
       </c>
       <c r="C826" t="s">
         <v>2486</v>
       </c>
       <c r="D826" s="1">
-        <v>42998</v>
+        <v>43061</v>
       </c>
       <c r="G826" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H826" s="2" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827">
-        <v>7562</v>
+        <v>7551</v>
       </c>
       <c r="B827" t="s">
         <v>2488</v>
       </c>
       <c r="C827" t="s">
         <v>2489</v>
       </c>
       <c r="D827" s="1">
-        <v>42990</v>
+        <v>43055</v>
       </c>
       <c r="G827" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H827" s="2" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
-        <v>7563</v>
+        <v>7552</v>
       </c>
       <c r="B828" t="s">
         <v>2491</v>
       </c>
       <c r="C828" t="s">
         <v>2492</v>
       </c>
       <c r="D828" s="1">
-        <v>42977</v>
+        <v>43047</v>
       </c>
       <c r="G828" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H828" s="2" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
-        <v>7565</v>
+        <v>7553</v>
       </c>
       <c r="B829" t="s">
         <v>2494</v>
       </c>
       <c r="C829" t="s">
         <v>2495</v>
       </c>
       <c r="D829" s="1">
-        <v>42972</v>
+        <v>43041</v>
       </c>
       <c r="G829" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H829" s="2" t="s">
         <v>2496</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
-        <v>7564</v>
+        <v>7554</v>
       </c>
       <c r="B830" t="s">
         <v>2497</v>
       </c>
       <c r="C830" t="s">
         <v>2498</v>
       </c>
       <c r="D830" s="1">
-        <v>42972</v>
+        <v>43040</v>
       </c>
       <c r="G830" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H830" s="2" t="s">
         <v>2499</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831">
-        <v>7567</v>
+        <v>7555</v>
       </c>
       <c r="B831" t="s">
         <v>2500</v>
       </c>
       <c r="C831" t="s">
         <v>2501</v>
       </c>
       <c r="D831" s="1">
-        <v>42970</v>
+        <v>43035</v>
       </c>
       <c r="G831" t="s">
-        <v>1553</v>
+        <v>10</v>
       </c>
       <c r="H831" s="2" t="s">
         <v>2502</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832">
-        <v>7568</v>
+        <v>7556</v>
       </c>
       <c r="B832" t="s">
         <v>2503</v>
       </c>
       <c r="C832" t="s">
         <v>2504</v>
       </c>
       <c r="D832" s="1">
-        <v>42956</v>
+        <v>43005</v>
       </c>
       <c r="G832" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H832" s="2" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833">
-        <v>7571</v>
+        <v>84875</v>
       </c>
       <c r="B833" t="s">
         <v>2506</v>
       </c>
       <c r="C833" t="s">
         <v>2507</v>
       </c>
       <c r="D833" s="1">
-        <v>42942</v>
+        <v>43004</v>
+      </c>
+      <c r="E833" s="1">
+        <v>43004</v>
       </c>
       <c r="G833" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H833" s="2" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834">
-        <v>7570</v>
+        <v>84874</v>
       </c>
       <c r="B834" t="s">
         <v>2509</v>
       </c>
       <c r="C834" t="s">
         <v>2510</v>
       </c>
       <c r="D834" s="1">
-        <v>42942</v>
+        <v>43004</v>
+      </c>
+      <c r="E834" s="1">
+        <v>43004</v>
       </c>
       <c r="G834" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H834" s="2" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
-        <v>7573</v>
+        <v>7559</v>
       </c>
       <c r="B835" t="s">
         <v>2512</v>
       </c>
       <c r="C835" t="s">
         <v>2513</v>
       </c>
       <c r="D835" s="1">
-        <v>42916</v>
+        <v>42999</v>
       </c>
       <c r="G835" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H835" s="2" t="s">
         <v>2514</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836">
-        <v>7574</v>
+        <v>7560</v>
       </c>
       <c r="B836" t="s">
         <v>2515</v>
       </c>
       <c r="C836" t="s">
         <v>2516</v>
       </c>
       <c r="D836" s="1">
-        <v>42909</v>
+        <v>42998</v>
       </c>
       <c r="G836" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H836" s="2" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837">
-        <v>7576</v>
+        <v>7562</v>
       </c>
       <c r="B837" t="s">
         <v>2518</v>
       </c>
       <c r="C837" t="s">
         <v>2519</v>
       </c>
       <c r="D837" s="1">
-        <v>42901</v>
+        <v>42990</v>
       </c>
       <c r="G837" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H837" s="2" t="s">
         <v>2520</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
-        <v>7575</v>
+        <v>7563</v>
       </c>
       <c r="B838" t="s">
         <v>2521</v>
       </c>
       <c r="C838" t="s">
         <v>2522</v>
       </c>
       <c r="D838" s="1">
-        <v>42901</v>
+        <v>42977</v>
       </c>
       <c r="G838" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H838" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839">
-        <v>7577</v>
+        <v>7565</v>
       </c>
       <c r="B839" t="s">
         <v>2524</v>
       </c>
       <c r="C839" t="s">
         <v>2525</v>
       </c>
       <c r="D839" s="1">
-        <v>42888</v>
+        <v>42972</v>
       </c>
       <c r="G839" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H839" s="2" t="s">
         <v>2526</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840">
-        <v>7578</v>
+        <v>7564</v>
       </c>
       <c r="B840" t="s">
         <v>2527</v>
       </c>
       <c r="C840" t="s">
         <v>2528</v>
       </c>
       <c r="D840" s="1">
-        <v>42887</v>
+        <v>42972</v>
       </c>
       <c r="G840" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H840" s="2" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841">
-        <v>84873</v>
+        <v>7567</v>
       </c>
       <c r="B841" t="s">
         <v>2530</v>
       </c>
       <c r="C841" t="s">
         <v>2531</v>
       </c>
       <c r="D841" s="1">
-        <v>42884</v>
-[...2 lines deleted...]
-        <v>42884</v>
+        <v>42970</v>
       </c>
       <c r="G841" t="s">
-        <v>69</v>
+        <v>1583</v>
       </c>
       <c r="H841" s="2" t="s">
         <v>2532</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
-        <v>7580</v>
+        <v>7568</v>
       </c>
       <c r="B842" t="s">
         <v>2533</v>
       </c>
       <c r="C842" t="s">
         <v>2534</v>
       </c>
       <c r="D842" s="1">
-        <v>42877</v>
+        <v>42956</v>
       </c>
       <c r="G842" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H842" s="2" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843">
-        <v>7581</v>
+        <v>7571</v>
       </c>
       <c r="B843" t="s">
         <v>2536</v>
       </c>
       <c r="C843" t="s">
         <v>2537</v>
       </c>
       <c r="D843" s="1">
-        <v>42867</v>
+        <v>42942</v>
       </c>
       <c r="G843" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H843" s="2" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844">
-        <v>7584</v>
+        <v>7570</v>
       </c>
       <c r="B844" t="s">
         <v>2539</v>
       </c>
       <c r="C844" t="s">
         <v>2540</v>
       </c>
       <c r="D844" s="1">
-        <v>42858</v>
+        <v>42942</v>
       </c>
       <c r="G844" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H844" s="2" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
-        <v>7585</v>
+        <v>7573</v>
       </c>
       <c r="B845" t="s">
         <v>2542</v>
       </c>
       <c r="C845" t="s">
         <v>2543</v>
       </c>
       <c r="D845" s="1">
-        <v>42857</v>
+        <v>42916</v>
       </c>
       <c r="G845" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H845" s="2" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846">
-        <v>7587</v>
+        <v>7574</v>
       </c>
       <c r="B846" t="s">
         <v>2545</v>
       </c>
       <c r="C846" t="s">
         <v>2546</v>
       </c>
       <c r="D846" s="1">
-        <v>42851</v>
+        <v>42909</v>
       </c>
       <c r="G846" t="s">
         <v>10</v>
       </c>
       <c r="H846" s="2" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
-        <v>7588</v>
+        <v>7576</v>
       </c>
       <c r="B847" t="s">
         <v>2548</v>
       </c>
       <c r="C847" t="s">
         <v>2549</v>
       </c>
       <c r="D847" s="1">
-        <v>42845</v>
+        <v>42901</v>
       </c>
       <c r="G847" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H847" s="2" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
-        <v>7590</v>
+        <v>7575</v>
       </c>
       <c r="B848" t="s">
         <v>2551</v>
       </c>
       <c r="C848" t="s">
         <v>2552</v>
       </c>
       <c r="D848" s="1">
-        <v>42825</v>
+        <v>42901</v>
       </c>
       <c r="G848" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H848" s="2" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
-        <v>84872</v>
+        <v>7577</v>
       </c>
       <c r="B849" t="s">
         <v>2554</v>
       </c>
       <c r="C849" t="s">
         <v>2555</v>
       </c>
       <c r="D849" s="1">
-        <v>42823</v>
-[...2 lines deleted...]
-        <v>42823</v>
+        <v>42888</v>
       </c>
       <c r="G849" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H849" s="2" t="s">
         <v>2556</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
-        <v>7592</v>
+        <v>7578</v>
       </c>
       <c r="B850" t="s">
         <v>2557</v>
       </c>
       <c r="C850" t="s">
         <v>2558</v>
       </c>
       <c r="D850" s="1">
-        <v>42816</v>
+        <v>42887</v>
       </c>
       <c r="G850" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H850" s="2" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851">
-        <v>84871</v>
+        <v>84873</v>
       </c>
       <c r="B851" t="s">
         <v>2560</v>
       </c>
       <c r="C851" t="s">
         <v>2561</v>
       </c>
       <c r="D851" s="1">
-        <v>42796</v>
+        <v>42884</v>
       </c>
       <c r="E851" s="1">
-        <v>42796</v>
+        <v>42884</v>
       </c>
       <c r="G851" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H851" s="2" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852">
-        <v>7596</v>
+        <v>7580</v>
       </c>
       <c r="B852" t="s">
         <v>2563</v>
       </c>
       <c r="C852" t="s">
         <v>2564</v>
       </c>
       <c r="D852" s="1">
-        <v>42794</v>
+        <v>42877</v>
       </c>
       <c r="G852" t="s">
         <v>10</v>
       </c>
       <c r="H852" s="2" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853">
-        <v>7601</v>
+        <v>7581</v>
       </c>
       <c r="B853" t="s">
         <v>2566</v>
       </c>
       <c r="C853" t="s">
         <v>2567</v>
       </c>
       <c r="D853" s="1">
-        <v>42789</v>
+        <v>42867</v>
       </c>
       <c r="G853" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H853" s="2" t="s">
         <v>2568</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854">
-        <v>7598</v>
+        <v>7584</v>
       </c>
       <c r="B854" t="s">
         <v>2569</v>
       </c>
       <c r="C854" t="s">
         <v>2570</v>
       </c>
       <c r="D854" s="1">
-        <v>42789</v>
+        <v>42858</v>
       </c>
       <c r="G854" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H854" s="2" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855">
-        <v>7602</v>
+        <v>7585</v>
       </c>
       <c r="B855" t="s">
         <v>2572</v>
       </c>
       <c r="C855" t="s">
         <v>2573</v>
       </c>
       <c r="D855" s="1">
-        <v>42782</v>
+        <v>42857</v>
       </c>
       <c r="G855" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H855" s="2" t="s">
         <v>2574</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856">
-        <v>7603</v>
+        <v>7587</v>
       </c>
       <c r="B856" t="s">
         <v>2575</v>
       </c>
       <c r="C856" t="s">
         <v>2576</v>
       </c>
       <c r="D856" s="1">
-        <v>42779</v>
+        <v>42851</v>
       </c>
       <c r="G856" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H856" s="2" t="s">
         <v>2577</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857">
-        <v>7604</v>
+        <v>7588</v>
       </c>
       <c r="B857" t="s">
         <v>2578</v>
       </c>
       <c r="C857" t="s">
         <v>2579</v>
       </c>
       <c r="D857" s="1">
-        <v>42775</v>
+        <v>42845</v>
       </c>
       <c r="G857" t="s">
-        <v>1553</v>
+        <v>14</v>
       </c>
       <c r="H857" s="2" t="s">
         <v>2580</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858">
-        <v>7605</v>
+        <v>7590</v>
       </c>
       <c r="B858" t="s">
         <v>2581</v>
       </c>
       <c r="C858" t="s">
         <v>2582</v>
       </c>
       <c r="D858" s="1">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="G858" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H858" s="2" t="s">
         <v>2583</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
-        <v>7607</v>
+        <v>84872</v>
       </c>
       <c r="B859" t="s">
         <v>2584</v>
       </c>
       <c r="C859" t="s">
         <v>2585</v>
       </c>
       <c r="D859" s="1">
-        <v>42765</v>
+        <v>42823</v>
+      </c>
+      <c r="E859" s="1">
+        <v>42823</v>
       </c>
       <c r="G859" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H859" s="2" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
-        <v>7609</v>
+        <v>7592</v>
       </c>
       <c r="B860" t="s">
         <v>2587</v>
       </c>
       <c r="C860" t="s">
         <v>2588</v>
       </c>
       <c r="D860" s="1">
-        <v>42751</v>
+        <v>42816</v>
       </c>
       <c r="G860" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H860" s="2" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
-        <v>7608</v>
+        <v>84871</v>
       </c>
       <c r="B861" t="s">
         <v>2590</v>
       </c>
       <c r="C861" t="s">
         <v>2591</v>
       </c>
       <c r="D861" s="1">
-        <v>42751</v>
+        <v>42796</v>
+      </c>
+      <c r="E861" s="1">
+        <v>42796</v>
       </c>
       <c r="G861" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H861" s="2" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
-        <v>84870</v>
+        <v>7596</v>
       </c>
       <c r="B862" t="s">
         <v>2593</v>
       </c>
       <c r="C862" t="s">
         <v>2594</v>
       </c>
       <c r="D862" s="1">
-        <v>42748</v>
-[...2 lines deleted...]
-        <v>42748</v>
+        <v>42794</v>
       </c>
       <c r="G862" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H862" s="2" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863">
-        <v>7611</v>
+        <v>7601</v>
       </c>
       <c r="B863" t="s">
         <v>2596</v>
       </c>
       <c r="C863" t="s">
         <v>2597</v>
       </c>
       <c r="D863" s="1">
-        <v>42731</v>
+        <v>42789</v>
       </c>
       <c r="G863" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H863" s="2" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
-        <v>84869</v>
+        <v>7598</v>
       </c>
       <c r="B864" t="s">
         <v>2599</v>
       </c>
       <c r="C864" t="s">
         <v>2600</v>
       </c>
       <c r="D864" s="1">
-        <v>42726</v>
-[...2 lines deleted...]
-        <v>42726</v>
+        <v>42789</v>
       </c>
       <c r="G864" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H864" s="2" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
-        <v>7613</v>
+        <v>7602</v>
       </c>
       <c r="B865" t="s">
         <v>2602</v>
       </c>
       <c r="C865" t="s">
         <v>2603</v>
       </c>
       <c r="D865" s="1">
-        <v>42725</v>
+        <v>42782</v>
       </c>
       <c r="G865" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H865" s="2" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
-        <v>84868</v>
+        <v>7603</v>
       </c>
       <c r="B866" t="s">
         <v>2605</v>
       </c>
       <c r="C866" t="s">
         <v>2606</v>
       </c>
       <c r="D866" s="1">
-        <v>42718</v>
-[...2 lines deleted...]
-        <v>42718</v>
+        <v>42779</v>
       </c>
       <c r="G866" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H866" s="2" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
-        <v>7615</v>
+        <v>7604</v>
       </c>
       <c r="B867" t="s">
         <v>2608</v>
       </c>
       <c r="C867" t="s">
         <v>2609</v>
       </c>
       <c r="D867" s="1">
-        <v>42704</v>
+        <v>42775</v>
       </c>
       <c r="G867" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H867" s="2" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
-        <v>7616</v>
+        <v>7605</v>
       </c>
       <c r="B868" t="s">
         <v>2611</v>
       </c>
       <c r="C868" t="s">
         <v>2612</v>
       </c>
       <c r="D868" s="1">
-        <v>42703</v>
+        <v>42766</v>
       </c>
       <c r="G868" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H868" s="2" t="s">
         <v>2613</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
-        <v>7617</v>
+        <v>7607</v>
       </c>
       <c r="B869" t="s">
         <v>2614</v>
       </c>
       <c r="C869" t="s">
         <v>2615</v>
       </c>
       <c r="D869" s="1">
-        <v>42702</v>
+        <v>42765</v>
       </c>
       <c r="G869" t="s">
         <v>10</v>
       </c>
       <c r="H869" s="2" t="s">
         <v>2616</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
-        <v>84867</v>
+        <v>7609</v>
       </c>
       <c r="B870" t="s">
         <v>2617</v>
       </c>
       <c r="C870" t="s">
         <v>2618</v>
       </c>
       <c r="D870" s="1">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>42699</v>
+        <v>42751</v>
       </c>
       <c r="G870" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H870" s="2" t="s">
         <v>2619</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
-        <v>84866</v>
+        <v>7608</v>
       </c>
       <c r="B871" t="s">
         <v>2620</v>
       </c>
       <c r="C871" t="s">
         <v>2621</v>
       </c>
       <c r="D871" s="1">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>42699</v>
+        <v>42751</v>
       </c>
       <c r="G871" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H871" s="2" t="s">
         <v>2622</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
-        <v>84865</v>
+        <v>84870</v>
       </c>
       <c r="B872" t="s">
         <v>2623</v>
       </c>
       <c r="C872" t="s">
         <v>2624</v>
       </c>
       <c r="D872" s="1">
-        <v>42699</v>
+        <v>42748</v>
       </c>
       <c r="E872" s="1">
-        <v>42699</v>
+        <v>42748</v>
       </c>
       <c r="G872" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H872" s="2" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
-        <v>7621</v>
+        <v>7611</v>
       </c>
       <c r="B873" t="s">
         <v>2626</v>
       </c>
       <c r="C873" t="s">
         <v>2627</v>
       </c>
       <c r="D873" s="1">
-        <v>42690</v>
+        <v>42731</v>
       </c>
       <c r="G873" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H873" s="2" t="s">
         <v>2628</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
-        <v>7622</v>
+        <v>84869</v>
       </c>
       <c r="B874" t="s">
         <v>2629</v>
       </c>
       <c r="C874" t="s">
         <v>2630</v>
       </c>
       <c r="D874" s="1">
-        <v>42684</v>
+        <v>42726</v>
+      </c>
+      <c r="E874" s="1">
+        <v>42726</v>
       </c>
       <c r="G874" t="s">
-        <v>1553</v>
+        <v>107</v>
       </c>
       <c r="H874" s="2" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875">
-        <v>7623</v>
+        <v>7613</v>
       </c>
       <c r="B875" t="s">
         <v>2632</v>
       </c>
       <c r="C875" t="s">
         <v>2633</v>
       </c>
       <c r="D875" s="1">
-        <v>42682</v>
+        <v>42725</v>
       </c>
       <c r="G875" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H875" s="2" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876">
-        <v>7624</v>
+        <v>84868</v>
       </c>
       <c r="B876" t="s">
         <v>2635</v>
       </c>
       <c r="C876" t="s">
         <v>2636</v>
       </c>
       <c r="D876" s="1">
-        <v>42675</v>
+        <v>42718</v>
+      </c>
+      <c r="E876" s="1">
+        <v>42718</v>
       </c>
       <c r="G876" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H876" s="2" t="s">
         <v>2637</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
-        <v>7625</v>
+        <v>7615</v>
       </c>
       <c r="B877" t="s">
         <v>2638</v>
       </c>
       <c r="C877" t="s">
         <v>2639</v>
       </c>
       <c r="D877" s="1">
-        <v>42674</v>
+        <v>42704</v>
       </c>
       <c r="G877" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H877" s="2" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878">
-        <v>7626</v>
+        <v>7616</v>
       </c>
       <c r="B878" t="s">
         <v>2641</v>
       </c>
       <c r="C878" t="s">
         <v>2642</v>
       </c>
       <c r="D878" s="1">
-        <v>42657</v>
+        <v>42703</v>
       </c>
       <c r="G878" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H878" s="2" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879">
-        <v>7627</v>
+        <v>7617</v>
       </c>
       <c r="B879" t="s">
         <v>2644</v>
       </c>
       <c r="C879" t="s">
         <v>2645</v>
       </c>
       <c r="D879" s="1">
-        <v>42647</v>
+        <v>42702</v>
       </c>
       <c r="G879" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="H879" s="2" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
-        <v>84864</v>
+        <v>84867</v>
       </c>
       <c r="B880" t="s">
         <v>2647</v>
       </c>
       <c r="C880" t="s">
         <v>2648</v>
       </c>
       <c r="D880" s="1">
-        <v>42642</v>
+        <v>42699</v>
       </c>
       <c r="E880" s="1">
-        <v>42642</v>
+        <v>42699</v>
       </c>
       <c r="G880" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H880" s="2" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
-        <v>84863</v>
+        <v>84866</v>
       </c>
       <c r="B881" t="s">
         <v>2650</v>
       </c>
       <c r="C881" t="s">
         <v>2651</v>
       </c>
       <c r="D881" s="1">
-        <v>42642</v>
+        <v>42699</v>
       </c>
       <c r="E881" s="1">
-        <v>42642</v>
+        <v>42699</v>
       </c>
       <c r="G881" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H881" s="2" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
-        <v>84862</v>
+        <v>84865</v>
       </c>
       <c r="B882" t="s">
         <v>2653</v>
       </c>
       <c r="C882" t="s">
         <v>2654</v>
       </c>
       <c r="D882" s="1">
-        <v>42640</v>
+        <v>42699</v>
       </c>
       <c r="E882" s="1">
-        <v>42640</v>
+        <v>42699</v>
       </c>
       <c r="G882" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H882" s="2" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
-        <v>7631</v>
+        <v>7621</v>
       </c>
       <c r="B883" t="s">
         <v>2656</v>
       </c>
       <c r="C883" t="s">
         <v>2657</v>
       </c>
       <c r="D883" s="1">
-        <v>42640</v>
+        <v>42690</v>
       </c>
       <c r="G883" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H883" s="2" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
-        <v>7632</v>
+        <v>7622</v>
       </c>
       <c r="B884" t="s">
         <v>2659</v>
       </c>
       <c r="C884" t="s">
         <v>2660</v>
       </c>
       <c r="D884" s="1">
-        <v>42635</v>
+        <v>42684</v>
       </c>
       <c r="G884" t="s">
-        <v>97</v>
+        <v>1583</v>
       </c>
       <c r="H884" s="2" t="s">
         <v>2661</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885">
-        <v>7633</v>
+        <v>7623</v>
       </c>
       <c r="B885" t="s">
         <v>2662</v>
       </c>
       <c r="C885" t="s">
         <v>2663</v>
       </c>
       <c r="D885" s="1">
-        <v>42621</v>
+        <v>42682</v>
       </c>
       <c r="G885" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H885" s="2" t="s">
         <v>2664</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
-        <v>7634</v>
+        <v>7624</v>
       </c>
       <c r="B886" t="s">
         <v>2665</v>
       </c>
       <c r="C886" t="s">
         <v>2666</v>
       </c>
       <c r="D886" s="1">
-        <v>42611</v>
+        <v>42675</v>
       </c>
       <c r="G886" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H886" s="2" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887">
-        <v>7635</v>
+        <v>7625</v>
       </c>
       <c r="B887" t="s">
         <v>2668</v>
       </c>
       <c r="C887" t="s">
         <v>2669</v>
       </c>
       <c r="D887" s="1">
-        <v>42607</v>
+        <v>42674</v>
       </c>
       <c r="G887" t="s">
         <v>10</v>
       </c>
       <c r="H887" s="2" t="s">
         <v>2670</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888">
-        <v>7639</v>
+        <v>7626</v>
       </c>
       <c r="B888" t="s">
         <v>2671</v>
       </c>
       <c r="C888" t="s">
         <v>2672</v>
       </c>
       <c r="D888" s="1">
-        <v>42605</v>
+        <v>42657</v>
       </c>
       <c r="G888" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H888" s="2" t="s">
         <v>2673</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889">
-        <v>7638</v>
+        <v>7627</v>
       </c>
       <c r="B889" t="s">
         <v>2674</v>
       </c>
       <c r="C889" t="s">
         <v>2675</v>
       </c>
       <c r="D889" s="1">
-        <v>42605</v>
+        <v>42647</v>
       </c>
       <c r="G889" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H889" s="2" t="s">
         <v>2676</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890">
-        <v>7637</v>
+        <v>84864</v>
       </c>
       <c r="B890" t="s">
         <v>2677</v>
       </c>
       <c r="C890" t="s">
         <v>2678</v>
       </c>
       <c r="D890" s="1">
-        <v>42605</v>
+        <v>42642</v>
+      </c>
+      <c r="E890" s="1">
+        <v>42642</v>
       </c>
       <c r="G890" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H890" s="2" t="s">
         <v>2679</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891">
-        <v>7636</v>
+        <v>84863</v>
       </c>
       <c r="B891" t="s">
         <v>2680</v>
       </c>
       <c r="C891" t="s">
         <v>2681</v>
       </c>
       <c r="D891" s="1">
-        <v>42605</v>
+        <v>42642</v>
+      </c>
+      <c r="E891" s="1">
+        <v>42642</v>
       </c>
       <c r="G891" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H891" s="2" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892">
-        <v>7640</v>
+        <v>84862</v>
       </c>
       <c r="B892" t="s">
         <v>2683</v>
       </c>
       <c r="C892" t="s">
         <v>2684</v>
       </c>
       <c r="D892" s="1">
-        <v>42580</v>
+        <v>42640</v>
+      </c>
+      <c r="E892" s="1">
+        <v>42640</v>
       </c>
       <c r="G892" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H892" s="2" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893">
-        <v>84861</v>
+        <v>7631</v>
       </c>
       <c r="B893" t="s">
         <v>2686</v>
       </c>
       <c r="C893" t="s">
         <v>2687</v>
       </c>
       <c r="D893" s="1">
-        <v>42522</v>
-[...2 lines deleted...]
-        <v>42522</v>
+        <v>42640</v>
       </c>
       <c r="G893" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H893" s="2" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894">
-        <v>84860</v>
+        <v>7632</v>
       </c>
       <c r="B894" t="s">
         <v>2689</v>
       </c>
       <c r="C894" t="s">
         <v>2690</v>
       </c>
       <c r="D894" s="1">
-        <v>42515</v>
-[...2 lines deleted...]
-        <v>42515</v>
+        <v>42635</v>
       </c>
       <c r="G894" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H894" s="2" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895">
-        <v>84859</v>
+        <v>7633</v>
       </c>
       <c r="B895" t="s">
         <v>2692</v>
       </c>
       <c r="C895" t="s">
         <v>2693</v>
       </c>
       <c r="D895" s="1">
-        <v>42503</v>
-[...2 lines deleted...]
-        <v>42503</v>
+        <v>42621</v>
       </c>
       <c r="G895" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H895" s="2" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896">
-        <v>84858</v>
+        <v>7634</v>
       </c>
       <c r="B896" t="s">
         <v>2695</v>
       </c>
       <c r="C896" t="s">
         <v>2696</v>
       </c>
       <c r="D896" s="1">
-        <v>42487</v>
-[...2 lines deleted...]
-        <v>42487</v>
+        <v>42611</v>
       </c>
       <c r="G896" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H896" s="2" t="s">
         <v>2697</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897">
-        <v>84857</v>
+        <v>7635</v>
       </c>
       <c r="B897" t="s">
         <v>2698</v>
       </c>
       <c r="C897" t="s">
         <v>2699</v>
       </c>
       <c r="D897" s="1">
-        <v>42430</v>
-[...2 lines deleted...]
-        <v>42430</v>
+        <v>42607</v>
       </c>
       <c r="G897" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H897" s="2" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898">
-        <v>7641</v>
+        <v>7639</v>
       </c>
       <c r="B898" t="s">
         <v>2701</v>
       </c>
       <c r="C898" t="s">
         <v>2702</v>
       </c>
       <c r="D898" s="1">
-        <v>42429</v>
+        <v>42605</v>
       </c>
       <c r="G898" t="s">
+        <v>220</v>
+      </c>
+      <c r="H898" s="2" t="s">
         <v>2703</v>
-      </c>
-[...1 lines deleted...]
-        <v>2704</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899">
-        <v>84856</v>
+        <v>7638</v>
       </c>
       <c r="B899" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C899" t="s">
         <v>2705</v>
       </c>
-      <c r="C899" t="s">
+      <c r="D899" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G899" t="s">
+        <v>220</v>
+      </c>
+      <c r="H899" s="2" t="s">
         <v>2706</v>
-      </c>
-[...10 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900">
-        <v>84855</v>
+        <v>7637</v>
       </c>
       <c r="B900" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C900" t="s">
         <v>2708</v>
       </c>
-      <c r="C900" t="s">
+      <c r="D900" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G900" t="s">
+        <v>220</v>
+      </c>
+      <c r="H900" s="2" t="s">
         <v>2709</v>
-      </c>
-[...10 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901">
-        <v>84854</v>
+        <v>7636</v>
       </c>
       <c r="B901" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C901" t="s">
         <v>2711</v>
       </c>
-      <c r="C901" t="s">
+      <c r="D901" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G901" t="s">
+        <v>220</v>
+      </c>
+      <c r="H901" s="2" t="s">
         <v>2712</v>
-      </c>
-[...10 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902">
-        <v>84853</v>
+        <v>7640</v>
       </c>
       <c r="B902" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C902" t="s">
         <v>2714</v>
       </c>
-      <c r="C902" t="s">
+      <c r="D902" s="1">
+        <v>42580</v>
+      </c>
+      <c r="G902" t="s">
+        <v>14</v>
+      </c>
+      <c r="H902" s="2" t="s">
         <v>2715</v>
-      </c>
-[...10 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903">
-        <v>84852</v>
+        <v>84861</v>
       </c>
       <c r="B903" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C903" t="s">
         <v>2717</v>
       </c>
-      <c r="C903" t="s">
+      <c r="D903" s="1">
+        <v>42522</v>
+      </c>
+      <c r="E903" s="1">
+        <v>42522</v>
+      </c>
+      <c r="G903" t="s">
+        <v>107</v>
+      </c>
+      <c r="H903" s="2" t="s">
         <v>2718</v>
-      </c>
-[...10 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904">
-        <v>84851</v>
+        <v>84860</v>
       </c>
       <c r="B904" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C904" t="s">
         <v>2720</v>
       </c>
-      <c r="C904" t="s">
+      <c r="D904" s="1">
+        <v>42515</v>
+      </c>
+      <c r="E904" s="1">
+        <v>42515</v>
+      </c>
+      <c r="G904" t="s">
+        <v>107</v>
+      </c>
+      <c r="H904" s="2" t="s">
         <v>2721</v>
-      </c>
-[...10 lines deleted...]
-        <v>2722</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905">
-        <v>84850</v>
+        <v>84859</v>
       </c>
       <c r="B905" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C905" t="s">
         <v>2723</v>
       </c>
-      <c r="C905" t="s">
+      <c r="D905" s="1">
+        <v>42503</v>
+      </c>
+      <c r="E905" s="1">
+        <v>42503</v>
+      </c>
+      <c r="G905" t="s">
+        <v>107</v>
+      </c>
+      <c r="H905" s="2" t="s">
         <v>2724</v>
-      </c>
-[...10 lines deleted...]
-        <v>2725</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906">
-        <v>84849</v>
+        <v>84858</v>
       </c>
       <c r="B906" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C906" t="s">
         <v>2726</v>
       </c>
-      <c r="C906" t="s">
+      <c r="D906" s="1">
+        <v>42487</v>
+      </c>
+      <c r="E906" s="1">
+        <v>42487</v>
+      </c>
+      <c r="G906" t="s">
+        <v>107</v>
+      </c>
+      <c r="H906" s="2" t="s">
         <v>2727</v>
-      </c>
-[...10 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907">
-        <v>7642</v>
+        <v>84857</v>
       </c>
       <c r="B907" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C907" t="s">
         <v>2729</v>
       </c>
-      <c r="C907" t="s">
+      <c r="D907" s="1">
+        <v>42430</v>
+      </c>
+      <c r="E907" s="1">
+        <v>42430</v>
+      </c>
+      <c r="G907" t="s">
+        <v>107</v>
+      </c>
+      <c r="H907" s="2" t="s">
         <v>2730</v>
-      </c>
-[...7 lines deleted...]
-        <v>2731</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908">
-        <v>84848</v>
+        <v>7641</v>
       </c>
       <c r="B908" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C908" t="s">
         <v>2732</v>
       </c>
-      <c r="C908" t="s">
+      <c r="D908" s="1">
+        <v>42429</v>
+      </c>
+      <c r="G908" t="s">
         <v>2733</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H908" s="2" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909">
-        <v>84847</v>
+        <v>84856</v>
       </c>
       <c r="B909" t="s">
         <v>2735</v>
       </c>
       <c r="C909" t="s">
         <v>2736</v>
       </c>
       <c r="D909" s="1">
-        <v>42149</v>
+        <v>42367</v>
       </c>
       <c r="E909" s="1">
-        <v>42149</v>
+        <v>42367</v>
       </c>
       <c r="G909" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H909" s="2" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
-        <v>84846</v>
+        <v>84855</v>
       </c>
       <c r="B910" t="s">
         <v>2738</v>
       </c>
       <c r="C910" t="s">
         <v>2739</v>
       </c>
       <c r="D910" s="1">
-        <v>41969</v>
+        <v>42335</v>
       </c>
       <c r="E910" s="1">
-        <v>41969</v>
+        <v>42335</v>
       </c>
       <c r="G910" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H910" s="2" t="s">
         <v>2740</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911">
-        <v>84845</v>
+        <v>84854</v>
       </c>
       <c r="B911" t="s">
         <v>2741</v>
       </c>
       <c r="C911" t="s">
         <v>2742</v>
       </c>
       <c r="D911" s="1">
-        <v>41969</v>
+        <v>42335</v>
       </c>
       <c r="E911" s="1">
-        <v>41969</v>
+        <v>42335</v>
       </c>
       <c r="G911" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H911" s="2" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912">
-        <v>84844</v>
+        <v>84853</v>
       </c>
       <c r="B912" t="s">
         <v>2744</v>
       </c>
       <c r="C912" t="s">
         <v>2745</v>
       </c>
       <c r="D912" s="1">
-        <v>41969</v>
+        <v>42333</v>
       </c>
       <c r="E912" s="1">
-        <v>41969</v>
+        <v>42333</v>
       </c>
       <c r="G912" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H912" s="2" t="s">
         <v>2746</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913">
-        <v>84843</v>
+        <v>84852</v>
       </c>
       <c r="B913" t="s">
         <v>2747</v>
       </c>
       <c r="C913" t="s">
         <v>2748</v>
       </c>
       <c r="D913" s="1">
-        <v>41955</v>
+        <v>42327</v>
       </c>
       <c r="E913" s="1">
-        <v>41955</v>
+        <v>42327</v>
       </c>
       <c r="G913" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H913" s="2" t="s">
         <v>2749</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914">
-        <v>84842</v>
+        <v>84851</v>
       </c>
       <c r="B914" t="s">
         <v>2750</v>
       </c>
       <c r="C914" t="s">
         <v>2751</v>
       </c>
       <c r="D914" s="1">
-        <v>41789</v>
+        <v>42317</v>
       </c>
       <c r="E914" s="1">
-        <v>41789</v>
+        <v>42317</v>
       </c>
       <c r="G914" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H914" s="2" t="s">
         <v>2752</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915">
-        <v>84841</v>
+        <v>84850</v>
       </c>
       <c r="B915" t="s">
         <v>2753</v>
       </c>
       <c r="C915" t="s">
         <v>2754</v>
       </c>
       <c r="D915" s="1">
-        <v>41787</v>
+        <v>42300</v>
       </c>
       <c r="E915" s="1">
-        <v>41787</v>
+        <v>42300</v>
       </c>
       <c r="G915" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H915" s="2" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916">
-        <v>7643</v>
+        <v>84849</v>
       </c>
       <c r="B916" t="s">
         <v>2756</v>
       </c>
       <c r="C916" t="s">
         <v>2757</v>
       </c>
       <c r="D916" s="1">
-        <v>41725</v>
+        <v>42254</v>
+      </c>
+      <c r="E916" s="1">
+        <v>42254</v>
       </c>
       <c r="G916" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H916" s="2" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917">
-        <v>84840</v>
+        <v>7642</v>
       </c>
       <c r="B917" t="s">
         <v>2759</v>
       </c>
       <c r="C917" t="s">
         <v>2760</v>
       </c>
       <c r="D917" s="1">
-        <v>41701</v>
-[...2 lines deleted...]
-        <v>41701</v>
+        <v>42193</v>
       </c>
       <c r="G917" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="H917" s="2" t="s">
         <v>2761</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918">
-        <v>84839</v>
+        <v>84848</v>
       </c>
       <c r="B918" t="s">
         <v>2762</v>
       </c>
       <c r="C918" t="s">
         <v>2763</v>
       </c>
       <c r="D918" s="1">
-        <v>41620</v>
+        <v>42151</v>
       </c>
       <c r="E918" s="1">
-        <v>41620</v>
+        <v>42151</v>
       </c>
       <c r="G918" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H918" s="2" t="s">
         <v>2764</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919">
-        <v>84838</v>
+        <v>84847</v>
       </c>
       <c r="B919" t="s">
         <v>2765</v>
       </c>
       <c r="C919" t="s">
         <v>2766</v>
       </c>
       <c r="D919" s="1">
-        <v>41606</v>
+        <v>42149</v>
       </c>
       <c r="E919" s="1">
-        <v>41606</v>
+        <v>42149</v>
       </c>
       <c r="G919" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H919" s="2" t="s">
         <v>2767</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920">
-        <v>84837</v>
+        <v>84846</v>
       </c>
       <c r="B920" t="s">
         <v>2768</v>
       </c>
       <c r="C920" t="s">
         <v>2769</v>
       </c>
       <c r="D920" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="E920" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="G920" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H920" s="2" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921">
-        <v>84836</v>
+        <v>84845</v>
       </c>
       <c r="B921" t="s">
         <v>2771</v>
       </c>
       <c r="C921" t="s">
         <v>2772</v>
       </c>
       <c r="D921" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="E921" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="G921" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H921" s="2" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922">
-        <v>84835</v>
+        <v>84844</v>
       </c>
       <c r="B922" t="s">
         <v>2774</v>
       </c>
       <c r="C922" t="s">
         <v>2775</v>
       </c>
       <c r="D922" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="E922" s="1">
-        <v>41606</v>
+        <v>41969</v>
       </c>
       <c r="G922" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H922" s="2" t="s">
         <v>2776</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923">
-        <v>84834</v>
+        <v>84843</v>
       </c>
       <c r="B923" t="s">
         <v>2777</v>
       </c>
       <c r="C923" t="s">
         <v>2778</v>
       </c>
       <c r="D923" s="1">
-        <v>41583</v>
+        <v>41955</v>
       </c>
       <c r="E923" s="1">
-        <v>41583</v>
+        <v>41955</v>
       </c>
       <c r="G923" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H923" s="2" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924">
-        <v>7644</v>
+        <v>84842</v>
       </c>
       <c r="B924" t="s">
         <v>2780</v>
       </c>
       <c r="C924" t="s">
         <v>2781</v>
       </c>
       <c r="D924" s="1">
-        <v>41554</v>
+        <v>41789</v>
+      </c>
+      <c r="E924" s="1">
+        <v>41789</v>
       </c>
       <c r="G924" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H924" s="2" t="s">
         <v>2782</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925">
-        <v>84833</v>
+        <v>84841</v>
       </c>
       <c r="B925" t="s">
         <v>2783</v>
       </c>
       <c r="C925" t="s">
         <v>2784</v>
       </c>
       <c r="D925" s="1">
-        <v>41431</v>
+        <v>41787</v>
       </c>
       <c r="E925" s="1">
-        <v>41431</v>
+        <v>41787</v>
       </c>
       <c r="G925" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H925" s="2" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926">
-        <v>84832</v>
+        <v>7643</v>
       </c>
       <c r="B926" t="s">
         <v>2786</v>
       </c>
       <c r="C926" t="s">
         <v>2787</v>
       </c>
       <c r="D926" s="1">
-        <v>41423</v>
-[...2 lines deleted...]
-        <v>41423</v>
+        <v>41725</v>
       </c>
       <c r="G926" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H926" s="2" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927">
-        <v>7645</v>
+        <v>84840</v>
       </c>
       <c r="B927" t="s">
         <v>2789</v>
       </c>
       <c r="C927" t="s">
         <v>2790</v>
       </c>
       <c r="D927" s="1">
-        <v>41403</v>
+        <v>41701</v>
+      </c>
+      <c r="E927" s="1">
+        <v>41701</v>
       </c>
       <c r="G927" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H927" s="2" t="s">
         <v>2791</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928">
-        <v>7646</v>
+        <v>84839</v>
       </c>
       <c r="B928" t="s">
         <v>2792</v>
       </c>
       <c r="C928" t="s">
         <v>2793</v>
       </c>
       <c r="D928" s="1">
-        <v>41397</v>
+        <v>41620</v>
+      </c>
+      <c r="E928" s="1">
+        <v>41620</v>
       </c>
       <c r="G928" t="s">
-        <v>190</v>
+        <v>107</v>
       </c>
       <c r="H928" s="2" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929">
-        <v>84831</v>
+        <v>84838</v>
       </c>
       <c r="B929" t="s">
         <v>2795</v>
       </c>
       <c r="C929" t="s">
         <v>2796</v>
       </c>
       <c r="D929" s="1">
-        <v>41323</v>
+        <v>41606</v>
       </c>
       <c r="E929" s="1">
-        <v>41323</v>
+        <v>41606</v>
       </c>
       <c r="G929" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H929" s="2" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930">
-        <v>84830</v>
+        <v>84837</v>
       </c>
       <c r="B930" t="s">
         <v>2798</v>
       </c>
       <c r="C930" t="s">
         <v>2799</v>
       </c>
       <c r="D930" s="1">
-        <v>41305</v>
+        <v>41606</v>
       </c>
       <c r="E930" s="1">
-        <v>41305</v>
+        <v>41606</v>
       </c>
       <c r="G930" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H930" s="2" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931">
-        <v>7647</v>
+        <v>84836</v>
       </c>
       <c r="B931" t="s">
         <v>2801</v>
       </c>
       <c r="C931" t="s">
         <v>2802</v>
       </c>
       <c r="D931" s="1">
-        <v>41276</v>
+        <v>41606</v>
+      </c>
+      <c r="E931" s="1">
+        <v>41606</v>
       </c>
       <c r="G931" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H931" s="2" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932">
-        <v>84829</v>
+        <v>84835</v>
       </c>
       <c r="B932" t="s">
         <v>2804</v>
       </c>
       <c r="C932" t="s">
         <v>2805</v>
       </c>
       <c r="D932" s="1">
-        <v>41243</v>
+        <v>41606</v>
       </c>
       <c r="E932" s="1">
-        <v>41243</v>
+        <v>41606</v>
       </c>
       <c r="G932" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H932" s="2" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933">
-        <v>84828</v>
+        <v>84834</v>
       </c>
       <c r="B933" t="s">
         <v>2807</v>
       </c>
       <c r="C933" t="s">
         <v>2808</v>
       </c>
       <c r="D933" s="1">
-        <v>41243</v>
+        <v>41583</v>
       </c>
       <c r="E933" s="1">
-        <v>41243</v>
+        <v>41583</v>
       </c>
       <c r="G933" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H933" s="2" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934">
-        <v>84827</v>
+        <v>7644</v>
       </c>
       <c r="B934" t="s">
         <v>2810</v>
       </c>
       <c r="C934" t="s">
         <v>2811</v>
       </c>
       <c r="D934" s="1">
-        <v>41240</v>
-[...2 lines deleted...]
-        <v>41240</v>
+        <v>41554</v>
       </c>
       <c r="G934" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H934" s="2" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935">
-        <v>84826</v>
+        <v>84833</v>
       </c>
       <c r="B935" t="s">
         <v>2813</v>
       </c>
       <c r="C935" t="s">
         <v>2814</v>
       </c>
       <c r="D935" s="1">
-        <v>41240</v>
+        <v>41431</v>
       </c>
       <c r="E935" s="1">
-        <v>41240</v>
+        <v>41431</v>
       </c>
       <c r="G935" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H935" s="2" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936">
-        <v>84825</v>
+        <v>84832</v>
       </c>
       <c r="B936" t="s">
         <v>2816</v>
       </c>
       <c r="C936" t="s">
         <v>2817</v>
       </c>
       <c r="D936" s="1">
-        <v>41208</v>
+        <v>41423</v>
       </c>
       <c r="E936" s="1">
-        <v>41208</v>
+        <v>41423</v>
       </c>
       <c r="G936" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H936" s="2" t="s">
         <v>2818</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937">
-        <v>84824</v>
+        <v>7645</v>
       </c>
       <c r="B937" t="s">
         <v>2819</v>
       </c>
       <c r="C937" t="s">
         <v>2820</v>
       </c>
       <c r="D937" s="1">
-        <v>41087</v>
-[...2 lines deleted...]
-        <v>41087</v>
+        <v>41403</v>
       </c>
       <c r="G937" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H937" s="2" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938">
-        <v>84823</v>
+        <v>7646</v>
       </c>
       <c r="B938" t="s">
         <v>2822</v>
       </c>
       <c r="C938" t="s">
         <v>2823</v>
       </c>
       <c r="D938" s="1">
-        <v>41065</v>
-[...2 lines deleted...]
-        <v>41065</v>
+        <v>41397</v>
       </c>
       <c r="G938" t="s">
-        <v>69</v>
+        <v>220</v>
       </c>
       <c r="H938" s="2" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939">
-        <v>84822</v>
+        <v>84831</v>
       </c>
       <c r="B939" t="s">
         <v>2825</v>
       </c>
       <c r="C939" t="s">
         <v>2826</v>
       </c>
       <c r="D939" s="1">
-        <v>41060</v>
+        <v>41323</v>
       </c>
       <c r="E939" s="1">
-        <v>41060</v>
+        <v>41323</v>
       </c>
       <c r="G939" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H939" s="2" t="s">
         <v>2827</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940">
-        <v>84821</v>
+        <v>84830</v>
       </c>
       <c r="B940" t="s">
         <v>2828</v>
       </c>
       <c r="C940" t="s">
         <v>2829</v>
       </c>
       <c r="D940" s="1">
-        <v>41059</v>
+        <v>41305</v>
       </c>
       <c r="E940" s="1">
-        <v>41059</v>
+        <v>41305</v>
       </c>
       <c r="G940" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H940" s="2" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941">
-        <v>84820</v>
+        <v>7647</v>
       </c>
       <c r="B941" t="s">
         <v>2831</v>
       </c>
       <c r="C941" t="s">
         <v>2832</v>
       </c>
       <c r="D941" s="1">
-        <v>40968</v>
-[...2 lines deleted...]
-        <v>40968</v>
+        <v>41276</v>
       </c>
       <c r="G941" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H941" s="2" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942">
-        <v>84819</v>
+        <v>84829</v>
       </c>
       <c r="B942" t="s">
         <v>2834</v>
       </c>
       <c r="C942" t="s">
         <v>2835</v>
       </c>
       <c r="D942" s="1">
-        <v>40872</v>
+        <v>41243</v>
       </c>
       <c r="E942" s="1">
-        <v>40872</v>
+        <v>41243</v>
       </c>
       <c r="G942" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H942" s="2" t="s">
         <v>2836</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943">
-        <v>84818</v>
+        <v>84828</v>
       </c>
       <c r="B943" t="s">
         <v>2837</v>
       </c>
       <c r="C943" t="s">
         <v>2838</v>
       </c>
       <c r="D943" s="1">
-        <v>40871</v>
+        <v>41243</v>
       </c>
       <c r="E943" s="1">
-        <v>40871</v>
+        <v>41243</v>
       </c>
       <c r="G943" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H943" s="2" t="s">
         <v>2839</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944">
-        <v>84817</v>
+        <v>84827</v>
       </c>
       <c r="B944" t="s">
         <v>2840</v>
       </c>
       <c r="C944" t="s">
         <v>2841</v>
       </c>
       <c r="D944" s="1">
-        <v>40870</v>
+        <v>41240</v>
       </c>
       <c r="E944" s="1">
-        <v>40870</v>
+        <v>41240</v>
       </c>
       <c r="G944" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H944" s="2" t="s">
         <v>2842</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945">
-        <v>84816</v>
+        <v>84826</v>
       </c>
       <c r="B945" t="s">
         <v>2843</v>
       </c>
       <c r="C945" t="s">
         <v>2844</v>
       </c>
       <c r="D945" s="1">
-        <v>40813</v>
+        <v>41240</v>
       </c>
       <c r="E945" s="1">
-        <v>40813</v>
+        <v>41240</v>
       </c>
       <c r="G945" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H945" s="2" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946">
-        <v>84815</v>
+        <v>84825</v>
       </c>
       <c r="B946" t="s">
         <v>2846</v>
       </c>
       <c r="C946" t="s">
         <v>2847</v>
       </c>
       <c r="D946" s="1">
-        <v>40813</v>
+        <v>41208</v>
       </c>
       <c r="E946" s="1">
-        <v>40813</v>
+        <v>41208</v>
       </c>
       <c r="G946" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="H946" s="2" t="s">
         <v>2848</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>84824</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D947" s="1">
+        <v>41087</v>
+      </c>
+      <c r="E947" s="1">
+        <v>41087</v>
+      </c>
+      <c r="G947" t="s">
+        <v>107</v>
+      </c>
+      <c r="H947" s="2" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>84823</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D948" s="1">
+        <v>41065</v>
+      </c>
+      <c r="E948" s="1">
+        <v>41065</v>
+      </c>
+      <c r="G948" t="s">
+        <v>107</v>
+      </c>
+      <c r="H948" s="2" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>84822</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D949" s="1">
+        <v>41060</v>
+      </c>
+      <c r="E949" s="1">
+        <v>41060</v>
+      </c>
+      <c r="G949" t="s">
+        <v>107</v>
+      </c>
+      <c r="H949" s="2" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>84821</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D950" s="1">
+        <v>41059</v>
+      </c>
+      <c r="E950" s="1">
+        <v>41059</v>
+      </c>
+      <c r="G950" t="s">
+        <v>107</v>
+      </c>
+      <c r="H950" s="2" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>84820</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D951" s="1">
+        <v>40968</v>
+      </c>
+      <c r="E951" s="1">
+        <v>40968</v>
+      </c>
+      <c r="G951" t="s">
+        <v>107</v>
+      </c>
+      <c r="H951" s="2" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>84819</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D952" s="1">
+        <v>40872</v>
+      </c>
+      <c r="E952" s="1">
+        <v>40872</v>
+      </c>
+      <c r="G952" t="s">
+        <v>107</v>
+      </c>
+      <c r="H952" s="2" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>84818</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D953" s="1">
+        <v>40871</v>
+      </c>
+      <c r="E953" s="1">
+        <v>40871</v>
+      </c>
+      <c r="G953" t="s">
+        <v>107</v>
+      </c>
+      <c r="H953" s="2" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>84817</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D954" s="1">
+        <v>40870</v>
+      </c>
+      <c r="E954" s="1">
+        <v>40870</v>
+      </c>
+      <c r="G954" t="s">
+        <v>107</v>
+      </c>
+      <c r="H954" s="2" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>84816</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D955" s="1">
+        <v>40813</v>
+      </c>
+      <c r="E955" s="1">
+        <v>40813</v>
+      </c>
+      <c r="G955" t="s">
+        <v>107</v>
+      </c>
+      <c r="H955" s="2" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>84815</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D956" s="1">
+        <v>40813</v>
+      </c>
+      <c r="E956" s="1">
+        <v>40813</v>
+      </c>
+      <c r="G956" t="s">
+        <v>107</v>
+      </c>
+      <c r="H956" s="2" t="s">
+        <v>2878</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -31614,50 +31949,60 @@
     <hyperlink ref="H922" r:id="rId921"/>
     <hyperlink ref="H923" r:id="rId922"/>
     <hyperlink ref="H924" r:id="rId923"/>
     <hyperlink ref="H925" r:id="rId924"/>
     <hyperlink ref="H926" r:id="rId925"/>
     <hyperlink ref="H927" r:id="rId926"/>
     <hyperlink ref="H928" r:id="rId927"/>
     <hyperlink ref="H929" r:id="rId928"/>
     <hyperlink ref="H930" r:id="rId929"/>
     <hyperlink ref="H931" r:id="rId930"/>
     <hyperlink ref="H932" r:id="rId931"/>
     <hyperlink ref="H933" r:id="rId932"/>
     <hyperlink ref="H934" r:id="rId933"/>
     <hyperlink ref="H935" r:id="rId934"/>
     <hyperlink ref="H936" r:id="rId935"/>
     <hyperlink ref="H937" r:id="rId936"/>
     <hyperlink ref="H938" r:id="rId937"/>
     <hyperlink ref="H939" r:id="rId938"/>
     <hyperlink ref="H940" r:id="rId939"/>
     <hyperlink ref="H941" r:id="rId940"/>
     <hyperlink ref="H942" r:id="rId941"/>
     <hyperlink ref="H943" r:id="rId942"/>
     <hyperlink ref="H944" r:id="rId943"/>
     <hyperlink ref="H945" r:id="rId944"/>
     <hyperlink ref="H946" r:id="rId945"/>
+    <hyperlink ref="H947" r:id="rId946"/>
+    <hyperlink ref="H948" r:id="rId947"/>
+    <hyperlink ref="H949" r:id="rId948"/>
+    <hyperlink ref="H950" r:id="rId949"/>
+    <hyperlink ref="H951" r:id="rId950"/>
+    <hyperlink ref="H952" r:id="rId951"/>
+    <hyperlink ref="H953" r:id="rId952"/>
+    <hyperlink ref="H954" r:id="rId953"/>
+    <hyperlink ref="H955" r:id="rId954"/>
+    <hyperlink ref="H956" r:id="rId955"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>