--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -10,137 +10,138 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
     <t>654877190</t>
   </si>
   <si>
     <t>Oprava sřechy v areálu obce</t>
-  </si>
-[...1 lines deleted...]
-    <t>06.03.2019</t>
   </si>
   <si>
     <t>Obec Chomýž</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/6w5ajcv/654877190</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -453,64 +454,64 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>87372</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1">
+        <v>43530</v>
+      </c>
+      <c r="E2" s="1">
+        <v>43530</v>
+      </c>
+      <c r="F2" s="1">
+        <v>43530</v>
+      </c>
+      <c r="G2" t="s">
         <v>10</v>
       </c>
-      <c r="E2" t="s">
-[...5 lines deleted...]
-      <c r="G2" t="s">
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>