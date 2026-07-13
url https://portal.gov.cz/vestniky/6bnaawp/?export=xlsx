--- v0 (2026-01-31)
+++ v1 (2026-07-13)
@@ -10,824 +10,651 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="183">
   <si>
     <t>id_zaznamu</t>
   </si>
   <si>
     <t>id_zpravy</t>
   </si>
   <si>
     <t>nazev</t>
   </si>
   <si>
     <t>publikovano</t>
   </si>
   <si>
     <t>ucinnost_od</t>
   </si>
   <si>
     <t>ucinnost_do</t>
   </si>
   <si>
     <t>publikujici</t>
   </si>
   <si>
     <t>url_zaznamu</t>
   </si>
   <si>
+    <t>1700567175</t>
+  </si>
+  <si>
+    <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2026</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/6bnaawp/1700567175</t>
+  </si>
+  <si>
+    <t>1678061634</t>
+  </si>
+  <si>
+    <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2026</t>
+  </si>
+  <si>
+    <t>http://portal.gov.cz/vestniky/6bnaawp/1678061634</t>
+  </si>
+  <si>
     <t>1623609381</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2025</t>
   </si>
   <si>
-    <t>18.12.2025</t>
-[...7 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1623609381</t>
   </si>
   <si>
     <t>1610856643</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2025</t>
   </si>
   <si>
-    <t>25.11.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1610856643</t>
   </si>
   <si>
     <t>1585252014</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2025</t>
   </si>
   <si>
-    <t>30.09.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1585252014</t>
   </si>
   <si>
     <t>1544415511</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2025</t>
   </si>
   <si>
-    <t>26.06.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1544415511</t>
   </si>
   <si>
     <t>1516181660</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2025</t>
   </si>
   <si>
-    <t>29.04.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1516181660</t>
   </si>
   <si>
     <t>1504325861</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2025</t>
   </si>
   <si>
-    <t>03.04.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1504325861</t>
   </si>
   <si>
     <t>1489456952</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2025</t>
   </si>
   <si>
-    <t>05.03.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1489456952</t>
   </si>
   <si>
     <t>P:1738244718</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2025</t>
   </si>
   <si>
-    <t>30.01.2025</t>
-[...7 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/P:1738244718</t>
   </si>
   <si>
     <t>1432355567</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2024</t>
   </si>
   <si>
-    <t>30.10.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1432355567</t>
   </si>
   <si>
     <t>1416094607</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2024</t>
   </si>
   <si>
-    <t>24.09.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1416094607</t>
   </si>
   <si>
     <t>1365721385</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2024</t>
   </si>
   <si>
-    <t>30.05.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1365721385</t>
   </si>
   <si>
     <t>1352337691</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2024</t>
   </si>
   <si>
-    <t>30.04.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1352337691</t>
   </si>
   <si>
     <t>1341260335</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2024</t>
   </si>
   <si>
-    <t>09.04.2024</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1341260335</t>
   </si>
   <si>
     <t>1308562080</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2024</t>
   </si>
   <si>
-    <t>31.01.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1308562080</t>
   </si>
   <si>
     <t>1274971111</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 9/2023</t>
   </si>
   <si>
-    <t>21.11.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1274971111</t>
   </si>
   <si>
     <t>1250130705</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2023</t>
   </si>
   <si>
-    <t>05.10.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1250130705</t>
   </si>
   <si>
     <t>1247303297</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2023</t>
   </si>
   <si>
-    <t>27.09.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1247303297</t>
   </si>
   <si>
     <t>1223697260</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2023</t>
   </si>
   <si>
-    <t>02.08.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1223697260</t>
   </si>
   <si>
     <t>1209389698</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2023</t>
   </si>
   <si>
-    <t>28.06.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1209389698</t>
   </si>
   <si>
     <t>1196562162</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2023</t>
   </si>
   <si>
-    <t>30.05.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1196562162</t>
   </si>
   <si>
     <t>1189935808</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2023</t>
   </si>
   <si>
-    <t>15.05.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1189935808</t>
   </si>
   <si>
     <t>1158882000</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2023</t>
   </si>
   <si>
-    <t>13.03.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1158882000</t>
   </si>
   <si>
     <t>1144818668</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2023</t>
   </si>
   <si>
-    <t>16.02.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1144818668</t>
   </si>
   <si>
     <t>1122003642</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2022</t>
   </si>
   <si>
-    <t>29.12.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1122003642</t>
   </si>
   <si>
     <t>1089686702</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2022</t>
   </si>
   <si>
-    <t>04.10.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1089686702</t>
   </si>
   <si>
     <t>1079661033</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2022</t>
   </si>
   <si>
-    <t>06.09.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1079661033</t>
   </si>
   <si>
     <t>1060052465</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2022</t>
   </si>
   <si>
-    <t>12.07.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1060052465</t>
   </si>
   <si>
     <t>1037322611</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2022</t>
   </si>
   <si>
-    <t>10.05.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1037322611</t>
   </si>
   <si>
     <t>1010062874</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2022</t>
   </si>
   <si>
-    <t>03.03.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/1010062874</t>
   </si>
   <si>
     <t>982530027</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí</t>
   </si>
   <si>
-    <t>30.12.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/982530027</t>
   </si>
   <si>
     <t>P:1634307870</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 9/2021</t>
   </si>
   <si>
-    <t>15.10.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/P:1634307870</t>
   </si>
   <si>
     <t>P:1631193320</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8/2021</t>
   </si>
   <si>
-    <t>09.09.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/P:1631193320</t>
   </si>
   <si>
     <t>932177866</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7/2021</t>
   </si>
   <si>
-    <t>27.07.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/932177866</t>
   </si>
   <si>
     <t>916743187</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6/2021</t>
   </si>
   <si>
-    <t>09.06.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/916743187</t>
   </si>
   <si>
     <t>899229613</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2021</t>
   </si>
   <si>
-    <t>23.04.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/899229613</t>
   </si>
   <si>
     <t>884321782</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2021</t>
   </si>
   <si>
-    <t>16.03.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/884321782</t>
   </si>
   <si>
     <t>879709287</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2021</t>
   </si>
   <si>
-    <t>03.03.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/879709287</t>
   </si>
   <si>
     <t>864805343</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2021</t>
   </si>
   <si>
-    <t>22.01.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/864805343</t>
   </si>
   <si>
     <t>858723088</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2021</t>
   </si>
   <si>
-    <t>06.01.2021</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/858723088</t>
   </si>
   <si>
     <t>847377063</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5/2020</t>
   </si>
   <si>
-    <t>27.11.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/847377063</t>
   </si>
   <si>
     <t>811669318</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4/2020</t>
   </si>
   <si>
-    <t>12.08.2020</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/811669318</t>
   </si>
   <si>
     <t>802857487</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 3/2020</t>
   </si>
   <si>
-    <t>13.07.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/802857487</t>
   </si>
   <si>
     <t>787071348</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 2/2020</t>
   </si>
   <si>
-    <t>22.05.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/787071348</t>
   </si>
   <si>
     <t>749821748</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 1/2020</t>
   </si>
   <si>
-    <t>05.02.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/749821748</t>
   </si>
   <si>
     <t>736897817</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 8</t>
   </si>
   <si>
-    <t>20.12.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/736897817</t>
   </si>
   <si>
     <t>725561587</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 7</t>
   </si>
   <si>
-    <t>12.11.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/725561587</t>
   </si>
   <si>
     <t>709928620</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 6</t>
   </si>
   <si>
-    <t>17.09.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/709928620</t>
   </si>
   <si>
     <t>688263666</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 5</t>
   </si>
   <si>
-    <t>28.06.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/688263666</t>
   </si>
   <si>
     <t>673085663</t>
   </si>
   <si>
     <t>Věstník vlády pro orgány krajů a orgány obcí č. 4</t>
   </si>
   <si>
-    <t>06.05.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/673085663</t>
   </si>
   <si>
     <t>659215929</t>
   </si>
   <si>
-    <t>20.03.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/659215929</t>
   </si>
   <si>
     <t>658905041</t>
   </si>
   <si>
-    <t>19.03.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/658905041</t>
   </si>
   <si>
     <t>639868004</t>
   </si>
   <si>
-    <t>17.01.2019</t>
-[...4 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/639868004</t>
   </si>
   <si>
     <t>19992</t>
   </si>
   <si>
     <t>Oznámení o ztrátě úředních razítek</t>
   </si>
   <si>
-    <t>23.08.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/19992</t>
   </si>
   <si>
     <t>19994</t>
   </si>
   <si>
     <t>Oznámení o ztrátě razítek - Ostrava</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/19994</t>
   </si>
   <si>
     <t>19996</t>
   </si>
   <si>
     <t>Oznámení ředitele OBPPK</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/19996</t>
   </si>
   <si>
     <t>19998</t>
   </si>
   <si>
     <t>Oznámení o ztrátě razítka - MVČR</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/19998</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>Věstník Ministerstva vnitra - částka 64/2012</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.05.2013</t>
   </si>
   <si>
     <t>http://portal.gov.cz/vestniky/6bnaawp/11315</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1083,1578 +910,1441 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1700567175" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1678061634" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1623609381" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1610856643" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1585252014" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1544415511" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1516181660" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1504325861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1489456952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1738244718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1432355567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1416094607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1365721385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1352337691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1341260335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1308562080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1274971111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1250130705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1247303297" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1223697260" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1209389698" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1196562162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1189935808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1158882000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1144818668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1122003642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1089686702" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1079661033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1060052465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1037322611" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/1010062874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/982530027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1634307870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/P:1631193320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/932177866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/916743187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/899229613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/884321782" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/879709287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/864805343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/858723088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/847377063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/811669318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/802857487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/787071348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/749821748" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/736897817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/725561587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/709928620" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/688263666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/673085663" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/659215929" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/658905041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/639868004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19992" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19994" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/19998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.gov.cz/vestniky/6bnaawp/11315" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H58"/>
+  <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="56.7109375" customWidth="1"/>
     <col min="4" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="8" max="8" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>106118</v>
+        <v>108247</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="D2" s="1">
+        <v>46162</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46162</v>
+      </c>
+      <c r="G2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="2" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>105986</v>
+        <v>107998</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>46122</v>
+      </c>
+      <c r="E3" s="1">
+        <v>46112</v>
+      </c>
+      <c r="G3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>105566</v>
+        <v>106118</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="D4" s="1">
+        <v>46009</v>
+      </c>
+      <c r="E4" s="1">
+        <v>46009</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>105011</v>
+        <v>105986</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>45986</v>
+      </c>
+      <c r="E5" s="1">
+        <v>45986</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>10</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>104696</v>
+        <v>105566</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>45930</v>
+      </c>
+      <c r="E6" s="1">
+        <v>45930</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>104546</v>
+        <v>105011</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>25</v>
+      </c>
+      <c r="D7" s="1">
+        <v>45834</v>
+      </c>
+      <c r="E7" s="1">
+        <v>45834</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>10</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>104266</v>
+        <v>104696</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="D8" s="1">
+        <v>45776</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45775</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>10</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>103565</v>
+        <v>104546</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>45750</v>
+      </c>
+      <c r="E9" s="1">
+        <v>45750</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>10</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>102864</v>
+        <v>104266</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>45721</v>
+      </c>
+      <c r="E10" s="1">
+        <v>45720</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>10</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>102614</v>
+        <v>103565</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45687</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45658</v>
+      </c>
+      <c r="F11" s="1">
+        <v>45688</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>10</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>101987</v>
+        <v>102864</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>45595</v>
+      </c>
+      <c r="E12" s="1">
+        <v>45595</v>
       </c>
       <c r="G12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>10</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>101786</v>
+        <v>102614</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>45559</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45558</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>10</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>101629</v>
+        <v>101987</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>45442</v>
+      </c>
+      <c r="E14" s="1">
+        <v>45442</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>10</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>100872</v>
+        <v>101786</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>45412</v>
+      </c>
+      <c r="E15" s="1">
+        <v>45412</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>10</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>100159</v>
+        <v>101629</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>45391</v>
+      </c>
+      <c r="E16" s="1">
+        <v>45390</v>
       </c>
       <c r="G16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>10</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>99791</v>
+        <v>100872</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>45322</v>
+      </c>
+      <c r="E17" s="1">
+        <v>45322</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>10</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>99727</v>
+        <v>100159</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>45251</v>
+      </c>
+      <c r="E18" s="1">
+        <v>45251</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>10</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>98293</v>
+        <v>99791</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>45204</v>
+      </c>
+      <c r="E19" s="1">
+        <v>45204</v>
       </c>
       <c r="G19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>10</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>98129</v>
+        <v>99727</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>45196</v>
+      </c>
+      <c r="E20" s="1">
+        <v>45196</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>10</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>97955</v>
+        <v>98293</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>67</v>
+      </c>
+      <c r="D21" s="1">
+        <v>45140</v>
+      </c>
+      <c r="E21" s="1">
+        <v>45140</v>
       </c>
       <c r="G21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>10</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>97896</v>
+        <v>98129</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>70</v>
+      </c>
+      <c r="D22" s="1">
+        <v>45105</v>
+      </c>
+      <c r="E22" s="1">
+        <v>45105</v>
       </c>
       <c r="G22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>10</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>97626</v>
+        <v>97955</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>73</v>
+      </c>
+      <c r="D23" s="1">
+        <v>45076</v>
+      </c>
+      <c r="E23" s="1">
+        <v>45076</v>
       </c>
       <c r="G23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>10</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>97504</v>
+        <v>97896</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>76</v>
+      </c>
+      <c r="D24" s="1">
+        <v>45061</v>
+      </c>
+      <c r="E24" s="1">
+        <v>45061</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>10</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>97361</v>
+        <v>97626</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>79</v>
+      </c>
+      <c r="D25" s="1">
+        <v>44998</v>
+      </c>
+      <c r="E25" s="1">
+        <v>44998</v>
       </c>
       <c r="G25" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>10</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>97027</v>
+        <v>97504</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>82</v>
+      </c>
+      <c r="D26" s="1">
+        <v>44973</v>
+      </c>
+      <c r="E26" s="1">
+        <v>44973</v>
       </c>
       <c r="G26" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>10</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>96925</v>
+        <v>97361</v>
       </c>
       <c r="B27" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>44924</v>
+      </c>
+      <c r="E27" s="1">
+        <v>44924</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>10</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>96723</v>
+        <v>97027</v>
       </c>
       <c r="B28" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>88</v>
+      </c>
+      <c r="D28" s="1">
+        <v>44838</v>
+      </c>
+      <c r="E28" s="1">
+        <v>44838</v>
       </c>
       <c r="G28" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>10</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>96485</v>
+        <v>96925</v>
       </c>
       <c r="B29" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>91</v>
+      </c>
+      <c r="D29" s="1">
+        <v>44810</v>
+      </c>
+      <c r="E29" s="1">
+        <v>44810</v>
       </c>
       <c r="G29" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>10</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>96223</v>
+        <v>96723</v>
       </c>
       <c r="B30" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>94</v>
+      </c>
+      <c r="D30" s="1">
+        <v>44754</v>
+      </c>
+      <c r="E30" s="1">
+        <v>44754</v>
       </c>
       <c r="G30" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>10</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>95980</v>
+        <v>96485</v>
       </c>
       <c r="B31" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>97</v>
+      </c>
+      <c r="D31" s="1">
+        <v>44691</v>
+      </c>
+      <c r="E31" s="1">
+        <v>44691</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>10</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>95562</v>
+        <v>96223</v>
       </c>
       <c r="B32" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>100</v>
+      </c>
+      <c r="D32" s="1">
+        <v>44623</v>
+      </c>
+      <c r="E32" s="1">
+        <v>44623</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>10</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>95409</v>
+        <v>95980</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="D33" s="1">
+        <v>44560</v>
+      </c>
+      <c r="E33" s="1">
+        <v>44560</v>
       </c>
       <c r="G33" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>10</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>95236</v>
+        <v>95562</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>106</v>
+      </c>
+      <c r="D34" s="1">
+        <v>44484</v>
+      </c>
+      <c r="E34" s="1">
+        <v>44482</v>
       </c>
       <c r="G34" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>95058</v>
+        <v>95409</v>
       </c>
       <c r="B35" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>109</v>
+      </c>
+      <c r="D35" s="1">
+        <v>44448</v>
+      </c>
+      <c r="E35" s="1">
+        <v>44448</v>
       </c>
       <c r="G35" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>10</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>94874</v>
+        <v>95236</v>
       </c>
       <c r="B36" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>112</v>
+      </c>
+      <c r="D36" s="1">
+        <v>44404</v>
+      </c>
+      <c r="E36" s="1">
+        <v>44404</v>
       </c>
       <c r="G36" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>10</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>94721</v>
+        <v>95058</v>
       </c>
       <c r="B37" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>115</v>
+      </c>
+      <c r="D37" s="1">
+        <v>44356</v>
+      </c>
+      <c r="E37" s="1">
+        <v>44356</v>
       </c>
       <c r="G37" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>10</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>94670</v>
+        <v>94874</v>
       </c>
       <c r="B38" t="s">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="C38" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>118</v>
+      </c>
+      <c r="D38" s="1">
+        <v>44309</v>
+      </c>
+      <c r="E38" s="1">
+        <v>44309</v>
       </c>
       <c r="G38" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>10</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>94416</v>
+        <v>94721</v>
       </c>
       <c r="B39" t="s">
-        <v>165</v>
+        <v>120</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>121</v>
+      </c>
+      <c r="D39" s="1">
+        <v>44271</v>
+      </c>
+      <c r="E39" s="1">
+        <v>44271</v>
       </c>
       <c r="G39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>10</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>94343</v>
+        <v>94670</v>
       </c>
       <c r="B40" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>124</v>
+      </c>
+      <c r="D40" s="1">
+        <v>44258</v>
+      </c>
+      <c r="E40" s="1">
+        <v>44258</v>
       </c>
       <c r="G40" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>10</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>94142</v>
+        <v>94416</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>127</v>
+      </c>
+      <c r="D41" s="1">
+        <v>44218</v>
+      </c>
+      <c r="E41" s="1">
+        <v>44218</v>
       </c>
       <c r="G41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>10</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>93476</v>
+        <v>94343</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>130</v>
+      </c>
+      <c r="D42" s="1">
+        <v>44202</v>
+      </c>
+      <c r="E42" s="1">
+        <v>44203</v>
       </c>
       <c r="G42" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>93345</v>
+        <v>94142</v>
       </c>
       <c r="B43" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>133</v>
+      </c>
+      <c r="D43" s="1">
+        <v>44162</v>
+      </c>
+      <c r="E43" s="1">
+        <v>44162</v>
       </c>
       <c r="G43" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>92965</v>
+        <v>93476</v>
       </c>
       <c r="B44" t="s">
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>136</v>
+      </c>
+      <c r="D44" s="1">
+        <v>44055</v>
+      </c>
+      <c r="E44" s="1">
+        <v>44056</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>10</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>91832</v>
+        <v>93345</v>
       </c>
       <c r="B45" t="s">
-        <v>191</v>
+        <v>138</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>139</v>
+      </c>
+      <c r="D45" s="1">
+        <v>44025</v>
+      </c>
+      <c r="E45" s="1">
+        <v>44025</v>
       </c>
       <c r="G45" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>10</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>90970</v>
+        <v>92965</v>
       </c>
       <c r="B46" t="s">
-        <v>195</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>196</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>142</v>
+      </c>
+      <c r="D46" s="1">
+        <v>43973</v>
+      </c>
+      <c r="E46" s="1">
+        <v>43973</v>
       </c>
       <c r="G46" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>10</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>90250</v>
+        <v>91832</v>
       </c>
       <c r="B47" t="s">
-        <v>199</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>200</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>145</v>
+      </c>
+      <c r="D47" s="1">
+        <v>43866</v>
+      </c>
+      <c r="E47" s="1">
+        <v>43866</v>
       </c>
       <c r="G47" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>10</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>89244</v>
+        <v>90970</v>
       </c>
       <c r="B48" t="s">
-        <v>203</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
-        <v>204</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>148</v>
+      </c>
+      <c r="D48" s="1">
+        <v>43819</v>
+      </c>
+      <c r="E48" s="1">
+        <v>43819</v>
       </c>
       <c r="G48" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>10</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>88665</v>
+        <v>90250</v>
       </c>
       <c r="B49" t="s">
-        <v>207</v>
+        <v>150</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>151</v>
+      </c>
+      <c r="D49" s="1">
+        <v>43781</v>
+      </c>
+      <c r="E49" s="1">
+        <v>43781</v>
       </c>
       <c r="G49" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>10</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>87737</v>
+        <v>89244</v>
       </c>
       <c r="B50" t="s">
-        <v>211</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>154</v>
+      </c>
+      <c r="D50" s="1">
+        <v>43725</v>
+      </c>
+      <c r="E50" s="1">
+        <v>43725</v>
       </c>
       <c r="G50" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>10</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>87435</v>
+        <v>88665</v>
       </c>
       <c r="B51" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>157</v>
+      </c>
+      <c r="D51" s="1">
+        <v>43644</v>
+      </c>
+      <c r="E51" s="1">
+        <v>43644</v>
       </c>
       <c r="G51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>10</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>87424</v>
+        <v>87737</v>
       </c>
       <c r="B52" t="s">
-        <v>218</v>
+        <v>159</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>160</v>
+      </c>
+      <c r="D52" s="1">
+        <v>43591</v>
+      </c>
+      <c r="E52" s="1">
+        <v>43591</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>10</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>87103</v>
+        <v>87435</v>
       </c>
       <c r="B53" t="s">
-        <v>221</v>
+        <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="D53" s="1">
+        <v>43544</v>
+      </c>
+      <c r="E53" s="1">
+        <v>43544</v>
       </c>
       <c r="G53" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>10</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>7639</v>
+        <v>87424</v>
       </c>
       <c r="B54" t="s">
-        <v>225</v>
+        <v>164</v>
       </c>
       <c r="C54" t="s">
-        <v>226</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="D54" s="1">
+        <v>43543</v>
+      </c>
+      <c r="E54" s="1">
+        <v>43543</v>
       </c>
       <c r="G54" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>10</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>7638</v>
+        <v>87103</v>
       </c>
       <c r="B55" t="s">
-        <v>229</v>
+        <v>166</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="D55" s="1">
+        <v>43482</v>
+      </c>
+      <c r="E55" s="1">
+        <v>43481</v>
       </c>
       <c r="G55" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>10</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>7637</v>
+        <v>7639</v>
       </c>
       <c r="B56" t="s">
-        <v>232</v>
+        <v>168</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>169</v>
+      </c>
+      <c r="D56" s="1">
+        <v>42605</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>10</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>7636</v>
+        <v>7638</v>
       </c>
       <c r="B57" t="s">
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="C57" t="s">
-        <v>236</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>172</v>
+      </c>
+      <c r="D57" s="1">
+        <v>42605</v>
       </c>
       <c r="G57" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>10</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
+        <v>7637</v>
+      </c>
+      <c r="B58" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G58" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>7636</v>
+      </c>
+      <c r="B59" t="s">
+        <v>177</v>
+      </c>
+      <c r="C59" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="1">
+        <v>42605</v>
+      </c>
+      <c r="G59" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
         <v>7646</v>
       </c>
-      <c r="B58" t="s">
-[...18 lines deleted...]
-        <v>241</v>
+      <c r="B60" t="s">
+        <v>180</v>
+      </c>
+      <c r="C60" t="s">
+        <v>181</v>
+      </c>
+      <c r="D60" s="1">
+        <v>41397</v>
+      </c>
+      <c r="G60" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
     <hyperlink ref="H4" r:id="rId3"/>
     <hyperlink ref="H5" r:id="rId4"/>
     <hyperlink ref="H6" r:id="rId5"/>
     <hyperlink ref="H7" r:id="rId6"/>
     <hyperlink ref="H8" r:id="rId7"/>
     <hyperlink ref="H9" r:id="rId8"/>
     <hyperlink ref="H10" r:id="rId9"/>
     <hyperlink ref="H11" r:id="rId10"/>
     <hyperlink ref="H12" r:id="rId11"/>
     <hyperlink ref="H13" r:id="rId12"/>
     <hyperlink ref="H14" r:id="rId13"/>
     <hyperlink ref="H15" r:id="rId14"/>
     <hyperlink ref="H16" r:id="rId15"/>
     <hyperlink ref="H17" r:id="rId16"/>
     <hyperlink ref="H18" r:id="rId17"/>
     <hyperlink ref="H19" r:id="rId18"/>
     <hyperlink ref="H20" r:id="rId19"/>
     <hyperlink ref="H21" r:id="rId20"/>
     <hyperlink ref="H22" r:id="rId21"/>
@@ -2672,50 +2362,52 @@
     <hyperlink ref="H34" r:id="rId33"/>
     <hyperlink ref="H35" r:id="rId34"/>
     <hyperlink ref="H36" r:id="rId35"/>
     <hyperlink ref="H37" r:id="rId36"/>
     <hyperlink ref="H38" r:id="rId37"/>
     <hyperlink ref="H39" r:id="rId38"/>
     <hyperlink ref="H40" r:id="rId39"/>
     <hyperlink ref="H41" r:id="rId40"/>
     <hyperlink ref="H42" r:id="rId41"/>
     <hyperlink ref="H43" r:id="rId42"/>
     <hyperlink ref="H44" r:id="rId43"/>
     <hyperlink ref="H45" r:id="rId44"/>
     <hyperlink ref="H46" r:id="rId45"/>
     <hyperlink ref="H47" r:id="rId46"/>
     <hyperlink ref="H48" r:id="rId47"/>
     <hyperlink ref="H49" r:id="rId48"/>
     <hyperlink ref="H50" r:id="rId49"/>
     <hyperlink ref="H51" r:id="rId50"/>
     <hyperlink ref="H52" r:id="rId51"/>
     <hyperlink ref="H53" r:id="rId52"/>
     <hyperlink ref="H54" r:id="rId53"/>
     <hyperlink ref="H55" r:id="rId54"/>
     <hyperlink ref="H56" r:id="rId55"/>
     <hyperlink ref="H57" r:id="rId56"/>
     <hyperlink ref="H58" r:id="rId57"/>
+    <hyperlink ref="H59" r:id="rId58"/>
+    <hyperlink ref="H60" r:id="rId59"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>