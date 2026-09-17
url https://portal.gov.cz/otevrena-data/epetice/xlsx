--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101672923dce4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e165535b69423c85db4f8e23bdd6a1.psmdcp" Id="Red9289ddafce4b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f61a99341b14da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae045077d8941768d7b78c0557a6134.psmdcp" Id="R82f8f5d97005485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ePetice" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID petice</x:t>
   </x:si>
   <x:si>
     <x:t>Název</x:t>
   </x:si>
   <x:si>
@@ -46,154 +46,1535 @@
   <x:si>
     <x:t>Datum uzavření</x:t>
   </x:si>
   <x:si>
     <x:t>Datum podání</x:t>
   </x:si>
   <x:si>
     <x:t>Datum archivace</x:t>
   </x:si>
   <x:si>
     <x:t>Text</x:t>
   </x:si>
   <x:si>
     <x:t>Adresát</x:t>
   </x:si>
   <x:si>
     <x:t>Zakladatel</x:t>
   </x:si>
   <x:si>
     <x:t>Členové petičního výboru</x:t>
   </x:si>
   <x:si>
     <x:t>Počet podpisů</x:t>
   </x:si>
   <x:si>
+    <x:t>2080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování provozu linky R10 v režii Českých drah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZVEREJNENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, cestující, obyvatelé dotčených regionů a další osoby, kterým záleží na dlouhodobém rozvoji a stabilitě železniční dopravy v České republice, se touto peticí obracíme na Ministerstvo dopravy České republiky ve věci budoucího zajištění provozu linky R10 Praha – Hradec Králové – Trutnov.
+Žádáme Ministerstvo dopravy, aby při rozhodování o budoucím dopravci této linky zohlednilo nejen ekonomickou stránku veřejné služby, ale komplexně také její dopravní význam, provozní kontinuitu, kvalitu a spolehlivost poskytovaných služeb, bezpečnost, zkušenosti a odbornou způsobilost dopravce, personální zajištění, technickou infrastrukturu a dlouhodobé potřeby cestujících a dotčených regionů.
+Současně žádáme, aby byla řádně posouzena možnost zachování provozu linky R10 v režii Českých drah, které její provoz dlouhodobě zajišťují a disponují vybudovaným personálním, provozním a technickým zázemím.
+Linka R10 představuje významnou dálkovou železniční osu propojující hlavní město Prahu se Středočeským a Královéhradeckým krajem a dále s oblastí Podkrkonoší. 
+Zajišťuje dopravní obsluhu řady významných sídel, mimo jiné Nymburka, Poděbrad, Chlumce nad Cidlinou, Hradce Králové, Jaroměře, České Skalice, Červeného Kostelce, Rtyně v Podkrkonoší, Malých a Velkých Svatoňovic a Trutnova. Pro obyvatele těchto měst a obcí představuje významné spojení s krajským centrem i hlavním městem a umožňuje pravidelnou dojížďku za zaměstnáním, vzděláním, zdravotní péčí a dalšími službami.
+Dlouhodobý provoz Českých drah na této lince současně vytváří odbornou znalost konkrétní tratě, provozních podmínek, stanic a místních specifik. Tato znalost představuje významný faktor zejména při řešení mimořádných provozních situací, výluk, zpoždění a dalších nestandardních stavů.
+Případná změna dopravce proto není pouze změnou provozovatele železničních vozidel, ale představuje změnu komplexního systému zajištění veřejné dopravní služby. Může se dotknout personálního zajištění, organizace práce, údržby a oprav vozidel, provozního řízení, odbavení cestujících, informování cestujících i řešení mimořádných situací. 
+Žádáme proto o řádné posouzení dopadů případné změny na zaměstnance, pracovní místa a odborné kapacity v regionu.
+Za relevantní považujeme rovněž existenci technického a servisního zázemí Českých drah v Hradci Králové. Při rozhodování by mělo být posouzeno jeho další využití, návaznost na provoz linky R10, efektivita již vybudovaných kapacit a dopad případné změny dopravce na související investice a zaměstnanost.
+Při hodnocení budoucího zajištění linky R10 žádáme o uplatnění principu komplexního posouzení veřejné služby. Vedle ceny by měly být zohledněny zejména kvalita a spolehlivost provozu, bezpečnost, dostupnost a kvalita služeb pro cestující, zkušenosti dopravce, personální a technické zajištění, kontinuita provozu a dlouhodobé dopravní potřeby regionu.
+Touto peticí proto žádáme Ministerstvo dopravy České republiky, aby při rozhodování o budoucnosti linky R10 Praha – Hradec Králové – Trutnov všechny uvedené skutečnosti řádně vyhodnotilo a aby byla zachována možnost pokračování provozu této linky v režii Českých drah.
+Naším cílem je zachování stabilního, bezpečného, spolehlivého a kvalitního železničního spojení Prahy, Středočeského a Královéhradeckého kraje a Podkrkonoší a zajištění dlouhodobě kvalitní veřejné dopravní služby pro cestující.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo dopravy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD PERNICKÝ, Pujmanové 886/17, Podolí, 140 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE ZA ODMÍTNUTÍ NAVRHOVANÉ ZMĚNY § 22 ZÁKONA Č. 96/2004 Sb.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Připojuji svůj podpis k výzvě k odmítnutí navrhované změny § 22 zákona č. 96/2004 Sb., která zásadně mění podmínky získání specializované způsobilosti klinického psychologa.
+Navrhovaná úprava by umožnila získat specializovanou způsobilost klinického psychologa po dvouletém magisterském studiu klinické psychologie a pouhém jednom roce výkonu povolání, přičemž atestační zkouška by byla nahrazena státní závěrečnou zkouškou.
+S touto změnou nesouhlasím.
+Považuji za nezbytné, aby klinický psycholog před získáním oprávnění k samostatné práci s pacienty prošel dostatečně dlouhou specializační přípravou, založenou na skutečné práci s pacienty, odborném vedení, supervizi a nezávislém ověření odborných kompetencí.
+Nejde pouze o délku vzdělávání. Jde o kvalitu a bezpečnost péče o pacienty.
+Žádám proto, aby navrhovaná změna § 22 zákona č. 96/2004 Sb. nebyla v předložené podobě přijata a aby případné změny systému vzdělávání klinických psychologů vznikaly na základě odborné diskuse a s důrazem na zachování vysokého standardu a bezpečnosti poskytované zdravotní péče.
+Připojuji svůj podpis na podporu zachování odborného standardu klinické psychologie a bezpečí pacientů.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo zdravotnictví</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUKÁŠ JUNEK, Dykova 422/4, Střekov, 400 03 Ústí nad Labem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za dostatek parkovacích míst u nové výstavby v Líšni. Požadujeme jednoduché pravidlo minimálně 1 nové parkovací místo na 1 nový byt v Líšni.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE ZA DOSTATEK PARKOVACÍCH MÍST
+U NOVÉ VÝSTAVBY V LÍŠNI
+podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+CÍL PETICE
+MINIMÁLNĚ 1 PARKOVACÍ STÁNÍ NA KAŽDÝ NOVÝ BYT
+V BYTOVÉM DOMĚ V LÍŠNI
+My, níže podepsaní občané, žádáme Radu města Brna, aby upravila Brněnské stavební předpisy tak, aby u nové výstavby bytových domů v Líšni bylo zajištěno minimálně jedno parkovací stání na každý nový byt v bytovém domě.
+Je to jednoduchý princip: když vzniknou nové byty, musí spolu s nimi vzniknout také odpovídající parkovací místa. Potřeba parkování nové výstavby se nemá přenášet do okolních ulic na stávající obyvatele.
+Proč žádáme změnu
+Brno má vlastní Brněnské stavební předpisy. Vydává je Rada města Brna, která má 11 členů; k rozhodnutí je potřeba souhlas nadpoloviční většiny všech členů, tedy nejméně 6 radních.
+Brněnské stavební předpisy určují pravidla pro minimální počet parkovacích stání u nové výstavby. V řešené části Líšně je pro minimum používána hodnota 60 % základního počtu. Minimální požadavek je tak snížen o 40 % - tedy téměř o polovinu. My žádáme opačný přístup: u nových bytových domů v Líšni minimálně jedno parkovací stání na každý nový byt.
+Jinde požadavky na parkování zvyšují
+Takový požadavek není ničím neobvyklým. Ve Šlapanicích je pro bydlení stanoven požadavek jedno parkovací stání na jednu bytovou jednotku. Podolí u každé nově zřizované bytové jednotky požaduje dvě odstavná stání.
+Kobylnice stanovují u rodinných a bytových domů korekci základního počtu parkovacích stání 200 %. Kuřim podle typu území používá korekce 150 %, 200 % nebo 250 %. Obec Česká připravuje zvýšení na 200 % ve stávající zástavbě a 250 % v nových rozvojových plochách.
+Proč je to důležité
+Pokud nová výstavba nevytvoří dostatek vlastních parkovacích míst, potřeba parkování nezmizí. Vozidla se mohou přesunout do okolních ulic a na veřejná prostranství. Okolní obce při zpřísňování pravidel upozorňují na rostoucí automobilizaci, omezenou kapacitu veřejného prostoru a riziko přenášení parkovací zátěže nové výstavby na stávající obyvatele.
+Zatímco některé obce v okolí Brna požadavky na parkování u nové výstavby zvyšují, v Líšni je minimální požadavek snižován. To chceme změnit.
+Petice není požadavkem na zastavení nové výstavby. Požadujeme, aby nová výstavba řešila potřebu parkování, kterou sama vytváří.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BŘETISLAV ŠTEFAN, Elplova 2077/26, Líšeň, 628 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alena Stejskalová, Otiskova 2765/1, Líšeň, 628 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podpořme společně projekt "LEXO - postav se na nohy, vykroč za svým snem"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Projekt LEXO organizovaný zařízením CENTRUM HÁJEK z.ú. má za cíl přinést do České republiky unikátní robotický systém pro nácvik chůze dětí a mladých lidí s těžkým pohybovým postižením. Každý podpis vyjadřuje podporu dětem a rodinám, které denně překonavájí náročné překážky na cestě k větší samostatnosti a lepší kvalitě života.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRUM HÁJEK z.ú., IČO 22845798, Šťáhlavice 240, 332 04 Šťáhlavy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice pro navrácení legálního vlastnictví nadlimitních historických zásobníku pro nedržitele zbrojního průkazu do Kategorie NO (dříve D).  Úpravou zákona  č. 90/2024 Sb. o zbraních a střelivu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dne 1.1.2026 vstoupil v platnost nová úprava zákona č.90/2024 sb. Tento zákon bez informováni veřejnosti přesunul nadlimitní zásobníky, jež mohli být vlastněny kýmkoliv v jakémkoliv počtu, pokud splňoval bývalou kategorii D (dnes NO) a nebyl držitelem zbrojního oprávnění do kategorie R1 výjimky udělenou PČR pouze držitelům zbrojního oprávnění. Novým zákonem Ministerstvo vnitra uvrhla nižší statisíce občanů České republiky, jenž vlastní či sbírá militarie (předměty spojené s válkou a vojenstvím obecně) a soukromá muzea do nemilé situace kdy je část jejich sbírek či památek z bojiště nelegální bez jakéhokoliv logického důvodu.
+Ministerstvo vnitra zcela selhalo ve své povinnosti informovat občany kterých se tato změna týká. Já sám jsem musel volat na PČR Odbor služby pro zbraně a bezpečnostní materiál, aby mi tuto informaci po 3 hodinách hledání potvrdili, protože oni sami toto nevěděli.
+ Zásobník není hlavní součástka zbraně a na originálním nadlimitním zásobníku nelze postavit funkční zbraň není proto jediný důvod, aby jakýkoliv zásobník podléhal regulaci pro nedržitele ZP jenž ze zákona nemůžou vlastnit zbraň. 
+Mnoho zásobníku vlastněné sběrateli je do zbraní, jenž už se 50-100 let vyrábí nebo přímo jejich výroba byla v těchto letech ukončena. Tyto historické nadlimitní zásobníky žádným způsobem neohrožují stát či občany České republiky. 
+Jsme pro úpravu části zmiňovaného zákona do původní verze jeho znění tak aby sběratelé dále mohli vlastnit předměty spojené s naší vlastí nebo konflikty jež formovali moderní dějiny lidstva jako jsou zásobníky do zbraní.
+Děkujeme za podporu a podpis za podpis.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo vnitra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN FILIP, č.p. 125, 560 02 Rybník</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za obnovu a zajištění dostupné akutní zdravotní péče na území Městské části Praha 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praha 11 je s téměř 80 tisíci obyvateli jedním z největších sídlištních celků v ČR. Chybějící nebo omezená dostupnost akutní péče v místě bydliště výrazně zvyšuje zátěž pro obyvatele (zejména seniory a rodiny s dětmi) i pro okolní nemocniční zařízení. Zajištění základní pohotovostní péče je klíčovým prvkem veřejné infrastruktury a bezpečnosti obyvatel.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR ŠTEFEK, Blatenská 2148/8, Chodov, 148 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR ŠTEFEK, Blatenská 2148/8, Chodov, 148 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti ukončení financování soukromého školství</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, studenti, rodiče a zástupci pedagogické veřejnosti, tímto, v souladu s čl. 18 č. 2/1993 Sb., Listiny základních práv a svobod, důrazně odmítáme úvahy a snahy o zrušení či drastické omezení státního financování soukromých a církevních škol.
+Proč tuto petici podepisujeme:
+1.  Likvidační dopad: Návrhy na odebrání dotací by pro řadu soukromých a církevních škol znamenaly okamžitý konec fungování, což by ohrozilo vzdělávání tisíců dětí a studentů.
+2.  Omezení svobody volby: Rodiče mají mít právo svobodně zvolit vzdělávací cestu, která nejlépe odpovídá potřebám jejich dětí, ať už jde o alternativní přístupy, specifické zaměření nebo hodnotový rámec.
+3.  Nezastupitelná role v systému: Soukromé a církevní školy obohacují český vzdělávatelský systém, přinášejí inovace, často pomáhají dětem se speciálními vzdělávacími potřebami a fungují jako rovnocenný partner veřejnému školství.
+4.  Diskriminace rodin: Rodiče žáků v soukromých školách platí daně stejně jako všichni ostatní, ale kvůli omezení financí by byli nepříp饮ně znevýhodněni, což by vzdělávání v těchto školách proměnilo v elitářskou záležitost.
+Požadujeme, aby Ministerstvo školství:
+5.  Zastavily veškeré kroky směřující k likvidaci financování soukromých a církevních škol.
+6.  Garantovaly stabilní a předvídatelné podmínky pro fungování všech typů škol bez ohledu na jejich zřizovatele.
+7.  Podporovaly pluralitu ve vzdělávání jako základní znak moderní a svobodné společnosti.
+Peticí vyjadřujeme hluboký nesouhlas s kroky, které ohrožují budoucnost tisíců studentů a stabilitu českého školství.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo školství, mládeže a tělovýchovy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOJTĚCH LINHART, Mozartova 3807/10, 796 01 Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za výstavbu Sportovní haly v městské části Brno – Bystrc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Bystrc je dnes svojí velikostí a cca 24 000 obyvateli s trvalým pobytem na úrovni velkého okresního města. Je zde celkem dostatek venkovních hřišť pro sportovce i veřejnost, avšak Sportovní hala jako jeden ze základů občanské vybavenosti v Bystrci pořád neexistuje.
+2. V Bystrci jsou sice tělocvičny, hlavně ty při ZŠ, ty však stačí pro sportování mládeže cca do 15 let a odpoledne pro amatérskou sportovní veřejnost, ale pro výkonnostní sport dospělých (KP, 2. či 1. národní ligy) jsou jejich rozměry (typicky je potřeba cca 45 x 25 m) i zázemí (šatny, sprchy) zcela nedostatečné, o absenci hlediště pro diváky či prostor pro regeneraci už vůbec nemluvě.
+3. V těchto parametrech Bystrc těžce zaostává, a to i nejen za ostatními MČ, ale i za mnohem menšími obcemi v okolí. Sportovní hala s hledištěm a zázemím, vhodná pro basketbal, volejbal, florbal, stolní tenis, badminton a další sporty v Bystrci chybí.
+4. Sportovců a rodičů, kteří by halu využili nebo by se na výkonnostně sportující mládež či dospělé přišli rádi podívat, se v Bystrci najde jistě dost. Zatím jsou všichni tito potenciální uživatelé sportovní haly nuceni za sportem cestovat do města či jeho další okrajové městské části.
+5. Jsme přesvědčeni o tom, že tato stavba, kterou chceme citlivě zasadit do prostoru, nebude nijak násilně dominovat jakémukoliv místu v Bystrci, ba naopak jej kultivovaně a citlivě doplní. Tato Sportovní hala bude sloužit občanům celého Bystrce či jeho nejbližšího okolí.
+Z výše uvedených důvodů si přejeme uskutečnit výstavbu Sportovní haly v Bystrci v co nejkratší době.
+Přiložené vizualizace Sportovní haly Haly v Bystrci je pouze ilustrativní a orientační (!).</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Brno-Bystrc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ KLEIN, Foltýnova 1003/11, Bystrc, 635 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za bezpečný a transparentní rozvoj Příhradí u Chebského hradu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA BEZPEČNÝ A TRANSPARENTNÍ ROZVOJ PŘÍHRADÍ U CHEBSKÉHO HRADU
+My, níže podepsaní občané a další signatáři, se v souladu se zákonem č. 85/1990 Sb., o právu petičním, obracíme na město Cheb v souvislosti s projednáváním územní studie „Cheb, Příhradí Z1b, Z1d“.
+Neodmítáme rozvoj města ani novou bytovou výstavbu. Jsme však přesvědčeni, že zástavba v bezprostředním okolí Chebského hradu a historického centra musí být připravována s mimořádnou opatrností, transparentně a na základě dostatečných odborných podkladů.
+Příhradí je historicky a urbanisticky mimořádně citlivou lokalitou. Případná nová zástavba může dlouhodobě ovlivnit charakter historického centra, okolní nemovitosti, dopravu i veřejný prostor. Považujeme proto za nezbytné, aby před rozhodnutím byly dostatečně prověřeny zejména následující otázky:
+1. HISTORICKÉ PODZEMÍ A GEOLOGICKÉ POMĚRY
+Historické centrum Chebu obsahuje sklepní a další podzemní prostory. Požadujeme ověření geologických a geotechnických poměrů a odpovídající zmapování relevantních podzemních prostor. Výkopové práce, zakládání staveb a pohyb těžké techniky mohou za určitých podmínek ovlivnit podloží a okolní historické objekty.
+2. SEISMICKÁ AKTIVITA
+Chebsko leží v seismicky nejaktivnější oblasti České republiky, charakteristické opakovaným výskytem zemětřesných rojů. Tato skutečnost sama o sobě výstavbu nevylučuje, měla by však být spolu s místními geologickými poměry a historickým podzemím zohledněna při odborném posouzení.
+3. PODZEMNÍ VODY A OCHRANA OKOLNÍCH DOMŮ
+Výkopové práce, zakládání objektů a nové nepropustné plochy mohou ovlivnit místní vodní režim. Požadujeme proto hydrogeologické a statické posouzení možných dopadů na okolní nemovitosti a v případě výstavby také dokumentaci a monitorování jejich stavu před zahájením prací, během nich a po jejich dokončení.
+4. DOPRAVA A PRŮBĚH VÝSTAVBY
+Historické ulice mají omezené dopravní možnosti. Je nutné posoudit stavební dopravu, pohyb těžké techniky, zásobování, parkování, následnou dopravní obsluhu včetně prostupnosti pro vozidla Integrovaného záchranného systému i dopady hluku a vibrací na okolí.
+5. OCHRANA HISTORICKÉHO CHARAKTERU
+Skutečnost, že se na místě v minulosti nacházela zástavba, sama o sobě neprokazuje vhodnost jakékoli současné výstavby. Požadujeme respektování historické urbanistické struktury, měřítka okolní zástavby, pohledových vztahů k Chebskému hradu a požadavků památkové ochrany.
+NAŠE POŽADAVKY
+Žádáme město Cheb a jeho příslušné orgány:
+1. Odložit rozhodnutí o územní studii „Cheb, Příhradí Z1b, Z1d“, dokud nebude veřejnosti umožněno řádně seznámit se s podklady a dokud nebudou dostatečně prověřeny možné dopady budoucí zástavby.
+2. Zveřejnit relevantní odborné podklady a stanoviska týkající se zejména památkové ochrany, geologie, podzemních prostor, hydrogeologie, statiky a dopravy.
+3. Zajistit odpovídající nezávislé odborné prověření těchto oblastí před realizací budoucí zástavby.
+4. Uspořádat otevřené veřejné projednání za účasti města, zpracovatelů studie, dotčených obyvatel a vlastníků nemovitostí a odborníků z relevantních oborů.
+Naším cílem není zabránit rozvoji Chebu. Žádáme, aby bylo nejprve spolehlivě prověřeno, co, v jakém rozsahu a za jakých podmínek lze v této mimořádně citlivé lokalitě postavit tak, aby byla zachována její historická hodnota a současně nebyly nepřiměřeně ohroženy okolní nemovitosti ani kvalita života jejich obyvatel.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Cheb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VÁCLAV KŘEMEN, Jasmínová 2696/51, Záběhlice, 106 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Václav Křemen, Jasmínová 2696/51, Záběhlice, 106 00 Praha
+Martina Krákorová, Růžová 364/8, 350 02 Cheb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za konkrétní kroky k přípravě obchvatu silnice I/57 v Hradci nad Moravicí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, se obracíme na příslušné orgány veřejné správy a správce silnice I/57 s žádostí o aktivní řešení dlouhodobé dopravní situace v Hradci nad Moravicí a Kajlovci a o posun záměru přeložky silnice I/57 od územního plánování ke konkrétním krokům přípravy.
+Silnice I/57 dnes prochází obytným územím Hradce nad Moravicí a Kajlovce. Myšlenka jejího převedení do obchvatové polohy přitom není novým požadavkem této iniciativy. Záměr přeložky I/57 je obsažen v územně plánovacích dokumentech.
+Nežádáme o nereálný termín výstavby ani o prosazení konkrétní trasy bez potřebného odborného posouzení. Žádáme však, aby veřejnost dostala jasnou odpověď na to, v jakém stavu se záměr nachází, jaké podklady již byly zpracovány, co v současnosti brání jeho dalšímu posunu a jaký konkrétní krok musí následovat.
+Proto žádáme příslušné instituce zejména o:
+1/ zveřejnění aktuálního stavu přípravy přeložky silnice I/57 v Hradci nad Moravicí;
+2/ zveřejnění dostupných studií, posuzovaných variant, stanovisek a dalších podkladů, které byly k tomuto záměru v minulosti nebo současnosti zpracovány;
+3/ jasné vymezení kompetencí a dalšího postupu jednotlivých dotčených institucí, zejména města Hradec nad Moravicí, Ředitelství silnic a dálnic, Moravskoslezského kraje a případně Ministerstva dopravy;
+4/ stanovení konkrétního následujícího kroku, který je nutný pro pokračování přípravy záměru, včetně informace, kdo je za tento krok odpovědný;
+5/ průběžné a veřejně dostupné informování občanů o dalším vývoji záměru.
+Smyslem této petice není nahrazovat práci dopravních odborníků, projektantů ani příslušných orgánů. Nechceme bez odborného posouzení určovat konkrétní vedení budoucí komunikace.
+Chceme však, aby dlouhodobě plánované řešení nezůstávalo pouze v územně plánovacích dokumentech a aby bylo zřejmé, zda a jakým způsobem může příprava obchvatu pokračovat.
+Hradec nad Moravicí potřebuje dlouhodobé řešení tranzitní dopravy, které bude respektovat bezpečnost obyvatel, kvalitu života ve městě i potřeby dopravy.
+Náš Hradec. Naše budoucnost.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOMINIK MORAVEC, K. H. Borovského 732, 747 41 Hradec nad Moravicí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za záchranu vzrostlých stromů v ulici Račerovická (Třebíč – Podklášteří)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této petice zásadně nesouhlasíme s plánovaným pokácením dvou vzrostlých zdravých stromů (jednoho smrku o obvodu kmene 130 cm a jedné lípy o obvodu kmene 60 cm) na pozemku parc. č. 139/18 v k. ú. Podklášteří. K tomuto kácení má dojít v rámci realizace nové kioskové trafostanice (záměr č. 1040027099, Račerovická).
+Jako občané Třebíče si uvědomujeme význam spolehlivé elektrické sítě, ale jsme přesvědčeni, že modernizace infrastruktury nesmí probíhat na úkor cenné městské zeleně tam, kde existují šetrnější řešení.
+Žádáme proto Zastupitelstvo města Třebíče, aby jako vlastník dotčeného pozemku uplatnilo svá práva a:
+1.	Pozastavilo realizaci záměru a nedovolilo zahájení kácení předmětného smrku a lípy.
+2.	Uložilo prověření alternativních technických variant modernizace trafostanice (např. její ponechání/modernizaci ve vnitřních prostorách bývalé kotelny, kde prokazatelně funguje dodnes, nebo posun či změnu orientace nového kiosku na pozemku tak, aby stromy zůstaly zachovány).
+3.	Iniciovalo řízení o změně stavby před dokončením, které legální cestou upraví projektovou dokumentaci ve prospěch zachování obou stromů.
+Odůvodnění:
+Vzrostlé dřeviny v ulici Račerovická plní nezastupitelnou mikroklimatickou, prachovou a estetickou funkci. Úřední rozhodnutí bylo vydáno ve zrychleném řízení bez místního šetření a vůbec nezkoumalo alternativní umístění stavby. Nově navržená náhradní výsadba malých stromků nedokáže plnohodnotně nahradit ekologickou hodnotu současných zdravých a vzrostlých stromů. Město by mělo jít příkladem v ochraně vlastního životního prostředí.
+Sestavovatel petice (Petiční výbor):
+Třebíč Občanům!, z. s., IČO: 24900401, se sídlem Na Kopcích 383, Nové Město, 674 01 Třebíč.
+Osoba oprávněná spolek zastupovat: Ing. Jaromír Barák, předseda spolku.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Třebíč</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Třebíč Občanům!, z. s., IČO 24900401, Na Kopcích 383, Nové Město, 674 01 Třebíč</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti výstavbě AI datacenter na území České republiky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Výstavba AI datacenter by pro Českou republiku a její občany znamenala:
+-	Potenciální zdražení cen elektřiny
+o	Jedno AI datacentrum by údajně spotřebovávalo 2 % celkové spotřeby České republiky, to je jako 24 000 domácností
+o	Bylo by třeba vybudovat nové rozvodny, sítě a elektrárny
+-	Kontinuální hluk
+o	Ten vytváří neustálý stres na organismus, a i v případě, že by AI datacentra nebyla postavena v přímé blízkosti lidských obydlí, má to negativní dopady i na zvířata, hmyz, opylovače
+-	Degradace kvality vod
+o	AI datacentra mohou vést k degradaci kvality vod, snížení jejího množství
+-	Uvolňování tepla
+o	Stejně jako továrny, tak i AI datacentra vytváří teplo, které se uvolňuje do atmosféry, tudíž přispívají ke klimatické změně
+My se tedy ptáme:
+Elektřina na provoz AI datacentra bude brána odkud? Pravděpodobně se to propíše do cen elektřiny běžných obyvatelů, jak toto bude řešeno? Bude mít datacentrum vlastní větrné elektrárny či solární panely nebo nejlépe jadernou elektrárnu, aby se samo uživilo na 100 %? V případě, že by elektřina nebyla z obnovitelných zdrojů, bude z fosilních paliv. Tak či tak dojde opět ke vzrůstu emisí oxidu uhličitého, to není moc uhlíkově neutrální krok. Jak je tedy možné, že Evropská Unie řeší zákazy spalovacích motorů, jako jedním z pohonů klimatické změny, ale paralelně řeší výstavbu AI datacenter? 
+Jak bude hospodařeno s vodou v rámci AI datacentra? Bude se jednat o pitnou vodu? Budou uzavřené chladící okruhy? Odkud se bude brát voda na chlazení? Jak s ní bude poté nakládáno, jelikož dojde k degradaci její kvality?
+AI datacentra uvolňují teplo, jak s ním bude nakládáno? Bude k dispozici pro vytápění domácností? Bude nějak využito?
+Neustálý hluk v okolí AI datacenter vede k poškození organismu v důsledku neustálého stresu, a i přes to, že nebudou AI datacentra pravděpodobně stát vedle lidských obydlí, většina fauny by z toho místa odešla, tudíž i například opylovači. Jak bude toto kompenzováno? Lze to vůbec kompenzovat?
+Budou AI datacentra stavěna na brownfieldech?
+Jaké benefity to přinese České republice, aby to stálo za výše zmíněné negativní dopady, které nás z dlouhodobého hlediska budou stát kvalitu života?
+Je možné udělat z AI datacenter cirkulární systém, tím pádem by došlo ke snížení jejich dopadu, nebyl by nulový, ale o dost menší. Je toto v plánu? Vyřešit hospodaření s vodou, teplem, elektřinou v rámci AI datacenter? A pokud ano, tak jak?
+Tato petice je podávána v souladu se zákonem č. 85/1990 Sb., o právu petičním a dle čl. 18 Listiny základních práv a svobod.
+Děkujeme.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Úřad vlády České republiky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATÁLIE SLUKOVÁ, Bárova 357, 251 01 Tehov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zpřísnění trestů za všechny formy sexuálního násilí a zneužívání v ČR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad současnou soudní praxí, kdy pachatelé závažných trestných činů proti lidské důstojnosti v sexuální oblasti odcházejí od soudů velmi často pouze s podmíněnými tresty. Považujeme udělování podmínek za závažné formy sexuálního násilí za bagatelizaci celoživotních traumat všech obětí a za selhání ochranné funkce státu.
+Prostřednictvím této petice požadujeme po zákonodárcích:
+1. Omezení podmínek u závažných deliktů: Legislativní změnu trestního zákoníku, která neumožní uložit podmíněný trest odnětí svobody za trestné činy znásilnění, sexuálního nátlaku, pohlavního zneužití a další závažné činy se sexuálním motivem.
+2. Zvýšení spodní hranice trestních sazeb: Zvýšení minimálních trestních sazeb u celého spektra trestných činů proti lidské důstojnosti v sexuální oblasti tak, aby odrážely reálnou společenskou nebezpečnost a závažnost dopadů na psychické a fyzické zdraví obětí.
+3. Povinné a kontinuální vzdělávání justice: Zavedení legislativní povinnosti průběžného specializovaného vzdělávání pro soudce, soudkyně, státní zástupce a zástupkyně v oblasti psychologie traumat, viktimologie a specifických projevů chování obětí sexuálního násilí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo spravedlnosti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZINA NGUYEN, Chabařovická 1327/13, Kobylisy, 182 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti zahušťování zástavby na Praze 10, zejména na Zahradním Městě, včetně konkrétního případu v k.ú. Záběhlice, objekt č.p. 3167</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážené dámy a vážení pánové.
+My, níže podepsaní občané, nesouhlasíme s dalším zahušťováním zástavby na Praze 10, zejména na Zahradním Městě. 
+Kvalita Zahradního Města a žití v něm spočívá právě v tom, že je „zahradním městem“. To znamená žití v zeleni, klidu, v nezahuštěné zástavbě.
+Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit, rozšířit a hlavně zvýšit. 
+Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská s.r.o. a nyní její dceřiná firma pod názvem Leknínová s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10 žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry. 
+Naneštěstí, již nyní jsou v těsné blízkosti objektu č.p. 3167 se zamýšlenou přístavbou a nástavbou stávající bytové domy s dále uvedenými odstupy: 
+- nejhůře BD Sněženka č.p. 2579 - 15,7 m;
+- pak Domov pro seniory č.p. 2902 - 22,0 m; 
+- pak SVJ Zvonková č.p. 3048 - 24,8 m; 
+- a nakonec BD Hvozdíková č.p. 2884 - 31,0 m.
+Požadavek č.1: 
+Nepřejeme si, aby docházelo v Praze 10 a zejména na Zahradním Městě k zahušťování stávající zástavby, právě třeba zamýšlenou nástavbou objektu č.p. 3167, k.ú. Záběhlice. Poznamenáváme, že se samotnou rekonstrukcí objektu č.p. 3167 ve stávajícím tvaru a objemu nemáme problém. 
+Stejně tak si nepřejeme demolici OC Květ a výstavbu jedné čí více výškových budov na tomto místě, nástavby na výměnících v lokalitách Zvonková - Topolová, Jasmínová, Narcisová, Přesličková, U Tvrze. 
+Požadavek č. 2: 
+Nepřejeme si, aby v Praze 10 a zejména na Zahradním Městě docházelo k jakékoliv redukci ploch zeleně. 
+Požadavek č. 3: 
+Nepřejeme si další dopravní zatížení včetně hluku v úzkých ulicích Zahradního Města, kdy jejich šíře a další parametry odpovídají dopravnímu zatížení konce třicátých let dvacátého století. 
+Již nyní jsou stávající parkovací kapacity na Zahradním Městě zcela nedostatečné - další zvyšování dopravní zátěže, spojené s nárůstem požadavků na parkování, je zcela nepřijatelné. 
+Vlastník objektu č.p. 3167, k.ú. Záběhlice (Leknínova, s.r.o.) k plánované nástavbě potřebuje, aby mu MěČ Praha odprodala či pronajala pozemek (či jeho část) nyní parc. č. 2078/ 318, k.ú. Záběhlice, který je ve svěřené správě právě MěČ Praha 10. 
+A zde je pro nás, občany, co si nepřejí další zahušťování zástavby, jednoduché řešení – totiž:
+Požadavek č. 4: 
+Aby zastupitelé nedali souhlas s prodejem či pronájmem pozemku či jeho části nyní parc. č, 2078/ 318, k.ú. Záběhlice. 
+Děkujeme. 
+Za Petiční výbor: ( autoři textu) 
+RNDr. Pavel Kopřiva,      e-mail: Pavel_Kopriva@seznam.cz,     tel.: 605 834 082 
+Ing. Martin Rieger,          e-mail: Rieger@seznam.cz,                   tel.: 603 471 965
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAVEL KOPŘIVA, Hvozdíková 2884/2, Záběhlice, 106 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UZAVRENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážené dámy a vážení pánové.
+My, níže podepsaní občané, nesouhlasíme s dalším zahušťováním zástavby na Praze 10, zejména na Zahradním Městě.
+Kvalita Zahradního Města a žití v něm spočívá právě v tom, že je „zahradním městem“. To znamená žití v zeleni, klidu, v nezahuštěné zástavbě.
+Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit, rozšířit a hlavně zvýšit.
+Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno  č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská s.r.o. a nyní její dceřiná firma pod názvem Leknínová s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10 žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry.
+Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit rozšířit a hlavně zvýšit.
+Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno  č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská,s.r.o. a nyní její dceřiná firma pod názvem Leknínova, s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10S  žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry.
+Bohužel, již nyní jsou v těsné blízkosti objektu č.p. 3167 se zamýšlenou přístavbou a nástavbou stávající bytové domy s dále uvedenými odstupy:
+nejhůře BD Sněženka č.p. 2579 - 15,7 m;
+pak Domov pro seniory č.p. 2902 - 22,0 m;
+pak SVd Zvonková č.p. 3048  - 24,8 m;
+a nakonec BD Hvozdíková č.p. 2884 - 31,0 m.
+Požadavek č.1:
+Nepřejeme si, aby docházelo v Praze 10 a zejména na Zahradním Městě k zahušťování stávající zástavby, právě třeba zamýšlenou nástavbou objektu č.p. 3167, k.ú. Záběhlice. Poznamenáváme, že se samotnou rekonstrukcí objektu č.p. 3167 ve stávajícím tvaru a objemu nemáme problém.
+Stejně tak si nepřejeme demolici OC Květ a výstavbu jedné čí více výškových budov na tomto místě, nástavby na výměnících v lokalitách  Zvonková - Topolová, Jasmínová, Narcisová, Přesličková, U Tvrze.
+Požadavek č. 2:
+Nepřejeme si, aby v Praze 10 a zejména na Zahradním Městě docházelo k jakékoliv redukci ploch zeleně.
+Požadavek č. 3:
+Nepřejeme si další dopravní zatížení včetně hluku v úzkých ulicích Zahradního Města, kdy jejich šíře a další parametry odpovídají dopravnímu zatížení konce třicátých let dvacátého století. 
+Již nyní jsou stávající parkovací kapacity na Zahradním Městě zcela nedostatečné - další zvyšování dopravní zátěže, spojené s nárůstem požadavků na parkování, je zcela nepřijatelné. 
+Vlastník objektu č.p. 3167 , k.ú. Záběhlice (Leknínova, s.r.o.) k plánované nástavbě potřebuje, aby mu MěČ Praha  odprodala či pronajala pozemek (či jeho část) nyní parc. č. 2078/ 318, k.ú. Záběhlice, který je ve svěřené správě právě MěČ Praha 10. 
+A zde je pro nás, občany, co si nepřejí další zahušťování zástavby, jednoduché řešení – totiž:
+Požadavek č. 4:
+Aby zastupitelé nedali souhlas s prodejem či pronájmem pozemku či jeho části nyní parc. č, 2078/ 318,  k.ú. Záběhlice.
+Děkujeme.
+Za Petiční výbor: ( autoři textu) 
+RNDr. Pavel Kopřiva,    e-mail:  Pavel_Kopriva@seznam.cz,    tel.: 605 834 082
+Ing. Martin Rieger,        e-mail:  Rieger@seznam.cz,                  tel.: 603 471 965 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zavedení promlčecí doby pro přestupky spojené se ztrátou občanského průkazu a za omezení doby uchovávání těchto údajů v registrech ČR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, vyjadřujeme tímto zásadní nesouhlas se současným nastavením legislativy (zejména zákona č. 269/2021 Sb., o občanských průkazech), která neúměrně trestá a celoživotně eviduje občany za bagatelní přestupek, jakým je ztráta či odcizení občanského průkazu.Považujeme za nepřijatelné, aby stát uplatňoval princip „doživotního škraloupu“ u administrativních pochybení, zatímco u závažné trestné činnosti dává občanům šanci na čistý štít.Hlavní důvody a argumenty naší nespokojenosti:Absurdní přísnost systému a ignorování časového odstupu: Současný systém umožňuje udělit občanovi vysokou pokutu (až do výše 10 000 Kč, v běžné praxi často 1 000 Kč) za opakovanou ztrátu dokladu bez ohledu na to, jak dlouhá doba uplynula mezi jednotlivými událostmi. Situace, kdy je občan sankcionován vyšší částkou za druhou ztrátu, přestože první doklad ztratil například před osmi lety a mezitím řádně plnil své povinnosti, je z logiky věci nespravedlivá. Nepřiměřenost celoživotního uchovávání údajů: Úřady České republiky schraňují informace o ztrátách a odcizených občanských průkazech po celý život občana. Tento stav považujeme za naprosto neadekvátní závažnosti provinění. V právním státě je běžné, že i po spáchání nejzávažnějších trestných činů (včetně vraždy) má odsouzený po uplynutí zákonné lhůty (10 až 15 let od výkonu trestu) právo požádat o zahlazení odsouzení a výmaz z rejstříku trestů. Je absurdní, aby stát k evidenci ztráty dokladu přistupoval přísněji než k evidenci vrahů a těžkých zločinců.Falešná roční lhůta promlčení: Ačkoliv obecná odpovědnost za přestupek po určité době zaniká, úřady zneužívají celoživotní historii záznamů v registru k tomu, aby novou ztrátu kvalifikovaly jako opakované porušení povinnosti s přísnějším finančním postihem. Dochází tak k de facto obcházení smyslu promlčecí doby přestupků.Na základě výše uvedeného požadujeme: Zavedení promlčecí a výmazové lhůty: Navrhujeme legislativní změnu, která stanoví jasnou lhůtu (např. 3 až 5 let), po jejímž uplynutí bude záznam o ztrátě či odcizení občanského průkazu automaticky vymazán z registru a informačních systémů veřejné správy ČR. Konec doživotního sledování bagatelních přestupků: Požadujeme, aby po uplynutí této lhůty bylo na občana nahlíženo tak, jako by doklad nikdy neztratil, a případná další ztráta po mnoha letech byla posuzována jako první pochybení bez progresivního zvyšování pokut.Věříme, že stát by měl své občany chránit a pomáhat jim, nikoliv si vést doživotní registry jejich drobných administrativních chyb a zneužívat je k finanční perzekuci.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAKUB NOVÁK, Alšova 1346/4, 251 01 Říčany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za řešení problémů s veřejným pořádkem, čistotou a obtěžujícím chováním na Hlavní třídě a v přilehlém okolí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hlavní třída a její přilehlé okolí tvoří významnou část centra Bohumína a měly by být důstojným a příjemným místem pro obyvatele, návštěvníky i podnikatele. V současnosti se zde ale opakovaně objevují problémy, které zhoršují kvalitu veřejného prostoru a prostředí této části města, která bývala jednou z výstavních částí Bohumína.
+Jde zejména o nepořádek, hlučné a obtěžující chování, výskyt podnapilých osob, žebrání a další projevy, které negativně ovlivňují každodenní život v této lokalitě. Součástí problému je také ubytovna v bývalém hotelu Grand. Její současné využívání má podle nás negativní vliv na bezprostřední okolí a celkový obraz této části centra města.
+Žádáme proto Zastupitelstvo města Bohumína, aby situaci na Hlavní třídě a v přilehlém okolí projednalo a přijalo konkrétní kroky k jejímu zlepšení.
+Požadujeme zejména:
+– zvýšenou a pravidelnou přítomnost městské policie v problémových časech a místech,
+– důsledné řešení jednání, které porušuje zákony nebo pravidla veřejného pořádku,
+– lepší dohled nad čistotou a pravidelný a důkladný úklid veřejných prostranství,
+– spolupráci města, městské policie, sociálních služeb a dalších institucí při řešení opakujících se problémů,
+– jednání s vlastníkem bývalého hotelu Grand o budoucnosti objektu,
+– prověření možnosti jeho odkupu městem za ekonomicky přijatelných podmínek a následného využití například pro bydlení, služby nebo jiné veřejně prospěšné účely,
+– zveřejnění konkrétních kroků, které město v této věci podnikne.
+Nechceme pouze jednorázové kontroly nebo krátkodobá opatření. Chceme dlouhodobé řešení, které povede k tomu, aby Hlavní třída a její přilehlé okolí byly čistým a důstojným místem pro bydlení, podnikání i trávení volného času. Současný stav je špatnou vizitkou města. Situace na Hlavní třídě a v blízkém okolí se nemá dál přehlížet, ale systematicky řešit.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Bohumín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADEK CHARUZA, nám. T. G. Masaryka 226, Nový Bohumín, 735 81 Bohumín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jakub  Cieslar, Čáslavská 303, Nový Bohumín, 735 81 Bohumín
+David Holeš, Opletalova 76, Skřečoň, 735 31 Bohumín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádáme transparentní projednání větrných elektráren na Znojemsku, zveřejnění podkladů, posouzení společných dopadů projektů a skutečné zapojení veřejnosti.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme o transparentní, odborné a veřejné projednání plánovaných, připravovaných a povolovaných větrných elektráren na Znojemsku a v okolních obcích.
+Nejsme proti obnovitelným zdrojům energie jako takovým. Požadujeme však, aby před zásadními rozhodnutími obcí, změnami územních plánů, uzavíráním smluv s investory nebo jinými kroky, které mohou výstavbu větrných elektráren umožnit či významně usnadnit, byly zveřejněny úplné a srozumitelné informace a veřejnost měla skutečnou možnost se k nim vyjádřit.
+Žádáme zejména:
+1. Zveřejnit společnou regionální mapu všech stávajících, povolených, projednávaných a připravovaných větrných elektráren, akceleračních oblastí a související infrastruktury.
+2. U každého projektu zveřejnit přesný počet a umístění elektráren, jejich výkon, výšku, typ, vzdálenost od domů a předpokládanou dobu provozu.
+3. Zveřejnit úplné hlukové studie, studie stínění a stroboskopického efektu, biologické průzkumy, posouzení krajinného rázu a fotorealistické vizualizace.
+4. Posuzovat také kumulativní vlivy více projektů v širším regionu – zejména hluk, stínění, noční osvětlení, dopady na ptáky a netopýry, krajinu, dopravu, zemědělskou půdu a cestovní ruch.
+5. Zveřejnit smlouvy, memoranda, finanční nabídky a další plnění mezi obcemi a investory v rozsahu, který právní předpisy umožňují.
+6. Zveřejnit informace o připojení do sítě, kabelových trasách, trafostanicích, rozvodnách, dopravě nadrozměrných částí a dalších souvisejících stavbách.
+7. Předem jasně vyřešit demontáž zařízení po skončení provozu, odstranění základů, rekultivaci pozemků a finanční zajištění těchto povinností.
+8. Zajistit veřejné projednání v dotčených obcích ještě před přijetím zásadních a obtížně vratných rozhodnutí, s možností občanů klást otázky investorům, obcím i nezávislým odborníkům.
+Rozhodnutí o větrných elektrárnách může změnit podobu regionu na desítky let. Proto žádáme, aby se nerozhodovalo pouze podle obecných slibů, ale na základě ověřitelných dat, zveřejněných smluvních podmínek, kontrolovatelných odborných studií a skutečného zapojení veřejnosti.
+Žádáme příslušná zastupitelstva, kraj a další orgány veřejné správy, aby naše požadavky řádně projednaly, zveřejnily dostupné podklady a jasně informovaly veřejnost o tom, co je již povoleno, co se teprve připravuje a kolik větrných elektráren může v regionu reálně vzniknout.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jihomoravský kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ HOUFEK, č.p. 57, 671 02 Horní Břečkov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za systémové začlenění emoční inteligence a praktické finanční gramotnosti do stávající výuky na základních školách</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ministerstvo školství, mládeže a tělovýchovy (MŠMT)Karmelitská 529/5, 118 12 Praha 1
+My, níže podepsaní občané České republiky, se tímto ve smyslu zákona č. 85/1990 Sb., o právu petičním, obracíme na Ministerstvo školství, mládeže a tělovýchovy s výzvou k modernizaci obsahu základního vzdělávání.Žádáme, aby v rámci revizí Rámcových vzdělávacích programů (RVP) bylo do stávajících vyučovacích předmětů systematicky a povinně začleněno socio-emoční učení (emoční inteligence) a praktická finanční gramotnost (hospodaření s penězi).K tomuto kroku nás vedou následující závažné důvody:Absence přípravy pro reálný život: Mnozí z nás, dospělých, si z vlastního dětství nesou zkušenost, že nás škola nenaučila rozumět vlastním pocitům ani správně spravovat peníze. Tyto klíčové dovednosti jsme si museli osvojovat až v dospělosti, často za cenu osobních krizí, zbytečných chyb, dluhů či psychického vyhoření. Chceme pro současné děti lepší a bezpečnější start do života.Krize duševního zdraví dětí: Nárůst úzkostí a depresí u dětí na základních školách jasně ukazuje, že žáci potřebují nástroje pro zvládání stresu, regulaci emocí a řešení konfliktů. Téma emocí by mělo být pevně ukotveno například v předmětech jako je Výchova k občanství, Rodinná výchova či Prvouka.Rizika moderního finančního světa: Dnešní děti čelí obrovskému tlaku online nákupů, skrytým platbám ve hrách a snadno dostupným rychlým půjčkám v dospělosti. Praktická finanční gramotnost (tvorba rozpočtu, rizika dluhů) musí být pevnou součástí výuky, například v rámci matematiky či společenskovědního základu.Nežádáme o zakládání nových předmětů, které by přetěžovaly školní rozvrhy. Žádáme o provázání těchto témat se stávající výukou tak, aby vzdělávání dávalo dětem smysl a připravovalo je na praktický život.Za petiční výbor / Autor petice: Tereza Harmony Túróvá </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEREZA HARMONY TÚRÓVÁ, Edisonova 2739, 407 47 Varnsdorf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEJNÁ CESTA, STEJNÁ CENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, žádáme statutární město Kladno a Středočeský kraj, aby ukončily znevýhodňování občanů všech částí města Kladna a znovu zajistily plné zapojení města do systému PID, včetně dodržování standardů kvality autobusů a vlaků.
+Žádáme je, aby ve spolupráci s hlavním městem Prahou, ROPID a IDSK zajistily férové podmínky pro veřejnou dopravu mezi Kladnem a Prahou tak, aby Kladeňáci platili za stejné cesty do práce, do školy, k lékaři nebo za kulturou právě tolik, co lidé bydlící 
+v Praze.
+Dnes za roční kupón platí Kladeňáci téměř čtyřnásobek toho, co obyvatelé hlavního města. Zatímco roční kupón po Praze stojí 3 650 Kč, občané Kladna platí 14 126 Kč. Délka i čas našich cest jsou přitom často stejné. Jestli se navíc potvrdí hrozící zdražování předplatních jízdenek v Praze, bude každodenní cestování zatěžovat rodiny i jednotlivce z našeho města ještě bolestněji.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUDĚK SVOBODA, Štěpánská 2623, Kročehlavy, 272 01 Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eva Vlčková, náměstí Sítná 3106, Kročehlavy, 272 01 Kladno
+Jiří Kunc, B. Němcové 1464, Kročehlavy, 272 01 Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice   -  OTEVŘETE ČESKÉ ŠVÝCARSKO  -  2. výzva</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážený pane ministře,
+my, místní obyvatelé a podnikatelé Českého Švýcarska se na Vás obracíme s obnovenou výzvou k otevření turistických tras našeho národního parku. Po zničujícím požáru v NPČŠ r. 2022 zůstávají klíčové turistické stezky stále uzavřené. A to navzdory všem oficiálním slibům minulého vedení resortu MŽP i lednové výzvě premiérovi Petru Fialovi z roku 2024
+Klíčové turistické trasy našeho regionu jsou:
+1) propojení Edmundovy soutěsky s Divokou Soutěskou (úsek cca 1,5 km)
+2) Gabrielina stezka (z Mezní Louky na Pravčickou bránu)
+3) trasa k Divoké soutěsce z Mezní Louky
+Zpřístupnění těchto tras je klíčové pro obnovení velmi atraktivních turistických okruhů. Zaznamenáváme velkou nespokojenost turistů se stavem přístupnosti území parku, turisté se koncentrují na několika málo místech bez možnosti projít celé okruhy oblíbených tras, a to se na návštěvnosti oblasti velmi negativně projevuje. Některé stezky byly uzavřeny z důvodu kůrovcové kalamity ještě před požárem! Nedávný rozsáhlý požár v Jetřichovicích, jehož jste byl svědkem, nám vyslal jasný a varovný signál. Co by následovalo, pokud by se oheň rozšířil a došlo by k dalšímu neštěstí a uzavření dalších turistických tras? Představovalo by to totální likvidaci regionu, další případná vlna uzávěr by pro místní ekonomiku znamenala definitivní konec!
+Ještě jsme se nedokázali vypořádat s požárem z r. 2022 a to nejen v kontextu uzavřených turistických tras, protipožárních opatření, ale v neposlední řadě i protipovodňových opatřeních (viz foto níže ) a už nad námi opět visí pomyslný Damoklův meč.
+Žádáme Vás, aby se požkozené nebo rizikové stezky plošně neuzavíraly, ale naopak co nejrychleji a bezpečně zpřístupnily. Že to je možné v souladu se zájmy ochrany přírody, jsme se přesvědčili již v Edmundově soutěsce ve Hřensku, byť prozatím ve velmi omezeném režimu.
+České Švýcarsko potřebuje jasný a pozitivní vzkaz všem návštěvníkům v podobě obnovy a znovuotevření ikonických míst a stezek tohoto jedinečného území.
+Cestovní ruch je historicky i kulturně zakořeněn v samotné DNA Českosaského Švýcarska. Místní lidé a podnikatelé jsou na čilém turistickém ruchu a spokojených návštěvnících existenčně závislí.
+Tato nejsevernější část republiky už zakusila a ztratila mnoho. Neberte prosím místním lidem poslední zbytky naděje v lepší budoucnost.
+A proto vyzýváme OTEVŘETE ČESKÉ ŠVÝCARSKO!
+Za petiční výbor a sdružení nezávislých kandidátů " Za lepší Hřensko a Meznou " vám 
+děkujeme  za projednání této petice a věříme, že Ministerstvo životního prostředí spolu se Správou Národního parku České Švýcarsko přijmou kroky k rychlému vyřešení našich požadavků.
+V Hřensku dne 7.9. 2026
+Petiční výbor:
+Karel Macek nar. 27.6. 1973 bytem Hřensko č.p. 43 - osoba oprávněná zastupovat petiční výbor při jednáních s orgány veřejné moci.
+Mgr.Bc. Alena Tomášková bytem Hřensko, Mezná č.p.43
+Stanislav Frömmel bytem Hřensko č.p. 27
+Ing. Pavel Hrdlička bytem Hřensko, Mezná č.p. 79
+Mgr. Barbora Marešová bytem Hřensko, Mezná č.p. 21
+Pavel Podhradský bytem Hřensko č.p. 18
+Petr Frömmel bytem Hřensko č.p. 27
+Ladislav Friš bytem Hřensko č.p.139
+Jan Rolínek bytem Hřensko, Mezná č.p. 8
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo životního prostředí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAREL MACEK, č.p. 43, 407 17 Hřensko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stop VTE na území obcí v okolí Senecké hory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané České republiky, mající blízký vztah k regionu, který se nachází jižně a jihozápadně od města Rakovníka, obyvatelé tohoto regionu, majitelé nemovitostí, návštěvníci regionu, rekreanti a milovníci zdejšího kraje vyjadřujeme touto peticí nesouhlas se záměrem vybudovat větrné elektrárny (dále jen "VTE") v lokalitě Senecké hory a v jejím okolí, konkrétně na území obcí Hvozd, Krakov, Panoší Újezd, Pavlíkov, Petrovice a Zavidov.
+Tento záměr shledáváme jako významné ohrožení kulturního a přírodního dědictví, zdraví obyvatel a unikátního krajinného rázu i estetické hodnoty oblasti přiléhající k Chráněné krajinné oblasti Křivoklátsko, zřízené za účelem ochrany přírody a krajiny.
+Škody způsobené výstavbou dominantních staveb v této lokalitě na krajině a na přírodě, kterou je naší povinností chránit, daleko převyšují přínos VTE. Přírodní bohatství se neomezuje jen na území vymezené hranicí CHKO, ale daleko ji přesahuje.
+Budování větrných elektráren v našem kraji není cesta vedoucí k udržitelné budoucnosti. Věříme, že skutečně udržitelná a k přírodě šetrná výroba energie nemá mít za následek hrubé a nenávratné narušení krajiny a místního ekosystému. VTE mají místo v industriálně zasažených oblastech ČR. Domníváme se, že výstavba VTE by znamenala násilný zásah do jedinečného krajinného rázu.
+Vyzýváme zastupitelstva obcí Hvozd, Krakov, Pavlíkov, Panoší Újezd, Petrovice a Zavidov, příslušné úřady Středočeského kraje, DESÚ, senátory a poslance, aby učinili kroky vedoucí k úplnému ZASTAVENÍ výstavby větrných elektráren v regionu.
+Žádáme tímto starosty výše jmenovaných obcí o předložení a projednání této petice zastupitelstvy a dále žádáme zastupitelstva všech jmenovaných obcí:
+- aby rozhodla o ukončení veškerých jednání o výstavbě VTE na území uvedených obcí,
+- aby v co nejkratší možné lhůtě rozhodla o podniknutí veškerých možných kroků, které by zabránily dalším plánům výstavby větrných elektráren v našich obcích a jejich okolí, jako např. změna územního plánu apod.
+Za petiční výbor
+Mgr. Tobiáš Kořínek
+Mgr. Jiří Sobek
+Kryštof Köhler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Středočeský kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOBIÁŠ KOŘÍNEK, Malesická 1176/4, Skvrňany, 318 00 Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kryštof Köhler, č.p. 24, 270 35 Krakovec
+Jiří Sobek, č.p. 4, 270 35 Krakovec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nesouhlas s dopravním napojením lokality RP.4 Martinovská 1 dle návrhu Změny č. 7b územního plánu města Brandýs nad Labem-Stará Boleslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>•	Lokalita RP.4 Martinovská 1 má dle platného územního plánu rozlohu 8,76 ha a je v plochách bydlení individuálního, kde územní plán připouští až 40 bytových jednotek na hektar, tedy až 350 bytových jednotek.
+•	Navazující lokalita RP.5 Martinovská 2 má 6,10 ha, rovněž v plochách BI, tedy až 244 bytových jednotek. Její dopravní prostupnost je v platném územním plánu řešena společně, pouze v rámci RP.4. Jde tedy o dopravní zátěž z potenciálně téměř 600 bytových jednotek svedenou jedním řešením.
+•	Změna č. 7b napojuje lokalitu Martinovská 1 výslovně pouze na ulice Zárybská a Větrná směr Martinovská. Podstatná část dopravy tak bude svedena přes ulici Zárybská a navazující místní komunikace Za Humny, Na Ladech, Ke Světici a Pavla Lista na ulici Kosteleckou.
+•	Napojení na Martinovskou, které Změna č. 7b přidává, vzniklo administrativním přeřazením části plochy původně vyhrazené pro RP.5 - úseku ulice Větrná - do plochy RP.4. Nejde o nové napojení stávající plochy RP.4, ale o přeřazení napojení, které již bylo plánováno pro RP.5.
+•	Ulice Zárybská není zcela ve vlastnictví města, její část směrem ke Kostelecké má charakter veřejně přístupné účelové komunikace určené pouze k obsluze přiléhajících nemovitostí.
+•	V ulici není ani souvislý chodník umožňující bezpečný pohyb chodců směr centrum Spořilova.
+•	Změna č. 7b nadto plošně pro celé město zavádí minimální výměry stavebních pozemků v plochách bydlení individuálního a nově vymezuje plochy se specifickým způsobem výpočtu koeficientu zeleně. Obojí považujeme za koncepčně nepodložené a s celoměstským dopadem.
+Požadujeme proto, aby Zastupitelstvo města před vydáním Změny č. 7b zajistilo doplnění zadání regulačního plánu RP.4 Martinovská 1 o požadavek na přímé napojení na ulici Kostelecká, ponechání ploch lokalit RP.4 a RP.5 jako samostatných územních celků, vypuštění plošných minimálních výměr stavebních pozemků v plochách BI a vypuštění ploch se specifickým způsobem výpočtu koeficientu zeleně. Zároveň žádáme o opakované veřejné projednání návrhu Změny č. 7b.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ BĚLOVSKÝ, Zárybská 2607, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tomáš Bělovský, Zárybská 2607, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav
+Marie Kubáčová, Zárybská 2393, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav
+Markéta Rusnioková, Zárybská 2258, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti nelegálním tuningovým srazům a automobilovým závodům v oblasti Na Hřebenkách a Strahova</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní obyvatelé oblasti ulice Na Hřebenkách a Strahova v Praze 5 a Praze 6, se na základě čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb. o právu petičním, obracíme na příslušné orgány samosprávy s žádostí o neprodlené řešení katastrofálního stavu dopravy v nočních hodinách v okolí našich obydlí. Opakovaně (takřka každý večer a noc) jsme vystavení hluku a nelegálním závodům, které probíhají na Strahově, v ulici Na Hřebenkách, a přilehlém okolí.
+Účastníci těchto nelegálních tuningových srazů závodí se svými upravenými vozy přímo pod okny našich domů a bytů. Přitom výrazně překračují nejvyšší povolenou rychlost v této oblasti (50 km/hod.), ruší noční klid a svou agresivní jízdou ohrožují zdraví a životy nás všech. V oblasti bydlí řada rodin s dětmi, které potřebují v noci spát. Účastníci těchto nezákonných srazů a závodů si své jízdy natáčí a zveřejňují na sociálních sítích, a tím jim dodávají „popularitu“. Z postihu ze strany Policie ČR si zjevně nic nedělají.
+Máme právo na normální noční život a bezpečnost v ulicích. Bez přijetí razantních opatření se ale situace nezmění. Opakované volání státní Policie ČR a Městské policie hl. m. Prahy žádnou nápravu nepřineslo. 
+Žádáme Vás jako naše volené zástupce o pomoc. 
+Žádáme příslušné orgány o přijetí následujících systémových opatření:
+•	Instalaci úsekového měření s identifikací řidičů v oblasti ulice Turistická a Na Hřebenkách v okolí autobusové zastávky U Palaty.
+•	Dopravní opatření omezující průjezd lokalitou v nočních hodinách (dopravní značení, zábrany, retardéry, zúžení jízdních pruhů)
+•	Navýšení frekvence policejních kontrol ve večerních a nočních hodinách (22:00–02:00) v oblasti ulice Na Hřebenkách a Strahova
+•	Součinnost MČ Praha 5, MČ Praha 6 a Magistrátu hl. m. Prahy s Technickou správou komunikací (TSK) při realizaci fyzických úprav komunikací
+•	Písemné vyrozumění signatářů o přijatých opatřeních ve lhůtě 30 dnů dle § 5 odst. 3 zákona o právu petičním
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAKUB BLAŽEK, Na Březince 1232/16, Smíchov, 150 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jan Panenka, Houdova 813/17, Košíře, 158 00 Praha
+Kateřina Poláková, U Klikovky 118/4, Smíchov, 150 00 Praha
+Martin Frélich, U Nesypky 3142/6a, Smíchov, 150 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA ZACHOVÁNÍ DOSTUPNÉ VEŘEJNÉ DOPRAVY PRO LOMNICKO A LOMNICI NAD LUŽNICÍ</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Starosta města Lomnice nad Lužnicí Petr Krejník (na základě usnesení Rady města ze dne 02.09.2026 č. UR-240-21/26) a my níže podepsaní občané, žádáme Jihočeský kraj, ORP Třeboň, společnost JIKORD, Ministerstvo dopravy, Správu železnic a České dráhy, aby zajistili dopravní obslužnost Lomnice nad Lužnicí a okolních obcí v souladu se skutečnými potřebami obyvatel. Dopravní obslužnost nesmí být posuzována pouze podle existence spojení na papíře, ale podle toho, zda umožňuje lidem dostat se do zaměstnání, škol, zdravotnických zařízení, na úřady a za dalšími službami v přiměřeném čase a bez zbytečných komplikací.
+Požadujeme:
+• zachování a obnovení přímých autobusových spojů z Lomnice nad Lužnicí do Českých Budějovic, Třeboně, Jindřichova Hradce a Veselí nad Lužnicí
+• zajištění kvalitní návaznosti autobusové a železniční dopravy,
+• vybudování nástupiště v odpovídající délce minimálně 240 m v Lomnici nad Lužnicí v rámci projektu elektrizace tratě Veselí nad Lužnicí – České Velenice.
+Nesouhlasíme s dalším oslabováním dopravních vazeb našeho regionu. Lomnice nad Lužnicí je přirozeným centrem severní části Třeboňska a jeho obyvatelé jsou dlouhodobě pracovně, vzděláváním, zdravotní péčí i službami orientováni na České Budějovice, Třeboň, Jindřichův Hradec a Veselí nad Lužnicí. Nahrazování přímých spojů přestupy zhoršuje dostupnost veřejných služeb (např. dle zákona č. 194/2010 Sb., o veřejných službách v přepravě cestujících) a snižuje kvalitu života obyvatel našeho regionu.
+Lomnicko nesmí být vnitřní periferií Jihočeského kraje. Veřejná doprava financovaná z veřejných prostředků musí sloužit lidem a zajišťovat skutečnou dostupnost krajského města, správního centra, přirozeného regionálního centra i železničních uzlů, nikoliv pouze formální spojení založené na přestupech.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jihočeský kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR KREJNÍK, Tyršova 193, 378 16 Lomnice nad Lužnicí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE proti nové komunikaci a jejímu projednání, jako společná zařízení v rámci pozemkových úprav a následně, jako veřejně prospěšná stavba v návrhu nového územního plánu</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Důvody našeho nesouhlasu:
+1)Rozpor záměru s veřejným zájmem dotčených vlastníků 
+Zásadně odmítáme argumentaci, že realizace cesty reaguje na podnět veřejnosti. (někoho z dotčených vlastníků). Toto tvrzení považujeme za věcně nepodložené, jelikož všichni výše uvedení jsou podepsáni v této petici. 
+2) Zásah do právní jistoty vlastníků a zneužití procesních postupů
+Zvolený postup obce, která tyto zásadní změny prosazuje skrze plán společných zařízení v pozemkových úpravách, považujeme za účelové obcházení zákonných práv občanů. Bez předchozí diskuse a bez možnosti standardní obhajoby našich zájmů dochází k nevratným zásahům do území přímo za našimi ploty.
+3) Zásah do soukromí vlastníků přilehlých pozemků bez dialogu ze strany obce
+Absence jakékoliv předchozí konzultace či byť jen náznaku snahy o oboustrannou shodu ze strany obce neodpovídá zásadám transparentnosti a zbytečně eskaluje napětí mezi sousedy. 
+4)Nevhodně navržená trasa koridoru nové komunikace, která může ovlivnit povrchové vody a jejich stékání na sousední pozemky
+Navržená trasa komunikace prochází přes lokalitu, kde dochází k přirozenému vsaku dešťů, které přitékají směrem z polí a lesů. Navržený koridor pro komunikaci a následná realizace této komunikace by mohla závažným způsobem ovlivnit podmínky povrchových vod a ohrozit tak sousední pozemky, nejen v případě záplav. 
+Naše požadavky:
+1)	Zařadit naší petici, jako bod jednání do příštího nejbližšího termínu zasedání zastupitelstva Obce Vápenná (tj, do 17. 9. 2026) a umožnit petičnímu výboru petici obhájit před zastupitelstvem a veřejností. 
+2)	Zrušení navržené trasy komunikace v rámci projednání společných zařízení pozemkových úprav v aktuální podobě
+3)	Zrušení trasy komunikace (jako Veřejně prospěšné stavby) v rámci návrhu nového územního plánu 
+4)	V případě nutnosti uspokojení zájmu veřejnosti realizovat komunikaci otevřít veřejné jednání a konzultovat návrhy primárně s dotčenými vlastníky pozemků v blízkém okolí, tuto nutnost prokázat jasnými čísly, či podněty
+Celý text petice, viz příloha.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obec Vápenná</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAVLÍNA VOBOŘILOVÁ, Pod Sychrovem II 1135/24, Michle, 101 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radek Kadlec, č.p. 505, 790 64 Vápenná</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice  -  OTEVŘETE  ČESKÉ  ŠVÝCARSKO  - 2. výzva</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vážený pane ministře,
+my, místní obyvatelé a podnikatelé Českého Švýcarska se na Vás obracíme s obnovenou výzvou k otevření turistických tras našeho národního parku. Po zničujícím požáru v NPČŠ  r. 2022 zůstávají klíčové turistické stezky stále uzavřené. A to navzdory všem oficiálním slibům minulého vedení resortu MŽP i lednové výzvě premiérovi Petru Fialovi z roku 2024
+Klíčové turistické trasy našeho regionu jsou:
+1) propojení Edmundovy soutěsky s Divokou Soutěskou (úsek cca 1,5 km)
+2) Gabrielina stezka (z Mezní Louky na Pravčickou bránu)
+3) trasa k Divoké soutěsce z Mezní Louky
+Zpřístupnění těchto tras je klíčové pro obnovení velmi atraktivních turistických okruhů. Zaznamenáváme velkou nespokojenost turistů se stavem přístupnosti území parku, turisté se koncentrují na několika málo místech bez možnosti projít celé okruhy oblíbených tras, a to se na návštěvnosti oblasti velmi negativně projevuje. Některé stezky byly uzavřeny z důvodu kůrovcové kalamity ještě před požárem! Nedávný rozsáhlý požár v Jetřichovicích, jehož jste byl svědkem, nám vyslal jasný a varovný signál. Co by následovalo, pokud by se oheň rozšířil a došlo by k dalšímu neštěstí a uzavření dalších turistických tras? Představovalo by to totální likvidaci regionu, další případná vlna uzávěr by pro místní ekonomiku znamenala definitivní konec!
+Ještě jsme se nedokázali vypořádat s požárem z r. 2022 a to nejen v kontextu uzavřených turistických tras, protipožárních opatření, ale v neposlední řadě i protipovodňových opatřeních (viz foto níže ) a už nad námi opět visí pomyslný Damoklův meč.
+Žádáme Vás, aby se požkozené nebo rizikové stezky plošně neuzavíraly, ale naopak co nejrychleji a bezpečně zpřístupnily. Že to je možné v souladu se zájmy ochrany přírody, jsme se přesvědčili již v Edmundově soutěsce ve Hřensku, byť prozatím ve velmi omezeném režimu.
+České Švýcarsko potřebuje jasný a pozitivní vzkaz všem návštěvníkům v podobě obnovy a znovuotevření ikonických míst a stezek tohoto jedinečného území.
+Cestovní ruch je historicky i kulturně zakořeněn v samotné DNA Českosaského Švýcarska. Místní lidé a podnikatelé jsou na čilém turistickém ruchu a spokojených návštěvnících existenčně závislí.
+Tato nejsevernější část republiky už zakusila a ztratila mnoho. Neberte prosím místním lidem poslední zbytky naděje v lepší budoucnost.
+A proto vyzýváme OTEVŘETE ČESKÉ ŠVÝCARSKO!
+Za petiční výbor s pozdravem
+Karel Macek
+Hřensko 43    407 17
+soutesky@email.cz
++420 728 099 375
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI MASOVÉ VÝSTAVBĚ BEZ OBČANSKÉ VYBAVENOSTI A INFRASTRUKTURY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané a návštěvníci Prahy 19 - Kbel, zásadně nesouhlasíme s pokračující masovou bytovou a komerční výstavbou na území naší městské části, která probíhá bez předcházejícího nebo souběžného zajištění nezbytné občanské vybavenosti a dopravní infrastruktury. Místní silniční síť je již nyní přetížená a kapacitně nedostačující, což vede k denním dopravním zácpám. Situace je kritická také v oblasti parkování v obytných zónách a citelný je nedostatek základních obchodů a služeb přímo v docházkové vzdálenosti nových rezidenčních projektů. Další bytová výstavba povede k drastickému snížení kvality života obyvatel Kbel.
+Prostřednictvím této petice požadujeme:
+1.	Zastavení povolování nových developerských projektů a návrhů na pořizování změn územního plánu, dokud nebude vybudována a garantována odpovídající silniční infrastruktura, nová parkovací místa a plochy pro občanskou vybavenost
+2.	Důsledné vymáhání finančních i nefinančních kontribucí od developerských společností na rozvoj a zkapacitnění silnic a parkovacích ploch ve Kbelích.
+3.	Povinné zahrnutí nebytových prostor pro obchody a základní služby do každého nového většího bytového projektu.
+Určeno pro:
+•	Zastupitelstvo hl. m. Prahy
+•	Rada a Zastupitelstvo Městské části Praha 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADAM HOUŠTECKÝ, Kramlova 377/6, Kbely, 197 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adam Houštecký, Kramlova 377/6, Kbely, 197 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA POSÍLENÍ A ZKAPACITNĚNÍ SPOJŮ MHD V PRAZE - KBELÍCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané a návštěvníci městské části Praha 19 - Kbely, vyjadřujeme touto peticí nespokojenost se současným stavem, intervaly a kapacitou linek městské hromadné dopravy obsluhujících naši městskou část. Kbely se v posledních letech dynamicky rozvíjejí a přibývá obyvatel, avšak rozvoj veřejné dopravy tomuto růstu dlouhodobě neodpovídá. Autobusové spoje směřující ke stanicím metra (zejména linky ke stanicím Letňany a Rajská zahrada) jsou v ranních a odpoledních špičkách kriticky přetížené, což komplikuje každodenní cestování do škol a zaměstnání.
+Prostřednictvím této petice požadujeme:
+1.	Neprodlené prověření reálné vytíženosti autobusových spojů v ranních a odpoledních špičkách.
+2.	Navýšení kapacity spojů (zejména zavedení kloubových autobusů na nejvytíženější linky) a zkrácení intervalů klíčových autobusových linek obsluhujících Kbely.
+3.	Koncepční a dlouhodobé řešení veřejné dopravy v souvislosti s plánovaným budoucím rozvojem městské části.
+Určeno pro:
+•	Rada a Zastupitelstvo Městské části Praha 19
+•	ROPID (Regionální organizátor Pražské integrované dopravy)
+•	Dopravní podnik hl. m. Prahy, a.s.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI ZAVEDENÍ MODRÝCH PARKOVACÍCH ZÓN VE KBELÍCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané a rezidenti městské části Praha 19 - Kbely, vyjadřujeme svůj zásadní nesouhlas s případným záměrem zavedení zón placeného stání (tzv. modrých zón) v našich ulicích. Považujeme tento krok za nekoncepční represi vůči místním obyvatelům, jejich rodinám a návštěvám. Tento krok stávající problém s nedostatkem parkovacích míst nijak systémově neřeší, pouze přenáší finanční zátěž na občany a vytlačuje problém s parkováním do okolních neplacených lokalit.
+Prostřednictvím této petice požadujeme:
+1.	Zachování bezplatného parkování pro rezidenty i jejich návštěvníky na celém území Prahy 19 – Kbel do vzniku celopražské koncepce parkování.
+2.	Řešení parkovací politiky nikoliv restrikcí a zpoplatněním, ale aktivním budováním nového veřejného parkování a záchytných kapacit.
+3.	Vyhlášení místního referenda nebo provedení plošné, objektivní ankety mezi všemi občany Kbel před jakýmkoliv budoucím rozhodnutím o zónách placeného stání.
+Určeno pro:
+•	Rada a Zastupitelstvo Městské části Praha 19
+•	Magistrát hlavního města Prahy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za omezení nočního hluku v lokalitě Rybářské bašty v Hodoníně</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za omezení nočního hluku v lokalitě Rybářské bašty v Hodoníně
+My, níže podepsaní, žádáme Zastupitelstvo města Hodonína o přehodnocení výjimek z nočního klidu a podmínek pořádání venkovních hudebních akcí v lokalitě Rybářské bašty a přilehlého volejbalového hřiště.
+Nejsme proti kulturním ani společenským akcím. Považujeme však za nepřiměřené, aby se v bezprostřední blízkosti obytné zástavby konaly hlučné venkovní akce prakticky každý víkend a pokračovaly hluboko do noci.
+Areál se nachází přibližně 50 metrů od rodinných domů a 100 metrů od bytových domů. Mezi konkrétní termíny akcí patří mimo jiné 19. 6., 1. 8. a 15. 8. 2026 a další víkendové termíny. Jedna z posledních akcí byla prezentována jako „Rozloučení s prázdninami“, následně byla oznámena další akce „Ukončení prázdnin“.
+Využívání výjimek určených pro jiné akce
+Za zvlášť problematické považujeme případy, kdy se akce na Rybářské baště konají v termínech, pro které město stanovilo výjimku z nočního klidu kvůli jiné akci konané na jiném místě Hodonína.
+V průběhu sezóny šlo například o termíny spojené s Květinovým bálem či Letním kinem. Aktuálním příkladem je Drakobití dne 5. 9. 2026 konané v areálu Veslařského klubu Hodonín. Ve stejném termínu je na Rybářské baště plánována samostatná akce „Ukončení prázdnin“.
+Pokud výjimka stanovená kvůli konkrétní události fakticky umožňuje prodlouženou noční produkci také jiným pořadatelům a jiným akcím na jiných místech města, žádáme město o nápravu tohoto stavu.
+Za nepřiměřené považujeme zejména opakované venkovní hudební produkce do 2:00, v některých případech až do 4:00 ráno, v bezprostřední blízkosti bydlení.
+Nechceme zákaz akcí
+Běžné kulturní, gastronomické a společenské akce mohou být přirozenou součástí Rybářské bašty. Pro hlasité venkovní produkce plánované hluboko po půlnoci však existují vhodnější lokality s menším dopadem na obyvatele, například Vodní cvičiště či jiné prostory, jejichž vhodnost město posoudí.
+Za rozumný kompromis považujeme ukončení venkovní hudební produkce na Rybářské baště standardně nejpozději ve 24:00, ve skutečně výjimečných případech nejpozději v 1:00.
+Žádáme Zastupitelstvo města Hodonína:
+1. Přehodnotit rozsah výjimek z nočního klidu s ohledem na četnost akcí v jedné lokalitě.
+2. Prověřit, zda mohou být výjimky stanovené kvůli konkrétním akcím fakticky využívány jinými pořadateli na jiných místech města, a případně upravit pravidla tak, aby tomu bylo zabráněno.
+3. Omezit opakované venkovní hudební produkce do 2:00 či 4:00 v bezprostřední blízkosti obytné zástavby.
+4. Při rozhodování o výjimkách zohledňovat celkový počet hlučných nocí v jedné lokalitě během sezóny.
+5. Pro akce plánované hluboko do noci upřednostňovat vhodnější lokality vzdálenější od obytné zástavby.
+6. Prověřit, za jakého režimu nočního klidu probíhaly akce na Rybářské baště po 22:00 ve dnech 19. 6., 1. 8. a 15. 8. 2026 a za jakého režimu má probíhat „Ukončení prázdnin“ dne 5. 9. 2026.
+7. Zveřejnit přehled výjimek z nočního klidu pro rok 2026 a důvodů jejich stanovení.
+Občané města Hodonína současně žádají o projednání této záležitosti podle § 16 odst. 2 písm. f) zákona č. 128/2000 Sb., o obcích. Dosáhne-li žádost podpory nejméně 0,5 % občanů města, žádáme o její projednání Zastupitelstvem města Hodonína v zákonné lhůtě.
+Nežádáme zákaz akcí. Žádáme přiměřenou dobu jejich konání, vhodnější místa pro hlasité noční produkce a pravidla, která zabrání tomu, aby se z výjimky z nočního klidu stalo pravidlo.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obec Hodonín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADEK NEVAŘIL, Šafaříkova 3937/1, 695 01 Hodonín</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Přehodnocení bezplatného parkování motocyklů do 150 cm³ v Českých Budějovicích</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádáme Radu města České Budějovice o přehodnocení současného pravidla, podle něhož motocykly do 150 cm³ parkují v městských parkovacích zónách zdarma, zatímco motocykly nad 150 cm³ mají při návštěvnickém parkování slevu 50 %.
+Cílem petice není omezovat motocykly ani jejich parkování ve městě. Žádáme však, aby město doložilo veřejný, dopravní, ekonomický či ekologický přínos úplného a plošného osvobození jedné skupiny motorových vozidel od parkovného a posoudilo, zda toto zvýhodnění stále odpovídá současné situaci.
+Jako konkrétní, dlouhodobě sledovaný příklad uvádíme modrou rezidentně-abonentní část ulice U Tří lvů v blízkosti odloučeného pracoviště VOŠ, SPŠ automobilní a technické České Budějovice na Senovážném náměstí 4. V průběhu školního roku zde v pracovních dnech běžně parkuje přibližně 15 až 20 motocyklů a skútrů, zpravidla od ranních hodin přibližně do 14:00. Situace je zachycena na fotografiích z více dnů. Fotodokumentace dokládá rozsah a opakování tohoto jevu, nikoli objem motoru nebo uživatele jednotlivých vozidel.
+Tato vozidla využívají omezenou kapacitu modré zóny, za jejíž využívání rezidenti platí, aniž mají zaručeno volné místo. Návštěvník s automobilem musí za stejné stání hradit zvýšený tarif, zatímco motocykl do 150 cm³ může podle současných pravidel parkovat zdarma.
+Současný režim má i ekonomický rozměr. V cenovém pásmu 2 činí návštěvnická sazba v rezidentně-abonentní lokalitě 60 Kč za hodinu. Po uplatnění 50% slevy pro motocykl nad 150 cm³ jde o 30 Kč za hodinu. Při čistě modelovém předpokladu 20 motocyklů podléhajících nulovému tarifu po dobu 6 hodin tak hodnota zvýhodnění činí 3 600 Kč za pracovní den a při 26 týdnech po pěti pracovních dnech přibližně 468 000 Kč. Nejde o tvrzení o skutečném ušlém příjmu města, ale o ilustraci hodnoty zvýhodnění v jediné lokalitě.
+Důležitá je také kontrola. Systém je založen na registračních značkách, které bývají u kolmo či šikmo stojících motocyklů orientovány směrem k chodníku. Současně je třeba ověřovat, zda konkrétní motocykl splňuje hranici 150 cm³. Žádáme proto o posouzení technických, personálních a administrativních nároků tohoto pravidla.
+Ulice U Tří lvů je pouze konkrétním příkladem. Obdobné situace mohou vznikat také u dalších škol, pracovišť a cílů pravidelné dopravy.
+Žádáme proto Radu města České Budějovice:
+aby vysvětlila původní důvod a současný veřejný přínos úplného osvobození motocyklů do 150 cm³;
+aby sdělila, proč byla stanovena právě hranice 150 cm³ a z jakých podkladů vychází;
+aby vyhodnotila dopad zvýhodnění na kapacitu rezidentních zón, příjmy a náklady parkovacího systému;
+aby sdělila, zda město eviduje rozsah využívání parkovacích zón motocykly do 150 cm³;
+aby prověřila situaci v modré části ulice U Tří lvů;
+aby zvážila zrušení plošného nulového tarifu nebo jeho nahrazení přiměřeným zvýhodněným tarifem, registrací parkovací relace či bezplatným režimem pouze na vyhrazených motocyklových stáních.
+Žádáme, aby byla petice vzhledem k celoměstskému charakteru a vazbě na Ceník parkovacích zón předložena Radě města k věcnému posouzení a aby nám bylo podle zákona č. 85/1990 Sb., o právu petičním, písemně sděleno stanovisko a způsob jejího vyřízení.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TADEÁŠ KOPÁČEK, U Tří lvů 254/9, České Budějovice 6, 370 01 České Budějovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>o čistější a bezpečnější okolí stanice metro Hradčanská, MČ Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této petice: 
+Žádáme městský úřad Praha 6 aby jednal a zajistil čistější a bezpečnější okolí stanice metro Hradčanská na území MČ Praha 6. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR SOUKAL, Heinemannova 2697/10, Dejvice, 160 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za zrušení zákazu vstupu psů na travnaté plochy a vyhrazení oploceného psího výběhu na náměstí Jiřího z Poděbrad.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Náměstí Jiřího z Poděbrad prošlo rozsáhlou rekonstrukcí a veřejnosti je otevřeno přibližně tři měsíce. Po celou tuto dobu platil zákaz vstupu psů na trávník pouze u dětského hřiště, což bylo srozumitelné opatření chránící děti při hře. Ostatní travnaté plochy byly psům přístupné.
+V posledních dnech však byl bez jakékoli předchozí veřejné diskuse rozšířen zákaz vstupu se psem na úplně všechny travnaté plochy náměstí. Psi tak sice mohou na náměstí jako takové (chodníky, pískové plochy, prostor kolem laviček), ale nesmí vkročit na žádný trávník.
+Jedinou zbývající travnatou plochou, kde zákaz neplatí, je plocha za kostelem. Ta ovšem přímo sousedí s frekventovanou silnicí s hustým automobilovým provozem, a je tedy pro volné pobíhání psů nebezpečná a fakticky nepoužitelná.
+Vinohrady a přilehlé okolí patří mezi pražské čtvrti s vysokou koncentrací majitelů psů. Náměstí přitom nenabízí žádnou bezpečnou vyhrazenou plochu, kde by mohli psi volně pobíhat, čichat trávu nebo si hrát s jinými psy. Současný stav tak fakticky znemožňuje běžné venčení a socializaci psů v místě, kde pro to donedávna prostor existoval.
+Považujeme za nepřiměřené, aby byl psům a jejich majitelům plošně odepřen přístup na veškerou zeleň náměstí, zatímco jiné formy užívání veřejného prostoru, které mohou být pro okolí problematičtější, řešeny nejsou.
+Touto peticí žádáme dvě konkrétní opatření:
+	1.	Zrušení plošného zákazu vstupu psů na travnaté plochy náměstí Jiřího z Poděbrad.
+	2.	Vyhrazení a případné oplocení alespoň jedné travnaté plochy na náměstí jako výběhu určeného výhradně pro psy, obdobně jako je běžné v jiných pražských parcích a náměstích.
+Nežádáme zrušení veškeré ochrany zeleně – rozumíme důvodům pro vyloučení psů z ploch určených dětem nebo z nově osázených trávníků, které potřebují čas na zakořenění. Žádáme však vyvážené řešení, které zohlední zájmy všech skupin, jež náměstí využívají: rodičů s dětmi, seniorů, kolemjdoucích i majitelů psů.
+Vyhrazená a oplocená plocha navíc řeší problém dlouhodobě a systémově – na rozdíl od pouhého zrušení současného zákazu, který by bez jasně vymezeného prostoru pro psy mohl vést k opakovaným konfliktům mezi uživateli náměstí a k opětovnému zavádění podobných omezení v budoucnu.
+Žádáme Městskou část Praha 3 a příslušné správce veřejné zeleně, aby se tímto podnětem zabývali a nalezli řešení, které umožní bezpečné a důstojné soužití všech, kdo náměstí Jiřího z Poděbrad každý den využívají.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZANNE SCARLETT BESSISSO, Mánesova 1552/94, Vinohrady, 120 00 Praha 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2007</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE proti dalšímu slučování základních škol a oddělování mateřských škol v městském obvodu Ostrava-Jih
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Požadujeme, aby Zastupitelstvo městského obvodu Ostrava-Jih:
+1.	nepřistupovalo k dalšímu slučování základních škol, pokud předem nebude veřejně a transparentně projednán jeho účel, očekávané přínosy, možná rizika a dopady na děti, rodiče a zaměstnance škol;
+2.	nepřistupovalo k oddělování mateřských škol od základních škol, aniž by předem proběhlo otevřené projednání tohoto záměru s odbornou i laickou veřejností a byly řádně vyhodnoceny jeho dopady;
+3.	při přípravě jakýchkoli organizačních změn ve školství v městském obvodu Ostrava-Jih zohledňovalo především nejlepší zájem dětí, kvalitu a dostupnost vzdělávání a stabilitu školského prostředí;
+4.	před rozhodnutím o významných organizačních změnách zveřejnilo jejich věcné, ekonomické a organizační důvody, včetně předpokládaných přínosů, nákladů a rizik;
+5.	zajistilo včasné, transparentní a skutečně otevřené projednání připravovaných změn s vedením škol, zaměstnanci, rodiči, odbornou veřejností a dalšími dotčenými občany;
+6.	při rozhodování vycházelo z odborných podkladů, věcných argumentů a dlouhodobé koncepce rozvoje školství, nikoli pouze z krátkodobých organizačních či ekonomických hledisek.
+Odůvodnění petice
+Domníváme se, že další slučování základních škol a oddělování mateřských škol od škol základních může mít významné a dlouhodobé dopady na fungování škol, děti, jejich rodiče i zaměstnance.
+Organizační změny tohoto rozsahu mohou narušit dlouhodobě fungující spolupráci mezi mateřskými a základními školami, kontinuitu vzdělávání a vazby mezi školou, dětmi, rodiči a zaměstnanci.
+Považujeme proto za nezbytné, aby případným změnám předcházelo řádné posouzení jejich dopadů a otevřená veřejná diskuse. Občané, kterých se změny bezprostředně dotýkají, by měli mít možnost se s připravovanými záměry včas seznámit, vyjádřit k nim své stanovisko a získat odpovědi na své otázky.
+Jsme přesvědčeni, že rozhodování o budoucnosti školství v městském obvodu Ostrava-Jih má být založeno na transparentnosti, odborných argumentech, odpovědném vyhodnocení všech dopadů a především na respektování nejlepšího zájmu dětí.
+Touto peticí proto žádáme Zastupitelstvo městského obvodu Ostrava-Jih, aby při rozhodování o budoucnosti místních škol postupovalo transparentně, odpovědně a s aktivním zapojením veřejnosti.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městský obvod Ostrava-Jih</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEO LUZAR, Ladislava Hosáka 998/7, Bělský Les, 700 30 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miroslava Škaldová, Dr. Martínka 1168/47, Hrabůvka, 700 30 Ostrava
+Leo Luzar, Ladislava Hosáka 998/7, Bělský Les, 700 30 Ostrava
+Pavel  Pabjan, Chalupníkova 1137/54, Zábřeh, 700 30 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA OCHRANU ZEMĚDĚLSKÉ PŮDY A KRAJINY V OKOLÍ PTENÍ</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané a další lidé, kterým záleží na budoucnosti Ptení a jeho okolí, nesouhlasíme s vymezením akcelerační oblasti AOS7 Ptení v Územním rozvojovém plánu České republiky.
+PROČ PETICI PODPORUJEME
+Chceme chránit kvalitní zemědělskou půdu.
+Území v okolí Ptení je významnou součástí zdejší zemědělské krajiny. Zemědělská půda je nenahraditelným přírodním zdrojem a její ochrana by měla být jedním z důležitých hledisek při rozhodování o využití území.
+Chceme chránit krajinu a charakter našeho okolí.
+Ptení není jen plocha vyznačená v mapě. Je to místo, kde žijeme, hospodaříme, odpočíváme a které chceme zachovat i pro další generace.
+Chceme, aby se o našem území rozhodovalo s místními lidmi.
+Vymezení AOS7 může mít významný dopad na budoucí podobu okolí Ptení. Považujeme proto za důležité, aby při tak zásadních rozhodnutích byla respektována role místní samosprávy a aby měli obyvatelé skutečnou možnost vyjádřit svůj názor.
+Chceme, aby každé území bylo posuzováno podle svých konkrétních podmínek.
+Domníváme se, že při plánování významných záměrů je třeba zohlednit místní poměry, zemědělskou hodnotu půdy, krajinný ráz a dopady na obyvatele.
+CO POŽADUJEME
+Žádáme Ministerstvo pro místní rozvoj České republiky a Vládu České republiky, aby:
+1. přehodnotily vymezení akcelerační oblasti AOS7 Ptení,
+2. AOS7 Ptení z Územního rozvojového plánu České republiky vypustily,
+3. při rozhodování o budoucím využití tohoto území důsledně zohledňovaly ochranu zemědělské půdy, krajiny a zájmy místních obyvatel a samosprávy.
+CHRÁNÍME PTENÍ. CHRÁNÍME NAŠI PŮDU.
+NEROZHODUJTE O PTENÍ BEZ PTENÍ.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN HORÁK, č.p. 104, 798 43 Ptení</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zastavte klecový odchyt a likvidaci městských holubů v Plzni</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Město Plzeň opakovaně reguluje populaci městských holubů jejich odchytem do klecí a následným usmrcováním. Přestože je tento způsob regulace zákonem povolený, nepředstavuje dlouhodobé řešení. Existují moderní, humánní a dlouhodobě funkční metody regulace, které již úspěšně fungují v řadě evropských měst i v České republice. Rovněž město Plzeň již provozuje jeden městský holubník, který slouží k humánní regulaci životů holubů. 
+Žádáme, aby se jejich počet reguloval humánně, odborně a s dlouhodobým výsledkem. Naším cílem také není přemnožení holubů. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIŠKA UZLOVÁ, Macháčkova 802/29, Skvrňany, 318 00 Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pomozte zachovat klidný charakter lokality Lázeňka v Praze-Dubči
+pro rodinné bydlení a děti</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, se obracíme na Městskou část Praha-Dubeč a orgány hlavního města Prahy se žádostí o ochranu klidného obytného charakteru lokality Lázeňka v Praze-Dubči. V této oblasti, tvořené převážně rodinným bydlením, je plánováno rozšíření stávajícího objektu na dvoupodlažní objekt s dílnou a kancelářskými prostory, který má podle našeho názoru výrobní charakter. Záměr se nachází v bezprostřední blízkosti rodinných domů a v těsném sousedství mateřské školy.
+Nejsme proti rozumnému využívání soukromého majetku ani proti drobným aktivitám odpovídajícím charakteru rodinného bydlení. Máme však obavu z dalšího rozšiřování výrobní a podnikatelské činnosti v této klidné obytné lokalitě a z možných negativních vlivů na okolní rodinné domy a mateřskou školu.
+Domníváme se, že ochrana dlouhodobého charakteru této části Dubče a kvality života jejích obyvatel musí být při rozhodování o podobných záměrech jedním z hlavních hledisek.
+Požadujeme, aby Městská část Praha-Dubeč a orgány hlavního města Prahy:
+1. vyjádřily nesouhlas s realizací záměru v navržené podobě a využily všechny dostupné prostředky k ochraně klidného obytného charakteru lokality Lázeňka;
+2. vyjádřily nesouhlas s dalším rozšiřováním výrobního či obdobného podnikatelského využití tohoto objektu a v mezích svých pravomocí prosazovaly zachování obytného charakteru lokality;
+3. pokud záměr nebude možné zcela odmítnout, požadovaly takové podmínky jeho povolení a následného užívání, které vyloučí výrobní a jinou rušivou podnikatelskou činnost, a prosazovaly využití objektu odpovídající soukromému, nevýrobnímu charakteru okolní obytné zástavby;
+4. při svém rozhodování zohlednily blízkost mateřské školy, rodinných domů a dlouhodobě klidný charakter lokality;
+5. hájily veřejný zájem na tom, aby Lázeňka zůstala klidným místem pro bydlení, rodiny a děti.
+Proč je petice důležitá
+Lázeňka je místem pro bydlení, ne pro postupné rozšiřování výrobních provozů.
+Nejde pouze o jeden stavební záměr. Rozhodnutí o způsobu využití jednotlivých objektů může dlouhodobě ovlivnit charakter celé lokality. Chceme zachovat prostředí, ve kterém mohou vedle sebe fungovat rodinné domy, zahrady a mateřská škola bez zbytečné zátěže výrobním provozem.
+Podpořte petici a pomozte zachovat Lázeňku jako klidné místo pro život.
+P. S.: Petice se týká plánované nástavby a rozšíření provozního objektu v ulici Nezdova u rodinného domu č. p. 504, vedené stavebním úřadem pod názvem „restaurátorská dílna“. Toto označení je v probíhajícím správním řízení zpochybňováno.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha-Dubeč</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VÍTĚZSLAV BÁTRLA, Nezdova 521/16, Dubeč, 107 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1995</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, se obracíme na Městskou část Praha-Dubeč a orgány hlavního města Prahy se žádostí o ochranu klidného obytného charakteru lokality Lázeňka v Praze-Dubči.
+V této oblasti, tvořené převážně rodinným bydlením, je plánováno rozšíření stávajícího objektu na dvoupodlažní objekt s dílnou a kancelářskými prostory, který má podle našeho názoru výrobní charakter.
+Záměr se nachází v bezprostřední blízkosti rodinných domů a v těsném sousedství mateřské školy.
+Nejsme proti rozumnému využívání soukromého majetku ani proti drobným aktivitám odpovídajícím charakteru rodinného bydlení. Máme však obavu z dalšího rozšiřování výrobní a podnikatelské činnosti v této klidné obytné lokalitě a z možného zvýšení hluku, prašnosti, dopravy a dalších vlivů na okolní rodinné domy a mateřskou školu.
+Domníváme se, že ochrana dlouhodobého charakteru této části Dubče a kvality života jejích obyvatel musí být při rozhodování o podobných záměrech jedním z hlavních hledisek.
+Požadujeme, aby Městská část Praha-Dubeč a orgány hlavního města Prahy:
+1. vyjádřily nesouhlas s realizací záměru v navržené podobě a využily všechny dostupné prostředky
+    k ochraně klidného obytného charakteru lokality Lázeňka;
+2. vyjádřily nesouhlas s dalším rozšiřováním výrobního či obdobného podnikatelského využití tohoto objektu a v mezích svých pravomocí prosazovaly zachování obytného charakteru lokality;
+3. pokud záměr nebude možné zcela odmítnout, požadovaly takové podmínky jeho povolení a následného užívání, které vyloučí výrobní a jinou rušivou podnikatelskou činnost, a prosazovaly využití objektu odpovídající soukromému, nevýrobnímu charakteru okolní obytné zástavby;
+4. při svém rozhodování zohlednily blízkost mateřské školy, rodinných domů a dlouhodobě klidný charakter lokality;
+5. hájily veřejný zájem na tom, aby Lázeňka zůstala bezpečným a klidným místem pro bydlení, rodiny a děti.
+Proč je petice důležitá
+Lázeňka je místem pro bydlení, ne pro postupné rozšiřování výrobních provozů.
+Nejde pouze o jeden stavební záměr. Rozhodnutí o způsobu využití jednotlivých objektů může dlouhodobě ovlivnit charakter celé lokality. Chceme zachovat prostředí, ve kterém mohou vedle sebe fungovat rodinné domy, zahrady a mateřská škola bez zbytečné zátěže výrobním provozem.
+Podpořte petici a pomozte zachovat Lázeňku jako klidné místo pro život.
+P. S.: Petice se týká plánované nástavby a rozšíření provozního objektu v ulici Nezdova u rodinného domu č. p. 504, vedené stavebním úřadem pod názvem „restaurátorská dílna“. Toto označení je v probíhajícím správním řízení zpochybňováno.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1992</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice
+za zajištění dostupnosti, bezbariérovosti, jasného informování o provozu a za revizi stávajících smluv na provozování veřejných toalet v síti pražského metra
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsané/í občanky a občané, prostřednictvím této petice vyjadřujeme zásadní nesouhlas se současným stavem, nedostatečnou dostupností služeb, bezbariérové přístupnosti, a s neexistencí jednotného a jasného informování o provozu veřejných toalet přímo v prostorách pražského metra.
+My všichni si zasloužíme prostředí bez zbytečných bariér.
+Česká republika ratifikovala Úmluvu OSN o právech osob se zdravotním postižením a Úmluvu o právech dětí. Pro nás to nejsou pouhá slova, chceme je naplňovat v praxi.
+Tento dlouhotrvající problém s nedostupností toalet v pražském metru se fatálně dotýká zejména osob se zdravotním postižením, onkologických pacientek a pacientů, lidí s inkontinencí, se stomii, uživatelek a uživatelů chodítek, vozíků, těhotných a rodičů s malými dětmi.
+V dnešní době považujeme za neakceptovatelné, aby klíčová městská infrastruktura rezignovala na důstojné zajištění základních lidských potřeb s odkazem na nízkou vytíženost nebo ekonomické zájmy soukromých nájemců.
+Zvlášť alarmující je situace, kdy byla v minulosti sociální zařízení, veřejné toalety v metru osazeny Eurozámky pro držitele Euroklíčů, avšak kvůli uzavírání těchto veřejných toalet a chybějícímu personálu je tato systémová pomoc pro osoby se zdravotním postižením a rodiče dětí do 3 let zcela zmařena.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asociace mužů sobě z.s., IČO 7519141, Klausova 2958/19, Stodůlky, 155 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za zachování stanice profesionálních hasičů (HZS Ústeckého kraje) v Duchcově</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, vyjadřujeme tímto svůj zásadní nesouhlas se záměrem zrušit či výrazně omezit provoz stanice profesionálních hasičů Hasičského záchranného sboru (HZS) Ústeckého kraje v Duchcově.
+Odmítáme argumentaci, že je toto opatření odůvodněno finančními úsporami. Bezpečnost a ochrana životů, zdraví a majetku občanů musí mít absolutní prioritu před ekonomickými škrty.
+Žádáme o zachování stanice v plném rozsahu zejména z těchto důvodů:
+•	Dostupnost a dojezdové časy: Duchcov a okolní obce potřebují okamžitý zásah. Prodloužení dojezdových časů z jiných základen přímo ohrožuje lidské životy a zvyšuje riziko fatálních škod.
+•	Komplexnost služeb: Profesionální hasiči nezajišťují pouze hašení požárů. Jejich přítomnost je klíčová pro technické zásahy, pomoc při dopravních nehodách, odstraňování následků živelních pohrom (např. povodně, vichřice) a chemické havárie.
+•	Specifika regionu: Duchcovsko vykazuje vysokou koncentraci rizikových faktorů, včetně historické zástavby, specifických průmyslových areálů a husté dopravní infrastruktury, kde je rychlá přítomnost profesionálních záchranářů nenahraditelná.
+Požadujeme proto okamžité přehodnocení tohoto rozhodnutí a zachování plnohodnotného provozu HZS v Duchcově pro zajištění bezpečí nás všech.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAROSLAV DRBOHLAV, Jungmannova 1337/24a, 419 01 Duchcov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE OBYVATEL ULICE STUDENÁ, JEJÍHO OKOLÍ A DALŠÍCH OBYVATEL V PRAZE–KBELÍCH
+proti vybudování nové dopravní komunikace v souvislosti s plánovaným projektem Rezidence Jamka</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE OBYVATEL ULICE STUDENÁ, JEJÍHO OKOLÍ A DALŠÍCH OBYVATEL V PRAZE–KBELÍCH
+proti vybudování nové dopravní komunikace v prostoru pozemku parc. č. 1967/2 v souvislosti s projektem Rezidence Jamka (parc.č.1967/1)
+Adresáti:
+Městská část Praha 19 – Kbely
+My, níže podepsaní obyvatelé a vlastníci nemovitostí v ulici Studená, jejího okolí a další občané v Praze–Kbelích, vyjadřujeme svůj nesouhlas s vybudováním nové komunikace nebo dopravního napojení přes pozemek parc. č. 1967/2, k. ú. Kbely, jako příjezdové komunikace k plánovanému obytnému projektu Rezidence Jamka na pozemku parc. č. 1967/1, k. ú. Kbely.
+Náš nesouhlas se opírá zejména o následující tři skutečnosti:
+1. PRODLUŽOVÁNÍ ULICE STUDENÁ
+Nesouhlasíme s prodloužením stávající slepé ulice Studená přes pozemek parc. č. 1967/2 za účelem dopravního napojení projektu Rezidence Jamka. Znamenalo by zvýšení dopravy, hluku a prašnosti, zhoršení bezpečnosti, změnu charakteru lokality a zásah do zeleně a veřejného prostoru u bytových domů Studená 790, 791 a 792.
+2. VYBUDOVÁNÍ NOVÉ KOMUNIKACE Z ULICE VESELÁ
+Nesouhlasíme rovněž s vybudováním nové komunikace z ulice Veselá přes pozemek parc. č. 1967/2, v prostoru kolem garáží, za účelem dopravního napojení projektu Rezidence Jamka. Žádáme posouzení dopadů na bezpečnost, dopravu, hluk, pěší provoz, zeleň a kvalitu bydlení.
+3. PROVĚŘENÍ MOŽNOSTI DOPRAVNÍHO NAPOJENÍ V RÁMCI POZEMKŮ SOUVISEJÍCÍCH S PROJEKTEM
+Žádáme stavební úřad o prověření historického vývoje, parcelace, vlastnických vztahů a uspořádání pozemků parc. č. 1967/89, 1967/101, 1967/103, 1967/112 a 1967/113 (stav ke dni 12. 8. 2026). Žádáme prověřit, zda tyto pozemky mohly zajistit dopravní napojení a zda jejich rozdělením nevznikla situace, kdy již nelze vytvořit odpovídající komunikaci. Žádáme také prověřit, zda původní vlastník parc. č. 1967/1 měl některé z těchto pozemků ve vlastnictví či spoluvlastnictví a mohl zajistit napojení. Pokud ano, žádáme posoudit řešení v rámci těchto pozemků namísto zásahu do parc. č. 1967/2 a všechny dostupné alternativy.
+NAŠE POŽADAVKY
+Žádáme příslušné orgány, aby:
+1. nepřipustily prodloužení ulice Studená přes parc. č. 1967/2 jako dopravní napojení projektu Rezidence Jamka;
+2. nepřipustily novou komunikaci z ulice Veselá přes parc. č. 1967/2 v prostoru kolem garáží jako dopravní napojení projektu;
+3. zachovaly stávající zeleň a veřejný prostor na parc. č. 1967/2 pod bytovými domy Studená 790, 791 a 792;
+4. prověřily možnost dopravního napojení projektu prostřednictvím souvisejících pozemků; viz bod 3
+5. nepřipustily řešení dopravního napojení na úkor obytné zástavby, zeleně a veřejného prostoru v okolí Studené a Veselé;
+6. prověřily, zda původní vlastník parc. č. 1967/1 mohl zajistit dopravní napojení prostřednictvím pozemků, které vlastnil či spoluvlastnil, a pokud ano, posoudily jeho řešení v rámci těchto pozemků namísto zásahu do parc. č. 1967/2 ve vlastnictví hlavního města Prahy;
+7. zohlednily bezpečnost, dopravu, hluk, prašnost, zeleň a kvalitu bydlení.
+Žádáme příslušné orgány, aby tuto petici projednaly, zohlednily ji při posuzování záměru a informovaly nás o způsobu jejího vyřízení.
+Upozornění pro signatáře: Plné znění této petice, včetně detailního odůvodnění a argumentace, je uvedeno v přiloženém dokumentu s názvem PETICE OBYVATEL ULICE STUDENÁ A JEJÍHO OKOLÍ V PRAZE KBELÍCH.pdf. Tento dokument je nedílnou součástí petice a všichni signatáři (elektroničtí i tištění) vyjadřují svůj podpis k tomuto totožnému znění.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ HROUDA, Studená 790/2, Kbely, 197 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tomáš Hrouda, Studená 790/2, Kbely, 197 00 Praha
+Pavel Matvija, Studená 791/4, Kbely, 197 00 Praha
+Milan Hansík, Studená 792/6, Kbely, 197 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město pro lidi ne pro obří autovrakoviště u hlavního nádraží!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, vyjadřujeme zásadní nesouhlas se záměrem významného navýšení kapacity zpracovávaného odpadu v areálu autovrakoviště a zařízení pro zpracování kovových odpadů v lokalitě u hlavního nádraží v Prostějově.
+Vyzýváme Zastupitelstvo města Prostějova, aby důsledně hájilo právo obyvatel na kvalitní bydlení a zdravé životní prostředí, zajistilo a trvalo na dodržování platného územního plánu a aktivně chránilo veřejný zájem při posuzování tohoto záměru, a to zejména z následujících důvodů:
+1. Nadměrná hluková zátěž a nepřiměřeně dlouhá provozní doba. Obytná zástavba v okolí hlavního nádraží je již nyní zatěžována hlukem z provozu areálu – zejména pohybem těžké mechanizace a manipulací s kovovým odpadem na volném prostranství. Impulsní hluk je vnímán obyvateli širokého okolí a dlouhodobě negativně ovlivňuje kvalitu bydlení v této části města. Ve veřejně prezentovaných informacích bylo opakovaně deklarováno významné navýšení kapacity zařízení při zachování provozní doby od brzkých ranních hodin do pozdního večera v pracovních dnech a také v sobotu. Obyvatelé by tak byli vystaveni zvýšené hlukové zátěži po většinu týdne, což je v bezprostřední blízkosti obytné zástavby nepřijatelné.
+2. Zvýšení dopravní zátěže. Plánované zásadní rozšíření provozu by vedlo k nárůstu dopravy související s dovozem a odvozem autovraků, kovových odpadů a dalších materiálů. Vzhledem k tomu, že dotčená část města je již nyní významně dopravně zatížená, vyvolává další nárůst provozu oprávněné obavy z vyšší hlučnosti, větší zátěže okolního prostředí, zvýšených bezpečnostních rizik a zhoršení dopravní situace.
+3. Obcházení smyslu územního plánu postupným rozšiřováním areálu („salámová metoda“). Rozšiřování aktivit v areálu probíhalo v minulosti po jednotlivých krocích, aniž byly v plném rozsahu posuzovány jejich souhrnné dopady na okolní obytné prostředí, veřejný prostor a hodnoty území. Docházelo tak k postupnému oslabování regulací a ochranných mechanismů, které jsou v územním plánu stanoveny k ochraně kvality městského prostředí. Výsledkem je postupná a obtížně vratná degradace vstupního prostoru města v okolí hlavního nádraží. Další rozšiřování provozu autovrakoviště a zařízení pro zpracování kovových odpadů v této lokalitě zhoršuje kvalitu městského prostředí a negativně ovlivňuje obraz města pro současné a budoucí generace.
+4. Nutnost respektovat platný územní plán. Územní plán stanoví pravidla pro využití území, ochranu kvality obytného prostředí, zachování podílu zeleně a ochranu hodnot města. Zařízení pro zpracování autovraků a kovových odpadů jsou zde přípustná pouze za podmínek stanovených územním plánem. Požadujeme proto, aby při posuzování navýšení kapacity zpracovávaného odpadu byly důsledně respektovány všechny tyto podmínky včetně ochrany obytného prostředí a zachování předepsaného podílu zeleně. Územní plán je závazný pro všechny.
+Žádáme proto Zastupitelstvo města Prostějova, aby při výkonu svých pravomocí hájilo veřejný zájem, ochranu kvality bydlení a důsledné dodržování platného územního plánu a postavilo se proti navýšení kapacity zpracovávaného odpadu v této lokalitě.
+Mgr. Jana Jílková - Habrová 453/16, Prostějov 796 04 - zastupuje petiční výbor navenek
+Petici sestavil Spolek AJDONY, Habrová 453/16, Čechovice, 796 04  Prostějov, IČ 11773448 a spolek Na rovinu!, Bezručovo nám. 508/4, 796 01  Prostějov, IČ 19081961.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA JÍLKOVÁ, Habrová 453/16, Čechovice, 796 04 Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. Jana Jaňourová, Pražská 2315/3, 796 01 Prostějov
+Bc. Jana Výmolová, Hybešova 2778/3, 796 01 Prostějov
+Jana Šemnická, Sokolská 2350/7, 796 01 Prostějov
+Mgr. Jana Jílková, Habrová 453/16, Čechovice, 796 04 Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1980</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Odstranění laviček na křižovatce  Rybalkova, Na kozačce, Voroněžská, Šmilovského </x:t>
+  </x:si>
+  <x:si>
+    <x:t>​Soustavné rušení nočního klidu: Daná lokalita se dlouhodobě stává vyhledávaným místem pro noční konzumaci alkoholu a jiných omamných látek. Hluk, pokřikování, hlasitá hudba a vulgární projevy v pozdních nočních a brzkých ranních hodinách zásadním způsobem narušují spánek a život obyvatel v přilehlých obytných domech.
+​Lavičky slouží k přespávání osob bez domova a skupin konzumujících alkohol. S tím je spojen nepořádek, odhazování odpadků, rozbité sklo, infekční materiál a znečišťování veřejného prostoru.
+​Snížení bezpečnosti: Přítomnost agresivních či alkoholem ovlivněných osob vyvolává pocit ohrožení u místních obyvatel, zejména u dětí, seniorů a žen při návratu domů ve večerních hodinách.
+​Nefektivita dosavadních opatření: Zvýšená kontrolní činnost Městské policie ani Policie ČR nedokáže problém vyřešit dlouhodobě. Po odjezdu hlidky se neposlušné osoby na místo opakovaně vracejí, protože samotný prvek městského mobiliáře (lavičky) tvoří pro tyto činnosti ideální zázemí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAL HAVEL, Voroněžská 740/3, Vinohrady, 101 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1976</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nechceme FVE v Městě Albrechticích </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Firma ČEZ obnovitelné zdroje zahájila stavební řízení “FVE Město Albrechtice I” na pozemcích:  parc. č. 1930/2 a parc. č. 573, k.ú. Město Albrechtice. Tento investiční záměr nejí v souladu s územním plánem. A my, občané a veřejnost, nesouhlasíme s výstavbou FVE- polí v Městě Albrechticích. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Město Albrechtice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA MUROVÁ, Hašlerova 201/27, 793 95 Město Albrechtice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Libor Růžička, nám. ČSA 8/19, 793 95 Město Albrechtice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA DOKONČENÍ EVAKUACE AFGHÁNSKÝCH SPOLUPRACOVNÍKŮ ČESKÉ REPUBLIKY, KTEŘÍ ZŮSTALI V OHROŽENÍ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní,
+vyzýváme vládu České republiky, aby dokončila morální závazek České republiky vůči afghánským tlumočníkům a dalším místním zaměstnancům, kteří pracovali pro Českou republiku a v důsledku této spolupráce jsou nadále ohroženi.
+V srpnu 2021 Česká republika na poslední chvíli evakuovala z Afghánistánu zhruba 170 afghánských spolupracovníků a jejich rodinných příslušníků. Dalších více než deset bývalých spolupracovníků však v Afghánistánu zůstalo a dodnes se skrývá před Talibanem.
+Žádáme proto Českou republiku, aby:
+1) znovu individuálně posoudila případy bývalých afghánských spolupracovníků ČR a jejich nejbližších rodin, kteří zůstali v ohrožení;
+2) umožnila těm, u nichž bude doložena jejich spolupráce s Českou republikou a trvající ohrožení, bezpečný přesun a přijetí v České republice;
+3) odstranila administrativní překážky, které jim fakticky znemožňují požádat o pomoc České republiky;
+4) veřejně ocenila službu afghánských místních zaměstnanců, kteří po boku českých vojáků a diplomatů pomáhali České republice.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spolek VLČÍ MÁKY, IČO 2967227, Milánská 460, Horní Měcholupy, 109 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za řešení nelegálního parkování v ulici Olgy Havlové v Praze 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice se týká dlouhodobého a rozsáhlého problému nelegálního parkování v ulici Olgy Havlové v Praze 3.
+V dotčené části ulice je stanovena zóna zákazu stání a současně se zde nachází zóna 30. Přesto zde pravidelně a ve značném množství stojí vozidla v rozporu s platnou dopravní úpravou. Nejde o jednotlivé nebo nahodilé případy, ale o opakující se a dlouhodobý stav, kdy dochází k enormnímu množství přestupků.
+Tento stav nepovažujeme pouze za otázku dopravního komfortu nebo nedostatku parkovacích míst. Jde především o bezpečnostní problém. Nelegálně stojící vozidla zásadně zhoršují rozhledové poměry, snižují přehlednost komunikace a vytvářejí nebezpečné situace při pohybu chodců, cyklistů i řidičů.
+Zvlášť rizikové jsou výjezdy z podzemních garáží a dalších vjezdů k nemovitostem. Vozidla odstavená v jejich blízkosti mohou výrazně omezovat výhled a nutit řidiče vyjíždět do komunikace bez dostatečného rozhledu. Tím se zvyšuje riziko střetu s projíždějícími vozidly, cyklisty nebo chodci.
+Ulice Olgy Havlové je rezidenční lokalitou, ve které se pohybuje velké množství rodin s malými dětmi. Děti se zde pohybují pěšky, na kolech, koloběžkách nebo odrážedlech a vzhledem ke své výšce mohou být za zaparkovanými vozidly pro řidiče velmi špatně viditelné. Právě v zóně 30 by přitom měla být bezpečnost zranitelných účastníků provozu jednou z hlavních priorit.
+Nelegální stání zároveň komplikuje průjezdnost ulice, vede k objíždění vozidel a v některých situacích může zhoršit podmínky i pro průjezd vozidel integrovaného záchranného systému.
+Oceňujeme, že Městská policie hl. m. Prahy v lokalitě kontroly provádí a problém není zcela přehlížen. S ohledem na jeho rozsah a každodenní opakování však dosavadní opatření nepovažujeme za dostatečná.
+Žádáme proto Městskou část Praha 3 a hlavní město Prahu o systematické řešení situace, zejména o důslednější kontrolu a vymáhání zákazu stání, prověření rozhledových poměrů u výjezdů z garáží a dalších rizikových míst a posouzení vhodných technických či fyzických opatření, která by nelegálnímu stání zabránila.
+Současně výslovně zdůrazňujeme, že cílem petice není vytvoření dalších parkovacích míst v místech, kde je dnes stání zakázáno. Naopak odmítáme případné řešení spočívající v dodatečné legalizaci současného protiprávního stavu. Máme za to, že zákaz stání je zde odůvodněn právě bezpečností, rozhledovými poměry a charakterem rezidenční zóny.
+Požadujeme proto takové řešení, které povede k reálnému respektování platné dopravní úpravy a ke zvýšení bezpečnosti obyvatel, zejména dětí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDŘEJ VÉVODA, Dagmar Burešové 2923/1, Žižkov, 130 00 Praha 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1971</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE OBČANŮ OBCE OBŘÍSTVÍ
+k plánované výstavbě areálu Apollon Park Obříství
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Jsme přesvědčeni, že realizace tohoto projektu by měla zásadní negativní dopady na kvalitu života místních obyvatel, životní prostředí, dopravní situaci, bezpečnost, historický charakter obce i hodnotu nemovitostí v obci.
+Upozorňujeme zejména na tato rizika:
+•	Zvýšení dopravní zátěže a ohrožení bezpečnosti – očekávaný nárůst kamionové a servisní dopravy povede k přetížení místních komunikací, zvýšení hluku a prašnosti, snížení bezpečnosti chodců a cyklistů.
+•	Zhoršení životního prostředí a narušení krajiny – výstavba rozsáhlých hal a zpevněných ploch povede k úbytku zeleně, emisím, světelnému znečištění a změně vodního režimu.
+•	Dopad na historické hodnoty obce – Obříství disponuje významnými památkami (zámek, kostel sv. Jana Křtitele, zvonice), jejichž prostředí může být negativně ovlivněno.
+•	Snížení hodnoty nemovitostí – přítomnost rozsáhlého průmyslového areálu může vést ke snížení tržních hodnot domů a pozemků.
+•	Negativní dopad na vodní režim a záplavovou bezpečnost – oblast leží v povodí Labe, kde existují historické zkušenosti se záplavami; nové plochy mohou zvýšit odtok a riziko povodní.
+Vzhledem k tomu, že pozemek se nachází v soukromém vlastnictví, jsme si vědomi, že obec nemůže výstavbě přímo zabránit. Přesto žádáme Obecní úřad Obříství, aby:
+•	Využil veškeré dostupné právní, správní a vyjednávací nástroje, aby záměr výstavby Apollon Park Obříství co nejvíce omezil nebo upravil.
+•	Aktivně hájil zájmy občanů obce ve všech řízeních (územních, stavebních, environmentálních) a uplatňoval připomínky ve prospěch veřejného zájmu.
+•	Žádal a vyžadoval nezávislé odborné studie – zejména hydrologickou, hlukovou, dopravní a památkovou studii vlivu projektu.
+•	Vyžádal stanovisko od Povodí Labe, s. p., Českého hydrometeorologického ústavu a dalších příslušných orgánů, a jejich závěry veřejně zveřejnil.
+•	Zajistil transparentní informovanost veřejnosti – zveřejňoval jednání, dokumenty a kroky obce vůči investorovi a umožnil občanům účastnit se diskuze.
+Tento požadavek činíme v souladu se zákonem č. 85/1990 Sb., o právu petičním.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obec Obříství</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUKÁŠ BIČ, A. Polívky 352, 277 42 Obříství</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinteticke drogy volne pristupne nezletilym</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádáme příslušné státní orgány o důslednější kontrolu a vymahatelnost zákazu prodeje psychoaktivních a návykových výrobků osobám mladším 18 let. Za zvlášť závažný problém považujeme jejich dostupnost prostřednictvím prodejních automatů a některých kamenných prodejen potravin a smíšeného zboží.
+V praxi se setkáváme se situacemi, kdy při prodeji není řádně ověřován věk zákazníka. Byl jsem osobně svědkem situace, kdy byl takový výrobek prodán mladistvému bez řádné kontroly věku. Zároveň jsem se setkal se svědectvími nezletilých, kteří popisovali vlastní zkušenosti s užíváním těchto výrobků a velmi nepříjemné fyzické i psychické stavy po jejich užití. Považujeme za nepřijatelné, aby se k látkám s psychoaktivními účinky mohly děti a mladiství dostávat tak snadno.
+Zvláštní pozornost požadujeme věnovat prodejním automatům. Nestačí pouze deklarovat, že automat disponuje systémem kontroly věku. Je nutné ověřovat, zda tento systém skutečně funguje, zda jej nelze jednoduše obejít a zda v praxi skutečně zabraňuje prodeji osobám mladším 18 let.
+ŽÁDÁME PROTO:
+Zvýšit počet kontrol prodejních automatů a kamenných provozoven, u kterých existuje podezření na prodej těchto výrobků mladistvým.
+Provádět pravidelné kontrolní nákupy a ověřovat, zda prodejci skutečně kontrolují věk zákazníků.
+Důsledně kontrolovat funkčnost a účinnost systémů ověřování věku u prodejních automatů.
+Přísně postihovat provozovatele a prodejce, kteří vědomě nebo opakovaně umožní prodej výrobků osobám mladším 18 let.
+Zaměřit zvýšenou kontrolní činnost také na provozovny v okolí škol, internátů a dalších míst s vysokým pohybem mladistvých.
+Vyhodnotit, zda jsou současné právní předpisy a kontrolní mechanismy dostatečné, a v případě potřeby přijmout jejich zpřísnění.
+Zajistit jednodušší možnost občanů oznámit podezření na prodej těchto výrobků mladistvým a zajistit následné prověření takových podnětů.
+Nežádáme zákaz těchto výrobků pro dospělé osoby. Žádáme pouze skutečné dodržování pravidel, která mají chránit osoby mladší 18 let.
+Pokud stát stanoví zákaz prodeje mladistvým, musí být tento zákaz v praxi také účinně kontrolován a vymáhán. Není přijatelné, aby se nezletilý člověk mohl k psychoaktivnímu výrobku dostat jednoduše proto, že prodejce neověří jeho věk nebo protože automat umožňuje obejití kontroly.
+Touto peticí proto žádáme příslušné orgány, aby přijaly konkrétní opatření ke zvýšení kontrol, zamezení nelegálního prodeje mladistvým a účinnější ochraně dětí a mladistvých před snadnou dostupností těchto výrobků.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krajské ředitelství policie Jihomoravského kraje</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID PETÝREK, Charbulova 214/38, Černovice, 618 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za sezónní prodloužení provozní doby restauračních zahrádek v historickém jádru Moravské Ostravy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PŘEDMĚT PETICE
+Žádáme Radu města Ostravy, aby projednala a přijala změnu přílohy nařízení statutárního města Ostravy č. 1/2013, kterým se vydává tržní řád, v části pro městský obvod Moravská Ostrava a Přívoz tak, aby doba prodeje na restauračních zahrádkách v území městské památkové zóny Moravská Ostrava byla v období od 1. června do 31. srpna v noci z pátku na sobotu a ze soboty na neděli stanovena do 24:00 hodin, a aby tak učinila v termínu umožňujícím účinnost změny od počátku nejbližší následující letní sezóny.
+Ve všech ostatních dnech a mimo uvedené období zůstává dosavadní doba prodeje beze změny.
+Žádáme rovněž, aby po přijetí změny byly podmínky nájmu ploch pod zahrádkami ve správě městského obvodu Moravská Ostrava a Přívoz uvedeny do souladu s tímto režimem.
+ROZSAH POŽADOVANÉ ZMĚNY
+Požadovaná změna se týká výhradně doby prodeje podle tržního řádu. Doby nočního klidu od 22:00 do 06:00 hodin se nijak nedotýká — ta zůstává v platnosti v plném rozsahu. Nežádáme stanovení výjimečných případů podle § 5 odst. 6 zákona č. 251/2016 Sb. ani změnu vyhlášky o nočním klidu. Nežádáme celoroční ani plošné prodloužení a nežádáme povolení hudebních produkcí.
+ODŮVODNĚNÍ
+Kulturní využití centra. Léto je jediné období, kdy lze veřejný prostor centra plnohodnotně užívat; návrh se týká přibližně 26 nocí v roce. Plošné ukončení provozu ve 22:00 hodin znamená, že historické jádro krajského města přestává být v letních pátcích a sobotách společensky využitelné dříve, než končí program kulturních akcí.
+Bezpečnost. Uzavření zahrádek ve 22:00 nevede k tomu, že lidé odejdou domů. Vede k jejich nárazovému přesunu na ulici, kde konzumují bez dohledu obsluhy a mimo dosah provozního řádu podniku. Hluk se tím koncentruje do jediného okamžiku; postupný rozchod během dvou hodin je pro okolní bydlící méně rušivý. Obsazená zahrádka je naopak kontrolovaným prostorem s odpovědným provozovatelem a přirozeným sociálním dohledem.
+Oživení centra. Provozovatelé restaurací a kaváren jsou hlavním nájemcem parteru. Živý parter je nejlepší ochranou památkově chráněného území — prázdné a chátrající přízemí ohrožuje historickou zástavbu více než večerní provoz zahrádek. Opatření nemá náklady pro rozpočet města ani obvodu; jeho přínosem není rozpočtový příjem, ale udržení obsazeného parteru.
+Poptávka. O prodloužení je mezi obyvateli i návštěvníky centra dlouhodobý zájem a tato petice je jeho dokladem.
+PODMÍNKY, KTERÉ NAVRHUJEME SOUČASNĚ
+Prodloužení nepožadujeme bezpodmínečně. Navrhujeme je svázat s těmito podmínkami:
+- od 22:00 hodin zákaz jakékoli hudební produkce na ploše zahrádky, reprodukované i živé, včetně přenosu zvuku z vnitřních prostor otevřenými okny a dveřmi;
+- od 22:00 hodin zákaz ozvučovací techniky a obsluhy hlasitým voláním;
+- ukončení provozu restaurační zahrádky ve 24:00 hodin;
+- odpovědnost provozovatele za pořádek na ploše zahrádky a v jejím bezprostředním okolí;
+- individuální sankce místo plošných: opakované porušení je důvodem ke zkrácení doby prodeje nebo ukončení nájmu konkrétní provozovny, nikoli ke zrušení režimu pro všechny;
+- pilotní režim na jednu sezónu s vyhodnocením (stížnosti obyvatel, výjezdy městské policie) a rozhodnutím o pokračování na základě těchto dat.
+ZÁVĚREM
+Doba nočního klidu zůstává i po požadované změně plně vymahatelná. Zákaz hudební produkce po 22:00 hodině navrhujeme právě proto, aby prodloužený provoz zahrádek nebyl zdrojem hluku. Odpovědnost za případné rušení nočního klidu nadále nese ten, kdo je způsobí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUKÁŠ BIZOŇ, Zborovská 2501/22, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za možnost provozu restauračních zahrádek po 22. hodině</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za oživení města Ostravy
+za úpravu pravidel provozní doby restauračních zahrádek v letní sezóně dle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Hlavní adresát: Zastupitelstvo statutárního města Ostravy (Magistrát města Ostravy) Prokešovo náměstí 8, 702 00 Ostrava
+Výzva k součinnosti a realizaci pilotního projektu: Zastupitelstvo městského obvodu Ostrava-Jih Horní 791/3,
+700 30 Ostrava-Hrabůvka
+My, níže podepsaní občané, živnostníci a návštěvníci Ostravy,
+vyjadřujeme zásadní nesouhlas s centralistickým a byrokratickým přístupem k regulaci veřejného života v našem městě. Striktní a plošné vymáhání nočního klidu od 22:00, zakotvené v magistrátní vyhlášce, dopadá neblaze na provozovatele restauračních zahrádek, omezuje lokální kulturu a umrtvuje společenský život.
+Jako zastánci svobodné společnosti odmítáme princip kolektivní viny. Není možné plošně trestat slušné podnikatele a omezovat odpovědné dospělé lidi kvůli ojedinělým problémovým místům. Ostrava nesmí být pouhou „noclehárnou“. Chceme živou metropoli, kde se daří místní ekonomice a kde svoboda podnikání funguje v rovnováze s bezpečností.
+Změna zkostnatělých pravidel vyžaduje odvahu k činům a reálná data. Proto navrhujeme zahájit proces deregulace formou kontrolovaného pilotního projektu na území městského obvodu Ostrava-Jih.
+Z těchto důvodů žádáme Zastupitelstvo statutárního města Ostravy o:
+1. Umožnění pilotního projektu „Živý Jih“: Úpravu obecně závazné vyhlášky o nočním klidu (případně udělení systémové výjimky) tak, aby bylo na vymezeném území obvodu Ostrava-Jih umožněno provozování restauračních zahrádek i po 22. hodině (např. do 24:00 o pátcích, sobotách a v letní sezóně)..
+2. Definování „Svobodných zón“ v rámci projektu: Zaměřit pilotní uvolnění pravidel primárně na lokality, které nejsou přímou součástí bytových domů (samostatně stojící objekty, komerční zóny), případně tam, kde provozovatelé vlastními silami zajistí technická či organizační opatření (protihlukové bariéry, ostraha) chránící noční klid rezidentů.
+3. Vyhodnocení a uplatnění subsidiarity: Po uplynutí letní sezóny vyhodnotit výsledky pilotního projektu a na jejich základě přenést rozhodovací pravomoci o nočním klidu trvale a plošně na všechny ostravské městské obvody. Orgány města nemají z centra mikromanažovat život v jednotlivých čtvrtích.
+Současně vyzýváme Zastupitelstvo městského obvodu Ostrava-Jih, aby:
+• Převzalo roli lídra: Přihlásilo se Magistrátu města Ostravy jako aktivní garant a realizátor tohoto pilotního projektu. Zastupitelstvo Jihu musí hájit zájmy svých podnikatelů a dokázat, že obvod zvládne spravovat své veřejné prostranství lépe než centrální úřad.
+• Garantovalo bezpečnost místo byrokracie: Zajistilo v rámci pilotního projektu maximální součinnost s Městskou policií Ostrava. Hlídky se musí soustředit na nekompromisní potírání skutečného vandalismu a výtržností na ulicích, a ne na byrokratickou šikanu slušných provozovatelů zahrádek a jejich hostů.
+Věříme ve zdravý rozum a v to, že Ostrava dokáže být moderním městem. Svoboda podnikání a živý veřejný prostor musí jít ruku v ruce se základní ohleduplností, nikoliv s plošnými zákazy diktovanými od stolu. Pilotní projekt v Ostravě-Jihu je prvním krokem.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR MEDŘÍK, Dr. Šavrdy 3015/16, Bělský Les, 700 30 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petr Medřík, Dr. Šavrdy 3015/16, Bělský Les, 700 30 Ostrava
+Radim Ivan, Milana Fialy 245/2, Dubina, 700 30 Ostrava
+Dalibor  Křetinský, Mitušova 1068/61, Hrabůvka, 700 30 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1966</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Za spravedlivé posuzování invalidních důchodů u pacientů s chronickým onemocněním bederní a celkové páteře. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE podle zákona č. 85/1990 Sb., o právu petičním.
+Za spravedlivé posuzování invalidních důchodů u pacientů s chronickým onemocněním bederní a celkové páteře Adresát:Ministerstvo práce a sociálních věcí ČRKlášterní 2, 128 01 Praha 2.
+Já, níže podepsaný občan České republiky, prostřednictvím této petice vyjadřuji hluboké znepokojení nad současnou praxí Lékařské posudkové služby ČSSZ při posuzování zdravotního stavu a invalidity u pacientů s těžkým, chronickým a algickým onemocněním bederní a celkové páteře.Dlouhodobá praxe ukazuje, že současné nastavení posudkových kritérií (příloha k vyhlášce č. 359/2009 Sb.) naprosto neodpovídá realitě života těchto nemocných. Závažné diagnózy – jako jsou masivní výhřezy meziobratlových plotének, těžké formy spondylartrózy, skoliózy, spinální stenózy a s nimi spojené chronické kořenové syndromy či neurologické výpadky – jsou posudkovými lékaři často bagatelizovány jako „pouhé bolesti zad“ nebo běžné degenerativní změny úměrné věku.Pacienti, kteří kvůli krutým, trvalým bolestem nemohou prokazatelně déle sedět, stát, zvedat břemena ani vykonávat soustavnou pracovní činnost, jsou masivně odsouváni ze systému invalidních důchodů. To je uvrhá s podlomeným zdravím do existenční nouze a na úřady práce, kde pro ně neexistuje reálné uplatnění.
+Proto požaduji: Revizi a aktualizaci vyhlášky č. 359/2009 Sb. (o posuzování invalidity), konkrétně kapitoly XIII (Poruchy svalové a kosterní soustavy), oddílu E (Dorzopatie a spondylopatie). Požaduji, aby se procentuální míra poklesu pracovní schopnosti určovala primárně podle skutečného funkčního omezení člověka a intenzity chronické bolesti, nikoli pouze na základě tabulkových rentgenových nálezů.Povinné zohledňování komplexních zpráv od ošetřujících specialistů – zejména z oborů neurologie, neurochirurgie, ortopedie, rehabilitace a algeziologie (léčba bolesti). Zásadně požaduji také zohledňování zpráv z oboru psychiatrie a klinické psychologie, neboť dlouhotrvající, kruté a neustupující bolesti zad prokazatelně vedou k těžkým psychiatrickým komorbiditám (chronické deprese, úzkostné poruchy, spánková deprivace), které samy o sobě drasticky snižují nebo zcela vylučují schopnost člověka pracovat.Zajištění humánního přístupu při posudkových komisích, kde bude kladen důraz na individualitu pacienta a reálnou (nikoli teoretickou) možnost jeho uplatnění na trhu práce s takto závažným handicapem.
+Za petiční výbor (sestavovatel):
+ Leoš Ullrich,Novosady 1152/67
+ Velké Meziříčí 594 01
+ Zástupce petičního výboru:
+Leoš Ullrich, Novosady 1152/67 
+Velké Meziříčí 594 01
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo práce a sociálních věcí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEOŠ ULLRICH, Novosady 1152/67, 594 01 Velké Meziříčí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1641</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Dopravní prostředky do 45 km/h, bez řidičského oprávnění
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dopravní prostředky bez Řidičského Průkazu do 45 km/h. Pro lidi, co jim zdravotní omezeni nedovolí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN GEMELA, č.p. 236, 739 51 Dobrá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Náhradní výživné nesmí být cestou do dluhové pasti</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Náhradní výživné bylo zavedeno jako pomoc dětem, jejichž rodič neplní soudem stanovenou vyživovací povinnost. V praxi však může současné nastavení systému přivést pečující rodiče do další finanční tísně.
+Podmínkou pro přiznání náhradního výživného je zpravidla vymáhání výživného prostřednictvím exekuce nebo soudního výkonu rozhodnutí. Pečující rodič tedy splní požadavek státu a zahájí vymáhání proti neplatícímu rodiči. Pokud se exekutorovi později podaří část dlužného výživného vymoci, odešle peníze oprávněnému rodiči. Ten však často neobdrží dostatečně srozumitelný rozpis, ze kterého by jednoznačně poznal, za které měsíce byla částka vymožena, zda jde o běžné, nebo dlužné výživné a zda se některá část platby překrývá s obdobím, za které Úřad práce vyplatil náhradní výživné.
+Úřad práce následně může vymožené peníze zpětně započítat jako skutečně uhrazené výživné a vyzvat příjemce k vrácení části již vyplaceného náhradního výživného. Rodič se tak až s časovým odstupem dozví, že peníze přijaté od exekutora a použité na potřeby dítěte považuje stát za přeplatek. Může jít o tisíce až desetitisíce korun, které již rodina nemá k dispozici.
+Takový postup je pro běžného člověka nepřehledný. Nelze spravedlivě očekávat, že pečující rodič bez právních a účetních znalostí sám rozliší, jak exekutor jednotlivé platby započetl. Zvlášť pokud stát, Úřad práce a exekutor nemají nastavenou včasnou a automatickou výměnu potřebných informací.
+Současná situace přenáší důsledky neplacení výživného a nedostatečné komunikace mezi institucemi na toho rodiče, který se o dítě stará. Skutečnou příčinou celé situace je přitom rodič, který svou vyživovací povinnost neplnil řádně a včas.
+Cílem petice není umožnit, aby někdo obdržel tutéž část výživného dvakrát. Požadujeme však, aby případné překrytí plateb řešil stát přímo s exekutorem ještě před odesláním peněz pečujícímu rodiči. Částka odpovídající náhradnímu výživnému má být vypořádána mezi příslušnými institucemi, nikoliv nejprve vyplacena rodině a následně po ní zpětně vymáhána.
+Požadujeme proto zavedení automatického předávání informací mezi exekutory a Úřadem práce a povinnost vystavit ke každé vymožené částce srozumitelný rozpis. Z něj musí být zřejmé, kolik činí běžné výživné, kolik dlužné výživné, za jaké období byla částka vymožena a zda se překrývá s náhradním výživným.
+Současně požadujeme ochranu rodičů, kteří peníze přijali a použili v dobré víře, protože nemohli vědět, že jim byly vyplaceny ve výši, kterou bude Úřad práce později považovat za nesprávnou. Každý případ musí být posuzován individuálně, včetně toho, zda příjemce vznik přeplatku skutečně zavinil nebo mohl jeho vznik rozpoznat.
+Pokud bude vrácení přeplatku oprávněné, musí být zohledněna finanční situace rodiny. Splátky nesmějí ohrozit úhradu bydlení, potravin, školních potřeb ani dalších základních potřeb dítěte. Rodinám musí být umožněny přiměřené bezúročné splátky.
+Žádáme Ministerstvo práce a sociálních věcí, vládu České republiky a Poslaneckou sněmovnu o změnu zákona o náhradním výživném a souvisejících postupů. Náhradní výživné má chránit děti před následky neplacení výživného. Nesmí se stát administrativní pastí, která vytváří nové dluhy rodičům, kteří o děti každodenně pečují.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZDEŇKA RUMLOVÁ, Cíglerova 1078/8, Černý Most, 198 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
     <x:t>1954</x:t>
   </x:si>
   <x:si>
     <x:t>Za zachování stávajícího komfortu bydlení a životního prostředí v Ostravě-Polance</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ZVEREJNENA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Žádáme příslušné orgány veřejné správy, aby při všech správních řízeních a dalších postupech souvisejících s tímto záměrem důsledně posoudily jeho dopady na kvalitu života obyvatel, životní prostředí a veřejné zdraví a aby při svém rozhodování využily všech zákonných prostředků k ochraně těchto veřejných zájmů.
 Petici stačí podepsat pouze jednou a to buď v elektronické nebo listinné podobě. </x:t>
   </x:si>
   <x:si>
     <x:t>Městský obvod Polanka nad Odrou</x:t>
   </x:si>
   <x:si>
     <x:t>GABRIELA KNYBELOVÁ, Hurníkova 1679/24, Polanka nad Odrou, 725 25 Ostrava</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>1897</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za vznik Podmokelské náplavky</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za vznik Podmokelské náplavky v Děčíně
 Petice vyzývá vedení Děčína k přípravě projektu Podmokelské náplavky, zapojení architektů i veřejnosti a řešení bezpečnější dopravy, přechodů pro chodce, cyklodopravy a komplexní obnovy levého nábřeží řeky Labe. 
 Chceme proměnit zanedbané podmokelské nábřeží v moderní a živý veřejný prostor, který bude sloužit obyvatelům i návštěvníkům města. 
 Věříme, že kvalitní náplavka oživí centrum města, podpoří místní podnikání a vytvoří atraktivní místo pro setkávání, odpočinek i kulturní akce.
 Součástí řešení musí být také:
 - omezení rychlosti na nábřeží pro zvýšení bezpečnosti,
 - vybudování přechodů pro chodce,
 - řešení cyklo dopravy v návaznosti na vybudovanou lávku,
 - instalace moderního a estetického zábradlí místo stávající chátrající zídky.
 Podepište petici a pomozte proměnit zanedbané nábřeží v místo, na které bude Děčín hrdý.</x:t>
   </x:si>
   <x:si>
     <x:t>Statutární město Děčín</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID HRONEK, Teplická 754/6, Děčín IV-Podmokly, 405 02 Děčín</x:t>
   </x:si>
   <x:si>
     <x:t>1962</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za testovací data</x:t>
   </x:si>
   <x:si>
-    <x:t>UZAVRENA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Test</x:t>
   </x:si>
   <x:si>
     <x:t>Digitální a informační agentura</x:t>
   </x:si>
   <x:si>
     <x:t>ŠIMON HORNEK, Dandova 2619/13, Horní Počernice, 193 00 Praha 9</x:t>
   </x:si>
   <x:si>
     <x:t>1959</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu nezávislého kandidáta Tomáše Chotta do zastupitelstva Městské části Praha 1 v roce 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Milí sousedé, rád bych v říjnu kandidoval do zastupitelstva Městské části Praha 1. 
 Jako člověk, který se na Praze 1 narodil, žije zde a podniká, mám k naší městské části blízký vztah a záleží mi na jejím dalším rozvoji. 
 Abych se mohl o vaši přízeň ucházet, potřebuji pro registraci získat 600 podpisů od občanů s trvalým pobytem na Praze 1.  
 Budu vám velmi vděčný za podporu, ať už podpisem na petiční arch, nebo později vaším hlasem u voleb.
 Děkuji za vaši důvěru! 
 Tomáš Chott, občany Prahy 1
 </x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha 1</x:t>
   </x:si>
   <x:si>
     <x:t>TOMÁŠ CHOTT, Opletalova 933/13, Nové Město, 110 00 Praha 1</x:t>
   </x:si>
   <x:si>
     <x:t>1960</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za znovuzprůchodnění bočních bran areálu Psychiatrické nemocnice Bohnice pro pěší</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Tento rozsáhlý lesopark sloužil místní komunitě jako bezpečná a klíčová pěší spojnice bezmála 40 let. Jeho trvalé uzamčení, zavedené během pandemie covid-19, považujeme za neúměrné omezování prostupnosti krajiny a veřejného prostoru. Nesouhlasíme s argumentem vedení PNB, že je areál veřejný jen zčásti – v areálu standardně funguje doprava PID, divadlo, kostel, kavárna, útulek a konají se zde masové akce.
 Požadujeme:
 Aby Ministerstvo zdravotnictví ČR jako zřizovatel uložilo vedení PNB povinnost brány otevřít.
 Aby se situace s cyklisty či bezpečností řešila adresně (např. turniketovým systémem na sousedské karty po vzoru Botanické zahrady Praha, případně dopravním značením „Zákaz vjezdu jízdních kol“), nikoliv plošným trestáním pěších občanů a seniorů.
 Za petiční výbor:
 Lucie Brisudová, Toruňská 325, Praha 8 Bohnice 18100
 Marta Fadljelicova, Na Bendovce 43, Praha 8 Bohnice 18100
 Jana Gregor, Davídkova 1246/79, Praha 8 - Libeň, 182 00
 Pavlína Šplíchalová,  Toruňská 323, Praha 8 Bohnice 18100
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo zdravotnictví</x:t>
   </x:si>
   <x:si>
     <x:t>LUCIE BRISUDOVÁ, Toruňská 325/5, Bohnice, 181 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>1953</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu volební strany sdružení nezávislých kandidátů SPOLEČNĚ PRO LEPŠÍ PETROVICKO pro volby do Zastupitelstva obce Petrovice (okres Příbram) v roce 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Co chceme prosazovat?
 Máme Petrovice i okolní osady rádi a chceme přispět k tomu, aby se zde dobře žilo všem generacím. Nechceme slibovat nereálné projekty ani tvrdit, že máme jednoduché řešení na každý problém. Chceme obec spravovat otevřeně, naslouchat jejím obyvatelům a postupně uskutečňovat konkrétní změny.
 Otevřenou a transparentní obec
 Chceme, aby obyvatelé měli přehled o připravovaných projektech, hospodaření i důležitých rozhodnutích zastupitelstva. Obec by měla informace zveřejňovat srozumitelně, včas a aktivně komunikovat s občany všech svých částí.
 Férovou podporu spolků, kultury a komunitního života
 Budeme prosazovat jasná a transparentní pravidla pro rozdělování obecních prostředků na kulturní, společenské a sportovní akce. Spolky, dobrovolníci a aktivní občané vytvářejí život obce a zaslouží si předvídatelnou a spravedlivou podporu.
 Nové možnosti bydlení
 Chceme připravovat podmínky pro vznik nových obecních bytů a stavebních parcel. Pokud mají mladí lidé v Petrovicích zůstat nebo se sem po studiích vracet, musí zde mít reálnou možnost najít bydlení a založit rodinu.
 Péči o veřejný prostor ve všech částech obce
 Chceme postupně zlepšovat veřejná prostranství v Petrovicích a také v jednotlivých osadách, budovat místa pro setkávání a řešit konkrétní problémy, které jejich obyvatele trápí. Tak aby se nám všem žilo lépe.
 Obec, která myslí na budoucnost
 Budeme podporovat rozumný rozvoj, péči o krajinu, kvalitní infrastrukturu a projekty, které mají dlouhodobý smysl. Chceme Petrovice, které si zachovají svůj venkovský charakter, ale zároveň budou dobrým místem pro život i za deset nebo dvacet let.</x:t>
   </x:si>
   <x:si>
@@ -219,155 +1600,143 @@
 Pavel Kunstát, Vehlenická 685, Praha 8
 </x:t>
   </x:si>
   <x:si>
     <x:t>1951</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za návrat historické litinové kašny na Českou ulici v Brně</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, žádáme vedení statutárního města Brna, aby zajistilo návrat historické litinové kašny na její původní místo na křížení ulic Česká, Veselá a Solniční, a to po dokončení plánované rekonstrukce České ulice a výstavby nového kolektoru.
 Historická kašna z roku 1866 byla po dlouhá desetiletí charakteristickou součástí tohoto významného veřejného prostoru v centru Brna. Nejde pouze o běžný městský mobiliář, ale o památkově chráněný historický prvek, který připomíná minulost města a dotváří jeho jedinečný charakter.
 Kašna byla navržena tak, aby její voda mohla sloužit nejen lidem, ale také zvířatům. Spodní nádržka byla určena pro psy, prostřední pro koně a horní část pro ptáky. Jedná se tak o výjimečné spojení historické, estetické a praktické hodnoty.
 V aktuálně zveřejněné vizualizaci budoucí podoby České ulice však tato historická kašna chybí. Domníváme se, že rekonstrukce centra Brna by neměla znamenat odstranění prvků, které k tomuto místu dlouhodobě patří. Modernizaci veřejného prostoru lze citlivě spojit se zachováním historického dědictví, zeleně a vodních prvků.
 Žádáme proto statutární město Brno, aby:
 zahrnulo návrat historické litinové kašny do konečného projektu rekonstrukce České ulice,
 zajistilo její odbornou obnovu a opětovné umístění co nejblíže jejímu původnímu stanovišti,
 zveřejnilo informace o současném stavu kašny, místě jejího uložení a plánovaném budoucím využití,
 při rozhodování o konečné podobě prostoru zohlednilo historickou, památkovou a společenskou hodnotu kašny,
 projednalo její návrat s příslušnými památkovými orgány, projektanty a veřejností.
 Jsme přesvědčeni, že centrum Brna nepotřebuje pouze novou dlažbu a moderní mobiliář. Potřebuje také vodu, zeleň, historii a místa, která mají vlastní příběh a dávají městu nezaměnitelný charakter.
 Podpisem této petice podporujeme návrat historické litinové kašny na Českou ulici a žádáme vedení města Brna, aby učinilo potřebné kroky k jejímu zachování a opětovnému umístění.
 Vraťme historickou kašnu na Českou. Patří k tomuto místu i k historii Brna</x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Brno</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DAVID HOŘAVA, Meruňková 813, 667 01 Židlochovice</x:t>
   </x:si>
   <x:si>
     <x:t>1949</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">    Petice za zlepšení bezbariérového přístupu na železničním nádraží v Mostě </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za zlepšení bezbariérového přístupu a zázemí pro rodiny s dětmi na železniční stanici Most
 Vážený pane ministře, vážené vedení Ministerstva dopravy,
 obracíme se na Vás touto peticí se žádostí o řešení dlouhodobých problémů na železniční stanici Most, které negativně ovlivňují každodenní cestování rodičů s kočárky, osob se zdravotním postižením, seniorů i dalších cestujících.
 Při cestování s kočárkem jsme zjistili, že mezi nástupišti a nádražní budovou chybí sjezdy pro kočárky. Přestože je na stanici k dispozici výtah, schodiště představují významnou překážku. Současný stav komplikuje pohyb nejen rodičům s malými dětmi, ale také osobám na invalidním vozíku, seniorům a cestujícím s těžkými zavazadly.
 Podle informací získaných na nádraží je rozsáhlá rekonstrukce plánována až kolem roku 2033. Domníváme se však, že cestující by neměli být nuceni čekat řadu let na odstranění bariér, které významně ovlivňují bezpečnost i dostupnost veřejné dopravy.
 Žádáme proto Ministerstvo dopravy České republiky, aby ve spolupráci se Správou železnic prověřilo možnosti urychleného řešení, zejména:
 1. Vybudování sjezdů pro kočárky na schodištích, případně nalezení jiného bezpečného a bezbariérového řešení umožňujícího pohodlný pohyb mezi nástupišti a nádražní budovou.
 2. Prověření možnosti realizace dočasného opatření, pokud nebude možné stavební úpravy provést v krátké době.
 Tato petice vznikla na základě zkušeností cestujících. Ve veřejné diskusi se během krátké doby vyjádřilo více než sto občanů, kteří potvrdili, že se s obdobnými obtížemi na železniční stanici Most setkali.
 Věříme, že cílem veřejné dopravy je být dostupná všem bez rozdílu. Proto Vás žádáme o posouzení uvedených návrhů a o přijetí opatření, která povedou ke zlepšení bezpečnosti, dostupnosti a komfortu cestování.
 Děkujeme za Vaši pozornost a za zvážení této petice.
 S úctou Karolína Šromková
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo dopravy</x:t>
   </x:si>
   <x:si>
     <x:t>KAROLÍNA ŠROMKOVÁ, č.ev. 1010, 439 42 Postoloprty</x:t>
   </x:si>
   <x:si>
     <x:t>1947</x:t>
   </x:si>
   <x:si>
     <x:t>STOP skládce v Molitorově</x:t>
   </x:si>
   <x:si>
     <x:t>Do areálu Golf Molitorov u Kouřimi se nejméně od roku 2022 naváží odpad, přestože k tomu
 nikdy nebylo vydáno povolení. Navážka rok od roku roste, jak dokládají veřejně dostupné
 snímky areálu. Fakticky zde vzniká skládka bez jakéhokoli povolení.
 Od 2. ledna 2025 provozovatel odpad komerčně přijímá podle zveřejněného ceníku - zeminu,
 suť, beton i asfalt. O povolení, které zákon o odpadech vyžaduje (§ 21 zákona č. 541/2020 Sb.),
 požádal až 22. září 2025, tedy více než osm měsíců poté. Hluk drtičky, která odpad v areálu
 zpracovává, je slyšet přes kilometr daleko.
 Krajský úřad Středočeského kraje o žádosti právě rozhoduje (řízení sp. zn. SZ_130820/2025/KUSK, žadatel ŠTOCHL GROUP RECYKLACE s.r.o., IČO 17497752). Řízení bylo přerušeno pro zásadní vady žádosti - chybí mimo jiné souhlas stavebního úřadu, souhlas
 vlastníků pozemků a stanovisko krajské hygienické stanice. Lhůta k odstranění vad běží do 31.
 října 2026.
 Žádáme proto Krajský úřad Středočeského kraje, aby:
 1. žádost o povolení provozu zamítl - žadatel zařízení dlouhodobě provozoval bez povolení
 a jeho dodatečná legalizace by byla odměnou za porušování zákona;
 2. zajistil okamžité zastavení navážení, přejímky a zpracování (drcení a třídění)
 odpadu, dokud provoz nebude pravomocně povolen;
 2. dal podnět České inspekci životního prostředí a dalším dozorovým orgánům k
 prošetření dosavadního provozu zařízení;
 3. vyžadoval odstranění odpadu navezeného bez povolení a uvedení dotčených pozemků
 do původního stavu.
 Podpisem této petice zároveň vyjadřujeme podporu postupu Spolku Za Molitorov v této věci a
 souhlasíme s tím, aby se spolek na tuto podporu odvolával při jednání s orgány veřejné správy.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Středočeský kraj</x:t>
   </x:si>
   <x:si>
     <x:t>Spolek Za Molitorov, IČO 29794269, Sadová 657, 281 61 Kouřim</x:t>
   </x:si>
   <x:si>
     <x:t>1946</x:t>
   </x:si>
   <x:si>
     <x:t>Do areálu Golf Molitorov u Kouřimi se nejméně od roku 2022 naváží odpad, přestože k tomu
 nikdy nebylo vydáno povolení. Navážka rok od roku roste, jak dokládají veřejně dostupné
 snímky areálu. Fakticky zde vzniká skládka bez jakéhokoli povolení.
 Od 2. ledna 2025 provozovatel odpad komerčně přijímá podle zveřejněného ceníku - zeminu,
 suť, beton i asfalt. O povolení, které zákon o odpadech vyžaduje (§ 21 zákona č. 541/2020 Sb.),
 požádal až 22. září 2025, tedy více než osm měsíců poté. Hluk drtičky, která odpad v areálu
 zpracovává, je slyšet přes kilometr daleko.
 Krajský úřad Středočeského kraje o žádosti právě rozhoduje (řízení sp. zn.
 SZ_130820/2025/KUSK, žadatel ŠTOCHL GROUP RECYKLACE s.r.o., IČO 17497752). Řízení bylo přerušeno pro zásadní vady žádosti - chybí mimo jiné souhlas stavebního úřadu, souhlas
 vlastníků pozemků a stanovisko krajské hygienické stanice. Lhůta k odstranění vad běží do 31.
 října 2026.
 Žádáme proto Krajský úřad Středočeského kraje, aby:
 1. žádost o povolení provozu zamítl - žadatel zařízení dlouhodobě provozoval bez povolení
 a jeho dodatečná legalizace by byla odměnou za porušování zákona;
 2. zajistil okamžité zastavení navážení, přejímky a zpracování (drcení a třídění)
 odpadu, dokud provoz nebude pravomocně povolen;
 3. dal podnět České inspekci životního prostředí a dalším dozorovým orgánům k
 prošetření dosavadního provozu zařízení;
 4. vyžadoval odstranění odpadu navezeného bez povolení a uvedení dotčených pozemků
 do původního stavu.
 Podpisem této petice zároveň vyjadřujeme podporu postupu Spolku Za Molitorov v této věci a
 souhlasíme s tím, aby se spolek na tuto podporu odvolával při jednání s orgány veřejné správy.</x:t>
   </x:si>
   <x:si>
     <x:t>1945</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za zachování přímého kontaktu rodiče a dítěte </x:t>
   </x:si>
   <x:si>
     <x:t>Bránění přímého kontaktu mezi rodičem a dítětem by mělo být protiprávní. Jako rodiče jsme zákonní zástupci a nemělo by nám být bráněno kdykoli během dne se PŘÍMO s dítětem spojit a informovat se, jestli je všechno v pořádku, jestli se něco neděje apod. Každé dítě je jiné a jsou i introvertní děti, kteří se v nějaké tíživé situaci svěří raději rodiči, než-li cizí osobě, jako je učitel/ka. Kdo nezažil špatný pocit, kdy raději dítěti či partnerovi nebo i rodiči napsal nebo zavolal, jestli je v pořádku? A teď stát chce bránit PŘÍMÉMU kontaktu mezi rodičem a dítětem? Aby jsme se nemohli ujistit, že dítě je v pořádku i během dne? Podpořte se mnou petici za zachování možnosti PŘÍMÉHO kontaktu mezi rodičem a dítětem, alespoň přes chytré hodinky.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
   </x:si>
   <x:si>
     <x:t>PETRA SZEGÉNYOVÁ, Národní třída 3564/40, 695 01 Hodonín</x:t>
   </x:si>
   <x:si>
     <x:t>1943</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za legislativní ochranu občanů před zneužitím identity a uzavírání smluv mobilních operátorů na odcizené, neplatné či skartované doklady a na pouhé nadiktování údajů</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, se touto peticí obracíme na Parlament České republiky a příslušná ministerstva s naléhavou výzvou k úpravě platné legislativy.
 Naše rodina čelí závažnému podvodu, kdy společnost Vodafone umožnila sjednat balík služeb podvodníkovi  na údaje mého syna z již 15 měsíců neplatného a skartovaného občanského průkazu pouze na údaje ze staré kupní smlouvy na auto. Sjednala a 250 km od synova bydliště nainstalovala podvodníkovi pevný internet, Dále ve stejném bytě provedla opravu modemu a ještě umožnila podvodníkovi na mého syna sjednat neomezený mobilní tarif, mobilní internet a roaming.
 Kdokoliv dnes může vzít cizí doklad, nadiktovat údaje po telefonu a bez problémů si na něj nechat založit služby na dálku.
 Nebezpečnost systému potvrzuje i  oficiální praxe a úřední rozhodnutí. Český telekomunikační úřad ve věci konstatoval, že sice řeší spor neoprávněné plnění, avšak nemá zákonnou pravomoc vyšetřovat zneužití identity a nezákonné metody uzavírání smluv. O tom, jak snadno se lidé stávají oběťmi podvodů, natočila Česká televize o našem případu  reportáž která byla odvysílána v pořadu Černé ovce 30. 3. 2026.
 Důvody pro sepsání petice:
 Zneužívání odcizených a cizích identit. Současný stav, kdy lze na dálku sjednat služby pouhým nadiktováním údajů z cizího či dokonce neplatného občanského průkazu bez reálného a povinného ověření pravosti dokladu v registru, otevírá dveře masovým podvodům.
 Alibizmus poskytovatelů a bezmoc úřadů :
 Telekomunikační operátoři nenesou přímou odpovědnost za verifikaci a státní dozorové orgány samy přiznávají, že prověřování zneužití dokladů spadá mimo jejich pravomoci. Firmy tak mohou beztrestně přijímat data z jakýchkoliv neplatných dokladů.
 Ohrožení všech občanů:
 Absence přísných pravidel a povinné verifikace vystavuje nevinné lidi obrovskému riziku exekucí, dluhů a právních tahanic za smlouvy které nikdy neuzavřeli. Tato situace u nás trvá již osmý měsíc, společnost Vodafone i přes předložené důkazy, neustále dokola tvrdila, že doklady a platnost dokladů kontrolují, a proto na úhradě trvají. Znovu uvádím, že doklad který oni znovu prověřili 15 měsíců neexistoval.  Syn měl exekuci na plat, zablokované všechny účty. Do dnešního dne mu nebyl umožněn přístup k dokumentům a smlouvám, i když dle GDPR na toto má právo.
 Požadujeme aby:
 Parlament ČR legislativně upravil zákony (zejména v oblasti elektronických komunikací a občanského práva) tak, aby byla pro telekomunikační operátory a poskytovatele služeb zavedena přísná, prokazatelná a povinná verifikace totožnosti (včetně povinné kontroly platnosti dokladu v registru a zákazu zakládání smluv na dálku pouhým nadiktováním údajů bez ověření)
 Byla nastavena jasná pravidla a přísné sankce pro společnosti, které umožní uzavřít smlouvu na cizí, odcizený či neplatný doklad – nebo pouze na nadiktované údaje, a aby tyto firmy nesly plnou odpovědnost za takto vzniklé podvody.
 Stát účinně chránil občany před finančními a právními následky smluv zneužívajících odcizenou či neověřenou totožnost a poskytl účinné nástroje dozoru nad touto oblastí.
@@ -454,53 +1823,50 @@
   </x:si>
   <x:si>
     <x:t>1929</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za obnovení průjezdu Radlickou ulicí v úseku Ostrovského–Plzeňská a za přehodnocení současného dopravního omezení</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA OBNOVENÍ PRŮJEZDU RADLICKOU ULICÍ V ÚSEKU OSTROVSKÉHO–PLZEŇSKÁ A ZA PŘEHODNOCENÍ SOUČASNÉHO DOPRAVNÍHO OMEZENÍ
 My, níže podepsaní občané, obyvatelé a návštěvníci Prahy 5, žádáme hlavní město Prahu o přehodnocení zákazu vjezdu automobilů do Radlické ulice v úseku mezi ulicemi Ostrovského a Plzeňská ve směru k Andělu a o obnovení průjezdu tímto úsekem.
 Předmětné dopravní opatření bylo původně zavedeno jako dočasné zjednosměrnění Radlické ulice na základě žádosti Dopravního podniku hl. m. Prahy a rozhodnutí Magistrátu hl. m. Prahy. Podle veřejně dostupných informací má současný režim sloužit zejména k preferenci tramvajové dopravy.
 Uznáváme význam plynulé a spolehlivé městské hromadné dopravy. Jsme však přesvědčeni, že dopravní opatření musí být posuzováno komplexně, nikoli pouze podle zkrácení jízdní doby tramvají v jednom úseku.
 Zákaz vjezdu podle zkušeností obyvatel přesměrovává automobilovou dopravu do okolních ulic, prodlužuje jízdní trasy, přispívá ke vzniku kolon a zhoršuje dopravní dostupnost mezi oblastí Anděla, Radlicemi a ulicí Peroutkova. Zvýšené zatížení náhradních tras může rovněž zhoršovat bezpečnost provozu, hlukovou situaci a kvalitu ovzduší v rezidenčních ulicích.
 Městská část Praha 5 se proti navrhovanému zjednosměrnění Radlické ulice veřejně vymezila. Upozornila zejména na riziko přetížení tzv. Malého smíchovského okruhu a dalšího nárůstu provozu v rezidenčních ulicích Smíchova, především v ulicích Kováků a Stroupežnického. Přesto bylo opatření zavedeno a dlouhodobě zachováno.
 Žádáme proto hlavní město Prahu, aby:
 zveřejnilo úplné výsledky vyhodnocení zkušebního dopravního režimu,
 vyhodnotilo nejen přínos pro tramvajovou dopravu, ale také vznik kolon, prodloužení jízdních tras, bezpečnost provozu, hluk, emise a zatížení okolních komunikací,
 zveřejnilo dopravní průzkumy, intenzity dopravy před zavedením opatření a po jeho zavedení a dopravní model přesměrování automobilové dopravy,
 zohlednilo stanovisko městské části Praha 5 a zkušenosti obyvatel dotčeného území,
 obnovilo průjezd Radlickou ulicí v úseku Ostrovského–Plzeňská, pokud nebude na základě objektivních údajů prokázáno, že současný zákaz představuje přiměřené a celkově prospěšné řešení,
 případně navrhlo jiný, méně omezující dopravní režim, například časově omezenou preferenci tramvají, inteligentní řízení provozu nebo jiné technické opatření,
 před případným trvalým zachováním zákazu věc veřejně projednalo s městskou částí Praha 5 a obyvateli dotčených lokalit.
 Nežádáme o omezení městské hromadné dopravy. Žádáme o vyvážené řešení, které bude respektovat potřeby cestujících v tramvajích i obyvatel a řidičů pohybujících se mezi Andělem, Radlicemi a dalšími částmi Prahy 5.</x:t>
   </x:si>
   <x:si>
-    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ANDREJ KONDRATOV, Volutová 2523/14, Stodůlky, 158 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1917</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení povinnosti přijímat bezhotovostní platby při zachování práva na platbu v hotovosti</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, se tímto obracíme na Parlament ČR a Ministerstvo financí ČR s požadavkem na legislativní změnu v oblasti platebního styku. Požadujeme, aby byla zákonem (zejména novelou zákona o oběhu bankovek a mincí) zavedena povinnost pro všechny obchodníky a poskytovatele služeb akceptovat alespoň jednu formu bezhotovostní platby (např. platební kartu, mobilní aplikaci nebo okamžitý bankovní převod pomocí QR kódu). Bezhotovostní ekonomika zvyšuje transparentnost, komfort občanů a omezuje šedou ekonomiku. Současně však striktně požadujeme zachování plnohodnotného práva občanů platit v hotovosti. Hotovost považujeme za základní nástroj svobody, soukromí a finanční inkluze pro skupiny obyvatel, které nemají přístup k digitálním technologiím. Vyzýváme proto zákonodárce k nalezení legislativní rovnováhy, která modernizuje český trh, ale zároveň ochrání práva všech skupin spotřebitelů.</x:t>
   </x:si>
   <x:si>
     <x:t>RADOSLAV MINISTR, nábř. Dr. Edvarda Beneše 2038/17, Přerov I-Město, 750 02 Přerov</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Crhová, č.p. 53, 788 25 Ostružná</x:t>
   </x:si>
   <x:si>
     <x:t>1927</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za záchranu Kuklenských rondelů v Hradci Králové</x:t>
   </x:si>
   <x:si>
     <x:t>Požadujeme zejména:
@@ -522,53 +1888,50 @@
     <x:t>Blanka Mikátová, Pekařova 670/2, Nový Hradec Králové, 500 09 Hradec Králové
 Lukáš Matějka, Štefcova 1039/22, Nový Hradec Králové, 500 09 Hradec Králové</x:t>
   </x:si>
   <x:si>
     <x:t>1926</x:t>
   </x:si>
   <x:si>
     <x:t>Odejděme z Koalice ochotných!</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za ukončení účasti ČR v „Koalici ochotných“ a za prioritní investice do vlastních občanů
 Určeno: Vládě České republiky, Senátu Parlamentu ČR a Poslanecké sněmovně Parlamentu ČR
 My, níže podepsaní občané České republiky, vyjadřujeme zásadní nesouhlas s dlouhodobým směřováním zahraniční politiky našeho státu, která nás bezprostředně zatahuje do globálních konfliktů a vyčerpává naše veřejné finance. Touto peticí, v souladu s petičním právem, vyzýváme ústavní činitele k okamžitému přehodnocení priorit a k ukončení jakékoliv účasti České republiky v tzv. „Koalici ochotných“ (Coalition of the Willing).
 Česká republika se v posledních letech aktivně podílí na podpoře ozbrojených konfliktů po celém světě, a to jak finančně, tak materiálně či vojensky. Tato rozhodnutí jsou však činěna bez ohledu na reálné zájmy a potřeby občanů naší země. Jsme přesvědčeni, že role České republiky nemá spočívat v asistenci při řešení geopolitických sporů velmocí, které se našeho území a naší bezprostřední bezpečnosti nijak netýkají.
 Naše argumenty a důvody pro podání této petice jsou následující:
     Naše země a naši lidé musí být na prvním místě
     Česká republika prochází složitým obdobím. Naši občané denně čelí důsledkům inflace, vysokým životním nákladům, drahým energiím a stagnaci reálných mezd. V situaci, kdy se nedostává finančních prostředků na základní fungování klíčových pilířů naší společnosti, je morálně i ekonomicky neobhajitelné posílat miliardy korun na podporu válečných operací v zahraničí. Každá koruna odeslaná na cizí bojiště je korunou, která chybí v našem rozpočtu.
     Chceme bezpečné a prosperující Česko, ne prázdnou pokladnu
     Naše zdravotnictví bojuje s nedostatkem personálu i moderního vybavení v regionech, školství postrádá koncepční financování a platy pracovníků jsou dlouhodobě podhodnocené. Dopravní infrastruktura vyžaduje masivní investice, sociální systém je pod tlakem a české rodiny i senioři se často ocitají na hranici chudoby. Peníze českých daňových poplatníků musí jít výhradně tam, kde byly vybrány – na obnovu a rozvoj naší vlastní země, na zajištění kvalitních veřejných služeb a na podporu našich vlastních lidí.
     Nejsme světový četník a nechceme jím být
     Česká republika je suverénní, středně velký evropský stát. Nemáme ambice ani kapacity k tomu, abychom rozhodovali o globálním uspořádání světa prostřednictvím vojenské podpory vybraných stran v konfliktech. Zatahování naší země do těchto sporů z nás dělá pouze potenciální cíl a zvyšuje bezpečnostní rizika pro naše občany doma i v zahraničí. Nejlepší bezpečnostní zárukou je rozumná diplomacie, neutralita v otázkách, které se nás netýkají, a silná obrana vlastního území.
 Na základě výše uvedeného požadujeme:
     Aby Vláda ČR a Parlament ČR neprodleně ukončily veškeré formy finanční, materiální a vojenské podpory v rámci konfliktů, které bezprostředně neohrožují suverenitu a územní celistvost České republiky.
     Aby byly veškeré ušetřené finanční prostředky transparentně převedeny do kapitol státního rozpočtu určených na rozvoj tuzemského zdravotnictví, školství, infrastruktury a sociálního zabezpečení.
     Aby se zahraniční politika ČR napříště řídila výhradně principem hájení národních zájmů, bezpečnosti vlastních občanů a rozvojem mírových diplomatických vztahů.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Úřad vlády České republiky</x:t>
   </x:si>
   <x:si>
     <x:t>TOMÁŠ HAJN, Seifertova 654, 252 64 Velké Přílepy</x:t>
   </x:si>
   <x:si>
     <x:t>Tomáš Hajn, Seifertova 654, 252 64 Velké Přílepy</x:t>
   </x:si>
   <x:si>
     <x:t>1925</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti výstavbě bytového domu v ulici Kamechy (Brno-Žebětín) na ploše OK.V2 určené pro komerční občanské vybavení</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané statutárního města Brna (zejména obyvatelé Žebětína a Bystrce) a dotčení vlastníci nemovitostí v lokalitě sídliště Kamechy, vyjadřujeme zásadní nesouhlas s plánovanou výstavbou převážně bytového domu v ulici Kamechy na pozemcích, které jsou v platném Územním plánu definovány jako plocha OK.V2 (Občanské vybavení komerční, struktura zástavby volná, výška 3–10 m).
 Sídliště Kamechy dlouhodobě čelí kritickému nedostatku prostor pro občanskou vybavenost, služby a sportovně-relaxační vyžití obyvatel. V lokalitě zcela chybí zázemí pro zájmové kroužky dětí předškolního věku i prostory pro zdravotní cvičení seniorů. Předchozí projektovaný koncept na této ploše tyto parametry splňoval a vybavenost pro naši komunitu zajišťoval. Nahrazení tohoto konceptu spekulativní bytovou výstavbou považujeme za krok zpět a přímé ohrožení kvality života stávajících obyvatel. Zástavba musí respektovat stanovenou volnou strukturu a nepřekročitelnou výškovou hladinu 10 metrů.
 Prostřednictvím této petice požadujeme:
 1. Striktní dodržení funkčního využití plochy OK.V2: Aby statutární město Brno a MČ Brno-Žebětín trvaly na využití dotčených pozemků výhradně pro účely komerčního občanského vybavení a služeb a zamezily transformaci této plochy na plochu pro dominantní bydlení.
 2. Odmítnutí diametrální změny deklarovaného záměru: Zatímco v původní žádosti developer deklaroval multifunkční sportovní centrum s ubytovací kapacitou a komerčními službami (wellness, fitness, obchody), v předloženém návrhu Plánovací smlouvy se tento účel zcela vytrácí. Záměr je nově definován jako klasický rezidenční projekt s celkovou kapacitou 122 jednotek (100 bytů, 20 ateliérů a pouze 2 komerční prostory). Tato transformace ze sportovně-relaxačního areálu na masivní bytový dům přinese pouze další enormní zátěž pro již tak přetíženou sociální a dopravní infrastrukturu (zejména kapacity škol, školek a parkování).
 3. Důsledné vymáhání prostorových regulativů: Aby stavební úřad a orgány územního plánování striktně trvaly na dodržení volné struktury zástavby a maximální výškové hladiny 10 metrů, včetně započtení všech prvků stavby (atiky, římsy) a striktního posouzení vůči původnímu terénu v členitém okolí ulice Kamechy.
 4. Uplatnění právních námitek: Aby MČ Brno-Žebětín a město Brno jako účastníci budoucích územních a stavebních řízení aktivně uplatnily veškeré dostupné právní prostředky a námitky proti jakémukoli projektu, který obchází územní plán umělým navyšováním podílu bytových ploch na úkor občanské vybavenosti.
 5. Transparentní projednání s veřejností: Aby jakýkoliv finální investiční záměr na této ploše byl před schválením orgány města veřejně představen a projednán s obyvateli sídliště Kamechy.</x:t>
   </x:si>
   <x:si>
     <x:t>SIMONA NOVOTNÁ, Křepelčí 1098/10, Žebětín, 641 00 Brno</x:t>
@@ -745,121 +2108,112 @@
 Žádáme, aby Městský úřad Klatovy plně využil své zákonné pravomoci, zahájil s vlastníkem sankční správní řízení, uložil mu závazná nápravná opatření a prostřednictvím pravidelných kontrol zamezil opakování tohoto protiprávního stavu.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Město Klatovy</x:t>
   </x:si>
   <x:si>
     <x:t>HANA KOVÁŘÍKOVÁ, náměstí Jiřího z Lobkovic 2234/5, Vinohrady, 130 00 Praha 3</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za důkladné přezkoumání okolností případu společnosti Ekochov</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA DŮKLADNÉ PŘEZKOUMÁNÍ OKOLNOSTÍ PŘÍPADU SPOLEČNOSTI EKOCHOV
 My, níže podepsaní občané, žádáme příslušné státní orgány, aby se zabývaly okolnostmi případu společnosti Ekochov a prověřily všechny skutečnosti, které podle signatářů dosud nebyly dostatečně objasněny.
 Žádáme zejména o:
 • přezkoumání rozdělení odpovědnosti mezi jednotlivými osobami,
 • posouzení všech svědeckých výpovědí a dalších důkazů,
 • transparentní posouzení všech okolností případu.
 Tato petice není určena k ovlivňování rozhodování soudů ani k požadavku na konkrétní výsledek řízení. Jejím cílem je požádat příslušné orgány, aby se věcí zabývaly v mezích svých zákonných pravomocí.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo spravedlnosti</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VIKTOR HAJZLER, č.p. 57, 270 06 Kounov</x:t>
   </x:si>
   <x:si>
     <x:t>Lucie  Šímová, č.p. 26, 273 77 Drnek
 Martina Kalendová, č.p. 26, 273 77 Drnek</x:t>
   </x:si>
   <x:si>
     <x:t>1907</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za odstranění nelegální skládky pneumatik v ulici Maškova 384 v Klatovech</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za odstranění nelegální skládky pneumatik v ulici Maškova 384 v Klatovech IV. iniciovaná podle zákona č. 85/1990 Sb., o právu petičním.
 Určeno pro: Městský úřad Klatovy, náměstí Míru 62, 339 01 Klatovy
 My, níže podepsaní občané, prostřednictvím této petice uplatňujeme své ústavní právo a žádáme Městský úřad Klatovy o bezodkladný zásah ve věci kritického ohrožení veřejného zájmu, bezpečnosti, životního prostředí a zdraví osob.
 I. Nařízení a uskutečnění odstranění protiprávního stavu
 Žádáme Městský úřad Klatovy, aby v součinnosti s dotčenými orgány státní správy bezodkladně nařídil a uskutečnil odstranění a ekologickou likvidaci nelegální skládky stovek pneumatik na pozemku v ulici Maškova č. p. 384, Klatovy IV na náklady odpovědné osoby. Vlastník nemovitosti tyto pneumatiky na pozemek nelegálně přiváží a hromadí již déle než jeden rok.
 II. Bezprostřední ohrožení požární bezpečnosti, veřejného zdraví a životního prostředí
 Upozorňujeme na zjevné a kritické porušení předpisů o požární ochraně, ochraně veřejného zdraví a odpadovém hospodářství. Česká inspekce životního prostředí (ČIŽP) již předmětné pneumatiky oficiálně klasifikovala jako předměty s ukončenou životností.
 Tento masivní, nezabezpečený sklad vysoce hořlavého odpadu neznámého původu bezprostředně generuje následující kritická rizika a protiprávní stavy:
 •	Obstrukční jednání vlastníka: Protiprávní stav trvá dlouhodobě. Vlastník nemovitosti se vyhýbá splnění svých povinností k odvozu materiálu, maří řádný výkon státní správy, sám navrhuje termíny odvozu a neplní dohody.
 •	Obtěžování okolí imisemi: 
 Pneumatiky svým chemickým zápachem dlouhodobě obtěžují obyvatele sousední nemovitosti, čímž dochází k nepřípustnému zásahu do vlastnických a uživatelských práv sousedů.
 •	Kritické požární riziko u školských zařízení: 
 Skládka se nachází v těsném sousedství rodinných domů a v blízkosti mateřské a střední školy. V případě vzniku požáru hrozí okamžitá hrozba z důvodu masivního vývinu vysoce toxických zplodin, karcinogenních látek a nekontrolovatelného šíření ohně v obytné zástavbě.
 III. Výzva k výkonu státní správy a zjednání trvalé nápravy
 Žádáme, aby Městský úřad Klatovy plně využil své zákonné pravomoci, zahájil s vlastníkem sankční správní řízení, uložil mu závazná nápravná opatření a prostřednictvím pravidelných kontrol zamezil opakování tohoto protiprávního stavu.</x:t>
   </x:si>
   <x:si>
     <x:t>1905</x:t>
   </x:si>
   <x:si>
     <x:t>Ochrana Vrbenských rybníků před masivní developerskou zástavbou</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, zásadně nesouhlasíme s navrhovanou zástavbou na pozemcích parc. č. 2099/153, 2099/155 a 2099/156 v k. ú. České Budějovice 2 (zapsané na LV č. 1709) a důrazně odmítáme převod těchto ploch do zastavitelného území v rámci nového územního plánu města.
 Tyto pozemky doposud fungovaly převážně jako území krajinné zeleně a lehká rekreační zóna. Lokalita bezprostředně sousedí s přírodní rezervací a nachází se v Evropsky významné lokalitě (EVL) Vrbenské rybníky a Ptačí oblasti Českobudějovické rybníky.
 Prostřednictvím této petice upozorňujeme na následující skutečnosti a požadujeme:
 1. Záchranu ochranného pásma a zařazení do ploch nezastavitelného území: Zmíněné parcely tvoří zcela nezbytné ochranné a nárazníkové pásmo, které odděluje vzácné vodní ekosystémy od městské zástavby. Požadujeme, aby tyto pozemky byly v územním plánu zařazeny do ploch nezastavitelného území a bylo s nimi nakládáno jako s přírodně cennou oblastí (např. plochy přírodní, plochy zeleně), která plní funkci bariéry pro přilehlá chráněná území.
 2. Zastavení devastační masivní výstavby: Plánovaná masivní výstavba (zejména výstavba osmipatrových bytových domů) by znamenala nevratnou devastaci tohoto prostoru. Urbanizace takového rozsahu přinese skokový nárůst dopravy, neúměrné zvýšení pohybu osob, trvalé narušení krajinného rázu a obrovskou hlukovou i světelnou zátěž.
 3. Ochranu chráněných druhů: Výše zmíněný tlak by měl fatální dopad na předmět ochrany v EVL, zejména na hnízdění, tah a životní prostor vzácných druhů ptactva a obojživelníků.
 4. Ochranu veřejných investic: Upozorňujeme na rozporuplnost plánování města. Na jedné straně plynou z veřejných rozpočtů stamilionové investice (např. nedávný projekt Jihočeského kraje za 109 milionů Kč) do nákladné revitalizace Vrbenských rybníků. Na straně druhé by schválení rozsáhlé developerské zástavby bezprostředně na hranici takto opečovávaného území tyto investice znehodnotilo.
 5. Prodloužení lhůty a dodržení zákonného postupu: Výslovně požadujeme prodloužení lhůty pro podávání připomínek a námitek k návrhu územního plánu v souladu s Aarhuskou úmluvou a směrnicí SEA 2001/42/ES. Patnáctidenní lhůta ze stavebního zákona nesmí být u zásahů do veřejné zeleně, krajiny, dopravy, vody, klimatu nebo životního prostředí jen prázdnou formalitou — veřejnost má mít skutečný a přiměřený čas návrh prostudovat a vyjádřit se k němu. Pokud město u takto zásadních koncepčních změn nedá veřejnosti přiměřený čas, může být celý jeho postup při pořizování územního plánu právně napadnutelný.
 Závěrečný požadavek:
 Z hlediska veřejného zájmu na ochraně přírody, udržení ekologické rovnováhy a efektivního zhodnocení veřejných investic důrazně žádáme Zastupitelstvo města České Budějovice, aby uvedené parcely č. 2099/153, 2099/155 a 2099/156 v k. ú. České Budějovice 2 zůstaly zcela vyjmuty z navrhovaných zastavitelných ploch. Musí nadále zůstat nezastavěným územím a plnit tak klíčovou funkci přírodní, izolační a klidové bariéry mezi městem a přírodní rezervací.</x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město České Budějovice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ERIK FERCHENBAUER, Haklovy Dvory 2245, České Budějovice 2, 370 05 České Budějovice</x:t>
   </x:si>
   <x:si>
     <x:t>1904</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za důkladné posouzení a ochranu zdraví obyvatel při projednávání záměru spalovny nebezpečných odpadů v Litvínově</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti záměru výstavby spalovny nebezpečných odpadů v Litvínově
 My, níže podepsaní občané, vyjadřujeme svůj nesouhlas se záměrem výstavby spalovny nebezpečných odpadů na území města Litvínova. Domníváme se, že takové zařízení může představovat významné riziko pro zdraví obyvatel, kvalitu ovzduší, životní prostředí i celkovou kvalitu života v našem regionu.
 Požadujeme, aby byly všechny dopady záměru důkladně, nezávisle a transparentně posouzeny, aby byla veřejnost včas a pravdivě informována a aby byly všechny připomínky občanů řádně vypořádány v průběhu povolovacích řízení.
 Žádáme příslušné orgány státní správy, kraj i město Litvínov, aby při rozhodování upřednostnily ochranu zdraví obyvatel, životního prostředí a budoucí rozvoj regionu před ekonomickými zájmy investora.
 Svým podpisem vyjadřujeme podporu tomuto požadavku a žádáme odpovědné instituce, aby při svém rozhodování respektovaly vůli občanů.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo životního prostředí</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ MAREŠ, U Zámeckého parku 838, Horní Litvínov, 436 01 Litvínov</x:t>
   </x:si>
   <x:si>
     <x:t>Václav Bouše, Tržní 402, Horní Litvínov, 436 01 Litvínov</x:t>
   </x:si>
   <x:si>
     <x:t>1902</x:t>
   </x:si>
   <x:si>
     <x:t>Petice žádající tichou tmu bez explozí pyrotechniky (obnovená)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Parlamentu a Vládě České republiky, s předáním Petičnímu výboru PSP
 My níže podepsaní Vás žádáme: 
 - o ukončení prodeje a použití venkovních pyrotechnických výrobků, druhu „zábavní“ pyrotechnika, kategorií F2 a F3, pro všechny, 
 celoročně, celoplošně (kromě prskavek);
 - o ukončení prodeje a použití bouchacích (o povrch bouchajících) pyrotechnických výrobků zařazených do kategorie F1, „zábavní“ pyrotechniky;
 - o výraznou regulaci odpalování „ohňostrojů“ a „ohňostrojných prací“ včetně: souhlasu okolních pozemků a stanovisek orgánů ochrany zvířat, přírody a zdraví lidí, včetně stanovení minimálních vzdáleností 2 000 m pro použití/odpalování od: 
 -- zařízení zdravotní lůžkové péče, domova pro seniory, domova pro osoby se zdravotním postižením, domova se zvláštním režimem, stacionáře nebo centra denních služeb,
 -- pozemku, kde je útulek pro zvířata, záchranná stanice, záchranné centrum nebo zoologická zahrada,
 -- objektu a pozemku v evidenci hospodářství určených k chovu evidovaných zvířat, výběhu a pastviny, od obory,
 -- od břehů a hladin povrchových vod včetně řek, potoků, rybníků, jezer, přehrad dále od lesů, lesoparků, parků, zahrad. 
 Žádáme Vás o zajištění klidu a ticha, když se setmí, bez strachu o zdraví a životy zvířat a lidí kvůli explozím pyrotechniky;
@@ -874,53 +2228,50 @@
   <x:si>
     <x:t>1901</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za návrat k parlamentní volbě prezidenta republiky</x:t>
   </x:si>
   <x:si>
     <x:t>Já, zakladatel této petice, se obracím na ústavní orgány České republiky se žádostí, aby zahájily kroky vedoucí ke změně Ústavy České republiky, jejímž cílem bude zrušení přímé volby prezidenta republiky a návrat k parlamentnímu způsobu volby prezidenta republiky.
 Žádám zejména, aby byl připraven a projednán návrh ústavního zákona, který:
 1. obnoví volbu prezidenta republiky Parlamentem České republiky,
 2. zruší ústavní základ přímé volby prezidenta republiky,
 3. upraví navazující ustanovení Ústavy a běžných zákonů,
 4. stanoví přechodné ustanovení, podle něhož se změna nedotkne právě probíhajícího mandátu prezidenta republiky a použije se až pro příští volbu prezidenta republiky.
 Důvodem této petice není odpor vůči konkrétní osobě prezidenta republiky. Důvodem je přesvědčení, že přímá volba prezidenta vytváří v českém parlamentním systému dlouhodobé institucionální napětí.
 Česká republika je parlamentní demokracií. Politickou odpovědnost za výkon výkonné moci nese vláda, která odpovídá Poslanecké sněmovně. Prezident republiky má významné ústavní postavení, není však nositelem vládní politiky a nenese za ni politickou odpovědnost vůči Poslanecké sněmovně.
 Přímá volba prezidenta vytváří dojem, že prezident má samostatný politický mandát srovnatelný s mandátem vlády nebo parlamentní většiny. Kandidáti na prezidenta jsou zároveň v přímé volbě přirozeně vedeni k tomu, aby činili politické sliby, které v parlamentním systému nemohou sami plnit. Tím vzniká tlak na rozšiřování politické role prezidenta nad rámec jeho ústavního postavení.
 Tento problém je systémový. Přímá volba posiluje politická očekávání vůči prezidentovi, aniž by současně měnila odpovědnost vlády, rozsah prezidentských pravomocí a základní povahu parlamentní republiky. Výsledkem je opakované napětí mezi přímou legitimitou prezidenta a ústavní odpovědností vlády.
 Návrat k parlamentní volbě prezidenta by neznamenal zrušení významu prezidentského úřadu. Znamenal by jeho přesnější zařazení do českého parlamentního systému. Prezident by zůstal hlavou státu, představitelem kontinuity státu a ústavní pojistkou, ale jeho mandát by nebyl zdrojem plebiscitního tlaku na výkon pravomocí, které Ústava svěřuje jiným orgánům.
 Proto žádám Poslaneckou sněmovnu, Senát a vládu České republiky, aby se touto otázkou věcně zabývaly a připravily návrh ústavní změny směřující k návratu k parlamentní volbě prezidenta republiky.</x:t>
   </x:si>
   <x:si>
     <x:t>MILOSLAV GRUNDMANN, K Lochkovu 30/4, Slivenec, 154 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1900</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PODANA</x:t>
   </x:si>
   <x:si>
     <x:t>Vaclav Bouše, Tržní 402, Horní Litvínov, 436 01 Litvínov</x:t>
   </x:si>
   <x:si>
     <x:t>1899</x:t>
   </x:si>
   <x:si>
     <x:t>Návrat trestu smrti za zločin vraždy a znásilnění.</x:t>
   </x:si>
   <x:si>
     <x:t>Vzhledem k neschopnosti soudů vydávat spravedlivé tresty za nejhorší zločiny, žádám o návrat trestu smrti zpět do trestního práva.</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ KOŠAŘ, Náměstí T. G. M. 1, 334 41 Dobřany</x:t>
   </x:si>
   <x:si>
     <x:t>1898</x:t>
   </x:si>
   <x:si>
     <x:t>Hlavní požadavky
  Zachování lovu norováním u původních predátorů i invazivních druhů.
  Umožnění bezkontaktního výcviku a zkoušek loveckých psů (přepážka mřížkou, bez přímého kontaktu s liškou).
  Povolení dočasného držení lišky obecné v zajetí pro účely tohoto výcviku.
  Odmítnutí nových zákazů a omezení myslivecké činnosti nad rámec současného zákona.
@@ -1147,143 +2498,89 @@
   <x:si>
     <x:t>PETICE ZA ODSTRANĚNÍ PODZEMNÍCH KONTEJNERŮ U MOSTKU V ULICI PIVOVARNICKÁ/ NA ROKYTCE A KULTIVACI VEŘEJNÉHO PROSTORU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Současné umístění kontejnerů dlouhodobě přináší řadu problémů. V okolí se pravidelně hromadí odpad, který je větrem a deštěm roznášen do okolí a často končí i v přilehlém vodním toku. Lokalita rovněž přitahuje potkany a zhoršuje hygienické i estetické podmínky v místě.
 Přitom se jedná o prostor s mimořádným potenciálem. Díky své poloze u vody, vzrostlé zeleni a klidnému charakteru by mohl sloužit jako příjemné místo pro setkávání obyvatel, odpočinek, sousedské akce a trávení volného času. Namísto odpadového stanoviště zde může vzniknout moderní městský prostor s lavičkami, zelení a kvalitním mobiliářem, který zvýší kvalitu života místních obyvatel a přispěje ke kultivaci veřejného prostoru v Libni.
 Žádáme proto:
 1. Přemístění podzemních kontejnerů na vhodnější lokalitu.
 2. Vyčištění a revitalizaci prostoru u mostku v ulici Na Rokytce /  Pivovarnická.
 3. Vypracování návrhu veřejného prostranství určeného pro odpočinek a setkávání obyvatel, včetně zeleně, laviček a dalších prvků městského mobiliáře.
 Věříme, že veřejný prostor v srdci Libně si zaslouží lepší využití než sloužit jako odpadové stanoviště, a že jeho proměna bude přínosem pro všechny obyvatele této části Prahy.
 Žádáme proto Městskou část Praha 8, aby se touto záležitostí zabývala a zahájila kroky vedoucí k nápravě současného stavu a předem uctivě děkujeme. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>DOROTEA VEJMELKOVÁ, Na žertvách 880/38, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>Antonín Vejmelka, Na žertvách 880/38, Libeň, 180 00 Praha
 Doris Vejmelková, Na žertvách 880/38, Libeň, 180 00 Praha</x:t>
   </x:si>
   <x:si>
-    <x:t>1875</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>1874</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za důkladné posouzení a ochranu zdraví obyvatel při projednávání záměru spalovny nebezpečných odpadů ZOE Waste v Litvínově</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, využíváme svého práva podle čl. 18 Listiny základních práv a svobod a obracíme se na příslušné orgány veřejné správy s žádostí o maximálně důsledné, transparentní a nezávislé posouzení záměru výstavby spalovny nebezpečných odpadů společnosti ZOE Waste v lokalitě Růžodol u Litvínova.
 Podle zveřejněných informací má být zařízení navrženo s kapacitou až 50 000 tun nebezpečných odpadů ročně, což by z něj činilo jedno z největších zařízení svého druhu v České republice.
 Region Mostecka a Litvínovska je dlouhodobě zatížen těžkým průmyslem, energetikou, chemickou výrobou, dopravou a dalšími ekologickými zátěžemi. Obyvatelé proto oprávněně požadují, aby jakýkoliv další významný průmyslový záměr byl posuzován s mimořádnou pečlivostí a s důrazem na ochranu zdraví lidí a kvality života.
 Požadujeme zejména:
 1. Důkladné vyhodnocení všech vlivů záměru na zdraví obyvatel.
 2. Posouzení vlivu na kvalitu ovzduší včetně kumulace emisí s již existujícími průmyslovými zdroji v regionu.
 3. Posouzení dopadů zvýšené nákladní dopravy na okolní obce a města.
 4. Zveřejnění všech odborných studií, podkladů a analýz v srozumitelné podobě pro veřejnost.
 5. Plnou transparentnost procesu EIA a zajištění skutečné účasti veřejnosti.
 6. Respektování oprávněných připomínek občanů, obcí a odborné veřejnosti.
 7. Aby nebylo vydáno souhlasné stanovisko bez jednoznačného prokázání, že záměr nepovede ke zhoršení životního prostředí a kvality života obyvatel regionu.
 Neodmítáme odbornou diskusi o nakládání s nebezpečnými odpady. Jsme však přesvědčeni, že ochrana zdraví obyvatel, životního prostředí a budoucnosti regionu musí být prioritou každého rozhodování.
 Žádáme proto Ministerstvo životního prostředí České republiky, Krajský úřad Ústeckého kraje, město Litvínov, město Most a další příslušné orgány, aby při posuzování tohoto záměru postupovaly s maximální odpovědností a důsledností.</x:t>
   </x:si>
   <x:si>
     <x:t>1873</x:t>
   </x:si>
   <x:si>
     <x:t>Petice občanů Prahy 6 za ochranu bezpečnosti a veřejného pořádku v okolí ZŠ Antonína Čermáka</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, rodiče žáků a obyvatelé Prahy 6, vyjadřujeme vážné obavy nad situací v okolí Základní školy Antonína Čermáka a přilehlých veřejných prostranství v souvislosti s koncentrací osob využívajících sociální služby v lokalitě Antonína Čermáka.
 V bezprostřední blízkosti základní školy a dětských tras se dlouhodobě vyskytují osoby, které se zdržují v okolních parcích a veřejných prostranstvích. Obyvatelé opakovaně upozorňují na výskyt konzumace alkoholu, podezření na užívání návykových látek, znečišťování veřejného prostoru, přespávání v parku, konfliktní situace a další projevy narušující pocit bezpečí dětí i dospělých.
 Jsme přesvědčeni, že pomoc lidem v tíživé životní situaci je důležitá. Současně však musí být zajištěna ochrana školních zařízení, bezpečnost dětí a zachování důstojného a bezpečného veřejného prostoru pro místní obyvatele.
 Proto žádáme:
 1.	Městskou část Praha 6 o okamžité vyhodnocení dopadů provozu zařízení na okolí školy a přilehlých parků. 
 2.	Pravidelný monitoring situace v okolí ZŠ Antonína Čermáka. 
 3.	Posílení hlídkové činnosti Městské policie Praha v okolí školy a přilehlých parkových plochách. 
 4.	Důsledné řešení případů konzumace alkoholu, užívání drog, znečišťování veřejného prostoru a dalších přestupků. 
 5.	Zavedení pravidelného úklidu a odstraňování nebezpečného odpadu (injekční stříkačky, lidské exkrementy apod.), pokud se v lokalitě vyskytují. 
 6.	Otevřené jednání mezi městskou částí, provozovatelem zařízení, vedením školy a místními obyvateli. 
 7.	Přijetí takových opatření, která zajistí, že provoz sociálních služeb nebude negativně ovlivňovat bezpečnost dětí a kvalitu života místních obyvatel.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>KLÁRA KOPPOVÁ, Vietnamská 702/2, Bubeneč, 160 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>Kateřina Whyte, Zelená 744/4, Bubeneč, 160 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1871</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za vyhlášení referenda o poplatcích za veřejnoprávní media</x:t>
   </x:si>
   <x:si>
     <x:t>O tom zda občané chtějí platit za služby veřejnoprávních médií ze svého nebo ze státního, by měli rozhodnout pouze a jedině zodpovědní voliči. Buďme hrdi na to že my občané této země máme jako jedni z mála svou televizi a svůj rozhlas s velmi omezeným tlakem ze strany komerce a politiky. Měli bychom jako poplatníci o těchto mediích rozhodovat v co nejširším plénu a nenechávat toto rozhodnutí v rukou hrstky politiků se slabým mandátem. Právě pro tuto volbu s tak širokým dopadem je referendum jednoznačně nejlepším nástrojem.</x:t>
   </x:si>
   <x:si>
     <x:t>Česká republika - Kancelář Senátu</x:t>
   </x:si>
   <x:si>
     <x:t>JINDŘICH SLÁDEK, Krajová 600, Liberec XXX-Vratislavice nad Nisou, 463 11 Liberec</x:t>
   </x:si>
   <x:si>
     <x:t>1867</x:t>
   </x:si>
@@ -1463,53 +2760,50 @@
   <x:si>
     <x:t>MATYÁŠ JUŘENA, Na Kopci 5191, 760 01 Zlín</x:t>
   </x:si>
   <x:si>
     <x:t>1851</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice proti stavbě mostu na Havlíčkově nábřeží
 </x:t>
   </x:si>
   <x:si>
     <x:t>Zastupitelstvo statutárního města Ostravy,
 Prokešovo náměstí 8,
 702 00 Ostrava
 Petice proti stavbě mostu na Havlíčkově nábřeží
 (ve smyslu zákona č. 85/1990 Sb., o právu petičním, v platném znění)
 My níže podepsaní jsme proti stavbě jakéhokoliv silničního mostu mezi mostem Miloše Sýkory a Hradní lávkou.
 Znepokojuje nás narušení klidové atmosféry Havlíčkova nábřeží a potenciální převedení dopravy z ulic Frýdecké a Bohumínské do ulice Sokolské.
 Jsme pro zachování poklidného režimu Havlíčkova nábřeží, které se v posledních letech rozvíjí a je relaxační trasou mezi Komenského sady a Černou loukou a Hradní lávkou, která by byla silniční stavbou narušena.
 Petiční výbor:
 David Witosz, Českobratrská 1805/32, Moravská Ostrava, Ostrava 702 00
 Barbora Vyka, Českobratrská 1768/30 , Moravská Ostrava, Ostrava 702 00
 Samuel Enenkl, Jurečkova 2785/14 , Moravská Ostrava, Ostrava 702 00
 Petiční výbor může zastupovat jakýkoliv člen petičního výboru.
 Více informací na nikdymost.cz</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>SAMUEL ENENKL, Jurečkova 2785/14, Moravská Ostrava, 702 00 Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>David Witosz, Českobratrská 1805/32, Moravská Ostrava, 702 00 Ostrava
 Barbora Vyka, Českobratrská 1768/30, Moravská Ostrava, 702 00 Ostrava
 Samuel  Enenkl, Jurečkova 2785/14, Moravská Ostrava, 702 00 Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>1850</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice proti stavbě mostu na Havlíčkově nábřeží
 </x:t>
   </x:si>
   <x:si>
     <x:t>Zastupitelstvo statutárního města Ostravy,
 Prokešovo náměstí 8,
 702 00 Ostrava
 Petice proti stavbě mostu na Havlíčkově nábřeží
 (ve smyslu zákona č. 85/1990 Sb., o právu petičním, v platném znění)
 My níže podepsaní jsme proti stavbě jakéhokoliv silničního mostu mezi mostem Miloše Sýkory a Hradní lávkou.
 Znepokojuje nás narušení klidové atmosféry Havlíčkova nábřeží a potenciální převedení dopravy z ulic Frýdecké a Bohumínské do ulice Sokolské.
 Jsme pro zachování poklidného režimu Havlíčkova nábřeží, které se v posledních letech rozvíjí a je relaxační trasou mezi Komenského sady a Černou loukou a Hradní lávkou, která by byla silniční stavbou narušena.
@@ -1807,53 +3101,50 @@
   <x:si>
     <x:t>Petice proti zneužívání dětí státní mocí jako zdroje získávání citlivých informací a za odstoupení ministra školství mládeže a tělovýchovy Roberta Plagy</x:t>
   </x:si>
   <x:si>
     <x:t>Petice požaduje odpovědi na otázky:
 1.	Kdo je autorem srovnávacích testů?
 2.	Kdo shromažďuje výsledky testů a za jakým účelem?
 3.	Proč nebyly o obsahu testů dopředu informování rodiče/zákonní zástupci dětí a nebyl získán jejich souhlas?
 4.	Kdo má k údajům a informacím přístup?
 5.	Jak je zajištěna bezpečnost uchovávání takto citlivých informací?
 6.	Jak dlouho mají být tyto informace uchovávány?
 7.	Proč jsou děti dotazovány na zaměstnání a vzdělání rodičů?
 8.	Proč jsou děti dotazovány na majetkové poměry doma?
 9.	Z jakého důvodu jsou v testech „návodné“ odpovědi týkající se psychického zdraví?
 10.	Jak bude postupováno v případě, že respondent zaškrtne odpověď že by bylo lépe, kdyby nežil anebo si nějak ublížil?
 A dále požaduje:
 1.	Poskytnutí kompletního znění dotazníkové části testů včetně možností odpovědí.
 2.	Odpovědi na výše uvedené otázky.
 3.	Vyvození personálních důsledků vůči autorům srovnávacích testů.
 4.	Zajištění neopakování podobně neetických a protiprávních dotazníků na základních a středních školách. Zároveň si jako rodiče a zákonní zástupci dětí vyhrazujeme právo odmítnout testování našich dětí třetími stranami, či účast našich dětí na testování mimoškolními subjekty včetně ČŠI.
 5.	Vzhledem k tomu, že testy probíhaly elektronicky bez souhlasu zákonných zástupců a v rozporu s GDPR, požadujeme, dle směrnice GDPR, aby veškeré údaje uvedené dětmi byly vymazány. Dále požadujeme doklad o vymazání těchto údajů.
 6.	Odstoupení ministra školství mládeže a tělovýchovy Ph.D. Roberta Plagy z funkce, neboť je jako nejvyšší autorita odpovědný za celý systém školství.  
 A zároveň prostřednictvím svých podřízených zcela zklamal a pošlapal důvěru stovek a tisíců rodičů ve školský systém ČR.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo školství, mládeže a tělovýchovy</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ONDŘEJ TŮMA, č.p. 21, 542 13 Jívka</x:t>
   </x:si>
   <x:si>
     <x:t>1815</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu pro volby do zastupitelstva města Libčice nad Vltavou konané ve dnech 9. - 10. října 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice slouží k vyjádření podpory kandidatury Libčického občanského spolku LOS pro volby do zastupitelstva města Libčice nad Vltavou konané v roce 2026. Petice je určena jako zákonná příloha ke kandidátní listině podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí.
 Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny Libčického občanského spolku LOS pro volby do zastupitelstva města Libčice nad Vltavou v roce 2026. Podpisem této petice občané města Libčice nad Vltavou vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči města Libčice nad Vltavou, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.
 Petice je určena registračnímu úřadu pro volby do zastupitelstva města Libčice nad Vltavou a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Roztoky</x:t>
   </x:si>
   <x:si>
     <x:t>JAN ROHLÍČEK, Křivá 743, 252 66 Libčice nad Vltavou</x:t>
   </x:si>
   <x:si>
     <x:t>Jan Rohlíček, Křivá 743, 252 66 Libčice nad Vltavou
 Radka Peřinová, Vltavská 11, 252 66 Libčice nad Vltavou</x:t>
   </x:si>
   <x:si>
     <x:t>1814</x:t>
@@ -1936,53 +3227,50 @@
 Dále tímto žádáme zastupitelstvo Hlavního města Prahy o zařazení bodu programu s názvem „Projednání budoucího nakládání s pozemky parc.č. 3058/1 a 3058/2 v k.ú. Chodov v obci Praha“ na nejbližší jednání zastupitelstva s cílem projednat předmět této petice.
 Úplné znění petice je v příloze.</x:t>
   </x:si>
   <x:si>
     <x:t>LUDMILA ROZTOČILOVÁ, V Horce 176, 252 28 Černošice</x:t>
   </x:si>
   <x:si>
     <x:t>Milan Starý, Mikulova 1574/9, Chodov, 149 00 Praha
 Ludmila Roztočilová, V Horce 176, 252 28 Černošice
 Naděžda Křovinová, Brandlova 1563/15, Chodov, 149 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1809</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování využití pozemků parc.č. 3058/20, 3058/21, 3058/22, 3058/23, 2730, 2729/3, 2729/1, 2729/2 v k.ú. Chodov jako veřejného prostranství a za jejich zachování ve správě MČ Praha 11</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané prostřednictvím této petice žádáme, aby Městská část Praha 11 v budoucnu 
 -	zachovala využití pozemků parc.č. 3058/20, 3058/21, 3058/22, 3058/23, 2730, 2729/3, 2729/1, 2729/2 v k.ú. Chodov v obci Praha, jejichž správa jí byla na základě Obecně závazné vyhlášky č. 55/2000 Sb. hl. m. Prahy, kterou se vydává Statut hlavního města Prahy, ve znění pozdějších předpisů svěřena (dále jen „Dotčené pozemky“) jako veřejného prostranství se zelení,
 -	nepřistoupila k převodu Dotčených pozemků do vlastnictví jakékoliv soukromé osoby.
 Dále tímto žádáme zastupitelstvo Městské části Praha 11 o zařazení bodu programu s názvem „Projednání budoucího nakládání s pozemky parc.č. 3058/20, 3058/21, 3058/22 a 3058/23 v k.ú. Chodov v obci Praha“ na jednání zastupitelstva, které se uskuteční dne 11.6.2026 s cílem projednat předmět této petice a přijmout usnesení o záměru nepřevést Dotčené pozemky do vlastnictví soukromé osoby a dále o budoucím způsobu využití Dotčených pozemků. Pokud tento bod nebude dne 11.6.2026 zastupitelstvem projednán, žádáme tímto o svolání mimořádného jednání zastupitelstva k projednání tohoto tématu.
 Úplné znění petice je v příloze.</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1804</x:t>
   </x:si>
   <x:si>
     <x:t>Sdružení nezávislých kandidátů Opatovic a Pohřebačky</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu Sdružení nezávislých kandidátů Opatovic a Pohřebačky pro volby do zastupitelstva obce Opatovice nad Labem konaných ve dnech 9. 10. až 10. 10. 2026.
 Lucie Navrátilová, zastupitel
 Tomáš Nikš, zastupitel</x:t>
   </x:si>
   <x:si>
     <x:t>TOMÁŠ NIKŠ, Školní 350, 533 45 Opatovice nad Labem</x:t>
   </x:si>
   <x:si>
     <x:t>1802</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za ukončení provozu sociálního centra „Jako doma“ v rezidenční zástavbě ulice Novákových, Praha 8 – Libeň</x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice vzniká jako reakce na dlouhodobě neudržitelnou situaci v okolí ulice Novákových a přilehlých lokalit v Praze 8 – Libni, kde na pozemcích parc. č. 3388/1 a 3388/2 provozuje své služby organizace „Jako doma – Homelike, o.p.s.“. Obyvatelé této rezidenční čtvrti se již řadu let potýkají s výrazným zhoršením bezpečnosti, hygieny i celkové kvality života. Provoz sociálního centra v bezprostřední blízkosti bytových domů způsobil zásadní změnu charakteru lokality a přinesl každodenní problémy, které přesahují únosnou mez.
 V okolí centra se pravidelně shromažďují velké skupiny osob, a to i mimo otevírací dobu zařízení. Dochází k hlasitému křiku, vulgárním projevům, agresivním potyčkám a narušování nočního klidu. Tyto incidenty se odehrávají v kteroukoliv denní i noční dobu a zásadně narušují běžný život obyvatel, rodin s dětmi i seniorů.
 Zvlášť závažným problémem je katastrofální hygienická situace. Veřejný prostor, chodníky a okolí domů jsou opakovaně znečišťovány lidskými exkrementy a močí. Zápach, nečistoty a přítomnost infekčního materiálu představují přímé zdravotní riziko pro obyvatele i jejich děti. Hygienické podmínky v lokalitě se staly neakceptovatelnými.
 Největší obavy však vyvolává narušování bezpečnosti přímo uvnitř bytových domů. Klienti centra opakovaně vnikají do společných prostor, kde přespávají, kouří, zanechávají použité injekční stříkačky a svým chováním ohrožují rezidenty. Obyvatelé se bojí vracet domů, obávají se o své děti a ztrácejí pocit základního bezpečí ve vlastním domě. Situace je natolik vážná, že zásahy Policie ČR a Městské policie jsou téměř každodenní, avšak řeší pouze jednotlivé incidenty, nikoli příčinu problému.
 Výbor SVJ i jednotliví obyvatelé se opakovaně pokoušeli komunikovat s provozovatelem centra, avšak bez jakékoliv nápravy. Provoz sociální služby v této podobě a na tomto místě prokazatelně a dlouhodobě znehodnocuje kvalitu života, bezpečnost i hodnotu nemovitostí v celé oblasti.
@@ -2043,60 +3331,50 @@
 Praha, Zbraslav-Závist, a využití většinového spoluvlastnického podílu Hl. m.
 Prahy</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení sousedé,
 obracíme se na vás s prosbou a zároveň s výzvou, která se týká budoucnosti celé osady Závist a základních podmínek pro život lidí, kteří zde bydlí.
 Jak většina z vás ví, již více než 20 let se naše lokalita potýká s nedokončenou infrastrukturou, především s chybějícím přístupem k pitné vodě a kanalizaci. Zatímco část nemovitostí již na sítě napojena je, mnoho rodin stále žije bez možnosti běžného přístupu k vodě, což je v dnešní době dlouhodobě neudržitelný a nedůstojný stav.
 Nyní se však otevřela zásadní příležitost tuto situaci konečně změnit. Magistrát hl. m. Prahy ve spolupráci s MČ Zbraslav odkoupil 81,897 % podílů na společných komunikacích, a město se tak stalo většinovým vlastníkem cest v osadě. Tím vznikla reálná možnost zahájit kroky vedoucí k dobudování chybějících sítí pro celou oblast.
 Aby se tento projekt opět neodsunul na neurčito, připravili jsme společnou žádost obyvatel osady adresovanou příslušným úřadům a politickým představitelům, jejíž text je přílohou tohoto dopisu s tím, že pokud máme i adresu elektronickou, bude vše zasláno i tam. Dosavadní individuální snahy jednotlivců bohužel dlouhodobě nevedly k řešení.
 Cílem této iniciativy je ukázat, že obyvatelům Závisti záleží na tom, aby zde všichni měli zajištěné základní životní podmínky. Přístup k pitné vodě není otázkou nadstandardu, ale elementární potřeby a lidské důstojnosti. Čím více podpisů se podaří shromáždit, tím silnější bude společný hlas celé osady a tím větší bude šance, že se situace začne skutečně řešit.
 Prosíme proto o podporu této žádosti a o podpis petice. Každý podpis pomáhá vytvořit tlak na to, aby se problém, který trvá již desítky let, konečně začal systematicky řešit. 
 Děkujeme všem, kterým není budoucnost osady Závist a podmínky života jejích obyvatel lhostejná.
 Za sousedy ze Závisti,
 Ing. Maroš Osif
 773 233 032
 </x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha-Zbraslav</x:t>
   </x:si>
   <x:si>
     <x:t>MAROŠ OSIF, Dlouhá 719/44, Staré Město, 110 00 Praha 1</x:t>
   </x:si>
   <x:si>
     <x:t>1791</x:t>
-  </x:si>
-[...8 lines deleted...]
-3. Povinné a kontinuální vzdělávání justice: Zavedení legislativní povinnosti průběžného specializovaného vzdělávání pro soudce, soudkyně, státní zástupce a zástupkyně v oblasti psychologie traumat, viktimologie a specifických projevů chování obětí sexuálního násilí.</x:t>
   </x:si>
   <x:si>
     <x:t>DAGMAR REJSA, V Solníkách 2209, 252 63 Roztoky</x:t>
   </x:si>
   <x:si>
     <x:t>1790</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování úschovny zavazadel
 na pražském hlavním nádraží</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování úschovny zavazadel
 na pražském hlavním nádraží
 My, níže podepsaní občané, cestující a návštěvníci Prahy, žádáme zachování služby obsluhované úschovny zavazadel na pražském hlavním nádraží i v souvislosti s plánovanou rekonstrukcí prostor.
 Plně podporujeme modernizaci nádraží, zlepšování bezbariérovosti i výstavbu nových výtahů. Zároveň však považujeme za zásadní, aby hlavní železniční uzel České republiky nepřišel o důležitou službu, kterou denně využívají stovky lidí z Česka i zahraničí.
 Úschovna zavazadel není jen doplňkový komfort. Je součástí kvalitně fungující dopravní infrastruktury moderní evropské metropole, která nabízí:
 - osobní asistenci,
 - flexibilitu,
 - možnost řešení problémů,
 - uložení atypických zavazadel,
 - lidskou pomoc v situacích, kdy technické řešení nestačí.
 Službu pravidelně využívají například:
 - turisté mezi ubytováním a cestováním
 - cestující při dlouhých přestupech
@@ -2318,53 +3596,50 @@
 Prodloužení provozu metra zároveň motivuje k omezení využívání individuální automobilové dopravy, čímž napomáhá ke snížení dopravní zátěže i negativních dopadů na životní prostředí. 4Navrhujeme zvážit zavedení pilotního režimu prodlouženého provozu metra, například ve dnech se zvýšenou poptávkou, jako jsou pátky, soboty nebo významné kulturní události. Na základě vyhodnocení tohoto pilotního provozu by mohlo být rozhodnuto o jeho případném trvalém zavedení.
 </x:t>
   </x:si>
   <x:si>
     <x:t>1769</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za otevření všech státních archivů veřejnosti</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za otevření všech státních archivů veřejnosti
 PETICE
 podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
 Předkládá: Politické hnutí REFERENDUM-Hlas Lidu (IČO: 19882653)
 My, níže podepsaní občané České republiky, prostřednictvím politického hnutí REFERENDUM-Hlas Lidu žádáme vládu České republiky, Parlament České republiky a příslušné státní instituce, aby byly maximálně zpřístupněny státní archivy veřejnosti, a to v rozsahu, který neohrozí bezpečnost státu ani osobní údaje chráněné zákonem.
 Jsme přesvědčeni, že občané mají právo znát historickou pravdu, činnost státních institucí a dokumenty týkající se minulosti našeho státu. Demokratická společnost musí být postavena na transparentnosti, otevřenosti a důvěře mezi státem a občany.
 Požadujeme zejména:
 •	Zrychlení odtajňování archivních materiálů.
 •	Zjednodušení přístupu veřejnosti ke státním archivům.
 •	Digitalizaci archivních dokumentů a jejich zveřejňování online.
 •	Přezkoumání dlouhodobě utajovaných materiálů.
 •	Zajištění rovného přístupu badatelů, novinářů i občanů k archivním materiálům.
 Domníváme se, že pravda o historii nesmí být zbytečně skrývána a že otevřenost archivů posiluje demokracii, důvěru občanů ve stát i ochranu před zneužíváním moci.
 Vyzýváme proto odpovědné představitele České republiky k zahájení legislativních a organizačních kroků vedoucích k větší otevřenosti státních archivů.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo vnitra</x:t>
   </x:si>
   <x:si>
     <x:t>REFERENDUM - Hlas Lidu, IČO 19882653, 17. listopadu 1231/6, 742 21 Kopřivnice</x:t>
   </x:si>
   <x:si>
     <x:t>1768</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za uzákonění nulové tolerance alkoholu a drog na půdě státních institucí</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za uzákonění nulové tolerance alkoholu a drog na půdě státních institucí
 PETICE
 podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
 Předkládá: Politické hnutí REFERENDUM-Hlas Lidu (IČO: 19882653)
 My, níže podepsaní občané České republiky, prostřednictvím politického hnutí REFERENDUM-Hlas Lidu žádáme Parlament České republiky a vládu České republiky o přijetí zákonných opatření, která zavedou naprostou nulovou toleranci alkoholu a omamných či psychotropních látek na půdě všech státních institucí, včetně Poslanecké sněmovny Parlamentu České republiky, Senátu, ministerstev a dalších veřejných úřadů.
 Jsme přesvědčeni, že osoby rozhodující o budoucnosti naší země musí vykonávat své funkce plně střízlivé, odpovědně a bez jakéhokoliv ovlivnění návykovými látkami.
 Požadujeme zejména:
 Zavedení nulové tolerance alkoholu a drog během výkonu veřejné funkce.
 Možnost provádění orientačních kontrol na alkohol a omamné látky u veřejných činitelů při výkonu funkce.
 Jasně stanovené sankce při porušení těchto pravidel.
 Stejná pravidla pro všechny státní instituce bez výjimky.
 Přijetí opatření posilujících důvěru občanů ve státní správu a demokratické instituce.
 Politická reprezentace musí být příkladem odpovědnosti a důvěryhodnosti. Občané mají právo požadovat, aby o zákonech, bezpečnosti a budoucnosti České republiky nerozhodovaly osoby pod vlivem alkoholu nebo drog.
 Vyzýváme proto zákonodárce České republiky k přijetí potřebných legislativních změn vedoucích k ochraně důstojnosti a důvěryhodnosti státních institucí.</x:t>
@@ -2794,53 +4069,50 @@
     <x:t>MARTIN DANĚK, Rybnická 89/19, Nový Lískovec, 634 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1741</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti vymezení akcelerační oblasti AOV38 Rohozec (Změna č. 2 Územního
 rozvojového plánu ČR)</x:t>
   </x:si>
   <x:si>
     <x:t>I. Žádost a odůvodnění
 My, níže podepsaní občané, majitelé nemovitostí, chalupáři, návštěvníci mikroregionu a přátelé dotčených obcí, vyjadřujeme svůj zásadní nesouhlas s vymezením celé akcelerační oblasti AOV38. Požadujeme její úplné vyřazení z návrhu Změny č. 2 Územního rozvojového plánu ČR.
 Náš požadavek opíráme o následující skutečnosti:
 Absence demokratického projednání: Celý koncept akceleračních zón v naší oblasti považujeme za netransparentní. Informace o záměru byly obcím doručeny 14. 4. s termínem pro připomínky do 1. 6. Tento šibeniční čas znemožňuje řádnou veřejnou diskusi a potlačuje právo samospráv i občanů rozhodovat o rozvoji svého území.
 Ohrožení letecké bezpečnosti: Celá oblast AOV38 se nachází v bezprostřední blízkosti sportovního letiště. Instalace výškových staveb (o výšce až 185 m) v této lokalitě vytváří nepřípustnou překážku v leteckém provozu, přímo ohrožuje bezpečnost pilotů a likviduje sportovní a rekreační využití tohoto území.
 Destrukce přírodního bohatství a investic obcí: Zóna AOV38 zasahuje do unikátní krajiny Přírodního parku Svratecká hornatina a sousedí s chráněnou Přírodní památkou Svídovec. Výstavba by nevratně zničila biokoridory, biocentra a soustavy rybníků, které obce a občané dlouhodobě budují pro podporu biodiverzity a zadržování vody v krajině.
 Zásah do rekreačního zázemí regionu: Oblast Svídovce a okolí Rohozce slouží jako klíčová klidová zóna pro široké okolí. Narušení horizontu, hluk a vizuální smog znehodnotí tuto krajinu pro budoucí generace obyvatel i turistů.
 Ekonomická neefektivita: Podle větrných map Akademie věd ČR je v této lokalitě rychlost větru pod 6 m/s. Považujeme za nepřípustné obětovat krajinu, bezpečnost letového provozu a klid obyvatel projektu, jehož energetický přínos je pochybný.
 Jednotný odpor samospráv: Naše požadavky vycházejí z jasných nesouhlasných stanovisek dotčených zastupitelstev (např. obec Rohozec a další), která odmítají být součástí tohoto experimentu se zrychlenou výstavbou.
 II. Požadavky
 Žádáme Ministerstvo pro místní rozvoj ČR, aby respektovalo vůli obyvatel i samospráv a zcela zrušilo vymezení zóny AOV38.
 Žádáme Úřad pro civilní letectví a Ministerstvo dopravy, aby z důvodu bezpečnosti letového provozu v okolí sportovního letiště vydaly k návrhu zamítavé stanovisko.
 Žádáme hejtmana Jihomoravského kraje, aby podpořil vyřazení této zóny ze všech strategických dokumentů a ochránil přírodní a sportovní ráz našeho kraje.</x:t>
   </x:si>
   <x:si>
-    <x:t>Jihomoravský kraj</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DAVID LINHART, č.p. 32, 679 23 Rohozec</x:t>
   </x:si>
   <x:si>
     <x:t>Petr Kubal, č.p. 48, 679 23 Rohozec
 Pete Kulíšek, č.p. 33, 284 01 Rohozec
 Romana Konečná, č.p. 80, 284 01 Rohozec</x:t>
   </x:si>
   <x:si>
     <x:t>1740</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za dodržení termínu a garantovanou rekonstrukci železniční stanice Prostějov hlavní nádraží
 </x:t>
   </x:si>
   <x:si>
     <x:t>Železniční stanice Prostějov hlavní nádraží je dlouhodobě ve špatném technickém i estetickém stavu, přestože jde o významný dopravní uzel Olomouckého kraje. Správa železnic již několik let připravuje projekt „Rekonstrukce ŽST Prostějov hl. n.“, jehož realizace je však opakovaně odkládána.
 Podle zveřejněných informací má projekt zahrnovat kompletní modernizaci stanice, vybudování jednoho vnějšího a jednoho ostrovního nástupiště, nový podchod s bezbariérovým přístupem, jeho prodloužení na druhou stranu kolejiště i nahrazení přejezdu ve Vrahovické ulici podjezdem. Aktuálně je uváděn termín zahájení realizace v roce 2027 a dokončení v roce 2028.
 Obyvatelé Prostějova však již řadu let sledují neustálé posouvání termínů bez jasných garancí a transparentního vysvětlení. Modernizace nádraží je přitom zásadní nejen pro komfort cestujících, ale také pro bezpečnost, bezbariérovost a další rozvoj veřejné dopravy v regionu.
 Touto peticí žádáme Správu železnic o:
 veřejné potvrzení závazného harmonogramu projektu,
 garanci zahájení stavby nejpozději v roce 2027,
 pravidelné informování veřejnosti o průběhu příprav,
 zveřejnění důvodů dosavadních odkladů,
 závazek, že projekt nebude dále odsouván bez transparentního odůvodnění.
 Nejsme proti rekonstrukci ani proti průběhu příprav. Naopak chceme, aby byl projekt konečně skutečně realizován a aby občané měli jistotu, že modernizace důležitého dopravního uzlu nebude donekonečna odkládána.
@@ -2933,53 +4205,50 @@
     <x:t>1734</x:t>
   </x:si>
   <x:si>
     <x:t>Výpadek rodinných dávek u pendlerů CZ–AT – žádáme okamžité řešení situace</x:t>
   </x:si>
   <x:si>
     <x:t>V současné době dochází v důsledku sporu mezi Českou republikou a Rakouskem o příslušnost k výplatě rodinných dávek k pozastavení zpracování žádostí o přídavky na děti ze strany Rakouska.
 Současně Česká republika nepovažuje některé dávky za rodinné dávky ve smyslu evropských koordinačních nařízení.
 V praxi tak vzniká situace, 
 kdy nové žádosti, prodloužení ani dosud nevyřízené případy nejsou zpracovávány,
 bez uznaného nároku na přídavky nevzniká nárok na navazující plnění (rodičovský příspěvek, zdravotní pojištění, daňové zvýhodnění),
 ze strany Rakouska nebudou vydávána zamítavá rozhodnutí,
 české instituce v praxi nemohou plnit, jelikož není formální rozhodnutí, které by umožnilo jejich zapojení,
 dochází tak k faktické mezeře v plnění mezi státy, kdy rodiny nepobírají dávky z žádného státu.
 Výsledkem je, že se rodiny ocitají:
 bez příjmu z rodinných dávek,
 bez zdravotního pojištění,
 mimo funkční systém koordinace Evropské unie.
 Tento stav může trvat i řadu měsíců, případně déle než rok, což je pro dotčené rodiny neudržitelné.
 Požadujeme:
 okamžité řešení situace ze strany Ministerstva práce a sociálních věcí ČR,
 vydání metodického pokynu pro Úřady práce a další instituce,
 zajištění dočasného řešení, zejména umožnění čerpání rodičovského příspěvku v ČR a zajištění zdravotního pojištění,
 zabránění vzniku situací, kdy rodiny zůstávají bez jakéhokoliv plnění.
 Současný stav představuje vážné ohrožení sociálního a zdravotního zabezpečení rodin a vyžaduje bezodkladné řešení.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo práce a sociálních věcí</x:t>
   </x:si>
   <x:si>
     <x:t>VĚRA KORDOVÁ, č.p. 158, 382 78 Lipno nad Vltavou</x:t>
   </x:si>
   <x:si>
     <x:t>1733</x:t>
   </x:si>
   <x:si>
     <x:t>Petice dle § 1 zákona č. 85/1990 Sb., o právu petičním „Nesouhlas s navrženým rekreačním přístavem Lysá nad Labem.“</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, vyjadřujeme svůj nesouhlas s navrženým rekreačním přístavem Lysá nad Labem.
 Upozorňujeme, že záměr v zamýšleném rozsahu nadměrným způsobem narušuje přírodní charakter břehu Labe a negativně zasahuje do stávajícího klidového stavu okolí řeky. Rozsah přístavu s navrženou kapacitou cca 40 lodí, provozním zázemím, administrativními budovami a novými komunikacemi představuje radikální zásah do přirozeného prostředí břehu Labe a trvalý zábor volné krajiny. Záměr v této podobě výrazně snižuje prostupnost krajiny pro pěší,
 cyklisty, ale i živočichy a současně představuje další zdroj hluku a světelného smogu v místě. Zvýšený pohyb lodí by znamenal ohrožení pro plavce i veslaře z nedalekého veslařského klubu.
 Považujeme za nezodpovědné, že město nepožadovalo, aby byl posouzen vliv záměru na životní prostředí a veřejné zdraví v rámci „plného procesu EIA“, který je při tak rozsáhlém projektu zcela jednoznačný. Máme rovněž značné pochybnosti, že záměr přinese zamýšlená pozitiva pro místní občany v podobě zvýšeného cestovního ruchu apod.
 Z těchto důvodů žádáme členy zastupitelstva a rady města Lysá nad Labem, aby:
 1. v duchu trvale udržitelného rozvoje přestali tento záměr prosazovat,
 2. uspořádali veřejnou debatu s účastí odborníků se zaměřením na ochranu přírody a krajiny a dalších, s cílem nalézt jiné, méně zatěžující varianty využití tohoto významného krajinného prvku plnící funkci městské klidové zóny.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Lysá nad Labem</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN TUŽINSKÝ, Na Vysoké mezi 466/40, Litol, 289 22 Lysá nad Labem</x:t>
   </x:si>
@@ -4101,53 +5370,50 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Společné připomínky dotčené veřejnosti ke Změně č. 3 Územního plánu Rychvaldu
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADRESÁT: 
 Městský úřad Bohumín, Odbor rozvoje a investic, Úřad územního plánování, Masarykova 158, 735 81 BOHUMÍN - k č. j. MUBO/09424/2026 ze dne 19. února 2026
 My, níže podepsaní občané města Rychvald a osoby mající vlastnická nebo jiná věcná práva k pozemkům a stavbám v katastrálním území Rychvald, v souladu s § 97, odst. (1) zákona 
 č. 283/2021 Sb., Stavební zákon, a § 31 včetně následujících paragrafů zákona č. 500/2004, Sb., Správní řád,
 zmocňujeme
 pana Michala Parvoniče, nar. 10. 12. 1992, bytem Na Dvorku 126, 735 32 Rychvald, ISDS: zh4ci2e
 (dále jen „zástupce veřejnosti“), aby nás zastupoval při podání připomínek a v dalším procesu při pořizování Změny č. 3 Územního plánu Rychvaldu (dále jen „ÚPR“).
 1.	Posouzení vlivů ÚPR na životní prostředí
 Nesouhlasíme s pořízením ÚPR bez řádného vyhodnocení vlivů na životní prostředí.
 2.	Posouzení plošného připuštění výstavby fotovoltaických elektráren
 Nesouhlasíme s netransparentním a plošným povolením výstavby fotovoltaických elektráren v nezastavěném území bez předchozího stanovení jasných regulačních podmínek ochrany přírody a krajiny.
 3.	Posouzení vlivů ploch výroby lehké (VL) v obytných zástavbách
 Nesouhlasíme s umístěním ploch výroby lehké v bezprostřední blízkosti rodinné zástavby. Požadujeme ochranu rodinné zástavby a životního prostředí před negativními vlivy ze staveb, které plocha VL umožňuje vystavět.
 4.	Posouzení vlivů koridoru DS10 (tj. rychlostní čtyřpruhová komunikace I/68 plánovaná středem Rychvaldu)
 Namítáme nekoncepční vymezení koridoru, který způsobuje nepřípustné narušení a rozdělení krajiny, biokoridorů, biocenter a přináší nadlimitní hlukovou zátěž do obytných zástaveb.
 Návrh Změny č. 3 Územního plánu Rychvaldu nerespektuje povinnost chránit nezastavěné území a přírodní hodnoty obce dle § 38 a § 39 stavebního zákona. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Město Bohumín</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MICHAL PARVONIČ, Na Dvorku 126, 735 32 Rychvald</x:t>
   </x:si>
   <x:si>
     <x:t>1614</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za výškovou regulaci plánované novostavby v ulici Veletržní 13 v Brně</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této petice vyjadřujeme nesouhlas s plánovanou výstavbou objektu Bytový dům (Veletržní 13, č. p. 716, pozemky 832, 837/2, 832/7, 834 - kat. úz. Staré Brno), a to z následujících důvodů:
 Narušení historického panoramatu v boční ose památky: Navrhovaná výška stavby zcela neodpovídá výšce Letohrádku Mitrovských a hrubým způsobem narušuje vizuální integritu kulturní památky Letohrádku Mitrovských.
 Rozpor s památkovou ochranou: Stavba v těsné blízkosti Letohrádku Mitrovských s určitostí způsobí statické poruchy památky, vibrace budou mít za následek sedání základů, naruší historické zdivo a způsobí trhliny. Projekt novostavby nerespektuje měřítko ani charakter objektu a zastiňuje ho, čímž snižuje jeho kulturně-historickou hodnotu.
 Urbanistická nevhodnost: Projekt je naddimenzovaný svou výškou i šířkou - vybočuje o několik metrů z uliční čáry. Během novodobé zástavby z 60. let 20. století, byla historická hodnota letohrádku urbanisticky respektována tím, že byla vytvořena proluka s jednopatrovým objektem restauračního zařízení. Současný projekt tyto souvislosti zcela ignoruje.
 Požadujeme:
 Aby příslušné orgány vydaly negativní stanovisko k aktuálnímu výškovému řešení projektu.
 Aby byla vypracována nezávislá architektonická a památková studie dopadu na památku a její okolí.
 Aby byl projekt upraven s respektem k výškové hladině sousední památky.
 Aby byl před zahájením prací v blízkosti památky proveden jak geologický průzkum (problematická lokalita "Na nivkách"), tak podrobný průzkum stávajícího stavu konstrukcí, aby se předešlo poškození.
 Aby kvůli případné stavbě nedošlo k jakékoli újmě na zeleni.
 Je ve veřejném zájmu, aby v bezprostřední blízkosti jedinečné kulturní památky nedocházelo k dalšímu prohlubování architektonického nesouladu, který v této lokalitě započal již v 60. letech 20. století. Ochrana tohoto výjimečného kulturního dědictví (poslední moravský letohrádek z 18. století) musí být zachována s ohledem na budoucí generace.
 </x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA HAVLOVÁ, Ruská 1668/5, Královo Pole, 612 00 Brno</x:t>
   </x:si>
@@ -4629,53 +5895,50 @@
 Lesní pozemek parc. č. 3830/4, k.ú. Kročehlavy (vlastník: Benediktinské arciopatství) o rozloze cca 12 750 m² čelí od roku 2022 opakovanému znečišťování. Osoba bez přístřeší zde soustavně hromadí odpadky, čímž zakládá masivní černou skládku. Přestože je pozemek opakovaně uklízen (naposledy 7. 1. 2026 za asistence MP a AVE Kladno), dotyčný se vždy vrátí. Situace kontaminuje půdu, ohrožuje faunu a představuje obrovské riziko požáru. Vizuální důkazy a videa z úklidů: YouTube kanál @leskozovka. Kompletní fotodokumentace na webu projektu.
 II. Požár v lokalitě
 Dne 12. dubna 2025 zde skutečně vypukl požár nahromaděného odpadu. Zasahoval HZS Středočeského kraje i Policie ČR. Nečinnost úřadů a absence prevence tak vedla k přímému ohrožení bezpečnosti osob, zvířat a majetku.
 III. Selhání a role dotčených orgánů
 Vlastník pozemku: Spolupracuje na úklidech, ale dosud nepřijal technická opatření (oplocení), která by vstupu trvale zamezila.
 Magistrát města Kladna: Zajišťuje pouze občasný úklid. Zcela chybí efektivní práce sociálního odboru s původcem skládky.
 ČIŽP: Dosud nezahájila efektivní šetření dlouhodobého porušování zákona o odpadech.
 Policie ČR a MP Kladno: Neprovádí dostatečnou hlídkovou prevenci přímo v lokalitě.
 IV. Naše požadavky
 Žádáme adresáty o následující kroky:
 Zapojení sociálního kurátora: Magistrát města Kladna musí s dotyčnou osobou intenzivně pracovat a nabídnout funkční alternativu pobytu.
 Zvýšená frekvence kontrol: Policie ČR a MP Kladno zajistí pravidelné hlídky (min. 1x týdně) k zamezení obnovy skládky.
 Zahájení správního řízení: OÚ ORP Kladno neprodleně zahájí řízení o černé skládce dle zákona o odpadech a uloží sankce.
 Podnět pro ČIŽP: Inspekce zahájí šetření dlouhodobého porušování environmentálních předpisů.
 Technické zabezpečení: Vlastník pozemku přijme preventivní opatření (fyzickou bariéru/oplocení) k ochraně majetku a lesa.
 Prošetření požáru: HZS Středočeského kraje zveřejní výsledky vyšetřování požáru z 12. 4. 2025 a vyvodí odpovědnost.
 Další systémová opatření: Přijetí konkrétních kroků k trvalé prevenci, např. instalace fotopastí/kamer, fyzické zábrany proti návozu odpadu (kládový práh, kameny), zákazové tabule, zavedení závazné lhůty max. 7–14 dní pro rychlý úklid po nahlášení a vytvoření veřejného kanálu pro hlášení incidentů.
 Veřejná zpráva: Magistrát města Kladna bez zbytečného odkladu zveřejní zprávu o přijatých opatřeních směřujících k trvalému, nikoli pouze dočasnému řešení (tj. nejen k dalšímu úklidu).
 Jsme připraveni s orgány aktivně spolupracovat na dosažení trvalé nápravy.
 Zástupce petičního výboru:
 Ing. Dominik Žlebek, LL.M.
 E-mail: info@leskozovka.cz
 Web: www.leskozovka.cz</x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Kladno</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DOMINIK ŽLEBEK, Hlavní 62, 273 42 Stehelčeves</x:t>
   </x:si>
   <x:si>
     <x:t>Dominik Žlebek, Hlavní 62, 273 42 Stehelčeves</x:t>
   </x:si>
   <x:si>
     <x:t>1568</x:t>
   </x:si>
   <x:si>
     <x:t>Petice studentů proti odvolání vyučujícího Mgr. Tomáše Hostýnka z FF ZČU</x:t>
   </x:si>
   <x:si>
     <x:t>Vážené vedení Fakulty filozofické Západočeské univerzity v Plzni,
 obracíme se na vás touto peticí jako studenti, jejichž studium doprovází vyučující Mgr. Tomáš Hostýnek. Mgr. Tomáš Hostýnek je dlouhodobě vnímán jako odborně vzdělaný, pedagogicky kvalitní a mezi studenty velice respektovaný vyučující.
 Jeho výuka se vyznačuje odborností, otevřeností k diskusi, srozumitelným výkladem a zábavným zapojením studentů do výuky. Mnozí z nás oceňují jeho přístup, který podporuje náš zájem o studovaný obor a motivuje nás k dalšímu studiu. Zároveň si velmi vážíme jeho lidského a vstřícného přístupu ke studentům. Dokáže vytvářet bezpečné a přátelské prostředí, ve kterém se studenti nebojí zapojovat do diskuse, klást otázky a rozvíjet své názory. Ve výuce také pravidelně otevírá aktuální společenská a odborná témata, čímž pomáhá propojovat studium s realitou současného světa.
 Případné odvolání vnímáme jako krok, který může negativně ovlivnit kvalitu výuky i akademické prostředí na fakultě. Jsme přesvědčeni, že hlas studentů, kteří jsou přímými účastníky výuky, by měl být při podobných rozhodnutích zohledněn.
 Tímto vás žádáme:
 •	O přehodnocení rozhodnutí o odvolání Mgr. Tomáše Hostýnka.
 •	O transparentní komunikaci důvodů tohoto případného kroku.
 •	O zohlednění názorů studentů při rozhodování o personálních změnách, které mají přímý dopad na kvalitu výuky.
 Naším cílem není vytvářet konflikt, ale vyjádřit legitimní studentský názor a podpořit zachování kvalitní výuky a lidského přístupu na Fakultě filozofické ZČU. Pevně věříme, že náš hlas bude vyslyšen a že vedení fakulty zváží dopady svého rozhodnutí.</x:t>
   </x:si>
   <x:si>
     <x:t>Západočeská univerzita v Plzni</x:t>
   </x:si>
@@ -4710,53 +5973,50 @@
   <x:si>
     <x:t>Petice proti přejmenovávání stanic metra v Praze</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, vyjadřujeme zásadní nesouhlas s plánovaným či zvažovaným přejmenováním vybraných stanic pražského metra.
 Podle veřejně diskutovaných návrhů by se změny mohly týkat těchto stanic:
 Náměstí Republiky → Masarykovo nádraží
 Radlická → Radlice
 Hradčanská → Nádraží Dejvice
 Vysočanská → Nádraží Vysočany
 Rajská zahrada → Nádraží Rajská zahrada
 Smíchovské nádraží → Nádraží Smíchov (již realizováno)
 Českomoravská → Arena Libeň
 Muzeum → Národní muzeum
 Vltavská → Nádraží Bubny / Vltavská filharmonie / Bubny–Vltavská
 Kačerov → Nádraží Kačerov
 U všech výše uvedených stanic se minimálně diskutovalo o přejmenování v rámci údajného „zjednodušení“. 
 Jsme však přesvědčeni, že měnit názvy, které fungují několik desítek let a jsou pevně zakořeněné v orientaci cestujících, mapách, informačních systémech i každodenním jazyce, skutečným zjednodušením není.
 Naopak – přejmenování přináší finanční náklady (výměna označení, plánků, grafiky, hlášení), administrativní zátěž a zmatek pro cestující. Zasahuje do identity města a do kontinuity veřejného prostoru.
 U nových projektů může mít úprava názvu smysl – například u budoucí linky D, kde je stanice Olbrachtova zatím pouze pracovní název na papíře a jeho případná změna by nevyvolala dodatečné náklady. Zásadně však odmítáme zpětné přejmenovávání dlouhodobě zavedených stanic.
 Tato petice není blokací pokroku, vývoje ani budoucnosti. Je ochranou veřejného prostoru před zbytečnými a silnými zásahy, které nemají dostatečné odůvodnění.
 Je možné, že některé z uvedených návrhů na nové názvy se mohou v detailu lišit od finálních variant. Podstata však zůstává stejná: 
 Vyjadřujeme nesouhlas s jakýmkoliv přejmenováním těchto stávajících stanic, bez ohledu na to, jaký nový název by byl zvolen.
 Požadujeme zastavení všech příprav směřujících k přejmenování výše uvedených stanic a zachování jejich současných názvů.
 Praha si zaslouží stabilitu, kontinuitu a respekt k vlastní historii.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>RICHARD PERNICKÝ, Pujmanové 886/17, Podolí, 140 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1560</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Petice proti reklamním tabletům AdsGo.cz v taxících</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní, se touto peticí obracíme na Magistrát hlavního města Prahy ve věci umisťování reklamních tabletů společnosti AdsGo.cz (IČ: 04532970, DIČ: CZ04532970) do vozidel taxislužeb.
 V posledních měsících se v taxislužbách objevují nové reklamní obrazovky umístěné přímo před zraky cestujících. Tyto obrazovky během jízdy automaticky přehrávají komerční sdělení, často bez možnosti reklamu účinně vypnout nebo se jí vyhnout. Reklamní zařízení jsou instalována v prostoru, kde cestující očekává klid a bezpečnou přepravu, nikoliv nucené vystavení další reklamě v rámci již placené služby.
 Domníváme se, že takový způsob šíření reklamy přispívá k dalšímu zahlcování veřejného prostoru komerčními sděleními a normalizuje stav, kdy člověk nemá reálnou možnost uniknout reklamě ani v prostředí osobní přepravy, za kterou platí plnou cenu. Cestující v těchto vozech jsou často unavení, ve stresu nebo potřebují soustředit se na práci či odpočinek; místo toho jsou vystaveni intenzivnímu vizuálnímu podnětu v přímém i periferním zorném poli.
 Zároveň se obáváme dopadů na ochranu soukromí a osobních údajů. Provoz těchto systémů je založen na využití údajů o poloze vozidla a přítomnosti cestujících v reálném čase, případně na jejich profilaci. V celé Evropské unii přibývají rozhodnutí a stanoviska, podle nichž využívání osobních údajů pro cílenou reklamu musí být podloženo svobodným a informovaným souhlasem subjektu údajů a nelze se automaticky dovolávat tzv. oprávněného zájmu. Cestující však o těchto aspektech nejsou předem transparentně informováni a nemají možnost před jízdou zvolit vůz bez těchto zařízení.
 Jsme přesvědčeni, že hlavní město Praha má legitimní důvod a povinnost chránit obyvatele a návštěvníky města před nadměrnou a dotěrnou reklamou, zejména tam, kde je reklama spojena s veřejně regulovanou službou, jakou je taxislužba. Stejně jako město již reguluje venkovní reklamu na území Prahy, žádáme, aby věnovalo pozornost i rychle se šířícím reklamním zařízením ve vozidlech.
 Proto žádáme, aby Magistrát hlavního města Prahy a příslušné orgány:
 1. Prošetřily právní a faktické podmínky umisťování reklamních tabletů společnosti AdsGo (a obdobných zařízení) do vozidel taxislužeb na území hl. m. Prahy, včetně souladu s právními předpisy na ochranu spotřebitele, regulaci reklamy a ochrany osobních údajů.
 2. Zajistily, aby taxislužby, které na území hl. m. Prahy působí (včetně vozidel zprostředkovaných digitálními platformami typu Uber či Bolt), měly povinnost:
     – informovat cestující před zahájením jízdy o tom, že je ve vozidle instalováno reklamní zařízení,
     – umožnit cestujícím jednoduše a účinně vypnout reklamní obsah po celou dobu jízdy,
     – nabídnout cestujícím reálnou možnost volby vozidla bez takových reklamních zařízení.
 3. Zvážily omezení nebo úplný zákaz umisťování reklamních tabletů do vozidel taxislužeb na území hl. m. Prahy v případech, kdy by takové praktiky byly shledány jako dotěrné, obtěžující či jinak neslučitelné s povahou služby osobní přepravy.
 4. Aktivně komunikovaly s Úřadem pro ochranu osobních údajů a Českou obchodní inspekcí s cílem vyjasnit, zda tato forma reklamy a případné využívání údajů o cestujících odpovídá požadavkům na ochranu soukromí a zákazu nekalých, klamavých či agresivních obchodních praktik.
 Žádáme, aby tato petice byla v souladu se zákonem č. 85/1990 Sb., o právu petičním, řádně projednána a aby byl petiční výbor či zmocněný zástupce vyrozuměn o výsledku projednání a přijatých krocích.</x:t>
   </x:si>
   <x:si>
     <x:t>IVAN MOŠAK, K Boleslavce 396, Přemyšlení, 250 66 Zdiby</x:t>
@@ -6726,53 +7986,50 @@
 4.	Zrovnoprávnění elektronické formy s papírovou by přispělo k větší participaci občanů na politickém životě a podpořilo vznik nových demokratických subjektů.
 Navrhujeme, aby zákon č. 424/1991 Sb. byl novelizován tak, že podpisy občanů podporujících vznik politické strany nebo hnutí mohou být sbírány i prostřednictvím ověřeného elektronického systému ePetice.</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ MACHOTKA, Záhřebská 158/20, Vinohrady, 120 00 Praha 2</x:t>
   </x:si>
   <x:si>
     <x:t>1365</x:t>
   </x:si>
   <x:si>
     <x:t>Stop VTE na katastrálním území obcí v okolí Senecké hory</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, mající blízký vztah k regionu, který se nachází jižně a  jihozápadně od města Rakovníku, obyvatelé tohoto regionu, majitelé nemovitostí, návštěvníci regionu, rekreanti a milovníci zdejšího kraje vyjadřujeme touto peticí nesouhlas se záměrem vybudovat větrné elektrárny (dále jen VTE) v lokalitě Senecké hory a v jejím okolí, konkrétně v KÚ: Hvozd, Krakov, Panoší Újezd, Pavlíkov, Petrovice a Zavidov.
 Tento záměr shledáváme jako významné ohrožení kulturního a přírodního dědictví, zdraví obyvatel a unikátního krajinného rázu i estetické hodnoty oblasti přiléhající k Chráněné krajinné oblasti Křivoklátsko, zřízené za účelem ochrany přírody a krajiny.
 Škody způsobené výstavbou dominantních staveb v této lokalitě na krajině a na přírodě, kterou je naší povinností chránit, daleko převyšují přínos VTE. Přírodní bohatství se neomezuje jen na území vymezené hranicí CHKO, ale daleko ji přesahuje.
  Budování větrných elektráren v našem kraji není cesta vedoucí k udržitelné budoucnosti. Věříme, že skutečně udržitelná a k přírodě šetrná výroba energie nemá mít za následek hrubé a nenávratné narušení krajiny a místního ekosystému. VTE mají místo v industriálně zasažených oblastech ČR. Domníváme se, že výstavba VTE by znamenala násilný zásah do jedinečného krajinného rázu.
 Vyzýváme zastupitelstva obce Hvozd, Krakov, Pavlíkov, Panoší Újezd, Petrovice a Zavidov, příslušné úřady Středočeského kraje, DESÚ, senátory a poslance, aby učinili kroky vedoucí k úplnému ZASTAVENÍ výstavby větrných elektráren v regionu.
 Žádáme starosty výše jmenovaných obcí o předložení a projednání této petice zastupitelstvy a dále žádáme zastupitelstva všech jmenovaných obcí:
 - aby rozhodla o ukončení veškerých jednání o výstavbě VTE na území uvedených obcí,
 - aby v co nejkratší možné lhůtě rozhodla o podniknutí veškerých možných kroků, které by zabránily dalším plánům výstavby větrných elektráren v našich obcích a jejich okolí, jako např. změna územního plánu apod.
 Za petiční výbor
 Mgr. Tobiáš Kořínek
 Mgr. Jiří Sobek
 Kryštof Köhler</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>TOBIÁŠ KOŘÍNEK, Malesická 1176/4, Skvrňany, 318 00 Plzeň</x:t>
   </x:si>
   <x:si>
     <x:t>Tobiáš Kořínek, č.p. 49, 270 35 Krakovec
 Kryštof Köhler, č.p. 24, 270 35 Krakovec
 Jiří Sobek, č.ev. 4, 270 35 Krakovec</x:t>
   </x:si>
   <x:si>
     <x:t>1363</x:t>
   </x:si>
   <x:si>
     <x:t>UKONČETE POLITICKÝ PROCES! Petice za abolici Andreje Babiše a Jany Nagyové</x:t>
   </x:si>
   <x:si>
     <x:t>UKONČETE POLITICKÝ PROCES! Petice za abolici Andreje Babiše a Jany Nagyové
 My, níže podepsaní občané, požadujeme udělení abolice pro Andreje Babiše a Janu Nagyovou. 
 Dále žádáme Poslaneckou sněmovnu, aby odmítla jakoukoli žádost o vydání Andreje Babiše k trestnímu stíhání. Žádáme o ukončení procesu, který poškozuje základní důvěru ve spravedlnost, soudnictví, tudíž i demokracii v České republice. 
 Důležité: Zde nejde o Babiše, ale o princip. 
 Hlavní důvody:
     • Babiš je nevinen – nespravedlivý proces
     • Prezident údržbář – má pravomoc a povinnost zasáhnout
     • Důvěra v soudnictví - ohrožení demokracie
 Dvakrát osvobozen - žádný úmysl = žádný podvod ! 
 Renomovaný soudce Jan Šott obžalované dvakrát zprostil viny, s veřejně srozumitelně vysvětleným odůvodněním, že chyběl úmysl, neboť svědek Bareš uvedl časovou posloupnost (O dotaci se začalo uvažovat až poté, co byla farma Čapí hnízdo vyčleněna z Agrofertu – nešlo tedy o účelové vyčlenění kvůli dotaci.) + Babiš Barešovi řekl: “stavělo by se i bez dotace”. Dále není logicky obhajitelné, že by Babiš vědomě spáchal trestný čin, do kterého by zapojil svou rodinu (navíc pro bagatelní částku), čímž by ohrozil děti, které má rád.
 Nevěrohodná konstrukce Vrchního soudu - Paradox legálních kroků. 
 Vrchní soud ve svém rozsudku tvrdí, že i když byly všechny jednotlivé dílčí kroky obžalovaných legální, jejich souhrn je nelegální?!. To je absurdní, působí účelově a zpochybňuje samotnou předvídatelnost práva..
@@ -7288,53 +8545,50 @@
 udržitelnost, MA21) i s Koncepcí rodinné politiky MČ Praha 10 pro období 2024–2030, které
 deklarují podporu participace veřejnosti, ochrany zeleně a kvality života rodin v místě.
 Naše požadavky:
 1. Zastavit prodej a přípravu prodeje pozemků ve vlastnictví MČ Praha 10 a aby
 bylo zahájeno příslušné řízení o změně Územního plánu hl. m. Prahy, jehož výsledkem
 bude změna funkčního využití tohoto pozemku z kategorie OBV-C (občanské vybavení –
 komerční zařízení) na plochu odpovídající veřejné zeleni / parku / rekreačnímu prostranství
 (případně jinému typu nezastavitelného území), čímž bude trvale znemožněno jeho využití
 k developerské zástavbě a následný odprodej.
 A aby městská část jako vlastník pozemku uplatnila v rámci projednávání změn Územního
 plánu hl. m. Prahy (či budoucího Metropolitního plánu) tuto změnu a hájila tak veřejný
 zájem obyvatel dotčené lokality.
 2. Neposkytovat investorovi žádné další městské pozemky a nepodepisovat
 smlouvy o prodeji či kontribucích bez řádného projednání s veřejností.
 3. Připravit urbanistické řešení této lokality s ohledem na charakter vilové čtvrti,
 veřejnou zeleň a dopravní zátěž se zapojením místních obyvatel.
 4. Použít prostředky z kontribucí na revitalizaci zeleného prostoru na Bohdalci.
 5. Vyžadovat od soukromého developera za výstavbu na jeho pozemku
 kompenzace pro přilehlé okolí (oprava silnic, chodníků, domů a bytů poškozených
 stavbou).
 Závěr
 Žádáme vznik platformy „občané – radnice – developer“, kde by bez dosažení
 konsensuálního výstupu nebyl umožněn žádný další postup ve věci.</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ERIKA HASMUKOVÁ, Pod Sychrovem II 1049/36, Michle, 101 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>Erika Hasmuková, Pod Sychrovem II 1049/36, Michle, 101 00 Praha
 Markéta Žilinová, Pod Sychrovem I 938/32, Michle, 101 00 Praha
 Marta Hintermüllerová, Pod Sychrovem II 1049/36, Michle, 101 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1323</x:t>
   </x:si>
   <x:si>
     <x:t>Pro bezpečný podchod pro pěší</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, prostřednictvím této petice žádáme urychlené řešení situace podchodu pro pěší pod sjezdem z rychlostní silnice, nacházející se na pomezí tří městských částí města Liberec - Rochlice, Vratislavice a Vesec (mezi ulicemi Rochlická a Za Mlýnem/Vesecká). Procházení tímto podchodem je velmi nebezpečné z důvodů častých napadení ze stran narkomanů a bezdomovců, kteří osidlují přilehlé pozemky vedle železniční trati. Bojíme se tudy procházet a bojíme se o své blízké, zejména děti, které tudy procházejí cestou do školy. Navrhujeme, aby byl podchod osazen stálým nebo mobilním kamerovým systémem napojeným na městskou policii a byl monitorován 24 hodin denně.
 Současný stav občasné kontroly pěšími policisty je naprosto nedostatečný.</x:t>
   </x:si>
   <x:si>
     <x:t>STATUTÁRNÍ MĚSTO LIBEREC</x:t>
   </x:si>
   <x:si>
     <x:t>VOJTĚCH VOLNÝ, Vesecká 331, Liberec XXV-Vesec, 463 12 Liberec</x:t>
   </x:si>
   <x:si>
     <x:t>1322</x:t>
@@ -7381,83 +8635,60 @@
   <x:si>
     <x:t>Městská část Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>KAROLINA KOSTIĆOVÁ, Pujmanové 879/31, Podolí, 140 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tereza Nislerová, V rovinách 934/40, Podolí, 140 00 Praha
 Karolina Kostićová, Pujmanové 879/31, Podolí, 140 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1309</x:t>
   </x:si>
   <x:si>
     <x:t>Proti omezování a rušení víceletých gymnázií</x:t>
   </x:si>
   <x:si>
     <x:t>Jako občané odmítáme návrhy některých politiků, podle nichž má v následujících letech dojít k omezování a zřejmě i k rušení víceletých gymnázií.
 Považujeme tento návrh za ideologický a progresivně levicový. Jsme naopak pevně přesvědčeni, že i do vzdělávání patří svoboda volby.
 V zájmu dětí nechceme, aby ji stát dětem a jejich rodičům jakkoliv omezoval. Výběr vzdělání nemá určovat politická moc, ale schopnosti a talent dětí. Realizace tohoto návrhu by zároveň zhoršila kvalitu českého vzdělávacího systému. Proto jsme zásadně proti jakémukoliv omezování víceletých gymnázií, která mají v našem vzdělávacím systému své důležité místo.</x:t>
   </x:si>
   <x:si>
     <x:t>PETR SOKOL, Vrlova 370/7, 796 01 Prostějov</x:t>
   </x:si>
   <x:si>
-    <x:t>1308</x:t>
-[...6 lines deleted...]
-  <x:si>
     <x:t>1307</x:t>
   </x:si>
   <x:si>
     <x:t>Podpořte právo na svobodné občanství!</x:t>
   </x:si>
   <x:si>
     <x:t>Já, Mgr. Miroslav Hájek, narozen 16. 8. 1962 v Šumperku, bytem Světlá Hora, prvorozený syn Mgr. Marty Hájkové a Mgr. Miroslava Hájka, celoživotních venkovských učitelů (oba již zemřelí), tímto činím právní prohlášení, jímž odmítám občanství Evropské unie, neboť jsem o ně nikdy nežádal, nikdy jsem k němu nevyslovil souhlas a považuji jeho přiznání za protiprávní, protiústavní a rozporné s mezinárodním právem veřejným.</x:t>
   </x:si>
   <x:si>
     <x:t>MIROSLAV HÁJEK, Světlá 348, 793 31 Světlá Hora</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Diana Kašparová, Na Lhotkách 156, 267 51 Bavoryně</x:t>
   </x:si>
   <x:si>
     <x:t>1302</x:t>
   </x:si>
   <x:si>
     <x:t>Škola beze strachu - za odvolání ředitele SZeŠ a SOŠ Poděbrady</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní studenti, rodiče, zákonní zástupci, pedagogové a přátelé Střední zemědělské školy a Střední odborné školy v Poděbradech, p. o., se tímto obracíme na zřizovatele školy a příslušné orgány s žádostí o okamžité odvolání ředitele školy Mgr. Radima Keitha z funkce.
 Důvody pro toto odvolání jsou následující:
 1.	Masivní odchod pedagogů a zhoršení kvality výuky.
 Za 1,5 roku působení ředitele odešlo ze školy celkem 19 kvalifikovaných pedagogů s dlouholetou praxí. Tento odchod, spolu s dalšími absencemi, vážně ohrožuje kontinuitu odborné přípravy studentů a zhoršuje kvalitu výuky. Za poslední období bylo podáno celkem 30 stížností na činnost vedení školy, přičemž Česká školní inspekce odhalila závažné problémy, včetně nekompetentního vedení, nedostatku odbornosti, nevhodné komunikace vůči pedagogům i studentům a celkově atmosféry strachu a napětí.
 2.	Nekompetentní a autoritativní vedení školy.
 Pan ředitel vykazuje nedostatek zkušeností a kompetencí pro řízení školy, má autoritativní styl řízení bez možnosti diskuze či sebereflexe, často zastrašuje a vyhrožuje pedagogům. Systematicky degraduje odbornost učitelů a vytváří prostředí nedůvěry na pracovišti.
 3.	Narušení demokratických a transparentních procesů.
 Školní parlament je ovládán vedením školy, což znemožňuje studentům a pedagogům vyjadřovat své názory anonymně a bezpečně. Ředitel zasahuje do jednání parlamentu, neguje vyjádření studentů a rozhoduje bez jejich informování. Tímto způsobem byla ohrožena důvěryhodnost školního parlamentu i demokratické principy školy.
 4.	Ohrožení tradice a dobrého jména školy.
 Neochota ředitele respektovat studijní a sociální potřeby studentů, nevhodné výchovné metody a nevstřícná komunikace ohrožují nejen kvalitu vzdělávání, ale i pověst školy s dlouholetou tradicí.
 Vzhledem k výše uvedenému jsme ztratili důvěru v objektivitu, nestrannost a kvalitu poskytovaného vzdělávání a volíme postavit se proti zastrašování, manipulaci a nekompetentnímu řízení školy.
 Žádáme proto okamžité odvolání Mgr. Radima Keitha z funkce ředitele školy.
 </x:t>
   </x:si>
   <x:si>
     <x:t>MONIKA MACBAIN, Jiřího Jarocha 1612, Kolín V, 280 02 Kolín</x:t>
   </x:si>
@@ -7546,76 +8777,50 @@
   </x:si>
   <x:si>
     <x:t>Klidné Beskydy z.s., IČO 23005581, č.p. 555, 744 01 Trojanovice</x:t>
   </x:si>
   <x:si>
     <x:t>1296</x:t>
   </x:si>
   <x:si>
     <x:t>Zachování zahrady a stínu pro děti MŠ Kollárova</x:t>
   </x:si>
   <x:si>
     <x:t>Vážení rodiče,
 na schůzce rodičů nově přijatých dětí do MŠ, jsme se od paní ředitelky dozvěděli, že v rámci plánovaných úprav prostoru u polikliniky bude plot MŠ posunut o dva metry směrem dovnitř. Dětem se zmenší prostor zahrady, a navíc budou pokáceny borovice a další stromy, které na zahradě poskytovaly stín. 
 Další znepokojující skutečností je, že parkovací místa mají být přímo za branami školky, přestože v blízkosti – za budovou záchranné služby – je dostatek prostoru k úpravě stávající parkovací plochy. Děti tak budou pobývat venku bez přirozeného stínu a zároveň dýchat výfukové plyny z parkujících aut. 
 Jako rodič, jehož dítě do školky od října nastupuje, s tímto rozhodnutím města nesouhlasím.
 Chtěla bych vás proto požádat, zda byste se ke mně připojili a podpořili petici proti tomuto záměru města. Vaše podpisy bych následně předala vedení města s žádostí o přehodnocení tohoto rozhodnutí.
 Děkuji za přečtení a za případnou podporu.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Veselí nad Moravou</x:t>
   </x:si>
   <x:si>
     <x:t>VERONIKA MÍČKOVÁ, Kollárova 1945, 698 01 Veselí nad Moravou</x:t>
   </x:si>
   <x:si>
-    <x:t>1294</x:t>
-[...24 lines deleted...]
-  <x:si>
     <x:t>1293</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zrušení Dětské knihovny Luh</x:t>
   </x:si>
   <x:si>
     <x:t>Dětská knihovna Luh slouží našim spoluobčanům již řadu let a svojí polohou je důležitým bodem na mapě města Vsetína z důvodu vyloučené lokality, jakou část Jasenice jsou. Vychovala dvě generace čtenářů. Navštěvují ji základní a mateřské školy: MŠ LUH, MŠ SYCHROV, MŠ OHRADA, MŠ KOPEČEK, ZŠ LUH, ZŠ SYCHROV, ZŠ OHRADA A ŠKOLNÍ DRUŽINY TĚCHTO ŠKOL. Jakmile by se knihovna zrušila, ovlivnilo by to nejen čtenářství dětí, ale děti, rodiče, žáky, pedagogy, starší generaci ztrátou takto cenného místa setkávání a kulturního vzdělávání. Nesouhlasíme se záměrem knihovnu zrušit a požadujeme vysvětlení, proč vedení města chce takto negativně zasahovat do společnosti místních občanů.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Vsetín</x:t>
   </x:si>
   <x:si>
     <x:t>IVANA HLAVÁČOVÁ, Dlúhé 613, 755 01 Vsetín</x:t>
   </x:si>
   <x:si>
     <x:t>1292</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ukončení provozu ubytovny V Sudech 376/4 Praha 5-Radotín </x:t>
   </x:si>
   <x:si>
     <x:t>Vážení sousedé. 
 Dovoluji si Vás požádat o připojení k petici za ukončení provozu ubytovny pro nepřizpůsobivé a sociálně slabé občany, s adresou V Sudech 376/4.
 Tito obyvatelé, zde již po dlouhá léta  působí škody na společném i soukromém majetku, neustálý nepořádek na chodnících, naházených odpadcích na soukromých pozemcích, včetně hudebních produkcí na již zmíněné ubytovně každý víkend, nemluvě o jejich velmi hrubému vulgarnímu verbálnímu napadání a to i ze strany jejich dětí. Všichni tito nepřizpůsobiví, jsou dotovaní z našich daní a to velice štědře.
 Policie ČR, Městská Police, ani zastupitelstvo Radotína i přes několikeré upozornění na počínání nepřizpůsobivých, konají neefektivně. Nejprve nám byla přislíbena častější kontrola Policie, která skutečně byla realizována, ale časem se vše vrátilo zpět do zajetých kolejí.  Nechceme, aby tu vznikl nový Chánov, i když, to již tak mnohdy vypadá.
@@ -7623,110 +8828,66 @@
 Nebo, prosím podepsané prohlášení zpět do schranky na níže uvedenou adresu.
 S úctou Ladislav Škaroupka a Petra Škaroupková, K Cementárně 334/17.</x:t>
   </x:si>
   <x:si>
     <x:t>PETRA ŠKAROUPKOVÁ, K cementárně 334/17, Radotín, 153 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1289</x:t>
   </x:si>
   <x:si>
     <x:t>Všesokolský slet na seznam nehmotného kulturního dědictví UNESCO</x:t>
   </x:si>
   <x:si>
     <x:t>Sokol je již více než 160 let nejvýznamnější českou tělovýchovnou a spolkovou organizací, věrnou demokratickým principům, kvůli nimž byl třikrát zakázán. Postupně se stal fenoménem pevně zakotveným v povědomí české společnosti. I dnes má Česká obec sokolská významné místo v oblasti sportu, kultury i vzdělávání.
 Jedním ze symbolů hnutí jsou od roku 1882 všesokolské slety – výkladní skříň sokolství, místo setkávání sokolů z celého světa a oslava demokratických a vlasteneckých ideálů. Slety vždy ukazovaly celou šíři sokolské činnosti a výchovy, od hromadných tělocvičných vystoupení přes sportovní zápolení až po kulturní programy divadelních, pěveckých, folklorních a dalších souborů. Účastnily se jich tisíce až statisíce sokolů a návštěvnost sletových týdnů často přesáhla milion diváků.
 Slety byly od počátku jedinečným prostorem setkávání všech generací – od dětí po seniory – a hrály významnou roli v emancipaci žen. Již od 60. let 19. století se Sokol snažil o jejich zapojení, od roku 1901 ženy pravidelně cvičily na sletech a v roce 1914 dosáhly v Sokole plné rovnoprávnosti.
 V pohnutých dějinných okamžicích se slety staly manifestacemi odporu – v roce 1938 proti nacismu, v roce 1948 proti komunismu. Po zákazu Sokola se komunistický režim pokusil slety nahradit spartakiádami. Exiloví sokolové však tradici udrželi a mezi lety 1962–1988 uspořádali sedm zahraničních sletů ve Vídni, Montrealu, Curychu a Paříži.
 Na sletové ploše se vždy stíraly rozdíly věku i postavení a vládl pocit sounáležitosti. Slety jsou oslavou lidské píle, kolektivního ducha a radosti z pohybu. Po obnovení Sokola v roce 1990 se atmosféra vrátila a od roku 1994 se všesokolské slety konají pravidelně každých šest let.
 V době, kdy se vytrácí pocit komunity, představují všesokolské slety silný protipól. Připomínají hodnotu společného cíle, spolupráce a podpory. Nejsou jen sportovní událostí, ale jedinečnou oslavou ducha, těla a bratrství. Jejich výjimečnost spočívá v historické hloubce, schopnosti sjednocovat a inspirovat. Nesou odkaz generací a jsou neodmyslitelnou součástí našeho kulturního dědictví.
 Více o petici na: https://www.sokol.eu/petice</x:t>
   </x:si>
   <x:si>
     <x:t>Česká obec sokolská, IČO 409537, Srbova 370/10, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
-    <x:t>1287</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>1286</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování parkovacích míst pro sportovce v ulici Nová Povltavská, Praha 7</x:t>
   </x:si>
   <x:si>
     <x:t>Parkoviště nacházející se před tenisovým areálem TJ Baník Praha z.s. v ulici Nová Povltavská za výjezdem z tunelového komplexu Blanka je jediným místem, které mohou sportovci (tenisté, bruslaři, maminky na bruslích s kočárky) využít pro zaparkování svých vozidel v této lokalitě. Obáváme se, že v případě realizace záměru TSK magistrátu hl. města Prahy zřídit na tomto místě kontrolní stanoviště nákladních automobilů výrazně ohrozí sportovní činnost TJ Baník Praha z.s. a v případě poklesu členské základny, potažmo výrazného snížení počtu hostujících tenistů, hrozí vzhledem k zachování pouze necelé 1/3 parkovacích stání zánik tohoto historického klubu, který by měl zanedlouho slavit 100 let od svého založení. My, občané zmocňujeme níže uvedeného Petra Šatavu, aby vznesl námitku proti záměru zřízení kontrolní stanice váhového měření nákladních automobilů. Požadujeme pozastavení záměru "Praha 7 Nová Povltavská - kontrolní 
 stanoviště nákladní dopravy, akce č. 1000202“.</x:t>
   </x:si>
   <x:si>
     <x:t>PETR ŠATAVA, Kakosova 1189/8, Řeporyje, 155 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>Petr Šatava, Kakosova 1189/8, Řeporyje, 155 00 Praha
 Martin Rohlík, Srbínská 1540/6, Strašnice, 100 00 Praha
 Milan Lekič, Taussigova 1172/1, Kobylisy, 182 00 Praha</x:t>
-  </x:si>
-[...15 lines deleted...]
-    <x:t>Parkoviště nacházející se před tenisovým areálem TJ Baník Praha z.s. v ulici Nová Povltavská za výjezdem z tunelového komplexu Blanka je jediným místem, které mohou sportovci (tenisté, bruslaři, maminky na bruslích s kočárky) využít pro zaparkování svých vozidel v této lokalitě. Obáváme se, že v případě realizace záměru TSK magistrátu hl. města Prahy zřídit na tomto místě kontrolní stanoviště nákladních automobilů výrazně ohrozí sportovní činnost TJ Baník Praha z.s. a v případě poklesu členské základny, potažmo výrazného snížení počtu hostujících tenistů, hrozí vzhledem k zachování pouze necelé 1/3 parkovacích stání zánik tohoto historického klubu, který by měl zanedlouho slavit 100 let od svého založení. My, občané zmocňujeme níže uvedeného Petra Šatavu, aby vznesl námitku proti záměru zřízení kontrolní stanice váhového měření nákladních automobilů.</x:t>
   </x:si>
   <x:si>
     <x:t>1282</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Výzva k zpřístupnění dočasné vyhlídkové terasy na Nádraží Bubny </x:t>
   </x:si>
   <x:si>
     <x:t>Vážené ministerstvo dopravy,
 obracíme se na Vás jako občané, jejichž zájmem je spravedlivé a transparentní využití veřejných prostředků a zajištění dostupnosti veřejných prostor sloužících rekreaci a komunitnímu životu.
 Nově postavené vlakové nádraží Bubny bylo realizováno z peněz daňových poplatníků. V projektu i ve vestibulu nádraží je označena vyhlídková terasa, která byla v minulosti představována jako prostor určený k využívání veřejností. Tento prostor má potenciál stát se oblíbeným místem pro odpočinek, setkávání a obdivování městských panoramat.
 Proto nás velmi znepokojuje a pobuřuje skutečnost, že po slavnostním otevření nebyla veřejnosti umožněna volná dostupnost této vyhlídkové terasy, a že podle dostupných informací má být přístup k ní pouze zajištěn formou pronájmu na komerční akce.
 Žádáme proto ministerstvo dopravy, aby jako zřizovatel organizace:
 Správa železnic, státní organizace
 Adresa:  Praha 1 - Nové Město, Dlážděná 1003/7, PSČ 110 00
 Den vzniku společnosti: 1. 1. 2003
 Právní forma: státní organizace
 IČO: 70 99 42 34
 DIČ: CZ70994234
 Zápis v obchodním rejstříku vedeném Městský soudem v Praze, oddíl A, vložka 48384
 Zajistilo trvalý a volný přístup veřejnosti na vyhlídkovou terasu na vlakovém nádraží Bubny.
 Umožnilo občanům využívat tento prostor pro rekreaci a komunitní aktivity.
 Transparentně komunikovalo o možnostech využití nádraží pro veřejnost, zejména v částech vybudovaných z veřejných prostředků.
 Věříme, že zpřístupnění této terasy podpoří pozitivní vztah občanů ke veřejným investicím a přispěje ke kvalitě života v našem městě.</x:t>
   </x:si>
@@ -7759,76 +8920,50 @@
 Jako jeden z mála poskytovatelů zdravotních služeb můžeme nabídnout v rámci screeningového centra komplexnost péče. Vznikem screeningového centra v Nemocnici Havířov, p.o. dojde ke zlepšení dostupnosti této péče pro ženy ze spádové oblasti, a tím i ke zvýšení počtu žen, které vyšetření podstoupí. Nemocnice může nabídnou komplexní péči o ženu s novotvarem prsu od prvotního záchytu v rámci screeningu, až po chemoterapeutickou léčbu ve stacionáři a následnou rekonstrukci prsu v rámci plastické chirurgie. Tato komplexnost je největším benefitem pro obyvatelky ze spádové oblasti.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Nemocnice Havířov, příspěvková organizace, IČO 844896, č.p. 859, 739 14 Ostravice</x:t>
   </x:si>
   <x:si>
     <x:t>1277</x:t>
   </x:si>
   <x:si>
     <x:t>Za spravedlivé výchovné: Matky nesmějí být důchodovou reformou znevýhodněny</x:t>
   </x:si>
   <x:si>
     <x:t>Tento krok způsobí, že matky s nízkými důchody, které nyní pobírají výchovné, budou mít v budoucnu nižší důchod než bezdětní lidé, kteří žádné výchovné nepobírají. Může dojít k paradoxní situaci, kdy by bylo výhodnější žádné výchovné nepobírat, protože matky s výchovným ztratí nárok na minimální důchod a budou dlouhodobě finančně poškozeny.
 ➤ Proto požadujeme:
 ▶️ Aby výchovné bylo od důchodů odděleno již od roku 2026, a aby tak byl každému důchodci nejprve přiznán plný minimální důchod, ke kterému bude výchovné přičteno navíc.
 Tímto opatřením bude zachována spravedlnost mezi matkami a bezdětnými, a zároveň se předejde diskriminaci těch, kteří vychovali děti – přispěvatele do důchodového systému.
 Pokud by tento krok nebyl legislativně možný, požadujeme jako náhradní řešení:
 ▶️ Valorizaci výchovného společně s důchodem i po roce 2027, tak aby se jeho hodnota v čase nesnižovala a důchody matek nezaostávaly.
 Shrnutí:
 My, níže podepsaní, žádáme vládu České republiky a Ministerstvo práce a sociálních věcí, aby zajistily spravedlivé zacházení s výchovným v důchodovém systému a zabránily finančnímu znevýhodnění žen, které vychovaly děti.
 V příloze naleznete přehledný graf ze kterého i laik pozná, že s tím jak je nyní zvýšení minimálních důchodů nastaveno, opravdu není všechno v pořádku.</x:t>
   </x:si>
   <x:si>
     <x:t>SVĚTLANA GLASEROVÁ, Čs. pionýrů 19, 538 07 Seč</x:t>
-  </x:si>
-[...24 lines deleted...]
-Ctirad  Mikeš, Svatováclavská 13/1, 276 01 Mělník</x:t>
   </x:si>
   <x:si>
     <x:t>1273</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za návrat tištěných celostátních jízdních řádů Správy železnic od roku 2026</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, prostřednictvím této petice adresované Správě železnic (SŽ) a Ministerstvu dopravy ČR, vyzýváme k obnovení vydávání tištěných celostátních jízdních řádů železniční dopravy, a to počínaje rokem 2026.
 V roce 2025 došlo poprvé k přerušení této tradiční služby. Správa železnic nevydala tištěnou verzi jízdních řádů a odkázala veřejnost na digitální platformy (zejména server zdopravy.cz). Tento krok považujeme za nepřiměřený a diskriminační zejména vůči seniorům, technicky méně zdatným osobám a lidem žijícím v odlehlých regionech s omezeným přístupem k internetu. Jízdní řád má být veřejným, snadno přístupným dokumentem, který zajišťuje informovanost občanů o dopravním spojení v celé republice, jak tomu bylo po desetiletí.
 Odvoláváme se zejména na ustanovení:
 § 18 odst. 1 zákona č. 194/2010 Sb., o veřejných službách v přepravě cestujících, který ukládá dopravcům a organizátorům dopravy povinnost zajistit informování cestujících o jízdních řádech,
 Listinu základních práv a svobod, čl. 35 odst. 2, která zaručuje právo na příznivé životní podmínky, mezi něž bezesporu patří i přístupná a srozumitelná doprava.
 Dále připomínáme, že tištěná forma jízdních řádů nemůže být plnohodnotně nahrazena elektronickými kanály bez rizika sociálního vyloučení určité skupiny občanů. Stát a jím zřízené instituce mají povinnost zajistit rovný přístup ke službám a informacím.
 Požadujeme proto:
 1. Aby Správa železnic od roku 2026 opět pravidelně vydávala tištěné celostátní jízdní řády v dostatečném množství pro veřejnost.
 2. Aby byly tištěné jízdní řády distribuovány na nádraží a další veřejně dostupná místa.
 3. Aby stát při přechodu na digitální služby bral ohled na sociální a věkové skupiny obyvatelstva.
 Děkujeme za pochopení a věříme, že bude této záležitosti věnována vážná pozornost.</x:t>
   </x:si>
   <x:si>
     <x:t>1262</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zlepšení krizové intervence a systémové prevence sebevražd v České republice</x:t>
@@ -7900,53 +9035,50 @@
   <x:si>
     <x:t>THEODOR DOLLANSKÝ, Karlštejnská 163, Kala, 252 28 Třebotov</x:t>
   </x:si>
   <x:si>
     <x:t>Ing. Ivana  Zlesáková, Brzorádových 853/2, Jinonice, 158 00 Praha
 Ing. Jan  Martinek, Unhošťská 692/29, Ruzyně, 161 00 Praha
 Lucie  Trnobranská, Břežánecká 758/6, Jinonice, 158 00 Praha
 Romana  Pajonk, Pod Císařkou 3244/9, Smíchov, 150 00 Praha
 Miloš  Středa, Kloudova 988/33, Jinonice, 158 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1248</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ROVNOST BÝVALÝCH VOJÁKŮ PŘI ODŠKODŇOVÁNÍ SLUŽEBNÍCH ÚRAZŮ</x:t>
   </x:si>
   <x:si>
     <x:t>My, podepsaní občané České republiky, žádáme Parlament České republiky o změnu zákona č. 221/1999 Sb., o vojácích z povolání, tak, aby bylo bývalým vojákům umožněno uplatňovat nároky na náhradu škody způsobené služebním úrazem nebo nemocí z povolání přímo u občanskoprávního soudu.
 Dnes jsou tito bývalí příslušníci Armády ČR i dlouhá léta po skončení služby odkázáni na rozhodování služebních orgánů Ministerstva obrany, které jedná jako úřad i jako odpovědný subjekt. Ačkoli jsou už civilisty, je s nimi jednáno podle zákona o vojácích z povolání.
 Děje se tak na základě § 152 Řízení po zániku služebního poměru: “V řízení ve věcech služebního poměru se postupuje podle části deváté tohoto zákona i tehdy, když služební poměr vojáka zanikl.”
 Tento model je v přímém rozporu s principy rovnosti před zákonem, spravedlivého procesu a přístupu k soudu. Vojenští veteráni jsou vystaveni mnohaletému správnímu řízení, v němž musí dokazovat své nároky přímo u odpovědné instituce, která o nich současně sama rozhoduje. To vede k nerovnoprávnému postavení, průtahům a sociální nejistotě.
 Žádáme proto o vložení nové věty do § 152 zákona o vojácích z povolání:
 "To neplatí v případě řízení o náhradě škody způsobené služebním úrazem nebo nemocí z povolání, pokud byl služební poměr vojáka ukončen; v takovém případě se nárok uplatňuje a projednává podle obecně závazných právních předpisů v občanskoprávním řízení."</x:t>
   </x:si>
   <x:si>
-    <x:t>Spolek VLČÍ MÁKY, IČO 2967227, Milánská 460, Horní Měcholupy, 109 00 Praha 10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1244</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přesun tramvaje č. 17 na konečnou Sídliště Ďáblice</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Cílem této petice je zlepšení dopravní obslužnosti severní části Prahy 8, konkrétně sídliště Ďáblice a okolí. V současné době je na konečnou zastávku Sídliště Ďáblice vedena pouze tramvajová linka č. 10, a to v intervalu až 10–12 minut, což neodpovídá potřebám hustě osídlené oblasti.
 Naprostá většina ostatních tramvajových spojů (linky č. 3, 17, 24) je ukončena ve smyčce Vozovna Kobylisy, kam vede i ulice Klapkova, která je ve špičce silně přetížená – dochází zde ke konfliktům mezi tramvajemi a automobilovou dopravou a pravidelně vznikají zácpy. Jedním z důvodů je nadměrné soustředění tramvajového provozu právě do této smyčky.
 Přitom trať z Vozovny Kobylisy na Sídliště Ďáblice je plně provozuschopná a nevyžaduje žádné úpravy. Přesun konečné tramvajové linky č. 17 ze smyčky Vozovna Kobylisy na Sídliště Ďáblice by:
 	•	zvýšil četnost spojů na Sídliště Ďáblice bez jakýchkoli stavebních zásahů,
 	•	odlehčil zatíženou ulici Klapkova a smyčku Vozovna Kobylisy,
 	•	a zlepšil přímé spojení do centra pro obyvatele Ďáblic, Bohnic a severní části Kobylis.
 Tato úprava by vedla k efektivnějšímu využití stávající infrastruktury a přispěla k většímu komfortu cestujících i plynulejšímu provozu v celé oblasti.
 </x:t>
   </x:si>
   <x:si>
     <x:t>VÍTĚZSLAV NOVÁK, Heydukova 1218/12, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>Petr Copák, Doksanská 22/11, Dolní Chabry, 184 00 Praha
 Vlasta Matějková, Jedlová 1355/6, Kobylisy, 182 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1242</x:t>
   </x:si>
@@ -7963,94 +9095,50 @@
 V minulosti byla v roce 2019 podána petice s více než 18 000 podpisy, která pomohla zachovat tento prostor. Dnes stojíme znovu na rozcestí – a potřebujeme veřejnou podporu víc než kdy dřív.
 Žádáme tímto zástupce města Prahy, Městské části Praha 7 a příslušné úřady, aby podpořili zachování provozu kulturního prostoru STALIN a neblokovali činnost, která má dlouhodobě pozitivní dopad na kulturní scénu města a naslouchali hlasům komunity, která za tímto místem stojí.
 Stalin není komerční projekt. Je to městská kultura v nejčistší podobě.
 Je to Letná. Je to Praha. Je to naše.
 Děkujeme za podporu.
 Za tým Stalin a kulturní veřejnost
 Bc. Barbora Bisová </x:t>
   </x:si>
   <x:si>
     <x:t>BARBORA BISOVÁ, Mánesova 564/8, 500 02 Hradec Králové</x:t>
   </x:si>
   <x:si>
     <x:t>1240</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za registraci Hnutí Rychta</x:t>
   </x:si>
   <x:si>
     <x:t>Sběr podpisů na podporu vzniku politické strany či hnutí nelze realizovat prostřednictvím elektronického nástroje k podávání petic podle zákona č. 85/1990 Sb., o právu petičním. Zákon č. 424/1991 Sb. neumožňuje nahradit podpis podporující osoby prostřednictvím tohoto nástroje, který vznikl výlučně pro podání petice podle zákona o právu petičním. „Podpisy“ sesbírané v rámci předmětného nástroje tak zákon č. 424/1991 Sb. neumožňuje registračnímu úřadu akceptovat.</x:t>
   </x:si>
   <x:si>
     <x:t>MAREK TICHÝ, Polní 235, 349 52 Konstantinovy Lázně</x:t>
   </x:si>
   <x:si>
     <x:t>Marek Tichý, Polní 235, 349 52 Konstantinovy Lázně</x:t>
-  </x:si>
-[...42 lines deleted...]
-Marek Střecha, Musilova 4515/4, 586 01 Jihlava</x:t>
   </x:si>
   <x:si>
     <x:t>1233</x:t>
   </x:si>
   <x:si>
     <x:t>Proti plánované zástavbě lokality K8 dle navrženého návrhu regulačního plánu v obci Kamenice, část obce Nová Hospoda</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">      My, níže podepsaní, občané obce Kamenice, prostřednictvím této petice považujeme za nezbytné se vyjádřit k připravovanému regulačnímu plánu (dále jen RP) v lokalitě K8, v části obce Nová Hospoda. Předložený návrh RP je pro nás stávající bydlící nejen v okolí lokality, ale i pro další občany obce Kamenice, nepřípustný. 
 S předloženým regulačním plánem, zejména pak s hustou parcelací a třemi komunikacemi napříč lokalitou ze severu na jih, jako občané, kterým záleží na dobrých životních podmínkách v naší obci, zásadně nesouhlasíme, a to především z těchto důvodů: 
 •	Návrh RP přenáší nepřijatelnou dopravní zátěž na okolní již obydlené lokality – dojde k zahuštění automobilové dopravy a zhoršení stávajícího stavu komunikací v obci. Reálně hrozí nepřiměřená dopravní zátěž ulice Návršní, ulice Na Pokraji a ulice Ringhofferova ve Struhařově, včetně silnice přes hráz rybníka Křísov.
 •	Přenos dopravy z nové zástavby na existující komunikace a zástavba samotná v rámci aktuálního návrhu Regulačního plánu lokality K8, by zásadně změnily kvalitu života obyvatel v mnoha ohledech – hlučnost, prašnost, motorové zplodiny, světelný smog, nebezpečí střetu s vozidly, veřejné ohrožení některých stávajících nemovitostí v době větších dešťů. 
 •	Aktuální návrh Regulačního plánu pro lokalitu K8 je předkládán bez respektování názoru stávajících obyvatel, bez respektování reálné dopravní obslužnosti, bez respektování připomínek a námitek občanů obce, bez připravenosti nezbytné technické, dopravní a sociální infrastruktury. 
 Z výše uvedených důvodů pro celou oblast obce Kamenice:
 1.	Požadujeme, aby byla prioritně zpracována a zastupitelstvem odsouhlasena Komplexní Dopravní Studie, zpracován a odsouhlasen Nový Územní Plán obce a teprve poté bylo rozhodnuto o dalších developerských a investičních záměrech výstavby v obci Kamenice, včetně projektu výstavby v lokalitě K8 Nová Hospoda.
 2.	Požadujeme, aby u záměrů výstavby ve všech rozvojových lokalitách obce Kamenice   byly dostatečně prokázány bezpečnostní záruky ze strany Investorů/Developerů týkající se jejich bonity, bezúhonnosti a jejich kladných relevantních odborných referencí za posledních 10 let. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Kamenice</x:t>
   </x:si>
   <x:si>
     <x:t>ŠÁRKA ŠOTOLOVÁ, Návršní 2329, Nová Hospoda, 251 68 Kamenice</x:t>
   </x:si>
   <x:si>
@@ -8091,253 +9179,175 @@
   <x:si>
     <x:t>1227</x:t>
   </x:si>
   <x:si>
     <x:t>postup ČSSZ při uznání doby péče o osobu blízkou jako náhradní doby</x:t>
   </x:si>
   <x:si>
     <x:t>viz. příloha</x:t>
   </x:si>
   <x:si>
     <x:t>Kancelář veřejného ochránce práv a ochránce práv dětí</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAELA JAKUBCOVÁ, U Cihelny 843/4, 289 22 Lysá nad Labem</x:t>
   </x:si>
   <x:si>
     <x:t>1226</x:t>
   </x:si>
   <x:si>
     <x:t>o zklidnění noční tramvajové dopravy v ulici Vlastina, MČ Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Žádáme zklidnění veřejné dopravy v ulici Vlastina, MČ Praha 6 a to snížením maximální povolené rychlosti pro tramvaje na 30km / hodinu v době nočního klidu a nasazováním jen tramvajových nízkopodlažních vozů Škoda 15T na obsluhu tramvajových linek v lokalitě v době nočního klidu. </x:t>
   </x:si>
   <x:si>
-    <x:t>PETR SOUKAL, Heinemannova 2697/10, Dejvice, 160 00 Praha 6</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Marek Tolde, Vítězné náměstí 577/2, Dejvice, 160 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1224</x:t>
   </x:si>
   <x:si>
     <x:t>ZÁMĚR VÝSTAVBA BYTOVÉHO DOMU (7NP) NA MÍSTĚ SOUČASNÉHO VÝMNĚNÍKU V ULICI NARCISOVÁ NA ZAHRADNÍM MĚSTĚ</x:t>
   </x:si>
   <x:si>
     <x:t>Pokud NESOUHLASÍTE se záměrem výstavby, prosím podepište se na podpisovou listinu. 
 Výbor s touto podpisovou listinou navštíví příslušné orgány, policii, stavební odbor apod.
 1.	přílišná blízkost (ani ne 20 m!), přitom jinde jsou odstupy mezi domy 50-200 m a zde 2 výškové domy najednou těsně vedle sebe?!  Těch 20 m je běžný odstup tak pro 2 samostatné 3-4 NP budovy, vilky, nikoliv 2 věžáky.
 2.	narušení urbanistické a architektonické koncepce sídlištní zástavby, stylu, 
 3.	už teď poněkud problematické parkování, podzemní parkoviště asi nebude, když se to má „jen nasadit“ na výměník, tak se bude parkovat? Dnes je na byt - rodinu 2-3 auta, kdežto developer k bytu poskytuje pouze jedno stání - ostatní auta stojí na ulicích. Kácení vzrostlých, zdravých stromů si nikdo rozumný nebude přát, jsou velmi důležité i pro mikroklima.
 4.	prakticky už teď nemožný průjezd hasičů Narcisovou ulicí, to bude veselo, až bude hořet – kouř hned na sousední barák nebo chycení ohně od sousedního domu, komínový efekt (stávající výškový dům) je zateplen polystyrénem, který je vysoce hořlavý!!
 5.	lokální silný tepelný ostrov za bezvětrného horkého dne (úzký prostor mezi 2 domy) a jestli bude vyústění klimatizací směrem k stávajícímu domu + sálající rozpálená střecha.  Nejvíce postižení budou lidi s rohovým bytem s okny na západ a jih ve stávajícím domě, nebudou mít možnost to nějak účinně odvětrat, ochladit! A klimatizace v domě není žádoucí.
 Mimochodem snah o mnohapatrovou nástavbu výměníků je více po sídlišti, jak vyplývá z mapky z minulého mailu (na webu strategie pro desítku...)</x:t>
   </x:si>
   <x:si>
     <x:t>MILAN HAŠEK, Hyacintová 3222/10, Záběhlice, 106 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>1219</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE za zachování původního záměru výstavby centra pro děti a proti výstavbě předimenzované sportovní haly na Horním náměstí v Bystrci</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, důrazně nesouhlasíme s aktuálním návrhem vedení města Brna a městské části Brno-Bystrc, který upřednostňuje výstavbu rozsáhlé sportovní haly na Horním náměstí před původně plánovaným střediskem volného času pro děti a mládež – tzv. „Novou Bystrouškou" dle návrhu architektonického studia Pelčák a partner architekti, s.r.o.
 Aktuální návrh výstavby sportovní haly však považujeme za:
 Nepřiměřený charakteru místa – projekt neodpovídá měřítku zástavby ani potřebám čtvrti,
 V rozporu s původním záměrem a očekáváním veřejnosti, která byla se střediskem pro děti předběžně srozuměna a podporovala jej,
 Dopravně problematický a nedostatečně projednaný, bez jasného řešení parkování a přístupových tras,
 Finančně netransparentní, s nejasným způsobem financování, provozu a dopadů na rozpočet městské části.
 Žádáme proto, aby:
 Byl návrh sportovní haly v aktuální podobě zastaven,
 Zastupitelstvo MČ Brno-Bystrc a statutární město Brno upřednostnily výstavbu centra pro děti a mládež a tělocvičny dle původního záměru,
 Byla zajištěna širší veřejná debata s občany a odborníky o budoucím využití tohoto cenného prostoru.
 Podpisem této petice vyjadřujeme svůj nesouhlas s plánovanou výstavbou samostatné sportovní haly  a podporujeme zachování prostoru pro projekt, který skutečně odpovídá potřebám místní komunity.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Brno-Bystrc</x:t>
   </x:si>
   <x:si>
     <x:t>RADKA ŽĎÁRSKÁ FUČÍKOVÁ, Žabí 1050/3, Žebětín, 641 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1218</x:t>
   </x:si>
   <x:si>
     <x:t>Jsme pro zachování PRAŽSKÉHO KOMORNÍHO BALETU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané České republiky, diváci a příznivci tanečního umění, prostřednictvím této petice žádáme Vládu České republiky a Radu Hlavního města Prahy, aby společným systémovým opatřením zachránili PRAŽSKÝ KOMORNÍ BALET (PKB) před hrozícím bankrotem a nevratnou likvidací. PKB založil v roce 1975 fenomenální choreograf Pavel Šmok. Umělecky nezávislý taneční soubor byl i v minulosti na okraji zájmů veřejných institucí. Soubor nikdy neměl potřebné podmínky a dostatečnou finanční podporu na tvůrčí činnost. PKB 50 let (1975 – 2025) vykonává veřejnou kulturní službu v Praze a zejména regionech ČR. Současná finanční situace PKB je však nadále neudržitelná! Pomozte svým podpisem zachovat soubor, který hrdě reprezentuje Českou republiku a hlavní město Praha v zahraničí a dává příležitosti především českým umělcům. 
 *****
 Věříme, že Vláda České republiky i Rada Hlavního města Prahy společně najdou systémové řešení a PRAŽSKÝ KOMORNÍ BALET tím zachrání pro další generace diváků a tanečníků! 
 Předem za to děkujeme.
 Za petiční výbor:
 1)	Mgr. Ladislava Dunovská Jandová, trvale bytem Slunečná 653, 330 21 je pověřena zastupovat petiční výbor při jednání s příslušnými orgány - Vládou České republiky a Radou Hlavního města Prahy.
 2)	Mgr. Linda Svidró, trvale bytem Modrá 1980/8, 155 00 Praha 5 
 3)	Dominik Vodička, trvale bytem Rochovská 758/3, 198 00 Praha 9 - Hloubětín
 Vyplněné petiční archy prosíme doručovat na adresu: Balet Praha o.p.s./PRAŽSKÝ KOMORNÍ BALET, Dům tanečního umění, Údolní 212/1, 147 00 Praha 4 – Braník. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BALET PRAHA, o.p.s., IČO 28723724, Slunečná 653, 330 21 Líně</x:t>
   </x:si>
   <x:si>
     <x:t>1217</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení digitálního ověření věku při nákupu regulovaných produktů v ČR</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení digitálního ověření věku při nákupu regulovaných produktů v ČR
 My, níže podepsaní občané České republiky, žádáme vládu a příslušné orgány o zavedení systému digitálního ověření věku přes terminál, podobně jako je to v USA, při nákupu produktů podléhajících věkovému omezení (např. e-liquidy, tabákové výrobky, alkohol, HHC, léky na předpis).
 Proč je toto opatření důležité?
 ✔️ Efektivní ochrana mladistvých – automatické ověření věku zabrání nezletilým v nákupu těchto produktů. ✔️ Eliminace nelegálního prodeje – každý nákup bude spojen s osobou, která jej provedla, což sníží riziko zneužití. ✔️ Moderní, technologicky vyspělé řešení – systém založený na ověření přes občanský průkaz nebo bankovní identitu zajistí bezpečné a transparentní nákupy. ✔️ Zachování svobody pro dospělé spotřebitele – místo plošných zákazů umožníme dospělým bezpečný a pohodlný nákup regulovaných produktů.
 Jak by systém fungoval?
 ✅ Terminál na prodejním místě – občanský průkaz se přiloží k čtecímu zařízení, které okamžitě ověří věk. ✅ Online nákupy – e-shopy by povinně využívaly ověření přes bankovní identitu nebo digitální doklad. ✅ Automatická kontrola – pokud je kupující mladší než stanovený věk, systém nákup zablokuje. ✅ Omezení obcházení pravidel – nebude možné, aby dospělí kupovali produkty pro nezletilé anonymně.
 Příklad z USA – ověřený systém
 ✔️ V USA již podobný systém úspěšně funguje – všechny nikotinové a tabákové produkty je možné koupit pouze po ověření občanského průkazu přes terminál. ✔️ Každý nákup je evidován – tím se zamezuje prodeji nezletilým, aniž by bylo nutné zavádět přísné plošné zákazy. ✔️ Omezení obcházení zákona – díky digitální evidenci si nezletilí nemohou koupit produkty, pokud nejsou plnoletí.
 Co tím získáme?
 💡 Bezpečnější trh, kde mladiství nebudou mít přístup k nelegálním produktům. 💡 Omezení černého trhu, kde dochází k nelegálnímu prodeji nikotinových, alkoholových či dalších produktů. 💡 Jistotu pro prodejce, že prodávají pouze osobám, které splňují věkové limity.
 Tímto vyzýváme vládu ČR, aby modernizovala kontrolu věku a zajistila bezpečnější a transparentnější systém prodeje regulovaných produktů, inspirovaný úspěšným modelem z USA.
 Podpořte tuto petici svým podpisem a pomozte prosadit efektivní řešení, které chrání mladistvé a zároveň zachovává práva dospělých!</x:t>
   </x:si>
   <x:si>
     <x:t>PETR ZELENKA, Družstevní 1237, 396 01 Humpolec</x:t>
   </x:si>
   <x:si>
-    <x:t>1215</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>1214</x:t>
   </x:si>
   <x:si>
     <x:t>Petice vládě za zrušení všech proklamačních smluv s Vatikánem a neuzavírání nových a zrušení financování náboženství státem</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> každé náboženské hnutí v České republice se řídí nižšími zákony, Ústavou a Listinou ČR.
 Netřeba to opakovat)
 -ve smlouvách je pouze proklamování a opakování obsahu článků Ústavy a Listiny s vyhýbáním se např. tomu, zda podle Vatikánu stojí tajemství zpovědi nad čl. 16 (4) Listiny práv a svobod
 -Dalším cílem je zrušení financování všech církví a náboženských skupin z daní , kdo chce praktikovat náboženství, ať si ho platí sám
 -Nežijeme ve středověku, abychom se báli nějakého Vatikánu
 -Je také nepřijatelné, aby zpovědní tajemství mohlo bránit vyšetřování trestných činů, kteřé se staly
 - je nepřijatelné, aby se církev snažila omezovat svobodu slova a potírala nebo zakazovala opoziční protestantské názory (jak je tomu např. v Polsku, můžeme zmínit par. 196 polského trestního zákoníku)</x:t>
   </x:si>
   <x:si>
     <x:t>SABINA KOŠINOVÁ, Družstevní 90, 763 26 Luhačovice</x:t>
   </x:si>
   <x:si>
     <x:t>Sabina Košinová, Družstevní 90, 763 26 Luhačovice</x:t>
   </x:si>
   <x:si>
-    <x:t>1213</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>1212</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, s obavami a hlubokým znepokojením sledujeme stav okolí stanic metra a zastávek městské hromadné dopravy v Praze. Tyto prostory, které by měly být bezpečným, upraveným a důstojným vstupem do našeho města pro tisíce cestujících denně, se často stávají místem strachu, zanedbanosti a nepořádku. 
 Každý z nás zná ten pocit, když za šera kráčíme k metru a kolem nás jsou posprejované zdi, přeplněné odpadkové koše, zapáchající zákoutí a přítomnost osob, které budí obavy. Nejde jen o otázku bezpečnosti – ale i o to, v jakém prostředí se pohybujeme. Mnozí se vyhýbají rizikovým místům, jiní tiše přihlížejí, jak graffiti, odpadky a zanedbaná infrastruktura přeměňují město na obraz lhostejnosti. Čistota veřejného prostoru totiž zásadně ovlivňuje to, jak se cítíme – a jak respektujeme své okolí. 
 Jak se cítí rodič, když jeho dítě musí projít kolem špinavé, počmárané zastávky, kde se válí rozbité lahve? Jak se cítí senior, když se bojí šlápnout na rozbité a špatně osvětlené schodiště do vestibulu metra? Jak se cítí turista, který vystoupí v evropské metropoli a první, co uvidí, jsou zničené lavičky a všudypřítomný nepořádek? 
 Stanice metra a zastávky MHD v Praze se dlouhodobě potýkají s problémy, které negativně ovlivňují kvalitu života nás všech. Nehygienické a nevzhledné prostředí – včetně odpadků, zápachu, graffiti, špinavých laviček a zanedbané infrastruktury – snižuje důstojnost veřejného prostoru a ničí obraz Prahy jako kulturní metropole. Cestující jsou vystaveni kapsářům, vandalismu i násilným incidentům, často spojeným s užíváním alkoholu a drog. Taková prostředí budí nejistotu a obavy. Zastávky se navíc stávají místem přežívání osob bez domova, hlučných skupin a konfliktních situací. Mnoho lidí se necítí vítáno – ani bezpečně, ani příjemně. 
 Žádáme proto důraz na čistotu a údržbu veřejného prostoru: každodenní úklid stanic a jejich okolí, pravidelné mytí povrchů, rychlé odstraňování graffiti, opravy poškozeného mobiliáře, dostatečné osvětlení, funkční odpadkové koše, dostupné toalety a pravidelný dohled nad technickým stavem zastávek. Požadujeme také důslednou ochranu veřejného pořádku – zákaz konzumace alkoholu na zastávkách a jeho vymáhání, okamžité řešení výtržností, vandalismu a agresivního chování. Žádáme viditelnější přítomnost bezpečnostních složek, tedy pravidelné obchůzky městské policie a instalaci moderního kamerového systému s nepřetržitým dohledem. Zároveň je nutné poskytovat sociální pomoc těm, kteří ji potřebují, zejména prostřednictvím spolupráce s neziskovými organizacemi zaměřenými na pomoc lidem bez domova a podporou programů, které nabízejí alternativu k pobytu na ulici. 
 Chceme rovněž zapojení veřejnosti a osvětu – informační kampaně k prevenci kriminality a udržování pořádku, stejně jako viditelné umístění tísňových kontaktů a instrukcí pro krizové situace. 
 Dopravní uzly nejsou jen klíčovými místy přepravy – jsou to brány do města, která formují první dojem a každodenní zkušenost nás všech. Čistota a bezpečí jdou ruku v ruce: udržovaný prostor odrazuje nevhodné chování a zvyšuje respekt obyvatel i návštěvníků. Je čas, aby tato místa odrážela hodnoty moderní metropole – bezpečnost, péči a úctu k veřejnému prostoru. Praha si zaslouží čisté, bezpečné a důstojné prostředí. </x:t>
   </x:si>
   <x:si>
     <x:t>Jan Hušbauer, U družstva Repo 948/9, Nusle, 140 00 Praha
 Radomír Nepil, Frýdlantská 1301/12, Kobylisy, 182 00 Praha
 Ing. Patrik Nacher, Vysočanská 552/73, Prosek, 190 00 Praha
 Mgr. Mária Ševčíková, Cíglerova 1089/30, Černý Most, 198 00 Praha</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>PATRIK ŠOMA, Obránců míru 1391, 431 11 Jirkov</x:t>
   </x:si>
   <x:si>
     <x:t>1202</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zrušení koncesionářských poplatků – plaťme jen za to, co skutečně sledujeme</x:t>
   </x:si>
   <x:si>
     <x:t>V dnešní době má téměř každý člověk přístup k televizoru, telefonu, počítači nebo tabletu – to ale neznamená, že sleduje Českou televizi nebo poslouchá Český rozhlas. Většina lidí využívá placené streamovací služby jako Netflix, Spotify nebo YouTube Premium, kde si platí obsah, který skutečně sledují a poslouchají.
 Považujeme za nespravedlivé, že za veřejnoprávní média musejí povinně platit i ti, kteří je vůbec nesledují. Současný model financování koncesionářskými poplatky je zastaralý, nepřehledný a neodpovídá realitě moderního mediálního prostředí.
 Navrhujeme, aby byl provoz České televize a Českého rozhlasu financován jiným způsobem – například prostřednictvím dobrovolného předplatného nebo formou součásti placeného balíčku, podobně jako jiné mediální služby. Ti, kteří mají zájem tento obsah sledovat, ať si jej zaplatí – ostatní by neměli být nuceni přispívat.</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTÝNA FUCHSOVÁ, č.p. 153, 683 01 Komořany</x:t>
   </x:si>
   <x:si>
     <x:t>1200</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za změnu názvu stanice metra „Českomoravská“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této elektronické petice vyjadřujeme souhlas s dlouhodobě plánovaným přejmenováním stanice metra B „Českomoravská“ na „Arena Libeň“, které navrhla místopisná komise magistrátu hlavního města Prahy spolu s organizátorem dopravy ROPID.
 Co požadujeme:
 Změnu názvu stanice „Českomoravská“ na „Arena Libeň“;
@@ -8427,80 +9437,50 @@
   </x:si>
   <x:si>
     <x:t>1189</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování názvu stanice metra „Českomoravská“</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, prostřednictvím této elektronické petice vyjadřujeme nesouhlas s přejmenováním stanice metra B „Českomoravská“ na „Arena – Praha“, které schválila Rada městské části Praha 9 dne 13. 5. 2025 usnesením č. Us RMČ 216/25.
 Co požadujeme:
 Zachování názvu stanice „Českomoravská“;
 Zastavení příprav na přejmenování této stanice;
 Zajištění transparentního postupu při jakékoli změně názvů veřejných zastávek, včetně zapojení veřejnosti a odborné diskuse.
 Proč?
 1. Historická a místopisná kontinuita:
 Název „Českomoravská“ není náhodný. Odkazuje na Českomoravskou ulici a na historii průmyslové oblasti, která hrála klíčovou roli v rozvoji Prahy 9. Tato stanice slouží veřejnosti více než 30 let a je důležitým orientačním bodem.
 2. Nežádoucí komercionalizace veřejného prostoru:
 Navrhovaný název „Arena – Praha“ zjevně odkazuje na nedalekou O2 arenu, která je komerčním subjektem. Zavádění firemních či reklamních názvů do veřejné dopravy považujeme za nebezpečný precedens, který by mohl vést k budoucím pokusům o „prodej“ dalších názvů stanic soukromým firmám.
 3. Riziko zmatku a neefektivity:
 Změna názvu by si vyžádala finanční náklady (výměna map, hlášení, značení) a zároveň by matla cestující, zejména seniory, turisty a návštěvníky akcí. Mnozí se již nyní orientují podle stávajícího názvu a přejmenování by mohlo vést ke zbytečným nedorozuměním.
 4. Absence veřejné diskuze:
 Rozhodnutí proběhlo bez řádného zapojení veřejnosti. Změna názvu stanice metra, která denně obslouží desítky tisíc cestujících, by měla být předmětem širšího veřejného projednání. Peticí dáváme občanům možnost se jasně vyjádřit.
 Závěrem:
 Stanice „Českomoravská“ má své místo v pražské historii a dopravní síti. Její název má význam, který nepřekračuje jen reklamní či krátkodobé zájmy, ale je součástí kulturní paměti města.
 Žádáme, aby hlavní město Praha, Dopravní podnik hl. m. Prahy i další příslušné orgány upustily od komerčně motivovaného přejmenování stanice a zachovaly její tradiční název.</x:t>
-  </x:si>
-[...28 lines deleted...]
-Josef Vyškovský, Vondrákova 638/19, Bystrc, 635 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1183</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za změnu Ústavy České republiky tak, aby bylo možné kandidovat do Parlamentu České republiky již od 18 let.</x:t>
   </x:si>
   <x:si>
     <x:t>Důvody této petice:
 My, níže podepsaní občané České republiky, prostřednictvím této petice usilujeme o změnu Ústavy České republiky (tj. z.č. 1/1993 Sb.), konkrétně článku 19, a to snížením věkové hranice pro pasivní volební právo do Senátu Parlamentu ČR ze 40 na 18 let a do Poslanecké sněmovny Parlamentu ČR z 21 na 18 let.
 Tento návrh vychází z přesvědčení, že plnoletí občané mají právo nejen volit, ale i být voleni. Věková hranice 18 let je v České republice obecně považována za mez dospělosti, kdy člověk přebírá plnou právní odpovědnost. Má právo řídit motorová vozidla, vstoupit do manželství, být povolán k vojenské službě a především rozhodovat ve volbách o budoucnosti země.
 Odepření práva kandidovat na základě věku není založeno na objektivních schopnostech jednotlivce, ale pouze na formálním věkovém limitu. Ve většině členských států Evropské unie (tj. Belgie, Dánsko, Finsko, Francie, Chorvatsko, Itálie, Lucembursko, Maďarsko, Německo, Nizozemsko, Portugalsko, Rakousko, Rumunsko, Slovinsko, Španělsko, Švédsko) mohou občané kandidovat do parlamentu již od 18 let a jejich demokracie tím netrpí, ba naopak, mladí lidé se aktivněji zapojují do veřejného dění.
 Cílem této změny je posílení politické participace mladých lidí, zvýšení zájmu o veřejné dění a férové přiznání jejich plnohodnotné role v demokratickém procesu. Mladá generace je dnes dobře informovaná, propojená a často přináší nové pohledy na řešení problémů, které se dotýkají celé společnosti – od klimatické krize po digitalizaci a vzdělávání.</x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL KRUTÝ, Chmelová 2893/4, Záběhlice, 106 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>Petr  Jindřichovský, Letohradská 369/3, Holešovice, 170 00 Praha
 Daniel  Krutý, Chmelová 2893/4, Záběhlice, 106 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1178</x:t>
   </x:si>
   <x:si>
@@ -8853,53 +9833,50 @@
 Ivan Cinka, Zapova 1366, 256 01 Benešov</x:t>
   </x:si>
   <x:si>
     <x:t>1141</x:t>
   </x:si>
   <x:si>
     <x:t>Zalození politické strany Battle Owl</x:t>
   </x:si>
   <x:si>
     <x:t>Pojďme udělat malý pokus, politickou stranu vedenou voliči. K projednání programu strany bude svolán po vzoru Dánska folkemødet. Což je lidový sněm, kde politik hovoří s lidmi a na základě těchto debat, pak strana tvoří svůj program. 
 Potřebujeme 1000 hlasů, uvidíme zda to spolu zvládneme.</x:t>
   </x:si>
   <x:si>
     <x:t>TOMÁŠ MARÁK, Vinice 128, 286 01 Vinaře</x:t>
   </x:si>
   <x:si>
     <x:t>1138</x:t>
   </x:si>
   <x:si>
     <x:t>Dopravní prostředky do 45 km/h, bez řidičského oprávnění</x:t>
   </x:si>
   <x:si>
     <x:t>Dopravní prostředky s rychlosti do 45 km/h, bez řidičského oprávněni (Ř.P.)</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIN GEMELA, č.p. 236, 739 51 Dobrá</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1134</x:t>
   </x:si>
   <x:si>
     <x:t>Vraťte nám prosím legendární figurky z Kinder vajíček 90. let!</x:t>
   </x:si>
   <x:si>
     <x:t>Věříme, že společnost Ferrero naslouchá svým zákazníkům.
 Prosíme vás, vraťte do Kinder vajíček to, co dělalo naše dětství tak kouzelné. Naše děti si to zaslouží taky.
 Jsme hlas těch, kteří nezapomněli. A chceme, aby naše děti měly také na co vzpomínat. Dovolte jim zažít tu samou radost, to napětí, to malé rozechvění z nečekaného pokladu. Otevírání vajíčka bylo kouzlo, které z uchovaných figurek sálá dodnes. Dnes, chceme dopřát svým dětem ten stejný pocit, jaký jsme zažívali my.
 Nechceme víc. Jen to, co už jednou fungovalo – hrošíky, krokodýly, ufony, lvíčky, egyptské kočičky, žraloky, tučňáky a další roztomilé postavičky, které dělaly Kinder tak výjimečným.
 Podepiš se. Společně s komunitou Diagnóza MÁMA to dokážeme.</x:t>
   </x:si>
   <x:si>
     <x:t>NIKOLA RAUSOVÁ, č.p. 62, 696 84 Syrovín</x:t>
   </x:si>
   <x:si>
     <x:t>1129</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE za transparentní rozhodování a ochranu občanů při rozhodování o větrných elektrárnách v obci Hořany, okres Nymburk</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Právní rámec petice:
 Tato petice je sepsána v souladu s čl. 18 Listiny základních práv a svobod a zákonem č. 85/1990 Sb., o právu petičním. Petici může podepsat každý občan České republiky bez ohledu na věk či trvalý pobyt. Podpisem občan vyjadřuje souhlas s jejím obsahem a podporu uvedeným požadavkům. Petice je určena především občanům Hořan a okolních obcí, kteří budou výstavbou VTE potenciálně ovlivněni.
 Důvody petice (zkrácené):
@@ -9092,175 +10069,63 @@
   </x:si>
   <x:si>
     <x:t>1087</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Podpora zákonodárné iniciativy Zastupitelstva Karlovarského kraje - výzva Parlamentu České republiky, aby kladně hlasoval o zákonu o zřízení veřejné vysoké školy v Karlovarském kraji </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Podpořte petici pro zřízení veřejné vysoké školy v Karlovarském kraji, jejíž existence zásadním způsobem pomůže rozvoji Karlovarského kraje.
 Nejhorší, nejslabší, nejmenší a vylidňující se, skoro by se až dalo říct, že kromě filmového festivalu na přelomu června a července je celý karlovarský region zbytkem země přehlížen. Výmluvně se o kraji vyjádřil v roce 2021 tehdejší premiér Andrej Babiš, jehož výrok, že „Karlovarský kraj je historicky ve všem nejhorší“, už stihl zlidovět. Slabá nabídka vzdělání nutí mladé lidi z kraje odcházet, ročně odejde do jiných měst tisíc studentů a přes polovinu z nich se už nevrátí. „Odliv mozků“ je tak jedním z nejpodstatnějších problémů navázaných na vylidňování kraje. Pouze 13 % obyvatelstva Karlovarského kraje má vysokoškolské vzdělání (Praha 42,1 %, průměr ČR je 20,8 %). Celý Karlovarský kraj je v pásmu velmi vysoké úrovně destabilizující chudoby, do které výzkumníci z PAQ Research počítají exekuce, bytovou nouzi a bydlení v sociálně vyloučených lokalitách.
 Prezident Petr Pavel při návštěvě našeho kraje dne 24. 6. 2024 sdělil: „Nejvíce času jsme věnovali absenci vysoké školy v kraji, což má vazbu na mnoho dalších problémů celého regionu. Naprosto jednoznačně jsme se shodli, že musí zaznít vůle vlády a ministra školství vysokou veřejnou školu zřídit. Pokud tomu tak nebude, tak žádné z problémů Karlovarska nebude možné úspěšně řešit.“
 Karlovarský kraj je jediným z krajů v České republice, kde nemá sídlo ani jedna vysoká škola (ani veřejná, ani soukromá). V Karlových Varech však v minulosti již samostatná veřejná vysoká škola existovala. V roce 1960 byl v Karlových Varech z konzultačního střediska Pedagogického institutu v Plzni zřízen samostatný Pedagogický institut, který byl však v roce 1965 zrušen a jeho nově dokončená budova v městské části Drahovice byla poskytnuta Střední pedagogické škole.
 Na území Karlovarského kraje působí z veřejných vysokých škol pouze jejich pobočky. Objevují se hlasy, že pobočky jsou dostatečné. Proti tomuto tvrzení je nutné konstatovat, že ve skutečnosti pobočky nejsou žádným pevným pilířem a garancí vzdělání, neboť vznikají a zanikají pouze rozhodnutím dané vysoké školy. Je známo mnoho případů, kdy vysoké školy zrušily své pobočky z důvodu jejich neefektivity (zrušení ve své době hrozilo i pobočce Fakulty ekonomické ZČU v Chebu). Kraj nutně potřebuje stabilní a autonomní vzdělávací instituci.
 Je nutné zřídit centrum vzdělanosti Karlovarského kraje, které bude působit i jako neformální znalostní a koordinační středisko pro ekonomické a rozvojové aktivity s přeshraničním dosahem a které bude stabilizovat a populačně rozšiřovat intelektuální potenciál kraje.  
 Podpisem této petice, která má formu elektronickou i listinnou, dáváme jasně najevo, že nám záleží na Karlovarském kraji a jeho obyvatelích, že nechceme, aby náš kraj nadále upadal a že podporujeme zákonodárnou iniciativu Zastupitelstva Karlovarského kraje. Vyzýváme Parlament České republiky, aby svým hlasováním o zákonu o zřízení veřejné vysoké školy v Karlovarském kraji jednoznačně podpořil rozvoj tohoto dlouhodobě zanedbávaného regionu. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>PETR BERÁNEK, Slavíčkova 1687, 356 01 Sokolov</x:t>
   </x:si>
   <x:si>
     <x:t>Bohumil Poláček, Semická 2026/12, Modřany, 143 00 Praha
 Martin Tocik, Lesov 110, 360 01 Sadov</x:t>
   </x:si>
   <x:si>
-    <x:t>1082</x:t>
-[...15 lines deleted...]
-  <x:si>
     <x:t>1076</x:t>
   </x:si>
   <x:si>
     <x:t>Petice na odpovědnost, uvědomění organizací a majitelů majetků, aby i občanům České republiky byli zajišťovány lidská práva.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Detailní popis PETICE je k nalezení v příloze, kde je uvedeno v stručným provedení 30 článků na druhé stránce k zajišťování odpovědnosti a uvědomění organizací a majitelů majetků </x:t>
   </x:si>
   <x:si>
     <x:t>Město Mirovice</x:t>
   </x:si>
   <x:si>
     <x:t>STANISLAV HLINKA, Ráztely 22, 398 04 Mirovice</x:t>
-  </x:si>
-[...93 lines deleted...]
-    <x:t>KRISTÝNA JANSTOVÁ, Nad dolíky 1198/19, Suchdol, 165 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1025</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zneužívání názvu starostové politickým hnutím Starostové a nezávislí.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení spoluobčané, v srpnu 2022 jsem všechny tehdejší představitele samospráv vyzval k tomu, abychom společně vystoupili proti hnutí STAN, jež neoprávněně užívá pojem Starostové. Hlavním důvodem tehdy byla kauza Dozimetr. Vít Rakušan toto prohlášení, které tehdy podepsalo 501 starostů, úspěšně vymlčel. Kauza Dozimetr ovšem ještě neskončila. Během vyšetřování záhadně zemřelo pět osob a ministr vnitra Vít Rakušan prokazatelně vlastnil šifrovaný telefon .............
      V lednu 2023 jsem opětovně všechny tehdejší představitele samospráv vyzval k veřejnému prohlášení, ve kterém jsem všechny upozorňoval na nebezpečí opětovného zavedení cenzury, což se již podařilo.Dále jsem tehdy upozorňoval na nebezpečí růstu cen energií.Dále jsem upozorňoval na nesmyslnost a nebezpečí Green Dealu. A posledním varováním bylo zvýšení daně z nemovitosti, k čemuž došlo. Toto veřejné prohlášení podepsalo více než 250 bývalých a současných starostů. Prohlášení bylo zasláno panu premiérovi, který odpověděl, že ve spoustě věcí nemáme pravdu a že bude přijat konsolidační balíček, který sníží strukturální deficit státního rozpočtu.
      Stojíme na začátku nového roku 2025. Téměř tři roky upozorňujeme, že hnutí STAN v žádném případě není stranou starostek a starostů. V EU jsou za STAN tři představitelé. Bývalý závětrný ministr průmyslu Síkela, který nikdy starostou nebyl, Danuše Nerudová, která rovněž žádnou obec neřídila a o řízení Mendelovy univerzity si každý udělejte obrázek sám, navíc nedávno uvedla větu slovy „My starostové“ a Jan Farský, který sice starostou byl, ale doposud nikomu nevysvětlil, jakou stáž a pro koho v USA jako poslanec Parlamentu absolvoval.
      Je na čase se výrazným způsobem vyjádřit a distancovat od politiky hnutí STAN a to již z několika důvodů.
 	jsou podporovatelem Green Dealu, který ničí náš průmysl a zemědělství
 	jsou podporovatelem inkluze ve školách, která zjevně likviduje naše školství
 	jsou podporovatelem genderové ideologie
 	jsou podporovatelem migrace – doposud řádně nevysvětlený migrační pakt podepsán Vítem Rakušanem
 	podpořili přijetí §318a tr. zákoníku – neoprávněná činnost pro cizí moc, čímž naši zem vrací zpět do totality, poněvadž se jedná téměř o stejný tr. čin jako dle tr. zákona § 98 – tr. čin rozvracení republiky
 	ministr vnitra a předseda STAN Vít Rakušan předložil a již byl v 1. čtení schválen návrh zákona o volebních kampaních – což je vlastně Rakušanova volební inkvizice a je prvním krokem k „Ministerstvu pravdy“. A co by to znamenalo ve spojení s neoprávněnou činností pro cizí moc nechci ani domyslet.
 	jsou podporovatelem přijetí eura, což nám nic pozitivního nepřinese, jak potvrdil i guvernér ČNB Aleš Michl
 	za aktivní podpory STAN se zanikají venkovské prodejny, ruší se pošty, matriky, slučují se školy, hrozí slučování obcí. Převedení placení nepedagogických pracovníků na obce je další hřebíček k tomu, že obec bude nucena z finančních důvodů školu zavřít. Snižuje se dostupnost služeb na venkově, což vede k vylidňovaní venkova. STAN svou politikou aktivně k této situaci přispívá.
 	stát na obec v posledních letech převádí spoustu agend, čímž obce zatěžuje další administrativou - viz. digitálně technické mapy, hlášení o svozu odpadu, administrace platů nepedagogických pracovníků, zřizování poboček Pošta Partner.
 A co mně chybí zcela nejvíc, je viditelná podpora tradiční rodiny.
     Děkuji všem, kteří budete mít odvahu se zapojit. Vím, že doba není lehká.
    	Bc. Otakar Březina, starosta obce Kozojídky
 </x:t>
@@ -9286,62 +10151,50 @@
   <x:si>
     <x:t>ZACHRAŇME (A)VOID 2.0</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ředitel trutnovského Centra současného umění EPO1 Jan Kunze, básník, zpěvák, hudebník a kurátor ke kauze napsal:
 "Vážení představitelé města Prahy, vážení podporovatelé kultury, obracíme se na Vás s naléhavou výzvou k záchraně unikátních kulturních prostorů – lodi (A)VOID Floating Gallery, (A)VOID Gallery i (A)VOID Café. Tyto prostory, jedinečné nejen svým umístěním na řece, ale i svým kulturním zaměřením, si získaly své nezastupitelné místo na mapě pražské kultury. Od roku 2008 zde probíhá bohatý a pestrý program zaměřený na literaturu, hudbu, výtvarné umění i další formy současného umění, které ve stále komerčnější Praze nemají odpovídající alternativu. (A)VOIDy jsou v současné době jediným nekomerčním kulturním prostorem na náplavce, který své aktivity nezaměřuje na výdělek, ale na podporu a rozvoj umělecké a kulturní scény. Svým programem poskytuje prostor začínajícím i uznávaným umělcům, literátům a performerům nejen z Česka, ale i ze zahraničí. Literární večery, autorská čtení, výstavy a komorní koncerty, které zde probíhají, představují výjimečné tvůrčí osobnosti a podporují rozvoj kulturní diverzity ve městě. V oblasti literatury, zvláště poezie a nezávislé literární tvorby, neexistuje v Praze mimo (A)VOIDy žádný alternativní prostor pro prezentaci a veřejné sdílení. Zrušení těchto unikátních a dnes již kultovních zařízení by bylo nenapravitelnou chybou a nezvratnou ztrátou nejen pro pražskou kulturní scénu. Zanikly by oázy, které poskytují útočiště tvorbě, nepodléhající komerčním tlakům a sloužící především lidem, kteří oceňují kvalitní a svobodné umění. Žádáme Vás proto, abyste podpořili zachování těchto kulturních prostorů a umožnili, aby i nadále mohly být významnými místy setkávání tvůrců a příznivců umění, místy, kde mohou vznikat a být prezentována díla, která reflektují naši dobu a společnost.“  
 Ještě před vydáním petice nás podpořil Miroslav Singer, emeritní guvernér ČNB, hlavní ekonom a člen vrcholového vedení Generali CEE Holding těmito slovy:
 "(A)void je už tím posledním, co dělí náplavku od toho, aby se způsobem využití stala jen další, upravenější a nablýskanější reinkarnací prostoru veksláckých rýžovišť a pastí na turisty z Husákových 80. Asi proto i lidem a úředníkům, kteří toto považuji za ideál svůj i svých tyto "atrakce" provozujících kamarádů, tak vadí."
 Svým podpisem stvrzuji souhlas se zněním textu na platformě Petice.com https://www.petice.com/zachrame_avoid_20 a zde v příloze.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dvojka sobě, z.s., IČO 26584158, Na bojišti 1733/12, Nové Město, 120 00 Praha 2</x:t>
   </x:si>
   <x:si>
     <x:t>425</x:t>
   </x:si>
   <x:si>
     <x:t>Stop uhlíkové neutralitě</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;p&gt;Zkratky: SP - skleníkové plyny, CO2 - oxid uhličitý&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;h3&gt;Požadujeme:&lt;/h3&gt;&lt;p&gt;&lt;b&gt;1)&lt;/b&gt; Odstoupení ČR ze systému emisních povolenek EU.&lt;/p&gt;&lt;p&gt;&lt;b&gt;2)&lt;/b&gt; Zrušit příspěvek na obnovitelné zdroje u ceny elektřiny.&lt;/p&gt;&lt;p&gt;&lt;b&gt;3)&lt;/b&gt; Zastavení podpory pro projekty neziskových organizací zaměřujících se na změnu klimatu a klimatickou krizi (viz. příloha).&lt;/p&gt;&lt;p&gt;&lt;b&gt;5)&lt;/b&gt; Zastavení podpory pro elektromobily, solární a větrné elektrárny.&lt;/p&gt;&lt;p&gt;&lt;b&gt;6)&lt;/b&gt; Zrušit povinnost přimíchávání biopaliv do pohonných hmot.&lt;/p&gt;&lt;p&gt;&lt;b&gt;7)&lt;/b&gt; Upustit od zákazu výroby spalovacích motorů v roce 2035.&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;h3&gt;Odůvodnění:&lt;/h3&gt;&lt;p&gt;&lt;b&gt;1)&lt;/b&gt; Ani po desítkách let se vědcům nepodařilo určit, jaká je citlivost klimatu, nebo-li jak moc má lidská činnost přispívat ke změně teploty. To dokazuje velmi široké rozpětí citlivosti 0.0044°C – 4.5°C, jenž je výsledkem mnoha studií v průběhu let. Neví se tedy přesně, zda má vůbec smysl snižovat emise SP a pokud ano, tak o kolik.&lt;/p&gt;&lt;p&gt;&lt;b&gt;2)&lt;/b&gt; I kdyby SP vypouštěné člověkem významně ovlivňovaly klima na Zemi, tak přesto nebylo prokázáno, že by vyšší teplota či koncentrace SP měla negativní vliv na život na Zemi.&lt;/p&gt;&lt;p&gt;&lt;b&gt;3)&lt;/b&gt; Na základě reálných dat a historických rekonstrukcí neexistují jasné důkazy o tom, že by na Zemi právě panovala či že by měla s vysokou pravděpodobností v následujících letech nastat klimatická krize.&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;Podrobné odůvodnění se zdroji je v příloze.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Další odůvodnění najdete na facebookové stránce „Uhlík je život“ (.../uhlik.je.zivot)&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID PETRÁSEK, č.p. 483, 514 01 Horní Branná</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>EURO V ČESKU, z. s., IČO 8535388, Taussigova 1167/11, Kobylisy, 182 00 Praha</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="d.M.yyyy"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -9663,51 +10516,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L385"/>
+  <x:dimension ref="A1:L420"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -9718,12691 +10571,13841 @@
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46234.805901875</x:v>
+        <x:v>46282.3970314352</x:v>
       </x:c>
       <x:c r="E2" s="1">
-        <x:v>46418.9999884259</x:v>
+        <x:v>46463.9999884259</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L2" s="0">
-        <x:v>13</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
+      <x:c r="B3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>46234.4467241435</x:v>
+        <x:v>46281.7668870486</x:v>
       </x:c>
       <x:c r="E3" s="1">
-        <x:v>46418.9999884259</x:v>
+        <x:v>46462.9999884259</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L3" s="0">
-        <x:v>1</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D4" s="1">
+        <x:v>46281.6416887153</x:v>
+      </x:c>
+      <x:c r="E4" s="1">
+        <x:v>46462.9999884259</x:v>
+      </x:c>
+      <x:c r="H4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D4" s="1">
-[...5 lines deleted...]
-      <x:c r="H4" s="0" t="s">
+      <x:c r="I4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="I4" s="0" t="s">
+      <x:c r="J4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="J4" s="0" t="s">
+      <x:c r="K4" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="K4" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L4" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>46233.3610191435</x:v>
+        <x:v>46281.412727581</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>46417.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H5" s="2" t="s">
+        <x:v>46462.9999884259</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L5" s="0">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>46233.3603102083</x:v>
+        <x:v>46280.5816910764</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>46417.9999884259</x:v>
+        <x:v>46461.9999884259</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L6" s="0">
-        <x:v>27</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>46231.5734955324</x:v>
+        <x:v>46280.5534066898</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>46415.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H7" s="2" t="s">
+        <x:v>46461.9999884259</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L7" s="0">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>46231.4085218403</x:v>
+        <x:v>46279.446475787</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>46415.9999884259</x:v>
+        <x:v>46460.9999884259</x:v>
       </x:c>
       <x:c r="H8" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L8" s="0">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>46231.3852177083</x:v>
+        <x:v>46279.3676662731</x:v>
       </x:c>
       <x:c r="E9" s="1">
-        <x:v>46415.9999884259</x:v>
+        <x:v>46460.9999884259</x:v>
       </x:c>
       <x:c r="H9" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L9" s="0">
-        <x:v>162</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>46229.3337203704</x:v>
+        <x:v>46278.7321686227</x:v>
       </x:c>
       <x:c r="E10" s="1">
-        <x:v>46413.9999884259</x:v>
+        <x:v>46459.9999884259</x:v>
       </x:c>
       <x:c r="H10" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K10" s="2" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L10" s="0">
-        <x:v>54</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>46227.7094041551</x:v>
+        <x:v>46277.5690758796</x:v>
       </x:c>
       <x:c r="E11" s="1">
-        <x:v>46411.9999884259</x:v>
+        <x:v>46458.9999884259</x:v>
       </x:c>
       <x:c r="H11" s="2" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L11" s="0">
-        <x:v>49</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>46227.6971689815</x:v>
+        <x:v>46276.4369287847</x:v>
       </x:c>
       <x:c r="E12" s="1">
-        <x:v>46227.7071227083</x:v>
+        <x:v>46457.9999884259</x:v>
       </x:c>
       <x:c r="H12" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L12" s="0">
-        <x:v>1</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D13" s="1">
-        <x:v>46227.4463475926</x:v>
+        <x:v>46276.3736572917</x:v>
       </x:c>
       <x:c r="E13" s="1">
-        <x:v>46411.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>46457.9999884259</x:v>
+      </x:c>
+      <x:c r="H13" s="2" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L13" s="0">
-        <x:v>1</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="1">
-        <x:v>46226.7440070949</x:v>
+        <x:v>46275.8227850694</x:v>
       </x:c>
       <x:c r="E14" s="1">
-        <x:v>46410.9999884259</x:v>
+        <x:v>46456.9999884259</x:v>
       </x:c>
       <x:c r="H14" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L14" s="0">
-        <x:v>6</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D15" s="1">
-        <x:v>46224.7946280208</x:v>
+        <x:v>46275.8187572454</x:v>
       </x:c>
       <x:c r="E15" s="1">
-        <x:v>46408.9999884259</x:v>
+        <x:v>46456.9999884259</x:v>
+      </x:c>
+      <x:c r="F15" s="1">
+        <x:v>46275.8192022569</x:v>
+      </x:c>
+      <x:c r="G15" s="1">
+        <x:v>46275.8192022569</x:v>
       </x:c>
       <x:c r="H15" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L15" s="0">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D16" s="1">
-        <x:v>46224.6730503356</x:v>
+        <x:v>46275.5008683565</x:v>
       </x:c>
       <x:c r="E16" s="1">
-        <x:v>46408.9999884259</x:v>
+        <x:v>46456.9999884259</x:v>
       </x:c>
       <x:c r="H16" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L16" s="0">
-        <x:v>11</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D17" s="1">
-        <x:v>46223.6377005324</x:v>
+        <x:v>46275.4418658565</x:v>
       </x:c>
       <x:c r="E17" s="1">
-        <x:v>46407.9999884259</x:v>
+        <x:v>46275.4878019213</x:v>
       </x:c>
       <x:c r="H17" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L17" s="0">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>46221.7119157755</x:v>
+        <x:v>46274.6322037963</x:v>
       </x:c>
       <x:c r="E18" s="1">
-        <x:v>46405.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>89</x:v>
+        <x:v>46455.9999884259</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L18" s="0">
-        <x:v>9</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>46221.3676344097</x:v>
+        <x:v>46274.6232298495</x:v>
       </x:c>
       <x:c r="E19" s="1">
-        <x:v>46405.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>46455.9999884259</x:v>
+      </x:c>
+      <x:c r="H19" s="2" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="K19" s="2" t="s">
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L19" s="0">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>46218.6800798958</x:v>
+        <x:v>46273.8532164005</x:v>
       </x:c>
       <x:c r="E20" s="1">
-        <x:v>46402.9999884259</x:v>
+        <x:v>46454.9999884259</x:v>
       </x:c>
       <x:c r="H20" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="K20" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L20" s="0">
-        <x:v>431</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>46217.8987769792</x:v>
+        <x:v>46273.6125323611</x:v>
       </x:c>
       <x:c r="E21" s="1">
-        <x:v>46401.9999884259</x:v>
+        <x:v>46454.9999884259</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L21" s="0">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>46217.7054884144</x:v>
+        <x:v>46273.4383553125</x:v>
       </x:c>
       <x:c r="E22" s="1">
-        <x:v>46401.9999884259</x:v>
+        <x:v>46454.9999884259</x:v>
       </x:c>
       <x:c r="H22" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L22" s="0">
-        <x:v>450</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>46215.973288912</x:v>
+        <x:v>46272.6711549074</x:v>
       </x:c>
       <x:c r="E23" s="1">
-        <x:v>46399.9999884259</x:v>
+        <x:v>46453.9999884259</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>119</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L23" s="0">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>46215.3919100232</x:v>
+        <x:v>46272.6442939005</x:v>
       </x:c>
       <x:c r="E24" s="1">
-        <x:v>46399.9999884259</x:v>
+        <x:v>46453.9999884259</x:v>
       </x:c>
       <x:c r="H24" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="K24" s="2" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L24" s="0">
-        <x:v>141</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D25" s="1">
+        <x:v>46272.3650873032</x:v>
+      </x:c>
+      <x:c r="E25" s="1">
+        <x:v>46279.358646713</x:v>
+      </x:c>
+      <x:c r="H25" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C25" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="K25" s="2" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L25" s="0">
-        <x:v>115</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>46213.3902073495</x:v>
+        <x:v>46270.4656747338</x:v>
       </x:c>
       <x:c r="E26" s="1">
-        <x:v>46397.9999884259</x:v>
+        <x:v>46451.9999884259</x:v>
       </x:c>
       <x:c r="H26" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="K26" s="2" t="s">
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L26" s="0">
-        <x:v>346</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>46212.6737262731</x:v>
+        <x:v>46269.6406306944</x:v>
       </x:c>
       <x:c r="E27" s="1">
-        <x:v>46396.9999884259</x:v>
+        <x:v>46450.9999884259</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L27" s="0">
-        <x:v>545</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D28" s="1">
-        <x:v>46210.5703929514</x:v>
+        <x:v>46268.9380602778</x:v>
       </x:c>
       <x:c r="E28" s="1">
-        <x:v>46394.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
+      </x:c>
+      <x:c r="F28" s="1">
+        <x:v>46273.4316900926</x:v>
+      </x:c>
+      <x:c r="G28" s="1">
+        <x:v>46273.4316900926</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L28" s="0">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>46209.8620670255</x:v>
+        <x:v>46268.7389715856</x:v>
       </x:c>
       <x:c r="E29" s="1">
-        <x:v>46393.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L29" s="0">
-        <x:v>14</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1">
-        <x:v>46207.5124783218</x:v>
+        <x:v>46268.6979653819</x:v>
       </x:c>
       <x:c r="E30" s="1">
-        <x:v>46391.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L30" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D31" s="1">
-        <x:v>46206.600169375</x:v>
+        <x:v>46268.6921146065</x:v>
       </x:c>
       <x:c r="E31" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L31" s="0">
-        <x:v>199</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="1">
-        <x:v>46206.5288698495</x:v>
+        <x:v>46268.6851672106</x:v>
       </x:c>
       <x:c r="E32" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L32" s="0">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D33" s="1">
-        <x:v>46206.5117878935</x:v>
+        <x:v>46267.7165762153</x:v>
       </x:c>
       <x:c r="E33" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46448.9999884259</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L33" s="0">
-        <x:v>22</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D34" s="1">
-        <x:v>46206.4857907523</x:v>
+        <x:v>46267.4839964352</x:v>
       </x:c>
       <x:c r="E34" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46267.4909564931</x:v>
       </x:c>
       <x:c r="H34" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L34" s="0">
-        <x:v>52</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D35" s="1">
-        <x:v>46206.304441956</x:v>
+        <x:v>46267.4097875579</x:v>
       </x:c>
       <x:c r="E35" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46448.9999884259</x:v>
       </x:c>
       <x:c r="F35" s="1">
-        <x:v>46206.3108206134</x:v>
+        <x:v>46267.409987338</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>46206.3108206134</x:v>
+        <x:v>46267.409987338</x:v>
       </x:c>
       <x:c r="H35" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L35" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="1">
-        <x:v>46206.2217190393</x:v>
+        <x:v>46266.4638704398</x:v>
       </x:c>
       <x:c r="E36" s="1">
-        <x:v>46390.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>46447.9999884259</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L36" s="0">
-        <x:v>13</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B37" s="2" t="s">
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D37" s="1">
-        <x:v>46204.8187370833</x:v>
+        <x:v>46265.8578568171</x:v>
       </x:c>
       <x:c r="E37" s="1">
-        <x:v>46388.9999884259</x:v>
+        <x:v>46446.9999884259</x:v>
+      </x:c>
+      <x:c r="F37" s="1">
+        <x:v>46265.8582288889</x:v>
+      </x:c>
+      <x:c r="G37" s="1">
+        <x:v>46265.8582288889</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K37" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L37" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="1">
-        <x:v>46203.5545639699</x:v>
+        <x:v>46265.5912986111</x:v>
       </x:c>
       <x:c r="E38" s="1">
-        <x:v>46205.2466620023</x:v>
+        <x:v>46446.9999884259</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L38" s="0">
-        <x:v>79</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="1">
-        <x:v>46203.3171292014</x:v>
+        <x:v>46263.4903976505</x:v>
       </x:c>
       <x:c r="E39" s="1">
-        <x:v>46386.9999884259</x:v>
+        <x:v>46446.9999884259</x:v>
       </x:c>
       <x:c r="H39" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>190</x:v>
-[...2 lines deleted...]
-        <x:v>191</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L39" s="0">
-        <x:v>15</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D40" s="1">
-        <x:v>46202.7416547569</x:v>
+        <x:v>46260.9017695718</x:v>
       </x:c>
       <x:c r="E40" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46444.9999884259</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L40" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-        <x:v>197</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D41" s="1">
-        <x:v>46202.6313022917</x:v>
+        <x:v>46260.8818528588</x:v>
       </x:c>
       <x:c r="E41" s="1">
-        <x:v>46385.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46235.8498294329</x:v>
+        <x:v>46260.8949917361</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L41" s="0">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-        <x:v>201</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B42" s="2" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1">
-        <x:v>46202.607363669</x:v>
+        <x:v>46260.5359800116</x:v>
       </x:c>
       <x:c r="E42" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46444.9999884259</x:v>
       </x:c>
       <x:c r="H42" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L42" s="0">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D43" s="1">
-        <x:v>46202.5659538889</x:v>
+        <x:v>46259.6719307639</x:v>
       </x:c>
       <x:c r="E43" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46443.9999884259</x:v>
       </x:c>
       <x:c r="F43" s="1">
-        <x:v>46202.5662736111</x:v>
+        <x:v>46272.8922221759</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>46202.5662736111</x:v>
+        <x:v>46272.8922221759</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L43" s="0">
-        <x:v>1</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B44" s="2" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D44" s="1">
-        <x:v>46198.7319479398</x:v>
+        <x:v>46259.3975484491</x:v>
       </x:c>
       <x:c r="E44" s="1">
-        <x:v>46381.9999884259</x:v>
+        <x:v>46443.9999884259</x:v>
+      </x:c>
+      <x:c r="F44" s="1">
+        <x:v>46266.7515632639</x:v>
+      </x:c>
+      <x:c r="G44" s="1">
+        <x:v>46266.7515632639</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="K44" s="2" t="s">
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L44" s="0">
-        <x:v>104</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1">
-        <x:v>46198.3460520255</x:v>
+        <x:v>46253.9330842593</x:v>
       </x:c>
       <x:c r="E45" s="1">
-        <x:v>46381.9999884259</x:v>
+        <x:v>46437.9999884259</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="K45" s="2" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="L45" s="0">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>222</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D46" s="1">
-        <x:v>46196.8831426042</x:v>
+        <x:v>46249.2314332292</x:v>
       </x:c>
       <x:c r="E46" s="1">
-        <x:v>46379.9999884259</x:v>
+        <x:v>46249.2365652546</x:v>
+      </x:c>
+      <x:c r="F46" s="1">
+        <x:v>46249.2375436806</x:v>
+      </x:c>
+      <x:c r="G46" s="1">
+        <x:v>46249.2375436806</x:v>
       </x:c>
       <x:c r="H46" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L46" s="0">
-        <x:v>45</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D47" s="1">
-        <x:v>46196.5403494676</x:v>
+        <x:v>46247.7816990278</x:v>
       </x:c>
       <x:c r="E47" s="1">
-        <x:v>46379.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>46431.9999884259</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L47" s="0">
-        <x:v>17</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D48" s="1">
-        <x:v>46195.7757424074</x:v>
+        <x:v>46247.4906217014</x:v>
       </x:c>
       <x:c r="E48" s="1">
-        <x:v>46228.8622407176</x:v>
+        <x:v>46431.9999884259</x:v>
       </x:c>
       <x:c r="H48" s="2" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L48" s="0">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D49" s="1">
-        <x:v>46195.6132791204</x:v>
+        <x:v>46246.3726823264</x:v>
       </x:c>
       <x:c r="E49" s="1">
-        <x:v>46378.9999884259</x:v>
+        <x:v>46430.9999884259</x:v>
       </x:c>
       <x:c r="F49" s="1">
-        <x:v>46195.6136156366</x:v>
+        <x:v>46254.4094004745</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>46195.6136156366</x:v>
+        <x:v>46254.4094004745</x:v>
       </x:c>
       <x:c r="H49" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L49" s="0">
-        <x:v>1</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
-        <x:v>239</x:v>
-[...2 lines deleted...]
-        <x:v>240</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B50" s="2" t="s">
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D50" s="1">
-        <x:v>46195.6088525463</x:v>
+        <x:v>46245.7164160301</x:v>
       </x:c>
       <x:c r="E50" s="1">
-        <x:v>46378.9999884259</x:v>
+        <x:v>46429.9999884259</x:v>
       </x:c>
       <x:c r="H50" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L50" s="0">
-        <x:v>24</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1">
-        <x:v>46195.3858121412</x:v>
+        <x:v>46245.5717193981</x:v>
       </x:c>
       <x:c r="E51" s="1">
-        <x:v>46378.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>46429.9999884259</x:v>
+      </x:c>
+      <x:c r="H51" s="2" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L51" s="0">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="1">
-        <x:v>46194.6172664468</x:v>
+        <x:v>46244.4603738773</x:v>
       </x:c>
       <x:c r="E52" s="1">
-        <x:v>46377.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>252</x:v>
+        <x:v>46428.9999884259</x:v>
+      </x:c>
+      <x:c r="H52" s="2" t="s">
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>254</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="K52" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L52" s="0">
-        <x:v>4</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D53" s="1">
+        <x:v>46241.6670265394</x:v>
+      </x:c>
+      <x:c r="E53" s="1">
+        <x:v>46425.9999884259</x:v>
+      </x:c>
+      <x:c r="H53" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B53" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K53" s="2" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="L53" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="1">
-        <x:v>46190.9121237268</x:v>
+        <x:v>46240.8032267014</x:v>
       </x:c>
       <x:c r="E54" s="1">
-        <x:v>46373.9999884259</x:v>
+        <x:v>46424.9999884259</x:v>
       </x:c>
       <x:c r="H54" s="2" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L54" s="0">
-        <x:v>79</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
-        <x:v>267</x:v>
-[...1 lines deleted...]
-      <x:c r="B55" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
+      <x:c r="B55" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="1">
-        <x:v>46190.6796532292</x:v>
+        <x:v>46238.8614984028</x:v>
       </x:c>
       <x:c r="E55" s="1">
-        <x:v>46198.4759214352</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>46422.9999884259</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L55" s="0">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="B56" s="2" t="s">
+      <x:c r="C56" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D56" s="1">
+        <x:v>46238.6210309722</x:v>
+      </x:c>
+      <x:c r="E56" s="1">
+        <x:v>46422.9999884259</x:v>
+      </x:c>
+      <x:c r="H56" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C56" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H56" s="2" t="s">
+      <x:c r="I56" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J56" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="I56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L56" s="0">
-        <x:v>13</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1">
-        <x:v>46189.2528649769</x:v>
+        <x:v>46234.805901875</x:v>
       </x:c>
       <x:c r="E57" s="1">
-        <x:v>46372.9999884259</x:v>
+        <x:v>46418.9999884259</x:v>
       </x:c>
       <x:c r="H57" s="2" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="I57" s="0" t="s">
+      <x:c r="J57" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="J57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L57" s="0">
-        <x:v>4</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="1">
-        <x:v>46188.8727651389</x:v>
+        <x:v>46234.4467241435</x:v>
       </x:c>
       <x:c r="E58" s="1">
-        <x:v>46371.9999884259</x:v>
+        <x:v>46418.9999884259</x:v>
       </x:c>
       <x:c r="H58" s="2" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="J58" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="I58" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L58" s="0">
-        <x:v>380</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="B59" s="2" t="s">
+      <x:c r="C59" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D59" s="1">
+        <x:v>46233.7967676273</x:v>
+      </x:c>
+      <x:c r="E59" s="1">
+        <x:v>46234.3599551389</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C59" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H59" s="2" t="s">
+      <x:c r="I59" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="I59" s="0" t="s">
+      <x:c r="J59" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="J59" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>292</x:v>
+      <x:c r="K59" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L59" s="0">
-        <x:v>84</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D60" s="1">
+        <x:v>46233.3610191435</x:v>
+      </x:c>
+      <x:c r="E60" s="1">
+        <x:v>46417.9999884259</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="B60" s="2" t="s">
+      <x:c r="I60" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C60" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H60" s="2" t="s">
+      <x:c r="J60" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="I60" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>296</x:v>
+      <x:c r="K60" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L60" s="0">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1">
-        <x:v>46188.031681956</x:v>
+        <x:v>46233.3603102083</x:v>
       </x:c>
       <x:c r="E61" s="1">
-        <x:v>46371.9999884259</x:v>
+        <x:v>46417.9999884259</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="I61" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>301</x:v>
+      <x:c r="K61" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L61" s="0">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D62" s="1">
+        <x:v>46231.5734955324</x:v>
+      </x:c>
+      <x:c r="E62" s="1">
+        <x:v>46415.9999884259</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="B62" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="H62" s="2" t="s">
+      <x:c r="I62" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="I62" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="K62" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
+      <x:c r="K62" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="L62" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D63" s="1">
-        <x:v>46187.3981739931</x:v>
+        <x:v>46231.4085218403</x:v>
       </x:c>
       <x:c r="E63" s="1">
-        <x:v>46370.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46211.7778663773</x:v>
+        <x:v>46415.9999884259</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>308</x:v>
-[...2 lines deleted...]
-        <x:v>309</x:v>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="K63" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L63" s="0">
-        <x:v>731</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D64" s="1">
-        <x:v>46184.7153008449</x:v>
+        <x:v>46231.3852177083</x:v>
       </x:c>
       <x:c r="E64" s="1">
-        <x:v>46367.9999884259</x:v>
+        <x:v>46415.9999884259</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-        <x:v>314</x:v>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="K64" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L64" s="0">
-        <x:v>60</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D65" s="1">
-        <x:v>46184.4301604167</x:v>
+        <x:v>46229.3337203704</x:v>
       </x:c>
       <x:c r="E65" s="1">
-        <x:v>46367.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>317</x:v>
+        <x:v>46413.9999884259</x:v>
+      </x:c>
+      <x:c r="H65" s="2" t="s">
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L65" s="0">
-        <x:v>2</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D66" s="1">
-        <x:v>46183.2231105324</x:v>
+        <x:v>46227.7094041551</x:v>
       </x:c>
       <x:c r="E66" s="1">
-        <x:v>46366.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46183.2242344792</x:v>
+        <x:v>46260.4840367708</x:v>
       </x:c>
       <x:c r="H66" s="2" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L66" s="0">
-        <x:v>1</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D67" s="1">
-        <x:v>46182.7221507292</x:v>
+        <x:v>46227.6971689815</x:v>
       </x:c>
       <x:c r="E67" s="1">
-        <x:v>46365.9999884259</x:v>
+        <x:v>46227.7071227083</x:v>
       </x:c>
       <x:c r="H67" s="2" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L67" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1">
-        <x:v>46182.6762733218</x:v>
+        <x:v>46227.4463475926</x:v>
       </x:c>
       <x:c r="E68" s="1">
-        <x:v>46182.7070309259</x:v>
-[...2 lines deleted...]
-        <x:v>331</x:v>
+        <x:v>46411.9999884259</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L68" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D69" s="1">
-        <x:v>46181.3269716088</x:v>
+        <x:v>46226.7440070949</x:v>
       </x:c>
       <x:c r="E69" s="1">
-        <x:v>46364.9999884259</x:v>
+        <x:v>46410.9999884259</x:v>
       </x:c>
       <x:c r="H69" s="2" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L69" s="0">
-        <x:v>366</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1">
-        <x:v>46178.5460414815</x:v>
+        <x:v>46224.7946280208</x:v>
       </x:c>
       <x:c r="E70" s="1">
-        <x:v>46361.9999884259</x:v>
+        <x:v>46408.9999884259</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>341</x:v>
-[...2 lines deleted...]
-        <x:v>342</x:v>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="K70" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L70" s="0">
-        <x:v>8</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D71" s="1">
-        <x:v>46176.5994558449</x:v>
+        <x:v>46224.6730503356</x:v>
       </x:c>
       <x:c r="E71" s="1">
-        <x:v>46359.9999884259</x:v>
+        <x:v>46408.9999884259</x:v>
       </x:c>
       <x:c r="H71" s="2" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L71" s="0">
-        <x:v>4</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D72" s="1">
-        <x:v>46176.5042964352</x:v>
+        <x:v>46223.6377005324</x:v>
       </x:c>
       <x:c r="E72" s="1">
-        <x:v>46359.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>46238.5652771296</x:v>
+      </x:c>
+      <x:c r="H72" s="2" t="s">
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L72" s="0">
-        <x:v>27</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D73" s="1">
-        <x:v>46176.3741010417</x:v>
+        <x:v>46221.7119157755</x:v>
       </x:c>
       <x:c r="E73" s="1">
-        <x:v>46359.9999884259</x:v>
+        <x:v>46405.9999884259</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L73" s="0">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D74" s="1">
-        <x:v>46175.8057715856</x:v>
+        <x:v>46221.3676344097</x:v>
       </x:c>
       <x:c r="E74" s="1">
-        <x:v>46183.5262912847</x:v>
-[...2 lines deleted...]
-        <x:v>360</x:v>
+        <x:v>46405.9999884259</x:v>
+      </x:c>
+      <x:c r="H74" s="0" t="s">
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>362</x:v>
-[...2 lines deleted...]
-        <x:v>363</x:v>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="K74" s="0" t="s">
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L74" s="0">
-        <x:v>7</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D75" s="1">
-        <x:v>46175.347276713</x:v>
+        <x:v>46218.6800798958</x:v>
       </x:c>
       <x:c r="E75" s="1">
-        <x:v>46358.9999884259</x:v>
+        <x:v>46402.9999884259</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
-        <x:v>366</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K75" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L75" s="0">
-        <x:v>72</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D76" s="1">
-        <x:v>46174.7455202315</x:v>
+        <x:v>46217.8987769792</x:v>
       </x:c>
       <x:c r="E76" s="1">
-        <x:v>46357.9999884259</x:v>
+        <x:v>46401.9999884259</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
-        <x:v>372</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L76" s="0">
-        <x:v>317</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D77" s="1">
-        <x:v>46172.3859484722</x:v>
+        <x:v>46217.7054884144</x:v>
       </x:c>
       <x:c r="E77" s="1">
-        <x:v>46356.9999884259</x:v>
+        <x:v>46258.8191624421</x:v>
       </x:c>
       <x:c r="H77" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>377</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="K77" s="2" t="s">
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L77" s="0">
-        <x:v>65</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1">
-        <x:v>46171.7003747454</x:v>
+        <x:v>46215.973288912</x:v>
       </x:c>
       <x:c r="E78" s="1">
-        <x:v>46355.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46231.7527424653</x:v>
+        <x:v>46399.9999884259</x:v>
       </x:c>
       <x:c r="H78" s="2" t="s">
-        <x:v>380</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K78" s="2" t="s">
-        <x:v>382</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L78" s="0">
-        <x:v>130</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1">
-        <x:v>46171.6956849884</x:v>
+        <x:v>46215.3919100232</x:v>
       </x:c>
       <x:c r="E79" s="1">
-        <x:v>46231.7556574769</x:v>
+        <x:v>46399.9999884259</x:v>
       </x:c>
       <x:c r="H79" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>381</x:v>
-[...2 lines deleted...]
-        <x:v>382</x:v>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L79" s="0">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1">
-        <x:v>46170.6166474074</x:v>
+        <x:v>46213.8477370949</x:v>
       </x:c>
       <x:c r="E80" s="1">
-        <x:v>46354.9999884259</x:v>
+        <x:v>46397.9999884259</x:v>
       </x:c>
       <x:c r="H80" s="2" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L80" s="0">
-        <x:v>1</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D81" s="1">
-        <x:v>46169.5861612268</x:v>
+        <x:v>46213.3902073495</x:v>
       </x:c>
       <x:c r="E81" s="1">
-        <x:v>46353.9999884259</x:v>
+        <x:v>46397.9999884259</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L81" s="0">
-        <x:v>25</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1">
-        <x:v>46169.3396062384</x:v>
+        <x:v>46212.6737262731</x:v>
       </x:c>
       <x:c r="E82" s="1">
-        <x:v>46353.9999884259</x:v>
+        <x:v>46396.9999884259</x:v>
       </x:c>
       <x:c r="H82" s="2" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>399</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="K82" s="2" t="s">
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L82" s="0">
-        <x:v>29</x:v>
+        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D83" s="1">
-        <x:v>46167.5078106134</x:v>
+        <x:v>46210.5703929514</x:v>
       </x:c>
       <x:c r="E83" s="1">
-        <x:v>46351.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46189.3513899769</x:v>
+        <x:v>46394.9999884259</x:v>
       </x:c>
       <x:c r="H83" s="2" t="s">
-        <x:v>402</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L83" s="0">
-        <x:v>2712</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
-        <x:v>404</x:v>
-[...2 lines deleted...]
-        <x:v>405</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1">
-        <x:v>46166.8557130324</x:v>
+        <x:v>46209.8620670255</x:v>
       </x:c>
       <x:c r="E84" s="1">
-        <x:v>46350.9999884259</x:v>
+        <x:v>46393.9999884259</x:v>
       </x:c>
       <x:c r="H84" s="2" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>408</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="K84" s="2" t="s">
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L84" s="0">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D85" s="1">
-        <x:v>46164.8186898958</x:v>
+        <x:v>46207.5124783218</x:v>
       </x:c>
       <x:c r="E85" s="1">
-        <x:v>46168.6677585764</x:v>
+        <x:v>46391.9999884259</x:v>
       </x:c>
       <x:c r="H85" s="2" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L85" s="0">
-        <x:v>33</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1">
-        <x:v>46164.6041471412</x:v>
+        <x:v>46206.600169375</x:v>
       </x:c>
       <x:c r="E86" s="1">
-        <x:v>46202.549285625</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H86" s="2" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L86" s="0">
-        <x:v>80</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1">
-        <x:v>46163.6520081713</x:v>
+        <x:v>46206.5288698495</x:v>
       </x:c>
       <x:c r="E87" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="L87" s="0">
-        <x:v>81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D88" s="1">
-        <x:v>46163.5340348611</x:v>
+        <x:v>46206.5117878935</x:v>
       </x:c>
       <x:c r="E88" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L88" s="0">
-        <x:v>8</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1">
-        <x:v>46163.0041868981</x:v>
+        <x:v>46206.4857907523</x:v>
       </x:c>
       <x:c r="E89" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H89" s="2" t="s">
-        <x:v>427</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L89" s="0">
-        <x:v>3</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
-        <x:v>430</x:v>
-[...2 lines deleted...]
-        <x:v>431</x:v>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D90" s="1">
-        <x:v>46162.4827038889</x:v>
+        <x:v>46206.304441956</x:v>
       </x:c>
       <x:c r="E90" s="1">
-        <x:v>46346.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
+      </x:c>
+      <x:c r="F90" s="1">
+        <x:v>46206.3108206134</x:v>
+      </x:c>
+      <x:c r="G90" s="1">
+        <x:v>46206.3108206134</x:v>
       </x:c>
       <x:c r="H90" s="2" t="s">
-        <x:v>432</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>434</x:v>
-[...2 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="K90" s="0" t="s">
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L90" s="0">
-        <x:v>253</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D91" s="1">
-        <x:v>46162.3009414352</x:v>
+        <x:v>46206.2217190393</x:v>
       </x:c>
       <x:c r="E91" s="1">
-        <x:v>46346.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>438</x:v>
+        <x:v>46390.9999884259</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>434</x:v>
-[...2 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="K91" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L91" s="0">
-        <x:v>1</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D92" s="1">
-        <x:v>46162.2694667477</x:v>
+        <x:v>46204.8187370833</x:v>
       </x:c>
       <x:c r="E92" s="1">
-        <x:v>46346.9999884259</x:v>
+        <x:v>46388.9999884259</x:v>
       </x:c>
       <x:c r="H92" s="2" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>442</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="K92" s="2" t="s">
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L92" s="0">
-        <x:v>69</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="0" t="s">
-        <x:v>443</x:v>
-[...2 lines deleted...]
-        <x:v>444</x:v>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D93" s="1">
-        <x:v>46160.666381794</x:v>
+        <x:v>46203.5545639699</x:v>
       </x:c>
       <x:c r="E93" s="1">
-        <x:v>46160.8322126968</x:v>
+        <x:v>46205.2466620023</x:v>
       </x:c>
       <x:c r="H93" s="2" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L93" s="0">
-        <x:v>1</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D94" s="1">
-        <x:v>46160.5491024768</x:v>
+        <x:v>46203.3171292014</x:v>
       </x:c>
       <x:c r="E94" s="1">
-        <x:v>46344.9999884259</x:v>
+        <x:v>46386.9999884259</x:v>
       </x:c>
       <x:c r="H94" s="2" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>450</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="K94" s="2" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L94" s="0">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D95" s="1">
-        <x:v>46160.4953344676</x:v>
+        <x:v>46202.7416547569</x:v>
       </x:c>
       <x:c r="E95" s="1">
-        <x:v>46344.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
       </x:c>
       <x:c r="H95" s="2" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L95" s="0">
-        <x:v>45</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D96" s="1">
-        <x:v>46160.3304025347</x:v>
+        <x:v>46202.6313022917</x:v>
       </x:c>
       <x:c r="E96" s="1">
-        <x:v>46160.4904647801</x:v>
+        <x:v>46385.9999884259</x:v>
+      </x:c>
+      <x:c r="F96" s="1">
+        <x:v>46235.8498294329</x:v>
+      </x:c>
+      <x:c r="G96" s="1">
+        <x:v>46235.8498294329</x:v>
       </x:c>
       <x:c r="H96" s="2" t="s">
-        <x:v>456</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L96" s="0">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1">
-        <x:v>46159.7322101389</x:v>
+        <x:v>46202.607363669</x:v>
       </x:c>
       <x:c r="E97" s="1">
-        <x:v>46343.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
       </x:c>
       <x:c r="H97" s="2" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L97" s="0">
-        <x:v>22</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D98" s="1">
-        <x:v>46159.7286919907</x:v>
+        <x:v>46202.5659538889</x:v>
       </x:c>
       <x:c r="E98" s="1">
-        <x:v>46343.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
+      </x:c>
+      <x:c r="F98" s="1">
+        <x:v>46202.5662736111</x:v>
+      </x:c>
+      <x:c r="G98" s="1">
+        <x:v>46202.5662736111</x:v>
       </x:c>
       <x:c r="H98" s="2" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L98" s="0">
-        <x:v>36</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1">
-        <x:v>46159.7221444676</x:v>
+        <x:v>46198.7319479398</x:v>
       </x:c>
       <x:c r="E99" s="1">
-        <x:v>46343.9999884259</x:v>
+        <x:v>46381.9999884259</x:v>
       </x:c>
       <x:c r="H99" s="2" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L99" s="0">
-        <x:v>19</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D100" s="1">
+        <x:v>46198.3460520255</x:v>
+      </x:c>
+      <x:c r="E100" s="1">
+        <x:v>46381.9999884259</x:v>
+      </x:c>
+      <x:c r="H100" s="2" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J100" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="B100" s="2" t="s">
+      <x:c r="K100" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C100" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L100" s="0">
-        <x:v>83</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B101" s="2" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D101" s="1">
+        <x:v>46196.8831426042</x:v>
+      </x:c>
+      <x:c r="E101" s="1">
+        <x:v>46379.9999884259</x:v>
+      </x:c>
+      <x:c r="H101" s="2" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I101" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="B101" s="0" t="s">
+      <x:c r="J101" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C101" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L101" s="0">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D102" s="1">
+        <x:v>46196.5403494676</x:v>
+      </x:c>
+      <x:c r="E102" s="1">
+        <x:v>46379.9999884259</x:v>
+      </x:c>
+      <x:c r="H102" s="2" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="I102" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="B102" s="2" t="s">
+      <x:c r="J102" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C102" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H102" s="2" t="s">
+      <x:c r="K102" s="2" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="I102" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L102" s="0">
-        <x:v>208</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D103" s="1">
+        <x:v>46195.6132791204</x:v>
+      </x:c>
+      <x:c r="E103" s="1">
+        <x:v>46378.9999884259</x:v>
+      </x:c>
+      <x:c r="F103" s="1">
+        <x:v>46195.6136156366</x:v>
+      </x:c>
+      <x:c r="G103" s="1">
+        <x:v>46195.6136156366</x:v>
+      </x:c>
+      <x:c r="H103" s="2" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="B103" s="2" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="I103" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>472</x:v>
-[...2 lines deleted...]
-        <x:v>473</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="L103" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D104" s="1">
-        <x:v>46156.8388153935</x:v>
+        <x:v>46195.6088525463</x:v>
       </x:c>
       <x:c r="E104" s="1">
-        <x:v>46340.9999884259</x:v>
+        <x:v>46378.9999884259</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="I104" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J104" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="I104" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J104" s="0" t="s">
+      <x:c r="K104" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="K104" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L104" s="0">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="B105" s="2" t="s">
+      <x:c r="B105" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1">
-        <x:v>46156.4714351042</x:v>
+        <x:v>46195.3858121412</x:v>
       </x:c>
       <x:c r="E105" s="1">
-        <x:v>46340.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H105" s="2" t="s">
+        <x:v>46378.9999884259</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>493</x:v>
-[...1 lines deleted...]
-      <x:c r="K105" s="2" t="s">
         <x:v>494</x:v>
       </x:c>
+      <x:c r="K105" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L105" s="0">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1">
-        <x:v>46155.8329204167</x:v>
+        <x:v>46194.6172664468</x:v>
       </x:c>
       <x:c r="E106" s="1">
-        <x:v>46339.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="2" t="s">
+        <x:v>46377.9999884259</x:v>
+      </x:c>
+      <x:c r="H106" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="K106" s="0" t="s">
+      <x:c r="K106" s="2" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="L106" s="0">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="B107" s="2" t="s">
+      <x:c r="B107" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D107" s="1">
-        <x:v>46155.529536088</x:v>
+        <x:v>46194.5773508565</x:v>
       </x:c>
       <x:c r="E107" s="1">
-        <x:v>46339.9999884259</x:v>
+        <x:v>46198.781739838</x:v>
       </x:c>
       <x:c r="H107" s="2" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="K107" s="2" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="L107" s="0">
-        <x:v>98</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D108" s="1">
-        <x:v>46154.6390529977</x:v>
+        <x:v>46190.9121237268</x:v>
       </x:c>
       <x:c r="E108" s="1">
-        <x:v>46338.9999884259</x:v>
+        <x:v>46373.9999884259</x:v>
+      </x:c>
+      <x:c r="F108" s="1">
+        <x:v>46246.2801562731</x:v>
+      </x:c>
+      <x:c r="G108" s="1">
+        <x:v>46246.2801562731</x:v>
       </x:c>
       <x:c r="H108" s="2" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L108" s="0">
-        <x:v>305</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D109" s="1">
-        <x:v>46153.6065012269</x:v>
+        <x:v>46190.6796532292</x:v>
       </x:c>
       <x:c r="E109" s="1">
-        <x:v>46188.485966088</x:v>
-[...2 lines deleted...]
-        <x:v>512</x:v>
+        <x:v>46198.4759214352</x:v>
+      </x:c>
+      <x:c r="H109" s="2" t="s">
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>514</x:v>
-[...2 lines deleted...]
-        <x:v>515</x:v>
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="K109" s="0" t="s">
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>22</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
-        <x:v>516</x:v>
-[...2 lines deleted...]
-        <x:v>517</x:v>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B110" s="2" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D110" s="1">
-        <x:v>46152.5842284954</x:v>
+        <x:v>46189.5711932755</x:v>
       </x:c>
       <x:c r="E110" s="1">
-        <x:v>46336.9999884259</x:v>
+        <x:v>46372.9999884259</x:v>
+      </x:c>
+      <x:c r="F110" s="1">
+        <x:v>46198.5532868518</x:v>
+      </x:c>
+      <x:c r="G110" s="1">
+        <x:v>46198.5532868518</x:v>
       </x:c>
       <x:c r="H110" s="2" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L110" s="0">
-        <x:v>67</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="0" t="s">
-        <x:v>520</x:v>
-[...2 lines deleted...]
-        <x:v>521</x:v>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B111" s="2" t="s">
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1">
-        <x:v>46149.8509912037</x:v>
+        <x:v>46189.2528649769</x:v>
       </x:c>
       <x:c r="E111" s="1">
-        <x:v>46333.9999884259</x:v>
+        <x:v>46372.9999884259</x:v>
       </x:c>
       <x:c r="H111" s="2" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="L111" s="0">
-        <x:v>23</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1">
-        <x:v>46149.3130489583</x:v>
+        <x:v>46188.8727651389</x:v>
       </x:c>
       <x:c r="E112" s="1">
-        <x:v>46168.3095515046</x:v>
+        <x:v>46371.9999884259</x:v>
       </x:c>
       <x:c r="H112" s="2" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L112" s="0">
-        <x:v>97</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B113" s="2" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D113" s="1">
-        <x:v>46149.2476972801</x:v>
+        <x:v>46188.5824565856</x:v>
       </x:c>
       <x:c r="E113" s="1">
-        <x:v>46149.74496625</x:v>
+        <x:v>46278.6238284954</x:v>
       </x:c>
       <x:c r="H113" s="2" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K113" s="2" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="L113" s="0">
-        <x:v>17</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B114" s="2" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D114" s="1">
-        <x:v>46148.8455099537</x:v>
+        <x:v>46188.570429537</x:v>
       </x:c>
       <x:c r="E114" s="1">
-        <x:v>46332.9999884259</x:v>
+        <x:v>46188.5802574769</x:v>
       </x:c>
       <x:c r="H114" s="2" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>539</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="K114" s="2" t="s">
+        <x:v>540</x:v>
       </x:c>
       <x:c r="L114" s="0">
-        <x:v>21</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D115" s="1">
-        <x:v>46147.8278952083</x:v>
+        <x:v>46188.031681956</x:v>
       </x:c>
       <x:c r="E115" s="1">
-        <x:v>46331.9999884259</x:v>
+        <x:v>46371.9999884259</x:v>
       </x:c>
       <x:c r="H115" s="2" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="K115" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K115" s="2" t="s">
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L115" s="0">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D116" s="1">
-        <x:v>46147.7081867245</x:v>
+        <x:v>46187.9963512037</x:v>
       </x:c>
       <x:c r="E116" s="1">
-        <x:v>46331.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="0" t="s">
+        <x:v>46188.0242466435</x:v>
+      </x:c>
+      <x:c r="H116" s="2" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="K116" s="2" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="K116" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L116" s="0">
-        <x:v>441</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="B117" s="0" t="s">
+      <x:c r="C117" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D117" s="1">
+        <x:v>46187.3981739931</x:v>
+      </x:c>
+      <x:c r="E117" s="1">
+        <x:v>46370.9999884259</x:v>
+      </x:c>
+      <x:c r="F117" s="1">
+        <x:v>46211.7778663773</x:v>
+      </x:c>
+      <x:c r="G117" s="1">
+        <x:v>46211.7778663773</x:v>
+      </x:c>
+      <x:c r="H117" s="2" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C117" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H117" s="2" t="s">
+      <x:c r="I117" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="I117" s="0" t="s">
+      <x:c r="K117" s="2" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L117" s="0">
-        <x:v>2</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1">
-        <x:v>46147.4377256597</x:v>
+        <x:v>46184.7153008449</x:v>
       </x:c>
       <x:c r="E118" s="1">
-        <x:v>46331.9999884259</x:v>
+        <x:v>46367.9999884259</x:v>
       </x:c>
       <x:c r="H118" s="2" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J118" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="I118" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J118" s="0" t="s">
+      <x:c r="K118" s="2" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="K118" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L118" s="0">
-        <x:v>2</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1">
-        <x:v>46146.6165484375</x:v>
+        <x:v>46184.4301604167</x:v>
       </x:c>
       <x:c r="E119" s="1">
-        <x:v>46330.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H119" s="2" t="s">
+        <x:v>46367.9999884259</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L119" s="0">
-        <x:v>284</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D120" s="1">
-        <x:v>46146.5210007176</x:v>
+        <x:v>46183.2231105324</x:v>
       </x:c>
       <x:c r="E120" s="1">
-        <x:v>46330.9999884259</x:v>
+        <x:v>46366.9999884259</x:v>
       </x:c>
       <x:c r="F120" s="1">
-        <x:v>46184.3003779398</x:v>
+        <x:v>46183.2242344792</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>46184.3003779398</x:v>
+        <x:v>46183.2242344792</x:v>
       </x:c>
       <x:c r="H120" s="2" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="K120" s="2" t="s">
-        <x:v>569</x:v>
+      <x:c r="K120" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L120" s="0">
-        <x:v>16</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="B121" s="2" t="s">
+      <x:c r="C121" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D121" s="1">
+        <x:v>46182.7221507292</x:v>
+      </x:c>
+      <x:c r="E121" s="1">
+        <x:v>46365.9999884259</x:v>
+      </x:c>
+      <x:c r="H121" s="2" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C121" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H121" s="2" t="s">
+      <x:c r="I121" s="0" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L121" s="0">
-        <x:v>19</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D122" s="1">
+        <x:v>46182.6762733218</x:v>
+      </x:c>
+      <x:c r="E122" s="1">
+        <x:v>46182.7070309259</x:v>
+      </x:c>
+      <x:c r="H122" s="2" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C122" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I122" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>577</x:v>
-[...2 lines deleted...]
-        <x:v>578</x:v>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L122" s="0">
-        <x:v>958</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D123" s="1">
+        <x:v>46181.3269716088</x:v>
+      </x:c>
+      <x:c r="E123" s="1">
+        <x:v>46364.9999884259</x:v>
+      </x:c>
+      <x:c r="H123" s="2" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+      <x:c r="K123" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C123" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L123" s="0">
-        <x:v>353</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D124" s="1">
-        <x:v>46141.6593149074</x:v>
+        <x:v>46178.5460414815</x:v>
       </x:c>
       <x:c r="E124" s="1">
-        <x:v>46324.9999884259</x:v>
+        <x:v>46361.9999884259</x:v>
       </x:c>
       <x:c r="H124" s="2" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="J124" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="K124" s="2" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="I124" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L124" s="0">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D125" s="1">
-        <x:v>46141.3965168519</x:v>
+        <x:v>46176.5994558449</x:v>
       </x:c>
       <x:c r="E125" s="1">
-        <x:v>46324.9999884259</x:v>
+        <x:v>46359.9999884259</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
-        <x:v>592</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L125" s="0">
-        <x:v>66</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D126" s="1">
-        <x:v>46140.7867911111</x:v>
+        <x:v>46176.5042964352</x:v>
       </x:c>
       <x:c r="E126" s="1">
-        <x:v>46323.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>597</x:v>
+        <x:v>46359.9999884259</x:v>
+      </x:c>
+      <x:c r="H126" s="0" t="s">
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>598</x:v>
-[...2 lines deleted...]
-        <x:v>599</x:v>
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="K126" s="0" t="s">
+        <x:v>596</x:v>
       </x:c>
       <x:c r="L126" s="0">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="0" t="s">
-        <x:v>600</x:v>
-[...2 lines deleted...]
-        <x:v>601</x:v>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D127" s="1">
-        <x:v>46139.680045081</x:v>
+        <x:v>46176.3741010417</x:v>
       </x:c>
       <x:c r="E127" s="1">
-        <x:v>46322.9999884259</x:v>
+        <x:v>46359.9999884259</x:v>
       </x:c>
       <x:c r="H127" s="2" t="s">
-        <x:v>602</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>603</x:v>
-[...2 lines deleted...]
-        <x:v>604</x:v>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="K127" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L127" s="0">
-        <x:v>104</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D128" s="1">
+        <x:v>46175.8057715856</x:v>
+      </x:c>
+      <x:c r="E128" s="1">
+        <x:v>46183.5262912847</x:v>
+      </x:c>
+      <x:c r="H128" s="2" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="B128" s="0" t="s">
+      <x:c r="K128" s="2" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L128" s="0">
-        <x:v>216</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D129" s="1">
-        <x:v>46136.6755077199</x:v>
+        <x:v>46175.347276713</x:v>
       </x:c>
       <x:c r="E129" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46358.9999884259</x:v>
       </x:c>
       <x:c r="H129" s="2" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="I129" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="K129" s="2" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="I129" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L129" s="0">
-        <x:v>15</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D130" s="1">
-        <x:v>46136.3764314352</x:v>
+        <x:v>46174.7455202315</x:v>
       </x:c>
       <x:c r="E130" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46357.9999884259</x:v>
       </x:c>
       <x:c r="H130" s="2" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="I130" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K130" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L130" s="0">
-        <x:v>169</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="0" t="s">
-        <x:v>620</x:v>
-[...2 lines deleted...]
-        <x:v>621</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D131" s="1">
-        <x:v>46136.2793916204</x:v>
+        <x:v>46172.3859484722</x:v>
       </x:c>
       <x:c r="E131" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46356.9999884259</x:v>
       </x:c>
       <x:c r="H131" s="2" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L131" s="0">
-        <x:v>2</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="0" t="s">
-        <x:v>626</x:v>
-[...2 lines deleted...]
-        <x:v>627</x:v>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D132" s="1">
-        <x:v>46135.6223783912</x:v>
+        <x:v>46171.7003747454</x:v>
       </x:c>
       <x:c r="E132" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46355.9999884259</x:v>
+      </x:c>
+      <x:c r="F132" s="1">
+        <x:v>46231.7527424653</x:v>
+      </x:c>
+      <x:c r="G132" s="1">
+        <x:v>46231.7527424653</x:v>
       </x:c>
       <x:c r="H132" s="2" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>629</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="K132" s="2" t="s">
+        <x:v>625</x:v>
       </x:c>
       <x:c r="L132" s="0">
-        <x:v>199</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D133" s="1">
-        <x:v>46135.5257162732</x:v>
+        <x:v>46171.6956849884</x:v>
       </x:c>
       <x:c r="E133" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46231.7556574769</x:v>
       </x:c>
       <x:c r="H133" s="2" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>633</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="K133" s="2" t="s">
+        <x:v>625</x:v>
       </x:c>
       <x:c r="L133" s="0">
-        <x:v>19</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D134" s="1">
-        <x:v>46135.3515466204</x:v>
+        <x:v>46170.6166474074</x:v>
       </x:c>
       <x:c r="E134" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46354.9999884259</x:v>
       </x:c>
       <x:c r="H134" s="2" t="s">
-        <x:v>636</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L134" s="0">
-        <x:v>38</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D135" s="1">
+        <x:v>46169.5861612268</x:v>
+      </x:c>
+      <x:c r="E135" s="1">
+        <x:v>46353.9999884259</x:v>
+      </x:c>
+      <x:c r="H135" s="2" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="I135" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L135" s="0">
         <x:v>26</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D136" s="1">
-        <x:v>46132.6531473495</x:v>
+        <x:v>46169.3396062384</x:v>
       </x:c>
       <x:c r="E136" s="1">
-        <x:v>46315.9999884259</x:v>
+        <x:v>46353.9999884259</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>645</x:v>
-[...2 lines deleted...]
-        <x:v>646</x:v>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L136" s="0">
-        <x:v>411</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D137" s="1">
-        <x:v>46132.4015114236</x:v>
+        <x:v>46167.5078106134</x:v>
       </x:c>
       <x:c r="E137" s="1">
-        <x:v>46315.9999884259</x:v>
+        <x:v>46351.9999884259</x:v>
+      </x:c>
+      <x:c r="F137" s="1">
+        <x:v>46189.3513899769</x:v>
+      </x:c>
+      <x:c r="G137" s="1">
+        <x:v>46189.3513899769</x:v>
       </x:c>
       <x:c r="H137" s="2" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L137" s="0">
-        <x:v>27</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="0" t="s">
-        <x:v>652</x:v>
-[...2 lines deleted...]
-        <x:v>653</x:v>
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="B138" s="2" t="s">
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D138" s="1">
-        <x:v>46129.7081429977</x:v>
+        <x:v>46166.8557130324</x:v>
       </x:c>
       <x:c r="E138" s="1">
-        <x:v>46312.9999884259</x:v>
+        <x:v>46350.9999884259</x:v>
       </x:c>
       <x:c r="H138" s="2" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-        <x:v>656</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="K138" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L138" s="0">
-        <x:v>84</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D139" s="1">
-        <x:v>46129.0223965625</x:v>
+        <x:v>46164.8186898958</x:v>
       </x:c>
       <x:c r="E139" s="1">
-        <x:v>46312.9999884259</x:v>
+        <x:v>46168.6677585764</x:v>
       </x:c>
       <x:c r="H139" s="2" t="s">
-        <x:v>659</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L139" s="0">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
-        <x:v>661</x:v>
-[...2 lines deleted...]
-        <x:v>662</x:v>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="B140" s="2" t="s">
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D140" s="1">
-        <x:v>46128.4883314931</x:v>
+        <x:v>46164.6041471412</x:v>
       </x:c>
       <x:c r="E140" s="1">
-        <x:v>46311.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46153.8118840856</x:v>
+        <x:v>46202.549285625</x:v>
       </x:c>
       <x:c r="H140" s="2" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>577</x:v>
-[...2 lines deleted...]
-        <x:v>664</x:v>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="K140" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L140" s="0">
-        <x:v>2270</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D141" s="1">
-        <x:v>46127.7406678125</x:v>
+        <x:v>46163.6520081713</x:v>
       </x:c>
       <x:c r="E141" s="1">
-        <x:v>46310.9999884259</x:v>
+        <x:v>46347.9999884259</x:v>
       </x:c>
       <x:c r="H141" s="2" t="s">
-        <x:v>667</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>669</x:v>
-[...2 lines deleted...]
-        <x:v>670</x:v>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="K141" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L141" s="0">
-        <x:v>13</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D142" s="1">
-        <x:v>46127.71821375</x:v>
+        <x:v>46163.5340348611</x:v>
       </x:c>
       <x:c r="E142" s="1">
-        <x:v>46127.7385610995</x:v>
+        <x:v>46347.9999884259</x:v>
       </x:c>
       <x:c r="H142" s="2" t="s">
-        <x:v>672</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>669</x:v>
-[...2 lines deleted...]
-        <x:v>670</x:v>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="K142" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L142" s="0">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D143" s="1">
-        <x:v>46127.6809639815</x:v>
+        <x:v>46163.0041868981</x:v>
       </x:c>
       <x:c r="E143" s="1">
-        <x:v>46129.4758308333</x:v>
+        <x:v>46347.9999884259</x:v>
       </x:c>
       <x:c r="H143" s="2" t="s">
-        <x:v>675</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L143" s="0">
-        <x:v>15</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="0" t="s">
-        <x:v>678</x:v>
-[...2 lines deleted...]
-        <x:v>679</x:v>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B144" s="2" t="s">
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D144" s="1">
-        <x:v>46126.7748418056</x:v>
+        <x:v>46162.4827038889</x:v>
       </x:c>
       <x:c r="E144" s="1">
-        <x:v>46309.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>680</x:v>
+        <x:v>46346.9999884259</x:v>
+      </x:c>
+      <x:c r="H144" s="2" t="s">
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>681</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="K144" s="2" t="s">
+        <x:v>675</x:v>
       </x:c>
       <x:c r="L144" s="0">
-        <x:v>22</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D145" s="1">
-        <x:v>46126.226141412</x:v>
+        <x:v>46162.3009414352</x:v>
       </x:c>
       <x:c r="E145" s="1">
-        <x:v>46309.9999884259</x:v>
+        <x:v>46346.9999884259</x:v>
       </x:c>
       <x:c r="H145" s="2" t="s">
-        <x:v>684</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>685</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="K145" s="2" t="s">
+        <x:v>675</x:v>
       </x:c>
       <x:c r="L145" s="0">
-        <x:v>982</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D146" s="1">
-        <x:v>46125.5243937847</x:v>
+        <x:v>46162.2694667477</x:v>
       </x:c>
       <x:c r="E146" s="1">
-        <x:v>46308.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46125.5247095949</x:v>
+        <x:v>46346.9999884259</x:v>
       </x:c>
       <x:c r="H146" s="2" t="s">
-        <x:v>687</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L146" s="0">
-        <x:v>1</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-        <x:v>689</x:v>
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="B147" s="2" t="s">
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D147" s="1">
-        <x:v>46119.9688404167</x:v>
+        <x:v>46160.666381794</x:v>
       </x:c>
       <x:c r="E147" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46160.8322126968</x:v>
       </x:c>
       <x:c r="H147" s="2" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L147" s="0">
-        <x:v>20</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D148" s="1">
-        <x:v>46119.8903543171</x:v>
+        <x:v>46160.5491024768</x:v>
       </x:c>
       <x:c r="E148" s="1">
-        <x:v>46302.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46182.1898715972</x:v>
+        <x:v>46344.9999884259</x:v>
       </x:c>
       <x:c r="H148" s="2" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>696</x:v>
-[...2 lines deleted...]
-        <x:v>697</x:v>
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L148" s="0">
-        <x:v>256</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D149" s="1">
+        <x:v>46160.4953344676</x:v>
+      </x:c>
+      <x:c r="E149" s="1">
+        <x:v>46344.9999884259</x:v>
+      </x:c>
+      <x:c r="H149" s="2" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="C149" s="0" t="s">
-[...18 lines deleted...]
-        <x:v>700</x:v>
+      <x:c r="K149" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L149" s="0">
-        <x:v>1</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="0" t="s">
-        <x:v>701</x:v>
-[...2 lines deleted...]
-        <x:v>702</x:v>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D150" s="1">
-        <x:v>46119.701929375</x:v>
+        <x:v>46160.3304025347</x:v>
       </x:c>
       <x:c r="E150" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46160.4904647801</x:v>
       </x:c>
       <x:c r="H150" s="2" t="s">
-        <x:v>703</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>704</x:v>
-[...2 lines deleted...]
-        <x:v>705</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="K150" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L150" s="0">
-        <x:v>463</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D151" s="1">
-        <x:v>46119.3509515394</x:v>
+        <x:v>46159.7322101389</x:v>
       </x:c>
       <x:c r="E151" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46343.9999884259</x:v>
       </x:c>
       <x:c r="H151" s="2" t="s">
-        <x:v>708</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L151" s="0">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D152" s="1">
-        <x:v>46119.3479157176</x:v>
+        <x:v>46159.7286919907</x:v>
       </x:c>
       <x:c r="E152" s="1">
-        <x:v>46302.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46119.3481520949</x:v>
+        <x:v>46343.9999884259</x:v>
       </x:c>
       <x:c r="H152" s="2" t="s">
-        <x:v>711</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L152" s="0">
-        <x:v>1</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D153" s="1">
-        <x:v>46113.6745182523</x:v>
+        <x:v>46159.7221444676</x:v>
       </x:c>
       <x:c r="E153" s="1">
-        <x:v>46296.9999884259</x:v>
+        <x:v>46343.9999884259</x:v>
       </x:c>
       <x:c r="H153" s="2" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L153" s="0">
-        <x:v>99</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="0" t="s">
-        <x:v>717</x:v>
-[...2 lines deleted...]
-        <x:v>718</x:v>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="B154" s="2" t="s">
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D154" s="1">
-        <x:v>46111.4446416088</x:v>
+        <x:v>46158.8509765162</x:v>
       </x:c>
       <x:c r="E154" s="1">
-        <x:v>46295.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46126.6237175116</x:v>
+        <x:v>46173.7628232176</x:v>
       </x:c>
       <x:c r="H154" s="2" t="s">
-        <x:v>719</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>720</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="K154" s="2" t="s">
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L154" s="0">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D155" s="1">
-        <x:v>46110.4939868287</x:v>
+        <x:v>46157.7441073611</x:v>
       </x:c>
       <x:c r="E155" s="1">
-        <x:v>46294.9999884259</x:v>
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F155" s="1">
+        <x:v>46209.7467839931</x:v>
+      </x:c>
+      <x:c r="G155" s="1">
+        <x:v>46209.7467839931</x:v>
       </x:c>
       <x:c r="H155" s="2" t="s">
-        <x:v>723</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L155" s="0">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="0" t="s">
-        <x:v>725</x:v>
-[...2 lines deleted...]
-        <x:v>726</x:v>
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="B156" s="2" t="s">
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D156" s="1">
-        <x:v>46109.4084979282</x:v>
+        <x:v>46157.5512881829</x:v>
       </x:c>
       <x:c r="E156" s="1">
-        <x:v>46293.9999884259</x:v>
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F156" s="1">
+        <x:v>46181.2995493866</x:v>
+      </x:c>
+      <x:c r="G156" s="1">
+        <x:v>46181.2995493866</x:v>
       </x:c>
       <x:c r="H156" s="2" t="s">
-        <x:v>727</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>728</x:v>
-[...2 lines deleted...]
-        <x:v>729</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="K156" s="2" t="s">
+        <x:v>722</x:v>
       </x:c>
       <x:c r="L156" s="0">
-        <x:v>29</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B157" s="2" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D157" s="1">
-        <x:v>46108.562832581</x:v>
+        <x:v>46157.4409101273</x:v>
       </x:c>
       <x:c r="E157" s="1">
-        <x:v>46292.9999884259</x:v>
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F157" s="1">
+        <x:v>46157.4998776968</x:v>
+      </x:c>
+      <x:c r="G157" s="1">
+        <x:v>46157.4998776968</x:v>
       </x:c>
       <x:c r="H157" s="2" t="s">
-        <x:v>732</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>734</x:v>
-[...2 lines deleted...]
-        <x:v>735</x:v>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="K157" s="2" t="s">
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L157" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D158" s="1">
-        <x:v>46107.3588459144</x:v>
+        <x:v>46156.8388153935</x:v>
       </x:c>
       <x:c r="E158" s="1">
-        <x:v>46291.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46122.236610787</x:v>
+        <x:v>46340.9999884259</x:v>
       </x:c>
       <x:c r="H158" s="2" t="s">
-        <x:v>738</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L158" s="0">
-        <x:v>2</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="0" t="s">
-        <x:v>739</x:v>
-[...2 lines deleted...]
-        <x:v>740</x:v>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B159" s="2" t="s">
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D159" s="1">
-        <x:v>46105.8245117477</x:v>
+        <x:v>46156.4714351042</x:v>
       </x:c>
       <x:c r="E159" s="1">
-        <x:v>46289.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>741</x:v>
+        <x:v>46340.9999884259</x:v>
+      </x:c>
+      <x:c r="H159" s="2" t="s">
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K159" s="2" t="s">
-        <x:v>743</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="L159" s="0">
-        <x:v>133</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="0" t="s">
-        <x:v>744</x:v>
-[...2 lines deleted...]
-        <x:v>745</x:v>
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D160" s="1">
-        <x:v>46104.91295875</x:v>
+        <x:v>46155.8329204167</x:v>
       </x:c>
       <x:c r="E160" s="1">
-        <x:v>46122.2334497801</x:v>
-[...5 lines deleted...]
-        <x:v>46122.2343373148</x:v>
+        <x:v>46339.9999884259</x:v>
       </x:c>
       <x:c r="H160" s="2" t="s">
-        <x:v>746</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="L160" s="0">
-        <x:v>33</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B161" s="2" t="s">
-        <x:v>748</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D161" s="1">
-        <x:v>46103.3966984722</x:v>
+        <x:v>46155.529536088</x:v>
       </x:c>
       <x:c r="E161" s="1">
-        <x:v>46287.9999884259</x:v>
+        <x:v>46339.9999884259</x:v>
       </x:c>
       <x:c r="H161" s="2" t="s">
-        <x:v>749</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="K161" s="2" t="s">
-        <x:v>751</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="L161" s="0">
-        <x:v>162</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="0" t="s">
-        <x:v>752</x:v>
-[...2 lines deleted...]
-        <x:v>753</x:v>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D162" s="1">
-        <x:v>46102.3787416782</x:v>
+        <x:v>46154.6390529977</x:v>
       </x:c>
       <x:c r="E162" s="1">
-        <x:v>46286.9999884259</x:v>
+        <x:v>46338.9999884259</x:v>
       </x:c>
       <x:c r="H162" s="2" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L162" s="0">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="0" t="s">
-        <x:v>756</x:v>
-[...2 lines deleted...]
-        <x:v>757</x:v>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D163" s="1">
-        <x:v>46102.3714018287</x:v>
+        <x:v>46153.6065012269</x:v>
       </x:c>
       <x:c r="E163" s="1">
-        <x:v>46102.3751089583</x:v>
-[...2 lines deleted...]
-        <x:v>758</x:v>
+        <x:v>46188.485966088</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>755</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="K163" s="2" t="s">
+        <x:v>754</x:v>
       </x:c>
       <x:c r="L163" s="0">
-        <x:v>1</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="0" t="s">
-        <x:v>759</x:v>
-[...2 lines deleted...]
-        <x:v>760</x:v>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D164" s="1">
-        <x:v>46102.3657696643</x:v>
+        <x:v>46152.5842284954</x:v>
       </x:c>
       <x:c r="E164" s="1">
-        <x:v>46286.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46102.3662310185</x:v>
+        <x:v>46336.9999884259</x:v>
       </x:c>
       <x:c r="H164" s="2" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L164" s="0">
-        <x:v>1</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D165" s="1">
-        <x:v>46098.8942377546</x:v>
+        <x:v>46149.8509912037</x:v>
       </x:c>
       <x:c r="E165" s="1">
-        <x:v>46282.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>764</x:v>
+        <x:v>46333.9999884259</x:v>
+      </x:c>
+      <x:c r="H165" s="2" t="s">
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L165" s="0">
-        <x:v>5</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D166" s="1">
+        <x:v>46149.3130489583</x:v>
+      </x:c>
+      <x:c r="E166" s="1">
+        <x:v>46168.3095515046</x:v>
+      </x:c>
+      <x:c r="H166" s="2" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="I166" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="B166" s="2" t="s">
+      <x:c r="J166" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C166" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L166" s="0">
-        <x:v>52</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="B167" s="2" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D167" s="1">
+        <x:v>46149.2476972801</x:v>
+      </x:c>
+      <x:c r="E167" s="1">
+        <x:v>46149.74496625</x:v>
+      </x:c>
+      <x:c r="H167" s="2" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="B167" s="0" t="s">
+      <x:c r="K167" s="2" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C167" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L167" s="0">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="0" t="s">
-        <x:v>777</x:v>
-[...2 lines deleted...]
-        <x:v>778</x:v>
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="B168" s="2" t="s">
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D168" s="1">
-        <x:v>46095.4305184954</x:v>
+        <x:v>46148.8455099537</x:v>
       </x:c>
       <x:c r="E168" s="1">
-        <x:v>46279.9999884259</x:v>
+        <x:v>46332.9999884259</x:v>
       </x:c>
       <x:c r="H168" s="2" t="s">
-        <x:v>779</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L168" s="0">
-        <x:v>4</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="0" t="s">
-        <x:v>782</x:v>
-[...2 lines deleted...]
-        <x:v>783</x:v>
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D169" s="1">
-        <x:v>46095.3063468981</x:v>
+        <x:v>46147.8278952083</x:v>
       </x:c>
       <x:c r="E169" s="1">
-        <x:v>46279.9999884259</x:v>
+        <x:v>46331.9999884259</x:v>
       </x:c>
       <x:c r="H169" s="2" t="s">
-        <x:v>784</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L169" s="0">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D170" s="1">
-        <x:v>46093.4007319213</x:v>
+        <x:v>46147.7081867245</x:v>
       </x:c>
       <x:c r="E170" s="1">
-        <x:v>46277.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>790</x:v>
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H170" s="0" t="s">
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="K170" s="2" t="s">
-        <x:v>793</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L170" s="0">
-        <x:v>412</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="0" t="s">
-        <x:v>794</x:v>
-[...2 lines deleted...]
-        <x:v>795</x:v>
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D171" s="1">
-        <x:v>46091.4464399769</x:v>
+        <x:v>46147.6752760532</x:v>
       </x:c>
       <x:c r="E171" s="1">
-        <x:v>46275.9999884259</x:v>
+        <x:v>46331.9999884259</x:v>
       </x:c>
       <x:c r="H171" s="2" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L171" s="0">
-        <x:v>60</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D172" s="1">
-        <x:v>46090.9916006713</x:v>
+        <x:v>46147.4377256597</x:v>
       </x:c>
       <x:c r="E172" s="1">
-        <x:v>46274.9999884259</x:v>
+        <x:v>46331.9999884259</x:v>
       </x:c>
       <x:c r="H172" s="2" t="s">
-        <x:v>800</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>801</x:v>
-[...2 lines deleted...]
-        <x:v>802</x:v>
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="K172" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L172" s="0">
-        <x:v>62</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D173" s="1">
-        <x:v>46090.8278538194</x:v>
+        <x:v>46146.6165484375</x:v>
       </x:c>
       <x:c r="E173" s="1">
-        <x:v>46274.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46105.5733591551</x:v>
+        <x:v>46330.9999884259</x:v>
       </x:c>
       <x:c r="H173" s="2" t="s">
-        <x:v>805</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L173" s="0">
-        <x:v>20</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D174" s="1">
-        <x:v>46090.7534285417</x:v>
+        <x:v>46146.5210007176</x:v>
       </x:c>
       <x:c r="E174" s="1">
-        <x:v>46274.9999884259</x:v>
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="F174" s="1">
+        <x:v>46184.3003779398</x:v>
+      </x:c>
+      <x:c r="G174" s="1">
+        <x:v>46184.3003779398</x:v>
       </x:c>
       <x:c r="H174" s="2" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>810</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="K174" s="2" t="s">
+        <x:v>806</x:v>
       </x:c>
       <x:c r="L174" s="0">
-        <x:v>41</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="0" t="s">
-        <x:v>811</x:v>
-[...2 lines deleted...]
-        <x:v>812</x:v>
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="B175" s="2" t="s">
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D175" s="1">
-        <x:v>46086.3212522222</x:v>
+        <x:v>46146.4099151968</x:v>
       </x:c>
       <x:c r="E175" s="1">
-        <x:v>46270.9999884259</x:v>
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="F175" s="1">
+        <x:v>46162.937693669</x:v>
+      </x:c>
+      <x:c r="G175" s="1">
+        <x:v>46162.937693669</x:v>
       </x:c>
       <x:c r="H175" s="2" t="s">
-        <x:v>813</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L175" s="0">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D176" s="1">
-        <x:v>46086.0586338079</x:v>
+        <x:v>46145.8217757523</x:v>
       </x:c>
       <x:c r="E176" s="1">
-        <x:v>46270.9999884259</x:v>
+        <x:v>46329.9999884259</x:v>
       </x:c>
       <x:c r="H176" s="2" t="s">
-        <x:v>817</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>819</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="K176" s="2" t="s">
+        <x:v>815</x:v>
       </x:c>
       <x:c r="L176" s="0">
-        <x:v>319</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="B177" s="2" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D177" s="1">
+        <x:v>46143.3718952662</x:v>
+      </x:c>
+      <x:c r="E177" s="1">
+        <x:v>46327.9999884259</x:v>
+      </x:c>
+      <x:c r="F177" s="1">
+        <x:v>46170.8299525579</x:v>
+      </x:c>
+      <x:c r="G177" s="1">
+        <x:v>46170.8299525579</x:v>
+      </x:c>
+      <x:c r="H177" s="2" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="I177" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="J177" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="K177" s="2" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="B177" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L177" s="0">
-        <x:v>13</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D178" s="1">
-        <x:v>46084.5771660995</x:v>
+        <x:v>46141.6593149074</x:v>
       </x:c>
       <x:c r="E178" s="1">
-        <x:v>46268.9999884259</x:v>
+        <x:v>46324.9999884259</x:v>
       </x:c>
       <x:c r="H178" s="2" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="K178" s="2" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="I178" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L178" s="0">
-        <x:v>497</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D179" s="1">
-        <x:v>46084.5401540394</x:v>
+        <x:v>46141.3965168519</x:v>
       </x:c>
       <x:c r="E179" s="1">
-        <x:v>46268.9999884259</x:v>
+        <x:v>46324.9999884259</x:v>
       </x:c>
       <x:c r="H179" s="2" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="I179" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="I179" s="0" t="s">
+      <x:c r="J179" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="J179" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>833</x:v>
+      <x:c r="K179" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L179" s="0">
-        <x:v>35</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D180" s="1">
+        <x:v>46140.7867911111</x:v>
+      </x:c>
+      <x:c r="E180" s="1">
+        <x:v>46323.9999884259</x:v>
+      </x:c>
+      <x:c r="H180" s="2" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="B180" s="0" t="s">
+      <x:c r="I180" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="C180" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H180" s="2" t="s">
+      <x:c r="K180" s="2" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="I180" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L180" s="0">
-        <x:v>1</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="B181" s="2" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>839</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D181" s="1">
-        <x:v>46079.5008986111</x:v>
+        <x:v>46139.680045081</x:v>
       </x:c>
       <x:c r="E181" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46322.9999884259</x:v>
       </x:c>
       <x:c r="H181" s="2" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="I181" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J181" s="0" t="s">
+      <x:c r="K181" s="2" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="K181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L181" s="0">
-        <x:v>16</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D182" s="1">
-        <x:v>46079.4912065162</x:v>
+        <x:v>46138.8546783218</x:v>
       </x:c>
       <x:c r="E182" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46321.9999884259</x:v>
       </x:c>
       <x:c r="H182" s="2" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="K182" s="2" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="K182" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L182" s="0">
-        <x:v>10</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D183" s="1">
-        <x:v>46079.4431587037</x:v>
+        <x:v>46136.6755077199</x:v>
       </x:c>
       <x:c r="E183" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H183" s="2" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L183" s="0">
-        <x:v>40</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D184" s="1">
-        <x:v>46079.3376379282</x:v>
+        <x:v>46136.3764314352</x:v>
       </x:c>
       <x:c r="E184" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H184" s="2" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>853</x:v>
-[...2 lines deleted...]
-        <x:v>854</x:v>
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="K184" s="0" t="s">
+        <x:v>856</x:v>
       </x:c>
       <x:c r="L184" s="0">
-        <x:v>196</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="0" t="s">
-        <x:v>855</x:v>
-[...2 lines deleted...]
-        <x:v>856</x:v>
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="B185" s="2" t="s">
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D185" s="1">
-        <x:v>46076.8909106944</x:v>
+        <x:v>46136.2793916204</x:v>
       </x:c>
       <x:c r="E185" s="1">
-        <x:v>46257.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H185" s="2" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="L185" s="0">
-        <x:v>134</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="0" t="s">
-        <x:v>861</x:v>
-[...2 lines deleted...]
-        <x:v>862</x:v>
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B186" s="2" t="s">
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D186" s="1">
-        <x:v>46074.8605952893</x:v>
+        <x:v>46135.6223783912</x:v>
       </x:c>
       <x:c r="E186" s="1">
-        <x:v>46255.9999884259</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H186" s="2" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L186" s="0">
-        <x:v>124</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D187" s="1">
-        <x:v>46072.693293044</x:v>
+        <x:v>46135.5257162732</x:v>
       </x:c>
       <x:c r="E187" s="1">
-        <x:v>46072.7110678356</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H187" s="2" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L187" s="0">
-        <x:v>5</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D188" s="1">
-        <x:v>46071.8525607986</x:v>
+        <x:v>46135.3515466204</x:v>
       </x:c>
       <x:c r="E188" s="1">
-        <x:v>46252.9999884259</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H188" s="2" t="s">
-        <x:v>871</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L188" s="0">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D189" s="1">
-        <x:v>46070.4251153241</x:v>
+        <x:v>46134.3555293866</x:v>
       </x:c>
       <x:c r="E189" s="1">
-        <x:v>46251.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>875</x:v>
+        <x:v>46317.9999884259</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L189" s="0">
-        <x:v>12</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D190" s="1">
-        <x:v>46069.902454919</x:v>
+        <x:v>46132.6531473495</x:v>
       </x:c>
       <x:c r="E190" s="1">
-        <x:v>46250.9999884259</x:v>
+        <x:v>46315.9999884259</x:v>
       </x:c>
       <x:c r="H190" s="2" t="s">
-        <x:v>879</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>880</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="K190" s="2" t="s">
+        <x:v>883</x:v>
       </x:c>
       <x:c r="L190" s="0">
-        <x:v>41</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D191" s="1">
-        <x:v>46068.9972303356</x:v>
+        <x:v>46132.4015114236</x:v>
       </x:c>
       <x:c r="E191" s="1">
-        <x:v>46249.9999884259</x:v>
+        <x:v>46315.9999884259</x:v>
       </x:c>
       <x:c r="H191" s="2" t="s">
-        <x:v>883</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L191" s="0">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D192" s="1">
-        <x:v>46066.6387323727</x:v>
+        <x:v>46129.7081429977</x:v>
       </x:c>
       <x:c r="E192" s="1">
-        <x:v>46247.9999884259</x:v>
+        <x:v>46312.9999884259</x:v>
       </x:c>
       <x:c r="H192" s="2" t="s">
-        <x:v>886</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>887</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="K192" s="2" t="s">
+        <x:v>893</x:v>
       </x:c>
       <x:c r="L192" s="0">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D193" s="1">
-        <x:v>46065.9569878704</x:v>
+        <x:v>46129.0223965625</x:v>
       </x:c>
       <x:c r="E193" s="1">
-        <x:v>46246.9999884259</x:v>
+        <x:v>46312.9999884259</x:v>
       </x:c>
       <x:c r="H193" s="2" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L193" s="0">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D194" s="1">
-        <x:v>46064.5480815972</x:v>
+        <x:v>46128.4883314931</x:v>
       </x:c>
       <x:c r="E194" s="1">
-        <x:v>46245.9999884259</x:v>
+        <x:v>46311.9999884259</x:v>
+      </x:c>
+      <x:c r="F194" s="1">
+        <x:v>46153.8118840856</x:v>
+      </x:c>
+      <x:c r="G194" s="1">
+        <x:v>46153.8118840856</x:v>
       </x:c>
       <x:c r="H194" s="2" t="s">
-        <x:v>894</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>895</x:v>
-[...2 lines deleted...]
-        <x:v>896</x:v>
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="K194" s="2" t="s">
+        <x:v>901</x:v>
       </x:c>
       <x:c r="L194" s="0">
-        <x:v>23</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D195" s="1">
-        <x:v>46062.549854537</x:v>
+        <x:v>46127.7406678125</x:v>
       </x:c>
       <x:c r="E195" s="1">
-        <x:v>46243.9999884259</x:v>
+        <x:v>46310.9999884259</x:v>
       </x:c>
       <x:c r="H195" s="2" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>900</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="K195" s="2" t="s">
+        <x:v>907</x:v>
       </x:c>
       <x:c r="L195" s="0">
-        <x:v>222</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D196" s="1">
-        <x:v>46057.6867480208</x:v>
+        <x:v>46127.71821375</x:v>
       </x:c>
       <x:c r="E196" s="1">
-        <x:v>46238.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>903</x:v>
+        <x:v>46127.7385610995</x:v>
+      </x:c>
+      <x:c r="H196" s="2" t="s">
+        <x:v>909</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>904</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="K196" s="2" t="s">
+        <x:v>907</x:v>
       </x:c>
       <x:c r="L196" s="0">
-        <x:v>163</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D197" s="1">
-        <x:v>46057.5052246065</x:v>
+        <x:v>46127.6809639815</x:v>
       </x:c>
       <x:c r="E197" s="1">
-        <x:v>46238.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46183.5281570602</x:v>
+        <x:v>46129.4758308333</x:v>
       </x:c>
       <x:c r="H197" s="2" t="s">
-        <x:v>907</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L197" s="0">
-        <x:v>159</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D198" s="1">
-        <x:v>46056.9467698727</x:v>
+        <x:v>46126.7748418056</x:v>
       </x:c>
       <x:c r="E198" s="1">
-        <x:v>46057.3971324768</x:v>
-[...2 lines deleted...]
-        <x:v>912</x:v>
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L198" s="0">
-        <x:v>2</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="0" t="s">
-        <x:v>913</x:v>
-[...2 lines deleted...]
-        <x:v>914</x:v>
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D199" s="1">
-        <x:v>46054.9673643287</x:v>
+        <x:v>46126.226141412</x:v>
       </x:c>
       <x:c r="E199" s="1">
-        <x:v>46235.9999884259</x:v>
+        <x:v>46309.9999884259</x:v>
       </x:c>
       <x:c r="H199" s="2" t="s">
-        <x:v>915</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L199" s="0">
-        <x:v>11</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D200" s="1">
-        <x:v>46054.6433680324</x:v>
+        <x:v>46125.5243937847</x:v>
       </x:c>
       <x:c r="E200" s="1">
-        <x:v>46235.9999884259</x:v>
+        <x:v>46308.9999884259</x:v>
+      </x:c>
+      <x:c r="F200" s="1">
+        <x:v>46125.5247095949</x:v>
+      </x:c>
+      <x:c r="G200" s="1">
+        <x:v>46125.5247095949</x:v>
       </x:c>
       <x:c r="H200" s="2" t="s">
-        <x:v>919</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L200" s="0">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="0" t="s">
-        <x:v>920</x:v>
-[...2 lines deleted...]
-        <x:v>921</x:v>
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D201" s="1">
-        <x:v>46051.8594047917</x:v>
+        <x:v>46119.9688404167</x:v>
       </x:c>
       <x:c r="E201" s="1">
-        <x:v>46232.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46085.8422128472</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H201" s="2" t="s">
-        <x:v>922</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>923</x:v>
-[...2 lines deleted...]
-        <x:v>924</x:v>
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="K201" s="0" t="s">
+        <x:v>929</x:v>
       </x:c>
       <x:c r="L201" s="0">
-        <x:v>3532</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="0" t="s">
-        <x:v>925</x:v>
-[...2 lines deleted...]
-        <x:v>921</x:v>
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D202" s="1">
-        <x:v>46051.7715489468</x:v>
+        <x:v>46119.8903543171</x:v>
       </x:c>
       <x:c r="E202" s="1">
-        <x:v>46232.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F202" s="1">
+        <x:v>46182.1898715972</x:v>
+      </x:c>
+      <x:c r="G202" s="1">
+        <x:v>46182.1898715972</x:v>
       </x:c>
       <x:c r="H202" s="2" t="s">
-        <x:v>926</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="K202" s="2" t="s">
-        <x:v>924</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="L202" s="0">
-        <x:v>1</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D203" s="1">
-        <x:v>46051.4432606597</x:v>
+        <x:v>46119.8716337731</x:v>
       </x:c>
       <x:c r="E203" s="1">
-        <x:v>46232.9999884259</x:v>
+        <x:v>46119.8908878935</x:v>
       </x:c>
       <x:c r="H203" s="2" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>930</x:v>
-[...2 lines deleted...]
-        <x:v>931</x:v>
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="K203" s="2" t="s">
+        <x:v>937</x:v>
       </x:c>
       <x:c r="L203" s="0">
-        <x:v>299</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:12">
       <x:c r="A204" s="0" t="s">
-        <x:v>932</x:v>
-[...2 lines deleted...]
-        <x:v>933</x:v>
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="B204" s="2" t="s">
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D204" s="1">
-        <x:v>46050.7471845602</x:v>
+        <x:v>46119.701929375</x:v>
       </x:c>
       <x:c r="E204" s="1">
-        <x:v>46050.8135473958</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H204" s="2" t="s">
-        <x:v>934</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>935</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="K204" s="2" t="s">
+        <x:v>942</x:v>
       </x:c>
       <x:c r="L204" s="0">
-        <x:v>1</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D205" s="1">
-        <x:v>46050.0268733565</x:v>
+        <x:v>46119.3509515394</x:v>
       </x:c>
       <x:c r="E205" s="1">
-        <x:v>46231.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H205" s="2" t="s">
-        <x:v>938</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L205" s="0">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D206" s="1">
-        <x:v>46049.87709125</x:v>
+        <x:v>46119.3479157176</x:v>
       </x:c>
       <x:c r="E206" s="1">
-        <x:v>46230.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F206" s="1">
+        <x:v>46119.3481520949</x:v>
+      </x:c>
+      <x:c r="G206" s="1">
+        <x:v>46119.3481520949</x:v>
       </x:c>
       <x:c r="H206" s="2" t="s">
-        <x:v>943</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L206" s="0">
-        <x:v>435</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D207" s="1">
-        <x:v>46049.6011794097</x:v>
+        <x:v>46113.6745182523</x:v>
       </x:c>
       <x:c r="E207" s="1">
-        <x:v>46230.9999884259</x:v>
+        <x:v>46296.9999884259</x:v>
       </x:c>
       <x:c r="H207" s="2" t="s">
-        <x:v>947</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L207" s="0">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D208" s="1">
-        <x:v>46048.9045333796</x:v>
+        <x:v>46111.4446416088</x:v>
       </x:c>
       <x:c r="E208" s="1">
-        <x:v>46058.8594810532</x:v>
+        <x:v>46295.9999884259</x:v>
       </x:c>
       <x:c r="F208" s="1">
-        <x:v>46058.8623641782</x:v>
+        <x:v>46126.6237175116</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>46058.8623641782</x:v>
+        <x:v>46126.6237175116</x:v>
       </x:c>
       <x:c r="H208" s="2" t="s">
-        <x:v>951</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L208" s="0">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:12">
       <x:c r="A209" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D209" s="1">
-        <x:v>46048.7155628819</x:v>
+        <x:v>46110.4939868287</x:v>
       </x:c>
       <x:c r="E209" s="1">
-        <x:v>46229.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>955</x:v>
+        <x:v>46294.9999884259</x:v>
+      </x:c>
+      <x:c r="H209" s="2" t="s">
+        <x:v>960</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L209" s="0">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:12">
       <x:c r="A210" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D210" s="1">
-        <x:v>46043.6909071875</x:v>
+        <x:v>46109.4084979282</x:v>
       </x:c>
       <x:c r="E210" s="1">
-        <x:v>46316.9999884259</x:v>
+        <x:v>46293.9999884259</x:v>
       </x:c>
       <x:c r="H210" s="2" t="s">
-        <x:v>959</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="L210" s="0">
-        <x:v>70</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:12">
       <x:c r="A211" s="0" t="s">
-        <x:v>963</x:v>
-[...2 lines deleted...]
-        <x:v>964</x:v>
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="B211" s="2" t="s">
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D211" s="1">
-        <x:v>46043.6631196412</x:v>
+        <x:v>46108.562832581</x:v>
       </x:c>
       <x:c r="E211" s="1">
-        <x:v>46224.9999884259</x:v>
+        <x:v>46292.9999884259</x:v>
       </x:c>
       <x:c r="H211" s="2" t="s">
-        <x:v>965</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="L211" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D212" s="1">
-        <x:v>46042.9891864931</x:v>
+        <x:v>46107.3588459144</x:v>
       </x:c>
       <x:c r="E212" s="1">
-        <x:v>46043.6565966435</x:v>
+        <x:v>46291.9999884259</x:v>
+      </x:c>
+      <x:c r="F212" s="1">
+        <x:v>46122.236610787</x:v>
+      </x:c>
+      <x:c r="G212" s="1">
+        <x:v>46122.236610787</x:v>
       </x:c>
       <x:c r="H212" s="2" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L212" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D213" s="1">
-        <x:v>46042.8689469907</x:v>
+        <x:v>46105.8245117477</x:v>
       </x:c>
       <x:c r="E213" s="1">
-        <x:v>46124.8428690509</x:v>
-[...2 lines deleted...]
-        <x:v>973</x:v>
+        <x:v>46289.9999884259</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>978</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="K213" s="2" t="s">
-        <x:v>976</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="L213" s="0">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="0" t="s">
-        <x:v>977</x:v>
-[...2 lines deleted...]
-        <x:v>978</x:v>
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="B214" s="2" t="s">
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D214" s="1">
-        <x:v>46042.4273200926</x:v>
+        <x:v>46104.91295875</x:v>
       </x:c>
       <x:c r="E214" s="1">
-        <x:v>46223.9999884259</x:v>
+        <x:v>46122.2334497801</x:v>
+      </x:c>
+      <x:c r="F214" s="1">
+        <x:v>46122.2343373148</x:v>
+      </x:c>
+      <x:c r="G214" s="1">
+        <x:v>46122.2343373148</x:v>
       </x:c>
       <x:c r="H214" s="2" t="s">
-        <x:v>979</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L214" s="0">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="0" t="s">
-        <x:v>981</x:v>
-[...2 lines deleted...]
-        <x:v>982</x:v>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="B215" s="2" t="s">
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D215" s="1">
-        <x:v>46041.9087979167</x:v>
+        <x:v>46103.3966984722</x:v>
       </x:c>
       <x:c r="E215" s="1">
-        <x:v>46222.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>983</x:v>
+        <x:v>46287.9999884259</x:v>
+      </x:c>
+      <x:c r="H215" s="2" t="s">
+        <x:v>986</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>984</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="K215" s="2" t="s">
+        <x:v>988</x:v>
       </x:c>
       <x:c r="L215" s="0">
-        <x:v>56</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:12">
       <x:c r="A216" s="0" t="s">
-        <x:v>985</x:v>
-[...2 lines deleted...]
-        <x:v>986</x:v>
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="B216" s="2" t="s">
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D216" s="1">
-        <x:v>46041.8143352894</x:v>
+        <x:v>46102.3787416782</x:v>
       </x:c>
       <x:c r="E216" s="1">
-        <x:v>46091.8525720602</x:v>
-[...5 lines deleted...]
-        <x:v>46091.8568891551</x:v>
+        <x:v>46286.9999884259</x:v>
       </x:c>
       <x:c r="H216" s="2" t="s">
-        <x:v>987</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>989</x:v>
-[...2 lines deleted...]
-        <x:v>990</x:v>
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="K216" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L216" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="0" t="s">
-        <x:v>991</x:v>
-[...1 lines deleted...]
-      <x:c r="B217" s="0" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="B217" s="2" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D217" s="1">
+        <x:v>46102.3714018287</x:v>
+      </x:c>
+      <x:c r="E217" s="1">
+        <x:v>46102.3751089583</x:v>
+      </x:c>
+      <x:c r="H217" s="2" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J217" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="C217" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L217" s="0">
-        <x:v>217</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="0" t="s">
-        <x:v>995</x:v>
-[...1 lines deleted...]
-      <x:c r="B218" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
+      <x:c r="B218" s="2" t="s">
+        <x:v>997</x:v>
+      </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D218" s="1">
-        <x:v>46036.433334213</x:v>
+        <x:v>46102.3657696643</x:v>
       </x:c>
       <x:c r="E218" s="1">
-        <x:v>46309.9999884259</x:v>
+        <x:v>46286.9999884259</x:v>
+      </x:c>
+      <x:c r="F218" s="1">
+        <x:v>46102.3662310185</x:v>
+      </x:c>
+      <x:c r="G218" s="1">
+        <x:v>46102.3662310185</x:v>
       </x:c>
       <x:c r="H218" s="2" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L218" s="0">
-        <x:v>13</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D219" s="1">
-        <x:v>46035.7366464005</x:v>
+        <x:v>46098.8942377546</x:v>
       </x:c>
       <x:c r="E219" s="1">
-        <x:v>46216.9999884259</x:v>
-[...7 lines deleted...]
-      <x:c r="H219" s="2" t="s">
+        <x:v>46282.9999884259</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="K219" s="2" t="s">
         <x:v>1003</x:v>
       </x:c>
+      <x:c r="K219" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L219" s="0">
-        <x:v>836</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="B220" s="0" t="s">
+      <x:c r="B220" s="2" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D220" s="1">
-        <x:v>46034.7723852431</x:v>
+        <x:v>46097.814260544</x:v>
       </x:c>
       <x:c r="E220" s="1">
-        <x:v>46215.9999884259</x:v>
+        <x:v>46281.9999884259</x:v>
       </x:c>
       <x:c r="F220" s="1">
-        <x:v>46066.2536805787</x:v>
+        <x:v>46118.6818238079</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>46066.2536805787</x:v>
+        <x:v>46118.6818238079</x:v>
       </x:c>
       <x:c r="H220" s="2" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J220" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
-      <x:c r="J220" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>1009</x:v>
+      <x:c r="K220" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L220" s="0">
-        <x:v>524</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D221" s="1">
+        <x:v>46096.920740544</x:v>
+      </x:c>
+      <x:c r="E221" s="1">
+        <x:v>46280.9999884259</x:v>
+      </x:c>
+      <x:c r="F221" s="1">
+        <x:v>46202.3412964236</x:v>
+      </x:c>
+      <x:c r="G221" s="1">
+        <x:v>46202.3412964236</x:v>
+      </x:c>
+      <x:c r="H221" s="2" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="B221" s="0" t="s">
+      <x:c r="I221" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J221" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="C221" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H221" s="2" t="s">
+      <x:c r="K221" s="2" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="I221" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L221" s="0">
-        <x:v>426</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:12">
       <x:c r="A222" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D222" s="1">
+        <x:v>46095.4305184954</x:v>
+      </x:c>
+      <x:c r="E222" s="1">
+        <x:v>46279.9999884259</x:v>
+      </x:c>
+      <x:c r="H222" s="2" t="s">
         <x:v>1015</x:v>
       </x:c>
-      <x:c r="B222" s="0" t="s">
+      <x:c r="I222" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
-      <x:c r="C222" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H222" s="0" t="s">
+      <x:c r="J222" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="I222" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1020</x:v>
+      <x:c r="K222" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L222" s="0">
-        <x:v>142</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="B223" s="2" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D223" s="1">
+        <x:v>46095.3063468981</x:v>
+      </x:c>
+      <x:c r="E223" s="1">
+        <x:v>46279.9999884259</x:v>
+      </x:c>
+      <x:c r="H223" s="2" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="B223" s="0" t="s">
+      <x:c r="J223" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C223" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H223" s="0" t="s">
+      <x:c r="K223" s="2" t="s">
         <x:v>1023</x:v>
       </x:c>
-      <x:c r="I223" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L223" s="0">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D224" s="1">
-        <x:v>46026.7679443634</x:v>
+        <x:v>46093.4007319213</x:v>
       </x:c>
       <x:c r="E224" s="1">
-        <x:v>46207.9999884259</x:v>
+        <x:v>46368.9999884259</x:v>
       </x:c>
       <x:c r="H224" s="2" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="K224" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K224" s="2" t="s">
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="L224" s="0">
-        <x:v>79</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="0" t="s">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="B225" s="0" t="s">
         <x:v>1030</x:v>
+      </x:c>
+      <x:c r="B225" s="2" t="s">
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D225" s="1">
-        <x:v>46026.5591632292</x:v>
+        <x:v>46091.4464399769</x:v>
       </x:c>
       <x:c r="E225" s="1">
-        <x:v>46299.9999884259</x:v>
+        <x:v>46366.9999884259</x:v>
       </x:c>
       <x:c r="H225" s="2" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L225" s="0">
-        <x:v>15</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:12">
       <x:c r="A226" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D226" s="1">
-        <x:v>46024.6007368403</x:v>
+        <x:v>46090.9916006713</x:v>
       </x:c>
       <x:c r="E226" s="1">
-        <x:v>46205.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46176.6911682407</x:v>
+        <x:v>46274.9999884259</x:v>
       </x:c>
       <x:c r="H226" s="2" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="K226" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K226" s="2" t="s">
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="L226" s="0">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:12">
       <x:c r="A227" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D227" s="1">
-        <x:v>46023.9998657523</x:v>
+        <x:v>46090.8278538194</x:v>
       </x:c>
       <x:c r="E227" s="1">
-        <x:v>46204.9999884259</x:v>
+        <x:v>46274.9999884259</x:v>
+      </x:c>
+      <x:c r="F227" s="1">
+        <x:v>46105.5733591551</x:v>
+      </x:c>
+      <x:c r="G227" s="1">
+        <x:v>46105.5733591551</x:v>
       </x:c>
       <x:c r="H227" s="2" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L227" s="0">
-        <x:v>9</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:12">
       <x:c r="A228" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D228" s="1">
-        <x:v>46023.7371471528</x:v>
+        <x:v>46090.7534285417</x:v>
       </x:c>
       <x:c r="E228" s="1">
-        <x:v>46204.9999884259</x:v>
+        <x:v>46274.9999884259</x:v>
       </x:c>
       <x:c r="H228" s="2" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L228" s="0">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:12">
       <x:c r="A229" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D229" s="1">
-        <x:v>46022.6882277894</x:v>
+        <x:v>46086.3212522222</x:v>
       </x:c>
       <x:c r="E229" s="1">
-        <x:v>46188.6597646528</x:v>
-[...5 lines deleted...]
-        <x:v>46188.6601011227</x:v>
+        <x:v>46270.9999884259</x:v>
       </x:c>
       <x:c r="H229" s="2" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="K229" s="2" t="s">
         <x:v>1050</x:v>
       </x:c>
+      <x:c r="K229" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L229" s="0">
-        <x:v>169</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:12">
       <x:c r="A230" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D230" s="1">
-        <x:v>46022.4028004861</x:v>
+        <x:v>46086.0586338079</x:v>
       </x:c>
       <x:c r="E230" s="1">
-        <x:v>46178.403423912</x:v>
-[...5 lines deleted...]
-        <x:v>46178.4037195833</x:v>
+        <x:v>46270.9999884259</x:v>
       </x:c>
       <x:c r="H230" s="2" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
-        <x:v>1054</x:v>
-[...1 lines deleted...]
-      <x:c r="K230" s="2" t="s">
         <x:v>1055</x:v>
       </x:c>
+      <x:c r="K230" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L230" s="0">
-        <x:v>97</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:12">
       <x:c r="A231" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="B231" s="2" t="s">
+      <x:c r="B231" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D231" s="1">
-        <x:v>46020.9343599884</x:v>
+        <x:v>46085.0799960648</x:v>
       </x:c>
       <x:c r="E231" s="1">
-        <x:v>46202.9999884259</x:v>
+        <x:v>46269.9999884259</x:v>
       </x:c>
       <x:c r="H231" s="2" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L231" s="0">
-        <x:v>11905</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:12">
       <x:c r="A232" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="B232" s="0" t="s">
+      <x:c r="C232" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D232" s="1">
+        <x:v>46084.5771660995</x:v>
+      </x:c>
+      <x:c r="E232" s="1">
+        <x:v>46268.9999884259</x:v>
+      </x:c>
+      <x:c r="H232" s="2" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C232" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H232" s="2" t="s">
+      <x:c r="I232" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J232" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
-      <x:c r="I232" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L232" s="0">
-        <x:v>8</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:12">
       <x:c r="A233" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D233" s="1">
+        <x:v>46084.5401540394</x:v>
+      </x:c>
+      <x:c r="E233" s="1">
+        <x:v>46268.9999884259</x:v>
+      </x:c>
+      <x:c r="H233" s="2" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="B233" s="0" t="s">
+      <x:c r="I233" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="C233" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H233" s="2" t="s">
+      <x:c r="J233" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="I233" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J233" s="0" t="s">
+      <x:c r="K233" s="2" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="K233" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L233" s="0">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:12">
       <x:c r="A234" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="B234" s="0" t="s">
+      <x:c r="C234" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D234" s="1">
+        <x:v>46083.6707886806</x:v>
+      </x:c>
+      <x:c r="E234" s="1">
+        <x:v>46083.6710902546</x:v>
+      </x:c>
+      <x:c r="H234" s="2" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="C234" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H234" s="2" t="s">
+      <x:c r="I234" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="J234" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="I234" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L234" s="0">
-        <x:v>120</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:12">
       <x:c r="A235" s="0" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="B235" s="0" t="s">
+      <x:c r="C235" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D235" s="1">
+        <x:v>46079.5008986111</x:v>
+      </x:c>
+      <x:c r="E235" s="1">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H235" s="2" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="C235" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H235" s="2" t="s">
+      <x:c r="I235" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="I235" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L235" s="0">
-        <x:v>2</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:12">
       <x:c r="A236" s="0" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="B236" s="2" t="s">
+      <x:c r="C236" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D236" s="1">
+        <x:v>46079.4912065162</x:v>
+      </x:c>
+      <x:c r="E236" s="1">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H236" s="2" t="s">
         <x:v>1080</x:v>
       </x:c>
-      <x:c r="C236" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H236" s="2" t="s">
+      <x:c r="I236" s="0" t="s">
         <x:v>1081</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L236" s="0">
-        <x:v>33</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:12">
       <x:c r="A237" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="B237" s="0" t="s">
+      <x:c r="C237" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D237" s="1">
+        <x:v>46079.4431587037</x:v>
+      </x:c>
+      <x:c r="E237" s="1">
+        <x:v>46260.9999884259</x:v>
+      </x:c>
+      <x:c r="H237" s="2" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="C237" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L237" s="0">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:12">
       <x:c r="A238" s="0" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D238" s="1">
+        <x:v>46079.3376379282</x:v>
+      </x:c>
+      <x:c r="E238" s="1">
+        <x:v>46352.9999884259</x:v>
+      </x:c>
+      <x:c r="H238" s="2" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="B238" s="0" t="s">
+      <x:c r="I238" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J238" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="C238" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H238" s="2" t="s">
+      <x:c r="K238" s="2" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="I238" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L238" s="0">
-        <x:v>38</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:12">
       <x:c r="A239" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D239" s="1">
+        <x:v>46076.8909106944</x:v>
+      </x:c>
+      <x:c r="E239" s="1">
+        <x:v>46257.9999884259</x:v>
+      </x:c>
+      <x:c r="H239" s="2" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="B239" s="0" t="s">
+      <x:c r="I239" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J239" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="C239" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H239" s="2" t="s">
+      <x:c r="K239" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="I239" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L239" s="0">
-        <x:v>57</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:12">
       <x:c r="A240" s="0" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D240" s="1">
+        <x:v>46074.8605952893</x:v>
+      </x:c>
+      <x:c r="E240" s="1">
+        <x:v>46255.9999884259</x:v>
+      </x:c>
+      <x:c r="H240" s="2" t="s">
         <x:v>1098</x:v>
       </x:c>
-      <x:c r="B240" s="0" t="s">
+      <x:c r="I240" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="C240" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H240" s="2" t="s">
+      <x:c r="J240" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="I240" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1103</x:v>
+      <x:c r="K240" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L240" s="0">
-        <x:v>142</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:12">
       <x:c r="A241" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D241" s="1">
-        <x:v>45997.6704279398</x:v>
+        <x:v>46072.693293044</x:v>
       </x:c>
       <x:c r="E241" s="1">
-        <x:v>46179.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46026.7228241204</x:v>
+        <x:v>46072.7110678356</x:v>
       </x:c>
       <x:c r="H241" s="2" t="s">
-        <x:v>1106</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L241" s="0">
-        <x:v>16</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:12">
       <x:c r="A242" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D242" s="1">
-        <x:v>45996.6649024537</x:v>
+        <x:v>46071.8525607986</x:v>
       </x:c>
       <x:c r="E242" s="1">
-        <x:v>46178.9999884259</x:v>
+        <x:v>46252.9999884259</x:v>
       </x:c>
       <x:c r="H242" s="2" t="s">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L242" s="0">
-        <x:v>17</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:12">
       <x:c r="A243" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D243" s="1">
-        <x:v>45995.8354297106</x:v>
+        <x:v>46070.4251153241</x:v>
       </x:c>
       <x:c r="E243" s="1">
-        <x:v>46177.9999884259</x:v>
+        <x:v>46251.9999884259</x:v>
       </x:c>
       <x:c r="H243" s="2" t="s">
-        <x:v>1114</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L243" s="0">
-        <x:v>36</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:12">
       <x:c r="A244" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D244" s="1">
-        <x:v>45995.6999071181</x:v>
+        <x:v>46069.902454919</x:v>
       </x:c>
       <x:c r="E244" s="1">
-        <x:v>46177.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1118</x:v>
+        <x:v>46250.9999884259</x:v>
+      </x:c>
+      <x:c r="H244" s="2" t="s">
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
-        <x:v>1120</x:v>
-[...2 lines deleted...]
-        <x:v>1121</x:v>
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="K244" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L244" s="0">
-        <x:v>9</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:12">
       <x:c r="A245" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D245" s="1">
-        <x:v>45995.3666213194</x:v>
+        <x:v>46068.9972303356</x:v>
       </x:c>
       <x:c r="E245" s="1">
-        <x:v>46177.9999884259</x:v>
+        <x:v>46249.9999884259</x:v>
       </x:c>
       <x:c r="H245" s="2" t="s">
-        <x:v>1124</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L245" s="0">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:12">
       <x:c r="A246" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D246" s="1">
-        <x:v>45991.673990544</x:v>
+        <x:v>46066.6387323727</x:v>
       </x:c>
       <x:c r="E246" s="1">
-        <x:v>46172.9999884259</x:v>
+        <x:v>46247.9999884259</x:v>
       </x:c>
       <x:c r="H246" s="2" t="s">
-        <x:v>1128</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L246" s="0">
-        <x:v>9</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:12">
       <x:c r="A247" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D247" s="1">
-        <x:v>45990.956330081</x:v>
+        <x:v>46065.9569878704</x:v>
       </x:c>
       <x:c r="E247" s="1">
-        <x:v>46171.9999884259</x:v>
+        <x:v>46338.9999884259</x:v>
+      </x:c>
+      <x:c r="F247" s="1">
+        <x:v>46256.6468816898</x:v>
+      </x:c>
+      <x:c r="G247" s="1">
+        <x:v>46256.6468816898</x:v>
       </x:c>
       <x:c r="H247" s="2" t="s">
-        <x:v>1132</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L247" s="0">
-        <x:v>8</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:12">
       <x:c r="A248" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D248" s="1">
-        <x:v>45990.9134496296</x:v>
+        <x:v>46064.5480815972</x:v>
       </x:c>
       <x:c r="E248" s="1">
-        <x:v>46171.9999884259</x:v>
+        <x:v>46245.9999884259</x:v>
       </x:c>
       <x:c r="H248" s="2" t="s">
-        <x:v>1138</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="L248" s="0">
-        <x:v>150</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:12">
       <x:c r="A249" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D249" s="1">
-        <x:v>45989.4085384144</x:v>
+        <x:v>46062.549854537</x:v>
       </x:c>
       <x:c r="E249" s="1">
-        <x:v>45994.7900881366</x:v>
-[...5 lines deleted...]
-        <x:v>45994.7922527546</x:v>
+        <x:v>46243.9999884259</x:v>
       </x:c>
       <x:c r="H249" s="2" t="s">
-        <x:v>1142</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L249" s="0">
-        <x:v>279</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:12">
       <x:c r="A250" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D250" s="1">
-        <x:v>45989.3956291435</x:v>
+        <x:v>46057.6867480208</x:v>
       </x:c>
       <x:c r="E250" s="1">
-        <x:v>45992.4647476157</x:v>
-[...2 lines deleted...]
-        <x:v>1144</x:v>
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F250" s="1">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="G250" s="1">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="H250" s="0" t="s">
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L250" s="0">
-        <x:v>3</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:12">
       <x:c r="A251" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D251" s="1">
-        <x:v>45988.901099919</x:v>
+        <x:v>46057.5052246065</x:v>
       </x:c>
       <x:c r="E251" s="1">
-        <x:v>46169.9999884259</x:v>
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F251" s="1">
+        <x:v>46183.5281570602</x:v>
+      </x:c>
+      <x:c r="G251" s="1">
+        <x:v>46183.5281570602</x:v>
       </x:c>
       <x:c r="H251" s="2" t="s">
-        <x:v>1147</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>1149</x:v>
-[...2 lines deleted...]
-        <x:v>1150</x:v>
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="K251" s="0" t="s">
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="L251" s="0">
-        <x:v>23</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:12">
       <x:c r="A252" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D252" s="1">
-        <x:v>45986.3174767708</x:v>
+        <x:v>46056.9467698727</x:v>
       </x:c>
       <x:c r="E252" s="1">
-        <x:v>46167.9999884259</x:v>
+        <x:v>46057.3971324768</x:v>
       </x:c>
       <x:c r="H252" s="2" t="s">
-        <x:v>1153</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L252" s="0">
-        <x:v>166</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:12">
       <x:c r="A253" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B253" s="2" t="s">
-        <x:v>1156</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D253" s="1">
-        <x:v>45975.5868578472</x:v>
+        <x:v>46054.9673643287</x:v>
       </x:c>
       <x:c r="E253" s="1">
-        <x:v>46156.9999884259</x:v>
+        <x:v>46235.9999884259</x:v>
       </x:c>
       <x:c r="H253" s="2" t="s">
-        <x:v>1157</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L253" s="0">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:12">
       <x:c r="A254" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D254" s="1">
-        <x:v>45974.453563125</x:v>
+        <x:v>46054.6433680324</x:v>
       </x:c>
       <x:c r="E254" s="1">
-        <x:v>46155.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1162</x:v>
+        <x:v>46235.9999884259</x:v>
+      </x:c>
+      <x:c r="H254" s="2" t="s">
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
-        <x:v>1164</x:v>
-[...2 lines deleted...]
-        <x:v>1165</x:v>
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="K254" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L254" s="0">
-        <x:v>381</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:12">
       <x:c r="A255" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="B255" s="2" t="s">
-        <x:v>1167</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D255" s="1">
-        <x:v>45973.7314755671</x:v>
+        <x:v>46051.8594047917</x:v>
       </x:c>
       <x:c r="E255" s="1">
-        <x:v>46338.9999884259</x:v>
+        <x:v>46232.9999884259</x:v>
+      </x:c>
+      <x:c r="F255" s="1">
+        <x:v>46085.8422128472</x:v>
+      </x:c>
+      <x:c r="G255" s="1">
+        <x:v>46085.8422128472</x:v>
       </x:c>
       <x:c r="H255" s="2" t="s">
-        <x:v>1168</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>1169</x:v>
-[...2 lines deleted...]
-        <x:v>1170</x:v>
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="K255" s="2" t="s">
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="L255" s="0">
-        <x:v>132</x:v>
+        <x:v>3532</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:12">
       <x:c r="A256" s="0" t="s">
-        <x:v>1171</x:v>
-[...2 lines deleted...]
-        <x:v>1172</x:v>
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B256" s="2" t="s">
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D256" s="1">
-        <x:v>45972.380296412</x:v>
+        <x:v>46051.7715489468</x:v>
       </x:c>
       <x:c r="E256" s="1">
-        <x:v>46245.9999884259</x:v>
+        <x:v>46232.9999884259</x:v>
       </x:c>
       <x:c r="H256" s="2" t="s">
-        <x:v>1173</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>1174</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="K256" s="2" t="s">
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="L256" s="0">
-        <x:v>76</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:12">
       <x:c r="A257" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D257" s="1">
-        <x:v>45970.9574830556</x:v>
+        <x:v>46051.4432606597</x:v>
       </x:c>
       <x:c r="E257" s="1">
-        <x:v>46151.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46048.8939120602</x:v>
+        <x:v>46232.9999884259</x:v>
       </x:c>
       <x:c r="H257" s="2" t="s">
-        <x:v>1177</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="L257" s="0">
-        <x:v>159</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:12">
       <x:c r="A258" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D258" s="1">
-        <x:v>45966.9059492593</x:v>
+        <x:v>46050.7471845602</x:v>
       </x:c>
       <x:c r="E258" s="1">
-        <x:v>46147.9999884259</x:v>
+        <x:v>46050.8135473958</x:v>
       </x:c>
       <x:c r="H258" s="2" t="s">
-        <x:v>1182</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L258" s="0">
-        <x:v>103</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:12">
       <x:c r="A259" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D259" s="1">
-        <x:v>45963.8887479398</x:v>
+        <x:v>46050.0268733565</x:v>
       </x:c>
       <x:c r="E259" s="1">
-        <x:v>46328.9999884259</x:v>
+        <x:v>46231.9999884259</x:v>
       </x:c>
       <x:c r="H259" s="2" t="s">
-        <x:v>1185</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="L259" s="0">
-        <x:v>3</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:12">
       <x:c r="A260" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D260" s="1">
-        <x:v>45957.2839307639</x:v>
+        <x:v>46049.87709125</x:v>
       </x:c>
       <x:c r="E260" s="1">
-        <x:v>46139.9999884259</x:v>
+        <x:v>46230.9999884259</x:v>
       </x:c>
       <x:c r="H260" s="2" t="s">
-        <x:v>1190</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L260" s="0">
-        <x:v>163</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:12">
       <x:c r="A261" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D261" s="1">
-        <x:v>45955.9929269792</x:v>
+        <x:v>46049.6011794097</x:v>
       </x:c>
       <x:c r="E261" s="1">
-        <x:v>46137.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1194</x:v>
+        <x:v>46230.9999884259</x:v>
+      </x:c>
+      <x:c r="H261" s="2" t="s">
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L261" s="0">
-        <x:v>230</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:12">
       <x:c r="A262" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D262" s="1">
-        <x:v>45952.569500544</x:v>
+        <x:v>46048.9045333796</x:v>
       </x:c>
       <x:c r="E262" s="1">
-        <x:v>46134.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1198</x:v>
+        <x:v>46058.8594810532</x:v>
+      </x:c>
+      <x:c r="F262" s="1">
+        <x:v>46058.8623641782</x:v>
+      </x:c>
+      <x:c r="G262" s="1">
+        <x:v>46058.8623641782</x:v>
+      </x:c>
+      <x:c r="H262" s="2" t="s">
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L262" s="0">
-        <x:v>218</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:12">
       <x:c r="A263" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D263" s="1">
-        <x:v>45948.6409779977</x:v>
+        <x:v>46048.7155628819</x:v>
       </x:c>
       <x:c r="E263" s="1">
-        <x:v>46130.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1202</x:v>
+        <x:v>46229.9999884259</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>1204</x:v>
-[...2 lines deleted...]
-        <x:v>1205</x:v>
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="K263" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L263" s="0">
-        <x:v>242</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:12">
       <x:c r="A264" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D264" s="1">
-        <x:v>45948.5694791898</x:v>
+        <x:v>46043.6909071875</x:v>
       </x:c>
       <x:c r="E264" s="1">
-        <x:v>46130.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45953.5289595602</x:v>
+        <x:v>46316.9999884259</x:v>
       </x:c>
       <x:c r="H264" s="2" t="s">
-        <x:v>1208</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="L264" s="0">
-        <x:v>925</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:12">
       <x:c r="A265" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D265" s="1">
-        <x:v>45947.4043299537</x:v>
+        <x:v>46043.6631196412</x:v>
       </x:c>
       <x:c r="E265" s="1">
-        <x:v>46129.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1212</x:v>
+        <x:v>46224.9999884259</x:v>
+      </x:c>
+      <x:c r="H265" s="2" t="s">
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L265" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:12">
       <x:c r="A266" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D266" s="1">
-        <x:v>45944.7861663889</x:v>
+        <x:v>46042.9891864931</x:v>
       </x:c>
       <x:c r="E266" s="1">
-        <x:v>46126.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46040.7443593866</x:v>
+        <x:v>46043.6565966435</x:v>
       </x:c>
       <x:c r="H266" s="2" t="s">
-        <x:v>1216</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>1218</x:v>
-[...2 lines deleted...]
-        <x:v>1219</x:v>
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="K266" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L266" s="0">
-        <x:v>82</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:12">
       <x:c r="A267" s="0" t="s">
-        <x:v>1220</x:v>
-[...2 lines deleted...]
-        <x:v>1221</x:v>
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D267" s="1">
-        <x:v>45943.3343274537</x:v>
+        <x:v>46042.8689469907</x:v>
       </x:c>
       <x:c r="E267" s="1">
-        <x:v>46125.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1222</x:v>
+        <x:v>46124.8428690509</x:v>
+      </x:c>
+      <x:c r="H267" s="2" t="s">
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>1223</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="K267" s="2" t="s">
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="L267" s="0">
-        <x:v>2</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:12">
       <x:c r="A268" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D268" s="1">
-        <x:v>45942.6439778819</x:v>
+        <x:v>46042.4273200926</x:v>
       </x:c>
       <x:c r="E268" s="1">
-        <x:v>46124.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45959.1718071875</x:v>
+        <x:v>46223.9999884259</x:v>
       </x:c>
       <x:c r="H268" s="2" t="s">
-        <x:v>1226</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L268" s="0">
-        <x:v>283</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:12">
       <x:c r="A269" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D269" s="1">
-        <x:v>45940.3413131366</x:v>
+        <x:v>46041.9087979167</x:v>
       </x:c>
       <x:c r="E269" s="1">
-        <x:v>46122.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1231</x:v>
+        <x:v>46222.9999884259</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>1232</x:v>
-[...2 lines deleted...]
-        <x:v>1233</x:v>
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="K269" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L269" s="0">
-        <x:v>1473</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:12">
       <x:c r="A270" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D270" s="1">
-        <x:v>45939.751295625</x:v>
+        <x:v>46041.8143352894</x:v>
       </x:c>
       <x:c r="E270" s="1">
-        <x:v>46121.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1236</x:v>
+        <x:v>46091.8525720602</x:v>
+      </x:c>
+      <x:c r="F270" s="1">
+        <x:v>46091.8568891551</x:v>
+      </x:c>
+      <x:c r="G270" s="1">
+        <x:v>46091.8568891551</x:v>
+      </x:c>
+      <x:c r="H270" s="2" t="s">
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>1237</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="K270" s="2" t="s">
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="L270" s="0">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:12">
       <x:c r="A271" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D271" s="1">
-        <x:v>45936.9935856597</x:v>
+        <x:v>46037.6403465625</x:v>
       </x:c>
       <x:c r="E271" s="1">
-        <x:v>46118.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45942.7987715741</x:v>
+        <x:v>46218.9999884259</x:v>
       </x:c>
       <x:c r="H271" s="2" t="s">
-        <x:v>1240</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L271" s="0">
-        <x:v>27</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:12">
       <x:c r="A272" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D272" s="1">
-        <x:v>45936.5626812269</x:v>
+        <x:v>46036.433334213</x:v>
       </x:c>
       <x:c r="E272" s="1">
-        <x:v>46118.9999884259</x:v>
+        <x:v>46309.9999884259</x:v>
       </x:c>
       <x:c r="H272" s="2" t="s">
-        <x:v>1244</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L272" s="0">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:12">
       <x:c r="A273" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D273" s="1">
-        <x:v>45931.6833643866</x:v>
+        <x:v>46035.7366464005</x:v>
       </x:c>
       <x:c r="E273" s="1">
-        <x:v>46113.9999884259</x:v>
+        <x:v>46216.9999884259</x:v>
+      </x:c>
+      <x:c r="F273" s="1">
+        <x:v>46131.6045590394</x:v>
+      </x:c>
+      <x:c r="G273" s="1">
+        <x:v>46131.6045590394</x:v>
       </x:c>
       <x:c r="H273" s="2" t="s">
-        <x:v>1248</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="K273" s="2" t="s">
-        <x:v>1250</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="L273" s="0">
-        <x:v>67</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:12">
       <x:c r="A274" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D274" s="1">
-        <x:v>45930.448237581</x:v>
+        <x:v>46034.7723852431</x:v>
       </x:c>
       <x:c r="E274" s="1">
-        <x:v>46111.9999884259</x:v>
+        <x:v>46215.9999884259</x:v>
+      </x:c>
+      <x:c r="F274" s="1">
+        <x:v>46066.2536805787</x:v>
+      </x:c>
+      <x:c r="G274" s="1">
+        <x:v>46066.2536805787</x:v>
       </x:c>
       <x:c r="H274" s="2" t="s">
-        <x:v>1253</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>1254</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="K274" s="2" t="s">
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="L274" s="0">
-        <x:v>36</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:12">
       <x:c r="A275" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D275" s="1">
-        <x:v>45929.8227226389</x:v>
+        <x:v>46031.4477105324</x:v>
       </x:c>
       <x:c r="E275" s="1">
-        <x:v>46110.9999884259</x:v>
+        <x:v>46304.9999884259</x:v>
       </x:c>
       <x:c r="H275" s="2" t="s">
-        <x:v>1257</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>1258</x:v>
-[...2 lines deleted...]
-        <x:v>1259</x:v>
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="K275" s="0" t="s">
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="L275" s="0">
-        <x:v>394</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:12">
       <x:c r="A276" s="0" t="s">
-        <x:v>1260</x:v>
-[...2 lines deleted...]
-        <x:v>1261</x:v>
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D276" s="1">
-        <x:v>45929.5966771528</x:v>
+        <x:v>46029.7814407986</x:v>
       </x:c>
       <x:c r="E276" s="1">
-        <x:v>46110.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1262</x:v>
+        <x:v>46210.9999884259</x:v>
+      </x:c>
+      <x:c r="F276" s="1">
+        <x:v>46113.8248715278</x:v>
+      </x:c>
+      <x:c r="G276" s="1">
+        <x:v>46113.8248715278</x:v>
+      </x:c>
+      <x:c r="H276" s="0" t="s">
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="K276" s="2" t="s">
-        <x:v>1265</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="L276" s="0">
-        <x:v>5908</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:12">
       <x:c r="A277" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D277" s="1">
-        <x:v>45929.5625754051</x:v>
+        <x:v>46028.5199812269</x:v>
       </x:c>
       <x:c r="E277" s="1">
-        <x:v>46202.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1268</x:v>
+        <x:v>46209.9999884259</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L277" s="0">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:12">
       <x:c r="A278" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D278" s="1">
-        <x:v>45928.8833371412</x:v>
+        <x:v>46026.7679443634</x:v>
       </x:c>
       <x:c r="E278" s="1">
-        <x:v>46109.9999884259</x:v>
+        <x:v>46207.9999884259</x:v>
       </x:c>
       <x:c r="H278" s="2" t="s">
-        <x:v>1272</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>1273</x:v>
-[...2 lines deleted...]
-        <x:v>1274</x:v>
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="K278" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L278" s="0">
-        <x:v>710</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:12">
       <x:c r="A279" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D279" s="1">
-        <x:v>45928.8740295718</x:v>
+        <x:v>46026.5591632292</x:v>
       </x:c>
       <x:c r="E279" s="1">
-        <x:v>45928.8786736806</x:v>
+        <x:v>46299.9999884259</x:v>
       </x:c>
       <x:c r="H279" s="2" t="s">
-        <x:v>1276</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>1273</x:v>
-[...2 lines deleted...]
-        <x:v>1277</x:v>
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="K279" s="0" t="s">
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="L279" s="0">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:12">
       <x:c r="A280" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D280" s="1">
+        <x:v>46024.6007368403</x:v>
+      </x:c>
+      <x:c r="E280" s="1">
+        <x:v>46205.9999884259</x:v>
+      </x:c>
+      <x:c r="F280" s="1">
+        <x:v>46176.6911682407</x:v>
+      </x:c>
+      <x:c r="G280" s="1">
+        <x:v>46176.6911682407</x:v>
+      </x:c>
+      <x:c r="H280" s="2" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="I280" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J280" s="0" t="s">
         <x:v>1271</x:v>
       </x:c>
-      <x:c r="C280" s="0" t="s">
-[...18 lines deleted...]
-        <x:v>1274</x:v>
+      <x:c r="K280" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L280" s="0">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:12">
       <x:c r="A281" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D281" s="1">
-        <x:v>45928.8192505093</x:v>
+        <x:v>46023.9998657523</x:v>
       </x:c>
       <x:c r="E281" s="1">
-        <x:v>45928.8394273495</x:v>
+        <x:v>46204.9999884259</x:v>
       </x:c>
       <x:c r="H281" s="2" t="s">
-        <x:v>1281</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>1273</x:v>
-[...2 lines deleted...]
-        <x:v>1282</x:v>
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="K281" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L281" s="0">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:12">
       <x:c r="A282" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D282" s="1">
-        <x:v>45928.7945483565</x:v>
+        <x:v>46023.7371471528</x:v>
       </x:c>
       <x:c r="E282" s="1">
-        <x:v>46109.9999884259</x:v>
+        <x:v>46204.9999884259</x:v>
       </x:c>
       <x:c r="H282" s="2" t="s">
-        <x:v>1285</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>1286</x:v>
-[...2 lines deleted...]
-        <x:v>1287</x:v>
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="K282" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L282" s="0">
-        <x:v>10</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:12">
       <x:c r="A283" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D283" s="1">
-        <x:v>45926.9185140162</x:v>
+        <x:v>46022.6882277894</x:v>
       </x:c>
       <x:c r="E283" s="1">
-        <x:v>46107.9999884259</x:v>
+        <x:v>46188.6597646528</x:v>
+      </x:c>
+      <x:c r="F283" s="1">
+        <x:v>46188.6601011227</x:v>
+      </x:c>
+      <x:c r="G283" s="1">
+        <x:v>46188.6601011227</x:v>
       </x:c>
       <x:c r="H283" s="2" t="s">
-        <x:v>1290</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>1292</x:v>
-[...2 lines deleted...]
-        <x:v>1293</x:v>
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="K283" s="2" t="s">
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="L283" s="0">
-        <x:v>75</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:12">
       <x:c r="A284" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D284" s="1">
-        <x:v>45924.4566720023</x:v>
+        <x:v>46022.4028004861</x:v>
       </x:c>
       <x:c r="E284" s="1">
-        <x:v>46105.9999884259</x:v>
+        <x:v>46178.403423912</x:v>
       </x:c>
       <x:c r="F284" s="1">
-        <x:v>46126.3127398264</x:v>
+        <x:v>46178.4037195833</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>46126.3127398264</x:v>
+        <x:v>46178.4037195833</x:v>
       </x:c>
       <x:c r="H284" s="2" t="s">
-        <x:v>1296</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="K284" s="2" t="s">
-        <x:v>1298</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="L284" s="0">
-        <x:v>988</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:12">
       <x:c r="A285" s="0" t="s">
-        <x:v>1299</x:v>
-[...2 lines deleted...]
-        <x:v>1295</x:v>
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="B285" s="2" t="s">
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D285" s="1">
-        <x:v>45923.8948058912</x:v>
+        <x:v>46020.9343599884</x:v>
       </x:c>
       <x:c r="E285" s="1">
-        <x:v>45924.4502498264</x:v>
+        <x:v>46202.9999884259</x:v>
       </x:c>
       <x:c r="H285" s="2" t="s">
-        <x:v>1300</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>1297</x:v>
-[...2 lines deleted...]
-        <x:v>1301</x:v>
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="K285" s="0" t="s">
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="L285" s="0">
-        <x:v>1</x:v>
+        <x:v>11905</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:12">
       <x:c r="A286" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D286" s="1">
-        <x:v>45923.8824682176</x:v>
+        <x:v>46020.9090274884</x:v>
       </x:c>
       <x:c r="E286" s="1">
-        <x:v>45923.8872815162</x:v>
+        <x:v>46202.9999884259</x:v>
       </x:c>
       <x:c r="H286" s="2" t="s">
-        <x:v>1304</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
-        <x:v>1297</x:v>
-[...2 lines deleted...]
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="K286" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L286" s="0">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:12">
       <x:c r="A287" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D287" s="1">
-        <x:v>45922.8483982176</x:v>
+        <x:v>46013.6108757523</x:v>
       </x:c>
       <x:c r="E287" s="1">
-        <x:v>45926.9060270023</x:v>
+        <x:v>46287.9999884259</x:v>
       </x:c>
       <x:c r="H287" s="2" t="s">
-        <x:v>1307</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>1292</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="K287" s="2" t="s">
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="L287" s="0">
-        <x:v>74</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:12">
       <x:c r="A288" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D288" s="1">
+        <x:v>46012.6253672106</x:v>
+      </x:c>
+      <x:c r="E288" s="1">
+        <x:v>46194.9999884259</x:v>
+      </x:c>
+      <x:c r="H288" s="2" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="I288" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J288" s="0" t="s">
         <x:v>1308</x:v>
       </x:c>
-      <x:c r="B288" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K288" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L288" s="0">
-        <x:v>167</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:12">
       <x:c r="A289" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D289" s="1">
-        <x:v>45915.3138409259</x:v>
+        <x:v>46012.5784457292</x:v>
       </x:c>
       <x:c r="E289" s="1">
-        <x:v>46096.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1315</x:v>
+        <x:v>46012.7204070833</x:v>
+      </x:c>
+      <x:c r="H289" s="2" t="s">
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>1316</x:v>
-[...2 lines deleted...]
-        <x:v>1317</x:v>
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="K289" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L289" s="0">
-        <x:v>40</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:12">
       <x:c r="A290" s="0" t="s">
-        <x:v>1318</x:v>
-[...2 lines deleted...]
-        <x:v>1319</x:v>
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="B290" s="2" t="s">
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D290" s="1">
-        <x:v>45911.4393732755</x:v>
+        <x:v>46007.8320374421</x:v>
       </x:c>
       <x:c r="E290" s="1">
-        <x:v>46092.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1320</x:v>
+        <x:v>46189.9999884259</x:v>
+      </x:c>
+      <x:c r="F290" s="1">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="G290" s="1">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="H290" s="2" t="s">
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="L290" s="0">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:12">
       <x:c r="A291" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D291" s="1">
-        <x:v>45909.3466302199</x:v>
+        <x:v>46006.9435169329</x:v>
       </x:c>
       <x:c r="E291" s="1">
-        <x:v>46090.9999884259</x:v>
+        <x:v>46280.9999884259</x:v>
       </x:c>
       <x:c r="H291" s="2" t="s">
-        <x:v>1324</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>1326</x:v>
-[...2 lines deleted...]
-        <x:v>1327</x:v>
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="K291" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L291" s="0">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:12">
       <x:c r="A292" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D292" s="1">
-        <x:v>45904.8495374306</x:v>
+        <x:v>46003.730088287</x:v>
       </x:c>
       <x:c r="E292" s="1">
-        <x:v>46085.9999884259</x:v>
+        <x:v>46185.9999884259</x:v>
       </x:c>
       <x:c r="H292" s="2" t="s">
-        <x:v>1330</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="L292" s="0">
-        <x:v>73</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:12">
       <x:c r="A293" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D293" s="1">
-        <x:v>45904.8344675231</x:v>
+        <x:v>46002.6667029514</x:v>
       </x:c>
       <x:c r="E293" s="1">
-        <x:v>46085.9999884259</x:v>
+        <x:v>46276.9999884259</x:v>
       </x:c>
       <x:c r="H293" s="2" t="s">
-        <x:v>1335</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L293" s="0">
-        <x:v>257</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:12">
       <x:c r="A294" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D294" s="1">
+        <x:v>45998.5258106597</x:v>
+      </x:c>
+      <x:c r="E294" s="1">
+        <x:v>46180.9999884259</x:v>
+      </x:c>
+      <x:c r="F294" s="1">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="G294" s="1">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="H294" s="2" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="I294" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="J294" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="K294" s="2" t="s">
         <x:v>1337</x:v>
       </x:c>
-      <x:c r="B294" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L294" s="0">
-        <x:v>35</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:12">
       <x:c r="A295" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D295" s="1">
-        <x:v>45902.2531284375</x:v>
+        <x:v>45997.6704279398</x:v>
       </x:c>
       <x:c r="E295" s="1">
-        <x:v>46083.9999884259</x:v>
+        <x:v>46179.9999884259</x:v>
+      </x:c>
+      <x:c r="F295" s="1">
+        <x:v>46026.7228241204</x:v>
+      </x:c>
+      <x:c r="G295" s="1">
+        <x:v>46026.7228241204</x:v>
       </x:c>
       <x:c r="H295" s="2" t="s">
-        <x:v>1345</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L295" s="0">
-        <x:v>34</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:12">
       <x:c r="A296" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D296" s="1">
+        <x:v>45996.6649024537</x:v>
+      </x:c>
+      <x:c r="E296" s="1">
+        <x:v>46178.9999884259</x:v>
+      </x:c>
+      <x:c r="H296" s="2" t="s">
         <x:v>1344</x:v>
       </x:c>
-      <x:c r="C296" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I296" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L296" s="0">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:12">
       <x:c r="A297" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D297" s="1">
+        <x:v>45995.8354297106</x:v>
+      </x:c>
+      <x:c r="E297" s="1">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H297" s="2" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="I297" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="B297" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L297" s="0">
-        <x:v>13</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:12">
       <x:c r="A298" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D298" s="1">
+        <x:v>45995.6999071181</x:v>
+      </x:c>
+      <x:c r="E298" s="1">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H298" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="I298" s="0" t="s">
         <x:v>1353</x:v>
       </x:c>
-      <x:c r="B298" s="0" t="s">
+      <x:c r="J298" s="0" t="s">
         <x:v>1354</x:v>
       </x:c>
-      <x:c r="C298" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H298" s="0" t="s">
+      <x:c r="K298" s="2" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="I298" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L298" s="0">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:12">
       <x:c r="A299" s="0" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D299" s="1">
+        <x:v>45995.3666213194</x:v>
+      </x:c>
+      <x:c r="E299" s="1">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H299" s="2" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="B299" s="0" t="s">
+      <x:c r="I299" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J299" s="0" t="s">
         <x:v>1359</x:v>
       </x:c>
-      <x:c r="C299" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L299" s="0">
-        <x:v>102</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:12">
       <x:c r="A300" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D300" s="1">
+        <x:v>45991.673990544</x:v>
+      </x:c>
+      <x:c r="E300" s="1">
+        <x:v>46172.9999884259</x:v>
+      </x:c>
+      <x:c r="H300" s="2" t="s">
         <x:v>1362</x:v>
       </x:c>
-      <x:c r="B300" s="0" t="s">
+      <x:c r="I300" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J300" s="0" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="C300" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L300" s="0">
-        <x:v>20</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:12">
       <x:c r="A301" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D301" s="1">
+        <x:v>45990.956330081</x:v>
+      </x:c>
+      <x:c r="E301" s="1">
+        <x:v>46171.9999884259</x:v>
+      </x:c>
+      <x:c r="H301" s="2" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="I301" s="0" t="s">
         <x:v>1367</x:v>
       </x:c>
-      <x:c r="B301" s="0" t="s">
+      <x:c r="J301" s="0" t="s">
         <x:v>1368</x:v>
       </x:c>
-      <x:c r="C301" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H301" s="2" t="s">
+      <x:c r="K301" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
-      <x:c r="I301" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L301" s="0">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:12">
       <x:c r="A302" s="0" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D302" s="1">
-        <x:v>45890.5077769907</x:v>
+        <x:v>45990.9134496296</x:v>
       </x:c>
       <x:c r="E302" s="1">
-        <x:v>46074.9999884259</x:v>
+        <x:v>46171.9999884259</x:v>
       </x:c>
       <x:c r="H302" s="2" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J302" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
-      <x:c r="J302" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L302" s="0">
-        <x:v>57</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:12">
       <x:c r="A303" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="B303" s="0" t="s">
+      <x:c r="C303" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D303" s="1">
+        <x:v>45989.4085384144</x:v>
+      </x:c>
+      <x:c r="E303" s="1">
+        <x:v>45994.7900881366</x:v>
+      </x:c>
+      <x:c r="F303" s="1">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="G303" s="1">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="H303" s="2" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="C303" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I303" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L303" s="0">
-        <x:v>40</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:12">
       <x:c r="A304" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D304" s="1">
-        <x:v>45883.8672871759</x:v>
+        <x:v>45989.3956291435</x:v>
       </x:c>
       <x:c r="E304" s="1">
-        <x:v>46067.9999884259</x:v>
+        <x:v>45992.4647476157</x:v>
       </x:c>
       <x:c r="H304" s="2" t="s">
-        <x:v>1382</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L304" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:12">
       <x:c r="A305" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D305" s="1">
-        <x:v>45883.8370938657</x:v>
+        <x:v>45988.901099919</x:v>
       </x:c>
       <x:c r="E305" s="1">
-        <x:v>46067.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1387</x:v>
+        <x:v>46169.9999884259</x:v>
+      </x:c>
+      <x:c r="H305" s="2" t="s">
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>1389</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="K305" s="2" t="s">
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="L305" s="0">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:12">
       <x:c r="A306" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D306" s="1">
-        <x:v>45882.9396152083</x:v>
+        <x:v>45986.3174767708</x:v>
       </x:c>
       <x:c r="E306" s="1">
-        <x:v>46066.9999884259</x:v>
+        <x:v>46167.9999884259</x:v>
       </x:c>
       <x:c r="H306" s="2" t="s">
-        <x:v>1392</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L306" s="0">
-        <x:v>3</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:12">
       <x:c r="A307" s="0" t="s">
-        <x:v>1394</x:v>
-[...2 lines deleted...]
-        <x:v>1395</x:v>
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="B307" s="2" t="s">
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D307" s="1">
-        <x:v>45881.5650299537</x:v>
+        <x:v>45975.5868578472</x:v>
       </x:c>
       <x:c r="E307" s="1">
-        <x:v>46042.8356376042</x:v>
+        <x:v>46156.9999884259</x:v>
       </x:c>
       <x:c r="H307" s="2" t="s">
-        <x:v>1396</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L307" s="0">
-        <x:v>874</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:12">
       <x:c r="A308" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D308" s="1">
+        <x:v>45974.453563125</x:v>
+      </x:c>
+      <x:c r="E308" s="1">
+        <x:v>46155.9999884259</x:v>
+      </x:c>
+      <x:c r="F308" s="1">
+        <x:v>46003.4646696644</x:v>
+      </x:c>
+      <x:c r="G308" s="1">
+        <x:v>46003.4646696644</x:v>
+      </x:c>
+      <x:c r="H308" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="I308" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="J308" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="B308" s="0" t="s">
+      <x:c r="K308" s="2" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="C308" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L308" s="0">
-        <x:v>55</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:12">
       <x:c r="A309" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="B309" s="2" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D309" s="1">
+        <x:v>45973.7314755671</x:v>
+      </x:c>
+      <x:c r="E309" s="1">
+        <x:v>46338.9999884259</x:v>
+      </x:c>
+      <x:c r="H309" s="2" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="I309" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
         <x:v>1403</x:v>
       </x:c>
-      <x:c r="B309" s="0" t="s">
+      <x:c r="K309" s="0" t="s">
         <x:v>1404</x:v>
       </x:c>
-      <x:c r="C309" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L309" s="0">
-        <x:v>117</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:12">
       <x:c r="A310" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D310" s="1">
+        <x:v>45972.380296412</x:v>
+      </x:c>
+      <x:c r="E310" s="1">
+        <x:v>46245.9999884259</x:v>
+      </x:c>
+      <x:c r="H310" s="2" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="I310" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J310" s="0" t="s">
         <x:v>1408</x:v>
       </x:c>
-      <x:c r="B310" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>1407</x:v>
+      <x:c r="K310" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L310" s="0">
-        <x:v>1</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:12">
       <x:c r="A311" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D311" s="1">
+        <x:v>45970.9574830556</x:v>
+      </x:c>
+      <x:c r="E311" s="1">
+        <x:v>46151.9999884259</x:v>
+      </x:c>
+      <x:c r="F311" s="1">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="G311" s="1">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="H311" s="2" t="s">
         <x:v>1411</x:v>
       </x:c>
-      <x:c r="B311" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="H311" s="0" t="s">
+      <x:c r="I311" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="I311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>1406</x:v>
-[...2 lines deleted...]
-        <x:v>1407</x:v>
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="K311" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L311" s="0">
-        <x:v>2</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:12">
       <x:c r="A312" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D312" s="1">
-        <x:v>45871.6779276505</x:v>
+        <x:v>45966.9059492593</x:v>
       </x:c>
       <x:c r="E312" s="1">
-        <x:v>46055.9999884259</x:v>
+        <x:v>46147.9999884259</x:v>
       </x:c>
       <x:c r="H312" s="2" t="s">
-        <x:v>1415</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L312" s="0">
-        <x:v>161</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:12">
       <x:c r="A313" s="0" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D313" s="1">
-        <x:v>45868.7405602546</x:v>
+        <x:v>45963.8887479398</x:v>
       </x:c>
       <x:c r="E313" s="1">
-        <x:v>46052.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H313" s="0" t="s">
+        <x:v>46328.9999884259</x:v>
+      </x:c>
+      <x:c r="H313" s="2" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L313" s="0">
-        <x:v>32</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:12">
       <x:c r="A314" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D314" s="1">
-        <x:v>45868.4985484722</x:v>
+        <x:v>45957.2839307639</x:v>
       </x:c>
       <x:c r="E314" s="1">
-        <x:v>46052.9999884259</x:v>
+        <x:v>46139.9999884259</x:v>
       </x:c>
       <x:c r="H314" s="2" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L314" s="0">
-        <x:v>27</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:12">
       <x:c r="A315" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D315" s="1">
-        <x:v>45866.6523994792</x:v>
+        <x:v>45955.9929269792</x:v>
       </x:c>
       <x:c r="E315" s="1">
-        <x:v>46050.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1427</x:v>
+        <x:v>46137.9999884259</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L315" s="0">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:12">
       <x:c r="A316" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D316" s="1">
-        <x:v>45865.6046401042</x:v>
+        <x:v>45952.569500544</x:v>
       </x:c>
       <x:c r="E316" s="1">
-        <x:v>46049.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1431</x:v>
+        <x:v>46134.9999884259</x:v>
+      </x:c>
+      <x:c r="H316" s="0" t="s">
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="K316" s="2" t="s">
-        <x:v>1434</x:v>
+      <x:c r="K316" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L316" s="0">
-        <x:v>124</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:12">
       <x:c r="A317" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="B317" s="0" t="s">
+      <x:c r="C317" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D317" s="1">
+        <x:v>45948.6409779977</x:v>
+      </x:c>
+      <x:c r="E317" s="1">
+        <x:v>46130.9999884259</x:v>
+      </x:c>
+      <x:c r="H317" s="2" t="s">
         <x:v>1436</x:v>
       </x:c>
-      <x:c r="C317" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H317" s="2" t="s">
+      <x:c r="I317" s="0" t="s">
         <x:v>1437</x:v>
       </x:c>
-      <x:c r="I317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>872</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="K317" s="2" t="s">
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="L317" s="0">
-        <x:v>9</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:12">
       <x:c r="A318" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D318" s="1">
-        <x:v>45849.8322082523</x:v>
+        <x:v>45948.5694791898</x:v>
       </x:c>
       <x:c r="E318" s="1">
-        <x:v>46033.9999884259</x:v>
+        <x:v>46130.9999884259</x:v>
       </x:c>
       <x:c r="F318" s="1">
-        <x:v>45959.0895308796</x:v>
+        <x:v>45953.5289595602</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>45959.0895308796</x:v>
+        <x:v>45953.5289595602</x:v>
       </x:c>
       <x:c r="H318" s="2" t="s">
-        <x:v>1440</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L318" s="0">
-        <x:v>25</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:12">
       <x:c r="A319" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D319" s="1">
-        <x:v>45847.4349687037</x:v>
+        <x:v>45947.4043299537</x:v>
       </x:c>
       <x:c r="E319" s="1">
-        <x:v>46031.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1444</x:v>
+        <x:v>46129.9999884259</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>1445</x:v>
-[...2 lines deleted...]
-        <x:v>1446</x:v>
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="K319" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L319" s="0">
-        <x:v>15</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:12">
       <x:c r="A320" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D320" s="1">
-        <x:v>45838.4364727546</x:v>
+        <x:v>45944.7861663889</x:v>
       </x:c>
       <x:c r="E320" s="1">
-        <x:v>46295.9999884259</x:v>
+        <x:v>46126.9999884259</x:v>
+      </x:c>
+      <x:c r="F320" s="1">
+        <x:v>46040.7443593866</x:v>
+      </x:c>
+      <x:c r="G320" s="1">
+        <x:v>46040.7443593866</x:v>
       </x:c>
       <x:c r="H320" s="2" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="K320" s="2" t="s">
-        <x:v>1451</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="L320" s="0">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:12">
       <x:c r="A321" s="0" t="s">
-        <x:v>1452</x:v>
-[...2 lines deleted...]
-        <x:v>1453</x:v>
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="B321" s="2" t="s">
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D321" s="1">
-        <x:v>45837.6196255093</x:v>
+        <x:v>45943.3343274537</x:v>
       </x:c>
       <x:c r="E321" s="1">
-        <x:v>46294.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1454</x:v>
+        <x:v>46125.9999884259</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L321" s="0">
-        <x:v>69</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:12">
       <x:c r="A322" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D322" s="1">
-        <x:v>45834.7966561458</x:v>
+        <x:v>45942.6439778819</x:v>
       </x:c>
       <x:c r="E322" s="1">
-        <x:v>46017.9999884259</x:v>
+        <x:v>46124.9999884259</x:v>
+      </x:c>
+      <x:c r="F322" s="1">
+        <x:v>45959.1718071875</x:v>
+      </x:c>
+      <x:c r="G322" s="1">
+        <x:v>45959.1718071875</x:v>
       </x:c>
       <x:c r="H322" s="2" t="s">
-        <x:v>1458</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
-        <x:v>1459</x:v>
-[...2 lines deleted...]
-        <x:v>1460</x:v>
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="K322" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L322" s="0">
-        <x:v>60</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:12">
       <x:c r="A323" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D323" s="1">
-        <x:v>45833.4481192014</x:v>
+        <x:v>45940.3413131366</x:v>
       </x:c>
       <x:c r="E323" s="1">
-        <x:v>46016.9999884259</x:v>
+        <x:v>46122.9999884259</x:v>
+      </x:c>
+      <x:c r="F323" s="1">
+        <x:v>45953.8680669907</x:v>
+      </x:c>
+      <x:c r="G323" s="1">
+        <x:v>45953.8680669907</x:v>
       </x:c>
       <x:c r="H323" s="2" t="s">
-        <x:v>1463</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>1464</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="K323" s="2" t="s">
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="L323" s="0">
-        <x:v>30</x:v>
+        <x:v>1473</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:12">
       <x:c r="A324" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D324" s="1">
-        <x:v>45832.4270923958</x:v>
+        <x:v>45939.751295625</x:v>
       </x:c>
       <x:c r="E324" s="1">
-        <x:v>46015.9999884259</x:v>
+        <x:v>46121.9999884259</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L324" s="0">
-        <x:v>3</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:12">
       <x:c r="A325" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D325" s="1">
-        <x:v>45831.6241604861</x:v>
+        <x:v>45936.9935856597</x:v>
       </x:c>
       <x:c r="E325" s="1">
-        <x:v>46014.9999884259</x:v>
+        <x:v>46118.9999884259</x:v>
+      </x:c>
+      <x:c r="F325" s="1">
+        <x:v>45942.7987715741</x:v>
+      </x:c>
+      <x:c r="G325" s="1">
+        <x:v>45942.7987715741</x:v>
       </x:c>
       <x:c r="H325" s="2" t="s">
-        <x:v>1472</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>1474</x:v>
-[...1 lines deleted...]
-      <x:c r="K325" s="2" t="s">
         <x:v>1475</x:v>
       </x:c>
+      <x:c r="K325" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L325" s="0">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:12">
       <x:c r="A326" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D326" s="1">
-        <x:v>45826.3615156597</x:v>
+        <x:v>45936.5626812269</x:v>
       </x:c>
       <x:c r="E326" s="1">
-        <x:v>46009.9999884259</x:v>
+        <x:v>46118.9999884259</x:v>
       </x:c>
       <x:c r="H326" s="2" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J326" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
-      <x:c r="J326" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>1481</x:v>
+      <x:c r="K326" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L326" s="0">
-        <x:v>65</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:12">
       <x:c r="A327" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D327" s="1">
+        <x:v>45931.6833643866</x:v>
+      </x:c>
+      <x:c r="E327" s="1">
+        <x:v>46113.9999884259</x:v>
+      </x:c>
+      <x:c r="H327" s="2" t="s">
         <x:v>1482</x:v>
       </x:c>
-      <x:c r="B327" s="0" t="s">
+      <x:c r="I327" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J327" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="K327" s="2" t="s">
         <x:v>1483</x:v>
       </x:c>
-      <x:c r="C327" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L327" s="0">
-        <x:v>40</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:12">
       <x:c r="A328" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D328" s="1">
+        <x:v>45930.448237581</x:v>
+      </x:c>
+      <x:c r="E328" s="1">
+        <x:v>46111.9999884259</x:v>
+      </x:c>
+      <x:c r="H328" s="2" t="s">
         <x:v>1486</x:v>
       </x:c>
-      <x:c r="B328" s="0" t="s">
+      <x:c r="I328" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J328" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
-      <x:c r="C328" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L328" s="0">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:12">
       <x:c r="A329" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D329" s="1">
+        <x:v>45929.8227226389</x:v>
+      </x:c>
+      <x:c r="E329" s="1">
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H329" s="2" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="I329" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="J329" s="0" t="s">
         <x:v>1491</x:v>
       </x:c>
-      <x:c r="B329" s="0" t="s">
+      <x:c r="K329" s="2" t="s">
         <x:v>1492</x:v>
       </x:c>
-      <x:c r="C329" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L329" s="0">
-        <x:v>28</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:12">
       <x:c r="A330" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="B330" s="2" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D330" s="1">
+        <x:v>45929.5966771528</x:v>
+      </x:c>
+      <x:c r="E330" s="1">
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H330" s="2" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="I330" s="0" t="s">
         <x:v>1496</x:v>
       </x:c>
-      <x:c r="B330" s="0" t="s">
+      <x:c r="J330" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
-      <x:c r="C330" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H330" s="2" t="s">
+      <x:c r="K330" s="2" t="s">
         <x:v>1498</x:v>
       </x:c>
-      <x:c r="I330" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L330" s="0">
-        <x:v>56</x:v>
+        <x:v>5908</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:12">
       <x:c r="A331" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
-      <x:c r="B331" s="0" t="s">
+      <x:c r="C331" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D331" s="1">
+        <x:v>45929.5625754051</x:v>
+      </x:c>
+      <x:c r="E331" s="1">
+        <x:v>46202.9999884259</x:v>
+      </x:c>
+      <x:c r="H331" s="2" t="s">
         <x:v>1501</x:v>
       </x:c>
-      <x:c r="C331" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H331" s="2" t="s">
+      <x:c r="I331" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
         <x:v>1502</x:v>
       </x:c>
-      <x:c r="I331" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L331" s="0">
-        <x:v>96</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:12">
       <x:c r="A332" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D332" s="1">
+        <x:v>45928.8833371412</x:v>
+      </x:c>
+      <x:c r="E332" s="1">
+        <x:v>46109.9999884259</x:v>
+      </x:c>
+      <x:c r="H332" s="2" t="s">
         <x:v>1505</x:v>
       </x:c>
-      <x:c r="B332" s="0" t="s">
+      <x:c r="I332" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J332" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
-      <x:c r="C332" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H332" s="2" t="s">
+      <x:c r="K332" s="2" t="s">
         <x:v>1507</x:v>
       </x:c>
-      <x:c r="I332" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L332" s="0">
-        <x:v>218</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:12">
       <x:c r="A333" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D333" s="1">
+        <x:v>45928.8740295718</x:v>
+      </x:c>
+      <x:c r="E333" s="1">
+        <x:v>45928.8786736806</x:v>
+      </x:c>
+      <x:c r="H333" s="2" t="s">
         <x:v>1509</x:v>
       </x:c>
-      <x:c r="B333" s="0" t="s">
+      <x:c r="I333" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="K333" s="2" t="s">
         <x:v>1510</x:v>
       </x:c>
-      <x:c r="C333" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L333" s="0">
-        <x:v>38</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:12">
       <x:c r="A334" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D334" s="1">
-        <x:v>45811.7566238889</x:v>
+        <x:v>45928.8490172569</x:v>
       </x:c>
       <x:c r="E334" s="1">
-        <x:v>45909.37322375</x:v>
+        <x:v>45928.8700568866</x:v>
       </x:c>
       <x:c r="H334" s="2" t="s">
-        <x:v>1515</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
-        <x:v>1516</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="K334" s="2" t="s">
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="L334" s="0">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:12">
       <x:c r="A335" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D335" s="1">
-        <x:v>45811.5244071412</x:v>
+        <x:v>45928.8192505093</x:v>
       </x:c>
       <x:c r="E335" s="1">
-        <x:v>45994.9999884259</x:v>
+        <x:v>45928.8394273495</x:v>
       </x:c>
       <x:c r="H335" s="2" t="s">
-        <x:v>1519</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>1520</x:v>
-[...2 lines deleted...]
-        <x:v>1521</x:v>
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="K335" s="2" t="s">
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="L335" s="0">
-        <x:v>41</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:12">
       <x:c r="A336" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D336" s="1">
-        <x:v>45811.2997501852</x:v>
+        <x:v>45928.7945483565</x:v>
       </x:c>
       <x:c r="E336" s="1">
-        <x:v>45994.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1524</x:v>
+        <x:v>46109.9999884259</x:v>
+      </x:c>
+      <x:c r="H336" s="2" t="s">
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
-        <x:v>1525</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="K336" s="2" t="s">
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="L336" s="0">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:12">
       <x:c r="A337" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D337" s="1">
+        <x:v>45926.9185140162</x:v>
+      </x:c>
+      <x:c r="E337" s="1">
+        <x:v>46107.9999884259</x:v>
+      </x:c>
+      <x:c r="H337" s="2" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="I337" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="J337" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="K337" s="0" t="s">
         <x:v>1526</x:v>
       </x:c>
-      <x:c r="B337" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L337" s="0">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:12">
       <x:c r="A338" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D338" s="1">
+        <x:v>45924.4566720023</x:v>
+      </x:c>
+      <x:c r="E338" s="1">
+        <x:v>46105.9999884259</x:v>
+      </x:c>
+      <x:c r="F338" s="1">
+        <x:v>46126.3127398264</x:v>
+      </x:c>
+      <x:c r="G338" s="1">
+        <x:v>46126.3127398264</x:v>
+      </x:c>
+      <x:c r="H338" s="2" t="s">
         <x:v>1529</x:v>
       </x:c>
-      <x:c r="B338" s="0" t="s">
+      <x:c r="I338" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J338" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="C338" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H338" s="2" t="s">
+      <x:c r="K338" s="2" t="s">
         <x:v>1531</x:v>
       </x:c>
-      <x:c r="I338" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L338" s="0">
-        <x:v>526</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:12">
       <x:c r="A339" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D339" s="1">
+        <x:v>45923.8948058912</x:v>
+      </x:c>
+      <x:c r="E339" s="1">
+        <x:v>45924.4502498264</x:v>
+      </x:c>
+      <x:c r="H339" s="2" t="s">
         <x:v>1533</x:v>
       </x:c>
-      <x:c r="B339" s="0" t="s">
+      <x:c r="I339" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J339" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="K339" s="2" t="s">
         <x:v>1534</x:v>
       </x:c>
-      <x:c r="C339" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L339" s="0">
-        <x:v>109</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:12">
       <x:c r="A340" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D340" s="1">
+        <x:v>45923.8824682176</x:v>
+      </x:c>
+      <x:c r="E340" s="1">
+        <x:v>45923.8872815162</x:v>
+      </x:c>
+      <x:c r="H340" s="2" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="B340" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I340" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
-        <x:v>1540</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="K340" s="2" t="s">
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="L340" s="0">
-        <x:v>16</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:12">
       <x:c r="A341" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D341" s="1">
-        <x:v>45804.7708380208</x:v>
+        <x:v>45922.8483982176</x:v>
       </x:c>
       <x:c r="E341" s="1">
-        <x:v>45988.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1543</x:v>
+        <x:v>45926.9060270023</x:v>
+      </x:c>
+      <x:c r="H341" s="2" t="s">
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L341" s="0">
-        <x:v>268</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:12">
       <x:c r="A342" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D342" s="1">
+        <x:v>45918.7031326273</x:v>
+      </x:c>
+      <x:c r="E342" s="1">
+        <x:v>46099.9999884259</x:v>
+      </x:c>
+      <x:c r="H342" s="2" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="I342" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J342" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="K342" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
-      <x:c r="B342" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L342" s="0">
-        <x:v>15</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:12">
       <x:c r="A343" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D343" s="1">
-        <x:v>45803.5580024768</x:v>
+        <x:v>45915.3138409259</x:v>
       </x:c>
       <x:c r="E343" s="1">
-        <x:v>45987.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45922.3953201505</x:v>
+        <x:v>46096.9999884259</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>1554</x:v>
-[...2 lines deleted...]
-        <x:v>1555</x:v>
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="K343" s="2" t="s">
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="L343" s="0">
-        <x:v>1019</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:12">
       <x:c r="A344" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D344" s="1">
-        <x:v>45801.5851636921</x:v>
+        <x:v>45911.4393732755</x:v>
       </x:c>
       <x:c r="E344" s="1">
-        <x:v>46077.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1558</x:v>
+        <x:v>46092.9999884259</x:v>
+      </x:c>
+      <x:c r="H344" s="0" t="s">
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L344" s="0">
-        <x:v>645</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:12">
       <x:c r="A345" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D345" s="1">
+        <x:v>45909.3466302199</x:v>
+      </x:c>
+      <x:c r="E345" s="1">
+        <x:v>46090.9999884259</x:v>
+      </x:c>
+      <x:c r="H345" s="2" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="I345" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="K345" s="2" t="s">
         <x:v>1559</x:v>
       </x:c>
-      <x:c r="B345" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="L345" s="0">
-        <x:v>130</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:12">
       <x:c r="A346" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D346" s="1">
+        <x:v>45904.8495374306</x:v>
+      </x:c>
+      <x:c r="E346" s="1">
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H346" s="2" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="I346" s="0" t="s">
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="J346" s="0" t="s">
         <x:v>1564</x:v>
       </x:c>
-      <x:c r="B346" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>1568</x:v>
+      <x:c r="K346" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L346" s="0">
-        <x:v>298</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:12">
       <x:c r="A347" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D347" s="1">
-        <x:v>45793.5679550926</x:v>
+        <x:v>45904.8344675231</x:v>
       </x:c>
       <x:c r="E347" s="1">
-        <x:v>45977.9999884259</x:v>
+        <x:v>46085.9999884259</x:v>
       </x:c>
       <x:c r="H347" s="2" t="s">
-        <x:v>1571</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L347" s="0">
-        <x:v>13</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:12">
       <x:c r="A348" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D348" s="1">
+        <x:v>45904.7247859838</x:v>
+      </x:c>
+      <x:c r="E348" s="1">
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H348" s="2" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="I348" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="J348" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="K348" s="2" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="B348" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L348" s="0">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:12">
       <x:c r="A349" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D349" s="1">
-        <x:v>45789.2864953819</x:v>
+        <x:v>45902.2531284375</x:v>
       </x:c>
       <x:c r="E349" s="1">
-        <x:v>45973.9999884259</x:v>
+        <x:v>46083.9999884259</x:v>
       </x:c>
       <x:c r="H349" s="2" t="s">
-        <x:v>1582</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L349" s="0">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:12">
       <x:c r="A350" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D350" s="1">
-        <x:v>45788.7763147106</x:v>
+        <x:v>45900.86616125</x:v>
       </x:c>
       <x:c r="E350" s="1">
-        <x:v>45972.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1585</x:v>
+        <x:v>46356.9999884259</x:v>
+      </x:c>
+      <x:c r="H350" s="0" t="s">
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
-        <x:v>1587</x:v>
-[...2 lines deleted...]
-        <x:v>1588</x:v>
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="K350" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L350" s="0">
-        <x:v>445</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:12">
       <x:c r="A351" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D351" s="1">
-        <x:v>45786.537946169</x:v>
+        <x:v>45895.8913028356</x:v>
       </x:c>
       <x:c r="E351" s="1">
-        <x:v>45970.9999884259</x:v>
+        <x:v>45920.4099254977</x:v>
       </x:c>
       <x:c r="H351" s="2" t="s">
-        <x:v>1591</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L351" s="0">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:12">
       <x:c r="A352" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D352" s="1">
-        <x:v>45785.6343124306</x:v>
+        <x:v>45894.9426848727</x:v>
       </x:c>
       <x:c r="E352" s="1">
-        <x:v>45969.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1595</x:v>
+        <x:v>46078.9999884259</x:v>
+      </x:c>
+      <x:c r="H352" s="2" t="s">
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="K352" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L352" s="0">
-        <x:v>131</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:12">
       <x:c r="A353" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D353" s="1">
-        <x:v>45784.6259309028</x:v>
+        <x:v>45894.7829061458</x:v>
       </x:c>
       <x:c r="E353" s="1">
-        <x:v>45968.9999884259</x:v>
+        <x:v>46078.9999884259</x:v>
       </x:c>
       <x:c r="H353" s="2" t="s">
-        <x:v>1599</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L353" s="0">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:12">
       <x:c r="A354" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D354" s="1">
-        <x:v>45784.368705544</x:v>
+        <x:v>45890.5077769907</x:v>
       </x:c>
       <x:c r="E354" s="1">
-        <x:v>45968.9999884259</x:v>
+        <x:v>46074.9999884259</x:v>
       </x:c>
       <x:c r="H354" s="2" t="s">
-        <x:v>1603</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="K354" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L354" s="0">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:12">
       <x:c r="A355" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D355" s="1">
-        <x:v>45782.2630710417</x:v>
+        <x:v>45884.9623684144</x:v>
       </x:c>
       <x:c r="E355" s="1">
-        <x:v>45966.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45967.5163571991</x:v>
+        <x:v>46068.9999884259</x:v>
       </x:c>
       <x:c r="H355" s="2" t="s">
-        <x:v>1607</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L355" s="0">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:12">
       <x:c r="A356" s="0" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D356" s="1">
+        <x:v>45883.8370938657</x:v>
+      </x:c>
+      <x:c r="E356" s="1">
+        <x:v>46067.9999884259</x:v>
+      </x:c>
+      <x:c r="H356" s="0" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="I356" s="0" t="s">
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="J356" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
-      <x:c r="B356" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K356" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L356" s="0">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:12">
       <x:c r="A357" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>1611</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D357" s="1">
+        <x:v>45882.9396152083</x:v>
+      </x:c>
+      <x:c r="E357" s="1">
+        <x:v>46066.9999884259</x:v>
+      </x:c>
+      <x:c r="H357" s="2" t="s">
+        <x:v>1612</x:v>
+      </x:c>
+      <x:c r="I357" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J357" s="0" t="s">
         <x:v>1613</x:v>
       </x:c>
-      <x:c r="B357" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L357" s="0">
-        <x:v>14</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:12">
       <x:c r="A358" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="C358" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D358" s="1">
+        <x:v>45881.5650299537</x:v>
+      </x:c>
+      <x:c r="E358" s="1">
+        <x:v>46042.8356376042</x:v>
+      </x:c>
+      <x:c r="H358" s="2" t="s">
+        <x:v>1616</x:v>
+      </x:c>
+      <x:c r="I358" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J358" s="0" t="s">
         <x:v>1617</x:v>
       </x:c>
-      <x:c r="B358" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>1621</x:v>
+      <x:c r="K358" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L358" s="0">
-        <x:v>478</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:12">
       <x:c r="A359" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D359" s="1">
+        <x:v>45874.3904098958</x:v>
+      </x:c>
+      <x:c r="E359" s="1">
+        <x:v>45936.3624498727</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="I359" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J359" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="K359" s="2" t="s">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="B359" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L359" s="0">
-        <x:v>1598</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:12">
       <x:c r="A360" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D360" s="1">
-        <x:v>45770.3434846991</x:v>
+        <x:v>45871.6779276505</x:v>
       </x:c>
       <x:c r="E360" s="1">
-        <x:v>45953.9999884259</x:v>
+        <x:v>46055.9999884259</x:v>
       </x:c>
       <x:c r="H360" s="2" t="s">
-        <x:v>1629</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
-        <x:v>1630</x:v>
-[...2 lines deleted...]
-        <x:v>1631</x:v>
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="K360" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L360" s="0">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:12">
       <x:c r="A361" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D361" s="1">
-        <x:v>45769.8742278357</x:v>
+        <x:v>45868.7405602546</x:v>
       </x:c>
       <x:c r="E361" s="1">
-        <x:v>45952.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1634</x:v>
+        <x:v>46052.9999884259</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L361" s="0">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:12">
       <x:c r="A362" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D362" s="1">
-        <x:v>45766.8618147685</x:v>
+        <x:v>45868.4985484722</x:v>
       </x:c>
       <x:c r="E362" s="1">
-        <x:v>46041.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1638</x:v>
+        <x:v>46052.9999884259</x:v>
+      </x:c>
+      <x:c r="H362" s="2" t="s">
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L362" s="0">
-        <x:v>15</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:12">
       <x:c r="A363" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D363" s="1">
-        <x:v>45765.7479601852</x:v>
+        <x:v>45866.6523994792</x:v>
       </x:c>
       <x:c r="E363" s="1">
-        <x:v>45948.9999884259</x:v>
+        <x:v>46050.9999884259</x:v>
       </x:c>
       <x:c r="H363" s="2" t="s">
-        <x:v>1642</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L363" s="0">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:12">
       <x:c r="A364" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D364" s="1">
-        <x:v>45762.3578698495</x:v>
+        <x:v>45864.7722215972</x:v>
       </x:c>
       <x:c r="E364" s="1">
-        <x:v>46127.9999884259</x:v>
+        <x:v>46048.9999884259</x:v>
       </x:c>
       <x:c r="H364" s="2" t="s">
-        <x:v>1646</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K364" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L364" s="0">
-        <x:v>42</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:12">
       <x:c r="A365" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D365" s="1">
-        <x:v>45761.5533972454</x:v>
+        <x:v>45849.8322082523</x:v>
       </x:c>
       <x:c r="E365" s="1">
-        <x:v>45944.9999884259</x:v>
+        <x:v>46033.9999884259</x:v>
+      </x:c>
+      <x:c r="F365" s="1">
+        <x:v>45959.0895308796</x:v>
+      </x:c>
+      <x:c r="G365" s="1">
+        <x:v>45959.0895308796</x:v>
       </x:c>
       <x:c r="H365" s="2" t="s">
-        <x:v>1651</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L365" s="0">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:12">
       <x:c r="A366" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D366" s="1">
-        <x:v>45757.8241384259</x:v>
+        <x:v>45847.4349687037</x:v>
       </x:c>
       <x:c r="E366" s="1">
-        <x:v>45940.9999884259</x:v>
+        <x:v>46031.9999884259</x:v>
       </x:c>
       <x:c r="H366" s="2" t="s">
-        <x:v>1656</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
-        <x:v>1657</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1649</x:v>
+      </x:c>
+      <x:c r="K366" s="2" t="s">
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="L366" s="0">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:12">
       <x:c r="A367" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D367" s="1">
-        <x:v>45752.4083387732</x:v>
+        <x:v>45838.4364727546</x:v>
       </x:c>
       <x:c r="E367" s="1">
-        <x:v>45935.9999884259</x:v>
+        <x:v>46295.9999884259</x:v>
       </x:c>
       <x:c r="H367" s="2" t="s">
-        <x:v>1660</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>1661</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="K367" s="2" t="s">
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="L367" s="0">
-        <x:v>14</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:12">
       <x:c r="A368" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D368" s="1">
-        <x:v>45745.3585205093</x:v>
+        <x:v>45837.6196255093</x:v>
       </x:c>
       <x:c r="E368" s="1">
-        <x:v>45929.9999884259</x:v>
+        <x:v>46294.9999884259</x:v>
       </x:c>
       <x:c r="H368" s="2" t="s">
-        <x:v>1664</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L368" s="0">
-        <x:v>283</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:12">
       <x:c r="A369" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D369" s="1">
-        <x:v>45744.577195162</x:v>
+        <x:v>45834.7966561458</x:v>
       </x:c>
       <x:c r="E369" s="1">
-        <x:v>46019.9999884259</x:v>
+        <x:v>46017.9999884259</x:v>
       </x:c>
       <x:c r="H369" s="2" t="s">
-        <x:v>1668</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>1669</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1662</x:v>
+      </x:c>
+      <x:c r="K369" s="2" t="s">
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="L369" s="0">
-        <x:v>13</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:12">
       <x:c r="A370" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D370" s="1">
-        <x:v>45743.3704075926</x:v>
+        <x:v>45833.4481192014</x:v>
       </x:c>
       <x:c r="E370" s="1">
-        <x:v>45927.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45982.3464053241</x:v>
+        <x:v>46016.9999884259</x:v>
       </x:c>
       <x:c r="H370" s="2" t="s">
-        <x:v>1672</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L370" s="0">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:12">
       <x:c r="A371" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D371" s="1">
-        <x:v>45740.7454613194</x:v>
+        <x:v>45832.4270923958</x:v>
       </x:c>
       <x:c r="E371" s="1">
-        <x:v>45924.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1677</x:v>
+        <x:v>46015.9999884259</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>1678</x:v>
-[...2 lines deleted...]
-        <x:v>1679</x:v>
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="K371" s="0" t="s">
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="L371" s="0">
-        <x:v>22</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:12">
       <x:c r="A372" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D372" s="1">
-        <x:v>45739.6774043171</x:v>
+        <x:v>45826.3615156597</x:v>
       </x:c>
       <x:c r="E372" s="1">
-        <x:v>45923.9999884259</x:v>
+        <x:v>46009.9999884259</x:v>
       </x:c>
       <x:c r="H372" s="2" t="s">
-        <x:v>1682</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
-        <x:v>1683</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="K372" s="2" t="s">
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="L372" s="0">
-        <x:v>17767</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:12">
       <x:c r="A373" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D373" s="1">
-        <x:v>45739.2854681597</x:v>
+        <x:v>45824.6874401389</x:v>
       </x:c>
       <x:c r="E373" s="1">
-        <x:v>46014.9999884259</x:v>
+        <x:v>46007.9999884259</x:v>
       </x:c>
       <x:c r="H373" s="2" t="s">
-        <x:v>1686</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>1687</x:v>
-[...2 lines deleted...]
-        <x:v>1688</x:v>
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="K373" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L373" s="0">
-        <x:v>297</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:12">
       <x:c r="A374" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D374" s="1">
-        <x:v>45730.3863921643</x:v>
+        <x:v>45821.846337662</x:v>
       </x:c>
       <x:c r="E374" s="1">
-        <x:v>45884.3815740625</x:v>
-[...2 lines deleted...]
-        <x:v>1691</x:v>
+        <x:v>46004.9999884259</x:v>
+      </x:c>
+      <x:c r="F374" s="1">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="G374" s="1">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="K374" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L374" s="0">
-        <x:v>185</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:12">
       <x:c r="A375" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D375" s="1">
-        <x:v>45726.4336136111</x:v>
+        <x:v>45821.821791331</x:v>
       </x:c>
       <x:c r="E375" s="1">
-        <x:v>45910.9999884259</x:v>
+        <x:v>46004.9999884259</x:v>
       </x:c>
       <x:c r="F375" s="1">
-        <x:v>45939.3197489583</x:v>
+        <x:v>45988.4616627778</x:v>
       </x:c>
       <x:c r="G375" s="1">
-        <x:v>45939.3197489583</x:v>
+        <x:v>45988.4616627778</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="L375" s="0">
-        <x:v>6</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:12">
       <x:c r="A376" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D376" s="1">
-        <x:v>45724.9668724537</x:v>
+        <x:v>45819.5528844676</x:v>
       </x:c>
       <x:c r="E376" s="1">
-        <x:v>45908.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45878.0076181713</x:v>
+        <x:v>46002.9999884259</x:v>
       </x:c>
       <x:c r="H376" s="2" t="s">
-        <x:v>1700</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="K376" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L376" s="0">
-        <x:v>5</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:12">
       <x:c r="A377" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D377" s="1">
-        <x:v>45721.5576366319</x:v>
+        <x:v>45816.8823667708</x:v>
       </x:c>
       <x:c r="E377" s="1">
-        <x:v>45905.9999884259</x:v>
+        <x:v>45936.8056370833</x:v>
       </x:c>
       <x:c r="H377" s="2" t="s">
-        <x:v>1704</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L377" s="0">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:12">
       <x:c r="A378" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D378" s="1">
-        <x:v>45713.5384443518</x:v>
+        <x:v>45815.5613225694</x:v>
       </x:c>
       <x:c r="E378" s="1">
-        <x:v>45894.9999884259</x:v>
+        <x:v>45998.9999884259</x:v>
       </x:c>
       <x:c r="H378" s="2" t="s">
-        <x:v>1708</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="K378" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L378" s="0">
-        <x:v>84</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:12">
       <x:c r="A379" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D379" s="1">
-        <x:v>45704.8887859838</x:v>
+        <x:v>45813.1095606829</x:v>
       </x:c>
       <x:c r="E379" s="1">
-        <x:v>45885.9999884259</x:v>
+        <x:v>45996.9999884259</x:v>
       </x:c>
       <x:c r="H379" s="2" t="s">
-        <x:v>1712</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L379" s="0">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:12">
       <x:c r="A380" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D380" s="1">
-        <x:v>45693.6282234722</x:v>
+        <x:v>45811.5244071412</x:v>
       </x:c>
       <x:c r="E380" s="1">
-        <x:v>45874.9999884259</x:v>
+        <x:v>45994.9999884259</x:v>
       </x:c>
       <x:c r="H380" s="2" t="s">
-        <x:v>1716</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="K380" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="L380" s="0">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:12">
       <x:c r="A381" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D381" s="1">
-        <x:v>45685.6255496296</x:v>
+        <x:v>45810.2915886111</x:v>
       </x:c>
       <x:c r="E381" s="1">
-        <x:v>45958.9999884259</x:v>
+        <x:v>45993.9999884259</x:v>
       </x:c>
       <x:c r="H381" s="2" t="s">
-        <x:v>1720</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>1352</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="K381" s="2" t="s">
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="L381" s="0">
-        <x:v>546</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:12">
       <x:c r="A382" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D382" s="1">
-        <x:v>45633.8087517014</x:v>
+        <x:v>45805.3215779977</x:v>
       </x:c>
       <x:c r="E382" s="1">
-        <x:v>45998.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1724</x:v>
+        <x:v>45989.9999884259</x:v>
+      </x:c>
+      <x:c r="H382" s="2" t="s">
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="K382" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L382" s="0">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:12">
       <x:c r="A383" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D383" s="1">
-        <x:v>45626.9209693634</x:v>
+        <x:v>45804.8085411574</x:v>
       </x:c>
       <x:c r="E383" s="1">
-        <x:v>45962.9999884259</x:v>
+        <x:v>45988.9999884259</x:v>
       </x:c>
       <x:c r="H383" s="2" t="s">
-        <x:v>1728</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L383" s="0">
-        <x:v>485</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:12">
       <x:c r="A384" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D384" s="1">
-        <x:v>45417.8866878241</x:v>
+        <x:v>45804.7708380208</x:v>
       </x:c>
       <x:c r="E384" s="1">
-        <x:v>46143.2394953472</x:v>
+        <x:v>45988.9999884259</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="K384" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L384" s="0">
-        <x:v>308</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:12">
       <x:c r="A385" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D385" s="1">
+        <x:v>45803.6403467824</x:v>
+      </x:c>
+      <x:c r="E385" s="1">
+        <x:v>45987.9999884259</x:v>
+      </x:c>
+      <x:c r="H385" s="2" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="I385" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="K385" s="2" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="L385" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:12">
+      <x:c r="A386" s="0" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="B385" s="0" t="s">
+      <x:c r="B386" s="0" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="C385" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H385" s="0" t="s">
+      <x:c r="C386" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D386" s="1">
+        <x:v>45803.5580024768</x:v>
+      </x:c>
+      <x:c r="E386" s="1">
+        <x:v>45987.9999884259</x:v>
+      </x:c>
+      <x:c r="F386" s="1">
+        <x:v>45922.3953201505</x:v>
+      </x:c>
+      <x:c r="G386" s="1">
+        <x:v>45922.3953201505</x:v>
+      </x:c>
+      <x:c r="H386" s="0" t="s">
         <x:v>1736</x:v>
       </x:c>
-      <x:c r="I385" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J385" s="0" t="s">
+      <x:c r="I386" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J386" s="0" t="s">
         <x:v>1737</x:v>
       </x:c>
-      <x:c r="K385" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>4055</x:v>
+      <x:c r="K386" s="0" t="s">
+        <x:v>1738</x:v>
+      </x:c>
+      <x:c r="L386" s="0">
+        <x:v>1019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:12">
+      <x:c r="A387" s="0" t="s">
+        <x:v>1739</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>1740</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D387" s="1">
+        <x:v>45801.5851636921</x:v>
+      </x:c>
+      <x:c r="E387" s="1">
+        <x:v>46077.9999884259</x:v>
+      </x:c>
+      <x:c r="H387" s="2" t="s">
+        <x:v>1741</x:v>
+      </x:c>
+      <x:c r="I387" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J387" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="K387" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L387" s="0">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:12">
+      <x:c r="A388" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D388" s="1">
+        <x:v>45796.8980638889</x:v>
+      </x:c>
+      <x:c r="E388" s="1">
+        <x:v>45980.9999884259</x:v>
+      </x:c>
+      <x:c r="H388" s="2" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="I388" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J388" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="K388" s="2" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="L388" s="0">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:12">
+      <x:c r="A389" s="0" t="s">
+        <x:v>1747</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>1748</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D389" s="1">
+        <x:v>45793.5679550926</x:v>
+      </x:c>
+      <x:c r="E389" s="1">
+        <x:v>45977.9999884259</x:v>
+      </x:c>
+      <x:c r="H389" s="2" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="I389" s="0" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="J389" s="0" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="K389" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L389" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:12">
+      <x:c r="A390" s="0" t="s">
+        <x:v>1752</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>1753</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D390" s="1">
+        <x:v>45790.7419160995</x:v>
+      </x:c>
+      <x:c r="E390" s="1">
+        <x:v>45974.9999884259</x:v>
+      </x:c>
+      <x:c r="H390" s="2" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="I390" s="0" t="s">
+        <x:v>1755</x:v>
+      </x:c>
+      <x:c r="J390" s="0" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="K390" s="2" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="L390" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:12">
+      <x:c r="A391" s="0" t="s">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D391" s="1">
+        <x:v>45789.2864953819</x:v>
+      </x:c>
+      <x:c r="E391" s="1">
+        <x:v>45973.9999884259</x:v>
+      </x:c>
+      <x:c r="H391" s="2" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="I391" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J391" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="K391" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L391" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:12">
+      <x:c r="A392" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D392" s="1">
+        <x:v>45788.7763147106</x:v>
+      </x:c>
+      <x:c r="E392" s="1">
+        <x:v>45972.9999884259</x:v>
+      </x:c>
+      <x:c r="H392" s="2" t="s">
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="I392" s="0" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="J392" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="K392" s="2" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="L392" s="0">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:12">
+      <x:c r="A393" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D393" s="1">
+        <x:v>45786.537946169</x:v>
+      </x:c>
+      <x:c r="E393" s="1">
+        <x:v>45970.9999884259</x:v>
+      </x:c>
+      <x:c r="H393" s="2" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="I393" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J393" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="K393" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L393" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:12">
+      <x:c r="A394" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D394" s="1">
+        <x:v>45785.6343124306</x:v>
+      </x:c>
+      <x:c r="E394" s="1">
+        <x:v>45969.9999884259</x:v>
+      </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="I394" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J394" s="0" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="K394" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L394" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:12">
+      <x:c r="A395" s="0" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D395" s="1">
+        <x:v>45784.6259309028</x:v>
+      </x:c>
+      <x:c r="E395" s="1">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H395" s="2" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="I395" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J395" s="0" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="K395" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L395" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:12">
+      <x:c r="A396" s="0" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D396" s="1">
+        <x:v>45784.368705544</x:v>
+      </x:c>
+      <x:c r="E396" s="1">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H396" s="2" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="I396" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J396" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="K396" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L396" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:12">
+      <x:c r="A397" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D397" s="1">
+        <x:v>45782.2630710417</x:v>
+      </x:c>
+      <x:c r="E397" s="1">
+        <x:v>45966.9999884259</x:v>
+      </x:c>
+      <x:c r="F397" s="1">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="G397" s="1">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="H397" s="2" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="I397" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="J397" s="0" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="K397" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L397" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:12">
+      <x:c r="A398" s="0" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D398" s="1">
+        <x:v>45780.5727600347</x:v>
+      </x:c>
+      <x:c r="E398" s="1">
+        <x:v>45964.9999884259</x:v>
+      </x:c>
+      <x:c r="H398" s="2" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="I398" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J398" s="0" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="K398" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L398" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:12">
+      <x:c r="A399" s="0" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D399" s="1">
+        <x:v>45777.9315264815</x:v>
+      </x:c>
+      <x:c r="E399" s="1">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H399" s="2" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="I399" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J399" s="0" t="s">
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="K399" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L399" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:12">
+      <x:c r="A400" s="0" t="s">
+        <x:v>1795</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D400" s="1">
+        <x:v>45777.5832600116</x:v>
+      </x:c>
+      <x:c r="E400" s="1">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H400" s="2" t="s">
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="I400" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J400" s="0" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="K400" s="2" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="L400" s="0">
+        <x:v>478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:12">
+      <x:c r="A401" s="0" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D401" s="1">
+        <x:v>45771.3025651505</x:v>
+      </x:c>
+      <x:c r="E401" s="1">
+        <x:v>46227.9999884259</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="I401" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="K401" s="2" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="L401" s="0">
+        <x:v>1598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:12">
+      <x:c r="A402" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D402" s="1">
+        <x:v>45770.3434846991</x:v>
+      </x:c>
+      <x:c r="E402" s="1">
+        <x:v>45953.9999884259</x:v>
+      </x:c>
+      <x:c r="H402" s="2" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="I402" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J402" s="0" t="s">
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="K402" s="2" t="s">
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="L402" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:12">
+      <x:c r="A403" s="0" t="s">
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D403" s="1">
+        <x:v>45769.8742278357</x:v>
+      </x:c>
+      <x:c r="E403" s="1">
+        <x:v>45952.9999884259</x:v>
+      </x:c>
+      <x:c r="H403" s="2" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="I403" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J403" s="0" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="K403" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L403" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:12">
+      <x:c r="A404" s="0" t="s">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D404" s="1">
+        <x:v>45766.8618147685</x:v>
+      </x:c>
+      <x:c r="E404" s="1">
+        <x:v>46041.9999884259</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="I404" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J404" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="K404" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L404" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:12">
+      <x:c r="A405" s="0" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>1818</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D405" s="1">
+        <x:v>45765.7479601852</x:v>
+      </x:c>
+      <x:c r="E405" s="1">
+        <x:v>45948.9999884259</x:v>
+      </x:c>
+      <x:c r="H405" s="2" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="I405" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="K405" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L405" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:12">
+      <x:c r="A406" s="0" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D406" s="1">
+        <x:v>45762.3578698495</x:v>
+      </x:c>
+      <x:c r="E406" s="1">
+        <x:v>46127.9999884259</x:v>
+      </x:c>
+      <x:c r="H406" s="2" t="s">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="I406" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="J406" s="0" t="s">
+        <x:v>1825</x:v>
+      </x:c>
+      <x:c r="K406" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L406" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:12">
+      <x:c r="A407" s="0" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D407" s="1">
+        <x:v>45761.5533972454</x:v>
+      </x:c>
+      <x:c r="E407" s="1">
+        <x:v>45944.9999884259</x:v>
+      </x:c>
+      <x:c r="H407" s="2" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="I407" s="0" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="J407" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="K407" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L407" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:12">
+      <x:c r="A408" s="0" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D408" s="1">
+        <x:v>45757.8241384259</x:v>
+      </x:c>
+      <x:c r="E408" s="1">
+        <x:v>45940.9999884259</x:v>
+      </x:c>
+      <x:c r="H408" s="2" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="I408" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J408" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="K408" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L408" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:12">
+      <x:c r="A409" s="0" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D409" s="1">
+        <x:v>45752.4083387732</x:v>
+      </x:c>
+      <x:c r="E409" s="1">
+        <x:v>45935.9999884259</x:v>
+      </x:c>
+      <x:c r="H409" s="2" t="s">
+        <x:v>1837</x:v>
+      </x:c>
+      <x:c r="I409" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="J409" s="0" t="s">
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="K409" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L409" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:12">
+      <x:c r="A410" s="0" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D410" s="1">
+        <x:v>45745.3585205093</x:v>
+      </x:c>
+      <x:c r="E410" s="1">
+        <x:v>45929.9999884259</x:v>
+      </x:c>
+      <x:c r="H410" s="2" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="I410" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J410" s="0" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="K410" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L410" s="0">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:12">
+      <x:c r="A411" s="0" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D411" s="1">
+        <x:v>45744.577195162</x:v>
+      </x:c>
+      <x:c r="E411" s="1">
+        <x:v>46019.9999884259</x:v>
+      </x:c>
+      <x:c r="H411" s="2" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="I411" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J411" s="0" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="K411" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L411" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:12">
+      <x:c r="A412" s="0" t="s">
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D412" s="1">
+        <x:v>45743.3704075926</x:v>
+      </x:c>
+      <x:c r="E412" s="1">
+        <x:v>45927.9999884259</x:v>
+      </x:c>
+      <x:c r="F412" s="1">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="G412" s="1">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="H412" s="2" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="I412" s="0" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="J412" s="0" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="K412" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L412" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:12">
+      <x:c r="A413" s="0" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D413" s="1">
+        <x:v>45740.7454613194</x:v>
+      </x:c>
+      <x:c r="E413" s="1">
+        <x:v>45924.9999884259</x:v>
+      </x:c>
+      <x:c r="H413" s="2" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="I413" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J413" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="K413" s="2" t="s">
+        <x:v>1856</x:v>
+      </x:c>
+      <x:c r="L413" s="0">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:12">
+      <x:c r="A414" s="0" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D414" s="1">
+        <x:v>45739.6774043171</x:v>
+      </x:c>
+      <x:c r="E414" s="1">
+        <x:v>45923.9999884259</x:v>
+      </x:c>
+      <x:c r="H414" s="2" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="I414" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J414" s="0" t="s">
+        <x:v>1860</x:v>
+      </x:c>
+      <x:c r="K414" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L414" s="0">
+        <x:v>17767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:12">
+      <x:c r="A415" s="0" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D415" s="1">
+        <x:v>45739.2854681597</x:v>
+      </x:c>
+      <x:c r="E415" s="1">
+        <x:v>46014.9999884259</x:v>
+      </x:c>
+      <x:c r="H415" s="2" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="I415" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J415" s="0" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="K415" s="2" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="L415" s="0">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:12">
+      <x:c r="A416" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D416" s="1">
+        <x:v>45726.4336136111</x:v>
+      </x:c>
+      <x:c r="E416" s="1">
+        <x:v>45910.9999884259</x:v>
+      </x:c>
+      <x:c r="F416" s="1">
+        <x:v>45939.3197489583</x:v>
+      </x:c>
+      <x:c r="G416" s="1">
+        <x:v>45939.3197489583</x:v>
+      </x:c>
+      <x:c r="H416" s="0" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="I416" s="0" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="J416" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="K416" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L416" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:12">
+      <x:c r="A417" s="0" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D417" s="1">
+        <x:v>45685.6255496296</x:v>
+      </x:c>
+      <x:c r="E417" s="1">
+        <x:v>45958.9999884259</x:v>
+      </x:c>
+      <x:c r="H417" s="2" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="I417" s="0" t="s">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c r="J417" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="K417" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L417" s="0">
+        <x:v>546</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="418" spans="1:12">
+      <x:c r="A418" s="0" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="C418" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D418" s="1">
+        <x:v>45633.8087517014</x:v>
+      </x:c>
+      <x:c r="E418" s="1">
+        <x:v>45998.9999884259</x:v>
+      </x:c>
+      <x:c r="H418" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="I418" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J418" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="K418" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L418" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="419" spans="1:12">
+      <x:c r="A419" s="0" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="C419" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D419" s="1">
+        <x:v>45626.9209693634</x:v>
+      </x:c>
+      <x:c r="E419" s="1">
+        <x:v>45962.9999884259</x:v>
+      </x:c>
+      <x:c r="H419" s="2" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="I419" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="K419" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L419" s="0">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="420" spans="1:12">
+      <x:c r="A420" s="0" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="B420" s="0" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="C420" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D420" s="1">
+        <x:v>45417.8866878241</x:v>
+      </x:c>
+      <x:c r="E420" s="1">
+        <x:v>46143.2394953472</x:v>
+      </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="I420" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J420" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="K420" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L420" s="0">
+        <x:v>308</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>ePetice</vt:lpstr>
       <vt:lpstr>ePetice!Print_Area</vt:lpstr>
       <vt:lpstr>ePetice!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>