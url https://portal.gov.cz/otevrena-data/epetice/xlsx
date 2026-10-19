--- v1 (2026-09-17)
+++ v2 (2026-10-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f61a99341b14da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cae045077d8941768d7b78c0557a6134.psmdcp" Id="R82f8f5d97005485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd654b7b464034638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80adda370bce400b9cdc6f683153aa98.psmdcp" Id="Rfdbe3dc4f46441d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ePetice" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ID petice</x:t>
   </x:si>
   <x:si>
     <x:t>Název</x:t>
   </x:si>
   <x:si>
@@ -46,80 +46,1438 @@
   <x:si>
     <x:t>Datum uzavření</x:t>
   </x:si>
   <x:si>
     <x:t>Datum podání</x:t>
   </x:si>
   <x:si>
     <x:t>Datum archivace</x:t>
   </x:si>
   <x:si>
     <x:t>Text</x:t>
   </x:si>
   <x:si>
     <x:t>Adresát</x:t>
   </x:si>
   <x:si>
     <x:t>Zakladatel</x:t>
   </x:si>
   <x:si>
     <x:t>Členové petičního výboru</x:t>
   </x:si>
   <x:si>
     <x:t>Počet podpisů</x:t>
   </x:si>
   <x:si>
+    <x:t>2152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice proti demolici rodného domu Emila Filly, nádražní budovy v Chropyni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZVEREJNENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> V rámci modernizace, zdvojkolejnění, trati Přerov - Brno má být zbourána současná budova nádraží v Chropyni, rodný dům Emila Filly.
+Tato petice chce zamezit demolici této nádražní budovy.
+Budova by mohla být opravena nebo přestavěna a dále sloužit svému účelu.
+V prostorách, kde žil Emil Filla jako dítě, by bylo zřízeno muzeum jako památník a v dalších prostorách infocentrum regionu.
+Budova by mohla být převedena bezúplatně nebo za symbolickou korunu na město Chropyně nebo Zlínský kraj anebo občanské sdružení, které by bylo založeno za účelem péče a správy o ni. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo dopravy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID CRHÁK, Nádražní 720, 768 11 Chropyně</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>2151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Proti demolici rodného domu Emila Filly, nádražní budova v Chropyni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UZAVRENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V rámci modernizace, zdvojkolejnění, trati Přerov - Brno má být zbourána současná budova nádraží v Chropyni, rodný dům Emila Filly.
+Tato petice chce zamezit demolici této nádražní budovy.
+Budova by mohla být opravena nebo přestavěna a dále sloužit svému účelu.
+V prostorách, kde žil Emil Filla jako dítě, by bylo zřízeno muzeum jako památník, v dalších prostorách infocentrum regionu.
+Budova by mohla být převedena bezúplatně nebo za symbolickou korunu na město Chropyně nebo Zlínský kraj anebo občanské sdružení, které by bylo založeno za účelem péče a správy o ni.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo vnitra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za změnu systému komunálních voleb od roku 2030, zejména v obcích do 10 000 obyvatel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme o zahájení přípravy změny systému komunálních voleb v České republice, zejména v obcích do 10 000 obyvatel.
+Proč požadujeme změnu?
+Komunální volby rozhodují o správě našich měst a obcí, jejich rozvoji, investicích a kvalitě veřejných služeb. Volební systém by měl být srozumitelný, přehledný a umožňovat občanům co nejlépe vyjádřit jejich vůli.
+Současný systém umožňuje hlasovat pro kandidátní listinu, vybírat jednotlivé kandidáty napříč kandidujícími subjekty nebo tyto možnosti kombinovat. Jeho principy a důsledky však nemusí být pro všechny voliče snadno pochopitelné.
+Zejména v menších obcích lidé často znají kandidáty osobně a rozhodují se podle jejich zkušeností, práce a důvěryhodnosti. Proto považujeme za vhodné prověřit možnosti jednoduššího a přehlednějšího způsobu volby zastupitelů.
+Přímá volba starostů
+Za důležitou součást diskuse považujeme také možnost zavedení přímé volby starostů občany. Voliči by tak samostatně rozhodovali o osobě starosty a zároveň o složení zastupitelstva.
+Tuto možnost je nutné posoudit včetně pravomocí přímo zvoleného starosty, jeho vztahu k zastupitelstvu a dopadů na fungování obecní samosprávy. Inspiraci lze hledat například na Slovensku a v dalších evropských zemích.
+Co požadujeme?
+Žádáme Poslaneckou sněmovnu Parlamentu České republiky a další odpovědné orgány, aby:
+Zahájily odbornou a politickou diskusi o změně systému komunálních voleb, zejména v obcích do 10 000 obyvatel.
+Prověřily možnosti zjednodušení hlasování a přímějšího výběru kandidátů do zastupitelstev.
+Odborně posoudily možnost zavedení přímé volby starostů, včetně potřebných změn pravomocí a vztahu starosty k zastupitelstvu.
+Porovnaly český systém se zahraničními modely a vyhodnotily jejich přínosy, rizika a vhodnost pro české podmínky.
+Připravily konkrétní návrh případných legislativních změn na základě odborných analýz a veřejné diskuse.
+Zahájily potřebné kroky s dostatečným předstihem před komunálními volbami v roce 2030.
+Tato petice není zaměřena na podporu ani znevýhodnění žádné politické strany, hnutí či kandidáta. Jejím cílem je zlepšit srozumitelnost volebních pravidel a otevřít diskusi o fungování místní demokracie.
+Neprosazujeme předem jediný konkrétní model bez odborného posouzení. Žádáme však, aby příslušné instituce předložené možnosti skutečně prověřily a zabývaly se přípravou konkrétní změny.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLASTIMIL VONDRYS, Újezd 92, 389 01 Vodňany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vlastimil Vondrys, Újezd 92, 389 01 Vodňany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zveřejnění MCP serveru ze strany České agentury pro standardizace pro platící zákazníky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zveřejnění MCP serveru ze strany České agentury pro standardizaci pro platící zákazníky
+Česká agentura pro standardizaci (ČAS) od roku 2018 zajišťuje tvorbu, vydávání a distribuci českých technických norem. Každý rok vydá přes 1 500 nových ČSN, většinou převzatých evropských a mezinárodních norem. Projektanti, statici, elektrotechnici, stavbyvedoucí, revizní technici, výrobci i úřady s nimi pracují denně a za přístup k nim platí, například předplatným služby ČSN online.
+Způsob práce inženýrů se ale rychle mění. Projektová dokumentace, výpočty, technické zprávy i kontrola shody se stále častěji dělají s pomocí AI asistentů. Pro jejich bezpečné napojení na odborná data vznikl otevřený standard Model Context Protocol (MCP), který dnes podporují nástroje jako Claude, ChatGPT, Microsoft Copilot, Visual Studio Code nebo Cursor. MCP server funguje jako oficiální „konektor“: AI asistent přes něj může dohledat konkrétní článek normy a pracovat s ním. Uživatel přitom vidí pouze to, k čemu má podle licence přístup.
+Proč je to potřeba
+* Přesnost a bezpečnost: Bez přístupu k ověřenému zdroji si jazykové modely znění norem často domýšlejí, nebo vycházejí ze zastaralých či neoficiálních verzí. U norem pro stavby, elektroinstalace nebo požární bezpečnost to může ohrozit životy i majetek.
+* Aktuálnost: Normy se průběžně mění, opravují a ruší. MCP server by vždy vrátil platné znění včetně změn, oprav a informací o tom, čím byla norma nahrazena.
+* Dodržení licence: Když oficiální rozhraní chybí, uživatelé kopírují texty norem do AI nástrojů ručně. MCP server dovoluje přístup řídit a autentizovat jen platící zákazníky, respektovat rozsah předplatného a chránit autorská práva ČAS i CEN, CENELEC, ISO a IEC.
+* Konkurenceschopnost: Mezinárodní poskytovatelé norem a technické knihovny již nabízejí API a integrace pro AI. Čeští inženýři by neměli zaostávat.
+Jak to pomůže inženýrům
+* rychlé dohledání požadavků přímo v pracovním nástroji, například „jaké jsou minimální vzdálenosti podle ČSN …“, s přesnou citací článku,
+* automatická kontrola projektové dokumentace a technických zpráv vůči platným normám,
+* přehled souvisejících a navazujících norem a hlídání jejich změn,
+úspora hodin ručního hledání v PDF dokumentech, méně chyb a lépe doložitelná odborná rozhodnutí,
+* snazší zaučení studentů a mladých inženýrů s jistotou, že pracují s oficiálním zněním.
+Požadujeme, aby ČAS:
+* zveřejnila oficiální MCP server ke službě ČSN online, dostupný v rámci stávajícího nebo rozšířeného předplatného,
+* zajistila autentizaci a řízení přístupu podle licence zákazníka,
+* umožnila vyhledávání v normách, načtení konkrétních článků s přesnou citací a informace o platnosti a změnách norem,
+* zveřejnila technickou dokumentaci a podmínky užití pro AI nástroje,
+* zapojila do návrhu služby odbornou veřejnost, například formou pilotního provozu.
+Nežádáme o bezplatné zpřístupnění norem. Žádáme moderní a bezpečný způsob, jak s normami, za které již platíme, pracovat v nástrojích, které dnes skutečně používáme. Podpisem petice pomůžete české technické praxi zůstat přesnou, bezpečnou a konkurenceschopnou.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Úřad vlády České republiky</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADEK ZAHRADNÍK, Sochorova 3214/44, Žabovřesky, 616 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jana Bulenová, Štefánikova 313/11, Moravské Předměstí, 500 11 Hradec Králové</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zřízení Komise Rady města Kopřivnice pro mladou generaci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podle zákona č. 85/1990 Sb., o právu petičním, a v souladu s § 16 odst. 2 písm. f) zákona č. 128/2000 Sb., o obcích.
+My, níže podepsaní občané města Kopřivnice, žádáme Radu města Kopřivnice, aby ve smyslu § 122 zákona o obcích zřídila svůj nový iniciativní a poradní orgán: Komisi pro mladou generaci.
+Žádáme, aby statut této komise jasně definoval, že jejími členy budou občané Kopřivnice ve věkové kategorii 18 až 30 let (např. studenti, mladí pracující, zástupci místních spolků a iniciativ).
+Hlavní důvody žádosti:
+1. Absence zastoupení v samosprávě: V aktuálním Zastupitelstvu města Kopřivnice nepůsobí žádný zástupce ve věku do 30 let (nejmladšímu zastupiteli je v tomto funkčním období 31 let). Generace mladých dospělých tak nemá přímé zastoupení v orgánech města. Oficiální komise rady je ideálním a legálním nástrojem, jak tento demokratický deficit napravit a vtáhnout mladé lidi do dění.
+2. Prevence odlivu mladých lidí: Kopřivnice nutně potřebuje systematicky pracovat na tom, aby mladí lidé po studiích neodcházeli do krajských měst, ale zůstávali zde, zakládali rodiny a podnikali. Komise se stane platformou pro řešení jejich specifických potřeb.
+3. Konkrétní přínos a agenda: Komise se bude systematicky vyjadřovat a přinášet podněty rady města v oblastech, které určují atraktivitu Kopřivnice pro nastupující generaci:
+• Bydlení: Otázky dostupnosti startovacího, družstevního a městského bydlení pro mladé jednotlivce a začínající rodiny.
+• Rozvoj města: Pohled mladé generace na urbanismus, cyklodopravu, modernizaci veřejných prostranství, ekologii a udržitelnost.
+• Digitalizace: Podněty k moderní komunikaci radnice, rozvoji chytrých řešení (Smart City) a online službám města.
+• Školství a kultura: Rozvoj neformálního vzdělávání, moderní kultura pro lidi věkové kategorie 18+ (klubová scéna, festivaly) a podpora mladých talentů.
+Chceme, aby hlas mladých lidí byl v Kopřivnici slyšet a abychom se mohli aktivně podílet na budoucnosti místa, kde žijeme. Věříme, že otevřený dialog přinese vedení města nové, inovativní nápady.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Kopřivnice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ BĚČÁK, Mniší 23, 742 21 Kopřivnice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za přejmenování obchodního Centra Stromovka na OC Jiřího Káry</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">https://www.youtube.com/watch?v=0ro6yiJqKTU
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN DRAHOŇOVSKÝ, Pplk. Sochora 435/5, Holešovice, 170 00 Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chceme si v Kladně zaplavat! Vraťte městský bazén v Aquaparku i veřejnosti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vážené zastupitelstvo, vážená rado města Kladna,
+Kladno má téměř 70 000 obyvatel a dva kryté městské bazény. Přesto si v nich člověk, který pracuje nebo chodí do školy, ve všední den skoro nezaplave.
+Co ukazují oficiální rozvrhy drah Aquaparku (září–říjen 2026):
+• 25m bazén má 6 drah. Od 5. října je od pondělí do pátku mezi 15. a 19. hodinou všech 6 drah pronajato klubům a organizacím. Pro veřejnost nezbývá ani jedna.
+• Dopoledne zabírá celý bazén školní plavání.
+• Veřejnost má celý bazén hlavně kolem poledne. Večer se dostane do vody až po 19. hodině, a to jen na část drah.
+• Ranní plavání 7:00–7:55 je jen na permanentku a jen na některých drahách.
+• V sobotu 3. 10. byl bazén kvůli závodům pro veřejnost zavřený přes 12 hodin.
+• Prostor pro veřejnost se dál zmenšuje: od října jsou dvě dráhy v pondělí večer vyhrazené pro vedené plavání klubu, ve středu kluby začínají o hodinu dřív a přibyly i v neděli.
+Provozovatel SAMK na svém webu sám píše, že dráhy pro veřejnost jsou v 25m bazénu jen tehdy, pokud to kapacita dovoluje.
+Proč, když máme bazén na Norské?
+Bazén na ZŠ Norská slouží podle SAMK dopoledne žákům a odpoledne kojencům, aquaerobiku a akvabelám. Veřejnost tam smí jen v pátek 18–21 a v sobotu 8–12, tedy 7 hodin týdně. Lidé doufali, že Norská převezme výuku a část tréninků a uvolní Aquapark. Místo toho jsou obsazené oba bazény a akvabely trénují i v Aquaparku. Ptáme se: kdo a za jakých podmínek oba bazény ve všední dny odpoledne využívá a proč nejde tréninky rozdělit tak, aby zbylo místo i pro občany?
+Přitom to dřív fungovalo. Závodní plavci i akvabely trénovali odpoledne na Norské a do Aquaparku chodili jen ráno od 6 hodin. Pamatujeme si to, protože jsme tak sami jako děti trénovali.
+V roce 2021 město ohlásilo nový krytý 25m bazén u Aquaparku, protože kapacita nestačí. Stavba měla začít do tří let. Bazén dodnes nestojí.
+Kladeňáci proto jezdí plavat do Slaného, do Prahy a jinam. Peníze i čas nechávají v jiných městech, přestože městské bazény platí ze svých daní.
+Žádáme, aby město uložilo společnosti SAMK:
+1. Hlavní požadavek: vrátit tréninky plaveckých klubů z Aquaparku na bazén ZŠ Norská, jak to dříve fungovalo. Odpolední a večerní klubové tréninky mají přednostně probíhat na Norské. Dráhy v Aquaparku se tak ve všední dny 15–20 h uvolní pro veřejnost.
+2. Klubům, které se na Norskou nevejdou, ponechat v Aquaparku jen tolik drah, aby veřejnosti ve všední dny 15–20 h trvale zůstaly alespoň 3 dráhy ze 6.
+3. Zveřejňovat rozvrhy obou bazénů 2 týdny dopředu a jednou ročně přehled, kolik hodin dostala veřejnost a kolik jednotlivé kluby.
+4. Omezit celodenní uzavírky kvůli závodům a oznamovat je měsíc předem.
+5. Zveřejnit stav projektu nového bazénu u Aquaparku a harmonogram jeho výstavby.
+6. Projednat petici na veřejném zasedání zastupitelstva.
+Nechceme brát místo dětem ani sportovcům. Chceme jen, aby městský bazén sloužil i městu.
+Zdroje:
+• Atrakce a plavecký bazén — SAMK
+• Krytý bazén Norská — SAMK
+• Kladno chystá výstavbu sportovní haly a bazénu — Kladenské listy, 4. 6. 2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAMILA HADOVÁ, Dlouhá 425, Kročehlavy, 272 01 Kladno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vážené zastupitelstvo, vážená rado města Kladna,
+Kladno má téměř 70 000 obyvatel a dva kryté městské bazény. Přesto si v nich člověk, který pracuje nebo chodí do školy, ve všední den skoro nezaplave.
+Co ukazují oficiální rozvrhy drah Aquaparku (září–říjen 2026):
+• 25m bazén má 6 drah. Od 5. října je od pondělí do pátku mezi 15. a 19. hodinou všech 6 drah pronajato klubům a organizacím. Pro veřejnost nezbývá ani jedna.
+• Dopoledne zabírá celý bazén školní plavání.
+• Veřejnost má celý bazén hlavně kolem poledne. Večer se dostane do vody až po 19. hodině, a to jen na část drah.
+• Ranní plavání 7:00–7:55 je jen na permanentku a jen na některých drahách.
+• V sobotu 3. 10. byl bazén kvůli závodům pro veřejnost zavřený přes 12 hodin.
+• Prostor pro veřejnost se dál zmenšuje: od října jsou dvě dráhy v pondělí večer vyhrazené pro vedené plavání klubu, ve středu kluby začínají o hodinu dřív a přibyly i v neděli.
+Provozovatel SAMK na svém webu sám píše, že dráhy pro veřejnost jsou v 25m bazénu jen tehdy, pokud to kapacita dovoluje.
+Proč, když máme bazén na Norské?
+Bazén na ZŠ Norská slouží podle SAMK dopoledne žákům a odpoledne kojencům, aquaerobiku a akvabelám. Veřejnost tam smí jen v pátek 18–21 a v sobotu 8–12, tedy 7 hodin týdně. Lidé doufali, že Norská převezme výuku a část tréninků a uvolní Aquapark. Místo toho jsou obsazené oba bazény a akvabely trénují i v Aquaparku. Ptáme se: kdo a za jakých podmínek oba bazény ve všední dny odpoledne využívá a proč nejde tréninky rozdělit tak, aby zbylo místo i pro občany?
+Přitom to dřív fungovalo. Závodní plavci i akvabely trénovali odpoledne na Norské a do Aquaparku chodili jen ráno od 6 hodin. Pamatujeme si to, protože jsme tak sami jako děti trénovali.
+V roce 2021 město ohlásilo nový krytý 25m bazén u Aquaparku, protože kapacita nestačí. Stavba měla začít do tří let. Bazén dodnes nestojí.
+Kladeňáci proto jezdí plavat do Slaného, do Prahy a jinam. Peníze i čas nechávají v jiných městech, přestože městské bazény platí ze svých daní.
+Žádáme, aby město uložilo společnosti SAMK:
+1. Hlavní požadavek: vrátit tréninky plaveckých klubů z Aquaparku na bazén ZŠ Norská, jak to dříve fungovalo. Odpolední a večerní klubové tréninky mají přednostně probíhat na Norské. Dráhy v Aquaparku se tak ve všední dny 15–20 h uvolní pro veřejnost.
+2. Klubům, které se na Norskou nevejdou, ponechat v Aquaparku jen tolik drah, aby veřejnosti ve všední dny 15–20 h trvale zůstaly alespoň 3 dráhy ze 6.
+3. Zveřejňovat rozvrhy obou bazénů 2 týdny dopředu a jednou ročně přehled, kolik hodin dostala veřejnost a kolik jednotlivé kluby.
+4. Omezit celodenní uzavírky kvůli závodům a oznamovat je měsíc předem.
+5. Zveřejnit stav projektu nového bazénu u Aquaparku a harmonogram jeho výstavby.
+6. Projednat petici na veřejném zasedání zastupitelstva.
+Nechceme brát místo dětem ani sportovcům. Chceme jen, aby městský bazén sloužil i městu.
+Zdroje:
+• Atrakce a plavecký bazén — SAMK
+• Krytý bazén Norská — SAMK
+• Kladno chystá výstavbu sportovní haly a bazénu — Kladenské listy, 4. 6. 2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za připojení území v majetku České republiky mezi ruskou ambasádou a pražským parkem Stromovka zpět k parku, odstranění zdi dělící území od parku a zajištění užívání tohoto území veřejností.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Upozorňujeme na to mnoho let a podařilo se zabránit nejhoršímu – český stát území málem v roce 2022 Rusku převedl. Ale všimli jsme si toho v Praze 7, upozornili jsme na to a nestalo se to. Pak vláda Petra Fialy zrušila usnesení normalizačních vlád týkající se všech podobných pozemků po celé Praze a také těchto pozemků. Věci se daly do pohybu a Diplomatický servis zahájil soud o jiné podobné pozemky, které jsou kousek dál. Ale ohledně toho velkého pozemku ve Stromovce zatím žádný soud nezačal.
+Cílem petice je tyto pozemky, které jsou naštěstí stále ve vlastnictví České republiky, soudně uvolnit, zeď kolem nich zbořit a území propojit s parkem.
+Není totiž úplně třeba čekat na výsledek soudu ohledně těch dalších pozemků využívaných Ruskem. Dne 1. října 2026 bylo stání u městského soudu odročeno na 3. prosinec 2026 a soud bude trvat určitě ještě dlouho. Proto má smysl na nic nečekat a pozemek zažalovat. Soudy mohou běžet souběžně a průběh toho prvního může vylepšovat argumentaci v soudu druhém.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ČIŽINSKÝ, Veletržní 405/31, Holešovice, 170 00 Praha 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jan  Čižinský, Veletržní 405/31, Holešovice, 170 00 Praha
+Martin Tománek, U smaltovny 1335/20, Holešovice, 170 00 Praha
+Pavel Zelenka, Kostelní 36/36, Holešovice, 170 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za spravedlivé zdanění vedlejších příjmů: Netrestejme lidi za práci navíc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vážená vládo České republiky, vážená Poslanecká sněmovno a Senáte,
+my, níže podepsaní občané České republiky, se na vás obracíme s výzvou k přehodnocení a reformě současného systému zdanění a odvodů u souběžných vedlejších příjmů (zejména u dohod o pracovní činnosti – DPČ a dohod o provedení práce – DPP), pokud jsou vykonávány vedlejšně k hlavnímu pracovnímu poměru (HPP).
+V současné době čelí pracující lidé, kteří se rozhodnou obětovat svůj volný čas, víkendy nebo večery k legálnímu přivýdělku nad rámec svého plného úvazku, neúměrně vysokému finančnímu zatížení. Jakmile občan s řádným hlavním zaměstnáním překročí nízké zákonné limity pro odvody u vedlejších dohod, stát k němu přistupuje, jako by šlo o další plnohodnotný příjem. Kvůli nemožnosti uplatnit základní daňové slevy podruhé a kvůli povinným odvodům na sociální a zdravotní pojištění tak člověk státu odevzdá často téměř třetinu svého těžce vydělaného přivýdělku.
+Považujeme za nespravedlivé a demotivující, aby lidé, kteří aktivně zvyšují svou životní úroveň prací navíc, poctivě pracují a již v plné výši odvádějí veškeré daně i pojistné ze svého hlavního zaměstnání, byli státem takto tvrdě finančně penalizováni. Současný systém fakticky trestá pracovitost a motivuje k odchodu do šedé ekonomiky.
+Touto peticí žádáme o:
+1. Otevření odborné i politické diskuze o legislativní změně zákona o daních z příjmů a souvisejících zákonů o pojistném.
+2. Vytvoření spravedlivějšího mechanismu, který bude jasně rozlišovat mezi druhým plnohodnotným kariérním výdělkem a pouhým nárazovým či drobným přivýdělkem (brigádou) k již existujícímu HPP.
+3. Zavedení daňových úlev nebo úpravy odvodových pásem pro vedlejší pracovní dohody tak, aby lidem po zdanění zůstávala spravedlivá část jejich odměny a práce navíc se jim prokazatelně vyplatila.
+Chceme žít ve státě, kde se poctivá práce a snaha uživit sebe a svou rodinu vlastními silami oceňuje, nikoliv trestá.
+Děkujeme za projednání tohoto podnětu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo financí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKOLA MARTIŠOVÁ, Bruzovská 251, Frýdek, 738 01 Frýdek-Místek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za účinnou ochranu zvířat, přísnější tresty a důsledné kontroly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adresát: Poslanecká sněmovna Parlamentu České republiky
+My, níže podepsaní občané, žádáme o zásadní posílení ochrany zvířat v České republice. Je nepřijatelné, aby zvířata trpěla týráním a zanedbáváním, zatímco prevence, kontroly a vymáhání zákona nejsou dostatečně účinné.
+Zvířata se sama bránit nemohou. Stát musí zajistit, aby jejich ochrana nezávisela pouze na tom, zda si někdo všimne jejich utrpení a oznámí ho.
+Proto požadujeme:
+1. Přísnější tresty za týrání zvířat. Zpřísnit postihy za úmyslné, opakované a zvlášť kruté týrání i závažné zanedbávání péče. Důsledně využívat zákazy chovu a držení zvířat u závažných případů a kontrolovat jejich dodržování.
+2. Prověřování budoucích majitelů. Zavést zákonný systém posuzování předpokladů k odpovědnému chovu před pořízením zvířete, přiměřený jeho druhu a potřebám. Umožnit zákonné ověřování relevantní minulosti v oblasti týrání a platných zákazů chovu.
+3. Boj proti množírnám. Posílit kontroly chovů a obchodování se zvířaty, odhalování nelegálního množení a postihování osob, které zvířata chovají v nevyhovujících podmínkách za účelem zisku.
+4. Namátkové kontroly po dobu pěti let. Zavést systém pravidelných i namátkových, předem neohlášených kontrol nových majitelů po dobu pěti let od převzetí zvířete. Kontroly musí probíhat nezávisle na oznámení či podezření třetí osoby. Požadujeme jasná zákonná pravidla, oprávnění kontrolních orgánů a ochranné záruky, aby byly kontroly účinné a v souladu s právem.
+5. Okamžité prošetřování podezření. Zajistit, aby každé důvodné podezření na týrání či závažné zanedbávání bylo bez zbytečného odkladu důsledně prověřeno. Při bezprostředním ohrožení musí následovat rychlý zásah. Požadujeme také kontrolu řádného vyřizování oznámení.
+6. Rychlou ochranu ohrožených zvířat. Zajistit účinné využívání zákonných opatření včetně odebrání zvířete do náhradní péče, pokud jsou splněny zákonné podmínky a jeho ochranu nelze zajistit jinak.
+7. Ochranu zvířat osob bez stabilního bydlení. Zajistit individuální posouzení podmínek, ve kterých zvíře žije. Pokud majitel nedokáže zajistit základní potřeby zvířete nebo je zvíře ohroženo, musí příslušné orgány přijmout odpovídající opatření. Rozhodovat mají skutečné podmínky a bezpečí zvířete, nikoli samotná skutečnost, že člověk nemá domov.
+8. Podporu útulků a prevenci. Posílit dostupnou podporu útulků a záchranných organizací a vzdělávat veřejnost v odpovědném chovu a oznamování týrání.
+9. Odpovědnost a vyhodnocování výsledků. Zajistit dostatečné personální a finanční kapacity kontrolních orgánů, účinnou spolupráci úřadů a pravidelné vyhodnocování výsledků kontrol, vyšetřování a uložených sankcí.
+Závěrečná žádost
+Žádáme Poslaneckou sněmovnu Parlamentu České republiky, aby se našimi požadavky věcně zabývala, posoudila potřebné legislativní změny a podpořila konkrétní kroky k jejich uskutečnění.
+Nechceme, aby ochrana zvířat existovala pouze na papíře. Chceme systém, který týrání předchází, odhaluje ho a skutečně chrání zvířata v nouzi.
+Zvířata nemají vlastní hlas. My ho můžeme dát jim.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA KUDWEISOVÁ, č.p. 8, 398 43 Olešná</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za bezpečné uliční uspořádání a začlenění cyklistické dopravy do rekonstrukce „Křižovatka Trnkova–Novolíšeňská“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plánované rozšíření ulice Trnkova na čtyřpruhové uspořádání vytvoří v městské části Líšeň kapacitní automobilovou tepnu. Pokud v tomto projektu nebudou realizována opatření pro cyklisty, dojde k porušení národních technických norem (ČSN 73 6110), rozporu s Územním plánem města Brna a ke vzniku nebezpečné bariéry pro udržitelnou mobilitu v Líšni.
+Prostřednictvím této petice požadujeme:
+1. Aby Městská část Brno-Líšeň uplatnila v probíhajícím územním řízení oficiální námitku účastníka řízení a požadovala přepracování projektu tak, aby obsahoval bezpečnou cyklistickou infrastrukturu.
+2. Aby Statutární město Brno a investor Brněnské komunikace a.s. podmínili pokračování projektu doplněním stavebně oddělených cyklostezek a bezpečných přejezdů pro cyklisty na světelných křižovatkách v celém dotčeném úseku ulice Trnkova a Novolíšeňská.
+3. Aby nedošlo k tzv. „uzamčení stavu“, které by do budoucna finančně i prostorově znemožnilo bezpečný pohyb osob na kolech mezi Líšní, Vinohrady a průmyslovou zónou na Černovické terase.
+Odmítáme jednostranný rozvoj automobilové infrastruktury na úkor bezpečnosti chodců a cyklistů v místě, kde žijeme.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Brno-Líšeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLADIMÍR ZAVŘEL, Horákovská 163/7, Líšeň, 628 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování provozu železniční rychlíkové linky R10 (Praha – Hradec Králové – Trutnov) v režii Českých drah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE
+za zachování provozu železniční rychlíkové linky R10 (Praha – Hradec Králové – Trutnov) v režii Českých drah
+podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Adresát: Ministerstvo dopravy ČR, Nábřeží Ludvíka Svobody 1222/12, 110 15 Praha 1
+(na vědomí: Zastupitelstvo Královéhradeckého kraje)
+My, níže podepsaní občané, cestující a obyvatelé dotčených regionů, zásadně nesouhlasíme s ohlášeným výsledkem tendru na provozování rychlíkové linky R10 od prosince 2028. Rozhodnutí Ministerstva dopravy ignoruje reálné parametry vybraného soukromého dopravce a hrozí kolapsem regionální dopravní obslužnosti.
+Důrazně žádáme Ministerstvo dopravy ČR, aby:
+Zachovalo kontinuitu a provoz linky R10 v rukou dopravce České dráhy, a.s., který disponuje potřebným zázemím i zkušenostmi.
+Nepřistoupilo k podpisu smlouvy s novým dopravcem, u kterého hrozí fatální zhoršení kvality, kapacity a bezpečnosti dopravy.
+Hlavní důvody našeho nesouhlasu:
+Ztráta přípojů a delší jízdní doba:
+Odmítáme technologické experimenty a přepřahy lokomotiv v Jaroměři, kterými sice soukromník ušetří za stroje, ale prodlouží jízdní dobu mezi Trutnovskem a Hradcem Králové o 10–15 minut. To zničí návaznosti v uzlu Hradec Králové.
+Skokové zdražení jízdného:
+Mimo systémy IREDO a PID dojde u běžných jízdenek ke zdražení o 25 % a u flexibilních až o 54 %! Zcela zaniknou zákaznické slevy (IN25, IN50) i výhodné traťové jízdenky pro dojíždějící do práce a škol.
+Méně míst pro cestující s IREDO a PID:
+Nový dopravce plánuje regionální cestující s integrovanými jízdenkami vytlačit do nejnižší třídy. Ve špičkách hrozí, že se do vlaků vůbec nevejdou.
+Degradace komfortu a hygieny:
+Moderní vozy ČD mají nahradit desítky let staré ojetiny ze zahraničí se zápachem z WC, poruchovou klimatizací, chybějícími plošinami pro invalidy a těžko ovladatelnými dveřmi.
+Absence řešení mimořádností:
+Soukromník v regionu nemá potřebné servisní zázemí. Závada na trase, kterou ČD vyřeší v rozumném čase, zablokuje trať na několik hodin. V případě závady na lokomotivě ve vozech okamžitě selže topení či klimatizace.
+Vyhnání lidí do osobních aut:
+Zhoršení služeb a zdražení donutí tisíce lidí přesednout do aut. To povede k ucpání silnic (trasa Trutnov–Hradec Králové a dálnice D11) a nárůstu emisí, což je v přímém rozporu se státní politikou podpory veřejné dopravy.
+Ohrožení bezpečnosti:
+Odmítáme nasazení desítky let starých vyřazených vozů s prokazatelnými riziky strukturálního selhání (viz tragédie v Pardubicích 2024).
+Stát a kraje nesmí šetřit veřejné prostředky za cenu destrukce fungujícího systému a ohrožení bezpečnosti lidí. Žádáme zachování linky R10 v režii Českých drah.
+Za petiční výbor:
+Baal Volturi, Langrova 697, 549 41 Červený Kostelec
+V příloze naleznete ke stažení petiční arch a informativní leták s přehledem argumentů.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAAL VOLTURI, náměstí T. G. Masaryka 120, 549 41 Červený Kostelec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování železniční dopravy na lince R10 (Praha – Hradec Králové – Trutnov) v současném stavu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE
+za zachování provozu železniční rychlíkové linky R10 (Praha – Hradec Králové – Trutnov) v režii Českých drah
+podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
+Adresát: Ministerstvo dopravy ČR, Nábřeží Ludvíka Svobody 1222/12, 110 15 Praha 1
+(na vědomí: Zastupitelstvo Královéhradeckého kraje)
+My, níže podepsaní občané, cestující a obyvatelé dotčených regionů, zásadně nesouhlasíme s ohlášeným výsledkem tendru na provozování rychlíkové linky R10 od prosince 2028. Rozhodnutí Ministerstva dopravy ignoruje reálné parametry vybraného soukromého dopravce a hrozí kolapsem regionální dopravní obslužnosti.
+Důrazně žádáme Ministerstvo dopravy ČR, aby:
+Zachovalo kontinuitu a provoz linky R10 v rukou národního dopravce České dráhy, a.s., který disponuje potřebným zázemím i zkušenostmi.
+Nepřistoupilo k podpisu smlouvy s novým dopravcem, u kterého hrozí fatální zhoršení kvality, kapacity a bezpečnosti dopravy.
+Hlavní důvody našeho nesouhlasu:
+Ztráta přípojů a delší jízdní doba:
+Odmítáme technologické experimenty a přepřahy lokomotiv v Jaroměři, kterými sice soukromník ušetří za stroje, ale prodlouží jízdní dobu mezi Trutnovskem a Hradcem Králové o 10–15 minut. To zničí návaznosti v uzlu Hradec Králové.
+Skokové zdražení jízdného:
+Mimo systémy IREDO a PID dojde u běžných jízdenek ke zdražení o 25 % a u flexibilních až o 54 %! Zcela zaniknou zákaznické slevy (IN25, IN50) i výhodné traťové jízdenky - 10 dní pro dojíždějící do práce a škol.
+Méně míst pro cestující s IREDO a PID:
+Nový dopravce plánuje regionální cestující s integrovanými jízdenkami vytlačit do nejnižší třídy. Ve špičkách hrozí, že se do vlaků vůbec nevejdou.
+Degradace komfortu a hygieny:
+Moderní vozy ČD mají nahradit desítky let staré ojetiny ze zahraničí se zápachem z WC, poruchovou klimatizací, chybějícími plošinami pro invalidy a těžko ovladatelnými dveřmi.
+Absence rychlého řešení mimořádností:
+Soukromník v regionu nemá potřebné servisní zázemí. Závada, kterou ČD v depu vyřeší za chvíli, zablokuje jednokolejku na hodiny a ve starých vozech okamžitě selže topení či klimatizace.
+Vyhnání lidí do osobních aut:
+Zhoršení služeb a zdražení donutí tisíce lidí přesednout do aut. To povede k ucpání silnic (trasa Trutnov–Hradec Králové a dálnice D11) a nárůstu emisí, což je v přímém rozporu se státní politikou podpory veřejné dopravy.
+Ohrožení bezpečnosti:
+Odmítáme nasazení desítky let starých vyřazených vozů s prokazatelnými riziky strukturálního selhání (viz tragédie v Pardubicích 2024).
+Stát a kraje nesmí šetřit veřejné prostředky za cenu destrukce fungujícího systému a ohrožení bezpečnosti lidí. Žádáme zachování linky R10 v režii Českých drah.
+Za petiční výbor:
+Baal Volturi, Langrova 697, 549 41 Červený Kostelec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádost o zrušení nařízení (o zaznamenávání odchodů ze třídy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Školní poradenské pracoviště nedávno zavedlo nařízení o digitálním zaznamenávání odchodů na toaletu do portálu EduPage, údajně kvůli zamezení záškoláctví, vapování a používání mobilů. Považuji to za zcela neadekvátní opatření. Škola nemá pravomoc tyto odchody jakkoliv ovlivňovat či zakazovat a plošná evidence představuje značný zásah do soukromí i těch studentů, kteří nic neporušují. Navíc nemáme přehled o šifrování těchto citlivých dat v online systému a riziku jejich úniku při kybernetickém útoku. Žáci střední školy jsou většinou téměř plnoletí či plnoletí a škola by je měla vést k samostatnosti, nikoli k nim přistupovat jako k podřadným osobám.
+Argumentace školským zákonem (ze strany ŠPP) o hlášení zdravotního stavu je v tomto případě zavádějící, neboť se vztahuje na závažné stavy typu diabetes či epilepsie, nikoli na běžné či krátkodobé potíže. Žák má právo na soukromí ohledně svého zdraví a toto nařízení zbytečně staví do nepříjemné situace ty, kteří musejí hygienická zařízení navštěvovat častěji. Samotné zápisy vyučujícího navíc narušují průběh vyučovací hodiny více než samotný odchod žáka.
+Jelikož neshledávám důvody pro toto opatření jako dostatečné, rozhodl jsem se využít petičního práva dle zákona č. 85/1990 Sb. Petici za zrušení nařízení v celém rozsahu vnímám jako nejvíce transparentní a nejdemokratičtější způsob, jak ukázat reálný názor většiny.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Střední průmyslová škola chemická akademika Heyrovského, Ostrava, příspěvková organizace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADAM DUSZEK, Husova 627, 687 71 Bojkovice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za prohlášení Václava Havla kulturní či přírodní památkou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kdyby Havel žil, patrně by nás svými myšlenkami překvapil všechny. Havel však nežije. Proto si zaslouží, aby nebyl využíván. V den jeho nedožitých 90. narozenin proto vyzýváme vládu České republiky: prohlaste Václava Havla kulturní či přírodní památkou! Kulturní, neboť je dozajista kulturním objektem, ovšem klidně i přírodní, neboť byl bezpochyby přírodninou. To už je docela jedno. Důležité je, aby patřil nám všem, a tím nepatřil nikomu. Jinak z něj brzy nezbude už nic jiného než to logo na tričku, které navrhoval Tomáš Sedláček.
+Havlovi věrni zůstaneme. Véčko!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo kultury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOSEF AUGUSTÍN, Vrahovická 851/107a, Vrahovice, 798 11 Prostějov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zachování účasti České televize na Eurovision Song Contest</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vážený pane řediteli,
+obracíme se na Vás v otázce zvažované účasti České televize (ČT) jakožto národního veřejnoprávního vysílatele v hudební soutěži Eurovision Song Contest (ESC) pořádané Evropskou vysílací unií (EBU). V mediálním prostoru se nyní šíří spekulace, že by se příští rok ČT neměla soutěže účastnit.
+Bez ohledu na to, zda jsou tyto zvěsti pravdivé, či ne, bychom na Vás a odpovědný management rádi apelovali, abyste účast ČT na ESC nerušili.
+Podle zákona o České televizi je její povinností vytvářet program a poskytovat vyváženou nabídku pro všechny věkové kategorie v různých oblastech, kulturu nevyjímaje. Domníváme se, že ukončením účasti na ESC by došlo k dalšímu zúžení nabídky pořadů schopných oslovit zejména mladší generace, které lineární televizní vysílání obecně oslovuje obtížněji.
+Právě schopnost oslovovat mladé publikum považujeme za jeden z významných přínosů soutěže. ESC dlouhodobě dosahuje mezi mladými diváky výrazně nadprůměrné sledovanosti. V roce 2026 činil podle dat EBU podíl diváků ve věku 15–24 let při Velkém finále 54,8 %, tedy přibližně čtyřnásobek běžného podílu televizního vysílání v této věkové skupině. Nelze ani pominout rozsáhlou a aktivní fanouškovskou komunitu, která kolem soutěže vznikla, ale třeba i společná sledování, která se spontánně organizují soukromě i veřejně.
+ESC není jen soutěž, je to kulturní fenomén, který spojuje Evropu (a nyní i další části světa), a představuje mimo jiné platformu pro představení účastníků celosvětovému publiku. Jedná se o unikátní projekt, který každoročně oslovuje více než sto milionů televizních diváků a další miliony lidí prostřednictvím digitálních platforem. Náklady, které ČT na účast vynakládá, proto považujeme vzhledem k rozsahu a významu této události za opodstatněné.
+České delegaci pak patří velký dík za to, že i přes omezené finanční možnosti se jí postupně daří posouvat vnímání soutěže v našem prostředí, a rovněž za to, že se vždy snažila připravit co nejlepší vystoupení a vybrat co nejvhodnějšího interpreta, který by ČT, potažmo naši zemi zastupoval.
+ČT se v posledních pěti letech probojovala třikrát do Velkého finále, z toho jednou české reprezentantky skončily v první desítce, ve zbylých dvou letech k postupu nechybělo málo a i tehdy byli čeští reprezentanti a produkční tým oceňováni za vokální dovednosti, pódiovou prezentaci a další aspekty svých vystoupení. Soutěž jim zároveň umožnila představit se zahraničnímu publiku.
+Vážený pane řediteli,
+není cílem této petice hodnotit úsporná opatření, která ČT chystá, ani jejich smysl a význam v kontextu aktuální politické situace. Rádi bychom Vás ovšem požádali, aby případná úsporná opatření nebyla posuzována pouze podle bezprostředních finančních nákladů, ale také podle hodnoty, kterou jednotlivé projekty přinášejí různým skupinám diváků a veřejné službě jako celku.
+Věříme, že najdete způsob, jak nadále zajistit účast ČT na ESC.
+Závěrem bychom rádi poděkovali české delegaci na ESC a všem, kteří se na zajištění účasti ČT v soutěži podíleli a podílejí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ČESKÁ TELEVIZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATĚJ MARTINÍK, Nedošín 168, 570 01 Litomyšl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZA USPOŘÁDÁNÍ ODDĚLENÝCH MÍSTNÍCH REFEREND
+K ZÁMĚRU „NOVÉ KOLOVRATY“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tato petice vyjadřuje požadavek na projednání a vyhlášení samostatných místních referend. 
+Adresáti petice: Zastupitelstvo hlavního města Prahy, Zastupitelstvo města Říčany; Zastupitelstvo MČ Praha-Kolovraty; Zastupitelstvo MČ Praha 22; Zastupitelstvo MČ Praha-Nedvězí, Zastupitelstvo MČ Praha-Královice,.
+Výslovně žádáme, aby hlasování proběhla odděleně:
+• v městské části Praha-Kolovraty,
+• v městské části Praha 22 (Uhříněves),
+• v městské části Praha-Nedvězí,
+• v městské části Praha-Královice,
+• ve městě Říčany.
+Navrhovaná otázka pro každé z těchto samostatných místních referend:
+„Souhlasíte s tím, aby orgány naší územní samosprávy v rámci své samostatné působnosti činily veškeré zákonné kroky směřující k tomu, aby nebyl realizován záměr nové městské čtvrti označovaný jako Nové Kolovraty, plánovaný v prostoru mezi Uhříněvsí, Kolovraty, Nedvězím, Královicemi a Říčany?“
+Upozornění pro signatáře (Kombinovaný sběr):
+Tato petice je organizována kombinovanou formou. Podpisy jsou sbírány jak na těchto papírových arších, tak elektronicky prostřednictvím státního nástroje e-petice na Portálu občana. Do papírových archů vyplňte jméno příjmení a podpis. Po vyplnění zašlete tento arch na adresu sběrného místa(popř. Vložte do schránky): Martina Kořenová, ulice Ruská 1078/2, Říčany 25101.
+Pokud jste již tuto petici podepsali elektronicky přes Identitu občana, na tento papírový arch se již nepodepisujte, aby nedošlo k duplicitě hlasů. Elektronickou verzi naleznete na Portálu občana nebo přes QR kód níže nebo na adrese 
+https: //obcan.portal.gov.cz/e-petice/2128/.
+Papírovou formu petice a detailní informace naleznete na adrese 
+https://ne-nove-kolovraty.cz/
+Tato petice sama není návrhem přípravného výboru na konání místního referenda podle zákona č. 22/2004 Sb.; případný takový návrh se podává pro každou samosprávu zvlášť.
+Petiční výbor
+Mgr. Marta Nováková, Na Výsluní 2265/2, 25101 Říčany
+Mgr. Soňa Černá, Edvarda Beneše, 350/18, 25101 Říčany
+Mgr. Martina Kořenová, Ruská 1078/2, 25101 Říčany
+Podpisový arch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Občanské sdružení pro zdravý rozvoj Říčan a okolí z. s., IČO 22733701, Bezručova 464/18, 251 01 Říčany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ukončení pronájmu pozemků ve vlastnictví města Hoštka</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S ohledem na moji neustále se opakující snahu o ukončení nájmu pozemků č. 304/1 a 304/2, z důvodu nepořádku, zápachu a dalších okolností jsem se rozhodla založit petici pro občany města Hoštka, Kochovic, Velešic i Malešova. Pozemek byl pořízen městem za nemalou částku a měl být určen k vybudování něčeho pro občany. Návrhů na využití již bylo předáno několik, stížností také, a přesto byly pozemky pronajaty jako zahrada a skončily ve stavu, v jakém jsou. Z pohledu města jsem prý jediný občan, kterému tento stav vadí a stěžuje si. Proto bych ráda zjistila i názor ostatních občanů. 
+Pozemky jsou na místě, kde se nachází cvičící hřiště, sportovní areál a stav pozemku a jeho využití nekoresponduje s dřívějším záměrem města. “Chov” zvířectva nezapadá do okolí umístění pozemků. 
+Tyto pozemky by měly být využity pro občany, odpočinková zóna, zóna pro děti, cokoliv co zapadne do rázu umístění těchto pozemků. 
+Budu ráda za váš podpis, pokud se mnou souhlasíte a budeme to moci pak nadále řešit. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Hoštka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVETA HLAVATÁ, Lužická 62, Kochovice, 411 72 Hoštka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2125</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETICE
+za přiměřené využívání areálu Letního kina Olomouc a ochranu kvality života obyvatel historického centra
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, žádáme orgány statutárního města Olomouce a další subjekty o přijetí opatření, která zajistí vyvážený provoz areálu Letního kina Olomouc s ohledem na jeho umístění v bezprostřední blízkosti obytné zástavby.
+Nejsme proti kultuře. Podporujeme kulturní život města, ale požadujeme, aby byl dlouhodobě udržitelný a respektoval zdraví, právo na klidné bydlení i kvalitu života obyvatel.
+Co nám vadí
+•	Nepřiměřené množství výjimek z nočního klidu. V roce 2026 připadá 25 z celkových 50 výjimek pro městskou část Olomouc – střed právě na areál Letního kina Olomouc.
+•	Rozsah a četnost akcí, kdy v letních měsících probíhá provoz běžně 3–4 dny v týdnu.
+•	Hluk během celého dne i večera, nejen při akcích, ale také při zvukových zkouškách, přípravách, hudební produkci, provozu gastro zázemí a odchodech nočních návštěvníků.
+•	Nedostatečná kontrola dodržování pravidel, hlukových limitů a podmínek provozu.
+Žádáme orgány statutárního města Olomouce a další subjekty o
+•	přehodnocení množství udělovaných výjimek z nočního klidu pro areál Letního kina,
+•	přehodnocení rozsahu, četnosti a charakteru akcí pořádaných v areálu,
+•	nastavení jasných podmínek provozu s ohledem na okolní obytnou zástavbu,
+•	důslednou kontrolu dodržování právních předpisů, hlukových limitů a provozních podmínek, včetně řešení dopadů na obyvatele,
+•	otevřený a pravidelný dialog s obyvateli při rozhodování o budoucím využívání areálu.
+Věříme, že kulturní život města a ochrana zdraví i kvality života obyvatel mohou být v rovnováze. Žádáme proto město jako vlastníka areálu, aby přijalo odpovědná a dlouhodobě udržitelná řešení.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Olomouc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXANDR TOLOCH, Hanušova 100/10, Lazce, 779 00 Olomouc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandr Toloch, Hanušova 100/10, Lazce, 779 00 Olomouc
+Petr Hlušička, Černochova 250/5, Lazce, 779 00 Olomouc
+Jakub Látal, Dobrovského 721/15, 779 00 Olomouc
+Monika Frídlová, Sadová 2393/8, Přerov I-Město, 750 02 Přerov
+Miloš Závora, Zbraslavská 18/59, Malá Chuchle, 159 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dítě není zboží – za zákaz odstupného a výchovného při přestupech nezletilých sportovců bez profesionální smlouvy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smyslem této petice je prosadit do právního řádu jednoznačnou ochranu nezletilých sportovců před finančními překážkami při změně sportovního klubu. 
+Žádáme zákonodárce, aby zákon stanovil, že za nezletilého sportovce, který není ve skutečném profesionálním smluvním vztahu, nesmí původní klub, sportovní organizace ani jiný subjekt požadovat jakoukoli peněžitou či nepeněžitou kompenzaci v souvislosti s jeho přestupem, změnou registrace nebo pokračováním ve sportovní činnosti v jiném klubu. 
+Zákaz musí dopadat na jakékoli plnění bez ohledu na jeho označení, zejména na odstupné, výchovné, tréninkovou kompenzaci, náhradu nákladů či poplatek za uvolnění hráče, aby nebylo možné zákonnou ochranu obejít pouhou změnou názvu. 
+Současně požadujeme, aby nezaplacení takového plnění ani nesouhlas původního klubu nemohly zabránit registraci nezletilého v novém klubu ani jeho dalšímu sportovnímu rozvoji.
+Výjimka má být přípustná pouze u skutečného profesionálního vztahu. Aby nemohl být profesionální status vytvořen účelově krátce před přestupem, navrhujeme, aby nárok na případnou kompenzaci mohl vzniknout jen tehdy, pokud je profesionální smlouva uzavřena nejméně na jeden rok, zaručuje pravidelnou odměnu nejméně ve výši zákonné minimální mzdy a tato odměna byla před vznikem nároku skutečně vyplácena nejméně šest kalendářních měsíců. 
+Jednorázové zpětné doplacení ani formální smlouva bez reálného profesionálního vztahu nesmějí tuto podmínku nahradit. Základním principem navrhované úpravy je, že dítě nesmí být ekonomickým nástrojem sportovní organizace. 
+Klub může nezletilého sportovce vychovávat a poskytovat mu trenéry, sportoviště a soutěžní prostředí, avšak samotná skutečnost, že dítě v klubu sportovalo a rozvíjelo se, nemá zakládat právo ekonomicky kontrolovat jeho další sportovní budoucnost. 
+Nezletilý sportovec navíc trénuje, soutěží, reprezentuje klub a svým výkonem přispívá k jeho činnosti. Vztah proto nelze chápat jako jednostrannou investici klubu do dítěte. 
+Smyslem petice je svobodný rozvoj mladých sportovců. Dítě může potřebovat změnit klub kvůli sportovní úrovni, trenérovi, bydlišti, osobnímu prostředí nebo proto, že se chce výkonnostně posunout. 
+Jeho další cesta nesmí záviset na tom, zda nový klub, nezletilý sám či jeho zákonní zástupci zaplatí původnímu klubu požadovanou částku. 
+Finanční překážka může způsobit, že sportovec není odmítnut pro nedostatek talentu či výkonnosti, ale proto, že jeho příchod představuje pro plátce leckdy neúměrný finanční náklad.
+Jsou známy případy, kdy spory o přestupní podmínky a finanční náhrady mladým sportovcům zásadně zkomplikovaly další působení, oddálily jejich rozvoj nebo přispěly k předčasnému ukončení sportovní kariéry. 
+Nezletilý sportovec nemá srovnatelnou vyjednávací sílu jako jeho mateřský klub a jeho čas je nenahraditelný. Ztracenou sezonu v rozhodujícím věku nelze později vrátit. Žádáme proto zákonodárce, aby oddělili amatérskou mládežnickou sportovní činnost od profesionálního sportovního vztahu a přijali jednoduché pravidlo. Nezletilý sportovec bez skutečné profesionální smlouvy musí mít právo svobodně a bezúplatně změnit klub a ekonomická práva spojená s přestupem mohou vznikat pouze tam, kde klub vůči sportovci skutečně a dlouhodobě plní povinnosti profesionálního vztahu. 
+Nezletilý může být členem klubu, soutěžit za něj a sportovně v něm vyrůstat.  
+Sportovní budoucnost dítěte nesmí být rukojmím ekonomického vztahu klubů. 
+Dítě není zboží.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Česká republika - Kancelář Senátu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD KACAFÍREK, Veltruská 606/8, Prosek, 190 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zákaz usmrcování desetinohých korýšů varem bez předchozího omráčení</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Žádáme Ministerstvo zemědělství a příslušné orgány České republiky o změnu právní úpravy ochrany zvířat tak, aby se odpovídající ochrana při usmrcování vztahovala také na desetinohé korýše, zejména kraby, humry a raky.
+Současná česká právní úprava neposkytuje těmto živočichům při usmrcování stejnou ochranu jako obratlovcům. Ministerstvo zemědělství ve své odpovědi na podnět týkající se této problematiky potvrdilo, že podle § 3 písm. a) zákona č. 246/1992 Sb., na ochranu zvířat proti týrání, se pro účely tohoto zákona zvířetem rozumí živý obratlovec. Desetinozí korýši jsou bezobratlí, a do této definice proto nespadají. Ministerstvo rovněž uvedlo, že ani nařízení Rady (ES) č. 1099/2009 o ochraně zvířat při usmrcování se na desetinohé korýše nevztahuje a z platné právní úpravy EU nevyplývá povinnost jejich předchozího omráčení.
+Současné vědecké poznatky však poskytují významné důkazy o schopnosti desetinohých korýšů prožívat bolest, stres a újmu. Rozsáhlý nezávislý přezkum London School of Economics and Political Science z roku 2021, vypracovaný pro britské ministerstvo DEFRA a založený na více než 300 vědeckých studiích, dospěl k závěru, že existují dostatečné důkazy pro uznání desetinohých korýšů za sentientní živočichy. Mezi doporučení patří také nepoužívat extrémní způsoby usmrcování, jako je vaření zaživa bez předchozího omráčení.
+Na tyto poznatky již reagují právní řády dalších států. Ve Spojeném království byli desetinozí korýši zákonem výslovně uznáni jako sentientní živočichové. Švýcarsko zavedlo konkrétní pravidla pro jejich humánní usmrcování včetně požadavku na předchozí omráčení u chráněných desetinohých korýšů. Právní ochranu těchto živočichů obsahují také předpisy Norska a Nového Zélandu; novozélandská právní úprava ochrany zvířat výslovně zahrnuje mimo jiné kraby, humry a raky.
+Česká republika by tedy zavedením odpovídající ochrany nevytvářela dosud nevyzkoušený standard, ale navázala by na právní úpravy, které již v jiných zemích existují.
+Žádáme proto, aby Česká republika zohlednila současné vědecké poznatky a změnila právní úpravu tak, aby desetinozí korýši byli při usmrcování chráněni před zbytečnou bolestí a utrpením. Konkrétně žádáme o zákaz jejich usmrcování varem bez předchozího účinného omráčení a o stanovení humánních způsobů jejich usmrcování.
+Skutečnost, že určitá skupina živočichů není v současnosti zahrnuta do zákonné definice zvířete, by neměla být důvodem k přehlížení současných vědeckých poznatků o její schopnosti prožívat bolest a utrpení.
+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo zemědělství</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCY LINN FELLS, Hájkova 1681/14, Žižkov, 130 00 Praha 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2120</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Zachraňme park v Bubenči! </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní, 
+vyjadřujeme obavy z dopadů připravovaného stavebního záměru v areálu bývalé Nemocnice Bubeneč, který plánuje realizovat společnost Nebeský klid, a.s., jejímž jediným akcionářem je PENTA REAL ESTATE HOLDING LIMITED. V projektu „Zařízení sociální péče Chittussi“ se počítá s rozsáhlými zásahy v území, včetně vykácení části parku. Obáváme se, že výstavba zasáhne také místní potok. Investor navíc projekt směřuje k podobě „polouzavřeného, nebo z větší části uzavřeného areálu”, čímž by zanikla přístupnost parku pro veřejnost.
+V době, kdy čelíme dopadům klimatické krize, potřebujeme vzrostlé stromy a ochranu vodních toků ve městech více než dříve. Právě park v Chittussiho ulici nabízí zázemí a útěchu v době veder. K procházkám a odpočinku park využívají místní komunity i klienti LDN Prahy 6, dochází zde proto i k důležitým mezigeneračním setkáním. Místní příroda byla útěchou lidem i historicky, už v 19. století zde vzniklo Kramerovo sanatorium, které bylo citlivě umístěno do Bučkových sadů. Zastáváme názor, že takto hodnotný prostor by neměl ustoupit komerčním zájmům jednoho konkrétního investora. 
+Developer chce momentálně pokácet více než deset zdravých vzrostlých stromů, několik z nich má přitom obvod kmene až dva metry. Jedná se o starý a masivní jasan, javor, borovici nebo dvě lípy velkolisté. Záměr investora získal souhlas ke kácení dřevin a stavebním pracím Jednotným environmentálním stanoviskem (JES), které vydal Úřad městské části Prahy 6. 
+Povolení ke kácení hodnotných dřevin je v dokumentu obhájené tím, že má na pozemku vzniknout zařízení sociální péče. JES výslovně konstatuje, že možnost kácení „obstojí výlučně při realizaci zařízení sociální péče a nemohlo by obstát při realizaci záměru jiného využití.“ Obáváme se však, že sociální účel projektu nebyl dosud dostatečně doložen. 
+Již realizovaná první etapa projektu (Polyfunkční dům Na Marně neboli Vila Chittussi), která si vyžádala pokácení několika vzrostlých stromů, byla sice kolaudována jako „kombinace bytového domu a zařízení sociální péče“, inzerována, prodávána a využívána je přitom jako luxusní bydlení „v nejvyšším standardu Platinum“. Developer sice deklaruje, že „v domě je k dispozici služba sociální péče, kterou za poplatek mohou využívat majitelé jednotek,“ jenže není jasné, jak taková služba pomáhá sociálně slabším či nemocným. Vila Chittussi je na první pohled uzavřený pozemek s kontrolovanými vstupy a penthousem – takto je nakonec i prezentovaná developerem – nikoli jako sociální služba. 
+Vyzýváme proto politickou reprezentaci městské části Praha 6, aby v zájmu veřejnosti zaujala jasné stanovisko a aktivní roli ve stavebním řízení, jakož i při všech ostatních krocích a činnostech, jež činí či může činit v rámci své samostatné působnosti.
+Požadujeme:
+1. přepracování projektu tak, aby nedošlo ke kácení vzrostlých a hodnotných dřevin ani k narušení místního potoka;
+2. zachování veřejné přístupnosti areálu; 
+3. aby se výstavba řídila Strategií adaptace Hlavního města Prahy na změnu klimatu;
+4. dodržení reálného sociálního účelu projektu (včetně konkrétní podoby sociální služby, poskytovatele a jeho registrace);
+5. závazek od MČ Prahy 6, že si ponechá ve vlastnictví budovu LDN, která je součástí areálu. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARKÉTA HEJTMÁNKOVÁ, Kladenská 532/6, Vokovice, 160 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE LIKVIDACI PARKU U NÁDRAŽÍ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme zastupitelstvo Statutárního města Frýdek-Místek o přijetí opatření k zachování parku u nádraží ve Frýdku.
+Požadujeme zejména:
+1.	Zabránění vykácení parku.
+2.	Zajištění ochrany lokality před budováním dalších komunikací, před likvidací stávajících chodníků a dalšími zásahy, které by mohly vést ke zničení parku.
+3.	Začlenění parku v jeho stávající podobě jako plnohodnotnou součást připravovaného dopravního terminálu tak, aby v parku mohli čekat cestující na autobusové spoje.
+Park se nachází na katastrálním území Frýdek, parcelní čísla 2832/13, 2827/4, 2827/5, 2827/6, 2827/7 a 2827/8.
+Chceme žít v civilizovaném městě a společnosti, kde projekt přesunu autobusového nádraží o 250 m nesmí být důvodem, který ospravedlní vykácení stávajících vzrostlých stromů. Park u nádraží plní nenahraditelnou ekologickou, estetickou a společenskou funkci. Tento park je unikátním krajinným prvkem s důležitým vlivem na okolí – produkce kyslíku, eliminace CO2, snižování prašnosti, udržování příznivého mikroklimatu a s tím spojenou přírodní druhovou rozmanitost. Jedná se o lokalitu sloužící k odpočinku místních obyvatel ve stínu vzrostlých stromů.
+Nahrazení zeleně betonem prokazatelně zvyšuje teplotu v okolí – rozdíl může činit až 20 °C. Čekání cestujících na autobus uprostřed betonové plochy je nepříjemné a pro mnoho zejména starších lidí přímo zdraví škodlivé. Nový dopravní terminál nedostatečně chrání cestující před sluncem i před deštěm, přitom stávající park všechny tyto nedostatky odstraňuje.
+Přírodní prostředí plní nezastupitelnou roli pro fyzické i psychické zdraví obyvatel. Pobyt v zeleni prokazatelně snižuje stres. Stromy a vegetace ochlazují okolí, zadržují vodu a zlepšují kvalitu ovzduší.
+Požadujeme, aby byl projekt dopravního terminálu přepracován tak, aby se stávající park u nádraží stal plnohodnotnou součástí nového dopravního terminálu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Frýdek-Místek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN ŠIRC, J. Opletala 682, Místek, 738 01 Frýdek-Místek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veronika Širc, J. Opletala 682, Místek, 738 01 Frýdek-Místek
+Miroslav Petřek, Horní 1771, Frýdek, 738 01 Frýdek-Místek</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2113</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za účinnější zajištění veřejného pořádku a bezpečnosti ve veřejném prostoru hlavního města Prahy
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme hlavní město Prahu, aby se zabývalo otázkou účinnosti současné právní úpravy při zajišťování veřejného pořádku a bezpečnosti ve veřejném prostoru a aby v případě zjištění nedostatečnosti současných právních nástrojů iniciovalo přípravu konkrétního legislativního návrhu směřujícího k jejich účinnějšímu využívání a případnému rozšíření. 
+Některé formy opakovaného narušování veřejného pořádku, obtěžování okolí, ničení veřejného či soukromého majetku, agresivního chování nebo jiného jednání mohou snižovat pocit bezpečí a kvalitu života obyvatel. Současně je žádoucí, aby jednotlivé orgány veřejné moci měly jasně vymezené pravomoci a aby jejich postup byl účinný, přiměřený a kontrolovatelný.
+Proto považujeme za žádoucí prověřit, zda současná právní úprava poskytuje obcím, městské policii, Policii České republiky a dalším příslušným orgánům dostatečné nástroje k řešení opakovaného narušování veřejného pořádku.
+Pokud prověření prokáže, že současná právní úprava je nedostatečná, navrhujeme zejména:
+připravit návrh legislativních změn, které
+•	jednoznačně vymezí odpovědnosti jednotlivých orgánů při zajišťování veřejného pořádku 
+a bezpečnosti ve veřejném prostoru,
+•	zefektivní řešení opakovaného narušování veřejného pořádku, zejména tam, kde dochází 
+k opakovanému jednání na stejném místě nebo ze strany stejných osob,
+•	posílí praktickou vymahatelnost pravidel veřejného pořádku, včetně přiměřených a účinných sankcí za jejich opakované porušování.
+Žádáme proto Zastupitelstvo hlavního města Prahy, aby:
+•	projednalo tuto petici,
+•	ve spolupráci s příslušnými státními orgány připravilo konkrétní legislativní podněty,
+•	informovalo petiční výbor o způsobu projednání této petice a o přijatých opatřeních.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VĚRA ŠTĚPÁNKOVÁ, Výjezdní 393/2, Suchdol, 165 00 Praha 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Věra Štěpánková, Výjezdní 393/2, Suchdol, 165 00 Praha
+Tomáš Opočenský, Holubí 1241/6, Suchdol, 165 00 Praha
+Vladimír Kubeček, Armádní 770/10, Suchdol, 165 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za okamžitá opatření k zastavení růstu cen pohonných hmot v ČR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním   Adresát petice: Vláda České republiky, Úřad vlády ČR, nábřeží Edvarda Beneše 4, 128 01 Praha 1
+Ceny pohonných hmot nejsou jen výsledkem volného trhu. Významnou část ceny tvoří státní daně – pevná spotřební daň a 21% DPH, která se počítá i ze samotné spotřební daně. Vláda disponuje přímými legislativními i výkonnými nástroji (změna daňových sazeb, aktivace cenového monitoringu či regulace marží), kterými dokáže konečnou cenu na čerpacích stanicích okamžitě snížit. Situace navíc spěje k období zvýšené poptávky a blížících se vánočních svátků, kdy tradičně dochází k dalším cenovým tlakům. Pokud stát nezasáhne, dopady budou pro občany a ekonomiku zcela neúnosné.
+Žádáme Vládu ČR o splnění těchto kroků:
+Snížení spotřební daně z paliv – Okamžité snížení sazby u benzínu a nafty na minimální úroveň požadovanou Evropskou unií po dobu trvání cenové nestability.
+Úpravu daňového zatížení (DPH) – Zavedení efektivních opatření k zamezení dominového efektu vysokých daní na celkovou inflaci a ceny dopravy.
+Kontrolu marží a antimonopolní dohled – Důsledné prověření marží distributorů a prodejců ze strany ÚOHS a Finanční správy s cílem zabránit zneužívání krizové situace.
+Věříme, že síla tisíců občanů spojených v této petici je pro vládu jasným signálem, že ochrana občanů, dopravců a ekonomiky před drahotou musí být prioritou.
+Petiční výbor (osoby oprávněné zastupovat petenty):
+[Jméno, příjmení, adresa bydliště] – člen výboru
+[Jméno, příjmení, adresa bydliště] – člen výboru
+[Jméno, příjmení, adresa bydliště] – osoba pověřená zastupováním výboru
+PŘÍLOHA PETICE: Ekonomické odůvodnění a vládní nástroje k řešení cen pohonných hmot
+Tato příloha doplňuje text petice a shrnuje reálné možnosti, kterými Vláda České republiky disponuje k okamžitému odlehčení ekonomice a odvrácení neúnosného zdražování.
+1. Efekt "daňové inflace" (Stát na drahotě vydělává)
+Jak to funguje: Když rostou ceny pohonných hmot, roste automaticky i absolutní výběr DPH (protože DPH se počítá procentuálně z celkové ceny). Stát tak na drahých palivech paradoxně vybírá od občanů a firem mnohem víc peněz než v době, kdy byly ceny nízké.
+Závěr: Ty peníze navíc, které lidem tahá z kapsy inflace a drahá nafta, může vláda jednoduše vrátit zpět formou snížení daní. Státní rozpočet tím neutrpí.
+2. Riziko blížících se svátků a sezónní špičky
+Období před vánočními svátky tradičně přináší enormní nárůst logistické zátěže, cestování za rodinami a poptávky po energiích. Pokud dojde ke kombinaci vnějších vlivů a sezónního navyšování marží, hrozí, že ceny překročí únosnou mez pro domácnosti, dopravce i zemědělce.
+Pohonné hmoty tvoří základní krevní oběh státu – pokud zdrží nafta, zdraží veškeré zboží, potraviny a služby. Nečinnost státu se prodraží na sociálních dopadech a krachujících firmách mnohem více než včasný zásah.
+3. Konkrétní nástroje v rukou vlády
+Změna sazeb spotřební daně: Rychlou novelou zákona nebo formou úpravy sazeb lze snížit daňovou zátěž u nafty a benzínu.
+Cenový dohled a kontrola marží: Využití ÚOHS a Finanční správy k prověření, zda prodejci na trhu neuměle nenavyšují marže nad rámec reálných nákladů</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANEŽKA SOJKOVÁ, Husova 165/5, Staré Brno, 602 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magda Pyszková, Dukelská 404, 739 91 Jablunkov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování zastavování rychlíků v železniční
+stanici Křižanov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování zastavování rychlíků v železniční
+stanici Křižanov
+Adresát: Ministerstvo dopravy, nábřeží Ludvíka Svobody 1222/12, 110 15 Praha 1
+Podle zákona č. 85/1990 Sb., o právu petičním
+My, níže podepsaní, žádáme o zachování zastavování rychlíků v Křižanově. Podle zveřejněných
+informací se v jízdním řádu od prosince 2026 počítá se zrušením zastávky vlaků linky R9 v této
+stanici.
+Železniční stanice Křižanov slouží obyvatelům městyse i okolních obcí a umožňuje přestup také
+cestujícím z Velkého Meziříčí. Zrušení rychlíkové zastávky by pro řadu cestujících znamenalo
+ztrátu přímého spojení a delší cestu, zejména ve směru na Brno a na Havlíčkův Brod.
+Žádáme Ministerstvo dopravy, aby zajistilo zachování pravidelného zastavování vlaků
+linky R9 v železniční stanici Křižanov i po změně jízdního řádu v prosinci 2026.
+Současně žádáme, aby ministerstvo posoudilo dopad změny na dojíždění a přestupní návaznosti,
+sdělilo konkrétní důvody pro zrušení zastávky a projednalo zachování zastavování s Krajem
+Vysočina. Nebude-li podle ministerstva zachování zastávky možné, žádáme o písemné
+odůvodnění a o uvedení, jak bude zajištěna dopravní obslužnost dotčeného území.
+Žádáme o písemné vyřízení petice ve lhůtě stanovené zákonem.
+Podavatel petice
+Jméno a příjmení: Ivo Klimeš
+Bydliště: Za Branou 453, 594 51 Křižanov
+E-mail: starosta@krizanov.cz
+V ................................ dne ........................ Podpis podavatele: ........................................
+Příloha: podpisové archy podporovatelů petice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVO KLIMEŠ, Za Branou 453, 594 51 Křižanov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za prověření vstupu Diany Arbeniny do České republiky a zrušení jejího koncertu v Praze dne 22. 11. 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, žádáme příslušné orgány České republiky o důkladné prověření, na jakém právním základě má Diana Arbenina a případně členové skupiny Nochnye Snaipery vstoupit a pobývat na území České republiky v souvislosti s koncertem plánovaným na 22. listopadu 2026 v OX Club Prague, a zároveň žádáme o zvážení zrušení tohoto koncertu.
+Důvodem jsou veřejně doložené skutečnosti týkající se jejího působení v Ruské federaci a jejích vyjádření ve vztahu k ruským vojákům účastnícím se války proti Ukrajině.
+Dne 22. října 2023 Diana Arbenina během koncertu v Novosibirsku pozvala na pódium manželku ruského vojáka účastnícího se války proti Ukrajině. Koncert navštívily také představitelky organizace „Komitet semej voinov Otečestva“. Ve zveřejněném videu Arbenina v souvislosti s ruskými vojáky na frontě uvedla, že „tam lidé dělají svou práci“. O události informovala mimo jiné Novaja Gazeta Europe.
+Diana Arbenina zároveň nadále aktivně působí v ruském mediálním prostoru. V září 2026 vystoupila v pořadu „Bitva pokolenij: Novyj vyzov“ na ruské stanici MUZ-TV, kde její vystoupení hodnotila mimo jiné Nataša Koroljova. Samotná MUZ-TV potvrzuje její účast i složení poroty. Ukrajinská vojenská rozvědka ve své databázi „War &amp; Sanctions“ uvádí Natašu Koroljovu jako osobu veřejně podporující ruskou agresi proti Ukrajině, včetně podpory mobilizace a ruských vojáků. 
+Arbenina je současně v Ruské federaci vedena jako aktivní individuální podnikatelka (ИП). Ve veřejných registrech je uvedena registrace u ruské Federální daňové služby a činnosti mimo jiné v oblasti zábavy a scénického umění. To dokládá pokračující ekonomickou a profesní činnost v Ruské federaci. Samotnou skutečnost registrace však nelze bez dalších údajů zaměňovat za důkaz konkrétní výše zaplacených daní. 
+Její oficiální koncertní program zároveň ukazuje pokračující působení jak v Evropě, tak v Rusku. Po evropském turné v listopadu 2026, které zahrnuje Dublin, Londýn, Vídeň, Prahu, Paříž a Amsterdam, je na jejím oficiálním webu oznámen další velký koncert v Moskvě na VTB Areně dne 10. července 2027. 
+Za relevantní považujeme rovněž skutečnost, že Ministerstvo kultury Moldavské republiky v roce 2026 zařadilo Dianu Arbeninu a skupinu Nochnye Snaipery na seznam umělců, jejichž účast na kulturních akcích na území Moldavska není doporučována z bezpečnostních důvodů.
+Proto žádáme:
+1. o prověření, na jakém právním základě má Diana Arbenina a případně členové její skupiny vstoupit a pobývat na území České republiky;
+2. o prověření veřejně doložených skutečností týkajících se jejího působení v Ruské federaci a jejích vyjádření ve vztahu k ruským vojákům účastnícím se války proti Ukrajině;
+3. o posouzení těchto skutečností v souvislosti s plánovaným koncertem v Praze;
+4. o zvážení zrušení koncertu plánovaného na 22. 11. 2026 v OX Club Prague;
+5. o informování petentů o výsledku prověření.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIIA CHERNOVA, Voroněžská 740/3, Vinohrady, 101 00 Praha 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za zachování jedinečného charakteru Rejvízu</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">My, níže podepsaní občané, obyvatelé, vlastníci nemovitostí, návštěvníci a přátelé Rejvízu, nesouhlasíme se záměrem vybudovat na Rejvízu technicky vybavený běžecký areál „Aréna zimních sportů Olomouckého kraje“, který má podle dosud veřejně uváděných informací zahrnovat zejména umělé zasněžování, osvětlení tratí, terénní úpravy a další závodní či provozní zázemí. Požadujeme, aby tento projekt nebyl na Rejvízu realizován.
+Rejvíz je jedinečné místo. Jeho hodnota spočívá v zachovalé horské krajině, loukách, lesích, rašeliništích, historické zástavbě, klidu, tichu, přirozené tmě a minimální technizaci území. Je součástí Chráněné krajinné oblasti Jeseníky, patří k přírodně a krajinářsky nejcennějším lokalitám tohoto území a historická část Rejvízu je chráněna jako památková zóna. Technicky vybavený sportovní areál do tohoto prostředí nepatří.
+Nejsme proti běžeckému lyžování. Tradiční běžecké lyžování na přírodním sněhu a běžně upravované stopy k Rejvízu přirozeně patří. Odmítáme však jeho přeměnu na intenzivně využívaný sportovní areál závislý na umělém zasněžování, večerním osvětlení, terénních úpravách a další technické infrastruktuře. Pokud není dostatek přírodního sněhu, nemá být řešením technizace jednoho z nejcennějších míst CHKO Jeseníky.
+Technické zasněžování vyžaduje odběr vody, čerpací zařízení, potrubí, rozvody elektřiny a další zázemí. Rejvíz se již nyní opakovaně potýká s nedostatkem vody a při nedostatečné vydatnosti místního zdroje musí být voda do vodojemu doplňována cisternami. Považujeme za nepřijatelné, aby zde vznikl další odběr vody pro výrobu technického sněhu. Zajištění vody pro obyvatele musí mít přednost před umělým zasněžováním.
+Na Rejvízu je již nyní zásadní problém s parkováním. Další návštěvnost spojená s provozem areálu a pořádáním závodů by situaci dále zhoršila, zejména v zimě, kdy jsou možnosti parkování omezenější a dopravní podmínky složitější.
+Podle dosud veřejně uváděných informací se počítá také s osvětlením tratí a dalším závodním a technickým zázemím. Večerní osvětlení by zásadně změnilo prostředí, jehož hodnotou je přirozená tma a klid. V souhrnu by tyto zásahy znamenaly technizaci chráněné horské krajiny a nevratnou změnu charakteru Rejvízu.
+Rejvíz nepotřebuje další atrakci. Rejvíz sám je tou atrakcí. Lidé sem přijíždějí kvůli krajině, přírodě, klidu a atmosféře, která jej odlišuje od běžných horských středisek. Právě toto spojení přírody, historického prostředí, klidu a minimální technizace vytváří nezaměnitelný genius loci Rejvízu. Technická zařízení lze odstranit. Ztracenou atmosféru, krajinný ráz a charakter místa však obnovit nelze.
+Proto požadujeme:
+1.	aby byl záměr výstavby technicky vybaveného běžeckého areálu na Rejvízu zcela opuštěn;
+2.	aby město Zlaté Hory neposkytlo pro výstavbu, umístění ani provoz tohoto areálu a související infrastruktury žádné pozemky ve svém vlastnictví ani jinou majetkovou či organizační součinnost;
+3.	aby Zastupitelstvo Olomouckého kraje revokovalo své usnesení, kterým schválilo poskytnutí dotace na realizaci tohoto projektu, a aby Olomoucký kraj projekt dále finančně ani jinak nepodporoval;
+4.	aby byly zachovány horské louky, lesy, přirozený vodní režim, tma, klid, krajinný ráz a historický charakter Rejvízu a aby zde nebyla budována infrastruktura pro umělé zasněžování, osvětlení tratí ani jiné technické či závodní zázemí, pokud jsou tyto prvky součástí připravovaného projektu podle dosud veřejně uváděných informací.
+Rejvíz má zůstat Rejvízem!
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olomoucký kraj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR KRÁTKÝ, Rejvíz 49, 793 76 Zlaté Hory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petr Krátký, Rejvíz 49, 793 76 Zlaté Hory
+Roman Peša, Rejvíz 6, 793 76 Zlaté Hory
+Konstantinos Joanidis, Rejvíz 70, 793 76 Zlaté Hory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2106</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Petice za zachování jedinečného charakteru Rejvízu a proti výstavbě technicky vybaveného běžeckého areálu na Rejvízu „Aréna zimních sportů Olomouckého kraje“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, obyvatelé, vlastníci nemovitostí, návštěvníci a přátelé Rejvízu, nesouhlasíme se záměrem vybudovat na Rejvízu technicky vybavený běžecký areál „Aréna zimních sportů Olomouckého kraje“, který má podle dosud veřejně uváděných informací zahrnovat zejména umělé zasněžování, osvětlení tratí, terénní úpravy a další závodní či provozní zázemí. Požadujeme, aby tento projekt nebyl na Rejvízu realizován.
+Rejvíz je jedinečné místo. Jeho hodnota spočívá v zachovalé horské krajině, loukách, lesích, rašeliništích, historické zástavbě, klidu, tichu, přirozené tmě a minimální technizaci území. Je součástí Chráněné krajinné oblasti Jeseníky, patří k přírodně a krajinářsky nejcennějším lokalitám tohoto území a historická část Rejvízu je chráněna jako památková zóna. Technicky vybavený sportovní areál do tohoto prostředí nepatří.
+Nejsme proti běžeckému lyžování. Tradiční běžecké lyžování na přírodním sněhu a běžně upravované stopy k Rejvízu přirozeně patří. Odmítáme však jeho přeměnu na intenzivně využívaný sportovní areál závislý na umělém zasněžování, večerním osvětlení, terénních úpravách a další technické infrastruktuře. Pokud není dostatek přírodního sněhu, nemá být řešením technizace jednoho z nejcennějších míst CHKO Jeseníky.
+Technické zasněžování vyžaduje odběr vody, čerpací zařízení, potrubí, rozvody elektřiny a další zázemí. Rejvíz se již nyní opakovaně potýká s nedostatkem vody a při nedostatečné vydatnosti místního zdroje musí být voda do vodojemu doplňována cisternami. Považujeme za nepřijatelné, aby zde vznikl další odběr vody pro výrobu technického sněhu. Zajištění vody pro obyvatele musí mít přednost před umělým zasněžováním.
+Na Rejvízu je již nyní zásadní problém s parkováním. Další návštěvnost spojená s provozem areálu a pořádáním závodů by situaci dále zhoršila, zejména v zimě, kdy jsou možnosti parkování omezenější a dopravní podmínky složitější.
+Podle dosud veřejně uváděných informací se počítá také s osvětlením tratí a dalším závodním a technickým zázemím. Večerní osvětlení by zásadně změnilo prostředí, jehož hodnotou je přirozená tma a klid. V souhrnu by tyto zásahy znamenaly technizaci chráněné horské krajiny a nevratnou změnu charakteru Rejvízu.
+Rejvíz nepotřebuje další atrakci. Rejvíz sám je tou atrakcí. Lidé sem přijíždějí kvůli krajině, přírodě, klidu a atmosféře, která jej odlišuje od běžných horských středisek. Právě toto spojení přírody, historického prostředí, klidu a minimální technizace vytváří nezaměnitelný genius loci Rejvízu. Technická zařízení lze odstranit. Ztracenou atmosféru, krajinný ráz a charakter místa však obnovit nelze.
+Proto požadujeme:
+1. aby byl záměr výstavby technicky vybaveného běžeckého areálu na Rejvízu zcela opuštěn;
+2. aby město Zlaté Hory neposkytlo pro výstavbu, umístění ani provoz tohoto areálu a související infrastruktury žádné pozemky ve svém vlastnictví ani jinou majetkovou či organizační součinnost;
+3. aby Zastupitelstvo Olomouckého kraje revokovalo své usnesení, kterým schválilo poskytnutí dotace na realizaci tohoto projektu, a aby Olomoucký kraj projekt dále finančně ani jinak nepodporoval;
+4. aby byly zachovány horské louky, lesy, přirozený vodní režim, tma, klid, krajinný ráz a historický charakter Rejvízu a aby zde nebyla budována infrastruktura pro umělé zasněžování, osvětlení tratí ani jiné technické či závodní zázemí, pokud jsou tyto prvky součástí připravovaného projektu podle dosud veřejně uváděných informací.
+Rejvíz má zůstat Rejvízem!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za záchranu vysílače Liblice B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, žádáme příslušné orgány České republiky o podniknutí kroků k zachování vysílače Liblice B u Českého Brodu, jehož dominantou jsou dva 355 metrů vysoké vysílací stožáry (dále jen „stožáry“), a k odvrácení jejich plánované demolice.
+Stožáry byly uvedeny do provozu v roce 1976 a po desetiletí byly významnou součástí československého a později českého rozhlasového vysílání. Dodnes jsou nejvyššími stavbami České republiky, přesahují například Eiffelovu věž a tvoří výraznou dominantu Českobrodska.
+Stožáry jsou připomínkou československého technického a průmyslového dědictví a práce našich projektantů, konstruktérů a techniků. Pro místní obyvatele se za půl století staly také symbolem zdejší krajiny a domova.
+Již v roce 2022 uspořádal Spolek přátel obce Liblice petici za zachování obou stožárů, pod kterou se sešlo 941 podpisů. Přesto se dlouhodobé řešení jejich budoucnosti nalézt nepodařilo.
+V současnosti již České Radiokomunikace disponují povolením k odstranění stavby a přípravy na demolici obou stožárů dále pokračují. V roce 2026 bylo zahájeno také správní řízení o povolení trhacích prací pro jejich odstřel.
+Jsme si vědomi toho, že jejich zachování vyžaduje značné finanční prostředky a dlouhodobě udržitelný způsob správy. Demolice takto unikátních staveb je však nevratným krokem, který by měl nastat až poté, co budou důkladně prověřeny realistické možnosti jejich zachování a dalšího využití.
+Stožáry přitom nemusí zůstat pouze nevyužívaným pozůstatkem minulosti. Žádáme proto prověřit zejména možnosti jejich využití jako:
+- technické památky a symbolu českého technického dědictví,
+- záložního prostředku krizové komunikace,
+- výzkumné a vzdělávací infrastruktury ve spolupráci s technickými univerzitami a odbornými institucemi,
+- muzejního a vzdělávacího areálu připomínajícího historii českého a československého rozhlasového vysílání,
+- cíle technického a industriálního turismu.
+Tyto možnosti nepředkládáme jako hotové projekty ani jako důvod k zachování stožárů za každou cenu, ale jako směry, které si zaslouží odborné a ekonomické posouzení.
+Žádáme proto příslušné orgány České republiky o:
+1. podniknutí dostupných kroků k odvrácení či pozastavení plánované demolice stožárů;
+2. vytvoření dostatečného časového prostoru pro nalezení dlouhodobě udržitelného řešení jejich budoucnosti;
+3. odborné prověření možností jejich dalšího veřejně prospěšného, technického, výzkumného, vzdělávacího či kulturního využití;
+4. nové odborné posouzení možností jejich ochrany s ohledem na technickou, historickou a krajinnou hodnotu;
+5. koordinované jednání se současným vlastníkem, samosprávou, odbornými institucemi a dalšími zájemci s cílem nalézt dlouhodobě udržitelný model vlastnictví, financování, údržby a využití stožárů.
+Jako podavatelé petice jsme připraveni se do hledání řešení zapojit a spolupracovat se státními institucemi, současným vlastníkem, samosprávou, odbornou veřejností i dalšími subjekty.
+Než necháme zmizet stavby, které jsou již půl století součástí české krajiny a dodnes drží prvenství nejvyšších staveb naší země, měli bychom mít jistotu, že jsme skutečně vyčerpali možnosti, jak je zachovat.
+K petici přikládáme původní petici z roku 2022 a usnesení Zastupitelstva města Český Brod č. 171/2022 podporující zachování vysílačů Liblice B.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UrbexVault s.r.o., IČO 23889977, Mošnova 2395/3, Židenice, 615 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STOP ROZŠIŘOVÁNÍ KAMENOLOMU ZBRASLAV!</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DŮVODY NAŠEHO NESOUHLASU:
+Neúnosná zátěž: Rozšíření lomu přinese další nárůst těžké nákladní dopravy, prachu, hluku a otřesů, které přímo ohrožují zdraví obyvatel a kvalitu bydlení.
+Ztráta identity a přírody: Zbraslav je historické místo, domov tisíců lidí a vyhledávaná rekreační oblast pro pěší i cyklisty z Prahy a okolí. Turistické trasy, včetně mezinárodně významné poutní Svatojakubské stezky, by rozšířením lomu zanikly, přestože je hojně využívají lidé nejen ze Zbraslavi. Nechceme změnu přirozené krajiny a historické rekreační lokality v průmyslovou zónu.
+Kumulativní efekt: Záměry v území nelze vnímat odděleně. Zbraslav a její okolí už nyní čelí obrovskému tlaku dopravy (Strakonická, Pražský okruh, doprava v údolí Vltavy, letecký provoz), staveb a průmyslu (betonárka, datacentrum, plánovaná těžba štěrkopísku u soutoku Vltavy s Berounkou), nachází se zde řada lokalit s podezřením na kontaminaci. Další rozšiřování těžby do tohoto již přetíženého území je pro nás nepřijatelné. Rozvoj nesmí probíhat na úkor zničení toho, co dělá Zbraslav Zbraslaví.
+Požadujeme stopku pro rozšiřování těžební plochy. Chceme zachovat Zbraslav pro život nejen jejích obyvatel, ale i jako přirozené historické rekreační lokality pro Pražany!
+PRÁVNÍ ZÁKLAD
+Tato petice je sestavena podle ust. § 1 až § 5 zákona č. 85/1990 Sb., o právu petičním. Při projednávání záměru jsou relevantní zejména zákon č. 100/2001 Sb., o posuzování vlivů na životní prostředí, který upravuje preventivní nástroje ochrany životního prostředí EIA a SEA), zákona č. 283/2021 Sb., stavební zákon a předpisy na ochranu veřejného zdraví, krajiny a před nepříznivými vlivy dopravy, hluku a imisí.
+Tato petice vznikla s podporou spolku Okrašlovací spolek Zbraslav, z.s..
+PETIČNÍ VÝBOR
+Tato petice je podávána petičním výborem podle § 3 zákona č. 85/1990 Sb., o právu petičním.
+Členové petičního výboru
+1. Jméno a příjmení: Hana Paličková, MBA
+Bydliště: Nad Dálnicí 1440, Praha 16 – Zbraslav, 156 00
+2. Jméno a příjmení: Mgr. Martin Kulich
+Bydliště: Zvonařská 896, Praha 16 – Zbraslav, 156 00
+3. Jméno a příjmení: Martina Náprstková
+Bydliště: Lesáků 1128, Praha 16 – Zbraslav, 156 00
+4. Jméno a příjmení: Mgr. Eva Popelková
+Bydliště: K Vejvoďáku 1113, Praha 16 – Zbraslav, 156 00
+Osoba oprávněná zastupovat petiční výbor
+Jméno a příjmení: Hana Paličková, MBA
+Bydliště: Nad Dálnicí 1440, Praha 16 – Zbraslav, 156 00
+Podpis: 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVAN MANOLOV, Pod zatáčkou 1146, Zbraslav, 156 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za rozšíření přístupnosti školního hřiště ZŠ Matiční veřejnosti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toto hřiště je již vybudované, bezpečné, dobře vybavené a má ideální polohu v pěší vzdálenosti z přilehlých ulic. Pro mnohé z nás je zázemím pro trávení volného času dětí, mládeže i celých rodin. Z naší osobní zkušenosti vyplývá, že poptávka po veřejně dostupných hřištích v centru města dlouhodobě převyšuje nabídku. To dokládá i pravidelné přetížení hřišť v Husově či Bezručově sadu. Prodloužením provozní doby školního hřiště ZŠ Matiční by bylo možné efektivně využít jeho prostor, a tím pozitivně přispět ke zvýšení kvality života místních obyvatel. 
+Protože respektujeme potřebu školy zajistit provoz odpolední družiny pro žáky a žačky ZŠ, navrhujeme otevření hřiště pro veřejnost následovně:
+duben – červen všední dny 17:00 – 19:00, víkendy 9:00 – 19:00
+červenec – srpen denně 9:00 – 19:00
+září – říjen všední dny 17:00 – 19:00, víkendy 9:00 – 19:00
+Rozšíření přístupnosti školního hřiště navrhujeme z následujících důvodů:
+● Efektivita. Možnost využívat již existující hřiště v husté městské zástavbě bez nutnosti větších investic je efektivní řešení ve prospěch širší komunity v okolí školy. Využití dostupných zdrojů odpovídá principům udržitelného rozvoje města a představuje vstřícný krok směrem k potřebám obyvatel bez nadměrné finanční zátěže.
+● Bezpečnost. Díky oplocení a poloze mimo hlavní komunikace je hřiště bezpečným zázemím pro volnočasové aktivity. 
+● Podpora mezilidských vztahů a komunitního života. Otevřené hřiště přirozeně podporuje setkávání rodičů, dětí a sousedů z okolí. Pravidelný kontakt posiluje důvěru, vzájemné vazby a komunitu.
+● Využití napříč generacemi. Hřiště je vhodné pro široké spektrum uživatelů od malých dětí, školáky i dospívající mládež a dospělé. Nabízí možnosti smysluplného trávení času obyvatel napříč generacemi. 
+● Příjemné mikroklima. Díky vzrostlým stromům a jejich stínu je hřiště využitelné i v horkých dnech, které čím dál častěji zažíváme již v jarních měsících. Je funkční alternativou oproti jiným, sluncem rozpáleným, herním plochám.
+● Dostupnost. Hřiště je v docházkové vzdálenosti od škol, školek a obytných zón. Je ideálním místem pro odpolední pobyt dětí po škole a před večerním programem bez nutnosti dojíždění.
+● Reakce na nedostatek hřišť. Přetížená hřiště v Husově sadu a na Černé louce reálně dokazují vysokou poptávku. Rozšířením provozu hřiště u ZŠ Matiční by městský obvod pomohl k rychlému řešení tohoto problému.
+Tato petice vznikla jako reakce na nevyhovění Žádosti o rozšíření přístupnosti školního hřiště ZŠ Matiční veřejnosti podané dne 4. 9. 2025 spolu s téměř 200 podpisy podporovatelů. Přes snahu o aktivní komunikaci s úřadem jsme se stanovisko dozvěděly až na konci května 2026. Žádosti nebylo vyhověno v plné výši z důvodu změny ve financování provozu školních hřišť, neboť od 1. 1. 2026 si městské obvody zajišťují provoz školních hřišť z vlastních nákladů. Vedení MOaP v roce 2026 provozuje pouze 3 školní hřiště s argumentem, že se vzájemně doplňují. Praxe ukazuje, že řešení není funkční, neboť jednotlivá hřiště mají odlišný charakter i vybavení, cílové skupiny návštěvníků jsou tedy různé. Komunikace obvodu nás nadále utvrzuje v domnění, že děti a rodiny pro náš obvod nejsou dostatečnou prioritou.  
+Děkujeme všem podporovatelům petice, kterým život rodin s dětmi v centru Ostravy není lhostejný. 
+Magdaléna Zetek, Kristýna Rušajová, Martina Girten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městský obvod Moravská Ostrava a Přívoz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGDALÉNA ZETEK, Dr. Šmerala 2273/16, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kristýna Rušajová, Milíčova 1541/19, Moravská Ostrava, 702 00 Ostrava
+Martina Girten, Husovo náměstí 1789/6, Moravská Ostrava, 702 00 Ostrava</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za odvolání Daniela Blacka a Jakuba Kříže z Rady vlády pro lidská práva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní, žádáme vládu České republiky o odvolání Daniela Blacka a Jakuba Kříže z Rady vlády pro lidská práva a o transparentní vysvětlení důvodů jejich výběru.
+Podle statutu Rady jsou členy z řad občanské, odborné a akademické veřejnosti lidé zabývající se problematikou ochrany a dodržování lidských práv, kteří mohou svými znalostmi, zkušenostmi a morálními vlastnostmi přispět k plnění úkolů Rady. Tyto členy jmenuje a odvolává vláda na návrh předsedy Rady.
+Daniel Black
+Nezpochybňujeme jeho osobní zkušenost s tranzicí a následnou detranzicí ani jeho právo o této zkušenosti veřejně hovořit. Máme však závažné pochybnosti o vhodnosti jeho jmenování právě do Rady vlády pro lidská práva.
+Daniel Black založil Based Initiative a veřejně vystupuje proti medicínským tranzicím. Publikoval mimo jiné text „Zákaz medicínské tranzice jako otázka kvality péče“, ve kterém obhajuje možnost legislativního zákazu medicínské tranzice.
+Považujeme proto za legitimní požadovat po vládě vysvětlení, jaké konkrétní znalosti a zkušenosti v oblasti ochrany a dodržování lidských práv vedly k jeho výběru.
+Jakub Kříž
+Jakub Kříž je právník a jeho právní vzdělání nezpochybňujeme. Dlouhodobě však veřejně zastává konzervativní postoje mimo jiné k interrupcím a manželství stejnopohlavních párů. Podle Hospodářských novin pracuje jako právník pro Hnutí pro život a je napojen na Alianci pro rodinu.
+Také v jeho případě proto považujeme za legitimní požadovat vysvětlení, jak vláda při jeho výběru posoudila předpoklady stanovené statutem Rady.
+Danielu Blackovi ani Jakubu Křížovi neupíráme právo zastávat a veřejně prosazovat své názory. Předmětem této petice není omezení jejich svobody projevu. Předmětem petice je personální rozhodnutí vlády o složení jejího poradního orgánu pro ochranu lidských práv.
+Žádáme proto vládu České republiky:
+1. odvolejte Daniela Blacka a Jakuba Kříže z Rady vlády pro lidská práva,
+2. zveřejněte důvody jejich výběru a způsob, jakým byly při výběru posouzeny předpoklady stanovené statutem Rady,
+3. zajistěte transparentní uplatňování těchto kritérií při budoucím obsazování Rady.
+Jsme přesvědčeni, že personální složení Rady vlády pro lidská práva musí odpovídat významu jejího poslání. Žádáme proto vládu, aby své rozhodnutí přehodnotila.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR ŠÍMA, Budečská 1218/37, Vinohrady, 120 00 Praha 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za bezpečné a čisté Karlínské náměstí a okolí stanice metra Křižíkova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROČ PETICI PODÁVÁME:
+Máme Karlín rádi a chceme, aby tu bylo dobře všem. Na Karlínském náměstí a v okolí metra Křižíkova se ale situace dlouhodobě zhoršuje. Přibývá lidí bez domova, kteří tu přespávají, i opilých a agresivních lidí. Lavičky jsou často špinavé nebo obsazené spícími lidmi a přibývá odpadků, nedopalků a bohužel i použitých stříkaček. Konflikty se odehrávají i přímo vedle dětského hřiště a hlídek je tu málo.
+Nechceme jen kritizovat a nejde nám o to vyhánět lidi v nouzi - ti mají dostat odbornou pomoc. Chceme, aby se věci pohnuly a náměstí bylo znovu bezpečné a použitelné pro všechny: pro děti, rodiny, seniory i každého, kdo tudy jen prochází.
+CO POŽADUJEME:
+Požadujeme, aby Úřad městské části Praha 8 a Rada MČ Praha 8 v rámci svých pravomocí neprodleně podnikly následující kroky:
+1. Posílení hlídek Městské policie i Policie ČR v exponovaných dnech a hodinách v celém dotčeném území, zejména u dětského hřiště a u výstupů z metra. Hlídky mají narušování pořádku skutečně řešit na místě.
+2. Důslednější úklid a jeho kontrola - častější úklid laviček, trávníků a dětského hřiště včetně nedopalků, drobných odpadků a bezpečného odstraňování injekčních stříkaček.
+3. Účinnější řešení opakovaných výtržností a popíjení na veřejnosti v bezprostředním okolí metra a v parku na Karlínském náměstí - zaměřené na ty, kdo zde dlouhodobě narušují pořádek, ne na běžné návštěvníky náměstí.
+4. Revizi a případné posílení kamerového systému (MKDS) v kritických bodech této lokality.
+5. Zahájení koordinovaného postupu s terénními sociálními a adiktologickými službami, které dokážou s problémovými lidmi pracovat přímo v ulicích a nabídnout jim skutečnou pomoc (noclehárny, léčbu, lékařskou péči), a posílení jejich kapacity v dané lokalitě.
+6. Opravu a zvelebení mobiliáře - opravit a vyhezkat lavičky, aby byly znovu čisté a použitelné, nahradit je modely se středovými područkami, na kterých se nedá spát, a nejproblematičtější lavičky u metra případně odstranit.
+7. Řešení veřejných toalet na Karlínském náměstí – zavést zpoplatněný a kontrolovaný provoz, případně je uzavřít, aby nesloužily k mytí a užívání drog.
+8. Více světla v parku a kolem kostela - doplnit osvětlení a prořezat zeleň tak, aby po setmění nevznikala temná a nepřehledná zákoutí.
+9. Plán pro dobu přestavby Florence - aby se problémové skupiny po začátku rekonstrukce nepřesunuly hromadně do Karlína.
+ŽÁDÁME, aby petici projednalo Zastupitelstvo MČ Praha 8.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUKÁŠ VLK, Sokolovská 29/75, Karlín, 186 00 Praha 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukáš Vlk, Sokolovská 29/75, Karlín, 186 00 Praha
+Zuzana Stašicová, Křižíkova 556/48a, Karlín, 186 00 Praha
+Seán Smyth, Sokolovská 29/75, Karlín, 186 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za odvolání Daniela Blacka z Rady vlády pro lidská práva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, níže podepsaní občané, se podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním, obracíme na vládu České republiky a zmocněnkyni pro lidská práva s žádostí o řešení personálního složení Rady vlády pro lidská práva, konkrétně ohledně dalšího působení pana Daniela Blacka v tomto poradním orgánu.
+Rada vlády pro lidská práva má ze své podstaty sloužit jako klíčový poradní orgán pro dodržování ústavního pořádku, mezinárodních závazků a ochranu důstojnosti i rovných práv všech občanů a skupin v České republice. Členství v takovém orgánu vyžaduje vysoký morální kredit, schopnost věcného dialogu a respekt k základním lidskoprávním principům.
+Působení Daniela Blacka v Radě vlády pro lidská práva považujeme za neslučitelné s jejím posláním z těchto hlavních důvodů:
+1. Dehonestující a vulgární vystupování na veřejnosti:
+Pan Black na sociálních sítích a ve veřejném prostoru opakovaně volí agresivní a urážlivou rétoriku vůči svým názorovým oponentům i celým skupinám občanů. Takové vystupování zásadním způsobem poškozuje reputaci a důvěryhodnost samotné Rady vlády i vlády České republiky jako celku.
+2. Prosazování restrikcí práv zranitelných skupin:
+Iniciativy a veřejná stanoviska, která pan Black aktivně zastupuje, usilují o plošné omezování práv a zhoršování dostupnosti odborné a zdravotní péče pro transgender osoby. Zastupování takto radikálně restriktivních cílů přímo odporuje principu ochrany lidských práv.
+PETIČNÍ POŽADAVEK:
+Žádáme vládu České republiky a příslušné odpovědné zástupce:
+- Aby bezodkladně prověřili působení Daniela Blacka v Radě vlády pro lidská práva.
+- Aby přistoupili k jeho odvolání z funkce člena tohoto poradního orgánu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAN SCHELLONG, Cíglerova 1088/28, Černý Most, 198 00 Praha 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA FÉROVĚJŠÍ PRAVIDLA NEPŘETRŽITÉHO A SMĚNNÉHO PROVOZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA FÉROVĚJŠÍ PRAVIDLA NEPŘETRŽITÉHO A SMĚNNÉHO PROVOZU
+My, níže podepsaní občané, žádáme změnu zákoníku práce tak, aby lépe chránil zaměstnance pracující v nepřetržitém, vícesměnném a pravidelně se střídajícím režimu.
+Nežádáme zákaz nepřetržitých provozů. V řadě služeb a podniků jsou potřebné. Střídání ranních, odpoledních a nočních směn však výrazně zasahuje do spánkového režimu, odpočinku i rodinného a společenského života. Tomu by měla odpovídat také zákonná ochrana.
+1. Pracovní doba
+Požadujeme zachovat stanovenou pracovní dobu v nepřetržitém a vícesměnném režimu nejvýše 37,5 hodiny týdně.
+Současně žádáme, aby skutečně odpracovaná doba nepřekročila 40 hodin v žádném jednotlivém týdnu, a to včetně přesčasů. Nemělo by být možné zaměstnance jeden týden výrazně přetížit a následně pracovní dobu pouze vyrovnat volnem.
+2. Souhlas zaměstnance
+Přechod zaměstnance do nepřetržitého nebo pravidelně se střídajícího režimu má být možný pouze písemným dodatkem k pracovní smlouvě a se souhlasem zaměstnance.
+Stejné pravidlo požadujeme při přechodu na pravidelné 12hodinové směny. Odmítnutí takového dodatku nesmí být samo o sobě důvodem k postihu zaměstnance.
+3. Příplatek za směnnost
+Požadujeme samostatný zákonný příplatek za nepřetržitý a střídavý režim nejméně 5 000 Kč měsíčně nebo 20 % minimální mzdy, podle toho, která částka je vyšší.
+Tento příplatek musí být poskytován nad rámec mzdy a ostatních zákonných příplatků za noc, víkend, svátek, přesčas či ztížené pracovní prostředí.
+Jde o kompenzaci za pracovní režim, který významně zasahuje do přirozeného rytmu spánku a osobního života zaměstnance.
+4. Nejméně dva celé volné víkendy měsíčně
+Zaměstnanec pracující v nepřetržitém nebo pravidelně se střídajícím režimu by měl mít nárok na nejméně dva celé volné víkendy v každém kalendářním měsíci, tedy souvislé volno v sobotu i v neděli.
+Výjimky by měly být možné pouze u činností nezbytných pro ochranu života, zdraví, bezpečnosti, fungování kritické infrastruktury nebo při mimořádných událostech.
+Pouhý ekonomický zájem zaměstnavatele nebo snaha maximálně využívat výrobní zařízení nemají být důvodem k odebrání tohoto práva.
+5. Práce ve svátky
+V běžných výrobních, skladových a komerčních provozech by nemělo být možné nařizovat práci ve státní svátek pouze kvůli zvýšení výroby.
+Výjimky mají zůstat zejména pro zdravotnictví, sociální služby, záchranné složky, policii, energetiku, vodárenství, nezbytnou dopravu, kritickou infrastrukturu, péči o zvířata a technologické procesy, jejichž přerušení by mohlo způsobit havárii či závažnou škodu.
+6. Dvanáctihodinové směny
+Pravidelné 12hodinové směny nemají být automatickým standardem. Jejich zavedení musí vyžadovat souhlas zaměstnance, dostatečný odpočinek a nesmí vést k překročení stanoveného týdenního limitu.
+ZÁVĚR
+Nechceme zakázat nepřetržitý provoz. Chceme, aby měl jasná pravidla a aby jeho ekonomické výhody nebyly vykoupeny nepřiměřenou zátěží zaměstnanců.
+Nepřetržitý provoz ano. Nepřetržitý život v práci ne.
+Žádáme Parlament ČR, vládu ČR a Ministerstvo práce a sociálních věcí, aby se těmito požadavky zabývaly a zvážily odpovídající změnu zákoníku práce.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministerstvo práce a sociálních věcí</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIN TOUŠEK, č.p. 2, 538 51 Zájezdec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE k projektu Bytového souboru Durychova 1, Praha 12 - Projekt Nové Dvory 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, podepsaní občané této petice, projevujeme nesouhlas s představeným projektem Bytového souboru Durychova 1, Praha 12 – Nové Dvory 9.
+Plocha zeleně s letitými stromy a skalním podložím byla v minulosti převedena na stavební pozemek a tak je dnes proveden záměr rozlehlé stavby se dvěma částmi A,B až o pěti nadzemních podlažích, se 46 byty a podzemní garáží, která zabírá 58 % celkového prostoru. Stavba dvou bloků je přičleněna do bezprostřední blízkosti rodinných domů a neúměrně převyšuje tuto okolní výstavbu.
+Požadujeme:
+1.    Snížení výškové hladiny bloků A,B na 2 NP + jedno ustupující. MČ Prahy 12 opakovaně požadovala snížení výškové hladiny tak, aby nová stavba lépe odpovídala charakteru navazující zástavby.
+2.    Rozsah podzemního podlaží mimo půdorys domů omezit na nezbytné minimum, aby vznikla potřebná plocha pro výsadbu nových stromů a zároveň se omezil zásah do skalního podloží.
+3.    Před zahájením výstavby provést pasportizaci a zajistit závazek investora k odstranění případných škod. Skalní podloží zasahuje pod blízké domy a hrozí jejich možné poškození.
+4.    Komunikaci MČ Prahy 12, hl. Města Prahy a PDS s místními obyvateli a hledání řešení, které umožní novou stavbu a zároveň co nejvíce omezí její dopady na bezprostřední okolí.
+5.    Žádáme o písemnou odpověď ke každému požadavku zvlášť.
+Důvody:
+Nové stavby svým měřítkem a výškovou hladinou nenavazují na charakter blízkého okolí ani jej nezachovávají. Přitom svými okny a předsunutými balkony bezprostředně směřují do obytných částí sousedních domů a zahrad, čímž je značně zasaženo soukromí jejich obyvatel.
+Rozsáhlé podzemní podlaží zabírá více než polovinu pozemku a omezuje plochu, která by mohla sloužit pro výsadbu nových stromů a ostatní zeleně. Ta má význam pro mikroklima, zachytávání prachu, vsakování dešťové vody i celkovou kvalitu obytného prostředí.
+Adresati petice: Městská část Praha 12, Zastupitelstvo MČ Praha 12, Zastupitelstvo hl. m. Prahy, Magistrát města Prahy.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERONA BALLAY, Šumenská 3223/9, Modřany, 143 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verona Ballay, Šumenská 3223/9, Modřany, 143 00 Praha
+Iva Hájková, Vranská 906/40, Kamýk, 142 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Za průjezdné a bezpečné Vysoké Mýto (přehodnocení plánovaných úprav)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obracíme se na Zastupitelstvo města Vysoké Mýto a Radu města Vysoké Mýto s žádostí o zastavení plánovaných dopravních úprav souvisejících s rekonstrukcí křižovatky ulic Komenského, Litomyšlská, Tůmova a Javornická a navazujících částí ulice Komenského.
+Nejsme proti zvyšování bezpečnosti chodců, cyklistů ani ostatních účastníků silničního provozu. Máme však vážné pochybnosti o přiměřenosti některých navržených opatření a o jejich dopadech na každodenní dopravu a život obyvatel města.
+Podle dostupných informací má být v ulici Komenského vybudováno několik zpomalovacích prvků, uváděno je až osm retardérů či obdobných opatření. Současně má dojít k dalším změnám dopravního uspořádání, úpravám šířky komunikace a chodníků a změnám veřejného prostoru v okolí křižovatky.
+Obáváme se, že takto rozsáhlé zpomalování dopravy může vést ke vzniku kolon, zvýšení hluku, znečištění ovzduší z častého brzdění a rozjíždění vozidel a k většímu dopravnímu zatížení okolních ulic. Za důležité považujeme také posouzení dopadů na veřejnou dopravu, vozidla integrovaného záchranného systému a obyvatele přilehlých domů.
+Pochybnosti o bezpečnosti a vzhledu máme rovněž o plánovaných úpravách zelené plochy v prostoru u křižovatky a o potřebnosti dalších zásahů do tohoto veřejného prostoru. Žádáme, aby byla stávající zeleň zachována v maximální možné míře a aby všechny změny byly řádně odůvodněny.
+Touto peticí proto žádáme Zastupitelstvo města Vysoké Mýto a Radu města Vysoké Mýto, aby:
+přehodnotily rozsah a počet plánovaných zpomalovacích prvků v ulici Komenského,
+zveřejnily přesnou podobu projektu včetně rozmístění všech plánovaných dopravních úprav,
+zpřístupnily podklady a dopravní analýzy, ze kterých navržená opatření vycházejí,
+nechaly posoudit dopad projektu na plynulost dopravy, vznik kolon, hluk a emise,
+prověřily vliv plánovaných opatření na veřejnou dopravu a průjezd vozidel integrovaného záchranného systému,
+přehodnotily zásahy do zeleně a veřejného prostoru, před případným zaváděním obdobných opatření v dalších ulicích projednaly takové změny s veřejností, uspořádaly veřejné projednání projektu za účasti občanů, zástupců města a projektanta.
+Nežádáme zastavení modernizace ani opatření ke zvýšení bezpečnosti. Žádáme však, aby zvolené řešení bylo přiměřené, podložené konkrétními daty a transparentně projednané s veřejností před realizací.
+Podpisem této petice podporujete požadavek, aby město Vysoké Mýto plánované úpravy znovu posoudilo, zveřejnilo jejich odůvodnění a projednalo je s občany.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Město Vysoké Mýto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANA NOVÁKOVÁ, Ležáků 664, Litomyšlské Předměstí, 566 01 Vysoké Mýto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiří Michalec, Komenského 94, Litomyšlské Předměstí, 566 01 Vysoké Mýto
+Věra Nádvorníková, Komenského 94, Litomyšlské Předměstí, 566 01 Vysoké Mýto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Občanský podnět: Námitka proti nové místní dopravní úpravě v ulici Pod Pekařkou, Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1. Popis problému a dopad na obyvatele
+Obracíme se na Úřad městské části Praha 4 s tímto občanským podnětem reagujícím na nedávno zavedenou místní dopravní úpravu v ulici Pod Pekařkou, realizovanou na základě opatření obecné povahy stanovení místní úpravy provozu na veřejných pozemních komunikacích
+Pod Pekařkou, Nad cihelnou, Jeremenkova, Dvouramenná, Praha 4 - k. ú. Podolí (OOP).
+Nové dopravní řešení způsobuje značné provozní těžkosti obyvatelům žijícím v horní části lokality směrem od ulice Na Vrstvách dál k Pankráci, k ulici Jeremenkova a Pujmanové.  Obyvatelé této oblasti ztratili možnost efektivně projíždět směrem dolů k Podolskému nábřeží a do Modřanské ulice.
+Současné nastavení považujeme za nešťastné. Způsobuje neúměrnou dopravní zátěž, nutnost absolvovat zbytečné objízdné trasy a velká časová zdržení ve srovnání s dopravním režimem, který v místě fungoval do nedávna.  Některé objízdné trasy jsou v zimním období téměř nesjízdné.
+2. Principy solidarity a dopady plošné zátěže
+Apelujeme na zachování solidarity všech obyvatel Prahy při snášení dopravní zátěže, která k životu ve velké metropoli přirozeně patří. Restriktivní omezení průjezdu na jednom místě nevyřeší celkový objem dopravy, ale pouze přenese zátěž do jiných ulic a zkomplikuje denní život rezidentů sousedních částí čtvrti.
+3. Návrhy konstruktivního řešení
+Věříme, že cíl zklidnění dopravy a zvýšení bezpečnosti lze dosáhnout bez toho, aby byla negativně ovlivněna dopravní obslužnost celé lokality. 
+Navrhujeme proto následující varianty:
+- Varianta A (Obousměrný provoz): Zachování nebo obnova obousměrného provozu v ulici Pod Pekařkou tak, aby obyvatelé celé spádové oblasti měli zachovánu možnost plynulého průjezdu jak dolů k nábřeží, tak nahoru směrem na Pankrác. 
+- Varianta B (Navrácení původního režimu): Pokud obousměrný provoz nevyhovoval, žádáme o vrácení původního prověřeného řešení – tedy aby se ulice Pod Pekařkou dala projet směrem od ulice Na Vrstvách dolů. Tím by zůstalo zachováno, že ulicí Na Vrstvách se projíždí nahoru a ulicí Pod Pekařkou dolů.
+4. Doprovodná opatření a řešení hlučnosti
+- Zklidnění dopravy: Zcela na místě je stanovení nižší rychlosti, popřípadě instalace zpomalovacích pruhů.
+- Povrch komunikace: Pokud vadí hluk aut projíždějících po dlažebních kostkách, navrhujeme do budoucna řešit tuto situaci vyasfaltováním ulice Pod Pekařkou. Odstranění kostek výrazně sníží hlučnost a uvítají ho i cyklisté, kterým dlažba znepříjemňuje jízdu a část z nich situaci v současnosti řeší jízdou po vyasfaltovaném chodníku.
+5. Závěr
+Věříme, že se k místní situaci bude možné vrátit, přehodnotit ji a zavést dopravní úpravu, která by vyhovovala většině obyvatel dotčených oblastí. 
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Městská část Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTINA BOČANOVÁ, V rovinách 396/107, Podolí, 140 00 Praha 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice na podporu projektu SeeDis Smíchov a využití energetického potenciálu Vltavy pro Prahu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Žádáme hlavní město Prahu, její zastupitele, radu i úřad, aby neblokovaly, a naopak aktivně podporovali projekty, které: 
+    - Zajistí nižší ceny energií než stávající vytápění plynem a individuální chlazení budov
+    - Využívají lokální, obnovitelný zdroj (např. tepelnou energii řeky) pro celé přilehlé čtvrti
+    - Zajistí dostupný chlad z vodního tělesa, což je v moderních evropských metropolích běžný a strategicky preferovaný standard chlazení budov a městských čtvrtí
+    - Sníží energetickou náročnost budov a zvýší jejich investiční i užitnou hodnotu
+    - Umožní snížení energetické náročnosti budov a úspory energií i v historických částech města, které vzhledem k památkové ochraně mají k tomu jinak omezené možnosti
+    - Jsou v zájmu občanů, kteří se k nim chtějí připojit, i ve veřejném zájmu města i ČR
+Projekt SeeDis Smíchov všechny tyto parametry splňuje, disponuje všemi pravomocnými povoleními (potvrzenými i v soudním přezkumu), a přesto jej hlavní město Praha nečinností blokuje – k žádosti o stanovisko k uložení energovodu do komunikací se nevyjádřilo již déle než 32 měsíců.
+Žádáme proto, aby hl. město Praha neprodleně vydalo stanovisko k umístění pravomocně povoleného energovodu v komunikacích hl. m. Prahy v souladu s platnou legislativou, zejména s § 2 odst. 2 zákona č. 131/2000 Sb., o hlavním městě Praze:
+„Hlavní město Praha a městské části pečují o všestranný rozvoj svého území a o potřeby svých občanů; při plnění svých úkolů chrání též veřejný zájem vyjádřený v zákonech a jiných právních předpisech.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD NEZVAL, Zborovská 526/44, Smíchov, 150 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jakub Suchel, Janáčkovo nábřeží 479/37, Smíchov, 150 00 Praha
+Richard Beber, Křivá 2620/8, Žižkov, 130 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA VÝSTAVBU PROTIHLUKOVÝCH OPATŘENÍ PRO OBEC STRANČICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Přestože v důsledku změny legislativy účinné od 1. 7. 2023 nelze v některých případech formálně prokázat překročení hygienických limitů hluku u starších komunikací (kolaudovaných před rokem 2000), reálná zátěž obyvatel přesto zůstává významná. Dochází k dlouhodobému negativnímu ovlivnění kvality života obyvatel obce a životního prostředí. Významným způsobem jsou postiženy zejména obytné části obce, kde žijí převážně rodiny s dětmi, ale i další centra veřejné vybavenosti obce, jako jsou například sportoviště, dětské parky, škola apod.
+Autoři této petice ve spolupráci s obcí Strančice, nechali zpracovat několik akustických studií, ze kterých jednoznačně vyplývá, že výstavbou protihlukové stěny bude dosaženo významného snížení zatížení celé obce hlukem a je tedy zjevné, že řešení stávající situace existuje.
+Za významné okolnosti tohoto záměru považujeme následující:
+● Veřejná správa je povinna přijímat opatření k minimalizaci negativních vlivů na zdraví obyvatel. Zákon č. 258/2000 Sb., o ochraně veřejného zdraví, ukládá orgánům veřejné správy povinnost předcházet vzniku a šíření škodlivých vlivů, včetně hluku a znečištění ovzduší. Judikatura správních soudů opakovaně zdůrazňuje, že pouhé formální splnění limitů nemůže být jediným kritériem postupu orgánů, ale rozhodující je skutečný dopad na kvalitu života a zdraví obyvatel.
+● Z odborných akustických modelů a studií zpracovaných nezávislou akreditovanou společností vyplývá, že realizace protihlukové stěny bude mít prokazatelný a významný pozitivní dopad na hlukovou situaci v převážné části obce.
+● Z odborných akustických modelů a studií dále vyplývá, že zatížení obce Strančice hlukem se skokově zvýšilo po vybudování protihlukových opatření na druhé straně dálnice D1 chránící obec Kunice. Zatímco sousední Kunice jsou nyní před hlukem chráněny, situace ve Strančicích se vlivem odrazu hluku od této stěny ještě zhoršila.
+● Z výše uvedených studií a prognóz vyplývá, že situace zatížení obce hlukem se bude v následujících letech ještě více zhoršovat.
+● Výstavba protihlukové stěny by vedla nejen ke snížení hluku, ale také ke snížení koncentrace prachových částic a dalších škodlivin v obytném prostředí.
+● Poloha obce (severovýchodně od dálnice) v kombinaci s převládajícími západními a jihozápadními větry způsobuje, že hluk je do obce často zesilován a unášen, což by bylo protihlukovou stěnou eliminováno.
+● Část obce existovala již před výstavbou dálnice, a její obyvatelé tak byli vystaveni nadměrnému zatížení hlukem dodatečně.
+Cíle petice:
+Tímto žádáme o:
+• zahájení odborného dialogu mezi obcí Strančice, ŘSD a dalšími dotčenými institucemi,
+• prověření technických možností realizace protihlukových opatření, projednání možných variant řešení a jejich hodnocení s ohledem na investiční náročnost, efektivitu apod.,
+• učinění dalších kroků, které povedou ve výsledku k realizaci protihlukové stěny podél dálnice D1, která zlepší postižené životního prostředí v obci Strančice obdobně jako v případech řady dalších obcí, kde byla obdobná opatření vybudována.
+Vedení obce Strančice tuto iniciativu plně podporuje a deklaruje připravenost aktivně se účastnit jednání s cílem nalézt konstruktivní a realizovatelné řešení.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIŘÍ JANČÍK, Ke Hřišti 398, 251 63 Strančice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiří Jančík, Ke Hřišti 398, 251 63 Strančice
+Olga Kudrnová, Na Sídlišti 354, 251 63 Strančice
+Ing. Josef Vaněk, Kvestorská 1177/13, Michle, 140 00 Praha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Odůvodnění:
+Přestože v důsledku změny legislativy účinné od 1. 7. 2023 nelze v některých případech formálně prokázat překročení hygienických limitů hluku u starších komunikací (kolaudovaných před rokem 2000), reálná zátěž obyvatel přesto zůstává významná. Dochází k dlouhodobému negativnímu ovlivnění kvality života obyvatel obce a životního prostředí. Významným způsobem jsou postiženy zejména obytné části obce, kde žijí převážně rodiny s dětmi, ale i další centra veřejné vybavenosti obce, jako jsou například sportoviště, dětské parky, škola apod.
+Autoři této petice ve spolupráci s obcí Strančice, nechali zpracovat několik akustických studií, ze kterých jednoznačně vyplývá, že výstavbou protihlukové stěny bude dosaženo významného snížení zatížení celé obce hlukem a je tedy zjevné, že řešení stávající situace existuje. 
+Za významné okolnosti tohoto záměru považujeme následující:
+●     Veřejná správa je povinna přijímat opatření k minimalizaci negativních vlivů na zdraví obyvatel. Zákon č. 258/2000 Sb., o ochraně veřejného zdraví, ukládá orgánům veřejné správy povinnost předcházet vzniku a šíření škodlivých vlivů, včetně hluku a znečištění ovzduší. Judikatura správních soudů opakovaně zdůrazňuje, že pouhé formální splnění limitů nemůže být jediným kritériem postupu orgánů, ale rozhodující je skutečný dopad na kvalitu života a zdraví obyvatel.
+●     Z odborných akustických modelů a studií zpracovaných nezávislou akreditovanou společností vyplývá, že realizace protihlukové stěny bude mít prokazatelný a významný pozitivní dopad na hlukovou situaci v převážné části obce.
+●     Z odborných akustických modelů a studií dále vyplývá, že zatížení obce Strančice hlukem se skokově zvýšilo po vybudování protihlukových opatření na druhé straně dálnice D1 chránící obec Kunice. Zatímco sousední Kunice jsou nyní před hlukem chráněny, situace ve Strančicích se vlivem odrazu hluku od této stěny ještě zhoršila.
+●     Z výše uvedených studií a prognóz vyplývá, že situace zatížení obce hlukem se bude v následujících letech ještě více zhoršovat.
+●     Výstavba protihlukové stěny by vedla nejen ke snížení hluku, ale také ke snížení koncentrace prachových částic a dalších škodlivin v obytném prostředí.
+●     Poloha obce (severovýchodně od dálnice) v kombinaci s převládajícími západními a jihozápadními větry způsobuje, že hluk je do obce často zesilován a unášen, což by bylo protihlukovou stěnou eliminováno.
+●     Část obce existovala již před výstavbou dálnice, a její obyvatelé tak byli vystaveni nadměrnému zatížení hlukem dodatečně.
+Cíle petice:
+Tímto žádáme o:
+•	zahájení odborného dialogu mezi obcí Strančice, ŘSD a dalšími dotčenými institucemi,
+•	prověření technických možností realizace protihlukových opatření, projednání možných variant řešení a jejich hodnocení s ohledem na investiční náročnost, efektivitu apod.,
+•	učinění dalších kroků, které povedou ve výsledku k realizaci protihlukové stěny podél dálnice D1, která zlepší postižené životního prostředí v obci Strančice obdobně jako v případech řady dalších obcí, kde byla obdobná opatření vybudována.
+Vedení obce Strančice tuto iniciativu plně podporuje a deklaruje připravenost aktivně se účastnit jednání s cílem nalézt konstruktivní a realizovatelné řešení.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obec Strančice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za kvalitní veřejný prostor na náměstí Milady Horákové</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice za kvalitní veřejný prostor na náměstí Milady Horákové
+Adresáti:
+Zastupitelstvo města Plzně
+Zastupitelstvo městského obvodu Plzeň 2 – Slovany
+My, níže podepsaní občané, žádáme město Plzeň a městský obvod Plzeň 2 – Slovany, aby přehodnotily současný návrh přestavby náměstí Milady Horákové a připravily nové řešení, které zachová jeho parkový charakter a kavárnu Smetanka a umožní budoucí prodloužení tramvajové trati do Kasáren Slovany a dále směrem do Černic.
+Žádáme, aby příslušné orgány přijaly potřebná rozhodnutí a zajistily:
+1. Zachování parkového charakteru náměstí
+Náměstí má zůstat kvalitním veřejným prostorem pro setkávání, odpočinek a každodenní život. Požadujeme zachování a doplnění zeleně a lepší propojení náměstí se Slovanskou alejí, parkem a lesoparkem Homolka pomocí bezpečných přechodů a navazujících pěších cest.
+2. Zachování kavárny Smetanka
+Požadujeme zachovat kavárnu Smetanka a její okolí jako přirozenou součást náměstí. Smetanka se nesmí stát obětí rozšiřování vozovky, zvláště s ohledem na připravovanou přeložku silnice I/20, která má odvést tranzitní dopravu mimo Slovany.
+3. Odmítnutí rozšíření komunikace na pět jízdních pruhů
+Nesouhlasíme s rozšířením komunikace, které by zabralo podstatnou část náměstí a zhoršilo podmínky pro chodce, zeleň a pobytovou funkci prostoru. Řešení musí zohlednit očekávané snížení tranzitní dopravy po dokončení přeložky I/20.
+4. Odmítnutí nového tramvajového obratiště na náměstí
+Nesouhlasíme s vybudováním tramvajového obratiště s odstavnou kolejí pro provozní přestávky přímo na náměstí. Vyžadovalo by rozsáhlé terénní úpravy a zvýšení přibližně poloviny náměstí do jedné výškové úrovně, čímž by zásadně omezilo možnost vytvořit kvalitní parkové náměstí.
+5. Rekonstrukci a využití obratiště Světovar
+Požadujeme, aby obracení tramvají do prodloužení trati zajišťovalo po nutné rekonstrukci nedaleké obratiště Světovar. Není účelné budovat nové trvalé obratiště na náměstí, pokud lze využít stávající obratiště u vozovny.
+6. Prodloužení tramvajové trati do Kasáren Slovany a Černic
+Nové řešení musí umožnit pokračování tramvajové trati do rozvíjející se čtvrti v areálu Kasáren Slovany a následně směrem do Černic. V nové čtvrti vzniknou tisíce bytů, proto je nutné připravit kapacitní veřejnou dopravu včas. Do prodloužení trati mohou tramvaje pokračovat na Světovar. U parkovacího domu a vozovny může vzniknout zastávka umožňující přestup mezi automobilem a tramvají.
+7. Odstranění výškové dominanty z územního plánu
+Požadujeme zahájit kroky k odstranění symbolu a textu umožňujícího výškovou dominantu v lokalitě L.2_36 Zahradní na rohu Slovanské a Malostranské ulice. Žádáme návrat k řešení po původním vyhodnocení připomínky občanů č. 17, které s dominantou nepočítalo. Stavba vysoká až 40 metrů neodpovídá charakteru navazující vilové a zahradní zástavby.
+8. Nové zadání a veřejné projednání
+Žádáme zpracovat nové zadání obnovy náměstí podle uvedených požadavků a jeho podobu před dalším rozhodováním srozumitelně představit a projednat s obyvateli Slovan.
+Neodmítáme modernizaci náměstí ani rozvoj tramvajové dopravy. Žádáme řešení, které vytvoří kvalitní veřejný prostor se zelení, zachová Smetanku a umožní pokračování tramvajové trati do nových obytných čtvrtí.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID SOUKUP, Slovanská 66/44, Východní Předměstí, 326 00 Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE PROTI ZMĚNĚ UMÍSTĚNÍ KONEČNÉ TRAMVAJOVÉ LINKY NA VINICÍCH V PLZNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE
+PROTI ZMĚNĚ UMÍSTĚNÍ KONEČNÉ TRAMVAJOVÉ LINKY NA VINICÍCH V PLZNI
+Adresát petice: Zastupitelstvo města Plzně, náměstí Republiky 1, 306 32 Plzeň
+Na vědomí: Rada města Plzně; Útvar koncepce a rozvoje města Plzně; Odbor stavebně správní Magistrátu města Plzně; Správa veřejného statku města Plzně, p. o.; Zastupitelstvo Městského obvodu Plzeň 1
+My, níže podepsaní občané a obyvatelé lokality Vinice – Sylván, tímto žádáme Statutární město Plzeň,
+aby nepokračovalo v realizaci nově navržené smyčkové konečné tramvajové trati na Vinice a vrátilo se k původně projednanému řešení.
+Původní projekt, který město v roce 2021 veřejně představilo a projednalo s občany, počítal s úvraťovou konečnou za křižovatkou ulic Na Chmelnicích a Znojemská.
+Nový projekt toto řešení zásadně mění. Konečná je nově řešena jako tramvajová smyčka posunutá do bezprostřední blízkosti stávajících rodinných domů.
+Tato zásadní změna nebyla s obyvateli dotčeného území projednána způsobem, jakým byl projednán původní návrh. Původní varianta splňovala požadavek na obsluhu území MHD a současně minimalizovala negativní dopady na okolní zástavbu. Nevidíme důvod, proč od tohoto řešení ustupovat bez transparentního zdůvodnění, zvlášť když lze důvodně očekávat výrazné navýšení nákladů za realizaci.
+Jsme přesvědčeni, že rozvoj městské hromadné dopravy je důležitý a potřebný. Současně však musí být realizován způsobem, který respektuje oprávněné zájmy obyvatel a zachovává kvalitu života v dotčených částech města. 
+Nejsme proti tramvajové trati na Vinice. Požadujeme pouze, aby její konečná nebyla bez řádného projednání přesunuta výrazně blíže k obytným domům.
+Proto žádáme:
+1. zastavit přípravu nové varianty konečné
+2. zveřejnit důvody a podklady změny včetně prezentace finančních nákladů na obě varianty
+3. novou variantu veřejně projednat s obyvateli dotčeného území
+Tuto petici podáváme v souladu se zákonem č. 85/1990 Sb., o právu petičním, a žádáme o její řádné vyřízení a písemnou odpověď adresovanou níže uvedenému zmocněnci petičního výboru.
+Petiční výbor:
+Petici sestavil a jejím jménem je oprávněn jednat s orgány státní správy a samosprávy (zmocněnec):
+Tomáš Pexa, Mikulovská 128, Plzeň, zmocněnec petičního výboru
+Martina Tichová, Pálavská 28, Plzeň, člen petičního výboru
+Alexander Sušič, Pálavská 26, Plzeň, člen petičního výboru
+V Plzni, dne 18/9/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMÁŠ PEXA, Mikulovská 1205/128, Severní Předměstí, 323 00 Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tomáš  Pexa, Mikulovská 1205/128, Severní Předměstí, 323 00 Plzeň
+Martina  Tichová, Pálavská 1353/28, Severní Předměstí, 323 00 Plzeň
+Alexander Sušič, Pálavská 1352/26, Severní Předměstí, 323 00 Plzeň</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petice na podporu zkrácení intervalů trolejbusu 26 do Nového Lískovce určená Radě města Brna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My, občané Nového Lískovce žádáme Radu města Brna, aby zajistila větší frekvenci spojů trolejbusů na Kamenný Vrch. Intervaly se prodlužují již od covidové pandemie a mimo špičku je frekvence spojů absolutně nevyhovující. Lidé linku 26 stále preferují, protože znamená nejrychlejší spojení do centra Brna a zejména do oblastí severně do centra Brna, kde se nachází řada univerzit, kulturních institucí i pracovních příležitostí, které linka 26 obsluhuje přímo, bez nutnosti přestupu.
+Přestup z linky 25 na zastávce Čtvrtě je nevyhovující, lidé musí přecházet přes dva světelně řízené přechody a spoje na sebe nenavazují a nečekají. Cesta z práce a do práce se tak neúměrně prodlužuje.
+Argument DPMB, že se na Mendlovo náměstí novolískovečtí dostanou linkou 37 je lichý ze dvou důvodů. Zaprvé, cesta přes Kohoutovice trvá déle a zadruhé není jediný důvod, proč by lidé z Nového Lískovce měli ubírat přepravní kapacitu lidem z Kohoutovic.
+Žádáme proto Radu města Brna a Dopravní podnik města Brna, aby při schvalování nových jízdních řádů rozhodli o radikálním posílení linky 26 do Nového Lískovce, a to ve špičce i v sedlech, v pracovních dnech i o víkendu.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statutární město Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RADEK ZEMAN, Oblá 463/54, Nový Lískovec, 634 00 Brno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETICE ZA ZÁCHRANU IQ ŽELEZNIČNÍCH ZAMĚSTNANCŮ V KRÁLOVÉHRADECKÉM KRAJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROZKLAD ABSURDNÍCH ARGUMENTŮ PŮVODNÍ PETICE:
+ Mýtus č. 1: Znalost tratě a místních podmínek (Přece žlutý vlak nezabloudí)
+Původní petice naznačuje, že personál nového dopravce nebude znát trať. Připomínáme autorům existenci zákona o dráhách. Každý strojvedoucí, bez ohledu na to, zda má na kravatě logo ČD nebo RegioJetu, musí mít ze zákona tzv. poznání trati. Koleje z Prahy do Trutnova navíc vedou stále stejným směrem, nemění přes noc svou polohu a vlak se řídí návěstidly, nikoliv intuicí a letitými historkami pamětníků.
+ Mýtus č. 2: Ohrožení pracovních míst a „železnice jsou především lidé“
+V České republice chybí stovky strojvedoucích a vlakvedoucích. Trh práce na železnici kolabuje nedostatkem personálu. Nový dopravce vlaky dálkově řídit nebude – bude na ně potřebovat přesně ty samé lidi, kteří tam jezdí dnes. Pokud někdo na lince R10 přijde o práci, bude to pouze z jeho vlastního rozhodnutí, že raději zůstane nezaměstnaný, než aby podepsal smlouvu u konkurence a oblékl si jinou uniformu.
+ Mýtus č. 3: Profesionální přístup, bezpečnost a řešení mimořádností
+Původní petice vytváří iluzi, že pouze státní dopravce umí řešit zpoždění, výluky a krizové situace. RegioJet a další soukromí dopravci zajišťují dálkovou dopravu v ČR i mezinárodně již řadu let. Jejich bezpečnostní standardy podléhají naprosto stejné kontrole Drážního úřadu. Cestující u soukromníků skutečně nemusí za jízdy sami přikládat do kotle, řídit křižování vlaků ani manuálně přehazovat výhybky.
+ Mýtus č. 4: „Nechceme rozhodovat pouze podle ceny“ (Z cizího krev neteče)
+Rozdíl v nabízené ceně činí zhruba 30 Kč na kilometr. Při každodenním provozu dálkové linky jde ročně o desítky milionů korun z peněz daňových poplatníků. Soutěžní podmínky Ministerstva dopravy jasně definují požadavky na kvalitu, rychlost, komfort vozů a návaznost spojů. Pokud někdo dokáže splnit stejné nebo lepší kvalitativní požadavky výrazně levněji, je povinností státu tyto úspory využít, nikoliv je ignorovat kvůli falešné nostalgii.
+ Mýtus č. 5: Zázemí v Hradci Králové
+Investice Českých drah do vlastního depa jsou jejich podnikatelským rizikem, nikoliv vstupenkou k trvalému monopolu na věčné časy. Nový dopravce si logicky zajistí zázemí vlastní, nebo si existující kapacity komerčně pronajme. Účelem veřejné soutěže není dotovat prázdné haly, ale vozit cestující.
+NAŠE POŽADAVKY:
+My, níže podepsaní, žádáme Ministerstvo dopravy České republiky a zástupce dotčených krajů:
+1. Aby ignorovali emocionální vydírání a nenechali se ovlivnit peticemi, které popírají základní principy tržní ekonomiky, práva a logiky.
+2. Aby plně respektovali výsledky transparentních veřejných soutěží, které šetří veřejné finance, a nenechali se zviklat argumenty obhajujícími monopolní chování.
+3. Aby uspořádali pro autory a signatáře původní petice bezplatný vzdělávací seminář na témata: „Jak funguje Drážní zákon“, „Základy hospodárného nakládání s veřejnými prostředky“ a „Proč vlak na kolejích nemůže zabloudit ani na cizím území“.
+4. Aby oficiálně potvrdili, že informační systémy o zpoždění a návaznosti garantuje organizátor dopravy, nikoliv konkrétní značka vlaku.
+Linka R10 není majetkem jedné firmy. Je to služba placená z našich daní. Chceme, aby R10 zůstala spolehlivým, bezpečným a ekonomicky smysluplným spojením, a to s tím dopravcem, který vzešel z férové soutěže.
+Za petiční výbor: 
+Viktor Korbel 
+Mluvčí petičního výboru: 
+Ondřej Čech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIKTOR KORBEL, Trachtova 1128/4, Košíře, 158 00 Praha 5</x:t>
+  </x:si>
+  <x:si>
     <x:t>2080</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování provozu linky R10 v režii Českých drah</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ZVEREJNENA</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, cestující, obyvatelé dotčených regionů a další osoby, kterým záleží na dlouhodobém rozvoji a stabilitě železniční dopravy v České republice, se touto peticí obracíme na Ministerstvo dopravy České republiky ve věci budoucího zajištění provozu linky R10 Praha – Hradec Králové – Trutnov.
 Žádáme Ministerstvo dopravy, aby při rozhodování o budoucím dopravci této linky zohlednilo nejen ekonomickou stránku veřejné služby, ale komplexně také její dopravní význam, provozní kontinuitu, kvalitu a spolehlivost poskytovaných služeb, bezpečnost, zkušenosti a odbornou způsobilost dopravce, personální zajištění, technickou infrastrukturu a dlouhodobé potřeby cestujících a dotčených regionů.
 Současně žádáme, aby byla řádně posouzena možnost zachování provozu linky R10 v režii Českých drah, které její provoz dlouhodobě zajišťují a disponují vybudovaným personálním, provozním a technickým zázemím.
 Linka R10 představuje významnou dálkovou železniční osu propojující hlavní město Prahu se Středočeským a Královéhradeckým krajem a dále s oblastí Podkrkonoší. 
 Zajišťuje dopravní obsluhu řady významných sídel, mimo jiné Nymburka, Poděbrad, Chlumce nad Cidlinou, Hradce Králové, Jaroměře, České Skalice, Červeného Kostelce, Rtyně v Podkrkonoší, Malých a Velkých Svatoňovic a Trutnova. Pro obyvatele těchto měst a obcí představuje významné spojení s krajským centrem i hlavním městem a umožňuje pravidelnou dojížďku za zaměstnáním, vzděláním, zdravotní péčí a dalšími službami.
 Dlouhodobý provoz Českých drah na této lince současně vytváří odbornou znalost konkrétní tratě, provozních podmínek, stanic a místních specifik. Tato znalost představuje významný faktor zejména při řešení mimořádných provozních situací, výluk, zpoždění a dalších nestandardních stavů.
 Případná změna dopravce proto není pouze změnou provozovatele železničních vozidel, ale představuje změnu komplexního systému zajištění veřejné dopravní služby. Může se dotknout personálního zajištění, organizace práce, údržby a oprav vozidel, provozního řízení, odbavení cestujících, informování cestujících i řešení mimořádných situací. 
 Žádáme proto o řádné posouzení dopadů případné změny na zaměstnance, pracovní místa a odborné kapacity v regionu.
 Za relevantní považujeme rovněž existenci technického a servisního zázemí Českých drah v Hradci Králové. Při rozhodování by mělo být posouzeno jeho další využití, návaznost na provoz linky R10, efektivita již vybudovaných kapacit a dopad případné změny dopravce na související investice a zaměstnanost.
 Při hodnocení budoucího zajištění linky R10 žádáme o uplatnění principu komplexního posouzení veřejné služby. Vedle ceny by měly být zohledněny zejména kvalita a spolehlivost provozu, bezpečnost, dostupnost a kvalita služeb pro cestující, zkušenosti dopravce, personální a technické zajištění, kontinuita provozu a dlouhodobé dopravní potřeby regionu.
 Touto peticí proto žádáme Ministerstvo dopravy České republiky, aby při rozhodování o budoucnosti linky R10 Praha – Hradec Králové – Trutnov všechny uvedené skutečnosti řádně vyhodnotilo a aby byla zachována možnost pokračování provozu této linky v režii Českých drah.
 Naším cílem je zachování stabilního, bezpečného, spolehlivého a kvalitního železničního spojení Prahy, Středočeského a Královéhradeckého kraje a Podkrkonoší a zajištění dlouhodobě kvalitní veřejné dopravní služby pro cestující.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo dopravy</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>RICHARD PERNICKÝ, Pujmanové 886/17, Podolí, 140 00 Praha 4</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t/>
   </x:si>
   <x:si>
     <x:t>2078</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETICE ZA ODMÍTNUTÍ NAVRHOVANÉ ZMĚNY § 22 ZÁKONA Č. 96/2004 Sb.
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Připojuji svůj podpis k výzvě k odmítnutí navrhované změny § 22 zákona č. 96/2004 Sb., která zásadně mění podmínky získání specializované způsobilosti klinického psychologa.
 Navrhovaná úprava by umožnila získat specializovanou způsobilost klinického psychologa po dvouletém magisterském studiu klinické psychologie a pouhém jednom roce výkonu povolání, přičemž atestační zkouška by byla nahrazena státní závěrečnou zkouškou.
 S touto změnou nesouhlasím.
 Považuji za nezbytné, aby klinický psycholog před získáním oprávnění k samostatné práci s pacienty prošel dostatečně dlouhou specializační přípravou, založenou na skutečné práci s pacienty, odborném vedení, supervizi a nezávislém ověření odborných kompetencí.
 Nejde pouze o délku vzdělávání. Jde o kvalitu a bezpečnost péče o pacienty.
 Žádám proto, aby navrhovaná změna § 22 zákona č. 96/2004 Sb. nebyla v předložené podobě přijata a aby případné změny systému vzdělávání klinických psychologů vznikaly na základě odborné diskuse a s důrazem na zachování vysokého standardu a bezpečnosti poskytované zdravotní péče.
 Připojuji svůj podpis na podporu zachování odborného standardu klinické psychologie a bezpečí pacientů.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ministerstvo zdravotnictví</x:t>
   </x:si>
   <x:si>
     <x:t>LUKÁŠ JUNEK, Dykova 422/4, Střekov, 400 03 Ústí nad Labem</x:t>
   </x:si>
   <x:si>
@@ -128,90 +1486,81 @@
   <x:si>
     <x:t>Petice za dostatek parkovacích míst u nové výstavby v Líšni. Požadujeme jednoduché pravidlo minimálně 1 nové parkovací místo na 1 nový byt v Líšni.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETICE ZA DOSTATEK PARKOVACÍCH MÍST
 U NOVÉ VÝSTAVBY V LÍŠNI
 podle čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb., o právu petičním
 CÍL PETICE
 MINIMÁLNĚ 1 PARKOVACÍ STÁNÍ NA KAŽDÝ NOVÝ BYT
 V BYTOVÉM DOMĚ V LÍŠNI
 My, níže podepsaní občané, žádáme Radu města Brna, aby upravila Brněnské stavební předpisy tak, aby u nové výstavby bytových domů v Líšni bylo zajištěno minimálně jedno parkovací stání na každý nový byt v bytovém domě.
 Je to jednoduchý princip: když vzniknou nové byty, musí spolu s nimi vzniknout také odpovídající parkovací místa. Potřeba parkování nové výstavby se nemá přenášet do okolních ulic na stávající obyvatele.
 Proč žádáme změnu
 Brno má vlastní Brněnské stavební předpisy. Vydává je Rada města Brna, která má 11 členů; k rozhodnutí je potřeba souhlas nadpoloviční většiny všech členů, tedy nejméně 6 radních.
 Brněnské stavební předpisy určují pravidla pro minimální počet parkovacích stání u nové výstavby. V řešené části Líšně je pro minimum používána hodnota 60 % základního počtu. Minimální požadavek je tak snížen o 40 % - tedy téměř o polovinu. My žádáme opačný přístup: u nových bytových domů v Líšni minimálně jedno parkovací stání na každý nový byt.
 Jinde požadavky na parkování zvyšují
 Takový požadavek není ničím neobvyklým. Ve Šlapanicích je pro bydlení stanoven požadavek jedno parkovací stání na jednu bytovou jednotku. Podolí u každé nově zřizované bytové jednotky požaduje dvě odstavná stání.
 Kobylnice stanovují u rodinných a bytových domů korekci základního počtu parkovacích stání 200 %. Kuřim podle typu území používá korekce 150 %, 200 % nebo 250 %. Obec Česká připravuje zvýšení na 200 % ve stávající zástavbě a 250 % v nových rozvojových plochách.
 Proč je to důležité
 Pokud nová výstavba nevytvoří dostatek vlastních parkovacích míst, potřeba parkování nezmizí. Vozidla se mohou přesunout do okolních ulic a na veřejná prostranství. Okolní obce při zpřísňování pravidel upozorňují na rostoucí automobilizaci, omezenou kapacitu veřejného prostoru a riziko přenášení parkovací zátěže nové výstavby na stávající obyvatele.
 Zatímco některé obce v okolí Brna požadavky na parkování u nové výstavby zvyšují, v Líšni je minimální požadavek snižován. To chceme změnit.
 Petice není požadavkem na zastavení nové výstavby. Požadujeme, aby nová výstavba řešila potřebu parkování, kterou sama vytváří.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Brno</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BŘETISLAV ŠTEFAN, Elplova 2077/26, Líšeň, 628 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>Alena Stejskalová, Otiskova 2765/1, Líšeň, 628 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>2058</x:t>
   </x:si>
   <x:si>
     <x:t>Podpořme společně projekt "LEXO - postav se na nohy, vykroč za svým snem"</x:t>
   </x:si>
   <x:si>
     <x:t>Projekt LEXO organizovaný zařízením CENTRUM HÁJEK z.ú. má za cíl přinést do České republiky unikátní robotický systém pro nácvik chůze dětí a mladých lidí s těžkým pohybovým postižením. Každý podpis vyjadřuje podporu dětem a rodinám, které denně překonavájí náročné překážky na cestě k větší samostatnosti a lepší kvalitě života.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Plzeň</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRUM HÁJEK z.ú., IČO 22845798, Šťáhlavice 240, 332 04 Šťáhlavy</x:t>
   </x:si>
   <x:si>
     <x:t>2076</x:t>
   </x:si>
   <x:si>
     <x:t>Petice pro navrácení legálního vlastnictví nadlimitních historických zásobníku pro nedržitele zbrojního průkazu do Kategorie NO (dříve D).  Úpravou zákona  č. 90/2024 Sb. o zbraních a střelivu.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Dne 1.1.2026 vstoupil v platnost nová úprava zákona č.90/2024 sb. Tento zákon bez informováni veřejnosti přesunul nadlimitní zásobníky, jež mohli být vlastněny kýmkoliv v jakémkoliv počtu, pokud splňoval bývalou kategorii D (dnes NO) a nebyl držitelem zbrojního oprávnění do kategorie R1 výjimky udělenou PČR pouze držitelům zbrojního oprávnění. Novým zákonem Ministerstvo vnitra uvrhla nižší statisíce občanů České republiky, jenž vlastní či sbírá militarie (předměty spojené s válkou a vojenstvím obecně) a soukromá muzea do nemilé situace kdy je část jejich sbírek či památek z bojiště nelegální bez jakéhokoliv logického důvodu.
 Ministerstvo vnitra zcela selhalo ve své povinnosti informovat občany kterých se tato změna týká. Já sám jsem musel volat na PČR Odbor služby pro zbraně a bezpečnostní materiál, aby mi tuto informaci po 3 hodinách hledání potvrdili, protože oni sami toto nevěděli.
  Zásobník není hlavní součástka zbraně a na originálním nadlimitním zásobníku nelze postavit funkční zbraň není proto jediný důvod, aby jakýkoliv zásobník podléhal regulaci pro nedržitele ZP jenž ze zákona nemůžou vlastnit zbraň. 
 Mnoho zásobníku vlastněné sběrateli je do zbraní, jenž už se 50-100 let vyrábí nebo přímo jejich výroba byla v těchto letech ukončena. Tyto historické nadlimitní zásobníky žádným způsobem neohrožují stát či občany České republiky. 
 Jsme pro úpravu části zmiňovaného zákona do původní verze jeho znění tak aby sběratelé dále mohli vlastnit předměty spojené s naší vlastí nebo konflikty jež formovali moderní dějiny lidstva jako jsou zásobníky do zbraní.
 Děkujeme za podporu a podpis za podpis.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo vnitra</x:t>
   </x:si>
   <x:si>
     <x:t>JAN FILIP, č.p. 125, 560 02 Rybník</x:t>
   </x:si>
   <x:si>
     <x:t>2075</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za obnovu a zajištění dostupné akutní zdravotní péče na území Městské části Praha 11</x:t>
   </x:si>
   <x:si>
     <x:t>Praha 11 je s téměř 80 tisíci obyvateli jedním z největších sídlištních celků v ČR. Chybějící nebo omezená dostupnost akutní péče v místě bydliště výrazně zvyšuje zátěž pro obyvatele (zejména seniory a rodiny s dětmi) i pro okolní nemocniční zařízení. Zajištění základní pohotovostní péče je klíčovým prvkem veřejné infrastruktury a bezpečnosti obyvatel.</x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha 11</x:t>
   </x:si>
   <x:si>
     <x:t>PETR ŠTEFEK, Blatenská 2148/8, Chodov, 148 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>PETR ŠTEFEK, Blatenská 2148/8, Chodov, 148 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>2070</x:t>
   </x:si>
@@ -354,170 +1703,158 @@
     <x:t>Petice proti výstavbě AI datacenter na území České republiky</x:t>
   </x:si>
   <x:si>
     <x:t>Výstavba AI datacenter by pro Českou republiku a její občany znamenala:
 -	Potenciální zdražení cen elektřiny
 o	Jedno AI datacentrum by údajně spotřebovávalo 2 % celkové spotřeby České republiky, to je jako 24 000 domácností
 o	Bylo by třeba vybudovat nové rozvodny, sítě a elektrárny
 -	Kontinuální hluk
 o	Ten vytváří neustálý stres na organismus, a i v případě, že by AI datacentra nebyla postavena v přímé blízkosti lidských obydlí, má to negativní dopady i na zvířata, hmyz, opylovače
 -	Degradace kvality vod
 o	AI datacentra mohou vést k degradaci kvality vod, snížení jejího množství
 -	Uvolňování tepla
 o	Stejně jako továrny, tak i AI datacentra vytváří teplo, které se uvolňuje do atmosféry, tudíž přispívají ke klimatické změně
 My se tedy ptáme:
 Elektřina na provoz AI datacentra bude brána odkud? Pravděpodobně se to propíše do cen elektřiny běžných obyvatelů, jak toto bude řešeno? Bude mít datacentrum vlastní větrné elektrárny či solární panely nebo nejlépe jadernou elektrárnu, aby se samo uživilo na 100 %? V případě, že by elektřina nebyla z obnovitelných zdrojů, bude z fosilních paliv. Tak či tak dojde opět ke vzrůstu emisí oxidu uhličitého, to není moc uhlíkově neutrální krok. Jak je tedy možné, že Evropská Unie řeší zákazy spalovacích motorů, jako jedním z pohonů klimatické změny, ale paralelně řeší výstavbu AI datacenter? 
 Jak bude hospodařeno s vodou v rámci AI datacentra? Bude se jednat o pitnou vodu? Budou uzavřené chladící okruhy? Odkud se bude brát voda na chlazení? Jak s ní bude poté nakládáno, jelikož dojde k degradaci její kvality?
 AI datacentra uvolňují teplo, jak s ním bude nakládáno? Bude k dispozici pro vytápění domácností? Bude nějak využito?
 Neustálý hluk v okolí AI datacenter vede k poškození organismu v důsledku neustálého stresu, a i přes to, že nebudou AI datacentra pravděpodobně stát vedle lidských obydlí, většina fauny by z toho místa odešla, tudíž i například opylovači. Jak bude toto kompenzováno? Lze to vůbec kompenzovat?
 Budou AI datacentra stavěna na brownfieldech?
 Jaké benefity to přinese České republice, aby to stálo za výše zmíněné negativní dopady, které nás z dlouhodobého hlediska budou stát kvalitu života?
 Je možné udělat z AI datacenter cirkulární systém, tím pádem by došlo ke snížení jejich dopadu, nebyl by nulový, ale o dost menší. Je toto v plánu? Vyřešit hospodaření s vodou, teplem, elektřinou v rámci AI datacenter? A pokud ano, tak jak?
 Tato petice je podávána v souladu se zákonem č. 85/1990 Sb., o právu petičním a dle čl. 18 Listiny základních práv a svobod.
 Děkujeme.</x:t>
   </x:si>
   <x:si>
-    <x:t>Úřad vlády České republiky</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NATÁLIE SLUKOVÁ, Bárova 357, 251 01 Tehov</x:t>
   </x:si>
   <x:si>
     <x:t>2062</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zpřísnění trestů za všechny formy sexuálního násilí a zneužívání v ČR</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad současnou soudní praxí, kdy pachatelé závažných trestných činů proti lidské důstojnosti v sexuální oblasti odcházejí od soudů velmi často pouze s podmíněnými tresty. Považujeme udělování podmínek za závažné formy sexuálního násilí za bagatelizaci celoživotních traumat všech obětí a za selhání ochranné funkce státu.
 Prostřednictvím této petice požadujeme po zákonodárcích:
 1. Omezení podmínek u závažných deliktů: Legislativní změnu trestního zákoníku, která neumožní uložit podmíněný trest odnětí svobody za trestné činy znásilnění, sexuálního nátlaku, pohlavního zneužití a další závažné činy se sexuálním motivem.
 2. Zvýšení spodní hranice trestních sazeb: Zvýšení minimálních trestních sazeb u celého spektra trestných činů proti lidské důstojnosti v sexuální oblasti tak, aby odrážely reálnou společenskou nebezpečnost a závažnost dopadů na psychické a fyzické zdraví obětí.
 3. Povinné a kontinuální vzdělávání justice: Zavedení legislativní povinnosti průběžného specializovaného vzdělávání pro soudce, soudkyně, státní zástupce a zástupkyně v oblasti psychologie traumat, viktimologie a specifických projevů chování obětí sexuálního násilí.</x:t>
   </x:si>
   <x:si>
     <x:t>Ministerstvo spravedlnosti</x:t>
   </x:si>
   <x:si>
     <x:t>ZINA NGUYEN, Chabařovická 1327/13, Kobylisy, 182 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>2061</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PODANA</x:t>
   </x:si>
   <x:si>
     <x:t>2059</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zahušťování zástavby na Praze 10, zejména na Zahradním Městě, včetně konkrétního případu v k.ú. Záběhlice, objekt č.p. 3167</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážené dámy a vážení pánové.
 My, níže podepsaní občané, nesouhlasíme s dalším zahušťováním zástavby na Praze 10, zejména na Zahradním Městě. 
 Kvalita Zahradního Města a žití v něm spočívá právě v tom, že je „zahradním městem“. To znamená žití v zeleni, klidu, v nezahuštěné zástavbě.
 Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit, rozšířit a hlavně zvýšit. 
 Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská s.r.o. a nyní její dceřiná firma pod názvem Leknínová s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10 žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry. 
 Naneštěstí, již nyní jsou v těsné blízkosti objektu č.p. 3167 se zamýšlenou přístavbou a nástavbou stávající bytové domy s dále uvedenými odstupy: 
 - nejhůře BD Sněženka č.p. 2579 - 15,7 m;
 - pak Domov pro seniory č.p. 2902 - 22,0 m; 
 - pak SVJ Zvonková č.p. 3048 - 24,8 m; 
 - a nakonec BD Hvozdíková č.p. 2884 - 31,0 m.
 Požadavek č.1: 
 Nepřejeme si, aby docházelo v Praze 10 a zejména na Zahradním Městě k zahušťování stávající zástavby, právě třeba zamýšlenou nástavbou objektu č.p. 3167, k.ú. Záběhlice. Poznamenáváme, že se samotnou rekonstrukcí objektu č.p. 3167 ve stávajícím tvaru a objemu nemáme problém. 
 Stejně tak si nepřejeme demolici OC Květ a výstavbu jedné čí více výškových budov na tomto místě, nástavby na výměnících v lokalitách Zvonková - Topolová, Jasmínová, Narcisová, Přesličková, U Tvrze. 
 Požadavek č. 2: 
 Nepřejeme si, aby v Praze 10 a zejména na Zahradním Městě docházelo k jakékoliv redukci ploch zeleně. 
 Požadavek č. 3: 
 Nepřejeme si další dopravní zatížení včetně hluku v úzkých ulicích Zahradního Města, kdy jejich šíře a další parametry odpovídají dopravnímu zatížení konce třicátých let dvacátého století. 
 Již nyní jsou stávající parkovací kapacity na Zahradním Městě zcela nedostatečné - další zvyšování dopravní zátěže, spojené s nárůstem požadavků na parkování, je zcela nepřijatelné. 
 Vlastník objektu č.p. 3167, k.ú. Záběhlice (Leknínova, s.r.o.) k plánované nástavbě potřebuje, aby mu MěČ Praha odprodala či pronajala pozemek (či jeho část) nyní parc. č. 2078/ 318, k.ú. Záběhlice, který je ve svěřené správě právě MěČ Praha 10. 
 A zde je pro nás, občany, co si nepřejí další zahušťování zástavby, jednoduché řešení – totiž:
 Požadavek č. 4: 
 Aby zastupitelé nedali souhlas s prodejem či pronájmem pozemku či jeho části nyní parc. č, 2078/ 318, k.ú. Záběhlice. 
 Děkujeme. 
 Za Petiční výbor: ( autoři textu) 
 RNDr. Pavel Kopřiva,      e-mail: Pavel_Kopriva@seznam.cz,     tel.: 605 834 082 
 Ing. Martin Rieger,          e-mail: Rieger@seznam.cz,                   tel.: 603 471 965
 </x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>PAVEL KOPŘIVA, Hvozdíková 2884/2, Záběhlice, 106 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>2057</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>UZAVRENA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážené dámy a vážení pánové.
 My, níže podepsaní občané, nesouhlasíme s dalším zahušťováním zástavby na Praze 10, zejména na Zahradním Městě.
 Kvalita Zahradního Města a žití v něm spočívá právě v tom, že je „zahradním městem“. To znamená žití v zeleni, klidu, v nezahuštěné zástavbě.
 Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit, rozšířit a hlavně zvýšit.
 Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno  č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská s.r.o. a nyní její dceřiná firma pod názvem Leknínová s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10 žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry.
 Bohužel se objevil takový nešvar – původní malé výměníkové stanice se developeři salámovou metodou snaží změnit rozšířit a hlavně zvýšit.
 Tento případ se týká původní výměníkové stanice v Leknínové ulici, která byla již před třiceti lety půdorysně rozšířena a navýšena na třípatrovou stavbu technického vybavení a bylo jí přiděleno  č.p. 3167. V roce 2003 objekt koupila brněnská firma ENBRA Pražská,s.r.o. a nyní její dceřiná firma pod názvem Leknínova, s.r.o., opět s brněnským sídlem, podala na Stavební úřad Prahy 10S  žádost o půdorysné rozšíření a nástavbu na objekt se sedmi patry.
 Bohužel, již nyní jsou v těsné blízkosti objektu č.p. 3167 se zamýšlenou přístavbou a nástavbou stávající bytové domy s dále uvedenými odstupy:
 nejhůře BD Sněženka č.p. 2579 - 15,7 m;
 pak Domov pro seniory č.p. 2902 - 22,0 m;
 pak SVd Zvonková č.p. 3048  - 24,8 m;
 a nakonec BD Hvozdíková č.p. 2884 - 31,0 m.
 Požadavek č.1:
 Nepřejeme si, aby docházelo v Praze 10 a zejména na Zahradním Městě k zahušťování stávající zástavby, právě třeba zamýšlenou nástavbou objektu č.p. 3167, k.ú. Záběhlice. Poznamenáváme, že se samotnou rekonstrukcí objektu č.p. 3167 ve stávajícím tvaru a objemu nemáme problém.
 Stejně tak si nepřejeme demolici OC Květ a výstavbu jedné čí více výškových budov na tomto místě, nástavby na výměnících v lokalitách  Zvonková - Topolová, Jasmínová, Narcisová, Přesličková, U Tvrze.
 Požadavek č. 2:
 Nepřejeme si, aby v Praze 10 a zejména na Zahradním Městě docházelo k jakékoliv redukci ploch zeleně.
 Požadavek č. 3:
 Nepřejeme si další dopravní zatížení včetně hluku v úzkých ulicích Zahradního Města, kdy jejich šíře a další parametry odpovídají dopravnímu zatížení konce třicátých let dvacátého století. 
 Již nyní jsou stávající parkovací kapacity na Zahradním Městě zcela nedostatečné - další zvyšování dopravní zátěže, spojené s nárůstem požadavků na parkování, je zcela nepřijatelné. 
 Vlastník objektu č.p. 3167 , k.ú. Záběhlice (Leknínova, s.r.o.) k plánované nástavbě potřebuje, aby mu MěČ Praha  odprodala či pronajala pozemek (či jeho část) nyní parc. č. 2078/ 318, k.ú. Záběhlice, který je ve svěřené správě právě MěČ Praha 10. 
 A zde je pro nás, občany, co si nepřejí další zahušťování zástavby, jednoduché řešení – totiž:
 Požadavek č. 4:
 Aby zastupitelé nedali souhlas s prodejem či pronájmem pozemku či jeho části nyní parc. č, 2078/ 318,  k.ú. Záběhlice.
 Děkujeme.
 Za Petiční výbor: ( autoři textu) 
 RNDr. Pavel Kopřiva,    e-mail:  Pavel_Kopriva@seznam.cz,    tel.: 605 834 082
 Ing. Martin Rieger,        e-mail:  Rieger@seznam.cz,                  tel.: 603 471 965 </x:t>
   </x:si>
   <x:si>
     <x:t>2056</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení promlčecí doby pro přestupky spojené se ztrátou občanského průkazu a za omezení doby uchovávání těchto údajů v registrech ČR</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, vyjadřujeme tímto zásadní nesouhlas se současným nastavením legislativy (zejména zákona č. 269/2021 Sb., o občanských průkazech), která neúměrně trestá a celoživotně eviduje občany za bagatelní přestupek, jakým je ztráta či odcizení občanského průkazu.Považujeme za nepřijatelné, aby stát uplatňoval princip „doživotního škraloupu“ u administrativních pochybení, zatímco u závažné trestné činnosti dává občanům šanci na čistý štít.Hlavní důvody a argumenty naší nespokojenosti:Absurdní přísnost systému a ignorování časového odstupu: Současný systém umožňuje udělit občanovi vysokou pokutu (až do výše 10 000 Kč, v běžné praxi často 1 000 Kč) za opakovanou ztrátu dokladu bez ohledu na to, jak dlouhá doba uplynula mezi jednotlivými událostmi. Situace, kdy je občan sankcionován vyšší částkou za druhou ztrátu, přestože první doklad ztratil například před osmi lety a mezitím řádně plnil své povinnosti, je z logiky věci nespravedlivá. Nepřiměřenost celoživotního uchovávání údajů: Úřady České republiky schraňují informace o ztrátách a odcizených občanských průkazech po celý život občana. Tento stav považujeme za naprosto neadekvátní závažnosti provinění. V právním státě je běžné, že i po spáchání nejzávažnějších trestných činů (včetně vraždy) má odsouzený po uplynutí zákonné lhůty (10 až 15 let od výkonu trestu) právo požádat o zahlazení odsouzení a výmaz z rejstříku trestů. Je absurdní, aby stát k evidenci ztráty dokladu přistupoval přísněji než k evidenci vrahů a těžkých zločinců.Falešná roční lhůta promlčení: Ačkoliv obecná odpovědnost za přestupek po určité době zaniká, úřady zneužívají celoživotní historii záznamů v registru k tomu, aby novou ztrátu kvalifikovaly jako opakované porušení povinnosti s přísnějším finančním postihem. Dochází tak k de facto obcházení smyslu promlčecí doby přestupků.Na základě výše uvedeného požadujeme: Zavedení promlčecí a výmazové lhůty: Navrhujeme legislativní změnu, která stanoví jasnou lhůtu (např. 3 až 5 let), po jejímž uplynutí bude záznam o ztrátě či odcizení občanského průkazu automaticky vymazán z registru a informačních systémů veřejné správy ČR. Konec doživotního sledování bagatelních přestupků: Požadujeme, aby po uplynutí této lhůty bylo na občana nahlíženo tak, jako by doklad nikdy neztratil, a případná další ztráta po mnoha letech byla posuzována jako první pochybení bez progresivního zvyšování pokut.Věříme, že stát by měl své občany chránit a pomáhat jim, nikoliv si vést doživotní registry jejich drobných administrativních chyb a zneužívat je k finanční perzekuci.</x:t>
   </x:si>
   <x:si>
-    <x:t>Česká republika - Kancelář Poslanecké sněmovny</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JAKUB NOVÁK, Alšova 1346/4, 251 01 Říčany</x:t>
   </x:si>
   <x:si>
     <x:t>2055</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za řešení problémů s veřejným pořádkem, čistotou a obtěžujícím chováním na Hlavní třídě a v přilehlém okolí</x:t>
   </x:si>
   <x:si>
     <x:t>Hlavní třída a její přilehlé okolí tvoří významnou část centra Bohumína a měly by být důstojným a příjemným místem pro obyvatele, návštěvníky i podnikatele. V současnosti se zde ale opakovaně objevují problémy, které zhoršují kvalitu veřejného prostoru a prostředí této části města, která bývala jednou z výstavních částí Bohumína.
 Jde zejména o nepořádek, hlučné a obtěžující chování, výskyt podnapilých osob, žebrání a další projevy, které negativně ovlivňují každodenní život v této lokalitě. Součástí problému je také ubytovna v bývalém hotelu Grand. Její současné využívání má podle nás negativní vliv na bezprostřední okolí a celkový obraz této části centra města.
 Žádáme proto Zastupitelstvo města Bohumína, aby situaci na Hlavní třídě a v přilehlém okolí projednalo a přijalo konkrétní kroky k jejímu zlepšení.
 Požadujeme zejména:
 – zvýšenou a pravidelnou přítomnost městské policie v problémových časech a místech,
 – důsledné řešení jednání, které porušuje zákony nebo pravidla veřejného pořádku,
 – lepší dohled nad čistotou a pravidelný a důkladný úklid veřejných prostranství,
 – spolupráci města, městské policie, sociálních služeb a dalších institucí při řešení opakujících se problémů,
 – jednání s vlastníkem bývalého hotelu Grand o budoucnosti objektu,
 – prověření možnosti jeho odkupu městem za ekonomicky přijatelných podmínek a následného využití například pro bydlení, služby nebo jiné veřejně prospěšné účely,
 – zveřejnění konkrétních kroků, které město v této věci podnikne.
 Nechceme pouze jednorázové kontroly nebo krátkodobá opatření. Chceme dlouhodobé řešení, které povede k tomu, aby Hlavní třída a její přilehlé okolí byly čistým a důstojným místem pro bydlení, podnikání i trávení volného času. Současný stav je špatnou vizitkou města. Situace na Hlavní třídě a v blízkém okolí se nemá dál přehlížet, ale systematicky řešit.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Bohumín</x:t>
   </x:si>
@@ -557,53 +1894,50 @@
   </x:si>
   <x:si>
     <x:t>2051</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za systémové začlenění emoční inteligence a praktické finanční gramotnosti do stávající výuky na základních školách</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ministerstvo školství, mládeže a tělovýchovy (MŠMT)Karmelitská 529/5, 118 12 Praha 1
 My, níže podepsaní občané České republiky, se tímto ve smyslu zákona č. 85/1990 Sb., o právu petičním, obracíme na Ministerstvo školství, mládeže a tělovýchovy s výzvou k modernizaci obsahu základního vzdělávání.Žádáme, aby v rámci revizí Rámcových vzdělávacích programů (RVP) bylo do stávajících vyučovacích předmětů systematicky a povinně začleněno socio-emoční učení (emoční inteligence) a praktická finanční gramotnost (hospodaření s penězi).K tomuto kroku nás vedou následující závažné důvody:Absence přípravy pro reálný život: Mnozí z nás, dospělých, si z vlastního dětství nesou zkušenost, že nás škola nenaučila rozumět vlastním pocitům ani správně spravovat peníze. Tyto klíčové dovednosti jsme si museli osvojovat až v dospělosti, často za cenu osobních krizí, zbytečných chyb, dluhů či psychického vyhoření. Chceme pro současné děti lepší a bezpečnější start do života.Krize duševního zdraví dětí: Nárůst úzkostí a depresí u dětí na základních školách jasně ukazuje, že žáci potřebují nástroje pro zvládání stresu, regulaci emocí a řešení konfliktů. Téma emocí by mělo být pevně ukotveno například v předmětech jako je Výchova k občanství, Rodinná výchova či Prvouka.Rizika moderního finančního světa: Dnešní děti čelí obrovskému tlaku online nákupů, skrytým platbám ve hrách a snadno dostupným rychlým půjčkám v dospělosti. Praktická finanční gramotnost (tvorba rozpočtu, rizika dluhů) musí být pevnou součástí výuky, například v rámci matematiky či společenskovědního základu.Nežádáme o zakládání nových předmětů, které by přetěžovaly školní rozvrhy. Žádáme o provázání těchto témat se stávající výukou tak, aby vzdělávání dávalo dětem smysl a připravovalo je na praktický život.Za petiční výbor / Autor petice: Tereza Harmony Túróvá </x:t>
   </x:si>
   <x:si>
     <x:t>TEREZA HARMONY TÚRÓVÁ, Edisonova 2739, 407 47 Varnsdorf</x:t>
   </x:si>
   <x:si>
     <x:t>2050</x:t>
   </x:si>
   <x:si>
     <x:t>STEJNÁ CESTA, STEJNÁ CENA</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní, žádáme statutární město Kladno a Středočeský kraj, aby ukončily znevýhodňování občanů všech částí města Kladna a znovu zajistily plné zapojení města do systému PID, včetně dodržování standardů kvality autobusů a vlaků.
 Žádáme je, aby ve spolupráci s hlavním městem Prahou, ROPID a IDSK zajistily férové podmínky pro veřejnou dopravu mezi Kladnem a Prahou tak, aby Kladeňáci platili za stejné cesty do práce, do školy, k lékaři nebo za kulturou právě tolik, co lidé bydlící 
 v Praze.
 Dnes za roční kupón platí Kladeňáci téměř čtyřnásobek toho, co obyvatelé hlavního města. Zatímco roční kupón po Praze stojí 3 650 Kč, občané Kladna platí 14 126 Kč. Délka i čas našich cest jsou přitom často stejné. Jestli se navíc potvrdí hrozící zdražování předplatních jízdenek v Praze, bude každodenní cestování zatěžovat rodiny i jednotlivce z našeho města ještě bolestněji.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Statutární město Kladno</x:t>
   </x:si>
   <x:si>
     <x:t>LUDĚK SVOBODA, Štěpánská 2623, Kročehlavy, 272 01 Kladno</x:t>
   </x:si>
   <x:si>
     <x:t>Eva Vlčková, náměstí Sítná 3106, Kročehlavy, 272 01 Kladno
 Jiří Kunc, B. Němcové 1464, Kročehlavy, 272 01 Kladno</x:t>
   </x:si>
   <x:si>
     <x:t>2046</x:t>
   </x:si>
   <x:si>
     <x:t>Petice   -  OTEVŘETE ČESKÉ ŠVÝCARSKO  -  2. výzva</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážený pane ministře,
 my, místní obyvatelé a podnikatelé Českého Švýcarska se na Vás obracíme s obnovenou výzvou k otevření turistických tras našeho národního parku. Po zničujícím požáru v NPČŠ r. 2022 zůstávají klíčové turistické stezky stále uzavřené. A to navzdory všem oficiálním slibům minulého vedení resortu MŽP i lednové výzvě premiérovi Petru Fialovi z roku 2024
 Klíčové turistické trasy našeho regionu jsou:
 1) propojení Edmundovy soutěsky s Divokou Soutěskou (úsek cca 1,5 km)
 2) Gabrielina stezka (z Mezní Louky na Pravčickou bránu)
 3) trasa k Divoké soutěsce z Mezní Louky
 Zpřístupnění těchto tras je klíčové pro obnovení velmi atraktivních turistických okruhů. Zaznamenáváme velkou nespokojenost turistů se stavem přístupnosti území parku, turisté se koncentrují na několika málo místech bez možnosti projít celé okruhy oblíbených tras, a to se na návštěvnosti oblasti velmi negativně projevuje. Některé stezky byly uzavřeny z důvodu kůrovcové kalamity ještě před požárem! Nedávný rozsáhlý požár v Jetřichovicích, jehož jste byl svědkem, nám vyslal jasný a varovný signál. Co by následovalo, pokud by se oheň rozšířil a došlo by k dalšímu neštěstí a uzavření dalších turistických tras? Představovalo by to totální likvidaci regionu, další případná vlna uzávěr by pro místní ekonomiku znamenala definitivní konec!
 Ještě jsme se nedokázali vypořádat s požárem z r. 2022 a to nejen v kontextu uzavřených turistických tras, protipožárních opatření, ale v neposlední řadě i protipovodňových opatřeních (viz foto níže ) a už nad námi opět visí pomyslný Damoklův meč.
 Žádáme Vás, aby se požkozené nebo rizikové stezky plošně neuzavíraly, ale naopak co nejrychleji a bezpečně zpřístupnily. Že to je možné v souladu se zájmy ochrany přírody, jsme se přesvědčili již v Edmundově soutěsce ve Hřensku, byť prozatím ve velmi omezeném režimu.
 České Švýcarsko potřebuje jasný a pozitivní vzkaz všem návštěvníkům v podobě obnovy a znovuotevření ikonických míst a stezek tohoto jedinečného území.
@@ -683,53 +2017,50 @@
   <x:si>
     <x:t>Tomáš Bělovský, Zárybská 2607, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav
 Marie Kubáčová, Zárybská 2393, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav
 Markéta Rusnioková, Zárybská 2258, Brandýs nad Labem, 250 01 Brandýs nad Labem-Stará Boleslav</x:t>
   </x:si>
   <x:si>
     <x:t>2033</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti nelegálním tuningovým srazům a automobilovým závodům v oblasti Na Hřebenkách a Strahova</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní obyvatelé oblasti ulice Na Hřebenkách a Strahova v Praze 5 a Praze 6, se na základě čl. 18 Listiny základních práv a svobod a zákona č. 85/1990 Sb. o právu petičním, obracíme na příslušné orgány samosprávy s žádostí o neprodlené řešení katastrofálního stavu dopravy v nočních hodinách v okolí našich obydlí. Opakovaně (takřka každý večer a noc) jsme vystavení hluku a nelegálním závodům, které probíhají na Strahově, v ulici Na Hřebenkách, a přilehlém okolí.
 Účastníci těchto nelegálních tuningových srazů závodí se svými upravenými vozy přímo pod okny našich domů a bytů. Přitom výrazně překračují nejvyšší povolenou rychlost v této oblasti (50 km/hod.), ruší noční klid a svou agresivní jízdou ohrožují zdraví a životy nás všech. V oblasti bydlí řada rodin s dětmi, které potřebují v noci spát. Účastníci těchto nezákonných srazů a závodů si své jízdy natáčí a zveřejňují na sociálních sítích, a tím jim dodávají „popularitu“. Z postihu ze strany Policie ČR si zjevně nic nedělají.
 Máme právo na normální noční život a bezpečnost v ulicích. Bez přijetí razantních opatření se ale situace nezmění. Opakované volání státní Policie ČR a Městské policie hl. m. Prahy žádnou nápravu nepřineslo. 
 Žádáme Vás jako naše volené zástupce o pomoc. 
 Žádáme příslušné orgány o přijetí následujících systémových opatření:
 •	Instalaci úsekového měření s identifikací řidičů v oblasti ulice Turistická a Na Hřebenkách v okolí autobusové zastávky U Palaty.
 •	Dopravní opatření omezující průjezd lokalitou v nočních hodinách (dopravní značení, zábrany, retardéry, zúžení jízdních pruhů)
 •	Navýšení frekvence policejních kontrol ve večerních a nočních hodinách (22:00–02:00) v oblasti ulice Na Hřebenkách a Strahova
 •	Součinnost MČ Praha 5, MČ Praha 6 a Magistrátu hl. m. Prahy s Technickou správou komunikací (TSK) při realizaci fyzických úprav komunikací
 •	Písemné vyrozumění signatářů o přijatých opatřeních ve lhůtě 30 dnů dle § 5 odst. 3 zákona o právu petičním
 </x:t>
   </x:si>
   <x:si>
-    <x:t>HLAVNÍ MĚSTO PRAHA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JAKUB BLAŽEK, Na Březince 1232/16, Smíchov, 150 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>Jan Panenka, Houdova 813/17, Košíře, 158 00 Praha
 Kateřina Poláková, U Klikovky 118/4, Smíchov, 150 00 Praha
 Martin Frélich, U Nesypky 3142/6a, Smíchov, 150 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>2031</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ZACHOVÁNÍ DOSTUPNÉ VEŘEJNÉ DOPRAVY PRO LOMNICKO A LOMNICI NAD LUŽNICÍ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Starosta města Lomnice nad Lužnicí Petr Krejník (na základě usnesení Rady města ze dne 02.09.2026 č. UR-240-21/26) a my níže podepsaní občané, žádáme Jihočeský kraj, ORP Třeboň, společnost JIKORD, Ministerstvo dopravy, Správu železnic a České dráhy, aby zajistili dopravní obslužnost Lomnice nad Lužnicí a okolních obcí v souladu se skutečnými potřebami obyvatel. Dopravní obslužnost nesmí být posuzována pouze podle existence spojení na papíře, ale podle toho, zda umožňuje lidem dostat se do zaměstnání, škol, zdravotnických zařízení, na úřady a za dalšími službami v přiměřeném čase a bez zbytečných komplikací.
 Požadujeme:
 • zachování a obnovení přímých autobusových spojů z Lomnice nad Lužnicí do Českých Budějovic, Třeboně, Jindřichova Hradce a Veselí nad Lužnicí
 • zajištění kvalitní návaznosti autobusové a železniční dopravy,
 • vybudování nástupiště v odpovídající délce minimálně 240 m v Lomnici nad Lužnicí v rámci projektu elektrizace tratě Veselí nad Lužnicí – České Velenice.
 Nesouhlasíme s dalším oslabováním dopravních vazeb našeho regionu. Lomnice nad Lužnicí je přirozeným centrem severní části Třeboňska a jeho obyvatelé jsou dlouhodobě pracovně, vzděláváním, zdravotní péčí i službami orientováni na České Budějovice, Třeboň, Jindřichův Hradec a Veselí nad Lužnicí. Nahrazování přímých spojů přestupy zhoršuje dostupnost veřejných služeb (např. dle zákona č. 194/2010 Sb., o veřejných službách v přepravě cestujících) a snižuje kvalitu života obyvatel našeho regionu.
 Lomnicko nesmí být vnitřní periferií Jihočeského kraje. Veřejná doprava financovaná z veřejných prostředků musí sloužit lidem a zajišťovat skutečnou dostupnost krajského města, správního centra, přirozeného regionálního centra i železničních uzlů, nikoliv pouze formální spojení založené na přestupech.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Jihočeský kraj</x:t>
@@ -908,53 +2239,50 @@
 Žádáme proto Radu města České Budějovice:
 aby vysvětlila původní důvod a současný veřejný přínos úplného osvobození motocyklů do 150 cm³;
 aby sdělila, proč byla stanovena právě hranice 150 cm³ a z jakých podkladů vychází;
 aby vyhodnotila dopad zvýhodnění na kapacitu rezidentních zón, příjmy a náklady parkovacího systému;
 aby sdělila, zda město eviduje rozsah využívání parkovacích zón motocykly do 150 cm³;
 aby prověřila situaci v modré části ulice U Tří lvů;
 aby zvážila zrušení plošného nulového tarifu nebo jeho nahrazení přiměřeným zvýhodněným tarifem, registrací parkovací relace či bezplatným režimem pouze na vyhrazených motocyklových stáních.
 Žádáme, aby byla petice vzhledem k celoměstskému charakteru a vazbě na Ceník parkovacích zón předložena Radě města k věcnému posouzení a aby nám bylo podle zákona č. 85/1990 Sb., o právu petičním, písemně sděleno stanovisko a způsob jejího vyřízení.</x:t>
   </x:si>
   <x:si>
     <x:t>Statutární město České Budějovice</x:t>
   </x:si>
   <x:si>
     <x:t>TADEÁŠ KOPÁČEK, U Tří lvů 254/9, České Budějovice 6, 370 01 České Budějovice</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>
     <x:t>o čistější a bezpečnější okolí stanice metro Hradčanská, MČ Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, prostřednictvím této petice: 
 Žádáme městský úřad Praha 6 aby jednal a zajistil čistější a bezpečnější okolí stanice metro Hradčanská na území MČ Praha 6. 
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>PETR SOUKAL, Heinemannova 2697/10, Dejvice, 160 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>2008</x:t>
   </x:si>
   <x:si>
     <x:t>Za zrušení zákazu vstupu psů na travnaté plochy a vyhrazení oploceného psího výběhu na náměstí Jiřího z Poděbrad.</x:t>
   </x:si>
   <x:si>
     <x:t>Náměstí Jiřího z Poděbrad prošlo rozsáhlou rekonstrukcí a veřejnosti je otevřeno přibližně tři měsíce. Po celou tuto dobu platil zákaz vstupu psů na trávník pouze u dětského hřiště, což bylo srozumitelné opatření chránící děti při hře. Ostatní travnaté plochy byly psům přístupné.
 V posledních dnech však byl bez jakékoli předchozí veřejné diskuse rozšířen zákaz vstupu se psem na úplně všechny travnaté plochy náměstí. Psi tak sice mohou na náměstí jako takové (chodníky, pískové plochy, prostor kolem laviček), ale nesmí vkročit na žádný trávník.
 Jedinou zbývající travnatou plochou, kde zákaz neplatí, je plocha za kostelem. Ta ovšem přímo sousedí s frekventovanou silnicí s hustým automobilovým provozem, a je tedy pro volné pobíhání psů nebezpečná a fakticky nepoužitelná.
 Vinohrady a přilehlé okolí patří mezi pražské čtvrti s vysokou koncentrací majitelů psů. Náměstí přitom nenabízí žádnou bezpečnou vyhrazenou plochu, kde by mohli psi volně pobíhat, čichat trávu nebo si hrát s jinými psy. Současný stav tak fakticky znemožňuje běžné venčení a socializaci psů v místě, kde pro to donedávna prostor existoval.
 Považujeme za nepřiměřené, aby byl psům a jejich majitelům plošně odepřen přístup na veškerou zeleň náměstí, zatímco jiné formy užívání veřejného prostoru, které mohou být pro okolí problematičtější, řešeny nejsou.
 Touto peticí žádáme dvě konkrétní opatření:
 	1.	Zrušení plošného zákazu vstupu psů na travnaté plochy náměstí Jiřího z Poděbrad.
 	2.	Vyhrazení a případné oplocení alespoň jedné travnaté plochy na náměstí jako výběhu určeného výhradně pro psy, obdobně jako je běžné v jiných pražských parcích a náměstích.
 Nežádáme zrušení veškeré ochrany zeleně – rozumíme důvodům pro vyloučení psů z ploch určených dětem nebo z nově osázených trávníků, které potřebují čas na zakořenění. Žádáme však vyvážené řešení, které zohlední zájmy všech skupin, jež náměstí využívají: rodičů s dětmi, seniorů, kolemjdoucích i majitelů psů.
 Vyhrazená a oplocená plocha navíc řeší problém dlouhodobě a systémově – na rozdíl od pouhého zrušení současného zákazu, který by bez jasně vymezeného prostoru pro psy mohl vést k opakovaným konfliktům mezi uživateli náměstí a k opětovnému zavádění podobných omezení v budoucnu.
 Žádáme Městskou část Praha 3 a příslušné správce veřejné zeleně, aby se tímto podnětem zabývali a nalezli řešení, které umožní bezpečné a důstojné soužití všech, kdo náměstí Jiřího z Poděbrad každý den využívají.</x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Praha 3</x:t>
@@ -1398,53 +2726,50 @@
   <x:si>
     <x:t>Petr Medřík, Dr. Šavrdy 3015/16, Bělský Les, 700 30 Ostrava
 Radim Ivan, Milana Fialy 245/2, Dubina, 700 30 Ostrava
 Dalibor  Křetinský, Mitušova 1068/61, Hrabůvka, 700 30 Ostrava</x:t>
   </x:si>
   <x:si>
     <x:t>1966</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Za spravedlivé posuzování invalidních důchodů u pacientů s chronickým onemocněním bederní a celkové páteře. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETICE podle zákona č. 85/1990 Sb., o právu petičním.
 Za spravedlivé posuzování invalidních důchodů u pacientů s chronickým onemocněním bederní a celkové páteře Adresát:Ministerstvo práce a sociálních věcí ČRKlášterní 2, 128 01 Praha 2.
 Já, níže podepsaný občan České republiky, prostřednictvím této petice vyjadřuji hluboké znepokojení nad současnou praxí Lékařské posudkové služby ČSSZ při posuzování zdravotního stavu a invalidity u pacientů s těžkým, chronickým a algickým onemocněním bederní a celkové páteře.Dlouhodobá praxe ukazuje, že současné nastavení posudkových kritérií (příloha k vyhlášce č. 359/2009 Sb.) naprosto neodpovídá realitě života těchto nemocných. Závažné diagnózy – jako jsou masivní výhřezy meziobratlových plotének, těžké formy spondylartrózy, skoliózy, spinální stenózy a s nimi spojené chronické kořenové syndromy či neurologické výpadky – jsou posudkovými lékaři často bagatelizovány jako „pouhé bolesti zad“ nebo běžné degenerativní změny úměrné věku.Pacienti, kteří kvůli krutým, trvalým bolestem nemohou prokazatelně déle sedět, stát, zvedat břemena ani vykonávat soustavnou pracovní činnost, jsou masivně odsouváni ze systému invalidních důchodů. To je uvrhá s podlomeným zdravím do existenční nouze a na úřady práce, kde pro ně neexistuje reálné uplatnění.
 Proto požaduji: Revizi a aktualizaci vyhlášky č. 359/2009 Sb. (o posuzování invalidity), konkrétně kapitoly XIII (Poruchy svalové a kosterní soustavy), oddílu E (Dorzopatie a spondylopatie). Požaduji, aby se procentuální míra poklesu pracovní schopnosti určovala primárně podle skutečného funkčního omezení člověka a intenzity chronické bolesti, nikoli pouze na základě tabulkových rentgenových nálezů.Povinné zohledňování komplexních zpráv od ošetřujících specialistů – zejména z oborů neurologie, neurochirurgie, ortopedie, rehabilitace a algeziologie (léčba bolesti). Zásadně požaduji také zohledňování zpráv z oboru psychiatrie a klinické psychologie, neboť dlouhotrvající, kruté a neustupující bolesti zad prokazatelně vedou k těžkým psychiatrickým komorbiditám (chronické deprese, úzkostné poruchy, spánková deprivace), které samy o sobě drasticky snižují nebo zcela vylučují schopnost člověka pracovat.Zajištění humánního přístupu při posudkových komisích, kde bude kladen důraz na individualitu pacienta a reálnou (nikoli teoretickou) možnost jeho uplatnění na trhu práce s takto závažným handicapem.
 Za petiční výbor (sestavovatel):
  Leoš Ullrich,Novosady 1152/67
  Velké Meziříčí 594 01
  Zástupce petičního výboru:
 Leoš Ullrich, Novosady 1152/67 
 Velké Meziříčí 594 01
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo práce a sociálních věcí</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LEOŠ ULLRICH, Novosady 1152/67, 594 01 Velké Meziříčí</x:t>
   </x:si>
   <x:si>
     <x:t>1641</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Dopravní prostředky do 45 km/h, bez řidičského oprávnění
 </x:t>
   </x:si>
   <x:si>
     <x:t>Dopravní prostředky bez Řidičského Průkazu do 45 km/h. Pro lidi, co jim zdravotní omezeni nedovolí.</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN GEMELA, č.p. 236, 739 51 Dobrá</x:t>
   </x:si>
   <x:si>
     <x:t>1963</x:t>
   </x:si>
   <x:si>
     <x:t>Náhradní výživné nesmí být cestou do dluhové pasti</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Náhradní výživné bylo zavedeno jako pomoc dětem, jejichž rodič neplní soudem stanovenou vyživovací povinnost. V praxi však může současné nastavení systému přivést pečující rodiče do další finanční tísně.
 Podmínkou pro přiznání náhradního výživného je zpravidla vymáhání výživného prostřednictvím exekuce nebo soudního výkonu rozhodnutí. Pečující rodič tedy splní požadavek státu a zahájí vymáhání proti neplatícímu rodiči. Pokud se exekutorovi později podaří část dlužného výživného vymoci, odešle peníze oprávněnému rodiči. Ten však často neobdrží dostatečně srozumitelný rozpis, ze kterého by jednoznačně poznal, za které měsíce byla částka vymožena, zda jde o běžné, nebo dlužné výživné a zda se některá část platby překrývá s obdobím, za které Úřad práce vyplatil náhradní výživné.
 Úřad práce následně může vymožené peníze zpětně započítat jako skutečně uhrazené výživné a vyzvat příjemce k vrácení části již vyplaceného náhradního výživného. Rodič se tak až s časovým odstupem dozví, že peníze přijaté od exekutora a použité na potřeby dítěte považuje stát za přeplatek. Může jít o tisíce až desetitisíce korun, které již rodina nemá k dispozici.
@@ -1857,53 +3182,50 @@
     <x:t>My, níže podepsaní občané České republiky, se tímto obracíme na Parlament ČR a Ministerstvo financí ČR s požadavkem na legislativní změnu v oblasti platebního styku. Požadujeme, aby byla zákonem (zejména novelou zákona o oběhu bankovek a mincí) zavedena povinnost pro všechny obchodníky a poskytovatele služeb akceptovat alespoň jednu formu bezhotovostní platby (např. platební kartu, mobilní aplikaci nebo okamžitý bankovní převod pomocí QR kódu). Bezhotovostní ekonomika zvyšuje transparentnost, komfort občanů a omezuje šedou ekonomiku. Současně však striktně požadujeme zachování plnohodnotného práva občanů platit v hotovosti. Hotovost považujeme za základní nástroj svobody, soukromí a finanční inkluze pro skupiny obyvatel, které nemají přístup k digitálním technologiím. Vyzýváme proto zákonodárce k nalezení legislativní rovnováhy, která modernizuje český trh, ale zároveň ochrání práva všech skupin spotřebitelů.</x:t>
   </x:si>
   <x:si>
     <x:t>RADOSLAV MINISTR, nábř. Dr. Edvarda Beneše 2038/17, Přerov I-Město, 750 02 Přerov</x:t>
   </x:si>
   <x:si>
     <x:t>Hana Crhová, č.p. 53, 788 25 Ostružná</x:t>
   </x:si>
   <x:si>
     <x:t>1927</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za záchranu Kuklenských rondelů v Hradci Králové</x:t>
   </x:si>
   <x:si>
     <x:t>Požadujeme zejména:
 1. Zahájení a podporu řízení o prohlášení lokality Kuklenských rondelů za kulturní památku podle zákona č. 20/1987 Sb., o státní památkové péči.
 2. Zajištění ochrany lokality před zástavbou, budováním komunikací a dalšími zásahy, které by mohly vést k poškození nebo zničení archeologických struktur.
 3. Změnu územního plánu Statutárního města Hradec Králové tak, aby byly pozemky zahrnující oba rondely a jejich bezprostřední okolí vedeny jako nezastavitelné plochy zajišťující dlouhodobou ochranu archeologického dědictví.
 4. Zachování lokality pro budoucí archeologický výzkum s využitím moderních a budoucích nedestruktivních metod průzkumu.
 5. Vytvoření podmínek pro prezentaci lokality veřejnosti formou naučných prvků, informačních panelů a krajinářských úprav umožňujících poznání jedinečného pravěkého dědictví Hradce Králové.
 6. Zpracování odborné studie, která posoudí možnosti dlouhodobé ochrany, prezentace a budoucího využití lokality za účasti archeologických institucí, Ministerstva kultury České republiky a Statutárního města Hradec Králové.
 Více informací a pokladů na kuklenskerondely.cz</x:t>
   </x:si>
   <x:si>
-    <x:t>Ministerstvo kultury</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARTIN HANOUSEK, Vachkova 829/6, Nový Hradec Králové, 500 09 Hradec Králové</x:t>
   </x:si>
   <x:si>
     <x:t>Blanka Mikátová, Pekařova 670/2, Nový Hradec Králové, 500 09 Hradec Králové
 Lukáš Matějka, Štefcova 1039/22, Nový Hradec Králové, 500 09 Hradec Králové</x:t>
   </x:si>
   <x:si>
     <x:t>1926</x:t>
   </x:si>
   <x:si>
     <x:t>Odejděme z Koalice ochotných!</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za ukončení účasti ČR v „Koalici ochotných“ a za prioritní investice do vlastních občanů
 Určeno: Vládě České republiky, Senátu Parlamentu ČR a Poslanecké sněmovně Parlamentu ČR
 My, níže podepsaní občané České republiky, vyjadřujeme zásadní nesouhlas s dlouhodobým směřováním zahraniční politiky našeho státu, která nás bezprostředně zatahuje do globálních konfliktů a vyčerpává naše veřejné finance. Touto peticí, v souladu s petičním právem, vyzýváme ústavní činitele k okamžitému přehodnocení priorit a k ukončení jakékoliv účasti České republiky v tzv. „Koalici ochotných“ (Coalition of the Willing).
 Česká republika se v posledních letech aktivně podílí na podpoře ozbrojených konfliktů po celém světě, a to jak finančně, tak materiálně či vojensky. Tato rozhodnutí jsou však činěna bez ohledu na reálné zájmy a potřeby občanů naší země. Jsme přesvědčeni, že role České republiky nemá spočívat v asistenci při řešení geopolitických sporů velmocí, které se našeho území a naší bezprostřední bezpečnosti nijak netýkají.
 Naše argumenty a důvody pro podání této petice jsou následující:
     Naše země a naši lidé musí být na prvním místě
     Česká republika prochází složitým obdobím. Naši občané denně čelí důsledkům inflace, vysokým životním nákladům, drahým energiím a stagnaci reálných mezd. V situaci, kdy se nedostává finančních prostředků na základní fungování klíčových pilířů naší společnosti, je morálně i ekonomicky neobhajitelné posílat miliardy korun na podporu válečných operací v zahraničí. Každá koruna odeslaná na cizí bojiště je korunou, která chybí v našem rozpočtu.
     Chceme bezpečné a prosperující Česko, ne prázdnou pokladnu
     Naše zdravotnictví bojuje s nedostatkem personálu i moderního vybavení v regionech, školství postrádá koncepční financování a platy pracovníků jsou dlouhodobě podhodnocené. Dopravní infrastruktura vyžaduje masivní investice, sociální systém je pod tlakem a české rodiny i senioři se často ocitají na hranici chudoby. Peníze českých daňových poplatníků musí jít výhradně tam, kde byly vybrány – na obnovu a rozvoj naší vlastní země, na zajištění kvalitních veřejných služeb a na podporu našich vlastních lidí.
     Nejsme světový četník a nechceme jím být
     Česká republika je suverénní, středně velký evropský stát. Nemáme ambice ani kapacity k tomu, abychom rozhodovali o globálním uspořádání světa prostřednictvím vojenské podpory vybraných stran v konfliktech. Zatahování naší země do těchto sporů z nás dělá pouze potenciální cíl a zvyšuje bezpečnostní rizika pro naše občany doma i v zahraničí. Nejlepší bezpečnostní zárukou je rozumná diplomacie, neutralita v otázkách, které se nás netýkají, a silná obrana vlastního území.
 Na základě výše uvedeného požadujeme:
@@ -2397,53 +3719,50 @@
   </x:si>
   <x:si>
     <x:t>Tato petice je shromažďována za účelem splnění zákonné podmínky pro registraci kandidátní listiny Sdružení nezávislých kandidátů „Alternativa pro Lískovec“ pro volby do zastupitelstva obce Brno-Starý Lískovec v roce 2026. Podpisem této petice občané obce Brno-Starý Lískovec vyjadřují svou podporu kandidatuře uvedeného sdružení nezávislých kandidátů. Podpora kandidatury prostřednictvím této petice neznamená závazek voliče hlasovat pro uvedené sdružení ve volbách; slouží výhradně k umožnění účasti tohoto volebního subjektu ve volbách v souladu s platnou právní úpravou. Petici mohou podepsat pouze oprávnění voliči obce Brno-Starý Lískovec, tj. osoby, které splňují podmínky práva volit do zastupitelstva obce podle zákona č. 491/2001 Sb. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných, se do potřebného počtu podpisů nezapočítávají.
 Petice je určena registračnímu úřadu pro volby do zastupitelstva obce Brno-Starý Lískovec a bude předložena spolu s kandidátní listinou v zákonem stanovené lhůtě. Na tuto petici se nevztahuje zákon č. 85/1990 Sb., o právu petičním, neboť se jedná o zvláštní institut upravený volebním zákonem.</x:t>
   </x:si>
   <x:si>
     <x:t>Městská část Brno-Starý Lískovec</x:t>
   </x:si>
   <x:si>
     <x:t>ANDREA BŘEZNOVÁ, Vltavská 245/19, Starý Lískovec, 625 00 Brno</x:t>
   </x:si>
   <x:si>
     <x:t>1864</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sdružení nezávislých kandidátů PRO Raškovice </x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice je určena ke splnění zákonných podmínek pro registraci Sdružení nezávislých kandidátů "PRO Raškovice" pro volby do Zastupitelstva obce Raškovice.
 Podpisem této petice občan potvrzuje, že podporuje registraci uvedeného sdružení kandidátů podle příslušných ustanovení volebního zákona.
 Podpis na této petici nepředstavuje závazek volit kandidáty sdružení ani vyjádření souhlasu s jeho programem. Slouží výhradně k podpoře registrace kandidátní listiny pro komunální volby.
 Účelem je umožnit účast sdružení kandidátů ve volbách do Zastupitelstva obce Raškovice v souladu s platnými právními předpisy.
 Petici mohou podepsat pouze oprávnění voliči obce Raškovice, tj. osoby, které splňují podmínky práva volit podle zákona č. 491/2001 Sb., o volbách do zastupitelstev obcí. Podpisy osob, které tyto zákonné podmínky nesplňují, nebo podpisy kandidátů samotných se do potřebného počtu podpisů nezapočítávají.</x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Frýdek-Místek</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JOSEF LEKKI, č.p. 594, 739 04 Raškovice</x:t>
   </x:si>
   <x:si>
     <x:t>Josef Lekki, č.p. 594, 739 04 Raškovice</x:t>
   </x:si>
   <x:si>
     <x:t>1883</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti záměru „Zóna ekonomického rozvoje Boršov nad Vltavou I“ (pro projekt Amazon)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Věc: Požadavek na zastavení podnikatelského záměru Zóna ekonomického rozvoje Boršov nad Vltavou I a zamezení pronájmu projektu společnosti Amazon.
 My, níže podepsaní občané a podporovatelé této petice, prostřednictvím tohoto podání vyjadřujeme svůj zásadní nesouhlas s realizací podnikatelského záměru „Zóna ekonomického rozvoje Boršov nad Vltavou I“, který počítá s dlouhodobým pronájmem (na dobu 20 let) logistického centra společnosti Amazon.
 Žádáme Zastupitelstvo obce Boršov nad Vltavou, aby v rámci svých zákonných pravomocí tento záměr bezodkladně zastavilo a nepodnikalo žádné kroky vedoucí k jeho schválení či realizaci.
 Svému požadavku uvádíme tyto zásadní důvody:
 1.	Nedostatečnost dopravní infrastruktury: Přilehlé pozemní komunikace nejsou kapacitně, technicky ani bezpečnostně dimenzovány na extrémní nárůst těžké nákladní a kamionové dopravy, který je s provozem logistického centra této velikosti spojen. Hrozí dopravní kolapsy a ohrožení bezpečnosti obyvatel.
 2.	Neaktuální posouzení vlivů na životní prostředí (EIA): Proces EIA nebyl pro aktuálně předložený projekt řádně aktualizován. Považujeme za nepřípustné rozhodovat o takto masivním projektu na základě zastaralých dat, která neodpovídají současnému stavu území a reálnému dopadu plánovaného provozu.
 3.	Nevratné ekologické dopady: Realizace projektu přinese nevyčíslitelné ekologické škody na území obce. Dojde k masivnímu záboru půdy, zvýšení hlukové a imisní zátěže, světelnému smogu, což drasticky sníží kvalitu života místních obyvatel.
 Vyzýváme Zastupitelstvo obce Boršov nad Vltavou, aby upřednostnilo ochranu zdraví občanů, životního prostředí a udržitelný rozvoj obce před tímto developerským záměrem.
 Za petiční výbor / Za iniciátora petice oprávněn jednat:
 Jméno a příjmení: Eva Horáková
 Datum narození: 27. 1. 1976
 Adresa trvalého bydliště: Farní 45, Boršov nad Vltavou, 373 82
 </x:t>
@@ -2488,53 +3807,50 @@
   </x:si>
   <x:si>
     <x:t>Město Slaný</x:t>
   </x:si>
   <x:si>
     <x:t>VIKTOR BLÁHA, Netovice 47, 274 01 Slaný</x:t>
   </x:si>
   <x:si>
     <x:t>1877</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ODSTRANĚNÍ PODZEMNÍCH KONTEJNERŮ U MOSTKU V ULICI PIVOVARNICKÁ/ NA ROKYTCE A KULTIVACI VEŘEJNÉHO PROSTORU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Současné umístění kontejnerů dlouhodobě přináší řadu problémů. V okolí se pravidelně hromadí odpad, který je větrem a deštěm roznášen do okolí a často končí i v přilehlém vodním toku. Lokalita rovněž přitahuje potkany a zhoršuje hygienické i estetické podmínky v místě.
 Přitom se jedná o prostor s mimořádným potenciálem. Díky své poloze u vody, vzrostlé zeleni a klidnému charakteru by mohl sloužit jako příjemné místo pro setkávání obyvatel, odpočinek, sousedské akce a trávení volného času. Namísto odpadového stanoviště zde může vzniknout moderní městský prostor s lavičkami, zelení a kvalitním mobiliářem, který zvýší kvalitu života místních obyvatel a přispěje ke kultivaci veřejného prostoru v Libni.
 Žádáme proto:
 1. Přemístění podzemních kontejnerů na vhodnější lokalitu.
 2. Vyčištění a revitalizaci prostoru u mostku v ulici Na Rokytce /  Pivovarnická.
 3. Vypracování návrhu veřejného prostranství určeného pro odpočinek a setkávání obyvatel, včetně zeleně, laviček a dalších prvků městského mobiliáře.
 Věříme, že veřejný prostor v srdci Libně si zaslouží lepší využití než sloužit jako odpadové stanoviště, a že jeho proměna bude přínosem pro všechny obyvatele této části Prahy.
 Žádáme proto Městskou část Praha 8, aby se touto záležitostí zabývala a zahájila kroky vedoucí k nápravě současného stavu a předem uctivě děkujeme. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 8</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DOROTEA VEJMELKOVÁ, Na žertvách 880/38, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
     <x:t>Antonín Vejmelka, Na žertvách 880/38, Libeň, 180 00 Praha
 Doris Vejmelková, Na žertvách 880/38, Libeň, 180 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1874</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za důkladné posouzení a ochranu zdraví obyvatel při projednávání záměru spalovny nebezpečných odpadů ZOE Waste v Litvínově</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, využíváme svého práva podle čl. 18 Listiny základních práv a svobod a obracíme se na příslušné orgány veřejné správy s žádostí o maximálně důsledné, transparentní a nezávislé posouzení záměru výstavby spalovny nebezpečných odpadů společnosti ZOE Waste v lokalitě Růžodol u Litvínova.
 Podle zveřejněných informací má být zařízení navrženo s kapacitou až 50 000 tun nebezpečných odpadů ročně, což by z něj činilo jedno z největších zařízení svého druhu v České republice.
 Region Mostecka a Litvínovska je dlouhodobě zatížen těžkým průmyslem, energetikou, chemickou výrobou, dopravou a dalšími ekologickými zátěžemi. Obyvatelé proto oprávněně požadují, aby jakýkoliv další významný průmyslový záměr byl posuzován s mimořádnou pečlivostí a s důrazem na ochranu zdraví lidí a kvality života.
 Požadujeme zejména:
 1. Důkladné vyhodnocení všech vlivů záměru na zdraví obyvatel.
 2. Posouzení vlivu na kvalitu ovzduší včetně kumulace emisí s již existujícími průmyslovými zdroji v regionu.
 3. Posouzení dopadů zvýšené nákladní dopravy na okolní obce a města.
 4. Zveřejnění všech odborných studií, podkladů a analýz v srozumitelné podobě pro veřejnost.
 5. Plnou transparentnost procesu EIA a zajištění skutečné účasti veřejnosti.
 6. Respektování oprávněných připomínek občanů, obcí a odborné veřejnosti.
 7. Aby nebylo vydáno souhlasné stanovisko bez jednoznačného prokázání, že záměr nepovede ke zhoršení životního prostředí a kvality života obyvatel regionu.
 Neodmítáme odbornou diskusi o nakládání s nebezpečnými odpady. Jsme však přesvědčeni, že ochrana zdraví obyvatel, životního prostředí a budoucnosti regionu musí být prioritou každého rozhodování.
@@ -2552,53 +3868,50 @@
 Jsme přesvědčeni, že pomoc lidem v tíživé životní situaci je důležitá. Současně však musí být zajištěna ochrana školních zařízení, bezpečnost dětí a zachování důstojného a bezpečného veřejného prostoru pro místní obyvatele.
 Proto žádáme:
 1.	Městskou část Praha 6 o okamžité vyhodnocení dopadů provozu zařízení na okolí školy a přilehlých parků. 
 2.	Pravidelný monitoring situace v okolí ZŠ Antonína Čermáka. 
 3.	Posílení hlídkové činnosti Městské policie Praha v okolí školy a přilehlých parkových plochách. 
 4.	Důsledné řešení případů konzumace alkoholu, užívání drog, znečišťování veřejného prostoru a dalších přestupků. 
 5.	Zavedení pravidelného úklidu a odstraňování nebezpečného odpadu (injekční stříkačky, lidské exkrementy apod.), pokud se v lokalitě vyskytují. 
 6.	Otevřené jednání mezi městskou částí, provozovatelem zařízení, vedením školy a místními obyvateli. 
 7.	Přijetí takových opatření, která zajistí, že provoz sociálních služeb nebude negativně ovlivňovat bezpečnost dětí a kvalitu života místních obyvatel.
 </x:t>
   </x:si>
   <x:si>
     <x:t>KLÁRA KOPPOVÁ, Vietnamská 702/2, Bubeneč, 160 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>Kateřina Whyte, Zelená 744/4, Bubeneč, 160 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1871</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za vyhlášení referenda o poplatcích za veřejnoprávní media</x:t>
   </x:si>
   <x:si>
     <x:t>O tom zda občané chtějí platit za služby veřejnoprávních médií ze svého nebo ze státního, by měli rozhodnout pouze a jedině zodpovědní voliči. Buďme hrdi na to že my občané této země máme jako jedni z mála svou televizi a svůj rozhlas s velmi omezeným tlakem ze strany komerce a politiky. Měli bychom jako poplatníci o těchto mediích rozhodovat v co nejširším plénu a nenechávat toto rozhodnutí v rukou hrstky politiků se slabým mandátem. Právě pro tuto volbu s tak širokým dopadem je referendum jednoznačně nejlepším nástrojem.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Česká republika - Kancelář Senátu</x:t>
   </x:si>
   <x:si>
     <x:t>JINDŘICH SLÁDEK, Krajová 600, Liberec XXX-Vratislavice nad Nisou, 463 11 Liberec</x:t>
   </x:si>
   <x:si>
     <x:t>1867</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ZLEPŠENÍ ŽIVOTNÍHO PROSTŘEDÍ A BEZPEČNOSTI V SEDLČÁNKÁCH</x:t>
   </x:si>
   <x:si>
     <x:t>Obyvatelé Sedlčánek dlouhodobě upozorňují na nadměrnou prašnost z polí a znečištěných komunikací; hluk a intenzivní dopravu těžké techniky přímo v obytné části obce; rizika pro zdraví obyvatel spojená s používáním chemických přípravků v zemědělství a bezpečnostní rizika v dopravě, zejména v centru obce a u frekventovaných míst. Tyto problémy mají přímý dopad na kvalitu života obyvatel a podle dostupných poznatků mohou představovat i závažná zdravotní rizika. Doposud nebyla přijata dostatečná systémová opatření, ačkoliv existují možnosti řešení například v rámci územního plánování. Cílem není omezovat zemědělskou činnost, ale nastavit rozumná a vyvážená pravidla, která zajistí ochranu zdraví obyvatel, kvalitní životní prostředí, bezpečný provoz v obci a dlouhodobě udržitelný rozvoj území.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Čelákovice</x:t>
   </x:si>
   <x:si>
     <x:t>PETR PETŘÍK, Havlíčkova 411/14, 250 88 Čelákovice</x:t>
   </x:si>
   <x:si>
     <x:t>Zbyněk Čech, Za Školou 297, Sedlčánky, 250 88 Čelákovice
 Zbyněk Chmela, Ve Skále 190/13, 250 88 Čelákovice</x:t>
   </x:si>
   <x:si>
     <x:t>1866</x:t>
@@ -3139,53 +4452,50 @@
   <x:si>
     <x:t>Město Roztoky</x:t>
   </x:si>
   <x:si>
     <x:t>JAN ROHLÍČEK, Křivá 743, 252 66 Libčice nad Vltavou</x:t>
   </x:si>
   <x:si>
     <x:t>Jan Rohlíček, Křivá 743, 252 66 Libčice nad Vltavou
 Radka Peřinová, Vltavská 11, 252 66 Libčice nad Vltavou</x:t>
   </x:si>
   <x:si>
     <x:t>1814</x:t>
   </x:si>
   <x:si>
     <x:t>Požadavek na vybudování krytého bazénu na území MČ Praha 12</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané hlavního města Prahy, požadujeme vybudovat na Praze 12 krytý bazén, který by sloužil obyvatelům celé městské části i okolí. Bazény v posledních letech vznikly na Praze 11 i za řekou v malé městské části Praha 16 (Radotín). Jsme přesvědčeni, že i Praha 12 se svými téměř 60 000 obyvateli bazén o délce alespoň 25 m plně využije.
 Financování: Poté, co developer odmítl vybudovat bazén u křižovatky ulic Generála Šišky a Čs. exilu a raději zaplatil sankci 70 milionů Kč, požadujeme, aby tato částka byla využita na vybudování bazénu na jiném místě na Praze 12.
 Důvody:
 1. Plavání patří k oblíbeným rekreačním pohybovým aktivitám obyvatel všech věkových skupin.
 2. Využití pro povinný plavecký výcvik žáků základních a mateřských škol: školy v současné době musí pro tyto účely využívat jiné bazény po Praze a mnohdy cestovat pronajatým autobusem - ušetření nákladů i času na dopravu
 3. Ranní plavání: bazény jsou v brzkých ranních hodinách “před prací” tradičně plné.
 Bazén by měl zahrnovat minimálně i vířivku, brouzdaliště pro nejmenší děti a saunu (např viz Radotín).
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Městská část Praha 12</x:t>
   </x:si>
   <x:si>
     <x:t>JAN ADAMEC, Na výšině 2076/3, Modřany, 143 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>Jan Adamec, Na výšině 2076/3, Modřany, 143 00 Praha
 Martina Rázus Paříková, K Břečkám 255, Cholupice, 143 00 Praha
 Jakub Rykl, K otočce 1877/22, Modřany, 143 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1813</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE ZA ZRUŠENÍ POVINNÉHO SYSTÉMU JEDNOTNÉHO MĚSÍČNÍHO HLÁŠENÍ ZAMĚSTNAVATELE (JMHZ)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, podnikatelé, účetní a zaměstnavatelé, vyjadřujeme nesouhlas se zavedením systému Jednotného měsíčního hlášení zaměstnavatele (JMHZ) v jeho současné podobě. Domníváme se, že nový systém:
 *výrazně zvyšuje administrativní zátěž zaměstnavatelů,
 *přináší vysoké náklady na úpravy účetních a mzdových systémů,
 *zvyšuje riziko chyb a sankcí,
 *představuje nepřiměřenou komplikaci zejména pro malé firmy a živnostníky,
 *nebyl dostatečně otestován v praxi.
 Žádáme vládu České republiky a Ministerstvo práce a sociálních věcí o:
 1) pozastavení povinného zavedení systému JMHZ,
 2) přepracování systému po konzultaci s odbornou veřejností,
@@ -4157,53 +5467,50 @@
 Jiří  Štilec, č.ev. 65, 370 07 Borovnice</x:t>
   </x:si>
   <x:si>
     <x:t>1736</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za změnu podmínek konání půlmaratonu v Olomouci a omezení dopravních uzavírek</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní, žádáme Statutární město Olomouc, aby změnilo přístup k povolování a organizaci půlmaratonu v ulicích města.
 Nejsme proti sportu, běžcům ani veřejným akcím. Vadí nám však rozsah dopravních omezení, která při půlmaratonu každoročně dopadají na běžné obyvatele Olomouce. Uzavírky ulic, zákazy zastavení, změny MHD a omezené možnosti vjezdu či výjezdu z některých lokalit mohou výrazně zkomplikovat každodenní život obyvatel, seniorů, rodin s dětmi, osob se sníženou pohyblivostí, podnikatelů i návštěvníků města.
 Považujeme za nepřiměřené, aby sportovní akce na několik hodin zásadně omezila dopravní dostupnost města a prakticky odřízla některé části Olomouce od běžného provozu. Město má při povolování podobných akcí chránit nejen zájem pořadatele a účastníků akce, ale i zájem obyvatel, kteří v dotčených lokalitách bydlí, pracují nebo potřebují městem projet.
 Žádáme proto Statutární město Olomouc, aby:
 1. nepovolovalo půlmaraton v podobě, která plošně blokuje dopravu a významně omezuje dostupnost jednotlivých částí města;
 2. požadovalo po pořadateli úpravu trasy tak, aby nebyly zbytečně uzavírány hlavní dopravní tahy, rezidenční oblasti a důležitá spojení mezi částmi města;
 3. zajistilo, aby případná dopravní omezení byla co nejkratší, přehledná, úseková a průběžně uvolňovaná;
 4. trvalo na zachování reálné dostupnosti bydlišť, zdravotnických zařízení, vlakového a autobusového nádraží, služeb, obchodů a provozoven;
 5. zajistilo funkční objízdné trasy a srozumitelnou informovanost obyvatel s dostatečným předstihem;
 6. požadovalo po pořadateli zveřejnění kompletní mapy trasy, dopravních omezení, změn MHD a možností průjezdu s dostatečným předstihem před konáním akce;
 7. před dalším povolením akce vyhodnotilo skutečné dopady na dopravu, MHD, bezpečnost, dostupnost složek IZS a život obyvatel dotčených částí města;
 8. zvážilo přesunutí části trasy mimo nejzatíženější části města nebo změnu formátu akce tak, aby nebyl paralyzován běžný provoz Olomouce.
 Tato petice není útokem na sportovní události ani na účastníky půlmaratonu. Je výzvou k tomu, aby město nastavilo rozumné podmínky, které budou respektovat i obyvatele Olomouce a jejich právo na běžnou dopravní dostupnost, pohyb po městě a fungování každodenního života.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Statutární město Olomouc</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>JAKUB HÁJEK, Frištenského 986/8, Neředín, 779 00 Olomouc</x:t>
   </x:si>
   <x:si>
     <x:t>1735</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za odstranění zastávek tramvaje č. 22 v Praze 6 poblíž turistických cílů z Google Maps</x:t>
   </x:si>
   <x:si>
     <x:t>V roce 2025 navštívilo Prahu rekordních 8,27 milionu turistů. Není proto divu, že s neustále rostoucím počtem návštěvníků je naše město čím dál přeplněnější. Tramvaje jsou po celý rok plné turistů a centrum Prahy začíná připomínat Disneyland, kde je vše přizpůsobeno návštěvníkům.
 Zvláště problematická je přeplněnost tramvají na lince č. 22, která slouží také jako jakási „vyhlídková linka“ pro turisty – za cenu jedné jízdenky si mohou prohlédnout Královské Letohrádky, Pražský hrad a mnoho dalších památek.
 Jako místní obyvatel Prahy 6, který tuto tramvajovou linku denně využívá, každoročně vnímám, že přeplněnost tramvají je už neúnosná. Turisté stojí ve dveřích nebo zabírají místa vyhrazená pro kočárky a osoby na vozíku, takže se často nedostane místo těm, kteří ho skutečně potřebují.
 Pokud si i ty přeješ, aby bylo na tramvajové lince č. 22 méně turistů a tím se zmírnila přeplněnost, podepiš tuto petici!
 V roce 2024 už proběhla podobná iniciativa v Barceloně, kde místní obyvatelé dosáhli toho, že autobusová linka č. 116 byla odstraněna z Google Maps, protože ji kvůli turistům nemohli využívat právě místní.
 Pražská veřejná doprava je tu především pro nás, obyvatele Prahy, ne pro masový turismus!</x:t>
   </x:si>
   <x:si>
     <x:t>BENCE ADORJÁN DOBOS, Šlikova 304/32, Břevnov, 169 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1734</x:t>
   </x:si>
   <x:si>
     <x:t>Výpadek rodinných dávek u pendlerů CZ–AT – žádáme okamžité řešení situace</x:t>
   </x:si>
@@ -4266,53 +5573,50 @@
 Spis. zn: SZ_MMP 64874/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Tímto vyjadřujeme nesouhlas s navrhovaným dopravním opatřením spočívajícím v omezení (zákazu) průjezdu ulicí Veverkova v obci Rybitví.
 Ulice Veverkova představuje jednu z hlavních příjezdových komunikací do obce, zejména ve směru z a do Lázní Bohdaneč a Pardubic. Navrhované omezení průjezdu podle našeho názoru nezohledňuje širší dopravní situaci v dané oblasti, zejména v souvislosti s komplikovanou a nebezpečnou křižovatkou Rybitví – závod. V záměru zcela absentuje zhodnocení komplexní dopravní situace v obci; není například uvedena statistika nehodovosti na dalších komunikacích ani frekvence průjezdnosti. Návrh tak zohledňuje pouze situaci v ulici Veverkova.
 Zavedením tohoto opatření dojde ke zhoršení plynulosti dopravy, omezení dostupnosti obce pro její obyvatele i návštěvníky a v konečném důsledku i ke snížení bezpečnosti všech obyvatel naší obce, kteří nebydlí v ulici Veverkova a v přilehlých ulicích. Komunikace je běžně využívána nejen pro cesty směrem na Lázně Bohdaneč, ale také například při vyzvedávání dětí a dalších osob ze zastávky Rybitví „UMA“.
 Toto řešení bude mít bezprostřední vliv na dopravní zatížení okolních komunikací a každodenní fungování obyvatel obce. Domníváme se proto, že navrhovaná úprava není dostatečně odůvodněná a může mít negativní dopad na kvalitu života v obci.
 Žádáme proto o přehodnocení tohoto záměru a zvážení alternativního řešení, které bude lépe reflektovat reálné dopravní potřeby v lokalitě.</x:t>
   </x:si>
   <x:si>
     <x:t>ALENA BENDOVÁ, Jiráskova 241, 533 54 Rybitví</x:t>
   </x:si>
   <x:si>
     <x:t>1731</x:t>
   </x:si>
   <x:si>
     <x:t>Pražské referendum za 1500 nových míst na pražských středních školách a za 500 bytů ročně do městského bytového fondu. Referendum PŘIDEJŽIDLI.CZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1) Souhlasíte s tím, aby hl. m. Praha bylo povinno všemi dostupnými prostředky navýšit počet míst na čtyřletých veřejných středních školách o 1500 na ročník, a to po dobu čtyř po sobě jdoucích let počínaje třetím školním rokem následujícím od konání tohoto referenda?
 2) Souhlasíte s tím, aby hl. m. Praha bylo povinno získávat nově do svého vlastnictví minimálně 500 bytů ročně pro dostupné nájemní bydlení, a to počínaje třetím rokem od konání tohoto referenda, a aby přestalo byty ve svém majetku prodávat?
 Pražské děti mají oproti ostatním dětem v naší zemi výrazně ztíženou možnost úspěšně vykonat přijímací zkoušky na střední školu. V Praze je nejhorší poměr mezi počtem uchazečů a počtem míst na veřejných čtyřletých, ale i šestiletých a osmiletých středních školách.
 Pro generaci pražských dětí, které nyní míří na střední školy, nebyla často místa v porodnicích, poté pro ně často nebyla místa v mateřských školách, v základních školách a nyní pro ně nejsou místa na školách středních. Tato generace dětí bude mít také výrazně ztíženou možnost dostat se k dostupnému bydlení. Proto je navržena i druhá otázka, která nastaví postup hl. m. Prahy při budování městského systému dostupného bydlení. 
 Oprávněnými osobami podepsat petici jsou osoby volící v pražských komunálních volbách. Ten, kdo podepíše vícekrát tentýž návrh na konání místního referenda nebo kdo podepíše podpisovou listinu, ač není oprávněnou osobou podle zákona o místním referendu, nebo kdo v podpisové listině uvede nepravdivé údaje, dopouští se přestupku, za který mu může být uložena pokuta do výše 3 000 Kč.
 Přípravný výbor referenda: Adam Scheinherr, Argentinská 6, Praha 7; Hana Třeštíková, Kostelní 14, Praha 7;  Jan Čižinský, Veletržní 31, Praha 7; Mariana Čapková, Bělohorská 181, Praha 6. Kontakt: jancizinsky@seznam.cz, 774828345. </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>JAN ČIŽINSKÝ, Veletržní 405/31, Holešovice, 170 00 Praha 7</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Scheinherr, Argentinská 1284/6, Holešovice, 170 00 Praha
 Hana Třeštíková, Kostelní 1103/14, Holešovice, 170 00 Praha
 Mariana Čapková, Bělohorská 517/181, Břevnov, 169 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1730</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETICE ZA KRAJINU JIŽNÍHO PLZEŇSKA
 za vypuštění AOV 63 Únětice, AOV 62 Střížovice a AOV 51 Řenče ze Změny č. 2 Územního rozvojového plánu a souvisejících územních opatření
 </x:t>
   </x:si>
   <x:si>
     <x:t>HLAVNÍ POŽADAVKY:
 * 
 VYPUŠTĚNÍ KONFLIKTNÍCH OBLASTÍ:
 Vypuštění AOV 63 Únětice, AOV 62 Střížovice a AOV 51 Řenče ze Změny č. 2 Územního rozvojového plánu a souvisejících územních opatření.
 * 
 ODPOVĚDNÉ UMISŤOVÁNÍ OZE (RED III):
 Směřovat rozvoj větrné energetiky přednostně do brownfieldů, průmyslových areálů a jiných narušených ploch, nikoli do citlivé krajiny.
 * 
 OCHRANA OBYDLÍ A KVALITY ŽIVOTA:
 Neumisťovat větrné elektrárny v blízkosti obydlí; požadujeme minimální vzdálenost alespoň 10násobku jejich výšky (10H).
@@ -4471,53 +5775,50 @@
 3.	byla provedena aktualizace dopravních studií s důrazem na reálné dopady na obec Hájek a okolí, 
 4.	byla zajištěna aktivní komunikace s obyvateli a samosprávami dotčených obcí. 
 Žádáme proto odpovědné instituce, aby situaci řešily systematicky a včas – nikoliv až ve chvíli, kdy budou negativní dopady nevratné.</x:t>
   </x:si>
   <x:si>
     <x:t>MIROSLAV ROTH, U mezníku 132, Hájek u Uhříněvsi, 104 00 Praha 10</x:t>
   </x:si>
   <x:si>
     <x:t>Tomáš Kaněra, K Netlukám 959, Uhříněves, 104 00 Praha
 Jan Konopásek, Hulanova 1390/9, Uhříněves, 104 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1715</x:t>
   </x:si>
   <x:si>
     <x:t>Petice podporující kandidaturu volební strany sdružení nezávislých kandidátů PRAHA 7 SOBĚ do zastupitelstva Městské části Praha 7 v roce 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Sloužit obyvatelům Sedmičky a pro Prahu 7 dýchat je krásná práce a máme ji rádi. Je přirozené, že v průběhu let jsme každého z vás někdy něčím naštvali nebo překvapili. Ale jako starosta se opravdu starám a moji kolegové také. Vždy jsme k dispozici, telefony zvedáme, voláme zpátky, fungujeme, komunikujeme, řešitelné problémy řešíme, krizové situace jako třeba požár v ulici Dobrovského zvládáme a nikoho nenecháme bez pomoci.
 Budeme také moc vděční, pokud se rozhodnete přispět nám na transparentní účet 2301476108/2010, abychom měli finance na předvolební kampaň. 
 PRAHA 7 povede jen takovou kampaň, na kterou nám peníze pošlete. Přikládáme QR kód.
 A pokud nám v nadcházejících volbách dáte znovu důvěru, budeme pro Vás rádi pracovat ve dne v noci další čtyři roky. Těšíme se na to a děkujeme Vám.
 Jan Čižinský, Hana Třeštíková a tým PRAHA 7 SOBĚ</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hana Třeštíková, Kostelní 1103/14, Holešovice, 170 00 Praha
 Kamil Vavřinec Mareš, U smaltovny 1334/22, Holešovice, 170 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1711</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za vytvoření jednorázového ústavního zákona o referendu k české iniciativě v Evropském parlamentu za vznik Evropské federace.</x:t>
   </x:si>
   <x:si>
     <x:t>I. Úvod a politický kontext
 Česká republika se nachází v historickém okamžiku, kdy se podoba evropské integrace zásadně proměňuje. Dosavadní model mezivládní spolupráce v mnoha ohledech naráží na své limity, zejména v oblastech bezpečnosti, energetiky a globální konkurenceschopnosti. Tato petice vychází z přesvědčení, že jedinou udržitelnou cestou pro zajištění prosperity a bezpečnosti občanů ČR je transformace Evropské unie v plnohodnotnou Evropskou federaci.
 II. Cíl petice: Aktivní role ČR
 Nechceme, aby Česká republika byla pouze pasivním příjemcem rozhodnutí přijatých jinými. Cílem této iniciativy je, aby se ČR stala lídrem reformního procesu. Žádáme Parlament ČR, aby přijal jednorázový ústavní zákon o vyhlášení celostátního referenda. Toto referendum by občanům položilo otázku, zda si přejí, aby zástupci České republiky na půdě Evropského parlamentu a dalších unijních institucí aktivně iniciovali a prosazovali vznik Evropské federace, a současně by vyjádřilo platný závazek, že v případě jejího vytvoření k ní Česká republika neprodleně přistoupí a umožní její vznik svým hlasem v Evropě i v rámci vlastního ústavního pořádku.
 III. Právní mechanismus: Jednorázový ústavní zákon
 Vzhledem k absenci obecného zákona o referendu v právním řádu ČR je nezbytné, aby zákonodárci schválili specifický ústavní rámec pro toto hlasování, podobně jako tomu bylo při vstupu ČR do EU v roce 2003. Tento zákon by měl přesně definovat otázku, termín konání a především závaznost výsledku pro exekutivu a zákonodárce. Tímto krokem bude zajištěno, že mandát pro vytvoření federace bude vycházet přímo z vůle lidu, což je nejvyšší možná forma legitimity v demokratickém státě.
 IV. Ústavní rámec a suverenita
 Vznik Evropské federace by znamenal kvalitativní skok v přenosu pravomocí. Referendum by proto sloužilo jako předběžný a závazný souhlas občanů s tím, že Česká republika je připravena  a zavazuje se upravit svůj ústavní řád v případě vzniku Evropské federace tak, aby odpovídal federálnímu uspořádání. To zahrnuje zejména:
 - Sdílenou suverenitu v klíčových otázkách (zahraniční politika, obrana, finance).
 - Posílení demokratické kontroly prostřednictvím přímo voleného Evropského parlamentu s legislativní iniciativou.
 - Zajištění právního státu a ochrany lidských práv na federální úrovni.
 V. Proč federace?
 Federativní uspořádání nabízí efektivnější rozhodování než současný princip jednomyslnosti, který často vede k paralýze EU. Silná federální Evropa s českým otiskem znamená:
 Bezpečnost: Společná obranná politika a armáda schopná čelit vnějším hrozbám.
 Ekonomická síla: Jednotný trh bez zbytečných bariér a společná stabilní měna.
@@ -5336,53 +6637,50 @@
   </x:si>
   <x:si>
     <x:t>1622</x:t>
   </x:si>
   <x:si>
     <x:t>Zákon o pálení Biosložek na zahradách.
 Petice proti zákonu č. 201/2012 Sb  o spalování listí, trávy a dalšího bioodpadu spojeného s běžnou údržbou zahradní zelené č. 201/2012 Sb</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti nesmyslnému a omezujícímu zákonu č. 201/2012 Sb. Který zakazuje pálení listí větví a dalších Biosložek na zahradách.
 Právo na péči o vlastní majetek a nakládání s materiálem rostlinného původu. 
 Možnost spalovat listí, větve a další čistý zahradní bioodpad na vlastním pozemku je tradiční, osvědčený a ekologicky smysluplný způsob hospodaření, který má v české krajině dlouhou historii. Jde o přirozený proces uzavřeného koloběhu živin, kdy se z organické hmoty stává minerálně bohatý popel. Ten obsahuje draslík, vápník, fosfor a stopové prvky, které zlepšují půdní strukturu, podporují růst rostlin a snižují potřebu průmyslových hnojiv. Popel z čisté biomasy je jedním z nejstarších a nejúčinnějších přírodních půdních kondicionérů.
 Pálení suchého rostlinného materiálu je zároveň praktickým a bezpečným způsobem likvidace objemného odpadu, který nelze vždy efektivně kompostovat nebo odvážet. V mnoha obcích neexistuje pravidelný svoz bioodpadu, nebo je kapacitně nedostatečný. Pro majitele zahrad tak zákaz pálení znamená zvýšené náklady, logistické komplikace a často i nemožnost legálně naložit s větším množstvím dřevní hmoty.
 Zkušenosti generací ukazují, že při dodržení základních pravidel — spalování pouze suchého materiálu, mimo období sucha a za bezvětří — je tento postup bezpečný a nezatěžuje okolí. Naopak přispívá k prevenci šíření chorob a škůdců, protože některé druhy napadeného materiálu nelze kompostovat ani ukládat do sběrných dvorů.
 Zákaz plošného pálení bioodpadu ignoruje rozdíly mezi městským a venkovským prostředím, nerespektuje tradiční hospodaření a přenáší nepřiměřenou zátěž na občany. Místo rozumné regulace vznikl absolutní zákaz, který nebere v úvahu praktické potřeby, ekologické přínosy ani dlouhodobé zkušenosti.
 Požadujeme proto zrušení zákazu a jeho nahrazení rozumnou, odborně podloženou úpravou, která umožní spalování čistého rostlinného materiálu za jasně definovaných podmínek.</x:t>
   </x:si>
   <x:si>
     <x:t>1618</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Petice za vytvoření pořadu Otázky manželů Řezníčkových </x:t>
   </x:si>
   <x:si>
     <x:t>Martin Řezníček dle dostupných informací dostal nabídku na moderování nedělního poledního diskuzního pořadu ČT. Navrhujeme, aby jej doplnila v moderátorské dvojici jeho žena Tereza. Rodinný pořad tohoto typu je unikátní koncept.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ČESKÁ TELEVIZE</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ KOVÁŘÍK, Podbabská 870/2, Bubeneč, 160 00 Praha 6</x:t>
   </x:si>
   <x:si>
     <x:t>1615</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Společné připomínky dotčené veřejnosti ke Změně č. 3 Územního plánu Rychvaldu
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADRESÁT: 
 Městský úřad Bohumín, Odbor rozvoje a investic, Úřad územního plánování, Masarykova 158, 735 81 BOHUMÍN - k č. j. MUBO/09424/2026 ze dne 19. února 2026
 My, níže podepsaní občané města Rychvald a osoby mající vlastnická nebo jiná věcná práva k pozemkům a stavbám v katastrálním území Rychvald, v souladu s § 97, odst. (1) zákona 
 č. 283/2021 Sb., Stavební zákon, a § 31 včetně následujících paragrafů zákona č. 500/2004, Sb., Správní řád,
 zmocňujeme
 pana Michala Parvoniče, nar. 10. 12. 1992, bytem Na Dvorku 126, 735 32 Rychvald, ISDS: zh4ci2e
 (dále jen „zástupce veřejnosti“), aby nás zastupoval při podání připomínek a v dalším procesu při pořizování Změny č. 3 Územního plánu Rychvaldu (dále jen „ÚPR“).
 1.	Posouzení vlivů ÚPR na životní prostředí
 Nesouhlasíme s pořízením ÚPR bez řádného vyhodnocení vlivů na životní prostředí.
 2.	Posouzení plošného připuštění výstavby fotovoltaických elektráren
 Nesouhlasíme s netransparentním a plošným povolením výstavby fotovoltaických elektráren v nezastavěném území bez předchozího stanovení jasných regulačních podmínek ochrany přírody a krajiny.
 3.	Posouzení vlivů ploch výroby lehké (VL) v obytných zástavbách
 Nesouhlasíme s umístěním ploch výroby lehké v bezprostřední blízkosti rodinné zástavby. Požadujeme ochranu rodinné zástavby a životního prostředí před negativními vlivy ze staveb, které plocha VL umožňuje vystavět.
@@ -6186,53 +7484,50 @@
   </x:si>
   <x:si>
     <x:t>Uvedený záměr má být realizován na pozemku, který je dle aktuálního územního plánu „Izolační zelení”. V té je stavba pouze podmínečně přípustná. Je také v rozporu s IPR, konkrétně s požadavkem dominantního plošného podílu zeleně: „Pro podmíněně přípustné využití platí, že nedojde k znehodnocení nebo ohrožení využitelnosti dotčených pozemků". Což výstavbou stanice, která zabere většinu pozemku, jistě nastane. Výjimka pro stavbu v izolační zeleni by byla logická např. u dálnice, ale v těsném sousedství bytových domů a školy je její stavba neobhajitelná.
 Benzinka z důvodu umístění na křižovatce bude muset být obsluhována také ze zadní části, takže auta budou muset jezdit i do ulice Vitošská. V místě výrazně vzroste doprava, zvýší se hluk a prašnost a nastartovaná auta zvýší emise.
 Voda z myčky bude znečišťovat kolemjdoucí a kiosek provozován nonstop, ač zní lákavě s možností si nakoupit, bude osvětlením svítit do okolních domů a přivede další nežádoucí dopravu a osoby.
 Dle územního plánu je toto místo izolační zeleň a majitel Damila-Leasing, s.r.o. ho získal účelovou směnou za jiné pozemky. Tímto postupem je nejenom v naší městské části známý. Není možné tlačit stavbu proti zájmu místních obyvatel. Toto místo je pro čerpací stanici nevhodné a sousedním obyvatelům akorát znehodnotí pohodu bydlení, kvalitu života i nemovitosti.
 Nechceme benzinku místo klidu a zeleně!
 My, níže podepsaní, s uvedenou stavbou na uvedeném pozemku zásadně nesouhlasíme. Žádáme Zastupitelstvo městské části Praha 12 a Zastupitelstvo hl. m. Prahy o projednání petice a vyzýváme zastupitele:
 - aby se zasadili o úplné zrušení záměru výstavby uvedené čerpací stanice
 - aby využili všech opravných prostředků proti případnému rozhodnutí stavebního úřadu a o hájení potřeb a zájmů obyvatel
 Zamýšlená stavba:
 - zasahuje do ulic Mladenovova a Vitošská, přivede do těchto ulic nový provoz nad rámec
 stávajícího provozu rezidentů, razantně zhorší dopravní situaci v ulicích Vitošská a
 Mladenovova a způsobí ucpávání křižovatek Vitošská/Mladenovova a Mladenovova/Gen. Šišky
 - omezí velikost a funkčnost „valu“, který oddělují obytnou a odpočinkovou zónu rezidentů od rušné ulice Gen. Šišky
 - zdevalvuje izolační zeleň na valu, a to jak z hlediska estetického, tak protihlukového
 - způsobí zvýšení emisí zplodin v oblasti
 - způsobí zvýšení hluku a světelného smogu v oblasti
 - občerstvení“ či „kiosek“ hrozí zvýšením koncentrace sociálně problémových občanů vyhledávajících dostupný alkohol a posezení v okolí
 V přilehlé oblasti se vyskytují:
 - bytové domy s množstvím bytových jednotek, několik dětských hřišť, jakož i všeobecná zeleň užívaná jak dětmi, tak rezidenty k odpočinku
 - základní škola pro první stupeň
 - už tak nepřehledné silnice s parkujícími auty (Vitošská, Mladenovova a jejich křižovatka), v nichž v ranních špičkách dochází k zácpám, je problém jimi projet a jsou zejména pro děti nebezpečné</x:t>
   </x:si>
   <x:si>
-    <x:t>VERONA BALLAY, Šumenská 3223/9, Modřany, 143 00 Praha 4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1544</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti brutálnímu týrání kočky na Litoměřicku</x:t>
   </x:si>
   <x:si>
     <x:t>Petice upozorňuje na mimořádně brutální případ týrání kočky na Litoměřicku, při němž bylo zvíře úmyslně vystaveno extrémnímu utrpení v sušičce. Tento čin vyvolal silnou společenskou odezvu a otevřel otázku, jakým způsobem stát reaguje na zvlášť závažné formy týrání zvířat. My, níže podepsaní občané České republiky, vyjadřujeme hluboké znepokojení nad tímto případem, k němuž došlo v srpnu roku 2025 na Litoměřicku. Podle dostupných informací se jednalo o vědomé a úmyslné jednání, které vedlo k extrémnímu utrpení živého tvora. Takové jednání nelze bagatelizovat ani považovat za pouhou nerozvážnost. Žádáme, aby orgány činné v trestním řízení postupovaly důsledně v rámci platné legislativy a aby při posuzování případu plně zohlednily závažnost, brutalitu a úmyslnost skutku. Zvlášť závažné formy týrání zvířat představují nejen porušení základních etických hodnot společnosti, ale i rizikový faktor z hlediska dalšího násilného chování. Domníváme se, že přiměřená a důsledná reakce státu má nejen represivní, ale i preventivní význam a vysílá jasný signál, že extrémní krutost vůči zvířatům není společensky tolerována. Ochrana bezbranných bytostí, včetně zvířat, je součástí odpovědnosti moderní společnosti. Touto peticí vyzýváme k tomu, aby byl případ posouzen s maximální vážností a aby bylo při rozhodování dbáno na spravedlnost, odpovědnost a ochranu veřejného zájmu v souladu s právním řádem České republiky.</x:t>
   </x:si>
   <x:si>
     <x:t>KAMILA FIRMANOVÁ, Lipová 44, Kamenná, 407 01 Jílové</x:t>
   </x:si>
   <x:si>
     <x:t>1543</x:t>
   </x:si>
   <x:si>
     <x:t>Petice na ochranu městského parku "U Čeňku"</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, žádáme Zastupitelstvo Městské části Praha 14, aby odmítlo projekt výstavby Multifunkčního sportovního centra Čihadla, zahrnujícího halu na národní úrovni, kongresový hotel, parkovací dům, plavecký bazén s wellness, saunový svět a venkovní koupaliště s tobogány. Projekt má být realizován na pozemku parc. č. 221/2, trvalý travní porost, v k. ú. Černý Most.
 Tento záměr by znamenal zcela zásadní zásah do jedné z posledních rozsáhlejších přírodních ploch v okolí, která je dlouhodobě využívána občany pro rekreaci, sport i odpočinek. Pozemek byl původně zahrnut do IV. etapy úprav Parku u Čeňku, která počítala s rozšířením veřejného parku – tedy se vznikem zeleně, rozhledny, amfiteátru, dětského hřiště a dalších prvků sloužících otevřeně a zdarma všem občanům.
 Přírodní prostředí plní nezastupitelnou roli pro fyzické i psychické zdraví obyvatel. Pobyt v zeleni prokazatelně snižuje stres, podporuje přirozený pohyb a posiluje komunitní život. Naproti tomu rozsáhlá výstavba způsobí výrazné zvýšení dopravní zátěže, hluku i tepelného ostrova, který každá masivní betonová stavba vytváří. Stromy a vegetace ochlazují okolí, zadržují vodu a zlepšují kvalitu ovzduší – to žádná sportovní hala nahradit nemůže.
 Zásadní je rovněž skutečnost, že by pozemek parc. č. 221/2 byl v rámci projektu převeden ze správy hlavního města Prahy na soukromého investora, čímž by došlo k omezení veřejného přístupu. Místo, které má podle původního záměru sloužit všem, by bylo dále určováno především komerčními zájmy. Vstup do většiny plánovaných provozů by byl zpoplatněn, čímž se prostor přestává chovat jako veřejné prostranství, ale stává se privátní zónou s omezeným využitím.
 Žádáme proto, aby Zastupitelstvo MČ Praha 14 respektovalo původní koncepci Parku u Čeňku, která byla vytvářena s ohledem na dlouhodobé potřeby obyvatel, ochranu krajiny a dostupnost zeleně pro všechny. Pokračování realizace parku podle původního projektu je jednoznačně nejprospěšnějším řešením jak pro místní komunitu, tak pro životní prostředí.</x:t>
   </x:si>
   <x:si>
@@ -6529,53 +7824,50 @@
     <x:t>1519</x:t>
   </x:si>
   <x:si>
     <x:t>Dlouhodobá nečinnost státní organizace Lesů ČR bránící developerským činnostem</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané, podnikatelé a investoři, se obracíme touto peticí na Lesy České republiky, s. p., jejich zakladatele – Ministerstvo zemědělství České republiky, a další odpovědné orgány státní správy.
 Dlouhodobě se setkáváme se situacemi, kdy nečinnost, netransparentní postupy a absence odpovědí ze strany státní organizace Lesy ČR zásadním způsobem brání developerským, stavebním i veřejně prospěšným projektům, a to i v případech, kdy jsou tyto projekty v souladu s platnou legislativou a mají vydaná potřebná povolení.
 Namísto odborného a předvídatelného postupu dochází k:
 - dlouhodobým průtahům bez jasného zdůvodnění,
 - neexistenci časových harmonogramů,
 - neposkytování součinnosti ostatním státním institucím a infrastrukturním společnostem,
 - faktické blokaci projektů bez vydání formálního rozhodnutí.
 Takový přístup vytváří právní nejistotu, ekonomické ztráty a odrazuje menší i střední investory, kteří nemají kapacitu roky čelit administrativní nečinnosti státní instituce. Zvláště závažné dopady má tento stav v ekonomicky slabších regionech České republiky, kde jsou developerské projekty často jedním z mála nástrojů místního rozvoje, zaměstnanosti a revitalizace území.
 Nejde o snahu obcházet zákon ani o zpochybňování role Lesů ČR při ochraně státního majetku a přírody. Jde o požadavek, aby státní organizace plnila svou zákonnou povinnost jednat, rozhodovat a komunikovat v přiměřených lhůtách, v souladu se zásadami dobré správy.
 Touto peticí proto požadujeme, aby:
 1. Zakladatel státního podniku, Ministerstvo zemědělství ČR, vyhodnotil opakovaná systémová selhání a přijal odpovídající opatření, jako je odovolání současného vedení Lesní správy Litvínov
 2. Lesy České republiky, s. p., zajistily transparentní, předvídatelný a časově vymezený postup při jednáních s developery, obcemi a investory.
 3. Byla nastavena jasná odpovědnost za nečinnost a průtahy v řízeních a jednáních.
 4. Zakladatel státního podniku, Ministerstvo zemědělství ČR, vyhodnotil opakovaná systémová selhání a přijal odpovídající opatření.
 5. Státní instituce přestaly blokovat projekty nečinností a místo toho vydávaly rozhodnutí, která jsou přezkoumatelná a právně srozumitelná.
 Cílem této petice není konflikt, ale funkční stát, který chrání veřejné zájmy a zároveň umožňuje zákonný rozvoj území, podnikání a investic ku prospěchu celé společnosti.
 Na základě plné moci za spolek Ústecká hvězdárna z.s.
 Musílek Yang, členka členské schůze.
 </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Ministerstvo zemědělství</x:t>
   </x:si>
   <x:si>
     <x:t>XIAOFENG MUSÍLEK YANG, Větrná 2718/12, Severní Terasa, 400 11 Ústí nad Labem</x:t>
   </x:si>
   <x:si>
     <x:t>Vít Musílek, č.ev. 34, 403 38 Telnice</x:t>
   </x:si>
   <x:si>
     <x:t>1517</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Žádost o změnu nového systému svozu komunálního a tříděného odpadu </x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané města Rychvald, se obracíme na současné vedení města s žádostí o přehodnocení a úpravu nově zavedeného systému svozu komunálního a tříděného odpadu.
 .
 Město sice na prvotní podněty občanů reagovalo novými kroky, které vítáme a za něž děkujeme, avšak tato opatření považujeme stále za nedostatečná. Za problematické považujeme také skutečnost, že dokud nevznikl tlak ze strany občanů, bylo ze strany vedení města k celé situaci přistupováno spíše bagatelizujícím způsobem. Jako příklad lze uvést návrhy na individuální svoz popela z kotlů na tuhá paliva na vlastní náklady do sběrného dvora či možnost přidělení větší nádoby pouze na základě lékařského potvrzení o inkontinenčních obtížích u seniora nebo dítěte.
 Současné nastavení systému nadále znevýhodňuje rodiny s 2, 3, 4, ale i 6, 7 a více členy domácnosti. Poplatek za odpad je stanoven jednotně na 840 Kč za osobu, což může na první pohled působit spravedlivě, avšak ve skutečnosti tomu tak není. Velikost a počet nádob na směsný komunální a tříděný odpad jsou totiž rozděleny pouze do dvou kategorií:
 Domácnosti s 1–4 členy:
 1× 120 l nádoba na komunální odpad
 2× 240 l nádoby na plast a papír
 1× 120 l nádoba na sklo
 Domácnosti s 5 a více členy:
 1× 240 l nádoba na komunální odpad
 2× 240 l nádoby na plast a papír
@@ -7806,62 +9098,50 @@
 Za gymnázium studenti oktávy:
 Filip Hála
 Jindřich Žďárský
 Anna Trnková
 Iveta Štěrbová
 René Dušek
 Oleksandr Romanenko
 Mikuláš Rygl
 Klára Máslová
 Nicol Kadečková
 Jan Bičiště
 Josef Podzimek
 Matyáš Fiutowski
 Magdalena Jezberová
 Laura Paloušová
 Julie Kratochvílová
 Dana Špicarová
 Barbora Pomikálková
 Jiří Němeček
 Pavel Pražák</x:t>
   </x:si>
   <x:si>
     <x:t>FILIP HÁLA, Čsl. armády 817, 508 01 Hořice</x:t>
   </x:si>
   <x:si>
-    <x:t>1383</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>1372</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přehodnocení dopravního řešení v ulici Kotíkovská, Plzeň – Severní Předměstí</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přehodnocení dopravního řešení v ulici Kotíkovská, Plzeň – Severní Předměstí
 Vážení zastupitelé městského obvodu Plzeň 1,
 obracíme se na Vás jménem obyvatel bytových domů v Kotíkovské ulici, městská část Plzeň – Severní Předměstí, a zároveň jako občané dotčené lokality, s peticí dle čl. 18 Listiny základních práv a svobod, se žádostí o přehodnocení současného dopravního režimu v ulici Kotíkovská a o přijetí vhodných protihlukových a bezpečnostních opatření. Tato opatření by dle našeho přesvědčení přispěla ke zvýšení bezpečnosti a kvality života obyvatel této oblasti.
 Ulice Kotíkovská je dlouhodobě považována za klidnou rezidenční oblast, ceněnou pro svou blízkost k přírodě, parku a zachovalému přírodnímu rázu. Právě díky těmto kvalitám zde došlo k nové bytové výstavbě, která přilákala řadu obyvatel.
 Po zprovoznění obchvatu, vybudování obchodní zóny S1 Center a návazném obnovení obousměrného provozu v úseku mezi kruhovým objezdem a ulicí Kotíkovská došlo k výraznému nárůstu dopravní zátěže, což vedlo ke značnému zvýšení hlukové a emisní zátěže a ke snížení bezpečnosti chodců, zejména dětí. Vzhledem k přímému směru ulice a svažitému terénu dochází k častému překračování povolené rychlosti.
 Na základě výše uvedeného žádáme o realizaci opatření pro zlepšení stávajícího stavu. Jako možnosti navrhujeme:
 1	Zavedení zóny s maximální povolenou rychlostí 30 km/h v celé délce ulice Kotíkovská, ideálně s úsekovým měřením rychlosti.
 2	Doplnění stávající zeleně a výstavbu protihlukových prvků (výsadba stromů, nízké protihlukové stěny).
 3	Instalaci dodatečných zpomalovacích prvků (retardéry, optické zóny, středové ostrůvky apod.).
 4	Zavedení světelného signalizačního zařízením na křížení ulice Kotíkovská s ulicí Boženy Němcové, případně i na vyústění křížení Kotíkovské ulice s ulicí Pod Sylvánem.
 S ohledem na stávající rozvoj lokality, zejména výstavbu obchodního centra Kaufland, považujeme za nezbytné zahájit preventivní kroky k ochraně veřejného zdraví a bezpečnosti.
 Předložená petice je doložena podpisovými archy s uvedením jména, příjmení, adresy trvalého pobytu a podpisu jednotlivých signatářů. 
 Děkujeme Vám za zvážení našeho podnětu a žádáme o jeho projednání na nejbližším možném zasedání příslušného orgánu.
 S úctou
 Obyvatelé bytových domů v Kotíkovské ulici
 kontaktní osoba: MUDr. Karel Blahna, Ph.D.
 Kotíkovská 1272/79
 Plzeň – Severní Předměstí</x:t>
   </x:si>
@@ -7928,70 +9208,50 @@
     <x:t>My, níže podepsaní občané, zásadně nesouhlasíme s návrhem záměru zrušení stávající přírodní rezervace Maštale (1080,46 ha) a vyhlášení přírodní rezervace Nové Maštale (474,49 ha), přírodní památky Roudnická rokle (2,76 ha) a přírodního parku Maštale.
 PR Maštale jsou jedinečnou přírodní lokalitou s vysokou krajinářskou i biologickou hodnotou. Její zrušení v tak velkém rozsahu by znamenalo nenahraditelnou ztrátu, zrušeno by automaticky bylo i ochranné pásmo. Přírodní park přitom nemůže zajistit dostatečnou ochranu tohoto území. Hrozí zde zvýšený tlak na jeho využití k těžbě nerostů či hornin, provádění terénních úprav nebo budování staveb, ať už rekreačních, dopravních nebo zařízení na výrobu elektřiny z obnovitelných zdrojů energie. To by mělo na území Maštalí devastující dopad. 
 Odbornými průzkumy nebylo doloženo, že by některé do PR zahrnuté oblasti již nesplňovaly důvody pro jejich ochranu. Naopak se obáváme, že po zrušení PR Maštale nebudou dostatečně ochráněny zdejší významné fenomény (skalní útvary, lesy, mokřady, krajinný ráz, biologická i stanovištní rozmanitost atd.). 
 Proto požadujeme zamítnutí aktuálně zveřejněných záměrů. 
 Návrhy na revizi zvláště chráněných území musí být vypracovány odbornými institucemi jako AOPK ČR a před zveřejněním hotových záměrů podrobeny široké diskusi všech zainteresovaných stran.</x:t>
   </x:si>
   <x:si>
     <x:t>ANDREA ŽÁKOVÁ, č.p. 134, 569 66 Jarošov</x:t>
   </x:si>
   <x:si>
     <x:t>Andrea Žáková, č.p. 134, 569 66 Jarošov
 Josef Tmej, č.p. 60, 570 01 Chotěnov
 Pavel Jireček, č.p. 247, 569 65 Budislav</x:t>
   </x:si>
   <x:si>
     <x:t>1373</x:t>
   </x:si>
   <x:si>
     <x:t>Občanská výzva k pověření Petra Macinky vedením resortu životního prostředí.</x:t>
   </x:si>
   <x:si>
     <x:t>Tato petice je reakcí na snahu melounových komunistů ovlivňovat politické dění v České republice. Voliči dali stranám jasný mandát a je jen na budoucí vládě a vítězi voleb, popřípadě prezidentovi, jak a koho kam obsadí.</x:t>
   </x:si>
   <x:si>
     <x:t>JAKUB PELECH, Steinerova 604/12, Háje, 149 00 Praha 4</x:t>
-  </x:si>
-[...18 lines deleted...]
-    <x:t>PETR SYLVAR, Dr. Horákové 49, Poděbrady II, 290 01 Poděbrady</x:t>
   </x:si>
   <x:si>
     <x:t>1367</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za umožnění využití elektronického nástroje ePetice pro sběr podpisů při registraci politických stran a hnutí</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, prostřednictvím této petice žádáme Ministerstvo vnitra a Parlament České republiky o změnu zákona č. 424/1991 Sb., o sdružování v politických stranách a v politických hnutích, tak, aby bylo možné použít elektronický nástroj ePetice pro sběr podpisů občanů podporujících vznik nové politické strany nebo hnutí.
 Odůvodnění:
 1.	Digitalizace veřejné správy je klíčovým prvkem moderního demokratického státu. Využití elektronických nástrojů zvyšuje dostupnost, transparentnost a efektivitu občanských aktivit.
 2.	Nástroj ePetice je již zavedený a bezpečný systém pro podávání petic dle zákona č. 85/1990 Sb., o právu petičním. Jeho rozšíření pro účely registrace politických subjektů je logickým krokem.
 3.	Současná právní úprava vyžaduje fyzické podpisy, což může být pro nové iniciativy překážkou a neodpovídá současným technologickým možnostem ani potřebám občanů.
 4.	Zrovnoprávnění elektronické formy s papírovou by přispělo k větší participaci občanů na politickém životě a podpořilo vznik nových demokratických subjektů.
 Navrhujeme, aby zákon č. 424/1991 Sb. byl novelizován tak, že podpisy občanů podporujících vznik politické strany nebo hnutí mohou být sbírány i prostřednictvím ověřeného elektronického systému ePetice.</x:t>
   </x:si>
   <x:si>
     <x:t>JIŘÍ MACHOTKA, Záhřebská 158/20, Vinohrady, 120 00 Praha 2</x:t>
   </x:si>
   <x:si>
     <x:t>1365</x:t>
   </x:si>
   <x:si>
     <x:t>Stop VTE na katastrálním území obcí v okolí Senecké hory</x:t>
   </x:si>
@@ -8177,124 +9437,50 @@
 Důvodem je dlouhodobě znepokojivá situace ve vedení Zoo Praha pod ředitelem Miroslavem Bobkem. Ta se nyní jasně projevila díky svědectvím současných i bývalých zaměstnanců, veřejným reportážím a otevřenému dopisu bývalého ředitele Petra Fejka. Společným jmenovatelem těchto svědectví jsou:
 - opakovaná šikana a bossing vůči zaměstnancům,
 - neprůhledné a protekcionistické vedení,
 - odchod zkušených odborníků a vysoká fluktuace personálu,
 - zhoršující se pracovní klima s dopadem i na kvalitu péče o zvířata,
 - zneužívání moci a manipulace včetně intrik vůči kritikům.
 Kritizováno je rovněž netransparentní hospodaření a nejasné navyšování nákladů u velkých stavebních projektů. Přestože Miroslav Bobek nepochybně dosáhl některých výsledků, dlouhodobé a systematické problémy, na něž upozorňuje řada svědků, již nelze přehlížet.
 Zoo Praha je výkladní skříní hlavního města. Má být symbolem odbornosti, důvěry a respektu – nikoli šikany, strachu a manipulace.
 Proto žádáme touto peticí Radu hl. m. Prahy, aby:
 - iniciovala nezávislé šetření poměrů v Zoo Praha,
 - odvolala ředitele Miroslava Bobka a zajistila transparentní výběr nového vedení.
 Cílem této petice není poškodit Zoo Praha, naopak – naším cílem je chránit její dobré jméno, zaměstnance i samotná zvířata. Instituce, která se těší tak obrovské přízni veřejnosti, si zaslouží vedení, které bude stavět na spolupráci, respektu a odbornosti.
 Podepsáním této petice vyjadřujeme nesouhlas se současným stavem a požadujeme prošetření a nápravu.
 </x:t>
   </x:si>
   <x:si>
     <x:t>TEREZA ŠOLCOVÁ, Palackého 79, 411 55 Terezín</x:t>
   </x:si>
   <x:si>
     <x:t>Tereza Šolcová, Novákových 858/27, Libeň, 180 00 Praha
 Tereza Hruška Hášová, Žinkovská 1851/4, Strašnice, 100 00 Praha
 Dominik Vondráček, Na Stráni 1631, 250 88 Čelákovice
 Irena Schneiderová, Potoky 1079, 252 63 Roztoky</x:t>
   </x:si>
   <x:si>
-    <x:t>1351</x:t>
-[...72 lines deleted...]
-  <x:si>
     <x:t>1348</x:t>
   </x:si>
   <x:si>
     <x:t>Petice občanů proti záměru „OTVÍRKA NOVÉHO LOŽISKA STAVEBNÍHO KAMENE BUKOV U HOŘOVIČEK“</x:t>
   </x:si>
   <x:si>
     <x:t>Připomínáme vám vaši odpovědnost vůči obyvatelům i budoucím generacím. Udělením souhlasu s takto rozsáhlou těžbou by došlo k NEVRATNÉ ZMĚNĚ KRAJINNÉHO RÁZU a zásadnímu ovlivnění kvality života v celém okolí, v rozporu s § 12 zákona č. 114/1992 Sb., o ochraně přírody a krajiny.
 Naše domovy jsou dosud obklopeny nádhernou přírodou Přírodního parku Jesenicko, který by byl tímto zásahem nenávratně narušen. Požadujeme zachování kvality života zejména v obcích Bedlno, Bukov u Hořoviček, Chotěšov, Jesenice, Hořovičky, Petrohrad, Kolešov, Oráčov a dalších přilehlých sídlech.
 Místní krajina je nejen prostorem k odpočinku, relaxaci a rekreaci mnoha návštěvníků z blízkého i vzdálenějšího okolí, ale také keltskou krajinou s bohatými archeologickými nálezy. Pobyt zde člověka povzbuzuje k návratu k pravým lidským hodnotám a k úctě k přírodě. 
 Naším úkolem je chránit přírodní a kulturní dědictví České republiky a zachovat krajinu pro nás a naše děti.
 My, níže podepsaní, proto VYJADŘUJEME SVŮJ ZÁSADNÍ NESOUHLAS s otevřením lomu a zahájením těžby v této lokalitě.
 Důvody našeho nesouhlasu:
 •	Plánované ukončení těžby až v roce 2060 – představuje zátěž pro několik generací.
 •	Ohrožení krajinného rázu Přírodního parku Jesenicko a narušení regionálního biokoridoru ÚSES, který zajišťuje ekologickou propojenost území.
 •	Riziko pro vodní zdroje – možnost ovlivnění podzemních i povrchových vod v důsledku odvodnění a znečištění, jak připouští hydrogeologický posudek.
 •	Zvýšení prašnosti, která je již nyní nadměrná vzhledem k nízkému počtu srážek; rozptylová studie sama přiznává, že použitý model není vhodný pro složitý terén a nezohledňuje nepříznivé meteorologické podmínky běžné v oblasti Tobiášova vrchu.
 •	Hluk, posuzovaný pouze z hlediska hygienických limitů přežití, nikoliv z hlediska pohody a kvality života; v posudku chybí zohlednění hluku a otřesů z trhacích prací a je připouštěna možnost nočního provozu.
 •	Otřesy a vibrace způsobující stres, zhoršující kvalitu života a potenciálně poškozující majetek.
 •	Snížení atraktivity a tržní hodnoty nemovitostí v okolí.
 •	Neúplné a nedostatečné odborné studie – posudky hluku, prachu a biologických průzkumů nejsou zpracovány pro všechny podmínky a období, včetně zimního klidu přírody.
 •	Dopravní zátěž – 166 jízd nákladních automobilů denně, z toho 15 % přes centrum Jesenice; zvýšení škodlivin v ovzduší a zhoršení dopravní bezpečnosti.
 •	Negativní vliv na veřejné zdraví – hodnocení přiložené k dokumentaci připouští pravděpodobné zhoršení zdravotního stavu a psychické pohody obyvatel i jejich domácích zvířat.
 •	Necitlivý, dobyvačný přístup k životu lidí, zvířat i přírodě – se záměrem dobývat, nikoli žít v souladu s prostředím.</x:t>
   </x:si>
   <x:si>
@@ -8353,126 +9539,50 @@
     <x:t>1342</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti povolení průzkumu a těžby ložisek nerostů v regionu Sedlčanska</x:t>
   </x:si>
   <x:si>
     <x:t>Sedlčansko je cennou krajinou Středních Čech s vysokou kvalitou životního prostředí a bohatou přírodou.
 Průzkum může odhalit využitelná ložiska nerostů, jejichž dobývání však za stávající legislativy není pro dotčené obce ani pro stát ekonomicky výhodné a znamenalo by pouze vzdání se národního bohatství.
 Hydrogeologické poměry území nejsou dostatečně zmapovány do té míry, aby bylo možno s jistotou vyloučit přítomnost nebezpečných látek a jejich uvolnění do okolí již ve fázi provádění průzkumných prací; průzkumné vrty mohou narušit stabilitu území, způsobit propady poddolovaných míst a ovlivnit podzemní i povrchové vody.
 Lokalita je již zatížena minulou i stávající důlní činností a není namístě tyto aktivity a jejich důsledky dále rozšiřovat.
 Geologický průzkum je prvním krokem k těžbě, která by mohla mít dlouhodobé a i nevratné negativní dopady na všechny složky životního prostředí i na celkovou kvalitu života místních obyvatel a je v přímém rozporu s principem udržitelného rozvoje.
 Zahájení geologických či dobývacích prací by mohlo snížit turistickou atraktivitu regionu, způsobit pokles hodnoty nemovitostí v lokalitě a vést k omezení vlastnických práv.
 Zejména z výše uvedených důvodů žádáme Ministerstvo životního prostředí, aby ve vedených řízeních upřednostnilo ochranu přírodních hodnot regionu Sedlčanska a zájmů jeho obyvatel a zaujalo zamítavý postoj k žádostem o stanovení průzkumných území, jakož i v případných řízeních navazujících.</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAL JIRÁČEK, č.p. 134, 264 01 Příčovy</x:t>
   </x:si>
   <x:si>
     <x:t>Jana Dufková, č.p. 273, 262 51 Dublovice
 Michal Jiráček, č.p. 134, 264 01 Příčovy
 Václav Hrubý, Bražná 16, 262 56 Svatý Jan
 Petr Červenka, č.p. 8, 264 01 Prosenická Lhota
 Jaroslav Kříž, Plešiště 12, 262 56 Krásná Hora nad Vltavou
 Ivan Janeček, Jižní Svah 1208, 264 01 Sedlčany
 Jiří Vokrouhlík, č.p. 111, 262 56 Milešov</x:t>
-  </x:si>
-[...74 lines deleted...]
-Žádáme příslušné orgány, aby byly naše oprávněné požadavky vyslyšeny a aby byla přijata všechna zákonná opatření k ochraně našeho města, jeho obyvatel a jedinečné krajiny před nevratným poškozením.</x:t>
   </x:si>
   <x:si>
     <x:t>1338</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zrušení trestnosti neplacení výživného</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané České republiky, nesouhlasíme s novelou trestního zákoníku, která od 1. ledna 2026 ruší trestní odpovědnost za neplacení výživného (tzv. zanedbání povinné výživy).
 Tento krok považujeme za nesprávný a nespravedlivý vůči dětem a dalším oprávněným osobám, které jsou často existenčně závislé na řádném placení výživného.
 Zrušením trestní odpovědnosti se oslabí vymahatelnost této povinnosti a zmizí jeden z mála účinných nástrojů, jak přimět dlužníky k plnění zákonné povinnosti.
 Neplacení výživného není bagatelní čin – jde o zásah do základních práv dítěte a o ohrožení jeho důstojného života. Pokud stát nebude vyžadovat dodržování této povinnosti pod hrozbou trestní sankce, bude fakticky tolerovat nezodpovědnost a přenášet následky na nejzranitelnější – děti.
 Žádáme proto:
 1.	Poslanecká sněmovna a Senát Parlamentu ČR znovu projednaly novelu trestního zákoníku v části týkající se § 196 (zanedbání povinné výživy) a aby byl rozsah trestní odpovědnosti ponechán minimálně v dosavadní podobě.
 2.	Ministerstvo spravedlnosti ČR předložilo novelu zákona, která zruší oslabení trestněprávní ochrany práv dětí a zachová stávající vymahatelnost výživného prostřednictvím trestního práva.
 3.	Orgány veřejné moci přijaly účinnější opatření k vymáhání výživného (rychlejší exekuční řízení, přísnější sankce za majetkové skrývání, možnost přímých srážek z příjmů).
 Pokud má dojít ke změnám, pak pouze k takovým, které zlepší postavení dětí a oprávněných osob, nikoli dlužníků.
 Posílení možností efektivního vymáhání výživného a ochrany práv dětí.</x:t>
   </x:si>
   <x:si>
     <x:t>ADRIANA SUSKÁ, Československé armády 1788/34, 289 22 Lysá nad Labem</x:t>
   </x:si>
   <x:si>
     <x:t>Adriana Suská, Československé armády 1788/34, 289 22 Lysá nad Labem</x:t>
   </x:si>
@@ -8611,108 +9721,81 @@
   </x:si>
   <x:si>
     <x:t>1318</x:t>
   </x:si>
   <x:si>
     <x:t>Odstranění průtahů ve stavebním řízení a přijetí systémového řešení</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE dle zákona č. 85/1990 Sb., o právu petičním
 Předmět petice: Odstranění průtahů ve stavebním řízení a přijetí systémového řešení
 My, níže podepsaní občané České republiky, prostřednictvím této petice požadujeme ve
 smyslu § 7 písm. c) zákona č. 131/2000 Sb., o hlavním městě Praze, ve znění pozdějších
 předpisů, aby zastupitelstvo Prahy 4 a zastupitelstvo hlavního města Prahy zařadilo na
 program jednání otázku nečinnosti Magistrátu hlavního města Prahy při výkonu
 působnosti stavebního úřadu u stavebních záměrů (mimo jiné ve vztahu s projektem
 Revitalizace a snížení energetické náročnosti BD Pujmanové 877-889, Praha 4-
 Podolí) a přijalo systémové řešení těchto problémů.
 Tato petice je vypracována v souladu se zákonem č. 85/1990 Sb., o právu petičním, a je
 určena k předání příslušnému orgánu státní správy nebo samosprávy. Pro zařazení na
 příslušná zastupitelstva jsou relevantní petenti z Prahy 4 / celé Prahy.
 Osobní údaje uvedené v této petici budou zpracovávány výhradně za účelem uplatnění
 petičního práva podle zákona č. 85/1990 Sb., o právu petičním. Údaje nebudou použity k
 jiným účelům ani poskytnuty třetím stranám.</x:t>
   </x:si>
   <x:si>
-    <x:t>Městská část Praha 4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KAROLINA KOSTIĆOVÁ, Pujmanové 879/31, Podolí, 140 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tereza Nislerová, V rovinách 934/40, Podolí, 140 00 Praha
 Karolina Kostićová, Pujmanové 879/31, Podolí, 140 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1309</x:t>
   </x:si>
   <x:si>
     <x:t>Proti omezování a rušení víceletých gymnázií</x:t>
   </x:si>
   <x:si>
     <x:t>Jako občané odmítáme návrhy některých politiků, podle nichž má v následujících letech dojít k omezování a zřejmě i k rušení víceletých gymnázií.
 Považujeme tento návrh za ideologický a progresivně levicový. Jsme naopak pevně přesvědčeni, že i do vzdělávání patří svoboda volby.
 V zájmu dětí nechceme, aby ji stát dětem a jejich rodičům jakkoliv omezoval. Výběr vzdělání nemá určovat politická moc, ale schopnosti a talent dětí. Realizace tohoto návrhu by zároveň zhoršila kvalitu českého vzdělávacího systému. Proto jsme zásadně proti jakémukoliv omezování víceletých gymnázií, která mají v našem vzdělávacím systému své důležité místo.</x:t>
   </x:si>
   <x:si>
     <x:t>PETR SOKOL, Vrlova 370/7, 796 01 Prostějov</x:t>
   </x:si>
   <x:si>
     <x:t>1307</x:t>
   </x:si>
   <x:si>
     <x:t>Podpořte právo na svobodné občanství!</x:t>
   </x:si>
   <x:si>
     <x:t>Já, Mgr. Miroslav Hájek, narozen 16. 8. 1962 v Šumperku, bytem Světlá Hora, prvorozený syn Mgr. Marty Hájkové a Mgr. Miroslava Hájka, celoživotních venkovských učitelů (oba již zemřelí), tímto činím právní prohlášení, jímž odmítám občanství Evropské unie, neboť jsem o ně nikdy nežádal, nikdy jsem k němu nevyslovil souhlas a považuji jeho přiznání za protiprávní, protiústavní a rozporné s mezinárodním právem veřejným.</x:t>
   </x:si>
   <x:si>
     <x:t>MIROSLAV HÁJEK, Světlá 348, 793 31 Světlá Hora</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>MONIKA MACBAIN, Jiřího Jarocha 1612, Kolín V, 280 02 Kolín</x:t>
   </x:si>
   <x:si>
     <x:t>1301</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za opravu místní komunikace – parc. č. 612, k. ú. Tučapy u Holešova</x:t>
   </x:si>
   <x:si>
     <x:t>Stav uvedené cesty je dlouhodobě nevyhovující – povrch je poškozený, tvoří se výtluky a nerovnosti, které ztěžují její bezpečné užívání. Tento stav komplikuje dopravu místním obyvatelům i návštěvníkům obce a může vést ke škodám na vozidlech i k ohrožení bezpečnosti chodců a cyklistů.
 Požadujeme proto, aby Město Holešov zajistilo opravu této komunikace v přiměřeném časovém horizontu a umožnilo její bezpečné a řádné využívání.
 Děkujeme za projednání této petice.</x:t>
   </x:si>
   <x:si>
     <x:t>Město Holešov</x:t>
   </x:si>
   <x:si>
     <x:t>DOMINIK PRAVDA, Tučapy 163, 769 01 Holešov</x:t>
   </x:si>
   <x:si>
     <x:t>1300</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za přehodnocení povinného zavádění ETCS v železniční dopravě</x:t>
   </x:si>
   <x:si>
@@ -8828,68 +9911,50 @@
 Nebo, prosím podepsané prohlášení zpět do schranky na níže uvedenou adresu.
 S úctou Ladislav Škaroupka a Petra Škaroupková, K Cementárně 334/17.</x:t>
   </x:si>
   <x:si>
     <x:t>PETRA ŠKAROUPKOVÁ, K cementárně 334/17, Radotín, 153 00 Praha 5</x:t>
   </x:si>
   <x:si>
     <x:t>1289</x:t>
   </x:si>
   <x:si>
     <x:t>Všesokolský slet na seznam nehmotného kulturního dědictví UNESCO</x:t>
   </x:si>
   <x:si>
     <x:t>Sokol je již více než 160 let nejvýznamnější českou tělovýchovnou a spolkovou organizací, věrnou demokratickým principům, kvůli nimž byl třikrát zakázán. Postupně se stal fenoménem pevně zakotveným v povědomí české společnosti. I dnes má Česká obec sokolská významné místo v oblasti sportu, kultury i vzdělávání.
 Jedním ze symbolů hnutí jsou od roku 1882 všesokolské slety – výkladní skříň sokolství, místo setkávání sokolů z celého světa a oslava demokratických a vlasteneckých ideálů. Slety vždy ukazovaly celou šíři sokolské činnosti a výchovy, od hromadných tělocvičných vystoupení přes sportovní zápolení až po kulturní programy divadelních, pěveckých, folklorních a dalších souborů. Účastnily se jich tisíce až statisíce sokolů a návštěvnost sletových týdnů často přesáhla milion diváků.
 Slety byly od počátku jedinečným prostorem setkávání všech generací – od dětí po seniory – a hrály významnou roli v emancipaci žen. Již od 60. let 19. století se Sokol snažil o jejich zapojení, od roku 1901 ženy pravidelně cvičily na sletech a v roce 1914 dosáhly v Sokole plné rovnoprávnosti.
 V pohnutých dějinných okamžicích se slety staly manifestacemi odporu – v roce 1938 proti nacismu, v roce 1948 proti komunismu. Po zákazu Sokola se komunistický režim pokusil slety nahradit spartakiádami. Exiloví sokolové však tradici udrželi a mezi lety 1962–1988 uspořádali sedm zahraničních sletů ve Vídni, Montrealu, Curychu a Paříži.
 Na sletové ploše se vždy stíraly rozdíly věku i postavení a vládl pocit sounáležitosti. Slety jsou oslavou lidské píle, kolektivního ducha a radosti z pohybu. Po obnovení Sokola v roce 1990 se atmosféra vrátila a od roku 1994 se všesokolské slety konají pravidelně každých šest let.
 V době, kdy se vytrácí pocit komunity, představují všesokolské slety silný protipól. Připomínají hodnotu společného cíle, spolupráce a podpory. Nejsou jen sportovní událostí, ale jedinečnou oslavou ducha, těla a bratrství. Jejich výjimečnost spočívá v historické hloubce, schopnosti sjednocovat a inspirovat. Nesou odkaz generací a jsou neodmyslitelnou součástí našeho kulturního dědictví.
 Více o petici na: https://www.sokol.eu/petice</x:t>
   </x:si>
   <x:si>
     <x:t>Česká obec sokolská, IČO 409537, Srbova 370/10, Libeň, 180 00 Praha 8</x:t>
   </x:si>
   <x:si>
-    <x:t>1286</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>1282</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Výzva k zpřístupnění dočasné vyhlídkové terasy na Nádraží Bubny </x:t>
   </x:si>
   <x:si>
     <x:t>Vážené ministerstvo dopravy,
 obracíme se na Vás jako občané, jejichž zájmem je spravedlivé a transparentní využití veřejných prostředků a zajištění dostupnosti veřejných prostor sloužících rekreaci a komunitnímu životu.
 Nově postavené vlakové nádraží Bubny bylo realizováno z peněz daňových poplatníků. V projektu i ve vestibulu nádraží je označena vyhlídková terasa, která byla v minulosti představována jako prostor určený k využívání veřejností. Tento prostor má potenciál stát se oblíbeným místem pro odpočinek, setkávání a obdivování městských panoramat.
 Proto nás velmi znepokojuje a pobuřuje skutečnost, že po slavnostním otevření nebyla veřejnosti umožněna volná dostupnost této vyhlídkové terasy, a že podle dostupných informací má být přístup k ní pouze zajištěn formou pronájmu na komerční akce.
 Žádáme proto ministerstvo dopravy, aby jako zřizovatel organizace:
 Správa železnic, státní organizace
 Adresa:  Praha 1 - Nové Město, Dlážděná 1003/7, PSČ 110 00
 Den vzniku společnosti: 1. 1. 2003
 Právní forma: státní organizace
 IČO: 70 99 42 34
 DIČ: CZ70994234
 Zápis v obchodním rejstříku vedeném Městský soudem v Praze, oddíl A, vložka 48384
 Zajistilo trvalý a volný přístup veřejnosti na vyhlídkovou terasu na vlakovém nádraží Bubny.
 Umožnilo občanům využívat tento prostor pro rekreaci a komunitní aktivity.
 Transparentně komunikovalo o možnostech využití nádraží pro veřejnost, zejména v částech vybudovaných z veřejných prostředků.
 Věříme, že zpřístupnění této terasy podpoří pozitivní vztah občanů ke veřejným investicím a přispěje ke kvalitě života v našem městě.</x:t>
   </x:si>
   <x:si>
     <x:t>JAROSLAV VOJTĚCKÝ, Klapálkova 2243/11, Chodov, 149 00 Praha 4</x:t>
@@ -9201,72 +10266,50 @@
     <x:t xml:space="preserve">Žádáme zklidnění veřejné dopravy v ulici Vlastina, MČ Praha 6 a to snížením maximální povolené rychlosti pro tramvaje na 30km / hodinu v době nočního klidu a nasazováním jen tramvajových nízkopodlažních vozů Škoda 15T na obsluhu tramvajových linek v lokalitě v době nočního klidu. </x:t>
   </x:si>
   <x:si>
     <x:t>Marek Tolde, Vítězné náměstí 577/2, Dejvice, 160 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1224</x:t>
   </x:si>
   <x:si>
     <x:t>ZÁMĚR VÝSTAVBA BYTOVÉHO DOMU (7NP) NA MÍSTĚ SOUČASNÉHO VÝMNĚNÍKU V ULICI NARCISOVÁ NA ZAHRADNÍM MĚSTĚ</x:t>
   </x:si>
   <x:si>
     <x:t>Pokud NESOUHLASÍTE se záměrem výstavby, prosím podepište se na podpisovou listinu. 
 Výbor s touto podpisovou listinou navštíví příslušné orgány, policii, stavební odbor apod.
 1.	přílišná blízkost (ani ne 20 m!), přitom jinde jsou odstupy mezi domy 50-200 m a zde 2 výškové domy najednou těsně vedle sebe?!  Těch 20 m je běžný odstup tak pro 2 samostatné 3-4 NP budovy, vilky, nikoliv 2 věžáky.
 2.	narušení urbanistické a architektonické koncepce sídlištní zástavby, stylu, 
 3.	už teď poněkud problematické parkování, podzemní parkoviště asi nebude, když se to má „jen nasadit“ na výměník, tak se bude parkovat? Dnes je na byt - rodinu 2-3 auta, kdežto developer k bytu poskytuje pouze jedno stání - ostatní auta stojí na ulicích. Kácení vzrostlých, zdravých stromů si nikdo rozumný nebude přát, jsou velmi důležité i pro mikroklima.
 4.	prakticky už teď nemožný průjezd hasičů Narcisovou ulicí, to bude veselo, až bude hořet – kouř hned na sousední barák nebo chycení ohně od sousedního domu, komínový efekt (stávající výškový dům) je zateplen polystyrénem, který je vysoce hořlavý!!
 5.	lokální silný tepelný ostrov za bezvětrného horkého dne (úzký prostor mezi 2 domy) a jestli bude vyústění klimatizací směrem k stávajícímu domu + sálající rozpálená střecha.  Nejvíce postižení budou lidi s rohovým bytem s okny na západ a jih ve stávajícím domě, nebudou mít možnost to nějak účinně odvětrat, ochladit! A klimatizace v domě není žádoucí.
 Mimochodem snah o mnohapatrovou nástavbu výměníků je více po sídlišti, jak vyplývá z mapky z minulého mailu (na webu strategie pro desítku...)</x:t>
   </x:si>
   <x:si>
     <x:t>MILAN HAŠEK, Hyacintová 3222/10, Záběhlice, 106 00 Praha 10</x:t>
   </x:si>
   <x:si>
-    <x:t>1219</x:t>
-[...20 lines deleted...]
-  <x:si>
     <x:t>1218</x:t>
   </x:si>
   <x:si>
     <x:t>Jsme pro zachování PRAŽSKÉHO KOMORNÍHO BALETU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">My, níže podepsaní občané České republiky, diváci a příznivci tanečního umění, prostřednictvím této petice žádáme Vládu České republiky a Radu Hlavního města Prahy, aby společným systémovým opatřením zachránili PRAŽSKÝ KOMORNÍ BALET (PKB) před hrozícím bankrotem a nevratnou likvidací. PKB založil v roce 1975 fenomenální choreograf Pavel Šmok. Umělecky nezávislý taneční soubor byl i v minulosti na okraji zájmů veřejných institucí. Soubor nikdy neměl potřebné podmínky a dostatečnou finanční podporu na tvůrčí činnost. PKB 50 let (1975 – 2025) vykonává veřejnou kulturní službu v Praze a zejména regionech ČR. Současná finanční situace PKB je však nadále neudržitelná! Pomozte svým podpisem zachovat soubor, který hrdě reprezentuje Českou republiku a hlavní město Praha v zahraničí a dává příležitosti především českým umělcům. 
 *****
 Věříme, že Vláda České republiky i Rada Hlavního města Prahy společně najdou systémové řešení a PRAŽSKÝ KOMORNÍ BALET tím zachrání pro další generace diváků a tanečníků! 
 Předem za to děkujeme.
 Za petiční výbor:
 1)	Mgr. Ladislava Dunovská Jandová, trvale bytem Slunečná 653, 330 21 je pověřena zastupovat petiční výbor při jednání s příslušnými orgány - Vládou České republiky a Radou Hlavního města Prahy.
 2)	Mgr. Linda Svidró, trvale bytem Modrá 1980/8, 155 00 Praha 5 
 3)	Dominik Vodička, trvale bytem Rochovská 758/3, 198 00 Praha 9 - Hloubětín
 Vyplněné petiční archy prosíme doručovat na adresu: Balet Praha o.p.s./PRAŽSKÝ KOMORNÍ BALET, Dům tanečního umění, Údolní 212/1, 147 00 Praha 4 – Braník. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BALET PRAHA, o.p.s., IČO 28723724, Slunečná 653, 330 21 Líně</x:t>
   </x:si>
   <x:si>
     <x:t>1217</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zavedení digitálního ověření věku při nákupu regulovaných produktů v ČR</x:t>
@@ -9397,65 +10440,50 @@
 Projekt počítá pouze s 18 parkovacími místy, a to navíc na stávajícím parkovišti nemocnice, které již nyní nevyhovuje potřebám pacientů, návštěvníků a zaměstnanců. U novostaveb mají vzniknout pouze dvě parkovací místa pro osoby se zdravotním postižením. Reálně tak hrozí další přetížení stávajících parkovacích ploch, včetně těch u okolních bytových domů.
 Dopravní zatížení
 Příjezd k jednomu z bytových domů má být veden přes nemocniční parkoviště, ke druhému přes úzkou, částečně jednoproudou komunikaci vedoucí kolem domů Žďárská 721, 720, 719 a 718. Tato řešení jsou z pohledu bezpečnosti i kapacity naprosto nedostačující.
 Ztráta městské zeleně a zhoršení kvality bydlení
 Výstavba znamená výrazné zahuštění zástavby. Dům na adrese Purkyňova 724 bude z jihovýchodní strany zastíněn, čímž dojde ke zhoršení světelných podmínek pro jeho obyvatele. Projekt dále předpokládá výrazný zásah do městské zeleně, včetně kácení vzrostlých stromů a keřů, což povede ke ztrátě cenného veřejného prostoru a zhoršení kvality života v dané lokalitě.
 Co požadujeme:
 Nejsme proti nové bytové výstavbě jako takové. Žádáme však, aby v této lokalitě byl realizován maximálně jeden bytový dům. Dva nové domy by měly následující negativní důsledky:
 ●	zhoršení podmínek pro parkování u nemocnice i v přilehlém sídlišti
 ●	přetížení dopravní infrastruktury v oblasti
 ●	zhoršení kvality bydlení pro stávající obyvatele
 ●	úbytek a ničení městské zeleně
 </x:t>
   </x:si>
   <x:si>
     <x:t>Město Nové Město na Moravě</x:t>
   </x:si>
   <x:si>
     <x:t>JANA DVOŘÁČKOVÁ, Žďárská 721, 592 31 Nové Město na Moravě</x:t>
   </x:si>
   <x:si>
     <x:t>Leoš  Frey, Žďárská 990, 592 31 Nové Město na Moravě
 MUDr. Pavel Jenerál, Žďárská 716, 592 31 Nové Město na Moravě
 MUDr. Michaela  Násirová, Žďárská 719, 592 31 Nové Město na Moravě
 Ing. Ivana Procházková, Purkyňova 724, 592 31 Nové Město na Moravě
 MUDr. Jana  Dvořáčková, Žďárská 721, 592 31 Nové Město na Moravě</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Lenka Javůrková, Steplingova 2388/11, Modřany, 143 00 Praha</x:t>
   </x:si>
   <x:si>
     <x:t>1189</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za zachování názvu stanice metra „Českomoravská“</x:t>
   </x:si>
   <x:si>
     <x:t>My, níže podepsaní občané, prostřednictvím této elektronické petice vyjadřujeme nesouhlas s přejmenováním stanice metra B „Českomoravská“ na „Arena – Praha“, které schválila Rada městské části Praha 9 dne 13. 5. 2025 usnesením č. Us RMČ 216/25.
 Co požadujeme:
 Zachování názvu stanice „Českomoravská“;
 Zastavení příprav na přejmenování této stanice;
 Zajištění transparentního postupu při jakékoli změně názvů veřejných zastávek, včetně zapojení veřejnosti a odborné diskuse.
 Proč?
 1. Historická a místopisná kontinuita:
 Název „Českomoravská“ není náhodný. Odkazuje na Českomoravskou ulici a na historii průmyslové oblasti, která hrála klíčovou roli v rozvoji Prahy 9. Tato stanice slouží veřejnosti více než 30 let a je důležitým orientačním bodem.
 2. Nežádoucí komercionalizace veřejného prostoru:
 Navrhovaný název „Arena – Praha“ zjevně odkazuje na nedalekou O2 arenu, která je komerčním subjektem. Zavádění firemních či reklamních názvů do veřejné dopravy považujeme za nebezpečný precedens, který by mohl vést k budoucím pokusům o „prodej“ dalších názvů stanic soukromým firmám.
 3. Riziko zmatku a neefektivity:
 Změna názvu by si vyžádala finanční náklady (výměna map, hlášení, značení) a zároveň by matla cestující, zejména seniory, turisty a návštěvníky akcí. Mnozí se již nyní orientují podle stávajícího názvu a přejmenování by mohlo vést ke zbytečným nedorozuměním.
 4. Absence veřejné diskuze:
 Rozhodnutí proběhlo bez řádného zapojení veřejnosti. Změna názvu stanice metra, která denně obslouží desítky tisíc cestujících, by měla být předmětem širšího veřejného projednání. Peticí dáváme občanům možnost se jasně vyjádřit.
 Závěrem:
 Stanice „Českomoravská“ má své místo v pražské historii a dopravní síti. Její název má význam, který nepřekračuje jen reklamní či krátkodobé zájmy, ale je součástí kulturní paměti města.
 Žádáme, aby hlavní město Praha, Dopravní podnik hl. m. Prahy i další příslušné orgány upustily od komerčně motivovaného přejmenování stanice a zachovaly její tradiční název.</x:t>
@@ -9833,299 +10861,147 @@
 Ivan Cinka, Zapova 1366, 256 01 Benešov</x:t>
   </x:si>
   <x:si>
     <x:t>1141</x:t>
   </x:si>
   <x:si>
     <x:t>Zalození politické strany Battle Owl</x:t>
   </x:si>
   <x:si>
     <x:t>Pojďme udělat malý pokus, politickou stranu vedenou voliči. K projednání programu strany bude svolán po vzoru Dánska folkemødet. Což je lidový sněm, kde politik hovoří s lidmi a na základě těchto debat, pak strana tvoří svůj program. 
 Potřebujeme 1000 hlasů, uvidíme zda to spolu zvládneme.</x:t>
   </x:si>
   <x:si>
     <x:t>TOMÁŠ MARÁK, Vinice 128, 286 01 Vinaře</x:t>
   </x:si>
   <x:si>
     <x:t>1138</x:t>
   </x:si>
   <x:si>
     <x:t>Dopravní prostředky do 45 km/h, bez řidičského oprávnění</x:t>
   </x:si>
   <x:si>
     <x:t>Dopravní prostředky s rychlosti do 45 km/h, bez řidičského oprávněni (Ř.P.)</x:t>
   </x:si>
   <x:si>
-    <x:t>1134</x:t>
-[...14 lines deleted...]
-  <x:si>
     <x:t>1129</x:t>
   </x:si>
   <x:si>
     <x:t>PETICE za transparentní rozhodování a ochranu občanů při rozhodování o větrných elektrárnách v obci Hořany, okres Nymburk</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Právní rámec petice:
 Tato petice je sepsána v souladu s čl. 18 Listiny základních práv a svobod a zákonem č. 85/1990 Sb., o právu petičním. Petici může podepsat každý občan České republiky bez ohledu na věk či trvalý pobyt. Podpisem občan vyjadřuje souhlas s jejím obsahem a podporu uvedeným požadavkům. Petice je určena především občanům Hořan a okolních obcí, kteří budou výstavbou VTE potenciálně ovlivněni.
 Důvody petice (zkrácené):
 Diskriminace obyvatel při hlasování – Hlasovací právo bylo omezeno pouze na majitele nemovitostí. Běžní obyvatelé s trvalým pobytem byli vyloučeni.
 Nezveřejnění výsledků ankety – Výsledky druhého hlasování mezi vlastníky nemovitostí nejsou dosud oficiálně známé.
 Zneužití výsledků neplatné ankety – Ačkoli byla označena za neplatnou, výsledky byly přesto použity jako argument pro další rozhodování.
 Zpochybněné zasedání zastupitelstva – Oznámení o zasedání nebylo zveřejněno v souladu se zákonnými lhůtami.
 Přetížení území – Oblast je už zatížena těžbou písku, výstavbou VRT a plánovaným rozšířením el. vedení.
 Nejasné garance a rizika – Investor odmítl uvést potenciální rizika, přestože jde o projekt s dlouhodobým dopadem.
 Chybějící přímé kompenzace pro občany – Není definováno, co konkrétně obec nebo obyvatelé získají.
 Pokles hodnoty nemovitostí – Studie ukazují na pokles hodnoty nemovitostí v blízkosti VTE až o 15 %.
 Nezveřejnění oslovených firem – Občané nevědí, s kým obec jednala, ani jaká byla kritéria výběru.
 Zkušenosti jiných obcí – Jiné obce (např. Jaroslavice, Brzkov, Dlouhá Brtnice) upozornily na neprůhlednost a nevýhodné návrhy firmy TCN Energie.
 Požadujeme:
 Aby obec vyhlásila nové férové referendum pro všechny občany s trvalým pobytem.
 Zveřejnění všech dosavadních dokumentů, smluv a výsledků jednání.
 Zdržení se dalších kroků do doby, než budou splněny tyto požadavky.
 Poznámka:
 Tento text je zkrácenou verzí plného znění petice. Úplná verze, včetně právního rámce, podrobností k jednotlivým bodům a příloh, je přiložena v sekci dokumentů této elektronické petice. Doporučuji ji přečíst. </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Hořany</x:t>
   </x:si>
   <x:si>
     <x:t>MIROSLAV HOUSKA, č.p. 46, 289 14 Hořany</x:t>
   </x:si>
   <x:si>
-    <x:t>1125</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>1008</x:t>
   </x:si>
   <x:si>
     <x:t>Petice za ukončení pronájmu pozemku 2923/5 k.ú. Chodov a otevření parkoviště veřejnosti</x:t>
   </x:si>
   <x:si>
     <x:t>Touto peticí žádáme o ukončení pronájmu městského pozemku parc. č. 2923/5 v katastrálním území Chodov a jeho navrácení k veřejnému využití, konkrétně ke zpřístupnění hotového parkoviště, které se na pozemku nachází.
 Pozemek je ve vlastnictví hlavního města Prahy a byl v roce 2008 pronajat soukromému subjektu za účelem výstavby parkovacích ploch. Parkoviště bylo skutečně vybudováno, avšak po jeho dokončení zůstává již několik let uzavřené a nevyužívané veřejností.
 Situace je o to závažnější, že lokalita dlouhodobě trpí akutním nedostatkem parkovacích míst. V bezprostřední blízkosti pozemku se navíc nachází poliklinika, jejíž návštěvníci nemají kde zaparkovat a jsou nuceni využívat omezená místa v přilehlých ulicích, čímž dále zhoršují situaci pro místní obyvatele.
 Veřejný prostor, který měl sloužit občanům, je tak nadále blokován smlouvou uzavřenou před více než 15 lety, a to navzdory tomu, že její původní účel – výstavba parkoviště – byl již naplněn.
 Domníváme se, že ponechání hotového parkoviště bez veřejného využití v době, kdy se potýkáme s kritickým nedostatkem parkovacích kapacit, je neobhajitelné a v rozporu s veřejným zájmem.
 Žádáme proto příslušné orgány městské části Praha 11 a hlavního města Prahy, aby:
 1.Přehodnotily dosavadní nájemní vztah k pozemku 2923/5
 2.Ukončily jeho pronájem soukromému subjektu
 3.Bezodkladně zpřístupnily parkoviště veřejnosti.
 Věříme, že společným tlakem občanů lze dosáhnout spravedlivého řešení, které bude reflektovat skutečné potřeby místních obyvatel i návštěvníků této frekventované oblasti.</x:t>
   </x:si>
   <x:si>
     <x:t>ZDENĚK ŠALDA, Michnova 1621/9, Chodov, 149 00 Praha 4</x:t>
   </x:si>
   <x:si>
     <x:t>1096</x:t>
   </x:si>
   <x:si>
     <x:t>NE VĚTRNÝM ELEKTRÁRNÁM V JINDŘICHOVĚ VE SLEZSKU</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NE VĚTRNÝM ELEKTRÁRNÁM V JINDŘICHOVĚ VE SLEZSKU
 My, níže podepsaní obyvatelé a milovníci regionu nesouhlasíme s výstavbou větrných elektráren na katastrálních územích Jindřichov ve Slezsku a Arnultovice
 Jsme znepokojeni tlakem energetických společností na získání souhlasu s výstavbou větrných elektráren v katastrálních územích Jindřichov ve Slezsku a Arnultovice.
 Vyzýváme tímto zastupitelstvo obce Jindřichov ve Slezsku a každého jednotlivého zastupitele osobně, aby se důrazně zasadili o zachování původního přírodního rázu regionu  a všemi legálními prostředky zabránili devastaci přírodního bohatství našeho regionu. Dále vyzýváme zastupitelstvo, aby se smluvně nezavazovalo k výstavbě větrných elektráren, což by zapříčinilo výše zmíněnou devastaci.
 Jakoukoli výstavbu větrných elektráren v našem regionu považujeme za neomluvitelný zločin proti přírodě a za útok na každého jednotlivého občana, jehož největším osobním i kolektivním bohatstvím v jinak jsou nedotčené přírodní lokality.
 Tento záměr je v přímém rozporu s Ústavním zákonem č. 23/1991 Sb., článek 31 a 35, kde se píše, že „Každý má právo na ochranu zdraví“ a „Každý má právo na příznivé životní prostředí¨.
 Zájmy soukromého podnikatelského subjektu nesmí být nadřazovány nad zájmy občanů, majitelů nemovitosti a přátel místní krajiny.
  </x:t>
   </x:si>
   <x:si>
     <x:t>Obec Jindřichov</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL DVOŘÁK, 30. dubna 3060/4, Moravská Ostrava, 702 00 Ostrava</x:t>
   </x:si>
   <x:si>
-    <x:t>1089</x:t>
-[...35 lines deleted...]
-  <x:si>
     <x:t>1087</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Podpora zákonodárné iniciativy Zastupitelstva Karlovarského kraje - výzva Parlamentu České republiky, aby kladně hlasoval o zákonu o zřízení veřejné vysoké školy v Karlovarském kraji </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Podpořte petici pro zřízení veřejné vysoké školy v Karlovarském kraji, jejíž existence zásadním způsobem pomůže rozvoji Karlovarského kraje.
 Nejhorší, nejslabší, nejmenší a vylidňující se, skoro by se až dalo říct, že kromě filmového festivalu na přelomu června a července je celý karlovarský region zbytkem země přehlížen. Výmluvně se o kraji vyjádřil v roce 2021 tehdejší premiér Andrej Babiš, jehož výrok, že „Karlovarský kraj je historicky ve všem nejhorší“, už stihl zlidovět. Slabá nabídka vzdělání nutí mladé lidi z kraje odcházet, ročně odejde do jiných měst tisíc studentů a přes polovinu z nich se už nevrátí. „Odliv mozků“ je tak jedním z nejpodstatnějších problémů navázaných na vylidňování kraje. Pouze 13 % obyvatelstva Karlovarského kraje má vysokoškolské vzdělání (Praha 42,1 %, průměr ČR je 20,8 %). Celý Karlovarský kraj je v pásmu velmi vysoké úrovně destabilizující chudoby, do které výzkumníci z PAQ Research počítají exekuce, bytovou nouzi a bydlení v sociálně vyloučených lokalitách.
 Prezident Petr Pavel při návštěvě našeho kraje dne 24. 6. 2024 sdělil: „Nejvíce času jsme věnovali absenci vysoké školy v kraji, což má vazbu na mnoho dalších problémů celého regionu. Naprosto jednoznačně jsme se shodli, že musí zaznít vůle vlády a ministra školství vysokou veřejnou školu zřídit. Pokud tomu tak nebude, tak žádné z problémů Karlovarska nebude možné úspěšně řešit.“
 Karlovarský kraj je jediným z krajů v České republice, kde nemá sídlo ani jedna vysoká škola (ani veřejná, ani soukromá). V Karlových Varech však v minulosti již samostatná veřejná vysoká škola existovala. V roce 1960 byl v Karlových Varech z konzultačního střediska Pedagogického institutu v Plzni zřízen samostatný Pedagogický institut, který byl však v roce 1965 zrušen a jeho nově dokončená budova v městské části Drahovice byla poskytnuta Střední pedagogické škole.
 Na území Karlovarského kraje působí z veřejných vysokých škol pouze jejich pobočky. Objevují se hlasy, že pobočky jsou dostatečné. Proti tomuto tvrzení je nutné konstatovat, že ve skutečnosti pobočky nejsou žádným pevným pilířem a garancí vzdělání, neboť vznikají a zanikají pouze rozhodnutím dané vysoké školy. Je známo mnoho případů, kdy vysoké školy zrušily své pobočky z důvodu jejich neefektivity (zrušení ve své době hrozilo i pobočce Fakulty ekonomické ZČU v Chebu). Kraj nutně potřebuje stabilní a autonomní vzdělávací instituci.
 Je nutné zřídit centrum vzdělanosti Karlovarského kraje, které bude působit i jako neformální znalostní a koordinační středisko pro ekonomické a rozvojové aktivity s přeshraničním dosahem a které bude stabilizovat a populačně rozšiřovat intelektuální potenciál kraje.  
 Podpisem této petice, která má formu elektronickou i listinnou, dáváme jasně najevo, že nám záleží na Karlovarském kraji a jeho obyvatelích, že nechceme, aby náš kraj nadále upadal a že podporujeme zákonodárnou iniciativu Zastupitelstva Karlovarského kraje. Vyzýváme Parlament České republiky, aby svým hlasováním o zákonu o zřízení veřejné vysoké školy v Karlovarském kraji jednoznačně podpořil rozvoj tohoto dlouhodobě zanedbávaného regionu. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>PETR BERÁNEK, Slavíčkova 1687, 356 01 Sokolov</x:t>
   </x:si>
   <x:si>
     <x:t>Bohumil Poláček, Semická 2026/12, Modřany, 143 00 Praha
 Martin Tocik, Lesov 110, 360 01 Sadov</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>STANISLAV HLINKA, Ráztely 22, 398 04 Mirovice</x:t>
   </x:si>
   <x:si>
     <x:t>1025</x:t>
   </x:si>
   <x:si>
     <x:t>Petice proti zneužívání názvu starostové politickým hnutím Starostové a nezávislí.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vážení spoluobčané, v srpnu 2022 jsem všechny tehdejší představitele samospráv vyzval k tomu, abychom společně vystoupili proti hnutí STAN, jež neoprávněně užívá pojem Starostové. Hlavním důvodem tehdy byla kauza Dozimetr. Vít Rakušan toto prohlášení, které tehdy podepsalo 501 starostů, úspěšně vymlčel. Kauza Dozimetr ovšem ještě neskončila. Během vyšetřování záhadně zemřelo pět osob a ministr vnitra Vít Rakušan prokazatelně vlastnil šifrovaný telefon .............
      V lednu 2023 jsem opětovně všechny tehdejší představitele samospráv vyzval k veřejnému prohlášení, ve kterém jsem všechny upozorňoval na nebezpečí opětovného zavedení cenzury, což se již podařilo.Dále jsem tehdy upozorňoval na nebezpečí růstu cen energií.Dále jsem upozorňoval na nesmyslnost a nebezpečí Green Dealu. A posledním varováním bylo zvýšení daně z nemovitosti, k čemuž došlo. Toto veřejné prohlášení podepsalo více než 250 bývalých a současných starostů. Prohlášení bylo zasláno panu premiérovi, který odpověděl, že ve spoustě věcí nemáme pravdu a že bude přijat konsolidační balíček, který sníží strukturální deficit státního rozpočtu.
      Stojíme na začátku nového roku 2025. Téměř tři roky upozorňujeme, že hnutí STAN v žádném případě není stranou starostek a starostů. V EU jsou za STAN tři představitelé. Bývalý závětrný ministr průmyslu Síkela, který nikdy starostou nebyl, Danuše Nerudová, která rovněž žádnou obec neřídila a o řízení Mendelovy univerzity si každý udělejte obrázek sám, navíc nedávno uvedla větu slovy „My starostové“ a Jan Farský, který sice starostou byl, ale doposud nikomu nevysvětlil, jakou stáž a pro koho v USA jako poslanec Parlamentu absolvoval.
      Je na čase se výrazným způsobem vyjádřit a distancovat od politiky hnutí STAN a to již z několika důvodů.
 	jsou podporovatelem Green Dealu, který ničí náš průmysl a zemědělství
 	jsou podporovatelem inkluze ve školách, která zjevně likviduje naše školství
 	jsou podporovatelem genderové ideologie
 	jsou podporovatelem migrace – doposud řádně nevysvětlený migrační pakt podepsán Vítem Rakušanem
 	podpořili přijetí §318a tr. zákoníku – neoprávněná činnost pro cizí moc, čímž naši zem vrací zpět do totality, poněvadž se jedná téměř o stejný tr. čin jako dle tr. zákona § 98 – tr. čin rozvracení republiky
 	ministr vnitra a předseda STAN Vít Rakušan předložil a již byl v 1. čtení schválen návrh zákona o volebních kampaních – což je vlastně Rakušanova volební inkvizice a je prvním krokem k „Ministerstvu pravdy“. A co by to znamenalo ve spojení s neoprávněnou činností pro cizí moc nechci ani domyslet.
 	jsou podporovatelem přijetí eura, což nám nic pozitivního nepřinese, jak potvrdil i guvernér ČNB Aleš Michl
 	za aktivní podpory STAN se zanikají venkovské prodejny, ruší se pošty, matriky, slučují se školy, hrozí slučování obcí. Převedení placení nepedagogických pracovníků na obce je další hřebíček k tomu, že obec bude nucena z finančních důvodů školu zavřít. Snižuje se dostupnost služeb na venkově, což vede k vylidňovaní venkova. STAN svou politikou aktivně k této situaci přispívá.
 	stát na obec v posledních letech převádí spoustu agend, čímž obce zatěžuje další administrativou - viz. digitálně technické mapy, hlášení o svozu odpadu, administrace platů nepedagogických pracovníků, zřizování poboček Pošta Partner.
 A co mně chybí zcela nejvíc, je viditelná podpora tradiční rodiny.
     Děkuji všem, kteří budete mít odvahu se zapojit. Vím, že doba není lehká.
    	Bc. Otakar Březina, starosta obce Kozojídky
 </x:t>
@@ -10516,51 +11392,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L420"/>
+  <x:dimension ref="A1:L447"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -10571,13840 +11447,14728 @@
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46282.3970314352</x:v>
+        <x:v>46312.9619081597</x:v>
       </x:c>
       <x:c r="E2" s="1">
-        <x:v>46463.9999884259</x:v>
+        <x:v>46494.9999884259</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L2" s="0">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B3" s="2" t="s">
+      <x:c r="B3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>46281.7668870486</x:v>
+        <x:v>46312.9563702546</x:v>
       </x:c>
       <x:c r="E3" s="1">
-        <x:v>46462.9999884259</x:v>
+        <x:v>46494.9999884259</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L3" s="0">
-        <x:v>297</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="1">
-        <x:v>46281.6416887153</x:v>
+        <x:v>46311.8050379977</x:v>
       </x:c>
       <x:c r="E4" s="1">
-        <x:v>46462.9999884259</x:v>
+        <x:v>46493.9999884259</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L4" s="0">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>46281.412727581</x:v>
+        <x:v>46311.7407019444</x:v>
       </x:c>
       <x:c r="E5" s="1">
-        <x:v>46462.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H5" s="0" t="s">
+        <x:v>46493.9999884259</x:v>
+      </x:c>
+      <x:c r="H5" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L5" s="0">
-        <x:v>2</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="1">
-        <x:v>46280.5816910764</x:v>
+        <x:v>46309.3614447454</x:v>
       </x:c>
       <x:c r="E6" s="1">
-        <x:v>46461.9999884259</x:v>
+        <x:v>46491.9999884259</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>46280.5534066898</x:v>
+        <x:v>46309.3336740625</x:v>
       </x:c>
       <x:c r="E7" s="1">
-        <x:v>46461.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>46491.9999884259</x:v>
+      </x:c>
+      <x:c r="H7" s="2" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L7" s="0">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>46279.446475787</x:v>
+        <x:v>46309.235382662</x:v>
       </x:c>
       <x:c r="E8" s="1">
-        <x:v>46460.9999884259</x:v>
+        <x:v>46491.9999884259</x:v>
       </x:c>
       <x:c r="H8" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L8" s="0">
-        <x:v>7</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D9" s="1">
+        <x:v>46308.5211241204</x:v>
+      </x:c>
+      <x:c r="E9" s="1">
+        <x:v>46490.9999884259</x:v>
+      </x:c>
+      <x:c r="H9" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C9" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L9" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="1">
-        <x:v>46278.7321686227</x:v>
+        <x:v>46307.2215556829</x:v>
       </x:c>
       <x:c r="E10" s="1">
-        <x:v>46459.9999884259</x:v>
+        <x:v>46489.9999884259</x:v>
       </x:c>
       <x:c r="H10" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L10" s="0">
-        <x:v>20</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="1">
-        <x:v>46277.5690758796</x:v>
+        <x:v>46305.8320169907</x:v>
       </x:c>
       <x:c r="E11" s="1">
-        <x:v>46458.9999884259</x:v>
+        <x:v>46487.9999884259</x:v>
       </x:c>
       <x:c r="H11" s="2" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L11" s="0">
-        <x:v>1</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D12" s="1">
-        <x:v>46276.4369287847</x:v>
+        <x:v>46305.5353096875</x:v>
       </x:c>
       <x:c r="E12" s="1">
-        <x:v>46457.9999884259</x:v>
+        <x:v>46487.9999884259</x:v>
       </x:c>
       <x:c r="H12" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L12" s="0">
-        <x:v>57</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D13" s="1">
+        <x:v>46303.3691443982</x:v>
+      </x:c>
+      <x:c r="E13" s="1">
+        <x:v>46485.9999884259</x:v>
+      </x:c>
+      <x:c r="F13" s="1">
+        <x:v>46312.7614096759</x:v>
+      </x:c>
+      <x:c r="G13" s="1">
+        <x:v>46312.7614096759</x:v>
+      </x:c>
+      <x:c r="H13" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
+      <x:c r="J13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L13" s="0">
-        <x:v>26</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="1">
-        <x:v>46275.8227850694</x:v>
+        <x:v>46302.9424594792</x:v>
       </x:c>
       <x:c r="E14" s="1">
-        <x:v>46456.9999884259</x:v>
+        <x:v>46484.9999884259</x:v>
       </x:c>
       <x:c r="H14" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L14" s="0">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D15" s="1">
-        <x:v>46275.8187572454</x:v>
+        <x:v>46302.8992056366</x:v>
       </x:c>
       <x:c r="E15" s="1">
-        <x:v>46456.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46275.8192022569</x:v>
+        <x:v>46302.9308746759</x:v>
       </x:c>
       <x:c r="H15" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L15" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D16" s="1">
-        <x:v>46275.5008683565</x:v>
+        <x:v>46300.6676099884</x:v>
       </x:c>
       <x:c r="E16" s="1">
-        <x:v>46456.9999884259</x:v>
+        <x:v>46482.9999884259</x:v>
       </x:c>
       <x:c r="H16" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L16" s="0">
-        <x:v>20</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D17" s="1">
+        <x:v>46300.4535151736</x:v>
+      </x:c>
+      <x:c r="E17" s="1">
+        <x:v>46482.9999884259</x:v>
+      </x:c>
+      <x:c r="H17" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C17" s="0" t="s">
+      <x:c r="J17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D17" s="1">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L17" s="0">
-        <x:v>2</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D18" s="1">
-        <x:v>46274.6322037963</x:v>
+        <x:v>46299.4616984259</x:v>
       </x:c>
       <x:c r="E18" s="1">
-        <x:v>46455.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="0" t="s">
+        <x:v>46481.9999884259</x:v>
+      </x:c>
+      <x:c r="H18" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="I18" s="0" t="s">
+      <x:c r="J18" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="J18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L18" s="0">
-        <x:v>2</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B19" s="2" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D19" s="1">
-        <x:v>46274.6232298495</x:v>
+        <x:v>46297.9140170718</x:v>
       </x:c>
       <x:c r="E19" s="1">
-        <x:v>46455.9999884259</x:v>
+        <x:v>46479.9999884259</x:v>
       </x:c>
       <x:c r="H19" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="I19" s="0" t="s">
+      <x:c r="J19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="J19" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>101</x:v>
+      <x:c r="K19" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L19" s="0">
-        <x:v>7</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="1">
-        <x:v>46273.8532164005</x:v>
+        <x:v>46297.4338886921</x:v>
       </x:c>
       <x:c r="E20" s="1">
-        <x:v>46454.9999884259</x:v>
+        <x:v>46479.9999884259</x:v>
       </x:c>
       <x:c r="H20" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="I20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L20" s="0">
-        <x:v>5</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B21" s="2" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="1">
-        <x:v>46273.6125323611</x:v>
+        <x:v>46297.2292374653</x:v>
       </x:c>
       <x:c r="E21" s="1">
-        <x:v>46454.9999884259</x:v>
+        <x:v>46479.9999884259</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="I21" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J21" s="0" t="s">
+      <x:c r="K21" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="K21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L21" s="0">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="1">
-        <x:v>46273.4383553125</x:v>
+        <x:v>46296.4242358912</x:v>
       </x:c>
       <x:c r="E22" s="1">
-        <x:v>46454.9999884259</x:v>
+        <x:v>46478.9999884259</x:v>
       </x:c>
       <x:c r="H22" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="K22" s="2" t="s">
-        <x:v>116</x:v>
+      <x:c r="K22" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L22" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="1">
-        <x:v>46272.6711549074</x:v>
+        <x:v>46296.3734040509</x:v>
       </x:c>
       <x:c r="E23" s="1">
-        <x:v>46453.9999884259</x:v>
+        <x:v>46478.9999884259</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="I23" s="0" t="s">
+      <x:c r="J23" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="J23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L23" s="0">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1">
-        <x:v>46272.6442939005</x:v>
+        <x:v>46295.8821166667</x:v>
       </x:c>
       <x:c r="E24" s="1">
-        <x:v>46453.9999884259</x:v>
+        <x:v>46476.9999884259</x:v>
       </x:c>
       <x:c r="H24" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="I24" s="0" t="s">
+      <x:c r="J24" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="J24" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>127</x:v>
+      <x:c r="K24" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L24" s="0">
-        <x:v>4</x:v>
+        <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D25" s="1">
+        <x:v>46295.7168619329</x:v>
+      </x:c>
+      <x:c r="E25" s="1">
+        <x:v>46476.9999884259</x:v>
+      </x:c>
+      <x:c r="H25" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
+      <x:c r="I25" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C25" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H25" s="2" t="s">
+      <x:c r="J25" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="I25" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J25" s="0" t="s">
+      <x:c r="K25" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="K25" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L25" s="0">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B26" s="2" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="1">
-        <x:v>46270.4656747338</x:v>
+        <x:v>46295.515284838</x:v>
       </x:c>
       <x:c r="E26" s="1">
-        <x:v>46451.9999884259</x:v>
+        <x:v>46476.9999884259</x:v>
       </x:c>
       <x:c r="H26" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="I26" s="0" t="s">
+      <x:c r="K26" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J26" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L26" s="0">
-        <x:v>3</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D27" s="1">
-        <x:v>46269.6406306944</x:v>
+        <x:v>46294.938122581</x:v>
       </x:c>
       <x:c r="E27" s="1">
-        <x:v>46450.9999884259</x:v>
+        <x:v>46475.9999884259</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="I27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L27" s="0">
-        <x:v>57</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B28" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D28" s="1">
+        <x:v>46294.7829072685</x:v>
+      </x:c>
+      <x:c r="E28" s="1">
+        <x:v>46475.9999884259</x:v>
+      </x:c>
+      <x:c r="H28" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="B28" s="0" t="s">
+      <x:c r="I28" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C28" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K28" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L28" s="0">
-        <x:v>15</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1">
-        <x:v>46268.7389715856</x:v>
+        <x:v>46293.0319335764</x:v>
       </x:c>
       <x:c r="E29" s="1">
-        <x:v>46449.9999884259</x:v>
+        <x:v>46474.9999884259</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L29" s="0">
-        <x:v>3</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1">
-        <x:v>46268.6979653819</x:v>
+        <x:v>46292.5262033681</x:v>
       </x:c>
       <x:c r="E30" s="1">
-        <x:v>46449.9999884259</x:v>
+        <x:v>46473.9999884259</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="K30" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="I30" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L30" s="0">
-        <x:v>1</x:v>
+        <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D31" s="1">
+        <x:v>46292.4990890856</x:v>
+      </x:c>
+      <x:c r="E31" s="1">
+        <x:v>46473.9999884259</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="B31" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>157</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="K31" s="2" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="L31" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D32" s="1">
+        <x:v>46292.4659100232</x:v>
+      </x:c>
+      <x:c r="E32" s="1">
+        <x:v>46311.3081774421</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="B32" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L32" s="0">
-        <x:v>1</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D33" s="1">
-        <x:v>46267.7165762153</x:v>
+        <x:v>46291.6702778704</x:v>
       </x:c>
       <x:c r="E33" s="1">
-        <x:v>46448.9999884259</x:v>
+        <x:v>46472.9999884259</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L33" s="0">
-        <x:v>1</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D34" s="1">
+        <x:v>46289.7847244329</x:v>
+      </x:c>
+      <x:c r="E34" s="1">
+        <x:v>46470.9999884259</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B34" s="0" t="s">
+      <x:c r="J34" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C34" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H34" s="2" t="s">
+      <x:c r="K34" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="I34" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L34" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D35" s="1">
+        <x:v>46289.5730581944</x:v>
+      </x:c>
+      <x:c r="E35" s="1">
+        <x:v>46470.9999884259</x:v>
+      </x:c>
+      <x:c r="H35" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B35" s="0" t="s">
+      <x:c r="I35" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C35" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L35" s="0">
-        <x:v>1</x:v>
+        <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="1">
-        <x:v>46266.4638704398</x:v>
+        <x:v>46289.3539178935</x:v>
       </x:c>
       <x:c r="E36" s="1">
-        <x:v>46447.9999884259</x:v>
+        <x:v>46470.9999884259</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="K36" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="I36" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L36" s="0">
-        <x:v>59</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D37" s="1">
+        <x:v>46288.8119721181</x:v>
+      </x:c>
+      <x:c r="E37" s="1">
+        <x:v>46469.9999884259</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="B37" s="2" t="s">
+      <x:c r="I37" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
-[...24 lines deleted...]
-        <x:v>190</x:v>
+      <x:c r="K37" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L37" s="0">
-        <x:v>1</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="1">
-        <x:v>46265.5912986111</x:v>
+        <x:v>46288.7320876968</x:v>
       </x:c>
       <x:c r="E38" s="1">
-        <x:v>46446.9999884259</x:v>
+        <x:v>46469.9999884259</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L38" s="0">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="1">
-        <x:v>46263.4903976505</x:v>
+        <x:v>46288.5695921412</x:v>
       </x:c>
       <x:c r="E39" s="1">
-        <x:v>46446.9999884259</x:v>
+        <x:v>46469.9999884259</x:v>
       </x:c>
       <x:c r="H39" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="K39" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="I39" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L39" s="0">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D40" s="1">
-        <x:v>46260.9017695718</x:v>
+        <x:v>46287.8319535532</x:v>
       </x:c>
       <x:c r="E40" s="1">
-        <x:v>46444.9999884259</x:v>
+        <x:v>46468.9999884259</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="I40" s="0" t="s">
+      <x:c r="J40" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="J40" s="0" t="s">
+      <x:c r="K40" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="K40" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L40" s="0">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="B41" s="2" t="s">
-        <x:v>200</x:v>
+      <x:c r="B41" s="0" t="s">
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D41" s="1">
-        <x:v>46260.8818528588</x:v>
+        <x:v>46287.3426017014</x:v>
       </x:c>
       <x:c r="E41" s="1">
-        <x:v>46260.8949917361</x:v>
+        <x:v>46468.9999884259</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L41" s="0">
-        <x:v>1</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>207</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1">
-        <x:v>46260.5359800116</x:v>
+        <x:v>46286.4002994792</x:v>
       </x:c>
       <x:c r="E42" s="1">
-        <x:v>46444.9999884259</x:v>
+        <x:v>46467.9999884259</x:v>
       </x:c>
       <x:c r="H42" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="K42" s="2" t="s">
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L42" s="0">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="1">
-        <x:v>46259.6719307639</x:v>
+        <x:v>46286.3746303356</x:v>
       </x:c>
       <x:c r="E43" s="1">
-        <x:v>46443.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46272.8922221759</x:v>
+        <x:v>46467.9999884259</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>213</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="K43" s="2" t="s">
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L43" s="0">
-        <x:v>656</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="B44" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D44" s="1">
-        <x:v>46259.3975484491</x:v>
+        <x:v>46286.3434921296</x:v>
       </x:c>
       <x:c r="E44" s="1">
-        <x:v>46443.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46266.7515632639</x:v>
+        <x:v>46286.3770094329</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K44" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="L44" s="0">
-        <x:v>68</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1">
-        <x:v>46253.9330842593</x:v>
+        <x:v>46284.3398039699</x:v>
       </x:c>
       <x:c r="E45" s="1">
-        <x:v>46437.9999884259</x:v>
+        <x:v>46465.9999884259</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L45" s="0">
-        <x:v>3</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D46" s="1">
+        <x:v>46283.7998008218</x:v>
+      </x:c>
+      <x:c r="E46" s="1">
+        <x:v>46464.9999884259</x:v>
+      </x:c>
+      <x:c r="H46" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="B46" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>228</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="K46" s="2" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L46" s="0">
-        <x:v>1</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D47" s="1">
-        <x:v>46247.7816990278</x:v>
+        <x:v>46283.4343753935</x:v>
       </x:c>
       <x:c r="E47" s="1">
-        <x:v>46431.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>46464.9999884259</x:v>
+      </x:c>
+      <x:c r="H47" s="2" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L47" s="0">
-        <x:v>82</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D48" s="1">
-        <x:v>46247.4906217014</x:v>
+        <x:v>46282.6180881597</x:v>
       </x:c>
       <x:c r="E48" s="1">
-        <x:v>46431.9999884259</x:v>
+        <x:v>46463.9999884259</x:v>
       </x:c>
       <x:c r="H48" s="2" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L48" s="0">
-        <x:v>11</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="1">
-        <x:v>46246.3726823264</x:v>
+        <x:v>46282.3970314352</x:v>
       </x:c>
       <x:c r="E49" s="1">
-        <x:v>46430.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46254.4094004745</x:v>
+        <x:v>46463.9999884259</x:v>
       </x:c>
       <x:c r="H49" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L49" s="0">
-        <x:v>111</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B50" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="1">
-        <x:v>46245.7164160301</x:v>
+        <x:v>46281.7668870486</x:v>
       </x:c>
       <x:c r="E50" s="1">
-        <x:v>46429.9999884259</x:v>
+        <x:v>46462.9999884259</x:v>
       </x:c>
       <x:c r="H50" s="2" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L50" s="0">
-        <x:v>96</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1">
-        <x:v>46245.5717193981</x:v>
+        <x:v>46281.6416887153</x:v>
       </x:c>
       <x:c r="E51" s="1">
-        <x:v>46429.9999884259</x:v>
+        <x:v>46462.9999884259</x:v>
       </x:c>
       <x:c r="H51" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L51" s="0">
-        <x:v>11</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="1">
-        <x:v>46244.4603738773</x:v>
+        <x:v>46281.412727581</x:v>
       </x:c>
       <x:c r="E52" s="1">
-        <x:v>46428.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>46462.9999884259</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L52" s="0">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="1">
-        <x:v>46241.6670265394</x:v>
+        <x:v>46280.5816910764</x:v>
       </x:c>
       <x:c r="E53" s="1">
-        <x:v>46425.9999884259</x:v>
+        <x:v>46461.9999884259</x:v>
       </x:c>
       <x:c r="H53" s="2" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="K53" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
+      <x:c r="K53" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L53" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="1">
-        <x:v>46240.8032267014</x:v>
+        <x:v>46280.5534066898</x:v>
       </x:c>
       <x:c r="E54" s="1">
-        <x:v>46424.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="2" t="s">
+        <x:v>46461.9999884259</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L54" s="0">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
-        <x:v>268</x:v>
-[...1 lines deleted...]
-      <x:c r="B55" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D55" s="1">
-        <x:v>46238.8614984028</x:v>
+        <x:v>46279.446475787</x:v>
       </x:c>
       <x:c r="E55" s="1">
-        <x:v>46422.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>270</x:v>
+        <x:v>46286.3969048843</x:v>
+      </x:c>
+      <x:c r="H55" s="2" t="s">
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L55" s="0">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1">
-        <x:v>46238.6210309722</x:v>
+        <x:v>46279.3676662731</x:v>
       </x:c>
       <x:c r="E56" s="1">
-        <x:v>46422.9999884259</x:v>
+        <x:v>46460.9999884259</x:v>
       </x:c>
       <x:c r="H56" s="2" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L56" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D57" s="1">
-        <x:v>46234.805901875</x:v>
+        <x:v>46278.7321686227</x:v>
       </x:c>
       <x:c r="E57" s="1">
-        <x:v>46418.9999884259</x:v>
+        <x:v>46287.1472207407</x:v>
       </x:c>
       <x:c r="H57" s="2" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>280</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="K57" s="2" t="s">
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L57" s="0">
-        <x:v>64</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D58" s="1">
-        <x:v>46234.4467241435</x:v>
+        <x:v>46277.5690758796</x:v>
       </x:c>
       <x:c r="E58" s="1">
-        <x:v>46418.9999884259</x:v>
+        <x:v>46458.9999884259</x:v>
+      </x:c>
+      <x:c r="F58" s="1">
+        <x:v>46302.6602233912</x:v>
+      </x:c>
+      <x:c r="G58" s="1">
+        <x:v>46302.6602233912</x:v>
       </x:c>
       <x:c r="H58" s="2" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L58" s="0">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="1">
-        <x:v>46233.7967676273</x:v>
+        <x:v>46276.4369287847</x:v>
       </x:c>
       <x:c r="E59" s="1">
-        <x:v>46234.3599551389</x:v>
-[...2 lines deleted...]
-        <x:v>288</x:v>
+        <x:v>46457.9999884259</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L59" s="0">
-        <x:v>1</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D60" s="1">
-        <x:v>46233.3610191435</x:v>
+        <x:v>46276.3736572917</x:v>
       </x:c>
       <x:c r="E60" s="1">
-        <x:v>46417.9999884259</x:v>
+        <x:v>46457.9999884259</x:v>
       </x:c>
       <x:c r="H60" s="2" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L60" s="0">
-        <x:v>8</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1">
-        <x:v>46233.3603102083</x:v>
+        <x:v>46275.8227850694</x:v>
       </x:c>
       <x:c r="E61" s="1">
-        <x:v>46417.9999884259</x:v>
+        <x:v>46456.9999884259</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L61" s="0">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D62" s="1">
+        <x:v>46275.8187572454</x:v>
+      </x:c>
+      <x:c r="E62" s="1">
+        <x:v>46456.9999884259</x:v>
+      </x:c>
+      <x:c r="F62" s="1">
+        <x:v>46275.8192022569</x:v>
+      </x:c>
+      <x:c r="G62" s="1">
+        <x:v>46275.8192022569</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="B62" s="0" t="s">
+      <x:c r="I62" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C62" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H62" s="2" t="s">
+      <x:c r="J62" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="I62" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L62" s="0">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D63" s="1">
-        <x:v>46231.4085218403</x:v>
+        <x:v>46275.5008683565</x:v>
       </x:c>
       <x:c r="E63" s="1">
-        <x:v>46415.9999884259</x:v>
+        <x:v>46456.9999884259</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="I63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L63" s="0">
-        <x:v>8</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D64" s="1">
-        <x:v>46231.3852177083</x:v>
+        <x:v>46275.4418658565</x:v>
       </x:c>
       <x:c r="E64" s="1">
-        <x:v>46415.9999884259</x:v>
+        <x:v>46275.4878019213</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L64" s="0">
-        <x:v>174</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D65" s="1">
-        <x:v>46229.3337203704</x:v>
+        <x:v>46274.6322037963</x:v>
       </x:c>
       <x:c r="E65" s="1">
-        <x:v>46413.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H65" s="2" t="s">
+        <x:v>46455.9999884259</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="I65" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L65" s="0">
-        <x:v>83</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="B66" s="0" t="s">
+      <x:c r="C66" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D66" s="1">
+        <x:v>46274.6232298495</x:v>
+      </x:c>
+      <x:c r="E66" s="1">
+        <x:v>46455.9999884259</x:v>
+      </x:c>
+      <x:c r="H66" s="2" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C66" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H66" s="2" t="s">
+      <x:c r="I66" s="0" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="K66" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K66" s="2" t="s">
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L66" s="0">
-        <x:v>100</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1">
-        <x:v>46227.6971689815</x:v>
+        <x:v>46273.8532164005</x:v>
       </x:c>
       <x:c r="E67" s="1">
-        <x:v>46227.7071227083</x:v>
+        <x:v>46454.9999884259</x:v>
       </x:c>
       <x:c r="H67" s="2" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L67" s="0">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1">
-        <x:v>46227.4463475926</x:v>
+        <x:v>46273.6125323611</x:v>
       </x:c>
       <x:c r="E68" s="1">
-        <x:v>46411.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>324</x:v>
+        <x:v>46454.9999884259</x:v>
+      </x:c>
+      <x:c r="H68" s="2" t="s">
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L68" s="0">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D69" s="1">
-        <x:v>46226.7440070949</x:v>
+        <x:v>46273.4383553125</x:v>
       </x:c>
       <x:c r="E69" s="1">
-        <x:v>46410.9999884259</x:v>
+        <x:v>46454.9999884259</x:v>
       </x:c>
       <x:c r="H69" s="2" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>329</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="K69" s="2" t="s">
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L69" s="0">
-        <x:v>13</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1">
-        <x:v>46224.7946280208</x:v>
+        <x:v>46272.6711549074</x:v>
       </x:c>
       <x:c r="E70" s="1">
-        <x:v>46408.9999884259</x:v>
+        <x:v>46453.9999884259</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L70" s="0">
-        <x:v>14</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D71" s="1">
-        <x:v>46224.6730503356</x:v>
+        <x:v>46272.6442939005</x:v>
       </x:c>
       <x:c r="E71" s="1">
-        <x:v>46408.9999884259</x:v>
+        <x:v>46453.9999884259</x:v>
       </x:c>
       <x:c r="H71" s="2" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>337</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="K71" s="2" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="L71" s="0">
-        <x:v>44</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D72" s="1">
-        <x:v>46223.6377005324</x:v>
+        <x:v>46272.3650873032</x:v>
       </x:c>
       <x:c r="E72" s="1">
-        <x:v>46238.5652771296</x:v>
+        <x:v>46279.358646713</x:v>
       </x:c>
       <x:c r="H72" s="2" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="K72" s="2" t="s">
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L72" s="0">
-        <x:v>5</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D73" s="1">
-        <x:v>46221.7119157755</x:v>
+        <x:v>46270.4656747338</x:v>
       </x:c>
       <x:c r="E73" s="1">
-        <x:v>46405.9999884259</x:v>
+        <x:v>46451.9999884259</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>346</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="K73" s="2" t="s">
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L73" s="0">
-        <x:v>30</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D74" s="1">
-        <x:v>46221.3676344097</x:v>
+        <x:v>46269.6406306944</x:v>
       </x:c>
       <x:c r="E74" s="1">
-        <x:v>46405.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>46450.9999884259</x:v>
+      </x:c>
+      <x:c r="F74" s="1">
+        <x:v>46294.3696895255</x:v>
+      </x:c>
+      <x:c r="G74" s="1">
+        <x:v>46294.3696895255</x:v>
+      </x:c>
+      <x:c r="H74" s="2" t="s">
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L74" s="0">
-        <x:v>14</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D75" s="1">
-        <x:v>46218.6800798958</x:v>
+        <x:v>46268.9380602778</x:v>
       </x:c>
       <x:c r="E75" s="1">
-        <x:v>46402.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
+      </x:c>
+      <x:c r="F75" s="1">
+        <x:v>46273.4316900926</x:v>
+      </x:c>
+      <x:c r="G75" s="1">
+        <x:v>46273.4316900926</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
-        <x:v>354</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>356</x:v>
-[...2 lines deleted...]
-        <x:v>357</x:v>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="K75" s="0" t="s">
+        <x:v>366</x:v>
       </x:c>
       <x:c r="L75" s="0">
-        <x:v>502</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D76" s="1">
-        <x:v>46217.8987769792</x:v>
+        <x:v>46268.7389715856</x:v>
       </x:c>
       <x:c r="E76" s="1">
-        <x:v>46401.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L76" s="0">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D77" s="1">
-        <x:v>46217.7054884144</x:v>
+        <x:v>46268.6979653819</x:v>
       </x:c>
       <x:c r="E77" s="1">
-        <x:v>46258.8191624421</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H77" s="2" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-        <x:v>367</x:v>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="K77" s="0" t="s">
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L77" s="0">
-        <x:v>501</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1">
-        <x:v>46215.973288912</x:v>
+        <x:v>46268.6921146065</x:v>
       </x:c>
       <x:c r="E78" s="1">
-        <x:v>46399.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H78" s="2" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="K78" s="2" t="s">
         <x:v>373</x:v>
       </x:c>
+      <x:c r="K78" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="L78" s="0">
-        <x:v>159</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1">
-        <x:v>46215.3919100232</x:v>
+        <x:v>46268.6851672106</x:v>
       </x:c>
       <x:c r="E79" s="1">
-        <x:v>46399.9999884259</x:v>
+        <x:v>46449.9999884259</x:v>
       </x:c>
       <x:c r="H79" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L79" s="0">
-        <x:v>145</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1">
-        <x:v>46213.8477370949</x:v>
+        <x:v>46267.7165762153</x:v>
       </x:c>
       <x:c r="E80" s="1">
-        <x:v>46397.9999884259</x:v>
+        <x:v>46448.9999884259</x:v>
       </x:c>
       <x:c r="H80" s="2" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L80" s="0">
-        <x:v>130</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D81" s="1">
-        <x:v>46213.3902073495</x:v>
+        <x:v>46267.4839964352</x:v>
       </x:c>
       <x:c r="E81" s="1">
-        <x:v>46397.9999884259</x:v>
+        <x:v>46267.4909564931</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L81" s="0">
-        <x:v>360</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D82" s="1">
-        <x:v>46212.6737262731</x:v>
+        <x:v>46267.4097875579</x:v>
       </x:c>
       <x:c r="E82" s="1">
-        <x:v>46396.9999884259</x:v>
+        <x:v>46448.9999884259</x:v>
+      </x:c>
+      <x:c r="F82" s="1">
+        <x:v>46267.409987338</x:v>
+      </x:c>
+      <x:c r="G82" s="1">
+        <x:v>46267.409987338</x:v>
       </x:c>
       <x:c r="H82" s="2" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>390</x:v>
-[...2 lines deleted...]
-        <x:v>391</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="K82" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L82" s="0">
-        <x:v>2919</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D83" s="1">
-        <x:v>46210.5703929514</x:v>
+        <x:v>46266.4638704398</x:v>
       </x:c>
       <x:c r="E83" s="1">
-        <x:v>46394.9999884259</x:v>
+        <x:v>46447.9999884259</x:v>
       </x:c>
       <x:c r="H83" s="2" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L83" s="0">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
-        <x:v>397</x:v>
-[...2 lines deleted...]
-        <x:v>398</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B84" s="2" t="s">
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D84" s="1">
-        <x:v>46209.8620670255</x:v>
+        <x:v>46265.8578568171</x:v>
       </x:c>
       <x:c r="E84" s="1">
-        <x:v>46393.9999884259</x:v>
+        <x:v>46446.9999884259</x:v>
+      </x:c>
+      <x:c r="F84" s="1">
+        <x:v>46265.8582288889</x:v>
+      </x:c>
+      <x:c r="G84" s="1">
+        <x:v>46265.8582288889</x:v>
       </x:c>
       <x:c r="H84" s="2" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K84" s="2" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L84" s="0">
-        <x:v>14</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1">
-        <x:v>46207.5124783218</x:v>
+        <x:v>46265.5912986111</x:v>
       </x:c>
       <x:c r="E85" s="1">
-        <x:v>46391.9999884259</x:v>
+        <x:v>46446.9999884259</x:v>
       </x:c>
       <x:c r="H85" s="2" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L85" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1">
-        <x:v>46206.600169375</x:v>
+        <x:v>46263.4903976505</x:v>
       </x:c>
       <x:c r="E86" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46446.9999884259</x:v>
       </x:c>
       <x:c r="H86" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L86" s="0">
-        <x:v>203</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
-        <x:v>409</x:v>
-[...2 lines deleted...]
-        <x:v>410</x:v>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B87" s="2" t="s">
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1">
-        <x:v>46206.5288698495</x:v>
+        <x:v>46260.9017695718</x:v>
       </x:c>
       <x:c r="E87" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46444.9999884259</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L87" s="0">
-        <x:v>8</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="0" t="s">
-        <x:v>414</x:v>
-[...2 lines deleted...]
-        <x:v>415</x:v>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="B88" s="2" t="s">
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D88" s="1">
-        <x:v>46206.5117878935</x:v>
+        <x:v>46260.8818528588</x:v>
       </x:c>
       <x:c r="E88" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46260.8949917361</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L88" s="0">
-        <x:v>29</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
-        <x:v>418</x:v>
-[...2 lines deleted...]
-        <x:v>419</x:v>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B89" s="2" t="s">
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1">
-        <x:v>46206.4857907523</x:v>
+        <x:v>46260.5359800116</x:v>
       </x:c>
       <x:c r="E89" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46444.9999884259</x:v>
       </x:c>
       <x:c r="H89" s="2" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L89" s="0">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D90" s="1">
-        <x:v>46206.304441956</x:v>
+        <x:v>46259.6719307639</x:v>
       </x:c>
       <x:c r="E90" s="1">
-        <x:v>46390.9999884259</x:v>
+        <x:v>46443.9999884259</x:v>
       </x:c>
       <x:c r="F90" s="1">
-        <x:v>46206.3108206134</x:v>
+        <x:v>46272.8922221759</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>46206.3108206134</x:v>
+        <x:v>46272.8922221759</x:v>
       </x:c>
       <x:c r="H90" s="2" t="s">
-        <x:v>411</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L90" s="0">
-        <x:v>1</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
-        <x:v>424</x:v>
-[...2 lines deleted...]
-        <x:v>425</x:v>
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B91" s="2" t="s">
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D91" s="1">
-        <x:v>46206.2217190393</x:v>
+        <x:v>46259.3975484491</x:v>
       </x:c>
       <x:c r="E91" s="1">
-        <x:v>46390.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>426</x:v>
+        <x:v>46443.9999884259</x:v>
+      </x:c>
+      <x:c r="F91" s="1">
+        <x:v>46266.7515632639</x:v>
+      </x:c>
+      <x:c r="G91" s="1">
+        <x:v>46266.7515632639</x:v>
+      </x:c>
+      <x:c r="H91" s="2" t="s">
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>427</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="K91" s="2" t="s">
+        <x:v>434</x:v>
       </x:c>
       <x:c r="L91" s="0">
-        <x:v>20</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="1">
-        <x:v>46204.8187370833</x:v>
+        <x:v>46253.9330842593</x:v>
       </x:c>
       <x:c r="E92" s="1">
-        <x:v>46388.9999884259</x:v>
+        <x:v>46437.9999884259</x:v>
       </x:c>
       <x:c r="H92" s="2" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K92" s="2" t="s">
-        <x:v>430</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="L92" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D93" s="1">
-        <x:v>46203.5545639699</x:v>
+        <x:v>46249.2314332292</x:v>
       </x:c>
       <x:c r="E93" s="1">
-        <x:v>46205.2466620023</x:v>
+        <x:v>46249.2365652546</x:v>
+      </x:c>
+      <x:c r="F93" s="1">
+        <x:v>46249.2375436806</x:v>
+      </x:c>
+      <x:c r="G93" s="1">
+        <x:v>46249.2375436806</x:v>
       </x:c>
       <x:c r="H93" s="2" t="s">
-        <x:v>433</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L93" s="0">
-        <x:v>79</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D94" s="1">
-        <x:v>46203.3171292014</x:v>
+        <x:v>46247.7816990278</x:v>
       </x:c>
       <x:c r="E94" s="1">
-        <x:v>46386.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>438</x:v>
+        <x:v>46431.9999884259</x:v>
+      </x:c>
+      <x:c r="H94" s="0" t="s">
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-        <x:v>441</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="K94" s="0" t="s">
+        <x:v>450</x:v>
       </x:c>
       <x:c r="L94" s="0">
-        <x:v>15</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D95" s="1">
-        <x:v>46202.7416547569</x:v>
+        <x:v>46247.4906217014</x:v>
       </x:c>
       <x:c r="E95" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46431.9999884259</x:v>
       </x:c>
       <x:c r="H95" s="2" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L95" s="0">
-        <x:v>3</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D96" s="1">
-        <x:v>46202.6313022917</x:v>
+        <x:v>46246.3726823264</x:v>
       </x:c>
       <x:c r="E96" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46430.9999884259</x:v>
       </x:c>
       <x:c r="F96" s="1">
-        <x:v>46235.8498294329</x:v>
+        <x:v>46254.4094004745</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>46235.8498294329</x:v>
+        <x:v>46254.4094004745</x:v>
       </x:c>
       <x:c r="H96" s="2" t="s">
-        <x:v>448</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L96" s="0">
-        <x:v>17</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
-        <x:v>450</x:v>
-[...2 lines deleted...]
-        <x:v>451</x:v>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="B97" s="2" t="s">
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D97" s="1">
-        <x:v>46202.607363669</x:v>
+        <x:v>46245.7164160301</x:v>
       </x:c>
       <x:c r="E97" s="1">
-        <x:v>46385.9999884259</x:v>
+        <x:v>46429.9999884259</x:v>
       </x:c>
       <x:c r="H97" s="2" t="s">
-        <x:v>452</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L97" s="0">
-        <x:v>2</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1">
-        <x:v>46202.5659538889</x:v>
+        <x:v>46245.5717193981</x:v>
       </x:c>
       <x:c r="E98" s="1">
-        <x:v>46385.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46202.5662736111</x:v>
+        <x:v>46429.9999884259</x:v>
       </x:c>
       <x:c r="H98" s="2" t="s">
-        <x:v>457</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L98" s="0">
-        <x:v>1</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1">
-        <x:v>46198.7319479398</x:v>
+        <x:v>46244.4603738773</x:v>
       </x:c>
       <x:c r="E99" s="1">
-        <x:v>46381.9999884259</x:v>
+        <x:v>46428.9999884259</x:v>
       </x:c>
       <x:c r="H99" s="2" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L99" s="0">
-        <x:v>114</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1">
-        <x:v>46198.3460520255</x:v>
+        <x:v>46241.6670265394</x:v>
       </x:c>
       <x:c r="E100" s="1">
-        <x:v>46381.9999884259</x:v>
+        <x:v>46425.9999884259</x:v>
       </x:c>
       <x:c r="H100" s="2" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>469</x:v>
-[...2 lines deleted...]
-        <x:v>470</x:v>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="K100" s="2" t="s">
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L100" s="0">
-        <x:v>15</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D101" s="1">
-        <x:v>46196.8831426042</x:v>
+        <x:v>46240.8032267014</x:v>
       </x:c>
       <x:c r="E101" s="1">
-        <x:v>46379.9999884259</x:v>
+        <x:v>46424.9999884259</x:v>
       </x:c>
       <x:c r="H101" s="2" t="s">
-        <x:v>473</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L101" s="0">
-        <x:v>45</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
-        <x:v>476</x:v>
-[...2 lines deleted...]
-        <x:v>477</x:v>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="B102" s="2" t="s">
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1">
-        <x:v>46196.5403494676</x:v>
+        <x:v>46238.8614984028</x:v>
       </x:c>
       <x:c r="E102" s="1">
-        <x:v>46379.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>478</x:v>
+        <x:v>46422.9999884259</x:v>
+      </x:c>
+      <x:c r="H102" s="0" t="s">
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>480</x:v>
-[...2 lines deleted...]
-        <x:v>481</x:v>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="K102" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L102" s="0">
-        <x:v>17</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D103" s="1">
-        <x:v>46195.6132791204</x:v>
+        <x:v>46238.6210309722</x:v>
       </x:c>
       <x:c r="E103" s="1">
-        <x:v>46378.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46195.6136156366</x:v>
+        <x:v>46422.9999884259</x:v>
       </x:c>
       <x:c r="H103" s="2" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L103" s="0">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D104" s="1">
-        <x:v>46195.6088525463</x:v>
+        <x:v>46234.805901875</x:v>
       </x:c>
       <x:c r="E104" s="1">
-        <x:v>46378.9999884259</x:v>
+        <x:v>46418.9999884259</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L104" s="0">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1">
-        <x:v>46195.3858121412</x:v>
+        <x:v>46234.4467241435</x:v>
       </x:c>
       <x:c r="E105" s="1">
-        <x:v>46378.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>492</x:v>
+        <x:v>46418.9999884259</x:v>
+      </x:c>
+      <x:c r="H105" s="2" t="s">
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L105" s="0">
-        <x:v>15</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D106" s="1">
-        <x:v>46194.6172664468</x:v>
+        <x:v>46233.7967676273</x:v>
       </x:c>
       <x:c r="E106" s="1">
-        <x:v>46377.9999884259</x:v>
+        <x:v>46234.3599551389</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>499</x:v>
-[...2 lines deleted...]
-        <x:v>500</x:v>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="K106" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L106" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D107" s="1">
-        <x:v>46194.5773508565</x:v>
+        <x:v>46233.3610191435</x:v>
       </x:c>
       <x:c r="E107" s="1">
-        <x:v>46198.781739838</x:v>
+        <x:v>46417.9999884259</x:v>
       </x:c>
       <x:c r="H107" s="2" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>505</x:v>
-[...2 lines deleted...]
-        <x:v>506</x:v>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="K107" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L107" s="0">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="1">
-        <x:v>46190.9121237268</x:v>
+        <x:v>46233.3603102083</x:v>
       </x:c>
       <x:c r="E108" s="1">
-        <x:v>46373.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46246.2801562731</x:v>
+        <x:v>46417.9999884259</x:v>
       </x:c>
       <x:c r="H108" s="2" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L108" s="0">
-        <x:v>96</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1">
-        <x:v>46190.6796532292</x:v>
+        <x:v>46231.5734955324</x:v>
       </x:c>
       <x:c r="E109" s="1">
-        <x:v>46198.4759214352</x:v>
+        <x:v>46415.9999884259</x:v>
       </x:c>
       <x:c r="H109" s="2" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
-        <x:v>518</x:v>
-[...2 lines deleted...]
-        <x:v>519</x:v>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1">
-        <x:v>46189.5711932755</x:v>
+        <x:v>46231.4085218403</x:v>
       </x:c>
       <x:c r="E110" s="1">
-        <x:v>46372.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46198.5532868518</x:v>
+        <x:v>46415.9999884259</x:v>
       </x:c>
       <x:c r="H110" s="2" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L110" s="0">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="0" t="s">
-        <x:v>522</x:v>
-[...1 lines deleted...]
-      <x:c r="B111" s="2" t="s">
         <x:v>523</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1">
-        <x:v>46189.2528649769</x:v>
+        <x:v>46231.3852177083</x:v>
       </x:c>
       <x:c r="E111" s="1">
-        <x:v>46372.9999884259</x:v>
+        <x:v>46415.9999884259</x:v>
       </x:c>
       <x:c r="H111" s="2" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L111" s="0">
-        <x:v>4</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1">
-        <x:v>46188.8727651389</x:v>
+        <x:v>46229.3337203704</x:v>
       </x:c>
       <x:c r="E112" s="1">
-        <x:v>46371.9999884259</x:v>
+        <x:v>46413.9999884259</x:v>
       </x:c>
       <x:c r="H112" s="2" t="s">
-        <x:v>530</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L112" s="0">
-        <x:v>387</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="B113" s="2" t="s">
+      <x:c r="C113" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D113" s="1">
+        <x:v>46227.7094041551</x:v>
+      </x:c>
+      <x:c r="E113" s="1">
+        <x:v>46260.4840367708</x:v>
+      </x:c>
+      <x:c r="H113" s="2" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C113" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H113" s="2" t="s">
+      <x:c r="I113" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="I113" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>536</x:v>
+      <x:c r="K113" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L113" s="0">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="0" t="s">
-        <x:v>537</x:v>
-[...2 lines deleted...]
-        <x:v>538</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D114" s="1">
-        <x:v>46188.570429537</x:v>
+        <x:v>46227.6971689815</x:v>
       </x:c>
       <x:c r="E114" s="1">
-        <x:v>46188.5802574769</x:v>
+        <x:v>46227.7071227083</x:v>
       </x:c>
       <x:c r="H114" s="2" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>535</x:v>
-[...2 lines deleted...]
-        <x:v>540</x:v>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="K114" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L114" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D115" s="1">
-        <x:v>46188.031681956</x:v>
+        <x:v>46227.4463475926</x:v>
       </x:c>
       <x:c r="E115" s="1">
-        <x:v>46371.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>543</x:v>
+        <x:v>46411.9999884259</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>544</x:v>
-[...2 lines deleted...]
-        <x:v>545</x:v>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="K115" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L115" s="0">
-        <x:v>18</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1">
-        <x:v>46187.9963512037</x:v>
+        <x:v>46226.7440070949</x:v>
       </x:c>
       <x:c r="E116" s="1">
-        <x:v>46188.0242466435</x:v>
+        <x:v>46410.9999884259</x:v>
       </x:c>
       <x:c r="H116" s="2" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="K116" s="2" t="s">
-        <x:v>548</x:v>
+      <x:c r="K116" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L116" s="0">
-        <x:v>1</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1">
-        <x:v>46187.3981739931</x:v>
+        <x:v>46224.7946280208</x:v>
       </x:c>
       <x:c r="E117" s="1">
-        <x:v>46370.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46211.7778663773</x:v>
+        <x:v>46408.9999884259</x:v>
       </x:c>
       <x:c r="H117" s="2" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>552</x:v>
-[...2 lines deleted...]
-        <x:v>553</x:v>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L117" s="0">
-        <x:v>731</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1">
-        <x:v>46184.7153008449</x:v>
+        <x:v>46224.6730503356</x:v>
       </x:c>
       <x:c r="E118" s="1">
-        <x:v>46367.9999884259</x:v>
+        <x:v>46408.9999884259</x:v>
       </x:c>
       <x:c r="H118" s="2" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="K118" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L118" s="0">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D119" s="1">
-        <x:v>46184.4301604167</x:v>
+        <x:v>46223.6377005324</x:v>
       </x:c>
       <x:c r="E119" s="1">
-        <x:v>46367.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>561</x:v>
+        <x:v>46238.5652771296</x:v>
+      </x:c>
+      <x:c r="H119" s="2" t="s">
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L119" s="0">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1">
-        <x:v>46183.2231105324</x:v>
+        <x:v>46221.7119157755</x:v>
       </x:c>
       <x:c r="E120" s="1">
-        <x:v>46366.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46183.2242344792</x:v>
+        <x:v>46405.9999884259</x:v>
       </x:c>
       <x:c r="H120" s="2" t="s">
-        <x:v>566</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L120" s="0">
-        <x:v>1</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D121" s="1">
-        <x:v>46182.7221507292</x:v>
+        <x:v>46221.3676344097</x:v>
       </x:c>
       <x:c r="E121" s="1">
-        <x:v>46365.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>571</x:v>
+        <x:v>46405.9999884259</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="L121" s="0">
-        <x:v>2</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D122" s="1">
+        <x:v>46218.6800798958</x:v>
+      </x:c>
+      <x:c r="E122" s="1">
+        <x:v>46402.9999884259</x:v>
+      </x:c>
+      <x:c r="H122" s="2" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C122" s="0" t="s">
-[...18 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="K122" s="2" t="s">
+        <x:v>571</x:v>
       </x:c>
       <x:c r="L122" s="0">
-        <x:v>1</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D123" s="1">
-        <x:v>46181.3269716088</x:v>
+        <x:v>46217.8987769792</x:v>
       </x:c>
       <x:c r="E123" s="1">
-        <x:v>46364.9999884259</x:v>
+        <x:v>46401.9999884259</x:v>
       </x:c>
       <x:c r="H123" s="2" t="s">
-        <x:v>578</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="L123" s="0">
-        <x:v>370</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D124" s="1">
+        <x:v>46217.7054884144</x:v>
+      </x:c>
+      <x:c r="E124" s="1">
+        <x:v>46258.8191624421</x:v>
+      </x:c>
+      <x:c r="H124" s="2" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J124" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="K124" s="2" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="B124" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L124" s="0">
-        <x:v>9</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D125" s="1">
-        <x:v>46176.5994558449</x:v>
+        <x:v>46215.973288912</x:v>
       </x:c>
       <x:c r="E125" s="1">
-        <x:v>46359.9999884259</x:v>
+        <x:v>46399.9999884259</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>590</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="K125" s="2" t="s">
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L125" s="0">
-        <x:v>4</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D126" s="1">
-        <x:v>46176.5042964352</x:v>
+        <x:v>46215.3919100232</x:v>
       </x:c>
       <x:c r="E126" s="1">
-        <x:v>46359.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>593</x:v>
+        <x:v>46399.9999884259</x:v>
+      </x:c>
+      <x:c r="H126" s="2" t="s">
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L126" s="0">
-        <x:v>27</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D127" s="1">
-        <x:v>46176.3741010417</x:v>
+        <x:v>46213.8477370949</x:v>
       </x:c>
       <x:c r="E127" s="1">
-        <x:v>46359.9999884259</x:v>
+        <x:v>46397.9999884259</x:v>
       </x:c>
       <x:c r="H127" s="2" t="s">
-        <x:v>599</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L127" s="0">
-        <x:v>11</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D128" s="1">
-        <x:v>46175.8057715856</x:v>
+        <x:v>46213.3902073495</x:v>
       </x:c>
       <x:c r="E128" s="1">
-        <x:v>46183.5262912847</x:v>
+        <x:v>46397.9999884259</x:v>
       </x:c>
       <x:c r="H128" s="2" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>605</x:v>
-[...2 lines deleted...]
-        <x:v>606</x:v>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="K128" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L128" s="0">
-        <x:v>7</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D129" s="1">
-        <x:v>46175.347276713</x:v>
+        <x:v>46212.6737262731</x:v>
       </x:c>
       <x:c r="E129" s="1">
-        <x:v>46358.9999884259</x:v>
+        <x:v>46396.9999884259</x:v>
       </x:c>
       <x:c r="H129" s="2" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K129" s="2" t="s">
-        <x:v>612</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="L129" s="0">
-        <x:v>72</x:v>
+        <x:v>2941</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D130" s="1">
-        <x:v>46174.7455202315</x:v>
+        <x:v>46210.5703929514</x:v>
       </x:c>
       <x:c r="E130" s="1">
-        <x:v>46357.9999884259</x:v>
+        <x:v>46394.9999884259</x:v>
       </x:c>
       <x:c r="H130" s="2" t="s">
-        <x:v>615</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L130" s="0">
-        <x:v>323</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D131" s="1">
-        <x:v>46172.3859484722</x:v>
+        <x:v>46209.8620670255</x:v>
       </x:c>
       <x:c r="E131" s="1">
-        <x:v>46356.9999884259</x:v>
+        <x:v>46393.9999884259</x:v>
       </x:c>
       <x:c r="H131" s="2" t="s">
-        <x:v>619</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>620</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="K131" s="2" t="s">
+        <x:v>615</x:v>
       </x:c>
       <x:c r="L131" s="0">
-        <x:v>68</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D132" s="1">
-        <x:v>46171.7003747454</x:v>
+        <x:v>46207.5124783218</x:v>
       </x:c>
       <x:c r="E132" s="1">
-        <x:v>46355.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46231.7527424653</x:v>
+        <x:v>46391.9999884259</x:v>
       </x:c>
       <x:c r="H132" s="2" t="s">
-        <x:v>623</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>624</x:v>
-[...2 lines deleted...]
-        <x:v>625</x:v>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="K132" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L132" s="0">
-        <x:v>130</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D133" s="1">
-        <x:v>46171.6956849884</x:v>
+        <x:v>46206.600169375</x:v>
       </x:c>
       <x:c r="E133" s="1">
-        <x:v>46231.7556574769</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H133" s="2" t="s">
-        <x:v>628</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>624</x:v>
-[...2 lines deleted...]
-        <x:v>625</x:v>
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="K133" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L133" s="0">
-        <x:v>159</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D134" s="1">
-        <x:v>46170.6166474074</x:v>
+        <x:v>46206.5288698495</x:v>
       </x:c>
       <x:c r="E134" s="1">
-        <x:v>46354.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H134" s="2" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="L134" s="0">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D135" s="1">
-        <x:v>46169.5861612268</x:v>
+        <x:v>46206.5117878935</x:v>
       </x:c>
       <x:c r="E135" s="1">
-        <x:v>46353.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H135" s="2" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L135" s="0">
-        <x:v>26</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D136" s="1">
-        <x:v>46169.3396062384</x:v>
+        <x:v>46206.4857907523</x:v>
       </x:c>
       <x:c r="E136" s="1">
-        <x:v>46353.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
-        <x:v>639</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L136" s="0">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D137" s="1">
-        <x:v>46167.5078106134</x:v>
+        <x:v>46206.304441956</x:v>
       </x:c>
       <x:c r="E137" s="1">
-        <x:v>46351.9999884259</x:v>
+        <x:v>46390.9999884259</x:v>
       </x:c>
       <x:c r="F137" s="1">
-        <x:v>46189.3513899769</x:v>
+        <x:v>46206.3108206134</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>46189.3513899769</x:v>
+        <x:v>46206.3108206134</x:v>
       </x:c>
       <x:c r="H137" s="2" t="s">
-        <x:v>644</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="L137" s="0">
-        <x:v>2712</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="0" t="s">
-        <x:v>646</x:v>
-[...2 lines deleted...]
-        <x:v>647</x:v>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D138" s="1">
-        <x:v>46166.8557130324</x:v>
+        <x:v>46206.2217190393</x:v>
       </x:c>
       <x:c r="E138" s="1">
-        <x:v>46350.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>648</x:v>
+        <x:v>46390.9999884259</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L138" s="0">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D139" s="1">
-        <x:v>46164.8186898958</x:v>
+        <x:v>46204.8187370833</x:v>
       </x:c>
       <x:c r="E139" s="1">
-        <x:v>46168.6677585764</x:v>
+        <x:v>46388.9999884259</x:v>
       </x:c>
       <x:c r="H139" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>652</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="K139" s="2" t="s">
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L139" s="0">
-        <x:v>33</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
-        <x:v>653</x:v>
-[...2 lines deleted...]
-        <x:v>654</x:v>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D140" s="1">
-        <x:v>46164.6041471412</x:v>
+        <x:v>46203.5545639699</x:v>
       </x:c>
       <x:c r="E140" s="1">
-        <x:v>46202.549285625</x:v>
+        <x:v>46205.2466620023</x:v>
       </x:c>
       <x:c r="H140" s="2" t="s">
-        <x:v>655</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L140" s="0">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D141" s="1">
-        <x:v>46163.6520081713</x:v>
+        <x:v>46203.3171292014</x:v>
       </x:c>
       <x:c r="E141" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46386.9999884259</x:v>
       </x:c>
       <x:c r="H141" s="2" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>660</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="K141" s="2" t="s">
+        <x:v>655</x:v>
       </x:c>
       <x:c r="L141" s="0">
-        <x:v>82</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D142" s="1">
-        <x:v>46163.5340348611</x:v>
+        <x:v>46202.7416547569</x:v>
       </x:c>
       <x:c r="E142" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
       </x:c>
       <x:c r="H142" s="2" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L142" s="0">
-        <x:v>9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D143" s="1">
-        <x:v>46163.0041868981</x:v>
+        <x:v>46202.6313022917</x:v>
       </x:c>
       <x:c r="E143" s="1">
-        <x:v>46347.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
+      </x:c>
+      <x:c r="F143" s="1">
+        <x:v>46235.8498294329</x:v>
+      </x:c>
+      <x:c r="G143" s="1">
+        <x:v>46235.8498294329</x:v>
       </x:c>
       <x:c r="H143" s="2" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L143" s="0">
-        <x:v>3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="0" t="s">
-        <x:v>670</x:v>
-[...2 lines deleted...]
-        <x:v>671</x:v>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D144" s="1">
-        <x:v>46162.4827038889</x:v>
+        <x:v>46202.607363669</x:v>
       </x:c>
       <x:c r="E144" s="1">
-        <x:v>46346.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
       </x:c>
       <x:c r="H144" s="2" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>674</x:v>
-[...2 lines deleted...]
-        <x:v>675</x:v>
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="K144" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L144" s="0">
-        <x:v>257</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D145" s="1">
-        <x:v>46162.3009414352</x:v>
+        <x:v>46202.5659538889</x:v>
       </x:c>
       <x:c r="E145" s="1">
-        <x:v>46346.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
+      </x:c>
+      <x:c r="F145" s="1">
+        <x:v>46202.5662736111</x:v>
+      </x:c>
+      <x:c r="G145" s="1">
+        <x:v>46202.5662736111</x:v>
       </x:c>
       <x:c r="H145" s="2" t="s">
-        <x:v>678</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="K145" s="0" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>675</x:v>
       </x:c>
       <x:c r="L145" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D146" s="1">
-        <x:v>46162.2694667477</x:v>
+        <x:v>46198.7319479398</x:v>
       </x:c>
       <x:c r="E146" s="1">
-        <x:v>46346.9999884259</x:v>
+        <x:v>46381.9999884259</x:v>
       </x:c>
       <x:c r="H146" s="2" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L146" s="0">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D147" s="1">
+        <x:v>46198.3460520255</x:v>
+      </x:c>
+      <x:c r="E147" s="1">
+        <x:v>46381.9999884259</x:v>
+      </x:c>
+      <x:c r="H147" s="2" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="K147" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="B147" s="2" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L147" s="0">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="B148" s="2" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D148" s="1">
+        <x:v>46196.8831426042</x:v>
+      </x:c>
+      <x:c r="E148" s="1">
+        <x:v>46379.9999884259</x:v>
+      </x:c>
+      <x:c r="H148" s="2" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="B148" s="0" t="s">
+      <x:c r="J148" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="C148" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L148" s="0">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D149" s="1">
-        <x:v>46160.4953344676</x:v>
+        <x:v>46196.5403494676</x:v>
       </x:c>
       <x:c r="E149" s="1">
-        <x:v>46344.9999884259</x:v>
+        <x:v>46379.9999884259</x:v>
       </x:c>
       <x:c r="H149" s="2" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="K149" s="2" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="I149" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L149" s="0">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="B150" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D150" s="1">
-        <x:v>46160.3304025347</x:v>
+        <x:v>46195.6132791204</x:v>
       </x:c>
       <x:c r="E150" s="1">
-        <x:v>46160.4904647801</x:v>
+        <x:v>46378.9999884259</x:v>
+      </x:c>
+      <x:c r="F150" s="1">
+        <x:v>46195.6136156366</x:v>
+      </x:c>
+      <x:c r="G150" s="1">
+        <x:v>46195.6136156366</x:v>
       </x:c>
       <x:c r="H150" s="2" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="L150" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D151" s="1">
-        <x:v>46159.7322101389</x:v>
+        <x:v>46195.6088525463</x:v>
       </x:c>
       <x:c r="E151" s="1">
-        <x:v>46343.9999884259</x:v>
+        <x:v>46378.9999884259</x:v>
       </x:c>
       <x:c r="H151" s="2" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="L151" s="0">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D152" s="1">
-        <x:v>46159.7286919907</x:v>
+        <x:v>46195.3858121412</x:v>
       </x:c>
       <x:c r="E152" s="1">
-        <x:v>46343.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>703</x:v>
+        <x:v>46378.9999884259</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L152" s="0">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D153" s="1">
-        <x:v>46159.7221444676</x:v>
+        <x:v>46194.6172664468</x:v>
       </x:c>
       <x:c r="E153" s="1">
-        <x:v>46343.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>706</x:v>
+        <x:v>46377.9999884259</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>700</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="K153" s="2" t="s">
+        <x:v>711</x:v>
       </x:c>
       <x:c r="L153" s="0">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="0" t="s">
-        <x:v>708</x:v>
-[...2 lines deleted...]
-        <x:v>709</x:v>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D154" s="1">
-        <x:v>46158.8509765162</x:v>
+        <x:v>46194.5773508565</x:v>
       </x:c>
       <x:c r="E154" s="1">
-        <x:v>46173.7628232176</x:v>
+        <x:v>46198.781739838</x:v>
       </x:c>
       <x:c r="H154" s="2" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="K154" s="2" t="s">
-        <x:v>712</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="L154" s="0">
-        <x:v>83</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D155" s="1">
-        <x:v>46157.7441073611</x:v>
+        <x:v>46190.9121237268</x:v>
       </x:c>
       <x:c r="E155" s="1">
-        <x:v>46341.9999884259</x:v>
+        <x:v>46373.9999884259</x:v>
       </x:c>
       <x:c r="F155" s="1">
-        <x:v>46209.7467839931</x:v>
+        <x:v>46246.2801562731</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>46209.7467839931</x:v>
+        <x:v>46246.2801562731</x:v>
       </x:c>
       <x:c r="H155" s="2" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L155" s="0">
-        <x:v>30</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="0" t="s">
-        <x:v>718</x:v>
-[...2 lines deleted...]
-        <x:v>719</x:v>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D156" s="1">
-        <x:v>46157.5512881829</x:v>
+        <x:v>46190.6796532292</x:v>
       </x:c>
       <x:c r="E156" s="1">
-        <x:v>46341.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46181.2995493866</x:v>
+        <x:v>46198.4759214352</x:v>
       </x:c>
       <x:c r="H156" s="2" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>721</x:v>
-[...2 lines deleted...]
-        <x:v>722</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
+        <x:v>728</x:v>
       </x:c>
       <x:c r="L156" s="0">
-        <x:v>208</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B157" s="2" t="s">
-        <x:v>724</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D157" s="1">
-        <x:v>46157.4409101273</x:v>
+        <x:v>46189.5711932755</x:v>
       </x:c>
       <x:c r="E157" s="1">
-        <x:v>46341.9999884259</x:v>
+        <x:v>46372.9999884259</x:v>
       </x:c>
       <x:c r="F157" s="1">
-        <x:v>46157.4998776968</x:v>
+        <x:v>46198.5532868518</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>46157.4998776968</x:v>
+        <x:v>46198.5532868518</x:v>
       </x:c>
       <x:c r="H157" s="2" t="s">
-        <x:v>710</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>711</x:v>
-[...2 lines deleted...]
-        <x:v>712</x:v>
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="K157" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L157" s="0">
-        <x:v>1</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="0" t="s">
-        <x:v>725</x:v>
-[...2 lines deleted...]
-        <x:v>726</x:v>
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="B158" s="2" t="s">
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D158" s="1">
-        <x:v>46156.8388153935</x:v>
+        <x:v>46189.2528649769</x:v>
       </x:c>
       <x:c r="E158" s="1">
-        <x:v>46340.9999884259</x:v>
+        <x:v>46372.9999884259</x:v>
       </x:c>
       <x:c r="H158" s="2" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="L158" s="0">
-        <x:v>50</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="0" t="s">
-        <x:v>729</x:v>
-[...2 lines deleted...]
-        <x:v>730</x:v>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D159" s="1">
-        <x:v>46156.4714351042</x:v>
+        <x:v>46188.8727651389</x:v>
       </x:c>
       <x:c r="E159" s="1">
-        <x:v>46340.9999884259</x:v>
+        <x:v>46371.9999884259</x:v>
       </x:c>
       <x:c r="H159" s="2" t="s">
-        <x:v>731</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>732</x:v>
-[...2 lines deleted...]
-        <x:v>733</x:v>
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="K159" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L159" s="0">
-        <x:v>51</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="0" t="s">
-        <x:v>734</x:v>
-[...2 lines deleted...]
-        <x:v>735</x:v>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="B160" s="2" t="s">
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D160" s="1">
-        <x:v>46155.8329204167</x:v>
+        <x:v>46188.5824565856</x:v>
       </x:c>
       <x:c r="E160" s="1">
-        <x:v>46339.9999884259</x:v>
+        <x:v>46278.6238284954</x:v>
       </x:c>
       <x:c r="H160" s="2" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>738</x:v>
-[...2 lines deleted...]
-        <x:v>739</x:v>
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="K160" s="2" t="s">
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L160" s="0">
-        <x:v>2</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="B161" s="2" t="s">
-        <x:v>741</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D161" s="1">
-        <x:v>46155.529536088</x:v>
+        <x:v>46188.570429537</x:v>
       </x:c>
       <x:c r="E161" s="1">
-        <x:v>46339.9999884259</x:v>
+        <x:v>46188.5802574769</x:v>
       </x:c>
       <x:c r="H161" s="2" t="s">
-        <x:v>742</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="K161" s="2" t="s">
-        <x:v>744</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L161" s="0">
-        <x:v>99</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D162" s="1">
-        <x:v>46154.6390529977</x:v>
+        <x:v>46188.031681956</x:v>
       </x:c>
       <x:c r="E162" s="1">
-        <x:v>46338.9999884259</x:v>
+        <x:v>46371.9999884259</x:v>
       </x:c>
       <x:c r="H162" s="2" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>748</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="K162" s="2" t="s">
+        <x:v>756</x:v>
       </x:c>
       <x:c r="L162" s="0">
-        <x:v>308</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D163" s="1">
-        <x:v>46153.6065012269</x:v>
+        <x:v>46187.9963512037</x:v>
       </x:c>
       <x:c r="E163" s="1">
-        <x:v>46188.485966088</x:v>
-[...2 lines deleted...]
-        <x:v>751</x:v>
+        <x:v>46188.0242466435</x:v>
+      </x:c>
+      <x:c r="H163" s="2" t="s">
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K163" s="2" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="L163" s="0">
-        <x:v>22</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D164" s="1">
-        <x:v>46152.5842284954</x:v>
+        <x:v>46187.3981739931</x:v>
       </x:c>
       <x:c r="E164" s="1">
-        <x:v>46336.9999884259</x:v>
+        <x:v>46370.9999884259</x:v>
+      </x:c>
+      <x:c r="F164" s="1">
+        <x:v>46211.7778663773</x:v>
+      </x:c>
+      <x:c r="G164" s="1">
+        <x:v>46211.7778663773</x:v>
       </x:c>
       <x:c r="H164" s="2" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>758</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="K164" s="2" t="s">
+        <x:v>764</x:v>
       </x:c>
       <x:c r="L164" s="0">
-        <x:v>69</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D165" s="1">
-        <x:v>46149.8509912037</x:v>
+        <x:v>46184.7153008449</x:v>
       </x:c>
       <x:c r="E165" s="1">
-        <x:v>46333.9999884259</x:v>
+        <x:v>46367.9999884259</x:v>
       </x:c>
       <x:c r="H165" s="2" t="s">
-        <x:v>761</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>763</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="K165" s="2" t="s">
+        <x:v>769</x:v>
       </x:c>
       <x:c r="L165" s="0">
-        <x:v>24</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D166" s="1">
-        <x:v>46149.3130489583</x:v>
+        <x:v>46184.4301604167</x:v>
       </x:c>
       <x:c r="E166" s="1">
-        <x:v>46168.3095515046</x:v>
-[...2 lines deleted...]
-        <x:v>766</x:v>
+        <x:v>46286.4932294329</x:v>
+      </x:c>
+      <x:c r="H166" s="0" t="s">
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L166" s="0">
-        <x:v>97</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="0" t="s">
-        <x:v>769</x:v>
-[...2 lines deleted...]
-        <x:v>770</x:v>
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D167" s="1">
-        <x:v>46149.2476972801</x:v>
+        <x:v>46183.2231105324</x:v>
       </x:c>
       <x:c r="E167" s="1">
-        <x:v>46149.74496625</x:v>
+        <x:v>46366.9999884259</x:v>
+      </x:c>
+      <x:c r="F167" s="1">
+        <x:v>46183.2242344792</x:v>
+      </x:c>
+      <x:c r="G167" s="1">
+        <x:v>46183.2242344792</x:v>
       </x:c>
       <x:c r="H167" s="2" t="s">
-        <x:v>771</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>772</x:v>
-[...2 lines deleted...]
-        <x:v>773</x:v>
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="K167" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L167" s="0">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="0" t="s">
-        <x:v>774</x:v>
-[...2 lines deleted...]
-        <x:v>775</x:v>
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D168" s="1">
-        <x:v>46148.8455099537</x:v>
+        <x:v>46182.7221507292</x:v>
       </x:c>
       <x:c r="E168" s="1">
-        <x:v>46332.9999884259</x:v>
+        <x:v>46365.9999884259</x:v>
       </x:c>
       <x:c r="H168" s="2" t="s">
-        <x:v>776</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L168" s="0">
-        <x:v>24</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D169" s="1">
-        <x:v>46147.8278952083</x:v>
+        <x:v>46182.6762733218</x:v>
       </x:c>
       <x:c r="E169" s="1">
-        <x:v>46331.9999884259</x:v>
+        <x:v>46182.7070309259</x:v>
       </x:c>
       <x:c r="H169" s="2" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L169" s="0">
-        <x:v>26</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D170" s="1">
-        <x:v>46147.7081867245</x:v>
+        <x:v>46181.3269716088</x:v>
       </x:c>
       <x:c r="E170" s="1">
-        <x:v>46331.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>785</x:v>
+        <x:v>46364.9999884259</x:v>
+      </x:c>
+      <x:c r="H170" s="2" t="s">
+        <x:v>789</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="K170" s="0" t="s">
+        <x:v>791</x:v>
       </x:c>
       <x:c r="L170" s="0">
-        <x:v>443</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D171" s="1">
-        <x:v>46147.6752760532</x:v>
+        <x:v>46178.5460414815</x:v>
       </x:c>
       <x:c r="E171" s="1">
-        <x:v>46331.9999884259</x:v>
+        <x:v>46361.9999884259</x:v>
       </x:c>
       <x:c r="H171" s="2" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>792</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="K171" s="2" t="s">
+        <x:v>797</x:v>
       </x:c>
       <x:c r="L171" s="0">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D172" s="1">
-        <x:v>46147.4377256597</x:v>
+        <x:v>46176.5994558449</x:v>
       </x:c>
       <x:c r="E172" s="1">
-        <x:v>46331.9999884259</x:v>
+        <x:v>46359.9999884259</x:v>
       </x:c>
       <x:c r="H172" s="2" t="s">
-        <x:v>795</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L172" s="0">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D173" s="1">
-        <x:v>46146.6165484375</x:v>
+        <x:v>46176.5042964352</x:v>
       </x:c>
       <x:c r="E173" s="1">
-        <x:v>46330.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>799</x:v>
+        <x:v>46359.9999884259</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="L173" s="0">
-        <x:v>285</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D174" s="1">
-        <x:v>46146.5210007176</x:v>
+        <x:v>46176.3741010417</x:v>
       </x:c>
       <x:c r="E174" s="1">
-        <x:v>46330.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46184.3003779398</x:v>
+        <x:v>46359.9999884259</x:v>
       </x:c>
       <x:c r="H174" s="2" t="s">
-        <x:v>803</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>805</x:v>
-[...2 lines deleted...]
-        <x:v>806</x:v>
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="K174" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L174" s="0">
-        <x:v>16</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="0" t="s">
-        <x:v>807</x:v>
-[...2 lines deleted...]
-        <x:v>808</x:v>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D175" s="1">
-        <x:v>46146.4099151968</x:v>
+        <x:v>46175.8057715856</x:v>
       </x:c>
       <x:c r="E175" s="1">
-        <x:v>46330.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46162.937693669</x:v>
+        <x:v>46183.5262912847</x:v>
       </x:c>
       <x:c r="H175" s="2" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>810</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="K175" s="2" t="s">
+        <x:v>817</x:v>
       </x:c>
       <x:c r="L175" s="0">
-        <x:v>19</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D176" s="1">
-        <x:v>46145.8217757523</x:v>
+        <x:v>46175.347276713</x:v>
       </x:c>
       <x:c r="E176" s="1">
-        <x:v>46329.9999884259</x:v>
+        <x:v>46358.9999884259</x:v>
       </x:c>
       <x:c r="H176" s="2" t="s">
-        <x:v>813</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="K176" s="2" t="s">
-        <x:v>815</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="L176" s="0">
-        <x:v>959</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="0" t="s">
-        <x:v>816</x:v>
-[...2 lines deleted...]
-        <x:v>817</x:v>
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D177" s="1">
-        <x:v>46143.3718952662</x:v>
+        <x:v>46174.7455202315</x:v>
       </x:c>
       <x:c r="E177" s="1">
-        <x:v>46327.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46170.8299525579</x:v>
+        <x:v>46357.9999884259</x:v>
       </x:c>
       <x:c r="H177" s="2" t="s">
-        <x:v>818</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>819</x:v>
-[...2 lines deleted...]
-        <x:v>820</x:v>
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="K177" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L177" s="0">
-        <x:v>353</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D178" s="1">
-        <x:v>46141.6593149074</x:v>
+        <x:v>46172.3859484722</x:v>
       </x:c>
       <x:c r="E178" s="1">
-        <x:v>46324.9999884259</x:v>
+        <x:v>46356.9999884259</x:v>
       </x:c>
       <x:c r="H178" s="2" t="s">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>825</x:v>
-[...2 lines deleted...]
-        <x:v>826</x:v>
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="K178" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L178" s="0">
-        <x:v>6</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D179" s="1">
-        <x:v>46141.3965168519</x:v>
+        <x:v>46171.7003747454</x:v>
       </x:c>
       <x:c r="E179" s="1">
-        <x:v>46324.9999884259</x:v>
+        <x:v>46355.9999884259</x:v>
+      </x:c>
+      <x:c r="F179" s="1">
+        <x:v>46231.7527424653</x:v>
+      </x:c>
+      <x:c r="G179" s="1">
+        <x:v>46231.7527424653</x:v>
       </x:c>
       <x:c r="H179" s="2" t="s">
-        <x:v>829</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>831</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="K179" s="2" t="s">
+        <x:v>835</x:v>
       </x:c>
       <x:c r="L179" s="0">
-        <x:v>67</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D180" s="1">
-        <x:v>46140.7867911111</x:v>
+        <x:v>46171.6956849884</x:v>
       </x:c>
       <x:c r="E180" s="1">
-        <x:v>46323.9999884259</x:v>
+        <x:v>46231.7556574769</x:v>
       </x:c>
       <x:c r="H180" s="2" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="I180" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J180" s="0" t="s">
+      <x:c r="K180" s="2" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="K180" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L180" s="0">
-        <x:v>48</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="0" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-        <x:v>838</x:v>
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D181" s="1">
-        <x:v>46139.680045081</x:v>
+        <x:v>46170.6166474074</x:v>
       </x:c>
       <x:c r="E181" s="1">
-        <x:v>46322.9999884259</x:v>
+        <x:v>46354.9999884259</x:v>
       </x:c>
       <x:c r="H181" s="2" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>840</x:v>
-[...2 lines deleted...]
-        <x:v>841</x:v>
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L181" s="0">
-        <x:v>108</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D182" s="1">
-        <x:v>46138.8546783218</x:v>
+        <x:v>46169.5861612268</x:v>
       </x:c>
       <x:c r="E182" s="1">
-        <x:v>46321.9999884259</x:v>
+        <x:v>46353.9999884259</x:v>
       </x:c>
       <x:c r="H182" s="2" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>814</x:v>
-[...1 lines deleted...]
-      <x:c r="K182" s="2" t="s">
         <x:v>846</x:v>
       </x:c>
+      <x:c r="K182" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
       <x:c r="L182" s="0">
-        <x:v>222</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D183" s="1">
-        <x:v>46136.6755077199</x:v>
+        <x:v>46169.3396062384</x:v>
       </x:c>
       <x:c r="E183" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46353.9999884259</x:v>
       </x:c>
       <x:c r="H183" s="2" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L183" s="0">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D184" s="1">
-        <x:v>46136.3764314352</x:v>
+        <x:v>46167.5078106134</x:v>
       </x:c>
       <x:c r="E184" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46351.9999884259</x:v>
+      </x:c>
+      <x:c r="F184" s="1">
+        <x:v>46189.3513899769</x:v>
+      </x:c>
+      <x:c r="G184" s="1">
+        <x:v>46189.3513899769</x:v>
       </x:c>
       <x:c r="H184" s="2" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L184" s="0">
-        <x:v>172</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="B185" s="2" t="s">
         <x:v>857</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>858</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D185" s="1">
-        <x:v>46136.2793916204</x:v>
+        <x:v>46166.8557130324</x:v>
       </x:c>
       <x:c r="E185" s="1">
-        <x:v>46319.9999884259</x:v>
+        <x:v>46350.9999884259</x:v>
       </x:c>
       <x:c r="H185" s="2" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
-      <x:c r="I185" s="0" t="s">
+      <x:c r="J185" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="J185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L185" s="0">
-        <x:v>2</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="0" t="s">
-        <x:v>863</x:v>
-[...2 lines deleted...]
-        <x:v>864</x:v>
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D186" s="1">
-        <x:v>46135.6223783912</x:v>
+        <x:v>46164.8186898958</x:v>
       </x:c>
       <x:c r="E186" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46168.6677585764</x:v>
       </x:c>
       <x:c r="H186" s="2" t="s">
-        <x:v>865</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L186" s="0">
-        <x:v>201</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="0" t="s">
-        <x:v>867</x:v>
-[...2 lines deleted...]
-        <x:v>868</x:v>
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B187" s="2" t="s">
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D187" s="1">
-        <x:v>46135.5257162732</x:v>
+        <x:v>46164.6041471412</x:v>
       </x:c>
       <x:c r="E187" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46202.549285625</x:v>
       </x:c>
       <x:c r="H187" s="2" t="s">
-        <x:v>869</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L187" s="0">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D188" s="1">
-        <x:v>46135.3515466204</x:v>
+        <x:v>46163.6520081713</x:v>
       </x:c>
       <x:c r="E188" s="1">
-        <x:v>46318.9999884259</x:v>
+        <x:v>46347.9999884259</x:v>
       </x:c>
       <x:c r="H188" s="2" t="s">
-        <x:v>873</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L188" s="0">
-        <x:v>45</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D189" s="1">
-        <x:v>46134.3555293866</x:v>
+        <x:v>46163.5340348611</x:v>
       </x:c>
       <x:c r="E189" s="1">
-        <x:v>46317.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>877</x:v>
+        <x:v>46347.9999884259</x:v>
+      </x:c>
+      <x:c r="H189" s="2" t="s">
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L189" s="0">
-        <x:v>75</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D190" s="1">
-        <x:v>46132.6531473495</x:v>
+        <x:v>46163.0041868981</x:v>
       </x:c>
       <x:c r="E190" s="1">
-        <x:v>46315.9999884259</x:v>
+        <x:v>46347.9999884259</x:v>
       </x:c>
       <x:c r="H190" s="2" t="s">
-        <x:v>881</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>882</x:v>
-[...2 lines deleted...]
-        <x:v>883</x:v>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="K190" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L190" s="0">
-        <x:v>465</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="0" t="s">
-        <x:v>884</x:v>
-[...2 lines deleted...]
-        <x:v>885</x:v>
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="B191" s="2" t="s">
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D191" s="1">
-        <x:v>46132.4015114236</x:v>
+        <x:v>46162.4827038889</x:v>
       </x:c>
       <x:c r="E191" s="1">
-        <x:v>46315.9999884259</x:v>
+        <x:v>46346.9999884259</x:v>
       </x:c>
       <x:c r="H191" s="2" t="s">
-        <x:v>886</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>888</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="K191" s="2" t="s">
+        <x:v>885</x:v>
       </x:c>
       <x:c r="L191" s="0">
-        <x:v>28</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D192" s="1">
-        <x:v>46129.7081429977</x:v>
+        <x:v>46162.3009414352</x:v>
       </x:c>
       <x:c r="E192" s="1">
-        <x:v>46312.9999884259</x:v>
+        <x:v>46346.9999884259</x:v>
       </x:c>
       <x:c r="H192" s="2" t="s">
-        <x:v>891</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="K192" s="2" t="s">
-        <x:v>893</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="L192" s="0">
-        <x:v>88</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D193" s="1">
-        <x:v>46129.0223965625</x:v>
+        <x:v>46162.2694667477</x:v>
       </x:c>
       <x:c r="E193" s="1">
-        <x:v>46312.9999884259</x:v>
+        <x:v>46346.9999884259</x:v>
       </x:c>
       <x:c r="H193" s="2" t="s">
-        <x:v>896</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L193" s="0">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="0" t="s">
-        <x:v>898</x:v>
-[...2 lines deleted...]
-        <x:v>899</x:v>
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="B194" s="2" t="s">
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D194" s="1">
-        <x:v>46128.4883314931</x:v>
+        <x:v>46160.666381794</x:v>
       </x:c>
       <x:c r="E194" s="1">
-        <x:v>46311.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46153.8118840856</x:v>
+        <x:v>46160.8322126968</x:v>
       </x:c>
       <x:c r="H194" s="2" t="s">
-        <x:v>900</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>814</x:v>
-[...2 lines deleted...]
-        <x:v>901</x:v>
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="K194" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L194" s="0">
-        <x:v>2270</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D195" s="1">
-        <x:v>46127.7406678125</x:v>
+        <x:v>46160.5491024768</x:v>
       </x:c>
       <x:c r="E195" s="1">
-        <x:v>46310.9999884259</x:v>
+        <x:v>46344.9999884259</x:v>
       </x:c>
       <x:c r="H195" s="2" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>906</x:v>
-[...2 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="K195" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L195" s="0">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D196" s="1">
+        <x:v>46160.4953344676</x:v>
+      </x:c>
+      <x:c r="E196" s="1">
+        <x:v>46344.9999884259</x:v>
+      </x:c>
+      <x:c r="H196" s="2" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C196" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>906</x:v>
-[...2 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="K196" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L196" s="0">
-        <x:v>2</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D197" s="1">
-        <x:v>46127.6809639815</x:v>
+        <x:v>46160.3304025347</x:v>
       </x:c>
       <x:c r="E197" s="1">
-        <x:v>46129.4758308333</x:v>
+        <x:v>46160.4904647801</x:v>
       </x:c>
       <x:c r="H197" s="2" t="s">
-        <x:v>912</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L197" s="0">
-        <x:v>15</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D198" s="1">
-        <x:v>46126.7748418056</x:v>
+        <x:v>46159.7322101389</x:v>
       </x:c>
       <x:c r="E198" s="1">
-        <x:v>46309.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>917</x:v>
+        <x:v>46343.9999884259</x:v>
+      </x:c>
+      <x:c r="H198" s="2" t="s">
+        <x:v>909</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L198" s="0">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D199" s="1">
-        <x:v>46126.226141412</x:v>
+        <x:v>46159.7286919907</x:v>
       </x:c>
       <x:c r="E199" s="1">
-        <x:v>46309.9999884259</x:v>
+        <x:v>46343.9999884259</x:v>
       </x:c>
       <x:c r="H199" s="2" t="s">
-        <x:v>921</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L199" s="0">
-        <x:v>986</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D200" s="1">
-        <x:v>46125.5243937847</x:v>
+        <x:v>46159.7221444676</x:v>
       </x:c>
       <x:c r="E200" s="1">
-        <x:v>46308.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46125.5247095949</x:v>
+        <x:v>46343.9999884259</x:v>
       </x:c>
       <x:c r="H200" s="2" t="s">
-        <x:v>924</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L200" s="0">
-        <x:v>1</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="0" t="s">
-        <x:v>925</x:v>
-[...2 lines deleted...]
-        <x:v>926</x:v>
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="B201" s="2" t="s">
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D201" s="1">
-        <x:v>46119.9688404167</x:v>
+        <x:v>46158.8509765162</x:v>
       </x:c>
       <x:c r="E201" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46173.7628232176</x:v>
       </x:c>
       <x:c r="H201" s="2" t="s">
-        <x:v>927</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>928</x:v>
-[...2 lines deleted...]
-        <x:v>929</x:v>
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="K201" s="2" t="s">
+        <x:v>922</x:v>
       </x:c>
       <x:c r="L201" s="0">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D202" s="1">
-        <x:v>46119.8903543171</x:v>
+        <x:v>46157.7441073611</x:v>
       </x:c>
       <x:c r="E202" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46341.9999884259</x:v>
       </x:c>
       <x:c r="F202" s="1">
-        <x:v>46182.1898715972</x:v>
+        <x:v>46209.7467839931</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>46182.1898715972</x:v>
+        <x:v>46209.7467839931</x:v>
       </x:c>
       <x:c r="H202" s="2" t="s">
-        <x:v>932</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>933</x:v>
-[...2 lines deleted...]
-        <x:v>934</x:v>
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="K202" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L202" s="0">
-        <x:v>256</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="0" t="s">
-        <x:v>935</x:v>
-[...1 lines deleted...]
-      <x:c r="B203" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="B203" s="2" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D203" s="1">
+        <x:v>46157.5512881829</x:v>
+      </x:c>
+      <x:c r="E203" s="1">
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F203" s="1">
+        <x:v>46181.2995493866</x:v>
+      </x:c>
+      <x:c r="G203" s="1">
+        <x:v>46181.2995493866</x:v>
+      </x:c>
+      <x:c r="H203" s="2" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="C203" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K203" s="2" t="s">
-        <x:v>937</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="L203" s="0">
-        <x:v>1</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:12">
       <x:c r="A204" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B204" s="2" t="s">
-        <x:v>939</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D204" s="1">
-        <x:v>46119.701929375</x:v>
+        <x:v>46157.4409101273</x:v>
       </x:c>
       <x:c r="E204" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46341.9999884259</x:v>
+      </x:c>
+      <x:c r="F204" s="1">
+        <x:v>46157.4998776968</x:v>
+      </x:c>
+      <x:c r="G204" s="1">
+        <x:v>46157.4998776968</x:v>
       </x:c>
       <x:c r="H204" s="2" t="s">
-        <x:v>940</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="K204" s="2" t="s">
-        <x:v>942</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="L204" s="0">
-        <x:v>463</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D205" s="1">
-        <x:v>46119.3509515394</x:v>
+        <x:v>46156.8388153935</x:v>
       </x:c>
       <x:c r="E205" s="1">
-        <x:v>46302.9999884259</x:v>
+        <x:v>46340.9999884259</x:v>
       </x:c>
       <x:c r="H205" s="2" t="s">
-        <x:v>945</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L205" s="0">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="0" t="s">
-        <x:v>947</x:v>
-[...2 lines deleted...]
-        <x:v>944</x:v>
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B206" s="2" t="s">
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D206" s="1">
-        <x:v>46119.3479157176</x:v>
+        <x:v>46156.4714351042</x:v>
       </x:c>
       <x:c r="E206" s="1">
-        <x:v>46302.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46119.3481520949</x:v>
+        <x:v>46340.9999884259</x:v>
       </x:c>
       <x:c r="H206" s="2" t="s">
-        <x:v>948</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>946</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="K206" s="2" t="s">
+        <x:v>943</x:v>
       </x:c>
       <x:c r="L206" s="0">
-        <x:v>1</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D207" s="1">
-        <x:v>46113.6745182523</x:v>
+        <x:v>46155.8329204167</x:v>
       </x:c>
       <x:c r="E207" s="1">
-        <x:v>46296.9999884259</x:v>
+        <x:v>46339.9999884259</x:v>
       </x:c>
       <x:c r="H207" s="2" t="s">
-        <x:v>951</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="L207" s="0">
-        <x:v>100</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="B208" s="2" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D208" s="1">
+        <x:v>46155.529536088</x:v>
+      </x:c>
+      <x:c r="E208" s="1">
+        <x:v>46339.9999884259</x:v>
+      </x:c>
+      <x:c r="H208" s="2" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="K208" s="2" t="s">
         <x:v>954</x:v>
       </x:c>
-      <x:c r="B208" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="L208" s="0">
-        <x:v>42</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:12">
       <x:c r="A209" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D209" s="1">
+        <x:v>46154.6390529977</x:v>
+      </x:c>
+      <x:c r="E209" s="1">
+        <x:v>46338.9999884259</x:v>
+      </x:c>
+      <x:c r="F209" s="1">
+        <x:v>46308.3536652431</x:v>
+      </x:c>
+      <x:c r="G209" s="1">
+        <x:v>46308.3536652431</x:v>
+      </x:c>
+      <x:c r="H209" s="2" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J209" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="B209" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L209" s="0">
-        <x:v>32</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:12">
       <x:c r="A210" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D210" s="1">
+        <x:v>46153.6065012269</x:v>
+      </x:c>
+      <x:c r="E210" s="1">
+        <x:v>46188.485966088</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="B210" s="0" t="s">
+      <x:c r="J210" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="C210" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H210" s="2" t="s">
+      <x:c r="K210" s="2" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="I210" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L210" s="0">
-        <x:v>262</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:12">
       <x:c r="A211" s="0" t="s">
-        <x:v>967</x:v>
-[...2 lines deleted...]
-        <x:v>968</x:v>
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D211" s="1">
-        <x:v>46108.562832581</x:v>
+        <x:v>46152.5842284954</x:v>
       </x:c>
       <x:c r="E211" s="1">
-        <x:v>46292.9999884259</x:v>
+        <x:v>46336.9999884259</x:v>
       </x:c>
       <x:c r="H211" s="2" t="s">
-        <x:v>969</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L211" s="0">
-        <x:v>2</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D212" s="1">
+        <x:v>46149.8509912037</x:v>
+      </x:c>
+      <x:c r="E212" s="1">
+        <x:v>46333.9999884259</x:v>
+      </x:c>
+      <x:c r="F212" s="1">
+        <x:v>46313.5302801389</x:v>
+      </x:c>
+      <x:c r="G212" s="1">
+        <x:v>46313.5302801389</x:v>
+      </x:c>
+      <x:c r="H212" s="2" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="J212" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
-      <x:c r="B212" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L212" s="0">
-        <x:v>2</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="0" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D213" s="1">
+        <x:v>46149.3130489583</x:v>
+      </x:c>
+      <x:c r="E213" s="1">
+        <x:v>46168.3095515046</x:v>
+      </x:c>
+      <x:c r="H213" s="2" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="B213" s="0" t="s">
+      <x:c r="I213" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="C213" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H213" s="0" t="s">
+      <x:c r="J213" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
-      <x:c r="I213" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>980</x:v>
+      <x:c r="K213" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L213" s="0">
-        <x:v>133</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="0" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="B214" s="2" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D214" s="1">
+        <x:v>46149.2476972801</x:v>
+      </x:c>
+      <x:c r="E214" s="1">
+        <x:v>46149.74496625</x:v>
+      </x:c>
+      <x:c r="H214" s="2" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="B214" s="2" t="s">
+      <x:c r="I214" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="J214" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="C214" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="H214" s="2" t="s">
+      <x:c r="K214" s="2" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="I214" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L214" s="0">
-        <x:v>33</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="B215" s="2" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D215" s="1">
-        <x:v>46103.3966984722</x:v>
+        <x:v>46148.8455099537</x:v>
       </x:c>
       <x:c r="E215" s="1">
-        <x:v>46287.9999884259</x:v>
+        <x:v>46332.9999884259</x:v>
       </x:c>
       <x:c r="H215" s="2" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
-      <x:c r="K215" s="2" t="s">
-        <x:v>988</x:v>
+      <x:c r="K215" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L215" s="0">
-        <x:v>162</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:12">
       <x:c r="A216" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
         <x:v>989</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>990</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D216" s="1">
-        <x:v>46102.3787416782</x:v>
+        <x:v>46147.8278952083</x:v>
       </x:c>
       <x:c r="E216" s="1">
-        <x:v>46286.9999884259</x:v>
+        <x:v>46331.9999884259</x:v>
       </x:c>
       <x:c r="H216" s="2" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
         <x:v>991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L216" s="0">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
-      <x:c r="B217" s="2" t="s">
+      <x:c r="B217" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D217" s="1">
-        <x:v>46102.3714018287</x:v>
+        <x:v>46147.7081867245</x:v>
       </x:c>
       <x:c r="E217" s="1">
-        <x:v>46102.3751089583</x:v>
-[...1 lines deleted...]
-      <x:c r="H217" s="2" t="s">
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>992</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="K217" s="2" t="s">
+        <x:v>997</x:v>
       </x:c>
       <x:c r="L217" s="0">
-        <x:v>1</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="0" t="s">
-        <x:v>996</x:v>
-[...2 lines deleted...]
-        <x:v>997</x:v>
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>999</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D218" s="1">
-        <x:v>46102.3657696643</x:v>
+        <x:v>46147.6752760532</x:v>
       </x:c>
       <x:c r="E218" s="1">
-        <x:v>46286.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46102.3662310185</x:v>
+        <x:v>46331.9999884259</x:v>
       </x:c>
       <x:c r="H218" s="2" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L218" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D219" s="1">
-        <x:v>46098.8942377546</x:v>
+        <x:v>46147.4377256597</x:v>
       </x:c>
       <x:c r="E219" s="1">
-        <x:v>46282.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1001</x:v>
+        <x:v>46331.9999884259</x:v>
+      </x:c>
+      <x:c r="H219" s="2" t="s">
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L219" s="0">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="0" t="s">
-        <x:v>1004</x:v>
-[...2 lines deleted...]
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D220" s="1">
-        <x:v>46097.814260544</x:v>
+        <x:v>46146.6165484375</x:v>
       </x:c>
       <x:c r="E220" s="1">
-        <x:v>46281.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46118.6818238079</x:v>
+        <x:v>46330.9999884259</x:v>
       </x:c>
       <x:c r="H220" s="2" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L220" s="0">
-        <x:v>52</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D221" s="1">
-        <x:v>46096.920740544</x:v>
+        <x:v>46146.5210007176</x:v>
       </x:c>
       <x:c r="E221" s="1">
-        <x:v>46280.9999884259</x:v>
+        <x:v>46330.9999884259</x:v>
       </x:c>
       <x:c r="F221" s="1">
-        <x:v>46202.3412964236</x:v>
+        <x:v>46184.3003779398</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>46202.3412964236</x:v>
+        <x:v>46184.3003779398</x:v>
       </x:c>
       <x:c r="H221" s="2" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="K221" s="2" t="s">
-        <x:v>1012</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="L221" s="0">
-        <x:v>42</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:12">
       <x:c r="A222" s="0" t="s">
-        <x:v>1013</x:v>
-[...2 lines deleted...]
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="B222" s="2" t="s">
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D222" s="1">
-        <x:v>46095.4305184954</x:v>
+        <x:v>46146.4099151968</x:v>
       </x:c>
       <x:c r="E222" s="1">
-        <x:v>46279.9999884259</x:v>
+        <x:v>46330.9999884259</x:v>
+      </x:c>
+      <x:c r="F222" s="1">
+        <x:v>46162.937693669</x:v>
+      </x:c>
+      <x:c r="G222" s="1">
+        <x:v>46162.937693669</x:v>
       </x:c>
       <x:c r="H222" s="2" t="s">
-        <x:v>1015</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L222" s="0">
-        <x:v>4</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="0" t="s">
-        <x:v>1018</x:v>
-[...2 lines deleted...]
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D223" s="1">
-        <x:v>46095.3063468981</x:v>
+        <x:v>46145.8217757523</x:v>
       </x:c>
       <x:c r="E223" s="1">
-        <x:v>46279.9999884259</x:v>
+        <x:v>46329.9999884259</x:v>
       </x:c>
       <x:c r="H223" s="2" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K223" s="2" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="L223" s="0">
-        <x:v>48</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
-      <x:c r="B224" s="0" t="s">
+      <x:c r="B224" s="2" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D224" s="1">
-        <x:v>46093.4007319213</x:v>
+        <x:v>46143.3718952662</x:v>
       </x:c>
       <x:c r="E224" s="1">
-        <x:v>46368.9999884259</x:v>
+        <x:v>46327.9999884259</x:v>
+      </x:c>
+      <x:c r="F224" s="1">
+        <x:v>46170.8299525579</x:v>
+      </x:c>
+      <x:c r="G224" s="1">
+        <x:v>46170.8299525579</x:v>
       </x:c>
       <x:c r="H224" s="2" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="J224" s="0" t="s">
+      <x:c r="K224" s="2" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="K224" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L224" s="0">
-        <x:v>412</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
         <x:v>1030</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1031</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D225" s="1">
-        <x:v>46091.4464399769</x:v>
+        <x:v>46141.6593149074</x:v>
       </x:c>
       <x:c r="E225" s="1">
-        <x:v>46366.9999884259</x:v>
+        <x:v>46324.9999884259</x:v>
       </x:c>
       <x:c r="H225" s="2" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
         <x:v>1032</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="K225" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K225" s="2" t="s">
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L225" s="0">
-        <x:v>71</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:12">
       <x:c r="A226" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D226" s="1">
-        <x:v>46090.9916006713</x:v>
+        <x:v>46141.3965168519</x:v>
       </x:c>
       <x:c r="E226" s="1">
-        <x:v>46274.9999884259</x:v>
+        <x:v>46324.9999884259</x:v>
       </x:c>
       <x:c r="H226" s="2" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
-        <x:v>1037</x:v>
-[...2 lines deleted...]
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="K226" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L226" s="0">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:12">
       <x:c r="A227" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D227" s="1">
-        <x:v>46090.8278538194</x:v>
+        <x:v>46140.7867911111</x:v>
       </x:c>
       <x:c r="E227" s="1">
-        <x:v>46274.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46105.5733591551</x:v>
+        <x:v>46323.9999884259</x:v>
       </x:c>
       <x:c r="H227" s="2" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>1042</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="K227" s="2" t="s">
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="L227" s="0">
-        <x:v>20</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:12">
       <x:c r="A228" s="0" t="s">
-        <x:v>1043</x:v>
-[...2 lines deleted...]
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="B228" s="2" t="s">
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D228" s="1">
-        <x:v>46090.7534285417</x:v>
+        <x:v>46139.680045081</x:v>
       </x:c>
       <x:c r="E228" s="1">
-        <x:v>46274.9999884259</x:v>
+        <x:v>46322.9999884259</x:v>
       </x:c>
       <x:c r="H228" s="2" t="s">
-        <x:v>1045</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>1046</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="K228" s="2" t="s">
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="L228" s="0">
-        <x:v>42</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:12">
       <x:c r="A229" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D229" s="1">
-        <x:v>46086.3212522222</x:v>
+        <x:v>46138.8546783218</x:v>
       </x:c>
       <x:c r="E229" s="1">
-        <x:v>46270.9999884259</x:v>
+        <x:v>46413.9999884259</x:v>
       </x:c>
       <x:c r="H229" s="2" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>1050</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K229" s="2" t="s">
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="L229" s="0">
-        <x:v>1</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:12">
       <x:c r="A230" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D230" s="1">
-        <x:v>46086.0586338079</x:v>
+        <x:v>46136.6755077199</x:v>
       </x:c>
       <x:c r="E230" s="1">
-        <x:v>46270.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H230" s="2" t="s">
-        <x:v>1053</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L230" s="0">
-        <x:v>319</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:12">
       <x:c r="A231" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D231" s="1">
-        <x:v>46085.0799960648</x:v>
+        <x:v>46136.3764314352</x:v>
       </x:c>
       <x:c r="E231" s="1">
-        <x:v>46269.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H231" s="2" t="s">
-        <x:v>1058</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="L231" s="0">
-        <x:v>14</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:12">
       <x:c r="A232" s="0" t="s">
-        <x:v>1060</x:v>
-[...2 lines deleted...]
-        <x:v>1061</x:v>
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="B232" s="2" t="s">
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D232" s="1">
-        <x:v>46084.5771660995</x:v>
+        <x:v>46136.2793916204</x:v>
       </x:c>
       <x:c r="E232" s="1">
-        <x:v>46268.9999884259</x:v>
+        <x:v>46319.9999884259</x:v>
       </x:c>
       <x:c r="H232" s="2" t="s">
-        <x:v>1062</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="L232" s="0">
-        <x:v>498</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:12">
       <x:c r="A233" s="0" t="s">
-        <x:v>1064</x:v>
-[...2 lines deleted...]
-        <x:v>1065</x:v>
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="B233" s="2" t="s">
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D233" s="1">
-        <x:v>46084.5401540394</x:v>
+        <x:v>46135.6223783912</x:v>
       </x:c>
       <x:c r="E233" s="1">
-        <x:v>46268.9999884259</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H233" s="2" t="s">
-        <x:v>1066</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>1068</x:v>
-[...2 lines deleted...]
-        <x:v>1069</x:v>
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="K233" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L233" s="0">
-        <x:v>35</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:12">
       <x:c r="A234" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D234" s="1">
-        <x:v>46083.6707886806</x:v>
+        <x:v>46135.5257162732</x:v>
       </x:c>
       <x:c r="E234" s="1">
-        <x:v>46083.6710902546</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H234" s="2" t="s">
-        <x:v>1072</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L234" s="0">
-        <x:v>1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:12">
       <x:c r="A235" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D235" s="1">
-        <x:v>46079.5008986111</x:v>
+        <x:v>46135.3515466204</x:v>
       </x:c>
       <x:c r="E235" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46318.9999884259</x:v>
       </x:c>
       <x:c r="H235" s="2" t="s">
-        <x:v>1076</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L235" s="0">
-        <x:v>16</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:12">
       <x:c r="A236" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D236" s="1">
-        <x:v>46079.4912065162</x:v>
+        <x:v>46134.3555293866</x:v>
       </x:c>
       <x:c r="E236" s="1">
-        <x:v>46260.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1080</x:v>
+        <x:v>46317.9999884259</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L236" s="0">
-        <x:v>10</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:12">
       <x:c r="A237" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D237" s="1">
-        <x:v>46079.4431587037</x:v>
+        <x:v>46132.6531473495</x:v>
       </x:c>
       <x:c r="E237" s="1">
-        <x:v>46260.9999884259</x:v>
+        <x:v>46315.9999884259</x:v>
       </x:c>
       <x:c r="H237" s="2" t="s">
-        <x:v>1085</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>690</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="K237" s="2" t="s">
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="L237" s="0">
-        <x:v>41</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:12">
       <x:c r="A238" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D238" s="1">
-        <x:v>46079.3376379282</x:v>
+        <x:v>46132.4015114236</x:v>
       </x:c>
       <x:c r="E238" s="1">
-        <x:v>46352.9999884259</x:v>
+        <x:v>46315.9999884259</x:v>
       </x:c>
       <x:c r="H238" s="2" t="s">
-        <x:v>1088</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
-        <x:v>1089</x:v>
-[...2 lines deleted...]
-        <x:v>1090</x:v>
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="K238" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L238" s="0">
-        <x:v>197</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:12">
       <x:c r="A239" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D239" s="1">
+        <x:v>46129.7081429977</x:v>
+      </x:c>
+      <x:c r="E239" s="1">
+        <x:v>46312.9999884259</x:v>
+      </x:c>
+      <x:c r="H239" s="2" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="I239" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J239" s="0" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="K239" s="2" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="L239" s="0">
         <x:v>89</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:12">
       <x:c r="A240" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D240" s="1">
-        <x:v>46074.8605952893</x:v>
+        <x:v>46129.0223965625</x:v>
       </x:c>
       <x:c r="E240" s="1">
-        <x:v>46255.9999884259</x:v>
+        <x:v>46312.9999884259</x:v>
       </x:c>
       <x:c r="H240" s="2" t="s">
-        <x:v>1098</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L240" s="0">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:12">
       <x:c r="A241" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D241" s="1">
-        <x:v>46072.693293044</x:v>
+        <x:v>46128.4883314931</x:v>
       </x:c>
       <x:c r="E241" s="1">
-        <x:v>46072.7110678356</x:v>
+        <x:v>46311.9999884259</x:v>
+      </x:c>
+      <x:c r="F241" s="1">
+        <x:v>46153.8118840856</x:v>
+      </x:c>
+      <x:c r="G241" s="1">
+        <x:v>46153.8118840856</x:v>
       </x:c>
       <x:c r="H241" s="2" t="s">
-        <x:v>1102</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>1103</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K241" s="2" t="s">
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="L241" s="0">
-        <x:v>5</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:12">
       <x:c r="A242" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D242" s="1">
-        <x:v>46071.8525607986</x:v>
+        <x:v>46127.7406678125</x:v>
       </x:c>
       <x:c r="E242" s="1">
-        <x:v>46252.9999884259</x:v>
+        <x:v>46310.9999884259</x:v>
       </x:c>
       <x:c r="H242" s="2" t="s">
-        <x:v>1106</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="K242" s="2" t="s">
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="L242" s="0">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:12">
       <x:c r="A243" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D243" s="1">
-        <x:v>46070.4251153241</x:v>
+        <x:v>46127.71821375</x:v>
       </x:c>
       <x:c r="E243" s="1">
-        <x:v>46251.9999884259</x:v>
+        <x:v>46127.7385610995</x:v>
       </x:c>
       <x:c r="H243" s="2" t="s">
-        <x:v>1109</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>1110</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="K243" s="2" t="s">
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="L243" s="0">
-        <x:v>13</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:12">
       <x:c r="A244" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D244" s="1">
-        <x:v>46069.902454919</x:v>
+        <x:v>46127.6809639815</x:v>
       </x:c>
       <x:c r="E244" s="1">
-        <x:v>46250.9999884259</x:v>
+        <x:v>46129.4758308333</x:v>
       </x:c>
       <x:c r="H244" s="2" t="s">
-        <x:v>1113</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L244" s="0">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:12">
       <x:c r="A245" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D245" s="1">
-        <x:v>46068.9972303356</x:v>
+        <x:v>46126.7748418056</x:v>
       </x:c>
       <x:c r="E245" s="1">
-        <x:v>46249.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1117</x:v>
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L245" s="0">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:12">
       <x:c r="A246" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D246" s="1">
-        <x:v>46066.6387323727</x:v>
+        <x:v>46126.226141412</x:v>
       </x:c>
       <x:c r="E246" s="1">
-        <x:v>46247.9999884259</x:v>
+        <x:v>46309.9999884259</x:v>
       </x:c>
       <x:c r="H246" s="2" t="s">
-        <x:v>1120</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L246" s="0">
-        <x:v>102</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:12">
       <x:c r="A247" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D247" s="1">
-        <x:v>46065.9569878704</x:v>
+        <x:v>46125.5243937847</x:v>
       </x:c>
       <x:c r="E247" s="1">
-        <x:v>46338.9999884259</x:v>
+        <x:v>46308.9999884259</x:v>
       </x:c>
       <x:c r="F247" s="1">
-        <x:v>46256.6468816898</x:v>
+        <x:v>46125.5247095949</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>46256.6468816898</x:v>
+        <x:v>46125.5247095949</x:v>
       </x:c>
       <x:c r="H247" s="2" t="s">
-        <x:v>1124</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L247" s="0">
-        <x:v>40</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:12">
       <x:c r="A248" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D248" s="1">
-        <x:v>46064.5480815972</x:v>
+        <x:v>46119.9688404167</x:v>
       </x:c>
       <x:c r="E248" s="1">
-        <x:v>46245.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H248" s="2" t="s">
-        <x:v>1128</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="L248" s="0">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:12">
       <x:c r="A249" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D249" s="1">
-        <x:v>46062.549854537</x:v>
+        <x:v>46119.8903543171</x:v>
       </x:c>
       <x:c r="E249" s="1">
-        <x:v>46243.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F249" s="1">
+        <x:v>46182.1898715972</x:v>
+      </x:c>
+      <x:c r="G249" s="1">
+        <x:v>46182.1898715972</x:v>
       </x:c>
       <x:c r="H249" s="2" t="s">
-        <x:v>1133</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>1134</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="K249" s="2" t="s">
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="L249" s="0">
-        <x:v>222</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:12">
       <x:c r="A250" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D250" s="1">
-        <x:v>46057.6867480208</x:v>
+        <x:v>46119.8716337731</x:v>
       </x:c>
       <x:c r="E250" s="1">
-        <x:v>46238.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1137</x:v>
+        <x:v>46119.8908878935</x:v>
+      </x:c>
+      <x:c r="H250" s="2" t="s">
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>1138</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="K250" s="2" t="s">
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="L250" s="0">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:12">
       <x:c r="A251" s="0" t="s">
-        <x:v>1139</x:v>
-[...2 lines deleted...]
-        <x:v>1140</x:v>
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="B251" s="2" t="s">
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D251" s="1">
-        <x:v>46057.5052246065</x:v>
+        <x:v>46119.701929375</x:v>
       </x:c>
       <x:c r="E251" s="1">
-        <x:v>46238.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46183.5281570602</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H251" s="2" t="s">
-        <x:v>1141</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>1142</x:v>
-[...2 lines deleted...]
-        <x:v>1143</x:v>
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="K251" s="2" t="s">
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="L251" s="0">
-        <x:v>159</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:12">
       <x:c r="A252" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D252" s="1">
-        <x:v>46056.9467698727</x:v>
+        <x:v>46119.3509515394</x:v>
       </x:c>
       <x:c r="E252" s="1">
-        <x:v>46057.3971324768</x:v>
+        <x:v>46302.9999884259</x:v>
       </x:c>
       <x:c r="H252" s="2" t="s">
-        <x:v>1146</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L252" s="0">
-        <x:v>2</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:12">
       <x:c r="A253" s="0" t="s">
-        <x:v>1147</x:v>
-[...2 lines deleted...]
-        <x:v>1148</x:v>
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D253" s="1">
-        <x:v>46054.9673643287</x:v>
+        <x:v>46119.3479157176</x:v>
       </x:c>
       <x:c r="E253" s="1">
-        <x:v>46235.9999884259</x:v>
+        <x:v>46302.9999884259</x:v>
+      </x:c>
+      <x:c r="F253" s="1">
+        <x:v>46119.3481520949</x:v>
+      </x:c>
+      <x:c r="G253" s="1">
+        <x:v>46119.3481520949</x:v>
       </x:c>
       <x:c r="H253" s="2" t="s">
-        <x:v>1149</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L253" s="0">
-        <x:v>11</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:12">
       <x:c r="A254" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D254" s="1">
-        <x:v>46054.6433680324</x:v>
+        <x:v>46113.6745182523</x:v>
       </x:c>
       <x:c r="E254" s="1">
-        <x:v>46235.9999884259</x:v>
+        <x:v>46296.9999884259</x:v>
       </x:c>
       <x:c r="H254" s="2" t="s">
-        <x:v>1153</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L254" s="0">
-        <x:v>9</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:12">
       <x:c r="A255" s="0" t="s">
-        <x:v>1154</x:v>
-[...2 lines deleted...]
-        <x:v>1155</x:v>
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D255" s="1">
-        <x:v>46051.8594047917</x:v>
+        <x:v>46111.4446416088</x:v>
       </x:c>
       <x:c r="E255" s="1">
-        <x:v>46232.9999884259</x:v>
+        <x:v>46295.9999884259</x:v>
       </x:c>
       <x:c r="F255" s="1">
-        <x:v>46085.8422128472</x:v>
+        <x:v>46126.6237175116</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>46085.8422128472</x:v>
+        <x:v>46126.6237175116</x:v>
       </x:c>
       <x:c r="H255" s="2" t="s">
-        <x:v>1156</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>1157</x:v>
-[...2 lines deleted...]
-        <x:v>1158</x:v>
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="K255" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L255" s="0">
-        <x:v>3532</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:12">
       <x:c r="A256" s="0" t="s">
-        <x:v>1159</x:v>
-[...2 lines deleted...]
-        <x:v>1155</x:v>
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D256" s="1">
-        <x:v>46051.7715489468</x:v>
+        <x:v>46110.4939868287</x:v>
       </x:c>
       <x:c r="E256" s="1">
-        <x:v>46232.9999884259</x:v>
+        <x:v>46294.9999884259</x:v>
       </x:c>
       <x:c r="H256" s="2" t="s">
-        <x:v>1160</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>1157</x:v>
-[...2 lines deleted...]
-        <x:v>1158</x:v>
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="K256" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L256" s="0">
-        <x:v>1</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:12">
       <x:c r="A257" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D257" s="1">
-        <x:v>46051.4432606597</x:v>
+        <x:v>46109.4084979282</x:v>
       </x:c>
       <x:c r="E257" s="1">
-        <x:v>46232.9999884259</x:v>
+        <x:v>46384.9999884259</x:v>
       </x:c>
       <x:c r="H257" s="2" t="s">
-        <x:v>1163</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="L257" s="0">
-        <x:v>299</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:12">
       <x:c r="A258" s="0" t="s">
-        <x:v>1166</x:v>
-[...2 lines deleted...]
-        <x:v>1167</x:v>
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="B258" s="2" t="s">
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D258" s="1">
-        <x:v>46050.7471845602</x:v>
+        <x:v>46108.562832581</x:v>
       </x:c>
       <x:c r="E258" s="1">
-        <x:v>46050.8135473958</x:v>
+        <x:v>46292.9999884259</x:v>
       </x:c>
       <x:c r="H258" s="2" t="s">
-        <x:v>1168</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="L258" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:12">
       <x:c r="A259" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D259" s="1">
-        <x:v>46050.0268733565</x:v>
+        <x:v>46107.3588459144</x:v>
       </x:c>
       <x:c r="E259" s="1">
-        <x:v>46231.9999884259</x:v>
+        <x:v>46291.9999884259</x:v>
+      </x:c>
+      <x:c r="F259" s="1">
+        <x:v>46122.236610787</x:v>
+      </x:c>
+      <x:c r="G259" s="1">
+        <x:v>46122.236610787</x:v>
       </x:c>
       <x:c r="H259" s="2" t="s">
-        <x:v>1172</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L259" s="0">
-        <x:v>66</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:12">
       <x:c r="A260" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D260" s="1">
-        <x:v>46049.87709125</x:v>
+        <x:v>46105.8245117477</x:v>
       </x:c>
       <x:c r="E260" s="1">
-        <x:v>46230.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1177</x:v>
+        <x:v>46289.9999884259</x:v>
+      </x:c>
+      <x:c r="H260" s="0" t="s">
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>1178</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="K260" s="2" t="s">
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="L260" s="0">
-        <x:v>435</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:12">
       <x:c r="A261" s="0" t="s">
-        <x:v>1179</x:v>
-[...2 lines deleted...]
-        <x:v>1180</x:v>
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="B261" s="2" t="s">
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D261" s="1">
-        <x:v>46049.6011794097</x:v>
+        <x:v>46104.91295875</x:v>
       </x:c>
       <x:c r="E261" s="1">
-        <x:v>46230.9999884259</x:v>
+        <x:v>46122.2334497801</x:v>
+      </x:c>
+      <x:c r="F261" s="1">
+        <x:v>46122.2343373148</x:v>
+      </x:c>
+      <x:c r="G261" s="1">
+        <x:v>46122.2343373148</x:v>
       </x:c>
       <x:c r="H261" s="2" t="s">
-        <x:v>1181</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L261" s="0">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:12">
       <x:c r="A262" s="0" t="s">
-        <x:v>1183</x:v>
-[...2 lines deleted...]
-        <x:v>1184</x:v>
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="B262" s="2" t="s">
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D262" s="1">
-        <x:v>46048.9045333796</x:v>
+        <x:v>46103.3966984722</x:v>
       </x:c>
       <x:c r="E262" s="1">
-        <x:v>46058.8594810532</x:v>
-[...5 lines deleted...]
-        <x:v>46058.8623641782</x:v>
+        <x:v>46378.9999884259</x:v>
       </x:c>
       <x:c r="H262" s="2" t="s">
-        <x:v>1185</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>1186</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="K262" s="2" t="s">
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="L262" s="0">
-        <x:v>243</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:12">
       <x:c r="A263" s="0" t="s">
-        <x:v>1187</x:v>
-[...2 lines deleted...]
-        <x:v>1188</x:v>
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="B263" s="2" t="s">
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D263" s="1">
-        <x:v>46048.7155628819</x:v>
+        <x:v>46102.3787416782</x:v>
       </x:c>
       <x:c r="E263" s="1">
-        <x:v>46229.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1189</x:v>
+        <x:v>46286.9999884259</x:v>
+      </x:c>
+      <x:c r="H263" s="2" t="s">
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L263" s="0">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:12">
       <x:c r="A264" s="0" t="s">
-        <x:v>1191</x:v>
-[...2 lines deleted...]
-        <x:v>1192</x:v>
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B264" s="2" t="s">
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D264" s="1">
-        <x:v>46043.6909071875</x:v>
+        <x:v>46102.3714018287</x:v>
       </x:c>
       <x:c r="E264" s="1">
-        <x:v>46316.9999884259</x:v>
+        <x:v>46102.3751089583</x:v>
       </x:c>
       <x:c r="H264" s="2" t="s">
-        <x:v>1193</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L264" s="0">
-        <x:v>71</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:12">
       <x:c r="A265" s="0" t="s">
-        <x:v>1197</x:v>
-[...2 lines deleted...]
-        <x:v>1198</x:v>
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="B265" s="2" t="s">
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D265" s="1">
-        <x:v>46043.6631196412</x:v>
+        <x:v>46102.3657696643</x:v>
       </x:c>
       <x:c r="E265" s="1">
-        <x:v>46224.9999884259</x:v>
+        <x:v>46286.9999884259</x:v>
+      </x:c>
+      <x:c r="F265" s="1">
+        <x:v>46102.3662310185</x:v>
+      </x:c>
+      <x:c r="G265" s="1">
+        <x:v>46102.3662310185</x:v>
       </x:c>
       <x:c r="H265" s="2" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="I265" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J265" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
-      <x:c r="I265" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L265" s="0">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:12">
       <x:c r="A266" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D266" s="1">
-        <x:v>46042.9891864931</x:v>
+        <x:v>46098.8942377546</x:v>
       </x:c>
       <x:c r="E266" s="1">
-        <x:v>46043.6565966435</x:v>
-[...2 lines deleted...]
-        <x:v>1204</x:v>
+        <x:v>46282.9999884259</x:v>
+      </x:c>
+      <x:c r="H266" s="0" t="s">
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L266" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:12">
       <x:c r="A267" s="0" t="s">
-        <x:v>1205</x:v>
-[...2 lines deleted...]
-        <x:v>1206</x:v>
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B267" s="2" t="s">
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D267" s="1">
-        <x:v>46042.8689469907</x:v>
+        <x:v>46097.814260544</x:v>
       </x:c>
       <x:c r="E267" s="1">
-        <x:v>46124.8428690509</x:v>
+        <x:v>46281.9999884259</x:v>
+      </x:c>
+      <x:c r="F267" s="1">
+        <x:v>46118.6818238079</x:v>
+      </x:c>
+      <x:c r="G267" s="1">
+        <x:v>46118.6818238079</x:v>
       </x:c>
       <x:c r="H267" s="2" t="s">
-        <x:v>1207</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>1209</x:v>
-[...2 lines deleted...]
-        <x:v>1210</x:v>
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="K267" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L267" s="0">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:12">
       <x:c r="A268" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D268" s="1">
-        <x:v>46042.4273200926</x:v>
+        <x:v>46096.920740544</x:v>
       </x:c>
       <x:c r="E268" s="1">
-        <x:v>46223.9999884259</x:v>
+        <x:v>46280.9999884259</x:v>
+      </x:c>
+      <x:c r="F268" s="1">
+        <x:v>46202.3412964236</x:v>
+      </x:c>
+      <x:c r="G268" s="1">
+        <x:v>46202.3412964236</x:v>
       </x:c>
       <x:c r="H268" s="2" t="s">
-        <x:v>1213</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
-        <x:v>1214</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="K268" s="2" t="s">
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="L268" s="0">
-        <x:v>79</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:12">
       <x:c r="A269" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D269" s="1">
-        <x:v>46041.9087979167</x:v>
+        <x:v>46095.4305184954</x:v>
       </x:c>
       <x:c r="E269" s="1">
-        <x:v>46222.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1217</x:v>
+        <x:v>46279.9999884259</x:v>
+      </x:c>
+      <x:c r="H269" s="2" t="s">
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L269" s="0">
-        <x:v>56</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:12">
       <x:c r="A270" s="0" t="s">
-        <x:v>1219</x:v>
-[...2 lines deleted...]
-        <x:v>1220</x:v>
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="B270" s="2" t="s">
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D270" s="1">
-        <x:v>46041.8143352894</x:v>
+        <x:v>46095.3063468981</x:v>
       </x:c>
       <x:c r="E270" s="1">
-        <x:v>46091.8525720602</x:v>
-[...5 lines deleted...]
-        <x:v>46091.8568891551</x:v>
+        <x:v>46279.9999884259</x:v>
       </x:c>
       <x:c r="H270" s="2" t="s">
-        <x:v>1221</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="K270" s="2" t="s">
-        <x:v>1224</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="L270" s="0">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:12">
       <x:c r="A271" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D271" s="1">
-        <x:v>46037.6403465625</x:v>
+        <x:v>46093.4007319213</x:v>
       </x:c>
       <x:c r="E271" s="1">
-        <x:v>46218.9999884259</x:v>
+        <x:v>46368.9999884259</x:v>
       </x:c>
       <x:c r="H271" s="2" t="s">
-        <x:v>1227</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>1228</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="K271" s="2" t="s">
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="L271" s="0">
-        <x:v>217</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:12">
       <x:c r="A272" s="0" t="s">
-        <x:v>1229</x:v>
-[...2 lines deleted...]
-        <x:v>1230</x:v>
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="B272" s="2" t="s">
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D272" s="1">
-        <x:v>46036.433334213</x:v>
+        <x:v>46091.4464399769</x:v>
       </x:c>
       <x:c r="E272" s="1">
-        <x:v>46309.9999884259</x:v>
+        <x:v>46366.9999884259</x:v>
       </x:c>
       <x:c r="H272" s="2" t="s">
-        <x:v>1231</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L272" s="0">
-        <x:v>14</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:12">
       <x:c r="A273" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D273" s="1">
-        <x:v>46035.7366464005</x:v>
+        <x:v>46090.9916006713</x:v>
       </x:c>
       <x:c r="E273" s="1">
-        <x:v>46216.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46131.6045590394</x:v>
+        <x:v>46274.9999884259</x:v>
       </x:c>
       <x:c r="H273" s="2" t="s">
-        <x:v>1235</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="K273" s="2" t="s">
-        <x:v>1237</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="L273" s="0">
-        <x:v>836</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:12">
       <x:c r="A274" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D274" s="1">
-        <x:v>46034.7723852431</x:v>
+        <x:v>46090.8278538194</x:v>
       </x:c>
       <x:c r="E274" s="1">
-        <x:v>46215.9999884259</x:v>
+        <x:v>46274.9999884259</x:v>
       </x:c>
       <x:c r="F274" s="1">
-        <x:v>46066.2536805787</x:v>
+        <x:v>46105.5733591551</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>46066.2536805787</x:v>
+        <x:v>46105.5733591551</x:v>
       </x:c>
       <x:c r="H274" s="2" t="s">
-        <x:v>1240</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>1242</x:v>
-[...2 lines deleted...]
-        <x:v>1243</x:v>
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="K274" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L274" s="0">
-        <x:v>524</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:12">
       <x:c r="A275" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D275" s="1">
-        <x:v>46031.4477105324</x:v>
+        <x:v>46090.7534285417</x:v>
       </x:c>
       <x:c r="E275" s="1">
-        <x:v>46304.9999884259</x:v>
+        <x:v>46274.9999884259</x:v>
       </x:c>
       <x:c r="H275" s="2" t="s">
-        <x:v>1246</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L275" s="0">
-        <x:v>432</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:12">
       <x:c r="A276" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D276" s="1">
-        <x:v>46029.7814407986</x:v>
+        <x:v>46086.3212522222</x:v>
       </x:c>
       <x:c r="E276" s="1">
-        <x:v>46210.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1251</x:v>
+        <x:v>46270.9999884259</x:v>
+      </x:c>
+      <x:c r="H276" s="2" t="s">
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>1253</x:v>
-[...2 lines deleted...]
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="K276" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L276" s="0">
-        <x:v>142</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:12">
       <x:c r="A277" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D277" s="1">
-        <x:v>46028.5199812269</x:v>
+        <x:v>46086.0586338079</x:v>
       </x:c>
       <x:c r="E277" s="1">
-        <x:v>46209.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1257</x:v>
+        <x:v>46270.9999884259</x:v>
+      </x:c>
+      <x:c r="H277" s="2" t="s">
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L277" s="0">
-        <x:v>37</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:12">
       <x:c r="A278" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D278" s="1">
-        <x:v>46026.7679443634</x:v>
+        <x:v>46085.0799960648</x:v>
       </x:c>
       <x:c r="E278" s="1">
-        <x:v>46207.9999884259</x:v>
+        <x:v>46269.9999884259</x:v>
       </x:c>
       <x:c r="H278" s="2" t="s">
-        <x:v>1260</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L278" s="0">
-        <x:v>79</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:12">
       <x:c r="A279" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D279" s="1">
-        <x:v>46026.5591632292</x:v>
+        <x:v>46084.5771660995</x:v>
       </x:c>
       <x:c r="E279" s="1">
-        <x:v>46299.9999884259</x:v>
+        <x:v>46268.9999884259</x:v>
       </x:c>
       <x:c r="H279" s="2" t="s">
-        <x:v>1265</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L279" s="0">
-        <x:v>15</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:12">
       <x:c r="A280" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D280" s="1">
-        <x:v>46024.6007368403</x:v>
+        <x:v>46084.5401540394</x:v>
       </x:c>
       <x:c r="E280" s="1">
-        <x:v>46205.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46176.6911682407</x:v>
+        <x:v>46268.9999884259</x:v>
       </x:c>
       <x:c r="H280" s="2" t="s">
-        <x:v>1270</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
-        <x:v>1271</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="K280" s="2" t="s">
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="L280" s="0">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:12">
       <x:c r="A281" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D281" s="1">
-        <x:v>46023.9998657523</x:v>
+        <x:v>46083.6707886806</x:v>
       </x:c>
       <x:c r="E281" s="1">
-        <x:v>46204.9999884259</x:v>
+        <x:v>46083.6710902546</x:v>
       </x:c>
       <x:c r="H281" s="2" t="s">
-        <x:v>1274</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L281" s="0">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:12">
       <x:c r="A282" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D282" s="1">
-        <x:v>46023.7371471528</x:v>
+        <x:v>46079.5008986111</x:v>
       </x:c>
       <x:c r="E282" s="1">
-        <x:v>46204.9999884259</x:v>
+        <x:v>46260.9999884259</x:v>
       </x:c>
       <x:c r="H282" s="2" t="s">
-        <x:v>1278</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L282" s="0">
-        <x:v>156</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:12">
       <x:c r="A283" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D283" s="1">
-        <x:v>46022.6882277894</x:v>
+        <x:v>46079.4912065162</x:v>
       </x:c>
       <x:c r="E283" s="1">
-        <x:v>46188.6597646528</x:v>
-[...5 lines deleted...]
-        <x:v>46188.6601011227</x:v>
+        <x:v>46260.9999884259</x:v>
       </x:c>
       <x:c r="H283" s="2" t="s">
-        <x:v>1282</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>1283</x:v>
-[...2 lines deleted...]
-        <x:v>1284</x:v>
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="K283" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L283" s="0">
-        <x:v>169</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:12">
       <x:c r="A284" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D284" s="1">
-        <x:v>46022.4028004861</x:v>
+        <x:v>46079.4431587037</x:v>
       </x:c>
       <x:c r="E284" s="1">
-        <x:v>46178.403423912</x:v>
-[...5 lines deleted...]
-        <x:v>46178.4037195833</x:v>
+        <x:v>46260.9999884259</x:v>
       </x:c>
       <x:c r="H284" s="2" t="s">
-        <x:v>1287</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
-        <x:v>1288</x:v>
-[...2 lines deleted...]
-        <x:v>1289</x:v>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="K284" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L284" s="0">
-        <x:v>97</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:12">
       <x:c r="A285" s="0" t="s">
-        <x:v>1290</x:v>
-[...2 lines deleted...]
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D285" s="1">
-        <x:v>46020.9343599884</x:v>
+        <x:v>46079.3376379282</x:v>
       </x:c>
       <x:c r="E285" s="1">
-        <x:v>46202.9999884259</x:v>
+        <x:v>46352.9999884259</x:v>
       </x:c>
       <x:c r="H285" s="2" t="s">
-        <x:v>1292</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>1293</x:v>
-[...2 lines deleted...]
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="K285" s="2" t="s">
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="L285" s="0">
-        <x:v>11905</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:12">
       <x:c r="A286" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D286" s="1">
-        <x:v>46020.9090274884</x:v>
+        <x:v>46076.8909106944</x:v>
       </x:c>
       <x:c r="E286" s="1">
-        <x:v>46202.9999884259</x:v>
+        <x:v>46257.9999884259</x:v>
       </x:c>
       <x:c r="H286" s="2" t="s">
-        <x:v>1297</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="L286" s="0">
-        <x:v>8</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:12">
       <x:c r="A287" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D287" s="1">
-        <x:v>46013.6108757523</x:v>
+        <x:v>46074.8605952893</x:v>
       </x:c>
       <x:c r="E287" s="1">
-        <x:v>46287.9999884259</x:v>
+        <x:v>46255.9999884259</x:v>
       </x:c>
       <x:c r="H287" s="2" t="s">
-        <x:v>1302</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>1303</x:v>
-[...2 lines deleted...]
-        <x:v>1304</x:v>
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="K287" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L287" s="0">
-        <x:v>60</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:12">
       <x:c r="A288" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D288" s="1">
+        <x:v>46072.693293044</x:v>
+      </x:c>
+      <x:c r="E288" s="1">
+        <x:v>46072.7110678356</x:v>
+      </x:c>
+      <x:c r="H288" s="2" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="I288" s="0" t="s">
         <x:v>1305</x:v>
       </x:c>
-      <x:c r="B288" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J288" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L288" s="0">
-        <x:v>120</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:12">
       <x:c r="A289" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D289" s="1">
-        <x:v>46012.5784457292</x:v>
+        <x:v>46071.8525607986</x:v>
       </x:c>
       <x:c r="E289" s="1">
-        <x:v>46012.7204070833</x:v>
+        <x:v>46252.9999884259</x:v>
       </x:c>
       <x:c r="H289" s="2" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L289" s="0">
-        <x:v>2</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:12">
       <x:c r="A290" s="0" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="B290" s="2" t="s">
+      <x:c r="B290" s="0" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D290" s="1">
-        <x:v>46007.8320374421</x:v>
+        <x:v>46070.4251153241</x:v>
       </x:c>
       <x:c r="E290" s="1">
-        <x:v>46189.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46087.5645218287</x:v>
+        <x:v>46251.9999884259</x:v>
       </x:c>
       <x:c r="H290" s="2" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L290" s="0">
-        <x:v>33</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:12">
       <x:c r="A291" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="B291" s="0" t="s">
+      <x:c r="C291" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D291" s="1">
+        <x:v>46069.902454919</x:v>
+      </x:c>
+      <x:c r="E291" s="1">
+        <x:v>46250.9999884259</x:v>
+      </x:c>
+      <x:c r="H291" s="2" t="s">
         <x:v>1319</x:v>
       </x:c>
-      <x:c r="C291" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H291" s="2" t="s">
+      <x:c r="I291" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="J291" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="I291" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L291" s="0">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:12">
       <x:c r="A292" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
-      <x:c r="B292" s="0" t="s">
+      <x:c r="C292" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D292" s="1">
+        <x:v>46068.9972303356</x:v>
+      </x:c>
+      <x:c r="E292" s="1">
+        <x:v>46249.9999884259</x:v>
+      </x:c>
+      <x:c r="H292" s="2" t="s">
         <x:v>1323</x:v>
       </x:c>
-      <x:c r="C292" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I292" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L292" s="0">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:12">
       <x:c r="A293" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D293" s="1">
+        <x:v>46066.6387323727</x:v>
+      </x:c>
+      <x:c r="E293" s="1">
+        <x:v>46247.9999884259</x:v>
+      </x:c>
+      <x:c r="H293" s="2" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="I293" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="J293" s="0" t="s">
         <x:v>1327</x:v>
       </x:c>
-      <x:c r="B293" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L293" s="0">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:12">
       <x:c r="A294" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D294" s="1">
-        <x:v>45998.5258106597</x:v>
+        <x:v>46065.9569878704</x:v>
       </x:c>
       <x:c r="E294" s="1">
-        <x:v>46180.9999884259</x:v>
+        <x:v>46338.9999884259</x:v>
       </x:c>
       <x:c r="F294" s="1">
-        <x:v>46006.4997354861</x:v>
+        <x:v>46256.6468816898</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>46006.4997354861</x:v>
+        <x:v>46256.6468816898</x:v>
       </x:c>
       <x:c r="H294" s="2" t="s">
-        <x:v>1334</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
-        <x:v>1336</x:v>
-[...2 lines deleted...]
-        <x:v>1337</x:v>
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="K294" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L294" s="0">
-        <x:v>142</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:12">
       <x:c r="A295" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D295" s="1">
-        <x:v>45997.6704279398</x:v>
+        <x:v>46064.5480815972</x:v>
       </x:c>
       <x:c r="E295" s="1">
-        <x:v>46179.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46026.7228241204</x:v>
+        <x:v>46245.9999884259</x:v>
       </x:c>
       <x:c r="H295" s="2" t="s">
-        <x:v>1340</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="L295" s="0">
-        <x:v>16</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:12">
       <x:c r="A296" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D296" s="1">
-        <x:v>45996.6649024537</x:v>
+        <x:v>46062.549854537</x:v>
       </x:c>
       <x:c r="E296" s="1">
-        <x:v>46178.9999884259</x:v>
+        <x:v>46243.9999884259</x:v>
       </x:c>
       <x:c r="H296" s="2" t="s">
-        <x:v>1344</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L296" s="0">
-        <x:v>17</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:12">
       <x:c r="A297" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D297" s="1">
-        <x:v>45995.8354297106</x:v>
+        <x:v>46057.6867480208</x:v>
       </x:c>
       <x:c r="E297" s="1">
-        <x:v>46177.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1348</x:v>
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F297" s="1">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="G297" s="1">
+        <x:v>46074.7266665972</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L297" s="0">
-        <x:v>36</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:12">
       <x:c r="A298" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D298" s="1">
-        <x:v>45995.6999071181</x:v>
+        <x:v>46057.5052246065</x:v>
       </x:c>
       <x:c r="E298" s="1">
-        <x:v>46177.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1352</x:v>
+        <x:v>46238.9999884259</x:v>
+      </x:c>
+      <x:c r="F298" s="1">
+        <x:v>46183.5281570602</x:v>
+      </x:c>
+      <x:c r="G298" s="1">
+        <x:v>46183.5281570602</x:v>
+      </x:c>
+      <x:c r="H298" s="2" t="s">
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
-        <x:v>1354</x:v>
-[...2 lines deleted...]
-        <x:v>1355</x:v>
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="K298" s="0" t="s">
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="L298" s="0">
-        <x:v>9</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:12">
       <x:c r="A299" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D299" s="1">
-        <x:v>45995.3666213194</x:v>
+        <x:v>46056.9467698727</x:v>
       </x:c>
       <x:c r="E299" s="1">
-        <x:v>46177.9999884259</x:v>
+        <x:v>46057.3971324768</x:v>
       </x:c>
       <x:c r="H299" s="2" t="s">
-        <x:v>1358</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L299" s="0">
-        <x:v>50</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:12">
       <x:c r="A300" s="0" t="s">
-        <x:v>1360</x:v>
-[...2 lines deleted...]
-        <x:v>1361</x:v>
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="B300" s="2" t="s">
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D300" s="1">
-        <x:v>45991.673990544</x:v>
+        <x:v>46054.9673643287</x:v>
       </x:c>
       <x:c r="E300" s="1">
-        <x:v>46172.9999884259</x:v>
+        <x:v>46235.9999884259</x:v>
       </x:c>
       <x:c r="H300" s="2" t="s">
-        <x:v>1362</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L300" s="0">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:12">
       <x:c r="A301" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D301" s="1">
-        <x:v>45990.956330081</x:v>
+        <x:v>46054.6433680324</x:v>
       </x:c>
       <x:c r="E301" s="1">
-        <x:v>46171.9999884259</x:v>
+        <x:v>46235.9999884259</x:v>
       </x:c>
       <x:c r="H301" s="2" t="s">
-        <x:v>1366</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L301" s="0">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:12">
       <x:c r="A302" s="0" t="s">
-        <x:v>1370</x:v>
-[...2 lines deleted...]
-        <x:v>1371</x:v>
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="B302" s="2" t="s">
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D302" s="1">
-        <x:v>45990.9134496296</x:v>
+        <x:v>46051.8594047917</x:v>
       </x:c>
       <x:c r="E302" s="1">
-        <x:v>46171.9999884259</x:v>
+        <x:v>46232.9999884259</x:v>
+      </x:c>
+      <x:c r="F302" s="1">
+        <x:v>46085.8422128472</x:v>
+      </x:c>
+      <x:c r="G302" s="1">
+        <x:v>46085.8422128472</x:v>
       </x:c>
       <x:c r="H302" s="2" t="s">
-        <x:v>1372</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
-        <x:v>1373</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="K302" s="2" t="s">
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="L302" s="0">
-        <x:v>150</x:v>
+        <x:v>3532</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:12">
       <x:c r="A303" s="0" t="s">
-        <x:v>1374</x:v>
-[...2 lines deleted...]
-        <x:v>1375</x:v>
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="B303" s="2" t="s">
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D303" s="1">
-        <x:v>45989.4085384144</x:v>
+        <x:v>46051.7715489468</x:v>
       </x:c>
       <x:c r="E303" s="1">
-        <x:v>45994.7900881366</x:v>
-[...5 lines deleted...]
-        <x:v>45994.7922527546</x:v>
+        <x:v>46232.9999884259</x:v>
       </x:c>
       <x:c r="H303" s="2" t="s">
-        <x:v>1376</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>1186</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="K303" s="2" t="s">
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="L303" s="0">
-        <x:v>279</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:12">
       <x:c r="A304" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D304" s="1">
-        <x:v>45989.3956291435</x:v>
+        <x:v>46051.4432606597</x:v>
       </x:c>
       <x:c r="E304" s="1">
-        <x:v>45992.4647476157</x:v>
+        <x:v>46232.9999884259</x:v>
       </x:c>
       <x:c r="H304" s="2" t="s">
-        <x:v>1378</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="L304" s="0">
-        <x:v>3</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:12">
       <x:c r="A305" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D305" s="1">
-        <x:v>45988.901099919</x:v>
+        <x:v>46050.7471845602</x:v>
       </x:c>
       <x:c r="E305" s="1">
-        <x:v>46169.9999884259</x:v>
+        <x:v>46050.8135473958</x:v>
       </x:c>
       <x:c r="H305" s="2" t="s">
-        <x:v>1381</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>1383</x:v>
-[...2 lines deleted...]
-        <x:v>1384</x:v>
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="K305" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L305" s="0">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:12">
       <x:c r="A306" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D306" s="1">
-        <x:v>45986.3174767708</x:v>
+        <x:v>46050.0268733565</x:v>
       </x:c>
       <x:c r="E306" s="1">
-        <x:v>46167.9999884259</x:v>
+        <x:v>46231.9999884259</x:v>
       </x:c>
       <x:c r="H306" s="2" t="s">
-        <x:v>1387</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="L306" s="0">
-        <x:v>166</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:12">
       <x:c r="A307" s="0" t="s">
-        <x:v>1389</x:v>
-[...2 lines deleted...]
-        <x:v>1390</x:v>
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D307" s="1">
-        <x:v>45975.5868578472</x:v>
+        <x:v>46049.87709125</x:v>
       </x:c>
       <x:c r="E307" s="1">
-        <x:v>46156.9999884259</x:v>
+        <x:v>46230.9999884259</x:v>
+      </x:c>
+      <x:c r="F307" s="1">
+        <x:v>46288.9107971065</x:v>
+      </x:c>
+      <x:c r="G307" s="1">
+        <x:v>46288.9107971065</x:v>
       </x:c>
       <x:c r="H307" s="2" t="s">
-        <x:v>1391</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L307" s="0">
-        <x:v>36</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:12">
       <x:c r="A308" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D308" s="1">
-        <x:v>45974.453563125</x:v>
+        <x:v>46049.6011794097</x:v>
       </x:c>
       <x:c r="E308" s="1">
-        <x:v>46155.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1396</x:v>
+        <x:v>46230.9999884259</x:v>
+      </x:c>
+      <x:c r="H308" s="2" t="s">
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
-        <x:v>1398</x:v>
-[...2 lines deleted...]
-        <x:v>1399</x:v>
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="K308" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L308" s="0">
-        <x:v>381</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:12">
       <x:c r="A309" s="0" t="s">
-        <x:v>1400</x:v>
-[...2 lines deleted...]
-        <x:v>1401</x:v>
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D309" s="1">
-        <x:v>45973.7314755671</x:v>
+        <x:v>46048.9045333796</x:v>
       </x:c>
       <x:c r="E309" s="1">
-        <x:v>46338.9999884259</x:v>
+        <x:v>46058.8594810532</x:v>
+      </x:c>
+      <x:c r="F309" s="1">
+        <x:v>46058.8623641782</x:v>
+      </x:c>
+      <x:c r="G309" s="1">
+        <x:v>46058.8623641782</x:v>
       </x:c>
       <x:c r="H309" s="2" t="s">
-        <x:v>1402</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L309" s="0">
-        <x:v>133</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:12">
       <x:c r="A310" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D310" s="1">
-        <x:v>45972.380296412</x:v>
+        <x:v>46048.7155628819</x:v>
       </x:c>
       <x:c r="E310" s="1">
-        <x:v>46245.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1407</x:v>
+        <x:v>46229.9999884259</x:v>
+      </x:c>
+      <x:c r="H310" s="0" t="s">
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L310" s="0">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:12">
       <x:c r="A311" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D311" s="1">
-        <x:v>45970.9574830556</x:v>
+        <x:v>46043.6909071875</x:v>
       </x:c>
       <x:c r="E311" s="1">
-        <x:v>46151.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46048.8939120602</x:v>
+        <x:v>46408.9999884259</x:v>
       </x:c>
       <x:c r="H311" s="2" t="s">
-        <x:v>1411</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="L311" s="0">
-        <x:v>159</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:12">
       <x:c r="A312" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D312" s="1">
-        <x:v>45966.9059492593</x:v>
+        <x:v>46043.6631196412</x:v>
       </x:c>
       <x:c r="E312" s="1">
-        <x:v>46147.9999884259</x:v>
+        <x:v>46224.9999884259</x:v>
       </x:c>
       <x:c r="H312" s="2" t="s">
-        <x:v>1416</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L312" s="0">
-        <x:v>103</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:12">
       <x:c r="A313" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D313" s="1">
-        <x:v>45963.8887479398</x:v>
+        <x:v>46042.9891864931</x:v>
       </x:c>
       <x:c r="E313" s="1">
-        <x:v>46328.9999884259</x:v>
+        <x:v>46043.6565966435</x:v>
       </x:c>
       <x:c r="H313" s="2" t="s">
-        <x:v>1419</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L313" s="0">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:12">
       <x:c r="A314" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D314" s="1">
-        <x:v>45957.2839307639</x:v>
+        <x:v>46042.8689469907</x:v>
       </x:c>
       <x:c r="E314" s="1">
-        <x:v>46139.9999884259</x:v>
+        <x:v>46124.8428690509</x:v>
       </x:c>
       <x:c r="H314" s="2" t="s">
-        <x:v>1424</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
-        <x:v>1425</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="K314" s="2" t="s">
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="L314" s="0">
-        <x:v>163</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:12">
       <x:c r="A315" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D315" s="1">
-        <x:v>45955.9929269792</x:v>
+        <x:v>46042.4273200926</x:v>
       </x:c>
       <x:c r="E315" s="1">
-        <x:v>46137.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1428</x:v>
+        <x:v>46223.9999884259</x:v>
+      </x:c>
+      <x:c r="H315" s="2" t="s">
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L315" s="0">
-        <x:v>230</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:12">
       <x:c r="A316" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D316" s="1">
-        <x:v>45952.569500544</x:v>
+        <x:v>46041.9087979167</x:v>
       </x:c>
       <x:c r="E316" s="1">
-        <x:v>46134.9999884259</x:v>
+        <x:v>46222.9999884259</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L316" s="0">
-        <x:v>218</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:12">
       <x:c r="A317" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D317" s="1">
-        <x:v>45948.6409779977</x:v>
+        <x:v>46041.8143352894</x:v>
       </x:c>
       <x:c r="E317" s="1">
-        <x:v>46130.9999884259</x:v>
+        <x:v>46091.8525720602</x:v>
+      </x:c>
+      <x:c r="F317" s="1">
+        <x:v>46091.8568891551</x:v>
+      </x:c>
+      <x:c r="G317" s="1">
+        <x:v>46091.8568891551</x:v>
       </x:c>
       <x:c r="H317" s="2" t="s">
-        <x:v>1436</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="K317" s="2" t="s">
-        <x:v>1439</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="L317" s="0">
-        <x:v>242</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:12">
       <x:c r="A318" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D318" s="1">
-        <x:v>45948.5694791898</x:v>
+        <x:v>46037.6403465625</x:v>
       </x:c>
       <x:c r="E318" s="1">
-        <x:v>46130.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45953.5289595602</x:v>
+        <x:v>46218.9999884259</x:v>
       </x:c>
       <x:c r="H318" s="2" t="s">
-        <x:v>1442</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L318" s="0">
-        <x:v>925</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:12">
       <x:c r="A319" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D319" s="1">
-        <x:v>45947.4043299537</x:v>
+        <x:v>46036.433334213</x:v>
       </x:c>
       <x:c r="E319" s="1">
-        <x:v>46129.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1446</x:v>
+        <x:v>46309.9999884259</x:v>
+      </x:c>
+      <x:c r="H319" s="2" t="s">
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L319" s="0">
-        <x:v>2</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:12">
       <x:c r="A320" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D320" s="1">
-        <x:v>45944.7861663889</x:v>
+        <x:v>46035.7366464005</x:v>
       </x:c>
       <x:c r="E320" s="1">
-        <x:v>46126.9999884259</x:v>
+        <x:v>46216.9999884259</x:v>
       </x:c>
       <x:c r="F320" s="1">
-        <x:v>46040.7443593866</x:v>
+        <x:v>46131.6045590394</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>46040.7443593866</x:v>
+        <x:v>46131.6045590394</x:v>
       </x:c>
       <x:c r="H320" s="2" t="s">
-        <x:v>1450</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="K320" s="2" t="s">
-        <x:v>1453</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="L320" s="0">
-        <x:v>82</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:12">
       <x:c r="A321" s="0" t="s">
-        <x:v>1454</x:v>
-[...2 lines deleted...]
-        <x:v>1455</x:v>
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D321" s="1">
-        <x:v>45943.3343274537</x:v>
+        <x:v>46034.7723852431</x:v>
       </x:c>
       <x:c r="E321" s="1">
-        <x:v>46125.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1456</x:v>
+        <x:v>46215.9999884259</x:v>
+      </x:c>
+      <x:c r="F321" s="1">
+        <x:v>46066.2536805787</x:v>
+      </x:c>
+      <x:c r="G321" s="1">
+        <x:v>46066.2536805787</x:v>
+      </x:c>
+      <x:c r="H321" s="2" t="s">
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>1457</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="K321" s="2" t="s">
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="L321" s="0">
-        <x:v>2</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:12">
       <x:c r="A322" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D322" s="1">
-        <x:v>45942.6439778819</x:v>
+        <x:v>46031.4477105324</x:v>
       </x:c>
       <x:c r="E322" s="1">
-        <x:v>46124.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45959.1718071875</x:v>
+        <x:v>46304.9999884259</x:v>
       </x:c>
       <x:c r="H322" s="2" t="s">
-        <x:v>1460</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="L322" s="0">
-        <x:v>283</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:12">
       <x:c r="A323" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D323" s="1">
-        <x:v>45940.3413131366</x:v>
+        <x:v>46029.7814407986</x:v>
       </x:c>
       <x:c r="E323" s="1">
-        <x:v>46122.9999884259</x:v>
+        <x:v>46210.9999884259</x:v>
       </x:c>
       <x:c r="F323" s="1">
-        <x:v>45953.8680669907</x:v>
+        <x:v>46113.8248715278</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>45953.8680669907</x:v>
-[...2 lines deleted...]
-        <x:v>1465</x:v>
+        <x:v>46113.8248715278</x:v>
+      </x:c>
+      <x:c r="H323" s="0" t="s">
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="K323" s="2" t="s">
-        <x:v>1467</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="L323" s="0">
-        <x:v>1473</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:12">
       <x:c r="A324" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D324" s="1">
-        <x:v>45939.751295625</x:v>
+        <x:v>46028.5199812269</x:v>
       </x:c>
       <x:c r="E324" s="1">
-        <x:v>46121.9999884259</x:v>
+        <x:v>46209.9999884259</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L324" s="0">
-        <x:v>98</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:12">
       <x:c r="A325" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D325" s="1">
-        <x:v>45936.9935856597</x:v>
+        <x:v>46026.7679443634</x:v>
       </x:c>
       <x:c r="E325" s="1">
-        <x:v>46118.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45942.7987715741</x:v>
+        <x:v>46207.9999884259</x:v>
       </x:c>
       <x:c r="H325" s="2" t="s">
-        <x:v>1474</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L325" s="0">
-        <x:v>27</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:12">
       <x:c r="A326" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D326" s="1">
-        <x:v>45936.5626812269</x:v>
+        <x:v>46026.5591632292</x:v>
       </x:c>
       <x:c r="E326" s="1">
-        <x:v>46118.9999884259</x:v>
+        <x:v>46299.9999884259</x:v>
       </x:c>
       <x:c r="H326" s="2" t="s">
-        <x:v>1478</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="L326" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:12">
       <x:c r="A327" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D327" s="1">
-        <x:v>45931.6833643866</x:v>
+        <x:v>46024.6007368403</x:v>
       </x:c>
       <x:c r="E327" s="1">
-        <x:v>46113.9999884259</x:v>
+        <x:v>46205.9999884259</x:v>
+      </x:c>
+      <x:c r="F327" s="1">
+        <x:v>46176.6911682407</x:v>
+      </x:c>
+      <x:c r="G327" s="1">
+        <x:v>46176.6911682407</x:v>
       </x:c>
       <x:c r="H327" s="2" t="s">
-        <x:v>1482</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>1483</x:v>
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="K327" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L327" s="0">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:12">
       <x:c r="A328" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D328" s="1">
-        <x:v>45930.448237581</x:v>
+        <x:v>46023.9998657523</x:v>
       </x:c>
       <x:c r="E328" s="1">
-        <x:v>46111.9999884259</x:v>
+        <x:v>46204.9999884259</x:v>
       </x:c>
       <x:c r="H328" s="2" t="s">
-        <x:v>1486</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L328" s="0">
-        <x:v>36</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:12">
       <x:c r="A329" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D329" s="1">
-        <x:v>45929.8227226389</x:v>
+        <x:v>46023.7371471528</x:v>
       </x:c>
       <x:c r="E329" s="1">
-        <x:v>46110.9999884259</x:v>
+        <x:v>46204.9999884259</x:v>
       </x:c>
       <x:c r="H329" s="2" t="s">
-        <x:v>1490</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>1491</x:v>
-[...2 lines deleted...]
-        <x:v>1492</x:v>
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="K329" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L329" s="0">
-        <x:v>394</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:12">
       <x:c r="A330" s="0" t="s">
-        <x:v>1493</x:v>
-[...2 lines deleted...]
-        <x:v>1494</x:v>
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D330" s="1">
-        <x:v>45929.5966771528</x:v>
+        <x:v>46022.6882277894</x:v>
       </x:c>
       <x:c r="E330" s="1">
-        <x:v>46110.9999884259</x:v>
+        <x:v>46188.6597646528</x:v>
+      </x:c>
+      <x:c r="F330" s="1">
+        <x:v>46188.6601011227</x:v>
+      </x:c>
+      <x:c r="G330" s="1">
+        <x:v>46188.6601011227</x:v>
       </x:c>
       <x:c r="H330" s="2" t="s">
-        <x:v>1495</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="K330" s="2" t="s">
-        <x:v>1498</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="L330" s="0">
-        <x:v>5908</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:12">
       <x:c r="A331" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D331" s="1">
-        <x:v>45929.5625754051</x:v>
+        <x:v>46022.4028004861</x:v>
       </x:c>
       <x:c r="E331" s="1">
-        <x:v>46202.9999884259</x:v>
+        <x:v>46178.403423912</x:v>
+      </x:c>
+      <x:c r="F331" s="1">
+        <x:v>46178.4037195833</x:v>
+      </x:c>
+      <x:c r="G331" s="1">
+        <x:v>46178.4037195833</x:v>
       </x:c>
       <x:c r="H331" s="2" t="s">
-        <x:v>1501</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>1502</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="K331" s="2" t="s">
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="L331" s="0">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:12">
       <x:c r="A332" s="0" t="s">
-        <x:v>1503</x:v>
-[...2 lines deleted...]
-        <x:v>1504</x:v>
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="B332" s="2" t="s">
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D332" s="1">
-        <x:v>45928.8833371412</x:v>
+        <x:v>46020.9343599884</x:v>
       </x:c>
       <x:c r="E332" s="1">
-        <x:v>46109.9999884259</x:v>
+        <x:v>46202.9999884259</x:v>
       </x:c>
       <x:c r="H332" s="2" t="s">
-        <x:v>1505</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
-        <x:v>1506</x:v>
-[...2 lines deleted...]
-        <x:v>1507</x:v>
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="K332" s="0" t="s">
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="L332" s="0">
-        <x:v>710</x:v>
+        <x:v>11905</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:12">
       <x:c r="A333" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D333" s="1">
-        <x:v>45928.8740295718</x:v>
+        <x:v>46020.9090274884</x:v>
       </x:c>
       <x:c r="E333" s="1">
-        <x:v>45928.8786736806</x:v>
+        <x:v>46202.9999884259</x:v>
       </x:c>
       <x:c r="H333" s="2" t="s">
-        <x:v>1509</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>1506</x:v>
-[...2 lines deleted...]
-        <x:v>1510</x:v>
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="K333" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L333" s="0">
-        <x:v>3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:12">
       <x:c r="A334" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D334" s="1">
-        <x:v>45928.8490172569</x:v>
+        <x:v>46013.6108757523</x:v>
       </x:c>
       <x:c r="E334" s="1">
-        <x:v>45928.8700568866</x:v>
+        <x:v>46378.9999884259</x:v>
       </x:c>
       <x:c r="H334" s="2" t="s">
-        <x:v>1512</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="K334" s="2" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="L334" s="0">
-        <x:v>9</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:12">
       <x:c r="A335" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D335" s="1">
-        <x:v>45928.8192505093</x:v>
+        <x:v>46012.6253672106</x:v>
       </x:c>
       <x:c r="E335" s="1">
-        <x:v>45928.8394273495</x:v>
+        <x:v>46194.9999884259</x:v>
       </x:c>
       <x:c r="H335" s="2" t="s">
-        <x:v>1514</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>1506</x:v>
-[...2 lines deleted...]
-        <x:v>1515</x:v>
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="K335" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L335" s="0">
-        <x:v>2</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:12">
       <x:c r="A336" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D336" s="1">
+        <x:v>46012.5784457292</x:v>
+      </x:c>
+      <x:c r="E336" s="1">
+        <x:v>46012.7204070833</x:v>
+      </x:c>
+      <x:c r="H336" s="2" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="I336" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="J336" s="0" t="s">
         <x:v>1516</x:v>
       </x:c>
-      <x:c r="B336" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>1520</x:v>
+      <x:c r="K336" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L336" s="0">
-        <x:v>10</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:12">
       <x:c r="A337" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="B337" s="2" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D337" s="1">
+        <x:v>46007.8320374421</x:v>
+      </x:c>
+      <x:c r="E337" s="1">
+        <x:v>46189.9999884259</x:v>
+      </x:c>
+      <x:c r="F337" s="1">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="G337" s="1">
+        <x:v>46087.5645218287</x:v>
+      </x:c>
+      <x:c r="H337" s="2" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="I337" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J337" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="K337" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
-      <x:c r="B337" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L337" s="0">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:12">
       <x:c r="A338" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D338" s="1">
-        <x:v>45924.4566720023</x:v>
+        <x:v>46006.9435169329</x:v>
       </x:c>
       <x:c r="E338" s="1">
-        <x:v>46105.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>46126.3127398264</x:v>
+        <x:v>46280.9999884259</x:v>
       </x:c>
       <x:c r="H338" s="2" t="s">
-        <x:v>1529</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
-        <x:v>1530</x:v>
-[...2 lines deleted...]
-        <x:v>1531</x:v>
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="K338" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L338" s="0">
-        <x:v>988</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:12">
       <x:c r="A339" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D339" s="1">
+        <x:v>46003.730088287</x:v>
+      </x:c>
+      <x:c r="E339" s="1">
+        <x:v>46185.9999884259</x:v>
+      </x:c>
+      <x:c r="H339" s="2" t="s">
         <x:v>1528</x:v>
       </x:c>
-      <x:c r="C339" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="K339" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
-      <x:c r="K339" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L339" s="0">
-        <x:v>1</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:12">
       <x:c r="A340" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D340" s="1">
+        <x:v>46002.6667029514</x:v>
+      </x:c>
+      <x:c r="E340" s="1">
+        <x:v>46276.9999884259</x:v>
+      </x:c>
+      <x:c r="H340" s="2" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="I340" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="J340" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
-      <x:c r="B340" s="0" t="s">
-[...21 lines deleted...]
-        <x:v>1531</x:v>
+      <x:c r="K340" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L340" s="0">
-        <x:v>1</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:12">
       <x:c r="A341" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D341" s="1">
+        <x:v>45998.5258106597</x:v>
+      </x:c>
+      <x:c r="E341" s="1">
+        <x:v>46180.9999884259</x:v>
+      </x:c>
+      <x:c r="F341" s="1">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="G341" s="1">
+        <x:v>46006.4997354861</x:v>
+      </x:c>
+      <x:c r="H341" s="2" t="s">
         <x:v>1538</x:v>
       </x:c>
-      <x:c r="B341" s="0" t="s">
+      <x:c r="I341" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
-      <x:c r="C341" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H341" s="2" t="s">
+      <x:c r="J341" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
-      <x:c r="I341" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="K341" s="2" t="s">
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="L341" s="0">
-        <x:v>74</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:12">
       <x:c r="A342" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D342" s="1">
-        <x:v>45918.7031326273</x:v>
+        <x:v>45997.6704279398</x:v>
       </x:c>
       <x:c r="E342" s="1">
-        <x:v>46099.9999884259</x:v>
+        <x:v>46179.9999884259</x:v>
+      </x:c>
+      <x:c r="F342" s="1">
+        <x:v>46026.7228241204</x:v>
+      </x:c>
+      <x:c r="G342" s="1">
+        <x:v>46026.7228241204</x:v>
       </x:c>
       <x:c r="H342" s="2" t="s">
-        <x:v>1543</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L342" s="0">
-        <x:v>167</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:12">
       <x:c r="A343" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D343" s="1">
-        <x:v>45915.3138409259</x:v>
+        <x:v>45996.6649024537</x:v>
       </x:c>
       <x:c r="E343" s="1">
-        <x:v>46096.9999884259</x:v>
-[...1 lines deleted...]
-      <x:c r="H343" s="0" t="s">
+        <x:v>46178.9999884259</x:v>
+      </x:c>
+      <x:c r="H343" s="2" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="K343" s="2" t="s">
-        <x:v>1550</x:v>
+      <x:c r="K343" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L343" s="0">
-        <x:v>40</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:12">
       <x:c r="A344" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
-      <x:c r="B344" s="0" t="s">
+      <x:c r="C344" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D344" s="1">
+        <x:v>45995.8354297106</x:v>
+      </x:c>
+      <x:c r="E344" s="1">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H344" s="2" t="s">
         <x:v>1552</x:v>
       </x:c>
-      <x:c r="C344" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H344" s="0" t="s">
+      <x:c r="I344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J344" s="0" t="s">
         <x:v>1553</x:v>
       </x:c>
-      <x:c r="I344" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L344" s="0">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:12">
       <x:c r="A345" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="B345" s="0" t="s">
+      <x:c r="C345" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D345" s="1">
+        <x:v>45995.6999071181</x:v>
+      </x:c>
+      <x:c r="E345" s="1">
+        <x:v>46177.9999884259</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
         <x:v>1556</x:v>
       </x:c>
-      <x:c r="C345" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H345" s="2" t="s">
+      <x:c r="I345" s="0" t="s">
         <x:v>1557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="K345" s="2" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="L345" s="0">
-        <x:v>79</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:12">
       <x:c r="A346" s="0" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D346" s="1">
-        <x:v>45904.8495374306</x:v>
+        <x:v>45995.3666213194</x:v>
       </x:c>
       <x:c r="E346" s="1">
-        <x:v>46085.9999884259</x:v>
+        <x:v>46177.9999884259</x:v>
       </x:c>
       <x:c r="H346" s="2" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J346" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="J346" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K346" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L346" s="0">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:12">
       <x:c r="A347" s="0" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
         <x:v>1565</x:v>
       </x:c>
-      <x:c r="B347" s="0" t="s">
+      <x:c r="C347" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D347" s="1">
+        <x:v>45991.673990544</x:v>
+      </x:c>
+      <x:c r="E347" s="1">
+        <x:v>46172.9999884259</x:v>
+      </x:c>
+      <x:c r="H347" s="2" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="C347" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H347" s="2" t="s">
+      <x:c r="I347" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J347" s="0" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="I347" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L347" s="0">
-        <x:v>257</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:12">
       <x:c r="A348" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
         <x:v>1569</x:v>
       </x:c>
-      <x:c r="B348" s="0" t="s">
+      <x:c r="C348" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D348" s="1">
+        <x:v>45990.956330081</x:v>
+      </x:c>
+      <x:c r="E348" s="1">
+        <x:v>46171.9999884259</x:v>
+      </x:c>
+      <x:c r="H348" s="2" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="C348" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H348" s="2" t="s">
+      <x:c r="I348" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="I348" s="0" t="s">
+      <x:c r="J348" s="0" t="s">
         <x:v>1572</x:v>
       </x:c>
-      <x:c r="J348" s="0" t="s">
+      <x:c r="K348" s="0" t="s">
         <x:v>1573</x:v>
       </x:c>
-      <x:c r="K348" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L348" s="0">
-        <x:v>35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:12">
       <x:c r="A349" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="B349" s="0" t="s">
+      <x:c r="C349" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D349" s="1">
+        <x:v>45990.9134496296</x:v>
+      </x:c>
+      <x:c r="E349" s="1">
+        <x:v>46171.9999884259</x:v>
+      </x:c>
+      <x:c r="H349" s="2" t="s">
         <x:v>1576</x:v>
       </x:c>
-      <x:c r="C349" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H349" s="2" t="s">
+      <x:c r="I349" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
         <x:v>1577</x:v>
       </x:c>
-      <x:c r="I349" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L349" s="0">
-        <x:v>34</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:12">
       <x:c r="A350" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
-      <x:c r="B350" s="0" t="s">
+      <x:c r="C350" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D350" s="1">
+        <x:v>45989.4085384144</x:v>
+      </x:c>
+      <x:c r="E350" s="1">
+        <x:v>45994.7900881366</x:v>
+      </x:c>
+      <x:c r="F350" s="1">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="G350" s="1">
+        <x:v>45994.7922527546</x:v>
+      </x:c>
+      <x:c r="H350" s="2" t="s">
         <x:v>1580</x:v>
       </x:c>
-      <x:c r="C350" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I350" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="K350" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L350" s="0">
-        <x:v>13</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:12">
       <x:c r="A351" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D351" s="1">
-        <x:v>45895.8913028356</x:v>
+        <x:v>45989.3956291435</x:v>
       </x:c>
       <x:c r="E351" s="1">
-        <x:v>45920.4099254977</x:v>
+        <x:v>45992.4647476157</x:v>
       </x:c>
       <x:c r="H351" s="2" t="s">
-        <x:v>1585</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L351" s="0">
-        <x:v>102</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:12">
       <x:c r="A352" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D352" s="1">
+        <x:v>45988.901099919</x:v>
+      </x:c>
+      <x:c r="E352" s="1">
+        <x:v>46169.9999884259</x:v>
+      </x:c>
+      <x:c r="H352" s="2" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="I352" s="0" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="J352" s="0" t="s">
         <x:v>1587</x:v>
       </x:c>
-      <x:c r="B352" s="0" t="s">
+      <x:c r="K352" s="2" t="s">
         <x:v>1588</x:v>
       </x:c>
-      <x:c r="C352" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L352" s="0">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:12">
       <x:c r="A353" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D353" s="1">
+        <x:v>45986.3174767708</x:v>
+      </x:c>
+      <x:c r="E353" s="1">
+        <x:v>46167.9999884259</x:v>
+      </x:c>
+      <x:c r="H353" s="2" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="I353" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J353" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
-      <x:c r="B353" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L353" s="0">
-        <x:v>12</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:12">
       <x:c r="A354" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B354" s="2" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D354" s="1">
+        <x:v>45975.5868578472</x:v>
+      </x:c>
+      <x:c r="E354" s="1">
+        <x:v>46156.9999884259</x:v>
+      </x:c>
+      <x:c r="H354" s="2" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="B354" s="0" t="s">
+      <x:c r="I354" s="0" t="s">
         <x:v>1596</x:v>
       </x:c>
-      <x:c r="C354" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H354" s="2" t="s">
+      <x:c r="J354" s="0" t="s">
         <x:v>1597</x:v>
       </x:c>
-      <x:c r="I354" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K354" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L354" s="0">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:12">
       <x:c r="A355" s="0" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D355" s="1">
+        <x:v>45974.453563125</x:v>
+      </x:c>
+      <x:c r="E355" s="1">
+        <x:v>46155.9999884259</x:v>
+      </x:c>
+      <x:c r="F355" s="1">
+        <x:v>46003.4646696644</x:v>
+      </x:c>
+      <x:c r="G355" s="1">
+        <x:v>46003.4646696644</x:v>
+      </x:c>
+      <x:c r="H355" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
-      <x:c r="B355" s="0" t="s">
+      <x:c r="I355" s="0" t="s">
         <x:v>1601</x:v>
       </x:c>
-      <x:c r="C355" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H355" s="2" t="s">
+      <x:c r="J355" s="0" t="s">
         <x:v>1602</x:v>
       </x:c>
-      <x:c r="I355" s="0" t="s">
+      <x:c r="K355" s="2" t="s">
         <x:v>1603</x:v>
       </x:c>
-      <x:c r="J355" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L355" s="0">
-        <x:v>40</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:12">
       <x:c r="A356" s="0" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="B356" s="2" t="s">
         <x:v>1605</x:v>
       </x:c>
-      <x:c r="B356" s="0" t="s">
+      <x:c r="C356" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D356" s="1">
+        <x:v>45973.7314755671</x:v>
+      </x:c>
+      <x:c r="E356" s="1">
+        <x:v>46338.9999884259</x:v>
+      </x:c>
+      <x:c r="H356" s="2" t="s">
         <x:v>1606</x:v>
       </x:c>
-      <x:c r="C356" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H356" s="0" t="s">
+      <x:c r="I356" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J356" s="0" t="s">
         <x:v>1607</x:v>
       </x:c>
-      <x:c r="I356" s="0" t="s">
+      <x:c r="K356" s="0" t="s">
         <x:v>1608</x:v>
       </x:c>
-      <x:c r="J356" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L356" s="0">
-        <x:v>34</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:12">
       <x:c r="A357" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
         <x:v>1610</x:v>
       </x:c>
-      <x:c r="B357" s="0" t="s">
+      <x:c r="C357" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D357" s="1">
+        <x:v>45972.380296412</x:v>
+      </x:c>
+      <x:c r="E357" s="1">
+        <x:v>46245.9999884259</x:v>
+      </x:c>
+      <x:c r="H357" s="2" t="s">
         <x:v>1611</x:v>
       </x:c>
-      <x:c r="C357" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H357" s="2" t="s">
+      <x:c r="I357" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J357" s="0" t="s">
         <x:v>1612</x:v>
       </x:c>
-      <x:c r="I357" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L357" s="0">
-        <x:v>3</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:12">
       <x:c r="A358" s="0" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
         <x:v>1614</x:v>
       </x:c>
-      <x:c r="B358" s="0" t="s">
+      <x:c r="C358" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D358" s="1">
+        <x:v>45970.9574830556</x:v>
+      </x:c>
+      <x:c r="E358" s="1">
+        <x:v>46151.9999884259</x:v>
+      </x:c>
+      <x:c r="F358" s="1">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="G358" s="1">
+        <x:v>46048.8939120602</x:v>
+      </x:c>
+      <x:c r="H358" s="2" t="s">
         <x:v>1615</x:v>
       </x:c>
-      <x:c r="C358" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H358" s="2" t="s">
+      <x:c r="I358" s="0" t="s">
         <x:v>1616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="K358" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L358" s="0">
-        <x:v>874</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:12">
       <x:c r="A359" s="0" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D359" s="1">
-        <x:v>45874.3904098958</x:v>
+        <x:v>45966.9059492593</x:v>
       </x:c>
       <x:c r="E359" s="1">
-        <x:v>45936.3624498727</x:v>
-[...1 lines deleted...]
-      <x:c r="H359" s="0" t="s">
+        <x:v>46147.9999884259</x:v>
+      </x:c>
+      <x:c r="H359" s="2" t="s">
         <x:v>1620</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>1621</x:v>
-[...2 lines deleted...]
-        <x:v>1622</x:v>
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="K359" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L359" s="0">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:12">
       <x:c r="A360" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="B360" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D360" s="1">
+        <x:v>45963.8887479398</x:v>
+      </x:c>
+      <x:c r="E360" s="1">
+        <x:v>46328.9999884259</x:v>
+      </x:c>
+      <x:c r="H360" s="2" t="s">
         <x:v>1623</x:v>
       </x:c>
-      <x:c r="B360" s="0" t="s">
+      <x:c r="I360" s="0" t="s">
         <x:v>1624</x:v>
       </x:c>
-      <x:c r="C360" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H360" s="2" t="s">
+      <x:c r="J360" s="0" t="s">
         <x:v>1625</x:v>
       </x:c>
-      <x:c r="I360" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K360" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L360" s="0">
-        <x:v>161</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:12">
       <x:c r="A361" s="0" t="s">
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="B361" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
-      <x:c r="B361" s="0" t="s">
+      <x:c r="C361" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D361" s="1">
+        <x:v>45957.2839307639</x:v>
+      </x:c>
+      <x:c r="E361" s="1">
+        <x:v>46139.9999884259</x:v>
+      </x:c>
+      <x:c r="H361" s="2" t="s">
         <x:v>1628</x:v>
       </x:c>
-      <x:c r="C361" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H361" s="0" t="s">
+      <x:c r="I361" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="J361" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
-      <x:c r="I361" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L361" s="0">
-        <x:v>32</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:12">
       <x:c r="A362" s="0" t="s">
+        <x:v>1630</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
-      <x:c r="B362" s="0" t="s">
+      <x:c r="C362" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D362" s="1">
+        <x:v>45955.9929269792</x:v>
+      </x:c>
+      <x:c r="E362" s="1">
+        <x:v>46137.9999884259</x:v>
+      </x:c>
+      <x:c r="H362" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
-      <x:c r="C362" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H362" s="2" t="s">
+      <x:c r="I362" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J362" s="0" t="s">
         <x:v>1633</x:v>
       </x:c>
-      <x:c r="I362" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L362" s="0">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:12">
       <x:c r="A363" s="0" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
         <x:v>1635</x:v>
       </x:c>
-      <x:c r="B363" s="0" t="s">
+      <x:c r="C363" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D363" s="1">
+        <x:v>45952.569500544</x:v>
+      </x:c>
+      <x:c r="E363" s="1">
+        <x:v>46134.9999884259</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
         <x:v>1636</x:v>
       </x:c>
-      <x:c r="C363" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H363" s="2" t="s">
+      <x:c r="I363" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="J363" s="0" t="s">
         <x:v>1637</x:v>
       </x:c>
-      <x:c r="I363" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L363" s="0">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:12">
       <x:c r="A364" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
-      <x:c r="B364" s="0" t="s">
+      <x:c r="C364" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D364" s="1">
+        <x:v>45948.6409779977</x:v>
+      </x:c>
+      <x:c r="E364" s="1">
+        <x:v>46130.9999884259</x:v>
+      </x:c>
+      <x:c r="H364" s="2" t="s">
         <x:v>1640</x:v>
       </x:c>
-      <x:c r="C364" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="H364" s="2" t="s">
+      <x:c r="I364" s="0" t="s">
         <x:v>1641</x:v>
       </x:c>
-      <x:c r="I364" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J364" s="0" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1642</x:v>
+      </x:c>
+      <x:c r="K364" s="2" t="s">
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="L364" s="0">
-        <x:v>9</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:12">
       <x:c r="A365" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D365" s="1">
-        <x:v>45849.8322082523</x:v>
+        <x:v>45948.5694791898</x:v>
       </x:c>
       <x:c r="E365" s="1">
-        <x:v>46033.9999884259</x:v>
+        <x:v>46130.9999884259</x:v>
       </x:c>
       <x:c r="F365" s="1">
-        <x:v>45959.0895308796</x:v>
+        <x:v>45953.5289595602</x:v>
       </x:c>
       <x:c r="G365" s="1">
-        <x:v>45959.0895308796</x:v>
+        <x:v>45953.5289595602</x:v>
       </x:c>
       <x:c r="H365" s="2" t="s">
-        <x:v>1644</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L365" s="0">
-        <x:v>25</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:12">
       <x:c r="A366" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D366" s="1">
-        <x:v>45847.4349687037</x:v>
+        <x:v>45944.7861663889</x:v>
       </x:c>
       <x:c r="E366" s="1">
-        <x:v>46031.9999884259</x:v>
+        <x:v>46126.9999884259</x:v>
+      </x:c>
+      <x:c r="F366" s="1">
+        <x:v>46040.7443593866</x:v>
+      </x:c>
+      <x:c r="G366" s="1">
+        <x:v>46040.7443593866</x:v>
       </x:c>
       <x:c r="H366" s="2" t="s">
-        <x:v>1648</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="K366" s="2" t="s">
-        <x:v>1650</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="L366" s="0">
-        <x:v>15</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:12">
       <x:c r="A367" s="0" t="s">
-        <x:v>1651</x:v>
-[...2 lines deleted...]
-        <x:v>1652</x:v>
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="B367" s="2" t="s">
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D367" s="1">
-        <x:v>45838.4364727546</x:v>
+        <x:v>45943.3343274537</x:v>
       </x:c>
       <x:c r="E367" s="1">
-        <x:v>46295.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1653</x:v>
+        <x:v>46125.9999884259</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>1654</x:v>
-[...2 lines deleted...]
-        <x:v>1655</x:v>
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="K367" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L367" s="0">
-        <x:v>88</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:12">
       <x:c r="A368" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D368" s="1">
-        <x:v>45837.6196255093</x:v>
+        <x:v>45942.6439778819</x:v>
       </x:c>
       <x:c r="E368" s="1">
-        <x:v>46294.9999884259</x:v>
+        <x:v>46124.9999884259</x:v>
+      </x:c>
+      <x:c r="F368" s="1">
+        <x:v>45959.1718071875</x:v>
+      </x:c>
+      <x:c r="G368" s="1">
+        <x:v>45959.1718071875</x:v>
       </x:c>
       <x:c r="H368" s="2" t="s">
-        <x:v>1658</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L368" s="0">
-        <x:v>71</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:12">
       <x:c r="A369" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D369" s="1">
-        <x:v>45834.7966561458</x:v>
+        <x:v>45940.3413131366</x:v>
       </x:c>
       <x:c r="E369" s="1">
-        <x:v>46017.9999884259</x:v>
+        <x:v>46122.9999884259</x:v>
+      </x:c>
+      <x:c r="F369" s="1">
+        <x:v>45953.8680669907</x:v>
+      </x:c>
+      <x:c r="G369" s="1">
+        <x:v>45953.8680669907</x:v>
       </x:c>
       <x:c r="H369" s="2" t="s">
-        <x:v>1661</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="K369" s="2" t="s">
-        <x:v>1663</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="L369" s="0">
-        <x:v>60</x:v>
+        <x:v>1473</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:12">
       <x:c r="A370" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D370" s="1">
-        <x:v>45833.4481192014</x:v>
+        <x:v>45939.751295625</x:v>
       </x:c>
       <x:c r="E370" s="1">
-        <x:v>46016.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1666</x:v>
+        <x:v>46121.9999884259</x:v>
+      </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L370" s="0">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:12">
       <x:c r="A371" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D371" s="1">
-        <x:v>45832.4270923958</x:v>
+        <x:v>45936.5626812269</x:v>
       </x:c>
       <x:c r="E371" s="1">
-        <x:v>46015.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1670</x:v>
+        <x:v>46118.9999884259</x:v>
+      </x:c>
+      <x:c r="H371" s="2" t="s">
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L371" s="0">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:12">
       <x:c r="A372" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D372" s="1">
-        <x:v>45826.3615156597</x:v>
+        <x:v>45931.6833643866</x:v>
       </x:c>
       <x:c r="E372" s="1">
-        <x:v>46009.9999884259</x:v>
+        <x:v>46113.9999884259</x:v>
       </x:c>
       <x:c r="H372" s="2" t="s">
-        <x:v>1675</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K372" s="2" t="s">
-        <x:v>1678</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="L372" s="0">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:12">
       <x:c r="A373" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D373" s="1">
-        <x:v>45824.6874401389</x:v>
+        <x:v>45930.448237581</x:v>
       </x:c>
       <x:c r="E373" s="1">
-        <x:v>46007.9999884259</x:v>
+        <x:v>46111.9999884259</x:v>
       </x:c>
       <x:c r="H373" s="2" t="s">
-        <x:v>1681</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L373" s="0">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:12">
       <x:c r="A374" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D374" s="1">
-        <x:v>45821.846337662</x:v>
+        <x:v>45929.8227226389</x:v>
       </x:c>
       <x:c r="E374" s="1">
-        <x:v>46004.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1685</x:v>
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H374" s="2" t="s">
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
-      <x:c r="K374" s="0" t="s">
-        <x:v>18</x:v>
+      <x:c r="K374" s="2" t="s">
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="L374" s="0">
-        <x:v>15</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:12">
       <x:c r="A375" s="0" t="s">
-        <x:v>1688</x:v>
-[...1 lines deleted...]
-      <x:c r="B375" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
+      <x:c r="B375" s="2" t="s">
+        <x:v>1690</x:v>
+      </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D375" s="1">
-        <x:v>45821.821791331</x:v>
+        <x:v>45929.5966771528</x:v>
       </x:c>
       <x:c r="E375" s="1">
-        <x:v>46004.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1690</x:v>
+        <x:v>46110.9999884259</x:v>
+      </x:c>
+      <x:c r="H375" s="2" t="s">
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>1691</x:v>
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="K375" s="2" t="s">
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="L375" s="0">
-        <x:v>28</x:v>
+        <x:v>5908</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:12">
       <x:c r="A376" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D376" s="1">
-        <x:v>45819.5528844676</x:v>
+        <x:v>45929.5625754051</x:v>
       </x:c>
       <x:c r="E376" s="1">
-        <x:v>46002.9999884259</x:v>
+        <x:v>46202.9999884259</x:v>
       </x:c>
       <x:c r="H376" s="2" t="s">
-        <x:v>1694</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="K376" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L376" s="0">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:12">
       <x:c r="A377" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D377" s="1">
-        <x:v>45816.8823667708</x:v>
+        <x:v>45928.8833371412</x:v>
       </x:c>
       <x:c r="E377" s="1">
-        <x:v>45936.8056370833</x:v>
+        <x:v>46109.9999884259</x:v>
       </x:c>
       <x:c r="H377" s="2" t="s">
-        <x:v>1698</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>1699</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="K377" s="2" t="s">
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="L377" s="0">
-        <x:v>96</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:12">
       <x:c r="A378" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D378" s="1">
-        <x:v>45815.5613225694</x:v>
+        <x:v>45928.7945483565</x:v>
       </x:c>
       <x:c r="E378" s="1">
-        <x:v>45998.9999884259</x:v>
+        <x:v>46109.9999884259</x:v>
       </x:c>
       <x:c r="H378" s="2" t="s">
-        <x:v>1702</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
-        <x:v>1703</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="K378" s="2" t="s">
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="L378" s="0">
-        <x:v>218</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:12">
       <x:c r="A379" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D379" s="1">
-        <x:v>45813.1095606829</x:v>
+        <x:v>45926.9185140162</x:v>
       </x:c>
       <x:c r="E379" s="1">
-        <x:v>45996.9999884259</x:v>
+        <x:v>46107.9999884259</x:v>
       </x:c>
       <x:c r="H379" s="2" t="s">
-        <x:v>1706</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="L379" s="0">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:12">
       <x:c r="A380" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D380" s="1">
-        <x:v>45811.5244071412</x:v>
+        <x:v>45924.4566720023</x:v>
       </x:c>
       <x:c r="E380" s="1">
-        <x:v>45994.9999884259</x:v>
+        <x:v>46105.9999884259</x:v>
+      </x:c>
+      <x:c r="F380" s="1">
+        <x:v>46126.3127398264</x:v>
+      </x:c>
+      <x:c r="G380" s="1">
+        <x:v>46126.3127398264</x:v>
       </x:c>
       <x:c r="H380" s="2" t="s">
-        <x:v>1710</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>1711</x:v>
-[...2 lines deleted...]
-        <x:v>1712</x:v>
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="K380" s="2" t="s">
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="L380" s="0">
-        <x:v>41</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:12">
       <x:c r="A381" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D381" s="1">
-        <x:v>45810.2915886111</x:v>
+        <x:v>45918.7031326273</x:v>
       </x:c>
       <x:c r="E381" s="1">
-        <x:v>45993.9999884259</x:v>
+        <x:v>46099.9999884259</x:v>
       </x:c>
       <x:c r="H381" s="2" t="s">
-        <x:v>1714</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>892</x:v>
-[...2 lines deleted...]
-        <x:v>1715</x:v>
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="K381" s="0" t="s">
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="L381" s="0">
-        <x:v>42</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:12">
       <x:c r="A382" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D382" s="1">
-        <x:v>45805.3215779977</x:v>
+        <x:v>45915.3138409259</x:v>
       </x:c>
       <x:c r="E382" s="1">
-        <x:v>45989.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1718</x:v>
+        <x:v>46096.9999884259</x:v>
+      </x:c>
+      <x:c r="H382" s="0" t="s">
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>1719</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="K382" s="2" t="s">
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="L382" s="0">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:12">
       <x:c r="A383" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D383" s="1">
-        <x:v>45804.8085411574</x:v>
+        <x:v>45911.4393732755</x:v>
       </x:c>
       <x:c r="E383" s="1">
-        <x:v>45988.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1722</x:v>
+        <x:v>46092.9999884259</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L383" s="0">
-        <x:v>16</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:12">
       <x:c r="A384" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D384" s="1">
-        <x:v>45804.7708380208</x:v>
+        <x:v>45909.3466302199</x:v>
       </x:c>
       <x:c r="E384" s="1">
-        <x:v>45988.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1726</x:v>
+        <x:v>46090.9999884259</x:v>
+      </x:c>
+      <x:c r="H384" s="2" t="s">
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>1727</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="K384" s="2" t="s">
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="L384" s="0">
-        <x:v>268</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:12">
       <x:c r="A385" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D385" s="1">
-        <x:v>45803.6403467824</x:v>
+        <x:v>45904.8495374306</x:v>
       </x:c>
       <x:c r="E385" s="1">
-        <x:v>45987.9999884259</x:v>
+        <x:v>46085.9999884259</x:v>
       </x:c>
       <x:c r="H385" s="2" t="s">
-        <x:v>1730</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>1732</x:v>
-[...2 lines deleted...]
-        <x:v>1733</x:v>
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="K385" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L385" s="0">
-        <x:v>15</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:12">
       <x:c r="A386" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D386" s="1">
-        <x:v>45803.5580024768</x:v>
+        <x:v>45904.8344675231</x:v>
       </x:c>
       <x:c r="E386" s="1">
-        <x:v>45987.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1736</x:v>
+        <x:v>46085.9999884259</x:v>
+      </x:c>
+      <x:c r="H386" s="2" t="s">
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="K386" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L386" s="0">
-        <x:v>1019</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:12">
       <x:c r="A387" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D387" s="1">
-        <x:v>45801.5851636921</x:v>
+        <x:v>45904.7247859838</x:v>
       </x:c>
       <x:c r="E387" s="1">
-        <x:v>46077.9999884259</x:v>
+        <x:v>46085.9999884259</x:v>
       </x:c>
       <x:c r="H387" s="2" t="s">
-        <x:v>1741</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>777</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="K387" s="2" t="s">
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="L387" s="0">
-        <x:v>645</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:12">
       <x:c r="A388" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D388" s="1">
-        <x:v>45796.8980638889</x:v>
+        <x:v>45902.2531284375</x:v>
       </x:c>
       <x:c r="E388" s="1">
-        <x:v>45980.9999884259</x:v>
+        <x:v>46083.9999884259</x:v>
       </x:c>
       <x:c r="H388" s="2" t="s">
-        <x:v>1744</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J388" s="0" t="s">
-        <x:v>1745</x:v>
-[...2 lines deleted...]
-        <x:v>1746</x:v>
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="K388" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L388" s="0">
-        <x:v>298</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:12">
       <x:c r="A389" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D389" s="1">
-        <x:v>45793.5679550926</x:v>
+        <x:v>45900.86616125</x:v>
       </x:c>
       <x:c r="E389" s="1">
-        <x:v>45977.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1749</x:v>
+        <x:v>46356.9999884259</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L389" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:12">
       <x:c r="A390" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D390" s="1">
-        <x:v>45790.7419160995</x:v>
+        <x:v>45894.9426848727</x:v>
       </x:c>
       <x:c r="E390" s="1">
-        <x:v>45974.9999884259</x:v>
+        <x:v>46078.9999884259</x:v>
       </x:c>
       <x:c r="H390" s="2" t="s">
-        <x:v>1754</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
-        <x:v>1756</x:v>
-[...2 lines deleted...]
-        <x:v>1757</x:v>
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="K390" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L390" s="0">
-        <x:v>57</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:12">
       <x:c r="A391" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D391" s="1">
-        <x:v>45789.2864953819</x:v>
+        <x:v>45894.7829061458</x:v>
       </x:c>
       <x:c r="E391" s="1">
-        <x:v>45973.9999884259</x:v>
+        <x:v>46078.9999884259</x:v>
       </x:c>
       <x:c r="H391" s="2" t="s">
-        <x:v>1760</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L391" s="0">
-        <x:v>37</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:12">
       <x:c r="A392" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D392" s="1">
-        <x:v>45788.7763147106</x:v>
+        <x:v>45890.5077769907</x:v>
       </x:c>
       <x:c r="E392" s="1">
-        <x:v>45972.9999884259</x:v>
+        <x:v>46074.9999884259</x:v>
       </x:c>
       <x:c r="H392" s="2" t="s">
-        <x:v>1763</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
-        <x:v>1765</x:v>
-[...2 lines deleted...]
-        <x:v>1766</x:v>
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="K392" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L392" s="0">
-        <x:v>445</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:12">
       <x:c r="A393" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D393" s="1">
-        <x:v>45786.537946169</x:v>
+        <x:v>45884.9623684144</x:v>
       </x:c>
       <x:c r="E393" s="1">
-        <x:v>45970.9999884259</x:v>
+        <x:v>46068.9999884259</x:v>
       </x:c>
       <x:c r="H393" s="2" t="s">
-        <x:v>1769</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L393" s="0">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:12">
       <x:c r="A394" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D394" s="1">
-        <x:v>45785.6343124306</x:v>
+        <x:v>45883.8370938657</x:v>
       </x:c>
       <x:c r="E394" s="1">
-        <x:v>45969.9999884259</x:v>
+        <x:v>46067.9999884259</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="K394" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L394" s="0">
-        <x:v>131</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:12">
       <x:c r="A395" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D395" s="1">
-        <x:v>45784.6259309028</x:v>
+        <x:v>45882.9396152083</x:v>
       </x:c>
       <x:c r="E395" s="1">
-        <x:v>45968.9999884259</x:v>
+        <x:v>46066.9999884259</x:v>
       </x:c>
       <x:c r="H395" s="2" t="s">
-        <x:v>1777</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L395" s="0">
-        <x:v>31</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:12">
       <x:c r="A396" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D396" s="1">
-        <x:v>45784.368705544</x:v>
+        <x:v>45881.5650299537</x:v>
       </x:c>
       <x:c r="E396" s="1">
-        <x:v>45968.9999884259</x:v>
+        <x:v>46042.8356376042</x:v>
       </x:c>
       <x:c r="H396" s="2" t="s">
-        <x:v>1781</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="K396" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L396" s="0">
-        <x:v>46</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:12">
       <x:c r="A397" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D397" s="1">
-        <x:v>45782.2630710417</x:v>
+        <x:v>45871.6779276505</x:v>
       </x:c>
       <x:c r="E397" s="1">
-        <x:v>45966.9999884259</x:v>
-[...5 lines deleted...]
-        <x:v>45967.5163571991</x:v>
+        <x:v>46055.9999884259</x:v>
       </x:c>
       <x:c r="H397" s="2" t="s">
-        <x:v>1785</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L397" s="0">
-        <x:v>41</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:12">
       <x:c r="A398" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D398" s="1">
-        <x:v>45780.5727600347</x:v>
+        <x:v>45868.7405602546</x:v>
       </x:c>
       <x:c r="E398" s="1">
-        <x:v>45964.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1789</x:v>
+        <x:v>46052.9999884259</x:v>
+      </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="I398" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J398" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="K398" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L398" s="0">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:12">
       <x:c r="A399" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D399" s="1">
-        <x:v>45777.9315264815</x:v>
+        <x:v>45868.4985484722</x:v>
       </x:c>
       <x:c r="E399" s="1">
-        <x:v>45960.9999884259</x:v>
+        <x:v>46052.9999884259</x:v>
       </x:c>
       <x:c r="H399" s="2" t="s">
-        <x:v>1793</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="I399" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L399" s="0">
-        <x:v>14</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:12">
       <x:c r="A400" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D400" s="1">
-        <x:v>45777.5832600116</x:v>
+        <x:v>45866.6523994792</x:v>
       </x:c>
       <x:c r="E400" s="1">
-        <x:v>45960.9999884259</x:v>
+        <x:v>46050.9999884259</x:v>
       </x:c>
       <x:c r="H400" s="2" t="s">
-        <x:v>1797</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J400" s="0" t="s">
-        <x:v>1798</x:v>
-[...2 lines deleted...]
-        <x:v>1799</x:v>
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="K400" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L400" s="0">
-        <x:v>478</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:12">
       <x:c r="A401" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D401" s="1">
-        <x:v>45771.3025651505</x:v>
+        <x:v>45864.7722215972</x:v>
       </x:c>
       <x:c r="E401" s="1">
-        <x:v>46227.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1802</x:v>
+        <x:v>46048.9999884259</x:v>
+      </x:c>
+      <x:c r="H401" s="2" t="s">
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="I401" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>1803</x:v>
-[...2 lines deleted...]
-        <x:v>1804</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="K401" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L401" s="0">
-        <x:v>1598</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:12">
       <x:c r="A402" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D402" s="1">
-        <x:v>45770.3434846991</x:v>
+        <x:v>45849.8322082523</x:v>
       </x:c>
       <x:c r="E402" s="1">
-        <x:v>45953.9999884259</x:v>
+        <x:v>46033.9999884259</x:v>
+      </x:c>
+      <x:c r="F402" s="1">
+        <x:v>45959.0895308796</x:v>
+      </x:c>
+      <x:c r="G402" s="1">
+        <x:v>45959.0895308796</x:v>
       </x:c>
       <x:c r="H402" s="2" t="s">
-        <x:v>1807</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
-        <x:v>1808</x:v>
-[...2 lines deleted...]
-        <x:v>1809</x:v>
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="K402" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L402" s="0">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:12">
       <x:c r="A403" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D403" s="1">
-        <x:v>45769.8742278357</x:v>
+        <x:v>45847.4349687037</x:v>
       </x:c>
       <x:c r="E403" s="1">
-        <x:v>45952.9999884259</x:v>
+        <x:v>46031.9999884259</x:v>
       </x:c>
       <x:c r="H403" s="2" t="s">
-        <x:v>1812</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>1813</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1818</x:v>
+      </x:c>
+      <x:c r="K403" s="2" t="s">
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="L403" s="0">
-        <x:v>102</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:12">
       <x:c r="A404" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D404" s="1">
-        <x:v>45766.8618147685</x:v>
+        <x:v>45838.4364727546</x:v>
       </x:c>
       <x:c r="E404" s="1">
-        <x:v>46041.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1816</x:v>
+        <x:v>46295.9999884259</x:v>
+      </x:c>
+      <x:c r="H404" s="2" t="s">
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="I404" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J404" s="0" t="s">
-        <x:v>271</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="K404" s="2" t="s">
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="L404" s="0">
-        <x:v>15</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:12">
       <x:c r="A405" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D405" s="1">
-        <x:v>45765.7479601852</x:v>
+        <x:v>45837.6196255093</x:v>
       </x:c>
       <x:c r="E405" s="1">
-        <x:v>45948.9999884259</x:v>
+        <x:v>46385.9999884259</x:v>
       </x:c>
       <x:c r="H405" s="2" t="s">
-        <x:v>1819</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L405" s="0">
-        <x:v>55</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:12">
       <x:c r="A406" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D406" s="1">
-        <x:v>45762.3578698495</x:v>
+        <x:v>45834.7966561458</x:v>
       </x:c>
       <x:c r="E406" s="1">
-        <x:v>46127.9999884259</x:v>
+        <x:v>46017.9999884259</x:v>
       </x:c>
       <x:c r="H406" s="2" t="s">
-        <x:v>1823</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="I406" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J406" s="0" t="s">
-        <x:v>1825</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="K406" s="2" t="s">
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="L406" s="0">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:12">
       <x:c r="A407" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D407" s="1">
-        <x:v>45761.5533972454</x:v>
+        <x:v>45833.4481192014</x:v>
       </x:c>
       <x:c r="E407" s="1">
-        <x:v>45944.9999884259</x:v>
+        <x:v>46016.9999884259</x:v>
       </x:c>
       <x:c r="H407" s="2" t="s">
-        <x:v>1828</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="I407" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L407" s="0">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:12">
       <x:c r="A408" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D408" s="1">
-        <x:v>45757.8241384259</x:v>
+        <x:v>45832.4270923958</x:v>
       </x:c>
       <x:c r="E408" s="1">
-        <x:v>45940.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1833</x:v>
+        <x:v>46015.9999884259</x:v>
+      </x:c>
+      <x:c r="H408" s="0" t="s">
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J408" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="K408" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="L408" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:12">
       <x:c r="A409" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D409" s="1">
-        <x:v>45752.4083387732</x:v>
+        <x:v>45826.3615156597</x:v>
       </x:c>
       <x:c r="E409" s="1">
-        <x:v>45935.9999884259</x:v>
+        <x:v>46009.9999884259</x:v>
       </x:c>
       <x:c r="H409" s="2" t="s">
-        <x:v>1837</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="I409" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>1838</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="K409" s="2" t="s">
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="L409" s="0">
-        <x:v>14</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:12">
       <x:c r="A410" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D410" s="1">
-        <x:v>45745.3585205093</x:v>
+        <x:v>45824.6874401389</x:v>
       </x:c>
       <x:c r="E410" s="1">
-        <x:v>45929.9999884259</x:v>
+        <x:v>46007.9999884259</x:v>
       </x:c>
       <x:c r="H410" s="2" t="s">
-        <x:v>1841</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J410" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="K410" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L410" s="0">
-        <x:v>283</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:12">
       <x:c r="A411" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D411" s="1">
-        <x:v>45744.577195162</x:v>
+        <x:v>45821.846337662</x:v>
       </x:c>
       <x:c r="E411" s="1">
-        <x:v>46019.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1845</x:v>
+        <x:v>46004.9999884259</x:v>
+      </x:c>
+      <x:c r="F411" s="1">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="G411" s="1">
+        <x:v>45975.377152963</x:v>
+      </x:c>
+      <x:c r="H411" s="0" t="s">
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L411" s="0">
-        <x:v>13</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:12">
       <x:c r="A412" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D412" s="1">
-        <x:v>45743.3704075926</x:v>
+        <x:v>45821.821791331</x:v>
       </x:c>
       <x:c r="E412" s="1">
-        <x:v>45927.9999884259</x:v>
+        <x:v>46004.9999884259</x:v>
       </x:c>
       <x:c r="F412" s="1">
-        <x:v>45982.3464053241</x:v>
+        <x:v>45988.4616627778</x:v>
       </x:c>
       <x:c r="G412" s="1">
-        <x:v>45982.3464053241</x:v>
-[...2 lines deleted...]
-        <x:v>1849</x:v>
+        <x:v>45988.4616627778</x:v>
+      </x:c>
+      <x:c r="H412" s="0" t="s">
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J412" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K412" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="L412" s="0">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:12">
       <x:c r="A413" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D413" s="1">
-        <x:v>45740.7454613194</x:v>
+        <x:v>45819.5528844676</x:v>
       </x:c>
       <x:c r="E413" s="1">
-        <x:v>45924.9999884259</x:v>
+        <x:v>46002.9999884259</x:v>
       </x:c>
       <x:c r="H413" s="2" t="s">
-        <x:v>1854</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>1855</x:v>
-[...2 lines deleted...]
-        <x:v>1856</x:v>
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="K413" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L413" s="0">
-        <x:v>22</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:12">
       <x:c r="A414" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D414" s="1">
-        <x:v>45739.6774043171</x:v>
+        <x:v>45815.5613225694</x:v>
       </x:c>
       <x:c r="E414" s="1">
-        <x:v>45923.9999884259</x:v>
+        <x:v>45998.9999884259</x:v>
       </x:c>
       <x:c r="H414" s="2" t="s">
-        <x:v>1859</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="I414" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J414" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="K414" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L414" s="0">
-        <x:v>17767</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:12">
       <x:c r="A415" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D415" s="1">
-        <x:v>45739.2854681597</x:v>
+        <x:v>45813.1095606829</x:v>
       </x:c>
       <x:c r="E415" s="1">
-        <x:v>46014.9999884259</x:v>
+        <x:v>45996.9999884259</x:v>
       </x:c>
       <x:c r="H415" s="2" t="s">
-        <x:v>1863</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="I415" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>1864</x:v>
-[...2 lines deleted...]
-        <x:v>1865</x:v>
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="K415" s="0" t="s">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="L415" s="0">
-        <x:v>297</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:12">
       <x:c r="A416" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D416" s="1">
-        <x:v>45726.4336136111</x:v>
+        <x:v>45811.5244071412</x:v>
       </x:c>
       <x:c r="E416" s="1">
-        <x:v>45910.9999884259</x:v>
-[...8 lines deleted...]
-        <x:v>1868</x:v>
+        <x:v>45994.9999884259</x:v>
+      </x:c>
+      <x:c r="H416" s="2" t="s">
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="K416" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="L416" s="0">
-        <x:v>6</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:12">
       <x:c r="A417" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D417" s="1">
-        <x:v>45685.6255496296</x:v>
+        <x:v>45810.2915886111</x:v>
       </x:c>
       <x:c r="E417" s="1">
-        <x:v>45958.9999884259</x:v>
+        <x:v>45993.9999884259</x:v>
       </x:c>
       <x:c r="H417" s="2" t="s">
-        <x:v>1873</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>1582</x:v>
-[...2 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="K417" s="2" t="s">
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="L417" s="0">
-        <x:v>546</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:12">
       <x:c r="A418" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D418" s="1">
-        <x:v>45633.8087517014</x:v>
+        <x:v>45805.3215779977</x:v>
       </x:c>
       <x:c r="E418" s="1">
-        <x:v>45998.9999884259</x:v>
-[...2 lines deleted...]
-        <x:v>1877</x:v>
+        <x:v>45989.9999884259</x:v>
+      </x:c>
+      <x:c r="H418" s="2" t="s">
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="K418" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L418" s="0">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:12">
       <x:c r="A419" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D419" s="1">
-        <x:v>45626.9209693634</x:v>
+        <x:v>45804.8085411574</x:v>
       </x:c>
       <x:c r="E419" s="1">
-        <x:v>45962.9999884259</x:v>
+        <x:v>45988.9999884259</x:v>
       </x:c>
       <x:c r="H419" s="2" t="s">
-        <x:v>1881</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L419" s="0">
-        <x:v>485</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:12">
       <x:c r="A420" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D420" s="1">
+        <x:v>45804.7708380208</x:v>
+      </x:c>
+      <x:c r="E420" s="1">
+        <x:v>45988.9999884259</x:v>
+      </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="I420" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J420" s="0" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="K420" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L420" s="0">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="421" spans="1:12">
+      <x:c r="A421" s="0" t="s">
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="B421" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="C421" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D421" s="1">
+        <x:v>45803.6403467824</x:v>
+      </x:c>
+      <x:c r="E421" s="1">
+        <x:v>45987.9999884259</x:v>
+      </x:c>
+      <x:c r="H421" s="2" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="I421" s="0" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="J421" s="0" t="s">
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="K421" s="2" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="L421" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="422" spans="1:12">
+      <x:c r="A422" s="0" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="B422" s="0" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="C422" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D422" s="1">
+        <x:v>45801.5851636921</x:v>
+      </x:c>
+      <x:c r="E422" s="1">
+        <x:v>46077.9999884259</x:v>
+      </x:c>
+      <x:c r="H422" s="2" t="s">
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="I422" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J422" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="K422" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L422" s="0">
+        <x:v>645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="423" spans="1:12">
+      <x:c r="A423" s="0" t="s">
+        <x:v>1902</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
+        <x:v>1903</x:v>
+      </x:c>
+      <x:c r="C423" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D423" s="1">
+        <x:v>45796.8980638889</x:v>
+      </x:c>
+      <x:c r="E423" s="1">
+        <x:v>45980.9999884259</x:v>
+      </x:c>
+      <x:c r="H423" s="2" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="I423" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J423" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="K423" s="2" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="L423" s="0">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="424" spans="1:12">
+      <x:c r="A424" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="C424" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D424" s="1">
+        <x:v>45793.5679550926</x:v>
+      </x:c>
+      <x:c r="E424" s="1">
+        <x:v>45977.9999884259</x:v>
+      </x:c>
+      <x:c r="H424" s="2" t="s">
+        <x:v>1909</x:v>
+      </x:c>
+      <x:c r="I424" s="0" t="s">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="J424" s="0" t="s">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="K424" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L424" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="425" spans="1:12">
+      <x:c r="A425" s="0" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="B425" s="0" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="C425" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D425" s="1">
+        <x:v>45790.7419160995</x:v>
+      </x:c>
+      <x:c r="E425" s="1">
+        <x:v>45974.9999884259</x:v>
+      </x:c>
+      <x:c r="H425" s="2" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="I425" s="0" t="s">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="J425" s="0" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="K425" s="2" t="s">
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="L425" s="0">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="426" spans="1:12">
+      <x:c r="A426" s="0" t="s">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="C426" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D426" s="1">
+        <x:v>45789.2864953819</x:v>
+      </x:c>
+      <x:c r="E426" s="1">
+        <x:v>45973.9999884259</x:v>
+      </x:c>
+      <x:c r="H426" s="2" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="I426" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J426" s="0" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="K426" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L426" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="427" spans="1:12">
+      <x:c r="A427" s="0" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="B427" s="0" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="C427" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D427" s="1">
+        <x:v>45788.7763147106</x:v>
+      </x:c>
+      <x:c r="E427" s="1">
+        <x:v>45972.9999884259</x:v>
+      </x:c>
+      <x:c r="H427" s="2" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="I427" s="0" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="J427" s="0" t="s">
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="K427" s="2" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="L427" s="0">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="428" spans="1:12">
+      <x:c r="A428" s="0" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="B428" s="0" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="C428" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D428" s="1">
+        <x:v>45786.537946169</x:v>
+      </x:c>
+      <x:c r="E428" s="1">
+        <x:v>45970.9999884259</x:v>
+      </x:c>
+      <x:c r="H428" s="2" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="I428" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J428" s="0" t="s">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="K428" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L428" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="429" spans="1:12">
+      <x:c r="A429" s="0" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="B429" s="0" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="C429" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D429" s="1">
+        <x:v>45785.6343124306</x:v>
+      </x:c>
+      <x:c r="E429" s="1">
+        <x:v>45969.9999884259</x:v>
+      </x:c>
+      <x:c r="H429" s="0" t="s">
+        <x:v>1933</x:v>
+      </x:c>
+      <x:c r="I429" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J429" s="0" t="s">
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="K429" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L429" s="0">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="430" spans="1:12">
+      <x:c r="A430" s="0" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="B430" s="0" t="s">
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="C430" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D430" s="1">
+        <x:v>45784.6259309028</x:v>
+      </x:c>
+      <x:c r="E430" s="1">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H430" s="2" t="s">
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="I430" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="J430" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="K430" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L430" s="0">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="431" spans="1:12">
+      <x:c r="A431" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="C431" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D431" s="1">
+        <x:v>45784.368705544</x:v>
+      </x:c>
+      <x:c r="E431" s="1">
+        <x:v>45968.9999884259</x:v>
+      </x:c>
+      <x:c r="H431" s="2" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="I431" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J431" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="K431" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L431" s="0">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="432" spans="1:12">
+      <x:c r="A432" s="0" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
+        <x:v>1944</x:v>
+      </x:c>
+      <x:c r="C432" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D432" s="1">
+        <x:v>45782.2630710417</x:v>
+      </x:c>
+      <x:c r="E432" s="1">
+        <x:v>45966.9999884259</x:v>
+      </x:c>
+      <x:c r="F432" s="1">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="G432" s="1">
+        <x:v>45967.5163571991</x:v>
+      </x:c>
+      <x:c r="H432" s="2" t="s">
+        <x:v>1945</x:v>
+      </x:c>
+      <x:c r="I432" s="0" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="J432" s="0" t="s">
+        <x:v>1946</x:v>
+      </x:c>
+      <x:c r="K432" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L432" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="433" spans="1:12">
+      <x:c r="A433" s="0" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="C433" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D433" s="1">
+        <x:v>45780.5727600347</x:v>
+      </x:c>
+      <x:c r="E433" s="1">
+        <x:v>45964.9999884259</x:v>
+      </x:c>
+      <x:c r="H433" s="2" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="I433" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J433" s="0" t="s">
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c r="K433" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L433" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="434" spans="1:12">
+      <x:c r="A434" s="0" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="C434" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D434" s="1">
+        <x:v>45777.9315264815</x:v>
+      </x:c>
+      <x:c r="E434" s="1">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H434" s="2" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+      <x:c r="I434" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J434" s="0" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="K434" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L434" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="435" spans="1:12">
+      <x:c r="A435" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="C435" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D435" s="1">
+        <x:v>45777.5832600116</x:v>
+      </x:c>
+      <x:c r="E435" s="1">
+        <x:v>45960.9999884259</x:v>
+      </x:c>
+      <x:c r="H435" s="2" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="I435" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J435" s="0" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="K435" s="2" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="L435" s="0">
+        <x:v>478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="436" spans="1:12">
+      <x:c r="A436" s="0" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="C436" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D436" s="1">
+        <x:v>45771.3025651505</x:v>
+      </x:c>
+      <x:c r="E436" s="1">
+        <x:v>46227.9999884259</x:v>
+      </x:c>
+      <x:c r="F436" s="1">
+        <x:v>46285.6941367477</x:v>
+      </x:c>
+      <x:c r="G436" s="1">
+        <x:v>46285.6941367477</x:v>
+      </x:c>
+      <x:c r="H436" s="0" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="I436" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J436" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="K436" s="2" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="L436" s="0">
+        <x:v>1598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="437" spans="1:12">
+      <x:c r="A437" s="0" t="s">
+        <x:v>1965</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="C437" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D437" s="1">
+        <x:v>45770.3434846991</x:v>
+      </x:c>
+      <x:c r="E437" s="1">
+        <x:v>45953.9999884259</x:v>
+      </x:c>
+      <x:c r="H437" s="2" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="I437" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="K437" s="2" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="L437" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="438" spans="1:12">
+      <x:c r="A438" s="0" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="C438" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D438" s="1">
+        <x:v>45769.8742278357</x:v>
+      </x:c>
+      <x:c r="E438" s="1">
+        <x:v>45952.9999884259</x:v>
+      </x:c>
+      <x:c r="H438" s="2" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="I438" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="J438" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="K438" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L438" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="439" spans="1:12">
+      <x:c r="A439" s="0" t="s">
+        <x:v>1974</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D439" s="1">
+        <x:v>45766.8618147685</x:v>
+      </x:c>
+      <x:c r="E439" s="1">
+        <x:v>46041.9999884259</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="I439" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="K439" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L439" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="440" spans="1:12">
+      <x:c r="A440" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="C440" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D440" s="1">
+        <x:v>45762.3578698495</x:v>
+      </x:c>
+      <x:c r="E440" s="1">
+        <x:v>46127.9999884259</x:v>
+      </x:c>
+      <x:c r="H440" s="2" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="I440" s="0" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="J440" s="0" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="K440" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L440" s="0">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="441" spans="1:12">
+      <x:c r="A441" s="0" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="C441" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D441" s="1">
+        <x:v>45744.577195162</x:v>
+      </x:c>
+      <x:c r="E441" s="1">
+        <x:v>46019.9999884259</x:v>
+      </x:c>
+      <x:c r="H441" s="2" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="I441" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J441" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="K441" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L441" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="442" spans="1:12">
+      <x:c r="A442" s="0" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="C442" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D442" s="1">
+        <x:v>45743.3704075926</x:v>
+      </x:c>
+      <x:c r="E442" s="1">
+        <x:v>45927.9999884259</x:v>
+      </x:c>
+      <x:c r="F442" s="1">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="G442" s="1">
+        <x:v>45982.3464053241</x:v>
+      </x:c>
+      <x:c r="H442" s="2" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="I442" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="J442" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="K442" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L442" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="443" spans="1:12">
+      <x:c r="A443" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="C443" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D443" s="1">
+        <x:v>45739.2854681597</x:v>
+      </x:c>
+      <x:c r="E443" s="1">
+        <x:v>46014.9999884259</x:v>
+      </x:c>
+      <x:c r="H443" s="2" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="I443" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J443" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="K443" s="2" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+      <x:c r="L443" s="0">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="444" spans="1:12">
+      <x:c r="A444" s="0" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="C444" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D444" s="1">
+        <x:v>45685.6255496296</x:v>
+      </x:c>
+      <x:c r="E444" s="1">
+        <x:v>45958.9999884259</x:v>
+      </x:c>
+      <x:c r="H444" s="2" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="I444" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="J444" s="0" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="K444" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L444" s="0">
+        <x:v>546</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="445" spans="1:12">
+      <x:c r="A445" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D445" s="1">
+        <x:v>45633.8087517014</x:v>
+      </x:c>
+      <x:c r="E445" s="1">
+        <x:v>45998.9999884259</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="I445" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="J445" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="K445" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L445" s="0">
+        <x:v>92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="446" spans="1:12">
+      <x:c r="A446" s="0" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="C446" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D446" s="1">
+        <x:v>45626.9209693634</x:v>
+      </x:c>
+      <x:c r="E446" s="1">
+        <x:v>45962.9999884259</x:v>
+      </x:c>
+      <x:c r="H446" s="2" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="I446" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J446" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="K446" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L446" s="0">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="447" spans="1:12">
+      <x:c r="A447" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D447" s="1">
         <x:v>45417.8866878241</x:v>
       </x:c>
-      <x:c r="E420" s="1">
+      <x:c r="E447" s="1">
         <x:v>46143.2394953472</x:v>
       </x:c>
-      <x:c r="H420" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="L420" s="0">
+      <x:c r="H447" s="0" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="I447" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J447" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="K447" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="L447" s="0">
         <x:v>308</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>ePetice</vt:lpstr>
       <vt:lpstr>ePetice!Print_Area</vt:lpstr>
       <vt:lpstr>ePetice!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>