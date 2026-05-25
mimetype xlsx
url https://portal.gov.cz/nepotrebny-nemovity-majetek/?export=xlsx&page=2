--- v1 (2026-02-04)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2057" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1870" uniqueCount="813">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -228,2001 +228,2271 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Prodej pozemku st.p.č. 3357 a p.č. 6778/11 v k.ú. Kraslice</t>
-[...2 lines deleted...]
-    <t>2026-03-06</t>
+    <t>Stavba bez č.p./č.ev. na pozemku p.č.1380 a stavba bez č.p./č.ev. na pozemku p. č.1340/2 v k.ú. Staré Brno</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Staré Brno, Brno, okres Brno-město</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>bez č.p./č.ev.</t>
+  </si>
+  <si>
+    <t>Stavba bez č.p./č.ev. na pozemku p.č. 1380 (stavědlo č. 4) - 408.000 Kč; Stavba bez č.p./č.ev. na pozemku p.č. 1340/2 (stavědlo č. 5) - 408.000 Kč</t>
+  </si>
+  <si>
+    <t>816000</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Beroun u Starého Sedla</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Toužim</t>
+  </si>
+  <si>
+    <t>Beroun u Starého Sedla, Teplá, okres Cheb</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 605 ostatní plocha, ostatní komunikace o výměře 1575 m2 v k.ú. Beroun u Starého Sedla.</t>
+  </si>
+  <si>
+    <t>50400</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 431/20 v k.ú. Nové Město u Mikulova</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Nové Město u Mikulova, Moldava, okres Teplice</t>
+  </si>
+  <si>
+    <t>431/20</t>
+  </si>
+  <si>
+    <t>583000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku v k.ú. Čáslavsko </t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pech@seznam.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Čáslavsko, Čáslavsko, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>48530</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Čáslavsko </t>
+  </si>
+  <si>
+    <t>348, 349, 350, 351</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>147730</t>
+  </si>
+  <si>
+    <t>276/3, 276/4, 1636/7</t>
+  </si>
+  <si>
+    <t>39380</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Světce</t>
+  </si>
+  <si>
+    <t>Světce, Světce, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>821/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Světce</t>
+  </si>
+  <si>
+    <t>40040</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku k.ú. Starosedlský Hrádek</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Starosedlský Hrádek, Starosedlský Hrádek, okres Příbram</t>
+  </si>
+  <si>
+    <t>568/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 568/3, ostatní plocha o výměře 56 m2, který vznikl oddělením z pozemku parc. č. 568/1 v k.ú. Starosedlský Hrádek. Předmětný pozemek se nachází v oplocené zahradě a je využívaný společně se sousedními pozemky jako zázemí k rodinnému domu.</t>
+  </si>
+  <si>
+    <t>35000</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Křinice, Křinice, okres Náchod</t>
+  </si>
+  <si>
+    <t>2896/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 2896, vodní plocha. Pozemek byl původně korytem vodního toku Křinický potok, při regulaci vodního toku, je Křinický potok veden v jiné trase a dotčený pozemek je užíván jako ostatní plocha - zeleň. Nově vzniklý pozemek navazuje na zahradu, která je užívána společně se stavebním pozemkem 187 zastavěným rodinným domem č.p. 144. Nově vzniklý pozemek tvoří s okolními pozemky jeden funkční celek. Zastavitelná část nově vzniklého pozemku je zastavěna stavbou jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>53250</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 1751/12/122, p.č. st. 126, p.č. 1576 k.ú., Horní Údolí</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Horní Údolí, Zlaté Hory, okres Jeseník</t>
+  </si>
+  <si>
+    <t>st.126, p.č. 1576</t>
+  </si>
+  <si>
+    <t>p.č. st. 126 zast. plocha o výměře 272 m2, p.č. 1576 ost. plocha o výměře 112 m2</t>
+  </si>
+  <si>
+    <t>207000</t>
+  </si>
+  <si>
+    <t>S 748/25/122 p.č. 1661/1 k.ú. Horní Údolí</t>
+  </si>
+  <si>
+    <t>1661/1</t>
+  </si>
+  <si>
+    <t>p.č. 1661/1ostatní plocha o výměře 291 m2</t>
+  </si>
+  <si>
+    <t>242000</t>
+  </si>
+  <si>
+    <t>S 1135/25/122 p.č. st.118 k.ú. Horní Údolí</t>
+  </si>
+  <si>
+    <t>st.118</t>
+  </si>
+  <si>
+    <t>P.č. st. 118 , zastavěná plocha a nádvoří o výměře 110m 2</t>
+  </si>
+  <si>
+    <t>83000</t>
+  </si>
+  <si>
+    <t>prodej části vodního díla k.ú. Malovice u Netolic</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Malovice u Netolic, Malovice, okres Prachatice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava vodního toku, ev. č. DVT-00000924, umístěná na pozemku parc. č. 2737 k.ú. Malovice u Netolic v délce 250 m</t>
+  </si>
+  <si>
+    <t>88000</t>
+  </si>
+  <si>
+    <t>Povodí Ohře, státní podnik</t>
+  </si>
+  <si>
+    <t>7ptt8gm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k. ú. Kryštofovy Hamry</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>474636228</t>
+  </si>
+  <si>
+    <t>nedelova@poh.cz</t>
+  </si>
+  <si>
+    <t>Nedělová Dagmar</t>
+  </si>
+  <si>
+    <t>Odbor právní a evidence pozemků</t>
+  </si>
+  <si>
+    <t>Kryštofovy Hamry, Kryštofovy Hamry, okres Chomutov</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej nově vzniklé p. p. č. 329/2 (vzniká z p. p. č. 329) v k. ú. Kryštofovy Hamry dle geometrického plánu č. 317-1/2026 v souvislosti s výstavbou rodinného domu. Předmětná parcela bude tvořit funkční celek s rodinným domem ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>513590</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>pozemek v k. ú. Újezd u Valašských Klobouk</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Újezd u Valašských Klobouk, Újezd, okres Zlín</t>
+  </si>
+  <si>
+    <t>983/115</t>
+  </si>
+  <si>
+    <t>pozemek o výměře 78 m2 oddělený z pozemku p. č. 983/73 geometrickým plánem č. 1058-2257/2025</t>
+  </si>
+  <si>
+    <t>40090</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2176 v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>956193106</t>
+  </si>
+  <si>
+    <t>hana.duskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Dušková</t>
+  </si>
+  <si>
+    <t>LS Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Malíkov nad Nežárkou, Horní Pěna, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2176 o výměře 3291 m2 s druhem pozemku lesní pozemek v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>48380</t>
+  </si>
+  <si>
+    <t>Převod pozemků v k. ú. Mikulovice u Vernéřova</t>
+  </si>
+  <si>
+    <t>Mikulovice u Vernéřova, Klášterec nad Ohří, okres Chomutov</t>
+  </si>
+  <si>
+    <t>333/29</t>
+  </si>
+  <si>
+    <t>Pozemek netvoří žádné koryto vodního toku a z provozního hlediska se jedná o nepotřebný majetek, proto je nabídnutý k převodu.</t>
+  </si>
+  <si>
+    <t>29823</t>
+  </si>
+  <si>
+    <t>39915</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Trojanovice</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Trojanovice, Trojanovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>p.č. 2389, p.č. 2390</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 2389 s druhem pozemku  lesní pozemek o výměře 1224 m2 a p. č. 2390 s druhem pozemku  lesní pozemek o výměře 1852 m2 v k.ú. Trojanovice.</t>
+  </si>
+  <si>
+    <t>404340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.679/2 v k.ú. Těchlovice nad Labem</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Těchlovice nad Labem, Těchlovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>679/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 679/2 v k.ú. Těchlovice nad Labem - ostatní plocha o výměře 702 m2</t>
+  </si>
+  <si>
+    <t>123000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 843/08-1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956235106</t>
+  </si>
+  <si>
+    <t>magdalena.tuckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Magdalena Tučková</t>
+  </si>
+  <si>
+    <t>Lesní správa Litvínov</t>
+  </si>
+  <si>
+    <t>Chudeřín u Litvínova, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>667/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 667/17 druhem pozemku ostatní plocha o výměře 765 m2 v k.ú. Chudeřín u Litvínova. </t>
+  </si>
+  <si>
+    <t>921825</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>1640/2</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - zakl. Lesů ČR, s.p.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k. ú. Bratříkov, Radčice a Chlístov u Železného Brodu</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>725627997</t>
+  </si>
+  <si>
+    <t>jakub.polacek@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jakub Poláček</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Labe</t>
+  </si>
+  <si>
+    <t>Bratříkov, Pěnčín, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>1677 dle GP 1677/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1677/2 o výměře 77 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>31535</t>
+  </si>
+  <si>
+    <t>Radčice, Radčice, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>6601</t>
+  </si>
+  <si>
+    <t>2297/4 dle GP 2297/5</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2297/5 o výměře 50 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Chlístov u Železného Brodu, Železný Brod, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>30472</t>
+  </si>
+  <si>
+    <t>759/3 dle GP 759/22</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 759/22 o výměře 54 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>38886</t>
+  </si>
+  <si>
+    <t>760 dle GP 760/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 760/2 o výměře 61 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1306/24, k. ú. Řetová dle GP nová parc. č. 1306/69</t>
+  </si>
+  <si>
+    <t>Řetová, Řetová, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>1306/24 dle GP 1306/69</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1306/24 v k. ú. Řetová, který byl oddělen geometrickým plánem jako nový pozemek p. č. 1306/69 o výměře 43 m2. Pozemek tvoří funkční celek s pozemek st. č. 91 Řetová, jehož součástí je budova č. p. 127 Řetová v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>26322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej části pozemku parc. č. 85/6 v k.ú. Lenora </t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>956265115</t>
+  </si>
+  <si>
+    <t>pavel.vacha@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pavel Vácha</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p. - LZ Boubín</t>
+  </si>
+  <si>
+    <t>Lenora, Lenora, okres Prachatice</t>
+  </si>
+  <si>
+    <t>85/6</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 85/6 dle geometrického plánu č. 776-141/2025 - díl "a" o výměře 1 m2</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví, 55 m2 - funkční celek s budovou č.ev. 1953 - prodej vlastníku budovy</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>956266115</t>
+  </si>
+  <si>
+    <t>petr.kjucukov@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Kjučukov, Ph.D.</t>
+  </si>
+  <si>
+    <t>Ládví, Kamenice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví; výměra části 55 m2, funkční celek s budovou č.ev. 1953, připravován prodej pozemku vlastníku budovy</t>
+  </si>
+  <si>
+    <t>86630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>511/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 511/4 s druhem pozemku ostatní plocha o výměře 308 m2 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>44660</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 366/20 v k.ú. Novosedlice</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>Novosedlice, Novosedlice, okres Teplice</t>
+  </si>
+  <si>
+    <t>366/20</t>
+  </si>
+  <si>
+    <t>648000</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.694/11 a 694/26 v k.ú.Proboštov u Teplic</t>
+  </si>
+  <si>
+    <t>474636238</t>
+  </si>
+  <si>
+    <t>bunatova@poh.cz</t>
+  </si>
+  <si>
+    <t>K.Buňatová</t>
+  </si>
+  <si>
+    <t>Proboštov u Teplic, Proboštov, okres Teplice</t>
+  </si>
+  <si>
+    <t>694/11</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>2256.00</t>
+  </si>
+  <si>
+    <t>388032.00</t>
+  </si>
+  <si>
+    <t>694/26 (z pův.694/1)</t>
+  </si>
+  <si>
+    <t>Prodej se realizuje z důvodu majetkoprávního vypořádání pozemku, který tvoří funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.152/39 v k.ú.Dolní Libchava</t>
+  </si>
+  <si>
+    <t>Dolní Libchava, Česká Lípa, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>152/39 (z pův.152/4)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osoby.</t>
+  </si>
+  <si>
+    <t>158424.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2144/10 k.ú. Rýmařov</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Rýmařov, Rýmařov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2144/10</t>
+  </si>
+  <si>
+    <t>253000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1239/1 o výměře 98 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 265, rodinný dům, k. ú. Kaplice, obec Kaplice, LV č. 1918, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště Český Krumlov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Kaplice, Kaplice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou VŘ</t>
+  </si>
+  <si>
+    <t>1410000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3 o výměře 379 m2, zastavěná plocha a nádvoří, jehož součástí je stavba  č. p. 337, objekt občanské vybavenosti; Katastrální území Horní Benešov, obec Horní Benešov, LV č. 343, Katastrální úřad pro Moravskoslezský kraj, Katastrální pracoviště Bruntál. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Horní Benešov, Horní Benešov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>6300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 201/7 o výměře 56 m2 ostatní plocha, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Jaroslav Černík</t>
+  </si>
+  <si>
+    <t>Podhůří-Harta, Vrchlabí, okres Trutnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej městu </t>
+  </si>
+  <si>
+    <t>118800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 153 o výměře 194 m2, zastavěná plocha a nádvoří, jehož součástí je  stavba Podhůří č. p. 101 -  jiná stavba, pozemek parc. č. 201/3 o výměře 661 m2 -  zahrada, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>5300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 74  o výměře 285 m2, zastavěná  plocha a  nádvoří, součástí je stavba  č.p. 50 - stavba občanského vybavení, pozemek parc. č. 122 o výměře 322 m2 - zahrada, k. ú. a obec Hora Svaté Kateřiny, LV č.105, Katastrální úřad pro Ústecký kraj, katastrální pracoviště Most. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Hora Svaté Kateřiny, Hora Svaté Kateřiny, okres Most</t>
+  </si>
+  <si>
+    <t>2322680</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 198 o výměře 575 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 95 stavba občanského vybavení, pozemek parc. č. 73/1 o výměře 330 m2, zahrada, k. ú. Teplice nad Metují, obec Teplice nad Metují, LV č. 472, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Náchod. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Teplice nad Metují, Teplice nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>4500000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 865 včetně č. p. 87, pozemek p. č. 864/17 v k. ú. Sedlešovice</t>
+  </si>
+  <si>
+    <t>Sedlešovice, Nový Šaldorf-Sedlešovice, okres Znojmo</t>
+  </si>
+  <si>
+    <t>p. č. 865, p. č. 864/17</t>
+  </si>
+  <si>
+    <t>K Tunelu</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 864/17, o výměře 700 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha, pozemek p. č. 865, o výměře 87 m2, druh pozemku - zastavěná plocha a nádvoří, včetně stavby č. p. 87 (rod. dům)</t>
+  </si>
+  <si>
+    <t>1354000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Staré Hamry 2</t>
+  </si>
+  <si>
+    <t>Staré Hamry 2, Ostravice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>p. č. st. 3841/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. st. 3841/2 s druhem pozemku zastavěná plocha a nádvoří o výměře 16 m2.</t>
+  </si>
+  <si>
+    <t>13300</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1575/2 v k.ú. Moravičany</t>
+  </si>
+  <si>
+    <t>Moravičany, Moravičany, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2309, 2308/11</t>
+  </si>
+  <si>
+    <t>117000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.2583/47 v k.ú. Horní Litvínov</t>
+  </si>
+  <si>
+    <t>Horní Litvínov, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>2583/47</t>
+  </si>
+  <si>
+    <t>105000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Medový Újezd</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>Lesní správa Přeštice</t>
+  </si>
+  <si>
+    <t>Medový Újezd, Medový Újezd, okres Rokycany</t>
+  </si>
+  <si>
+    <t>520/8</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 520/8 ostatní plocha o výměře 64 m2 v k.ú. Medový Újezd.</t>
+  </si>
+  <si>
+    <t>5120</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v obci Třemošnice</t>
+  </si>
+  <si>
+    <t>956157115</t>
+  </si>
+  <si>
+    <t>dana.stastna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Dana Šťastná</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Třemošnice nad Doubravou, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>365/3, 931,932,950,371/7</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>519800</t>
+  </si>
+  <si>
+    <t>Podhradí v Železných horách, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>99/9,99/39,st.132</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Pozemek p.č. st. 132 je zastavěný trvalou stavbou ve vlastnictví firmy Kovolis Hedvikov a.s.. Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>Prodej pozemku S 386/24</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>956204108</t>
+  </si>
+  <si>
+    <t>kristina.simova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristina Šímová</t>
+  </si>
+  <si>
+    <t>LS Vyšší Brod</t>
+  </si>
+  <si>
+    <t>Černá v Pošumaví, Černá v Pošumaví, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>618/7</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 618/7, který je bezlesím. Pozemek je dislokován na západním okraji zastavěného území obce Černá v Pošumaví, místní oddělená část obce Plánička - lesní domky. Předmětný pozemek je půdorysně pravidelného tvaru, rovinné charakteristiky. Na části pozemku se nachází několik ks náletových porostů. Na pozemek nejsou přivezeny ineženýrské sítě.</t>
+  </si>
+  <si>
+    <t>104280</t>
+  </si>
+  <si>
+    <t>část vodního díla (úprava koryta vodního toku), Ratměřice</t>
+  </si>
+  <si>
+    <t>257099219</t>
+  </si>
+  <si>
+    <t>alena.turkottova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Alena Türkottová</t>
+  </si>
+  <si>
+    <t>ZDV PS1</t>
+  </si>
+  <si>
+    <t>Ratměřice, Ratměřice, okres Benešov</t>
+  </si>
+  <si>
+    <t>Část rušeného vodního díla typu úprava koryta vodního toku (zatrubnění) ev. č. DVT-00000188, umístěná na pozemcích parc. č. 1145/1, 1145/2 v k.ú. Ratměřice, v délce 160 m.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>p. č. st. 1758 a p. č. st. 1759</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 1759 s druhem pozemku zastavěná plocha a nádvoří o výměře 44 m2 a p. č. st. 1758 s druhem pozemku zastavěná plocha a nádvoří o výměře 21 m2.</t>
+  </si>
+  <si>
+    <t>164000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Zbýšov, Zbýšov, okres Vyškov</t>
+  </si>
+  <si>
+    <t>589/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov na základě GP č. 549-20050/2025</t>
+  </si>
+  <si>
+    <t>10260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 141/14 (k.ú. Červené Záhoří) a p.č. 86/2(k.ú. Chotoviny)</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Červené Záhoří, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>141/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 141/14, k.ú. Červené Záhoří o výměře 1679 m2, v katastru nemovitostí vedený  jako orná půda, v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce. Na pozemek zasahují malé  zbytky původního štěrkového zpevnění plochy, k datu ocenění plocha vymletá, zbytky štěrku bez  hodnoty. Na pozemku se nachází n kolik trvalých porostů. Zděný pilíř jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>162590</t>
+  </si>
+  <si>
+    <t>Chotoviny, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>74320</t>
+  </si>
+  <si>
+    <t>86/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 86/2, k.ú. Chotoviny o výměře 380 m2, v katastru nemovitostí vedený jako ostatní  plocha - jiná plocha. Pozemek je neudržovanou zatravněnou plochou, na hranici k.ú. Chotoviny a k.ú.  Červené Záhoří, ob k.ú. jsou součástí obce Chotoviny, v nezastavěném území obce.  Pozemek v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Skorkov u Herálce S 201/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Skorkov u Herálce, Skorkov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1983 v k.ú. Skorkov u Herálce formou VŘ</t>
+  </si>
+  <si>
+    <t>28400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kyjov u Havlíčkova Brodu S 260/26</t>
+  </si>
+  <si>
+    <t>Kyjov u Havlíčkova Brodu, Kyjov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>228/2, 229</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků formou VŘ</t>
+  </si>
+  <si>
+    <t>125620</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Jilemník S 261/26</t>
+  </si>
+  <si>
+    <t>Jilemník, Havlíčkův Brod, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>272/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 272/2 v k.ú. Jilemník, formou VŘ</t>
+  </si>
+  <si>
+    <t>72510</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ždírec u Pohledu S 262/26</t>
+  </si>
+  <si>
+    <t>Ždírec u Pohledu, Ždírec, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>496, 536</t>
+  </si>
+  <si>
+    <t>15790</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kojetín u Havlíčkova Brodu S 263/26</t>
+  </si>
+  <si>
+    <t>Kojetín u Havlíčkova Brodu, Kojetín, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1019/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1019/2 v k.ú. Kojetín u Havlíčkova Brodu</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 737/2 v k. ú. Meziříčko u Letovic</t>
+  </si>
+  <si>
+    <t>Meziříčko u Letovic, Letovice, okres Blansko</t>
+  </si>
+  <si>
+    <t>737/2</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>32620</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>Březina u Hořepníku, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>138/2, 140</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>746960</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1398/68 v k. ú. Tlumačov - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Tlumačov na Moravě, Tlumačov, okres Zlín</t>
+  </si>
+  <si>
+    <t>1398/68</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 566/1 o výměře 104 m2, 566/2 o výměře 60 m2, 563/10 o výměře 31 m2, 560/2 o výměře 118 m2, nově vzniklý pozemek parc. č. 563/13 oddělený z pozemku parc. č. 563/7 o výměře 539 m2 a nově vzniklý pozemek parc. č. 559/11 oddělený z pozemku parc. č. 559 o výměře 31 m2, dle GP č. 1211-89/2025, k. ú. Jinočany</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Jinočany, Jinočany, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>566/1, 566/2, 563/10, 560/2, 563/13, 559/11</t>
+  </si>
+  <si>
+    <t>265400</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>722983850</t>
+  </si>
+  <si>
+    <t>lucie.kvapilova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Lucie Kvapilová</t>
+  </si>
+  <si>
+    <t>Správa Ostrava</t>
+  </si>
+  <si>
+    <t>Příbor, Příbor, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>3089/5</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor. Na pozemku se v minulosti nacházel nájezd na silnice R48, který byl zrušen v rámci přestavby silnice R48 na dálnici D48, protože nevyhovoval dálničním parametrům</t>
+  </si>
+  <si>
+    <t>256751</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Klenčí pod Čerchovem</t>
+  </si>
+  <si>
+    <t>956222106</t>
+  </si>
+  <si>
+    <t>jaromir.kazda@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaromír Kazda</t>
+  </si>
+  <si>
+    <t>LS Horšovský Týn</t>
+  </si>
+  <si>
+    <t>Klenčí pod Čerchovem, Klenčí pod Čerchovem, okres Domažlice</t>
+  </si>
+  <si>
+    <t>st. 604, 2270/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Klenčí pod Čerchovem o celkové výměře 453 m2. Na stavebním pozemku se nachází rekreační stavba ev.č. 15 cizího vlastníka. </t>
+  </si>
+  <si>
+    <t>238720</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vzniklého oddělením z pozemku p. č. 1139 v k. ú. Svojanov</t>
+  </si>
+  <si>
+    <t>Svojanov, Svojanov, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1139/4</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vznikajícího z pozemku p. č. 1139 v k. ú. Svojanov na základě GP č. 478-8/2025</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>S 1199/25/129 pozemek p.č. 482/3 k.ú. Těšíkov</t>
+  </si>
+  <si>
+    <t>Těšíkov, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>482/3</t>
+  </si>
+  <si>
+    <t>p.č. 482/3 -lesní pozemek o výměře 558 m2</t>
+  </si>
+  <si>
+    <t>7800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, včetně VD, k.ú. Pravětice</t>
+  </si>
+  <si>
+    <t>257099229</t>
+  </si>
+  <si>
+    <t>ZDV-PS1</t>
+  </si>
+  <si>
+    <t>Pravětice, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>1761/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, druh pozemku vodní plocha, jehož součástí je rušená část VD (úprava toku)</t>
+  </si>
+  <si>
+    <t>34540</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1319/25</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Mladoňovice na Moravě, Mladoňovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2352 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1325/25</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2261 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>25000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1326/25</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2107 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>43200</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1310/25</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2112 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Vladislav S 705/24</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>956148106</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dana Rusková</t>
+  </si>
+  <si>
+    <t>Lesní správa Třebíč</t>
+  </si>
+  <si>
+    <t>Vladislav, Vladislav, okres Třebíč</t>
+  </si>
+  <si>
+    <t>268, 270</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků p.č. 268/ a 270 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>52170</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 709/24</t>
+  </si>
+  <si>
+    <t>1287/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1287/1 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>142850</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 710/24</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1363 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>122110</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 712/24</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1244 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>112940</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dolní Vilémovice S 1191/23</t>
+  </si>
+  <si>
+    <t>Dolní Vilémovice, Dolní Vilémovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>739, 713, 749, 759/1, 759/2, 787</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Dolní Vilémovice formou VŘ</t>
+  </si>
+  <si>
+    <t>279240</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>DIAMO, s. p., o. z. Stráž</t>
+  </si>
+  <si>
+    <t>D200-NNM-Prodej pozemků p. č. 2336/1, p. č. 2336/2 a p. č. 2420.xml</t>
+  </si>
+  <si>
+    <t>487 892 177</t>
+  </si>
+  <si>
+    <t>hudakova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Z. Hudáková</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Královec, Královec, okres Trutnov</t>
+  </si>
+  <si>
+    <t>2336/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/1 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 915 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>21045</t>
+  </si>
+  <si>
+    <t>7820</t>
+  </si>
+  <si>
+    <t>2336/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/2 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 340 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2420 – trvalý travnatý porost o výměře 77m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Kytlické Mlýny</t>
+  </si>
+  <si>
+    <t>956241106</t>
+  </si>
+  <si>
+    <t>lenka.michkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michková Lenka</t>
+  </si>
+  <si>
+    <t>LS Rumburk</t>
+  </si>
+  <si>
+    <t>Kytlické Mlýny, Kytlice, okres Děčín</t>
+  </si>
+  <si>
+    <t>296/6, 296/7</t>
+  </si>
+  <si>
+    <t>Nelesní pozemky bez trvalého porostu, v prudkém svahu, část skály, nevhodné k hospodaření.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1547/16</t>
+  </si>
+  <si>
+    <t>956235112</t>
+  </si>
+  <si>
+    <t>valerie.kasalova@lesycr.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ing. Valerie Kasalová </t>
+  </si>
+  <si>
+    <t>Lom u Mostu, Lom, okres Most</t>
+  </si>
+  <si>
+    <t>1401/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1401/14 druhem pozemku ostatní plocha o výměře 121 m2 v k.ú. Lom u Mostu. </t>
+  </si>
+  <si>
+    <t>58464</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Převod pozemku p. č. 4416 v k. ú. Orlová</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Orlová, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 4416 – zahrada o výměře 425 m2, zapsaný na LV č. 948 pro k. ú. Orlová, obec Orlová, u katastrálního úřadu pro Moravskoslezský kraj, katastrálního pracoviště Karviná. Převáděný pozemek se nachází v: - v platném dobývacím prostoru Karviná – Doly I pro černé uhlí, který je ve správě Diamo, s. p. - v území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování - v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. V případě stavební činnosti na/v Předmětu koupě je nutno tuto skutečnost zohlednit. Hodnota převáděné nemovitosti byla stanovena znaleckým posudkem č. 016356/2026 ze dne 26. 2. 2026, vyhotoveném znalkyní Ing. Pavlou Brady, se sídlem: Náměstí Osvoboditelů 78/2, 746 01, Opava – Město</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Břestek</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>724623706</t>
+  </si>
+  <si>
+    <t>magdalena.kratka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Krátká Magdalena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesy České republiky, s.p. </t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>2644/123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku ve funkčním celku FO </t>
+  </si>
+  <si>
+    <t>25400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2.</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Stvolínky, Stvolínky, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>1572/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2. Cena bude určena na základě znaleckého posudku. </t>
+  </si>
+  <si>
+    <t>Nepotřebné pozemky pro ŘSD, k.ú. Třebušice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">954 908 549 </t>
+  </si>
+  <si>
+    <t>katerina.borikova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Kateřina Boříková</t>
+  </si>
+  <si>
+    <t>Oddělení majetkové správy</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>1170/19</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - na pozemku se nachází stavba plotu, který tvoří funkční celek s nemovitou věcí vlastníka přilehlého pozemku, cena dle ZP</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1170/20</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - zeleň, cena dle ZP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 287, o výměře 193 m2, k.ú. Kunčina, jehož součástí je stavba bez čp/če. a pozemku p. č. 4388/4 o výměře 2124 m2, k.ú. Kunčina</t>
+  </si>
+  <si>
+    <t>Kunčina, Kunčina, okres Svitavy</t>
+  </si>
+  <si>
+    <t>p. č. st. 287 a 4388/4</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>546000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 386 včetně stavby č.p. 383, k.ú. Lipov</t>
+  </si>
+  <si>
+    <t>Lipov, Lipov, okres Hodonín</t>
+  </si>
+  <si>
+    <t>p.č.st. 386</t>
+  </si>
+  <si>
+    <t>U Zastávky</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>V budově jsou situovány 3 bytové jednotky, pozemek - 390 m2, zastavěná plocha a nádvoří</t>
+  </si>
+  <si>
+    <t>5477000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 558/15 v k.ú. Křoví</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Křoví, Křoví, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>558/15</t>
+  </si>
+  <si>
+    <t>Jedná se o řemenovou parcelu se zbytkem původního porostu 165 G 8 - borovice lesní, stáří 81 let.</t>
+  </si>
+  <si>
+    <t>16048</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.1008 v k.ú. Dobkovice</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Dobkovice, Dobkovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>ostatní plocha</t>
+  </si>
+  <si>
+    <t>60000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod chatou  st.p.č. 95/2 v k.ú. Mukov</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Mukov, Hrobčice, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 95/2</t>
+  </si>
+  <si>
+    <t>stavební pozemek pod chatou o výměře 44m2</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov</t>
+  </si>
+  <si>
+    <t>Štarnov, Štarnov, okres Olomouc</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov - cena bude upřesněna na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>S 471/22 k.ú. Police nad Metují p.p.č. 304/3</t>
+  </si>
+  <si>
+    <t>724623763</t>
+  </si>
+  <si>
+    <t>vaclav.uhlir@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Václav Uhlíř</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p., Oblastní ředitelství východní Čechy</t>
+  </si>
+  <si>
+    <t>Police nad Metují, Police nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>304/3</t>
+  </si>
+  <si>
+    <t>ostatní plocha - ostatní komunikace</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 1262/12   k.ú. Police nad Metují, p.č. st.486 </t>
+  </si>
+  <si>
+    <t>st. 486</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří - na ní stavba tech. vybavení bez č.p. i č. ev.</t>
+  </si>
+  <si>
+    <t>14000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4127/42</t>
+  </si>
+  <si>
+    <t>Moravský Krumlov, Moravský Krumlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4127/42</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 4127/42 v k. ú. Moravský Krumlov, lesní pozemek, 107 m2, cena bude stanovena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>S 584/24/122 Prodej budovy Suchá Rudná č.p. 76</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Suchá Rudná, Světlá Hora, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st.137</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Pozemek st. 137 o výměře 2021 m2, součástí pozemku je stavba Suchá Rudná č.p.76</t>
+  </si>
+  <si>
+    <t>6850000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>Pořín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>1205/1,1205/2,1205/3,1205/4,1206,2384,2385</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>79920</t>
+  </si>
+  <si>
+    <t>MD ČR</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 342 včetně stavby č.p. 162, pozemků p.č. 299/4, 299/5 a 343/2 v k.ú. Radonice u Kadaně a obci Radonice</t>
+  </si>
+  <si>
+    <t>braunova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Věra Braunová</t>
+  </si>
+  <si>
+    <t>Radonice u Kadaně, Radonice, okres Chomutov</t>
+  </si>
+  <si>
+    <t>342, 299/4, 299/5, 343/2</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>3970000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 4106/4 k.ú. Čejkovice</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Čejkovice, Čejkovice, okres Hodonín</t>
+  </si>
+  <si>
+    <t>4106/4</t>
+  </si>
+  <si>
+    <t>Lesní pozemek malé výměry s komplikovaným přístupem – je obklopen pozemky jiných fyzických a právnických osob. Je ovlivněn potokem Prušánka, je často podmáčený. Leží mimo zastavěné území, v platném územním plánu je řazen do ploch NU – plochy přírodní všeobecné. Dle výpisu LHP se na pozemku nachází bezlesí (93Y103) – dočasný palouk, ve skutečnosti se na něm nachází hospodářsky nevýznamné keře.</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3378 v k.ú. Cheb</t>
   </si>
   <si>
     <t>kropacova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Kropáčová</t>
   </si>
   <si>
-    <t>SŽF</t>
-[...536 lines deleted...]
-    <t>724623774</t>
+    <t>Cheb, Cheb, okres Cheb</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>1629000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. st. 74 a pozemku p.č. 727/7 v k.ú. Horní Řepčice</t>
+  </si>
+  <si>
+    <t>Horní Řepčice, Horní Řepčice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>p.č.st. 74, p.č. 727/7</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2008000</t>
+  </si>
+  <si>
+    <t>část vodního díla, Lidmaň</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Lidmaň, Lidmaň, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Část rušeného VD typu úprava vodního toku ev. č. DVT 00003341, umístěná na pozemcích parc. č. 830/9, 830/15, 830/16, 830/17 a 1165/3, v k. ú.Lidmaň, v délce 266 m.</t>
+  </si>
+  <si>
+    <t>273360</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20m2 a 238/10 o výměře 13 m2</t>
+  </si>
+  <si>
+    <t>Dubí u Kladna, Kladno, okres Kladno</t>
+  </si>
+  <si>
+    <t>238/9 a 238/10</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20 m2 a 238/10 o výměře 13 m2, k. ú. Dubí u Kladna</t>
+  </si>
+  <si>
+    <t>50500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 47/2 v k.ú. Malý Rapotín</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Malý Rapotín, Tachov, okres Tachov</t>
+  </si>
+  <si>
+    <t>47/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek na okrají zastavěného území v ochranném pásmu dráhy trati Domažlice odbočná výh. č. 401 - Planá u Mariánských Lázní. Travnatý pozemek je mezi těleso dráhy a pozemek žadatelky p.č. 43/34, z něhož je výhradně přístupný. Prodávaný pozemek tvoří část zahrady žadatelky, tvoří jeden celek s majetek žadatelky a je jí za tím účelem pronajat. Pokud během přípravy prodeje dojde ke změně vlastníka pozemku p.č. 43/34, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy DD - drážní doprava.													</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 3974 k.ú. Pardubice</t>
+  </si>
+  <si>
+    <t>Pardubice, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>352000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Útěchovičky</t>
   </si>
   <si>
     <t>svetlana.pechova@lesycr.cz</t>
   </si>
   <si>
-    <t>Pechová Světlana</t>
-[...1394 lines deleted...]
-    <t>Jedná se o pozemky po snesené dráze. pozemky jsou travnaté a na některých se nachází trvalé porosty. Součástí pozemků jsou 4 želez. propustky a 3 železniční mosty.</t>
+    <t>Útěchovičky, Útěchovičky, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej lesního pozemku v k.ú. Útěchovičky </t>
+  </si>
+  <si>
+    <t>8250</t>
+  </si>
+  <si>
+    <t>MZe - spis S 508/25</t>
+  </si>
+  <si>
+    <t>956233107</t>
+  </si>
+  <si>
+    <t>jana.kotaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kotásková</t>
+  </si>
+  <si>
+    <t>Lesní správa Klášterec</t>
+  </si>
+  <si>
+    <t>2342/1, 2342/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2342/1 druhem pozemku lesní pozemek o výměře 786 m2 a pozemku p.č. 2342/4, druhem pozemku lesní pozemek o výměře 53 m2 v k.ú. Hora Svaté Kateřiny. </t>
+  </si>
+  <si>
+    <t>188775</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1627/3 v k. ú. Bolehošť (sp. zn. S 737/20)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Bolehošť, Bolehošť, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 1627/3</t>
+  </si>
+  <si>
+    <t>Pozemek o celkové výměře 2395 m2 je tvořen účelovou komunikací zpevněnou štěrkem a kamením, která propojuje místní lokalitu Lipiny a okraj lesního komplexu. Stavba účelové komunikace je taktéž součástí převodu.</t>
+  </si>
+  <si>
+    <t>384160</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>Dívčí Kopy, Dívčí Kopy, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>194/18, 194/20, 210/8</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>43520</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1076/25</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2244/18, 2248/1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2244/18 druhem pozemku ostatní plocha o výměře 152 m2 a pozemku p.č. 2248/1 druhem pozemku ostatní plocha o výměře 492 m2 v k.ú. Horní Litvínov. </t>
+  </si>
+  <si>
+    <t>510000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2518,115 +2788,117 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ119"/>
+  <dimension ref="A1:BQ103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
-    <col min="4" max="5" width="18.7109375" customWidth="1"/>
-    <col min="6" max="6" width="19.7109375" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="33.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="11" width="13.7109375" customWidth="1"/>
+    <col min="8" max="8" width="51.7109375" customWidth="1"/>
+    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="31.7109375" customWidth="1"/>
-    <col min="13" max="13" width="24.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="85.7109375" customWidth="1"/>
+    <col min="13" max="13" width="27.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="61.7109375" customWidth="1"/>
+    <col min="16" max="16" width="45.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="24.7109375" customWidth="1"/>
-    <col min="22" max="22" width="31.7109375" customWidth="1"/>
+    <col min="21" max="21" width="13.7109375" customWidth="1"/>
+    <col min="22" max="22" width="16.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="5363.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="44.7109375" customWidth="1"/>
+    <col min="26" max="26" width="60.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="18.7109375" customWidth="1"/>
+    <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="41.7109375" customWidth="1"/>
-    <col min="37" max="37" width="21.7109375" customWidth="1"/>
+    <col min="36" max="36" width="445.7109375" customWidth="1"/>
+    <col min="37" max="37" width="68.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="18.7109375" customWidth="1"/>
+    <col min="39" max="39" width="21.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="17.7109375" customWidth="1"/>
-    <col min="48" max="48" width="21.7109375" customWidth="1"/>
+    <col min="47" max="47" width="195.7109375" customWidth="1"/>
+    <col min="48" max="48" width="68.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="17.7109375" customWidth="1"/>
+    <col min="58" max="58" width="107.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2807,6954 +3079,6265 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>106928</v>
+        <v>108266</v>
       </c>
       <c r="B2" s="1">
-        <v>46056</v>
+        <v>46167</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="L2" t="s">
         <v>74</v>
       </c>
       <c r="M2" t="s">
         <v>75</v>
       </c>
       <c r="N2" t="s">
         <v>76</v>
       </c>
       <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="R2" t="s">
+        <v>79</v>
+      </c>
+      <c r="S2" t="s">
+        <v>78</v>
+      </c>
+      <c r="T2" t="s">
+        <v>78</v>
+      </c>
+      <c r="V2" t="s">
         <v>80</v>
       </c>
-      <c r="S2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="Y2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106926</v>
+        <v>108265</v>
       </c>
       <c r="B3" s="1">
-        <v>46056</v>
+        <v>46167</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q3" t="s">
         <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>106925</v>
+        <v>108262</v>
       </c>
       <c r="B4" s="1">
-        <v>46056</v>
+        <v>46164</v>
       </c>
       <c r="C4" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D4" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="H4" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="I4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J4" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="L4" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="M4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="N4" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="O4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P4" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>79</v>
+      </c>
+      <c r="R4" t="s">
+        <v>78</v>
+      </c>
+      <c r="S4" t="s">
+        <v>78</v>
+      </c>
+      <c r="T4" t="s">
+        <v>78</v>
+      </c>
+      <c r="X4" t="s">
         <v>95</v>
       </c>
-      <c r="P4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Y4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>106921</v>
+        <v>108260</v>
       </c>
       <c r="B5" s="1">
-        <v>46056</v>
+        <v>46164</v>
       </c>
       <c r="C5" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D5" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J5" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O5" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="P5" t="s">
+        <v>111</v>
       </c>
       <c r="Q5" t="s">
         <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="Y5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>106920</v>
+        <v>108259</v>
       </c>
       <c r="B6" s="1">
-        <v>46056</v>
+        <v>46164</v>
       </c>
       <c r="C6" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J6" t="s">
+        <v>96</v>
+      </c>
+      <c r="K6" t="s">
+        <v>106</v>
+      </c>
+      <c r="L6" t="s">
+        <v>107</v>
+      </c>
+      <c r="M6" t="s">
+        <v>108</v>
+      </c>
+      <c r="N6" t="s">
+        <v>109</v>
+      </c>
+      <c r="O6" t="s">
         <v>110</v>
       </c>
-      <c r="J6" t="s">
-[...15 lines deleted...]
-        <v>112</v>
+      <c r="P6" t="s">
+        <v>115</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="S6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>106919</v>
+        <v>108258</v>
       </c>
       <c r="B7" s="1">
-        <v>46056</v>
+        <v>46164</v>
       </c>
       <c r="C7" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D7" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H7" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I7" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J7" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K7" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O7" t="s">
+        <v>110</v>
+      </c>
+      <c r="P7" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>79</v>
+      </c>
+      <c r="R7" t="s">
+        <v>78</v>
+      </c>
+      <c r="S7" t="s">
+        <v>78</v>
+      </c>
+      <c r="T7" t="s">
+        <v>78</v>
+      </c>
+      <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Q7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>106918</v>
+        <v>108257</v>
       </c>
       <c r="B8" s="1">
-        <v>46056</v>
+        <v>46164</v>
       </c>
       <c r="C8" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H8" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K8" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L8" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M8" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O8" t="s">
-        <v>120</v>
+        <v>121</v>
+      </c>
+      <c r="P8" t="s">
+        <v>122</v>
       </c>
       <c r="Q8" t="s">
         <v>79</v>
       </c>
       <c r="R8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X8" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="Y8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>106917</v>
+        <v>108255</v>
       </c>
       <c r="B9" s="1">
-        <v>46056</v>
+        <v>46163</v>
       </c>
       <c r="C9" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="D9" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="H9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I9" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="K9" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="L9" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="M9" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="N9" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="O9" t="s">
-        <v>123</v>
+        <v>133</v>
+      </c>
+      <c r="P9" t="s">
+        <v>134</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X9" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="Y9" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>106916</v>
+        <v>108254</v>
       </c>
       <c r="B10" s="1">
-        <v>46056</v>
+        <v>46163</v>
       </c>
       <c r="C10" t="s">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="D10" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="H10" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="J10" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="L10" t="s">
-        <v>104</v>
+        <v>141</v>
       </c>
       <c r="M10" t="s">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="N10" t="s">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="O10" t="s">
-        <v>126</v>
+        <v>144</v>
+      </c>
+      <c r="P10" t="s">
+        <v>145</v>
       </c>
       <c r="Q10" t="s">
         <v>79</v>
       </c>
       <c r="R10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X10" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="Y10" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>106915</v>
+        <v>108252</v>
       </c>
       <c r="B11" s="1">
-        <v>46056</v>
+        <v>46163</v>
       </c>
       <c r="C11" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="I11" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="J11" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="K11" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="L11" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="M11" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="N11" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="O11" t="s">
-        <v>130</v>
+        <v>154</v>
+      </c>
+      <c r="P11" t="s">
+        <v>155</v>
       </c>
       <c r="Q11" t="s">
         <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X11" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="Y11" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>106914</v>
+        <v>108251</v>
       </c>
       <c r="B12" s="1">
-        <v>46056</v>
+        <v>46163</v>
       </c>
       <c r="C12" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H12" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="I12" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="J12" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="K12" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="M12" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="N12" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="O12" t="s">
-        <v>133</v>
+        <v>154</v>
+      </c>
+      <c r="P12" t="s">
+        <v>159</v>
       </c>
       <c r="Q12" t="s">
         <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X12" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="Y12" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>106907</v>
+        <v>108250</v>
       </c>
       <c r="B13" s="1">
-        <v>46056</v>
+        <v>46163</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H13" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="I13" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
       <c r="J13" t="s">
-        <v>137</v>
+        <v>128</v>
+      </c>
+      <c r="K13" t="s">
+        <v>150</v>
       </c>
       <c r="L13" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="M13" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="N13" t="s">
-        <v>76</v>
+        <v>153</v>
       </c>
       <c r="O13" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="P13" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="Q13" t="s">
         <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="S13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>78</v>
       </c>
       <c r="X13" t="s">
-        <v>136</v>
+        <v>164</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>106890</v>
+        <v>108244</v>
       </c>
       <c r="B14" s="1">
-        <v>46055</v>
+        <v>46162</v>
       </c>
       <c r="C14" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D14" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="H14" t="s">
-        <v>145</v>
+        <v>104</v>
       </c>
       <c r="I14" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="J14" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="K14" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="L14" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="M14" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="N14" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="O14" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="Q14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="R14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X14" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="Y14" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>106887</v>
+        <v>108242</v>
       </c>
       <c r="B15" s="1">
-        <v>46055</v>
+        <v>46162</v>
       </c>
       <c r="C15" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="D15" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="H15" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="I15" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="J15" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="K15" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="L15" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="M15" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="N15" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="O15" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="P15" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
       <c r="R15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X15" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="Y15" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>106875</v>
+        <v>108240</v>
       </c>
       <c r="B16" s="1">
-        <v>46052</v>
+        <v>46161</v>
       </c>
       <c r="C16" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="D16" t="s">
-        <v>144</v>
+        <v>189</v>
+      </c>
+      <c r="E16" t="s">
+        <v>188</v>
+      </c>
+      <c r="F16" t="s">
+        <v>190</v>
+      </c>
+      <c r="G16" t="s">
+        <v>191</v>
       </c>
       <c r="H16" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="I16" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="J16" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="K16" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="L16" t="s">
+        <v>196</v>
+      </c>
+      <c r="M16" t="s">
+        <v>197</v>
+      </c>
+      <c r="N16" t="s">
+        <v>198</v>
+      </c>
+      <c r="O16" t="s">
+        <v>199</v>
+      </c>
+      <c r="P16" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>78</v>
+      </c>
+      <c r="S16" t="s">
+        <v>78</v>
+      </c>
+      <c r="T16" t="s">
+        <v>78</v>
+      </c>
+      <c r="X16" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17">
+        <v>108238</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" t="s">
+        <v>194</v>
+      </c>
+      <c r="K17" t="s">
+        <v>204</v>
+      </c>
+      <c r="L17" t="s">
+        <v>205</v>
+      </c>
+      <c r="M17" t="s">
+        <v>206</v>
+      </c>
+      <c r="N17" t="s">
+        <v>207</v>
+      </c>
+      <c r="O17" t="s">
+        <v>208</v>
+      </c>
+      <c r="P17" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>79</v>
+      </c>
+      <c r="R17" t="s">
+        <v>78</v>
+      </c>
+      <c r="S17" t="s">
+        <v>78</v>
+      </c>
+      <c r="T17" t="s">
+        <v>78</v>
+      </c>
+      <c r="X17" t="s">
+        <v>210</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18">
+        <v>108237</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C18" t="s">
+        <v>175</v>
+      </c>
+      <c r="D18" t="s">
+        <v>176</v>
+      </c>
+      <c r="H18" t="s">
+        <v>177</v>
+      </c>
+      <c r="I18" t="s">
+        <v>212</v>
+      </c>
+      <c r="J18" t="s">
+        <v>194</v>
+      </c>
+      <c r="K18" t="s">
+        <v>180</v>
+      </c>
+      <c r="L18" t="s">
+        <v>181</v>
+      </c>
+      <c r="M18" t="s">
+        <v>182</v>
+      </c>
+      <c r="N18" t="s">
+        <v>183</v>
+      </c>
+      <c r="O18" t="s">
+        <v>213</v>
+      </c>
+      <c r="P18" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" t="s">
+        <v>78</v>
+      </c>
+      <c r="S18" t="s">
+        <v>78</v>
+      </c>
+      <c r="T18" t="s">
+        <v>78</v>
+      </c>
+      <c r="X18" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>213</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>217</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>218</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19">
+        <v>108236</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" t="s">
+        <v>219</v>
+      </c>
+      <c r="J19" t="s">
+        <v>194</v>
+      </c>
+      <c r="K19" t="s">
+        <v>220</v>
+      </c>
+      <c r="L19" t="s">
+        <v>221</v>
+      </c>
+      <c r="M19" t="s">
+        <v>222</v>
+      </c>
+      <c r="N19" t="s">
+        <v>223</v>
+      </c>
+      <c r="O19" t="s">
+        <v>224</v>
+      </c>
+      <c r="P19" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" t="s">
+        <v>78</v>
+      </c>
+      <c r="S19" t="s">
+        <v>78</v>
+      </c>
+      <c r="T19" t="s">
+        <v>78</v>
+      </c>
+      <c r="X19" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20">
+        <v>108233</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>192</v>
+      </c>
+      <c r="I20" t="s">
+        <v>228</v>
+      </c>
+      <c r="J20" t="s">
+        <v>229</v>
+      </c>
+      <c r="K20" t="s">
+        <v>230</v>
+      </c>
+      <c r="L20" t="s">
+        <v>231</v>
+      </c>
+      <c r="M20" t="s">
+        <v>232</v>
+      </c>
+      <c r="N20" t="s">
+        <v>233</v>
+      </c>
+      <c r="O20" t="s">
+        <v>234</v>
+      </c>
+      <c r="P20" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>79</v>
+      </c>
+      <c r="R20" t="s">
+        <v>78</v>
+      </c>
+      <c r="S20" t="s">
+        <v>78</v>
+      </c>
+      <c r="T20" t="s">
+        <v>78</v>
+      </c>
+      <c r="X20" t="s">
+        <v>236</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21">
+        <v>108232</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" t="s">
+        <v>238</v>
+      </c>
+      <c r="I21" t="s">
+        <v>239</v>
+      </c>
+      <c r="J21" t="s">
+        <v>229</v>
+      </c>
+      <c r="K21" t="s">
+        <v>240</v>
+      </c>
+      <c r="L21" t="s">
+        <v>241</v>
+      </c>
+      <c r="M21" t="s">
+        <v>242</v>
+      </c>
+      <c r="N21" t="s">
+        <v>243</v>
+      </c>
+      <c r="O21" t="s">
+        <v>244</v>
+      </c>
+      <c r="P21" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>79</v>
+      </c>
+      <c r="R21" t="s">
+        <v>78</v>
+      </c>
+      <c r="S21" t="s">
+        <v>78</v>
+      </c>
+      <c r="T21" t="s">
+        <v>78</v>
+      </c>
+      <c r="X21" t="s">
+        <v>246</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22">
+        <v>108231</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" t="s">
+        <v>248</v>
+      </c>
+      <c r="J22" t="s">
+        <v>229</v>
+      </c>
+      <c r="K22" t="s">
+        <v>106</v>
+      </c>
+      <c r="L22" t="s">
+        <v>107</v>
+      </c>
+      <c r="M22" t="s">
+        <v>108</v>
+      </c>
+      <c r="N22" t="s">
+        <v>109</v>
+      </c>
+      <c r="O22" t="s">
+        <v>110</v>
+      </c>
+      <c r="P22" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" t="s">
+        <v>78</v>
+      </c>
+      <c r="S22" t="s">
+        <v>78</v>
+      </c>
+      <c r="T22" t="s">
+        <v>78</v>
+      </c>
+      <c r="X22" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23">
+        <v>108229</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="H23" t="s">
+        <v>251</v>
+      </c>
+      <c r="I23" t="s">
+        <v>252</v>
+      </c>
+      <c r="J23" t="s">
+        <v>253</v>
+      </c>
+      <c r="K23" t="s">
+        <v>254</v>
+      </c>
+      <c r="L23" t="s">
+        <v>255</v>
+      </c>
+      <c r="M23" t="s">
+        <v>256</v>
+      </c>
+      <c r="N23" t="s">
+        <v>257</v>
+      </c>
+      <c r="O23" t="s">
+        <v>258</v>
+      </c>
+      <c r="P23" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>79</v>
+      </c>
+      <c r="R23" t="s">
+        <v>78</v>
+      </c>
+      <c r="S23" t="s">
+        <v>78</v>
+      </c>
+      <c r="T23" t="s">
+        <v>78</v>
+      </c>
+      <c r="X23" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>263</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>264</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>265</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>266</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>267</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>268</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>269</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>266</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>270</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>271</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24">
+        <v>108228</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="H24" t="s">
+        <v>251</v>
+      </c>
+      <c r="I24" t="s">
+        <v>273</v>
+      </c>
+      <c r="J24" t="s">
+        <v>253</v>
+      </c>
+      <c r="K24" t="s">
+        <v>254</v>
+      </c>
+      <c r="L24" t="s">
+        <v>255</v>
+      </c>
+      <c r="M24" t="s">
+        <v>256</v>
+      </c>
+      <c r="N24" t="s">
+        <v>257</v>
+      </c>
+      <c r="O24" t="s">
+        <v>274</v>
+      </c>
+      <c r="P24" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>78</v>
+      </c>
+      <c r="S24" t="s">
+        <v>78</v>
+      </c>
+      <c r="T24" t="s">
+        <v>78</v>
+      </c>
+      <c r="X24" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25">
+        <v>108227</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H25" t="s">
+        <v>192</v>
+      </c>
+      <c r="I25" t="s">
+        <v>278</v>
+      </c>
+      <c r="J25" t="s">
+        <v>279</v>
+      </c>
+      <c r="K25" t="s">
+        <v>280</v>
+      </c>
+      <c r="L25" t="s">
+        <v>281</v>
+      </c>
+      <c r="M25" t="s">
+        <v>282</v>
+      </c>
+      <c r="N25" t="s">
+        <v>283</v>
+      </c>
+      <c r="O25" t="s">
+        <v>284</v>
+      </c>
+      <c r="P25" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>78</v>
+      </c>
+      <c r="S25" t="s">
+        <v>78</v>
+      </c>
+      <c r="T25" t="s">
+        <v>78</v>
+      </c>
+      <c r="X25" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26">
+        <v>108226</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H26" t="s">
+        <v>192</v>
+      </c>
+      <c r="I26" t="s">
+        <v>288</v>
+      </c>
+      <c r="J26" t="s">
+        <v>289</v>
+      </c>
+      <c r="K26" t="s">
+        <v>290</v>
+      </c>
+      <c r="L26" t="s">
+        <v>291</v>
+      </c>
+      <c r="M26" t="s">
+        <v>292</v>
+      </c>
+      <c r="N26" t="s">
+        <v>83</v>
+      </c>
+      <c r="O26" t="s">
+        <v>293</v>
+      </c>
+      <c r="P26" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>78</v>
+      </c>
+      <c r="S26" t="s">
+        <v>78</v>
+      </c>
+      <c r="T26" t="s">
+        <v>78</v>
+      </c>
+      <c r="X26" t="s">
+        <v>295</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27">
+        <v>108222</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C27" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="H27" t="s">
+        <v>104</v>
+      </c>
+      <c r="I27" t="s">
+        <v>297</v>
+      </c>
+      <c r="J27" t="s">
+        <v>289</v>
+      </c>
+      <c r="K27" t="s">
+        <v>220</v>
+      </c>
+      <c r="L27" t="s">
+        <v>221</v>
+      </c>
+      <c r="M27" t="s">
+        <v>222</v>
+      </c>
+      <c r="N27" t="s">
+        <v>223</v>
+      </c>
+      <c r="O27" t="s">
+        <v>298</v>
+      </c>
+      <c r="P27" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>78</v>
+      </c>
+      <c r="S27" t="s">
+        <v>78</v>
+      </c>
+      <c r="T27" t="s">
+        <v>78</v>
+      </c>
+      <c r="X27" t="s">
+        <v>300</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28">
+        <v>108221</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
+        <v>71</v>
+      </c>
+      <c r="I28" t="s">
+        <v>302</v>
+      </c>
+      <c r="J28" t="s">
+        <v>303</v>
+      </c>
+      <c r="K28" t="s">
+        <v>97</v>
+      </c>
+      <c r="L28" t="s">
+        <v>98</v>
+      </c>
+      <c r="M28" t="s">
+        <v>99</v>
+      </c>
+      <c r="N28" t="s">
+        <v>100</v>
+      </c>
+      <c r="O28" t="s">
+        <v>304</v>
+      </c>
+      <c r="P28" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>78</v>
+      </c>
+      <c r="S28" t="s">
+        <v>78</v>
+      </c>
+      <c r="T28" t="s">
+        <v>78</v>
+      </c>
+      <c r="X28" t="s">
+        <v>302</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29">
+        <v>108210</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C29" t="s">
+        <v>175</v>
+      </c>
+      <c r="D29" t="s">
+        <v>176</v>
+      </c>
+      <c r="H29" t="s">
         <v>148</v>
       </c>
-      <c r="M16" t="s">
-[...61 lines deleted...]
-      <c r="N17" t="s">
+      <c r="I29" t="s">
+        <v>307</v>
+      </c>
+      <c r="J29" t="s">
+        <v>303</v>
+      </c>
+      <c r="K29" t="s">
+        <v>308</v>
+      </c>
+      <c r="L29" t="s">
+        <v>309</v>
+      </c>
+      <c r="M29" t="s">
+        <v>310</v>
+      </c>
+      <c r="N29" t="s">
         <v>175</v>
       </c>
-      <c r="O17" t="s">
+      <c r="O29" t="s">
+        <v>311</v>
+      </c>
+      <c r="P29" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>78</v>
+      </c>
+      <c r="S29" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" t="s">
+        <v>78</v>
+      </c>
+      <c r="X29" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>314</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>316</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30">
+        <v>108211</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C30" t="s">
+        <v>175</v>
+      </c>
+      <c r="D30" t="s">
         <v>176</v>
       </c>
-      <c r="P17" t="s">
+      <c r="H30" t="s">
+        <v>148</v>
+      </c>
+      <c r="I30" t="s">
+        <v>318</v>
+      </c>
+      <c r="J30" t="s">
+        <v>303</v>
+      </c>
+      <c r="K30" t="s">
+        <v>308</v>
+      </c>
+      <c r="L30" t="s">
+        <v>309</v>
+      </c>
+      <c r="M30" t="s">
+        <v>310</v>
+      </c>
+      <c r="N30" t="s">
+        <v>175</v>
+      </c>
+      <c r="O30" t="s">
+        <v>319</v>
+      </c>
+      <c r="P30" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>78</v>
+      </c>
+      <c r="S30" t="s">
+        <v>78</v>
+      </c>
+      <c r="T30" t="s">
+        <v>78</v>
+      </c>
+      <c r="X30" t="s">
+        <v>321</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31">
+        <v>108212</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
+        <v>323</v>
+      </c>
+      <c r="I31" t="s">
+        <v>324</v>
+      </c>
+      <c r="J31" t="s">
+        <v>279</v>
+      </c>
+      <c r="K31" t="s">
+        <v>325</v>
+      </c>
+      <c r="L31" t="s">
+        <v>326</v>
+      </c>
+      <c r="M31" t="s">
+        <v>327</v>
+      </c>
+      <c r="N31" t="s">
+        <v>100</v>
+      </c>
+      <c r="O31" t="s">
+        <v>328</v>
+      </c>
+      <c r="P31" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>78</v>
+      </c>
+      <c r="S31" t="s">
+        <v>78</v>
+      </c>
+      <c r="T31" t="s">
+        <v>78</v>
+      </c>
+      <c r="X31" t="s">
+        <v>324</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32">
+        <v>108214</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C32" t="s">
+        <v>331</v>
+      </c>
+      <c r="D32" t="s">
+        <v>332</v>
+      </c>
+      <c r="H32" t="s">
+        <v>333</v>
+      </c>
+      <c r="I32" t="s">
+        <v>334</v>
+      </c>
+      <c r="J32" t="s">
+        <v>303</v>
+      </c>
+      <c r="K32" t="s">
+        <v>335</v>
+      </c>
+      <c r="L32" t="s">
+        <v>336</v>
+      </c>
+      <c r="M32" t="s">
+        <v>337</v>
+      </c>
+      <c r="N32" t="s">
+        <v>338</v>
+      </c>
+      <c r="O32" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>79</v>
+      </c>
+      <c r="R32" t="s">
+        <v>79</v>
+      </c>
+      <c r="S32" t="s">
+        <v>78</v>
+      </c>
+      <c r="T32" t="s">
+        <v>78</v>
+      </c>
+      <c r="X32" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36">
+      <c r="A33">
+        <v>108215</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C33" t="s">
+        <v>331</v>
+      </c>
+      <c r="D33" t="s">
+        <v>332</v>
+      </c>
+      <c r="H33" t="s">
+        <v>333</v>
+      </c>
+      <c r="I33" t="s">
+        <v>342</v>
+      </c>
+      <c r="J33" t="s">
+        <v>303</v>
+      </c>
+      <c r="K33" t="s">
+        <v>335</v>
+      </c>
+      <c r="L33" t="s">
+        <v>336</v>
+      </c>
+      <c r="M33" t="s">
+        <v>337</v>
+      </c>
+      <c r="N33" t="s">
+        <v>338</v>
+      </c>
+      <c r="O33" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>79</v>
+      </c>
+      <c r="R33" t="s">
+        <v>79</v>
+      </c>
+      <c r="S33" t="s">
+        <v>78</v>
+      </c>
+      <c r="T33" t="s">
+        <v>78</v>
+      </c>
+      <c r="X33" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36">
+      <c r="A34">
+        <v>108216</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C34" t="s">
+        <v>331</v>
+      </c>
+      <c r="D34" t="s">
+        <v>332</v>
+      </c>
+      <c r="H34" t="s">
+        <v>333</v>
+      </c>
+      <c r="I34" t="s">
+        <v>345</v>
+      </c>
+      <c r="J34" t="s">
+        <v>303</v>
+      </c>
+      <c r="K34" t="s">
+        <v>335</v>
+      </c>
+      <c r="L34" t="s">
+        <v>336</v>
+      </c>
+      <c r="M34" t="s">
+        <v>346</v>
+      </c>
+      <c r="N34" t="s">
+        <v>338</v>
+      </c>
+      <c r="O34" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>79</v>
+      </c>
+      <c r="R34" t="s">
+        <v>78</v>
+      </c>
+      <c r="S34" t="s">
+        <v>78</v>
+      </c>
+      <c r="T34" t="s">
+        <v>78</v>
+      </c>
+      <c r="X34" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
+      <c r="A35">
+        <v>108217</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C35" t="s">
+        <v>331</v>
+      </c>
+      <c r="D35" t="s">
+        <v>332</v>
+      </c>
+      <c r="H35" t="s">
+        <v>333</v>
+      </c>
+      <c r="I35" t="s">
+        <v>350</v>
+      </c>
+      <c r="J35" t="s">
+        <v>303</v>
+      </c>
+      <c r="K35" t="s">
+        <v>335</v>
+      </c>
+      <c r="L35" t="s">
+        <v>336</v>
+      </c>
+      <c r="M35" t="s">
+        <v>346</v>
+      </c>
+      <c r="N35" t="s">
+        <v>338</v>
+      </c>
+      <c r="O35" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>79</v>
+      </c>
+      <c r="R35" t="s">
+        <v>79</v>
+      </c>
+      <c r="S35" t="s">
+        <v>78</v>
+      </c>
+      <c r="T35" t="s">
+        <v>78</v>
+      </c>
+      <c r="X35" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
+      <c r="A36">
+        <v>108218</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C36" t="s">
+        <v>331</v>
+      </c>
+      <c r="D36" t="s">
+        <v>332</v>
+      </c>
+      <c r="H36" t="s">
+        <v>333</v>
+      </c>
+      <c r="I36" t="s">
+        <v>352</v>
+      </c>
+      <c r="J36" t="s">
+        <v>303</v>
+      </c>
+      <c r="K36" t="s">
+        <v>335</v>
+      </c>
+      <c r="L36" t="s">
+        <v>336</v>
+      </c>
+      <c r="M36" t="s">
+        <v>353</v>
+      </c>
+      <c r="N36" t="s">
+        <v>338</v>
+      </c>
+      <c r="O36" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>79</v>
+      </c>
+      <c r="R36" t="s">
+        <v>79</v>
+      </c>
+      <c r="S36" t="s">
+        <v>78</v>
+      </c>
+      <c r="T36" t="s">
+        <v>78</v>
+      </c>
+      <c r="X36" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36">
+      <c r="A37">
+        <v>108219</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C37" t="s">
+        <v>331</v>
+      </c>
+      <c r="D37" t="s">
+        <v>332</v>
+      </c>
+      <c r="H37" t="s">
+        <v>333</v>
+      </c>
+      <c r="I37" t="s">
+        <v>356</v>
+      </c>
+      <c r="J37" t="s">
+        <v>303</v>
+      </c>
+      <c r="K37" t="s">
+        <v>335</v>
+      </c>
+      <c r="L37" t="s">
+        <v>336</v>
+      </c>
+      <c r="M37" t="s">
+        <v>353</v>
+      </c>
+      <c r="N37" t="s">
+        <v>338</v>
+      </c>
+      <c r="O37" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>79</v>
+      </c>
+      <c r="R37" t="s">
+        <v>79</v>
+      </c>
+      <c r="S37" t="s">
+        <v>78</v>
+      </c>
+      <c r="T37" t="s">
+        <v>78</v>
+      </c>
+      <c r="X37" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
+      <c r="A38">
+        <v>108220</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" t="s">
+        <v>71</v>
+      </c>
+      <c r="I38" t="s">
+        <v>359</v>
+      </c>
+      <c r="J38" t="s">
+        <v>303</v>
+      </c>
+      <c r="L38" t="s">
+        <v>74</v>
+      </c>
+      <c r="M38" t="s">
+        <v>75</v>
+      </c>
+      <c r="N38" t="s">
+        <v>76</v>
+      </c>
+      <c r="O38" t="s">
+        <v>360</v>
+      </c>
+      <c r="P38" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>79</v>
+      </c>
+      <c r="R38" t="s">
+        <v>79</v>
+      </c>
+      <c r="S38" t="s">
+        <v>78</v>
+      </c>
+      <c r="T38" t="s">
+        <v>78</v>
+      </c>
+      <c r="U38" t="s">
+        <v>362</v>
+      </c>
+      <c r="V38" t="s">
+        <v>363</v>
+      </c>
+      <c r="X38" t="s">
+        <v>364</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36">
+      <c r="A39">
+        <v>108200</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C39" t="s">
+        <v>83</v>
+      </c>
+      <c r="D39" t="s">
+        <v>84</v>
+      </c>
+      <c r="H39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I39" t="s">
+        <v>366</v>
+      </c>
+      <c r="J39" t="s">
+        <v>279</v>
+      </c>
+      <c r="K39" t="s">
+        <v>220</v>
+      </c>
+      <c r="L39" t="s">
+        <v>221</v>
+      </c>
+      <c r="M39" t="s">
+        <v>222</v>
+      </c>
+      <c r="N39" t="s">
+        <v>223</v>
+      </c>
+      <c r="O39" t="s">
+        <v>367</v>
+      </c>
+      <c r="P39" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>79</v>
+      </c>
+      <c r="R39" t="s">
+        <v>78</v>
+      </c>
+      <c r="S39" t="s">
+        <v>78</v>
+      </c>
+      <c r="T39" t="s">
+        <v>78</v>
+      </c>
+      <c r="X39" t="s">
+        <v>369</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36">
+      <c r="A40">
+        <v>108203</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C40" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" t="s">
+        <v>323</v>
+      </c>
+      <c r="I40" t="s">
+        <v>371</v>
+      </c>
+      <c r="J40" t="s">
+        <v>279</v>
+      </c>
+      <c r="K40" t="s">
+        <v>325</v>
+      </c>
+      <c r="L40" t="s">
+        <v>326</v>
+      </c>
+      <c r="M40" t="s">
+        <v>327</v>
+      </c>
+      <c r="N40" t="s">
+        <v>100</v>
+      </c>
+      <c r="O40" t="s">
+        <v>372</v>
+      </c>
+      <c r="P40" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>79</v>
+      </c>
+      <c r="R40" t="s">
+        <v>78</v>
+      </c>
+      <c r="S40" t="s">
+        <v>78</v>
+      </c>
+      <c r="T40" t="s">
+        <v>78</v>
+      </c>
+      <c r="X40" t="s">
+        <v>371</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
+      <c r="A41">
+        <v>108204</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C41" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="H41" t="s">
+        <v>71</v>
+      </c>
+      <c r="I41" t="s">
+        <v>375</v>
+      </c>
+      <c r="J41" t="s">
+        <v>279</v>
+      </c>
+      <c r="K41" t="s">
+        <v>97</v>
+      </c>
+      <c r="L41" t="s">
+        <v>98</v>
+      </c>
+      <c r="M41" t="s">
+        <v>99</v>
+      </c>
+      <c r="N41" t="s">
+        <v>100</v>
+      </c>
+      <c r="O41" t="s">
+        <v>376</v>
+      </c>
+      <c r="P41" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>79</v>
+      </c>
+      <c r="R41" t="s">
+        <v>78</v>
+      </c>
+      <c r="S41" t="s">
+        <v>78</v>
+      </c>
+      <c r="T41" t="s">
+        <v>78</v>
+      </c>
+      <c r="X41" t="s">
+        <v>375</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36">
+      <c r="A42">
+        <v>108206</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C42" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="H42" t="s">
+        <v>85</v>
+      </c>
+      <c r="I42" t="s">
+        <v>379</v>
+      </c>
+      <c r="J42" t="s">
+        <v>279</v>
+      </c>
+      <c r="K42" t="s">
+        <v>380</v>
+      </c>
+      <c r="L42" t="s">
+        <v>381</v>
+      </c>
+      <c r="M42" t="s">
+        <v>382</v>
+      </c>
+      <c r="N42" t="s">
+        <v>383</v>
+      </c>
+      <c r="O42" t="s">
+        <v>384</v>
+      </c>
+      <c r="P42" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>79</v>
+      </c>
+      <c r="R42" t="s">
+        <v>78</v>
+      </c>
+      <c r="S42" t="s">
+        <v>78</v>
+      </c>
+      <c r="T42" t="s">
+        <v>78</v>
+      </c>
+      <c r="X42" t="s">
+        <v>386</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36">
+      <c r="A43">
+        <v>108207</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="H43" t="s">
+        <v>83</v>
+      </c>
+      <c r="I43" t="s">
+        <v>388</v>
+      </c>
+      <c r="J43" t="s">
+        <v>279</v>
+      </c>
+      <c r="K43" t="s">
+        <v>389</v>
+      </c>
+      <c r="L43" t="s">
+        <v>390</v>
+      </c>
+      <c r="M43" t="s">
+        <v>391</v>
+      </c>
+      <c r="N43" t="s">
+        <v>392</v>
+      </c>
+      <c r="O43" t="s">
+        <v>393</v>
+      </c>
+      <c r="P43" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>79</v>
+      </c>
+      <c r="R43" t="s">
+        <v>78</v>
+      </c>
+      <c r="S43" t="s">
+        <v>78</v>
+      </c>
+      <c r="T43" t="s">
+        <v>78</v>
+      </c>
+      <c r="X43" t="s">
+        <v>395</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>396</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>397</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>398</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36">
+      <c r="A44">
+        <v>108195</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C44" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" t="s">
+        <v>84</v>
+      </c>
+      <c r="H44" t="s">
         <v>177</v>
       </c>
-      <c r="Q17" t="s">
-[...93 lines deleted...]
-      <c r="I19" t="s">
+      <c r="I44" t="s">
+        <v>400</v>
+      </c>
+      <c r="J44" t="s">
+        <v>401</v>
+      </c>
+      <c r="K44" t="s">
+        <v>402</v>
+      </c>
+      <c r="L44" t="s">
+        <v>403</v>
+      </c>
+      <c r="M44" t="s">
+        <v>404</v>
+      </c>
+      <c r="N44" t="s">
+        <v>405</v>
+      </c>
+      <c r="O44" t="s">
+        <v>406</v>
+      </c>
+      <c r="P44" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>79</v>
+      </c>
+      <c r="R44" t="s">
+        <v>78</v>
+      </c>
+      <c r="S44" t="s">
+        <v>78</v>
+      </c>
+      <c r="T44" t="s">
+        <v>78</v>
+      </c>
+      <c r="X44" t="s">
+        <v>408</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36">
+      <c r="A45">
+        <v>108197</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
+        <v>126</v>
+      </c>
+      <c r="H45" t="s">
+        <v>85</v>
+      </c>
+      <c r="I45" t="s">
+        <v>410</v>
+      </c>
+      <c r="J45" t="s">
+        <v>401</v>
+      </c>
+      <c r="K45" t="s">
+        <v>411</v>
+      </c>
+      <c r="L45" t="s">
+        <v>412</v>
+      </c>
+      <c r="M45" t="s">
+        <v>413</v>
+      </c>
+      <c r="N45" t="s">
+        <v>414</v>
+      </c>
+      <c r="O45" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>78</v>
+      </c>
+      <c r="R45" t="s">
+        <v>78</v>
+      </c>
+      <c r="S45" t="s">
+        <v>78</v>
+      </c>
+      <c r="T45" t="s">
+        <v>79</v>
+      </c>
+      <c r="X45" t="s">
+        <v>416</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
+      <c r="A46">
+        <v>108199</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" t="s">
+        <v>84</v>
+      </c>
+      <c r="H46" t="s">
+        <v>104</v>
+      </c>
+      <c r="I46" t="s">
+        <v>219</v>
+      </c>
+      <c r="J46" t="s">
+        <v>401</v>
+      </c>
+      <c r="K46" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" t="s">
+        <v>221</v>
+      </c>
+      <c r="M46" t="s">
+        <v>222</v>
+      </c>
+      <c r="N46" t="s">
+        <v>223</v>
+      </c>
+      <c r="O46" t="s">
+        <v>224</v>
+      </c>
+      <c r="P46" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>79</v>
+      </c>
+      <c r="R46" t="s">
+        <v>78</v>
+      </c>
+      <c r="S46" t="s">
+        <v>78</v>
+      </c>
+      <c r="T46" t="s">
+        <v>78</v>
+      </c>
+      <c r="X46" t="s">
+        <v>419</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
+      <c r="A47">
+        <v>108181</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C47" t="s">
         <v>188</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="D47" t="s">
         <v>189</v>
       </c>
-      <c r="L19" t="s">
+      <c r="E47" t="s">
+        <v>188</v>
+      </c>
+      <c r="F47" t="s">
         <v>190</v>
       </c>
-      <c r="M19" t="s">
+      <c r="G47" t="s">
         <v>191</v>
       </c>
-      <c r="N19" t="s">
-[...49 lines deleted...]
-      <c r="K20" t="s">
+      <c r="H47" t="s">
+        <v>104</v>
+      </c>
+      <c r="I47" t="s">
+        <v>421</v>
+      </c>
+      <c r="J47" t="s">
+        <v>422</v>
+      </c>
+      <c r="L47" t="s">
+        <v>423</v>
+      </c>
+      <c r="M47" t="s">
+        <v>424</v>
+      </c>
+      <c r="N47" t="s">
+        <v>425</v>
+      </c>
+      <c r="O47" t="s">
+        <v>426</v>
+      </c>
+      <c r="P47" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>79</v>
+      </c>
+      <c r="R47" t="s">
+        <v>78</v>
+      </c>
+      <c r="S47" t="s">
+        <v>78</v>
+      </c>
+      <c r="T47" t="s">
+        <v>78</v>
+      </c>
+      <c r="X47" t="s">
+        <v>428</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36">
+      <c r="A48">
+        <v>108182</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C48" t="s">
+        <v>69</v>
+      </c>
+      <c r="D48" t="s">
+        <v>70</v>
+      </c>
+      <c r="I48" t="s">
+        <v>430</v>
+      </c>
+      <c r="J48" t="s">
+        <v>422</v>
+      </c>
+      <c r="K48" t="s">
+        <v>431</v>
+      </c>
+      <c r="L48" t="s">
+        <v>432</v>
+      </c>
+      <c r="M48" t="s">
+        <v>433</v>
+      </c>
+      <c r="N48" t="s">
+        <v>100</v>
+      </c>
+      <c r="O48" t="s">
+        <v>434</v>
+      </c>
+      <c r="P48" t="s">
+        <v>435</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" t="s">
+        <v>78</v>
+      </c>
+      <c r="S48" t="s">
+        <v>78</v>
+      </c>
+      <c r="T48" t="s">
+        <v>78</v>
+      </c>
+      <c r="X48" t="s">
+        <v>436</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>437</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>438</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>439</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>440</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49">
+        <v>108183</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C49" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" t="s">
+        <v>84</v>
+      </c>
+      <c r="H49" t="s">
+        <v>177</v>
+      </c>
+      <c r="I49" t="s">
+        <v>442</v>
+      </c>
+      <c r="J49" t="s">
+        <v>422</v>
+      </c>
+      <c r="K49" t="s">
+        <v>443</v>
+      </c>
+      <c r="L49" t="s">
+        <v>444</v>
+      </c>
+      <c r="M49" t="s">
+        <v>445</v>
+      </c>
+      <c r="N49" t="s">
+        <v>446</v>
+      </c>
+      <c r="O49" t="s">
+        <v>447</v>
+      </c>
+      <c r="P49" t="s">
+        <v>448</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>79</v>
+      </c>
+      <c r="R49" t="s">
+        <v>78</v>
+      </c>
+      <c r="S49" t="s">
+        <v>78</v>
+      </c>
+      <c r="T49" t="s">
+        <v>78</v>
+      </c>
+      <c r="X49" t="s">
+        <v>449</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50">
+        <v>108184</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
+        <v>84</v>
+      </c>
+      <c r="H50" t="s">
+        <v>177</v>
+      </c>
+      <c r="I50" t="s">
+        <v>451</v>
+      </c>
+      <c r="J50" t="s">
+        <v>422</v>
+      </c>
+      <c r="K50" t="s">
+        <v>443</v>
+      </c>
+      <c r="L50" t="s">
+        <v>444</v>
+      </c>
+      <c r="M50" t="s">
+        <v>445</v>
+      </c>
+      <c r="N50" t="s">
+        <v>446</v>
+      </c>
+      <c r="O50" t="s">
+        <v>452</v>
+      </c>
+      <c r="P50" t="s">
+        <v>453</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>79</v>
+      </c>
+      <c r="R50" t="s">
+        <v>78</v>
+      </c>
+      <c r="S50" t="s">
+        <v>78</v>
+      </c>
+      <c r="T50" t="s">
+        <v>78</v>
+      </c>
+      <c r="X50" t="s">
+        <v>454</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51">
+        <v>108185</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C51" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" t="s">
+        <v>84</v>
+      </c>
+      <c r="H51" t="s">
+        <v>177</v>
+      </c>
+      <c r="I51" t="s">
+        <v>456</v>
+      </c>
+      <c r="J51" t="s">
+        <v>422</v>
+      </c>
+      <c r="K51" t="s">
+        <v>443</v>
+      </c>
+      <c r="L51" t="s">
+        <v>444</v>
+      </c>
+      <c r="M51" t="s">
+        <v>445</v>
+      </c>
+      <c r="N51" t="s">
+        <v>446</v>
+      </c>
+      <c r="O51" t="s">
+        <v>457</v>
+      </c>
+      <c r="P51" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>79</v>
+      </c>
+      <c r="R51" t="s">
+        <v>78</v>
+      </c>
+      <c r="S51" t="s">
+        <v>78</v>
+      </c>
+      <c r="T51" t="s">
+        <v>78</v>
+      </c>
+      <c r="X51" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52">
+        <v>108186</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C52" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" t="s">
+        <v>84</v>
+      </c>
+      <c r="H52" t="s">
+        <v>177</v>
+      </c>
+      <c r="I52" t="s">
+        <v>461</v>
+      </c>
+      <c r="J52" t="s">
+        <v>422</v>
+      </c>
+      <c r="K52" t="s">
+        <v>443</v>
+      </c>
+      <c r="L52" t="s">
+        <v>444</v>
+      </c>
+      <c r="M52" t="s">
+        <v>445</v>
+      </c>
+      <c r="N52" t="s">
+        <v>446</v>
+      </c>
+      <c r="O52" t="s">
+        <v>462</v>
+      </c>
+      <c r="P52" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>79</v>
+      </c>
+      <c r="R52" t="s">
+        <v>78</v>
+      </c>
+      <c r="S52" t="s">
+        <v>78</v>
+      </c>
+      <c r="T52" t="s">
+        <v>78</v>
+      </c>
+      <c r="X52" t="s">
+        <v>454</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53">
+        <v>108187</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C53" t="s">
+        <v>83</v>
+      </c>
+      <c r="D53" t="s">
+        <v>84</v>
+      </c>
+      <c r="H53" t="s">
+        <v>177</v>
+      </c>
+      <c r="I53" t="s">
+        <v>465</v>
+      </c>
+      <c r="J53" t="s">
+        <v>422</v>
+      </c>
+      <c r="K53" t="s">
+        <v>443</v>
+      </c>
+      <c r="L53" t="s">
+        <v>444</v>
+      </c>
+      <c r="M53" t="s">
+        <v>445</v>
+      </c>
+      <c r="N53" t="s">
+        <v>446</v>
+      </c>
+      <c r="O53" t="s">
+        <v>466</v>
+      </c>
+      <c r="P53" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>79</v>
+      </c>
+      <c r="R53" t="s">
+        <v>78</v>
+      </c>
+      <c r="S53" t="s">
+        <v>78</v>
+      </c>
+      <c r="T53" t="s">
+        <v>78</v>
+      </c>
+      <c r="X53" t="s">
+        <v>468</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54">
+        <v>108188</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C54" t="s">
+        <v>188</v>
+      </c>
+      <c r="D54" t="s">
         <v>189</v>
       </c>
-      <c r="L20" t="s">
+      <c r="E54" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" t="s">
         <v>190</v>
       </c>
-      <c r="M20" t="s">
+      <c r="G54" t="s">
         <v>191</v>
       </c>
-      <c r="N20" t="s">
-[...577 lines deleted...]
-      <c r="L30" t="s">
+      <c r="H54" t="s">
+        <v>104</v>
+      </c>
+      <c r="I54" t="s">
+        <v>470</v>
+      </c>
+      <c r="J54" t="s">
+        <v>422</v>
+      </c>
+      <c r="L54" t="s">
+        <v>423</v>
+      </c>
+      <c r="M54" t="s">
+        <v>424</v>
+      </c>
+      <c r="N54" t="s">
+        <v>425</v>
+      </c>
+      <c r="O54" t="s">
+        <v>471</v>
+      </c>
+      <c r="P54" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>79</v>
+      </c>
+      <c r="R54" t="s">
+        <v>78</v>
+      </c>
+      <c r="S54" t="s">
+        <v>78</v>
+      </c>
+      <c r="T54" t="s">
+        <v>78</v>
+      </c>
+      <c r="X54" t="s">
+        <v>470</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55">
+        <v>108189</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" t="s">
+        <v>84</v>
+      </c>
+      <c r="H55" t="s">
+        <v>104</v>
+      </c>
+      <c r="I55" t="s">
         <v>248</v>
       </c>
-      <c r="M30" t="s">
-[...1105 lines deleted...]
-      <c r="D49" t="s">
+      <c r="J55" t="s">
+        <v>422</v>
+      </c>
+      <c r="K55" t="s">
+        <v>106</v>
+      </c>
+      <c r="L55" t="s">
+        <v>107</v>
+      </c>
+      <c r="M55" t="s">
+        <v>108</v>
+      </c>
+      <c r="N55" t="s">
+        <v>109</v>
+      </c>
+      <c r="O55" t="s">
+        <v>110</v>
+      </c>
+      <c r="P55" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>79</v>
+      </c>
+      <c r="R55" t="s">
+        <v>78</v>
+      </c>
+      <c r="S55" t="s">
+        <v>78</v>
+      </c>
+      <c r="T55" t="s">
+        <v>78</v>
+      </c>
+      <c r="X55" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56">
+        <v>108190</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C56" t="s">
         <v>83</v>
       </c>
-      <c r="H49" t="s">
-[...411 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="H56" t="s">
-        <v>145</v>
+        <v>104</v>
       </c>
       <c r="I56" t="s">
-        <v>402</v>
+        <v>477</v>
       </c>
       <c r="J56" t="s">
-        <v>362</v>
+        <v>422</v>
       </c>
       <c r="K56" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="L56" t="s">
-        <v>148</v>
+        <v>107</v>
       </c>
       <c r="M56" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="N56" t="s">
-        <v>150</v>
+        <v>109</v>
       </c>
       <c r="O56" t="s">
-        <v>403</v>
+        <v>478</v>
       </c>
       <c r="P56" t="s">
-        <v>404</v>
+        <v>479</v>
       </c>
       <c r="Q56" t="s">
         <v>79</v>
       </c>
       <c r="R56" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S56" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T56" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X56" t="s">
-        <v>405</v>
+        <v>480</v>
       </c>
       <c r="Y56" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:36">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25">
       <c r="A57">
-        <v>106713</v>
+        <v>108192</v>
       </c>
       <c r="B57" s="1">
-        <v>46045</v>
+        <v>46149</v>
       </c>
       <c r="C57" t="s">
         <v>69</v>
       </c>
       <c r="D57" t="s">
         <v>70</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
+        <v>482</v>
+      </c>
+      <c r="J57" t="s">
+        <v>422</v>
+      </c>
+      <c r="K57" t="s">
+        <v>483</v>
+      </c>
+      <c r="L57" t="s">
+        <v>484</v>
+      </c>
+      <c r="M57" t="s">
+        <v>485</v>
+      </c>
+      <c r="N57" t="s">
+        <v>100</v>
+      </c>
+      <c r="O57" t="s">
+        <v>486</v>
+      </c>
+      <c r="P57" t="s">
+        <v>487</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>79</v>
+      </c>
+      <c r="R57" t="s">
+        <v>78</v>
+      </c>
+      <c r="S57" t="s">
+        <v>78</v>
+      </c>
+      <c r="T57" t="s">
+        <v>78</v>
+      </c>
+      <c r="X57" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25">
+      <c r="A58">
+        <v>108173</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46148</v>
+      </c>
+      <c r="C58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D58" t="s">
+        <v>126</v>
+      </c>
+      <c r="H58" t="s">
+        <v>85</v>
+      </c>
+      <c r="I58" t="s">
+        <v>488</v>
+      </c>
+      <c r="J58" t="s">
+        <v>489</v>
+      </c>
+      <c r="K58" t="s">
+        <v>490</v>
+      </c>
+      <c r="L58" t="s">
+        <v>491</v>
+      </c>
+      <c r="M58" t="s">
+        <v>492</v>
+      </c>
+      <c r="N58" t="s">
+        <v>493</v>
+      </c>
+      <c r="O58" t="s">
+        <v>494</v>
+      </c>
+      <c r="P58" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>79</v>
+      </c>
+      <c r="R58" t="s">
+        <v>78</v>
+      </c>
+      <c r="S58" t="s">
+        <v>78</v>
+      </c>
+      <c r="T58" t="s">
+        <v>78</v>
+      </c>
+      <c r="X58" t="s">
+        <v>488</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="A59">
+        <v>108174</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46148</v>
+      </c>
+      <c r="C59" t="s">
+        <v>497</v>
+      </c>
+      <c r="D59" t="s">
+        <v>498</v>
+      </c>
+      <c r="H59" t="s">
         <v>71</v>
       </c>
-      <c r="I57" t="s">
-[...14 lines deleted...]
-      <c r="O57" t="s">
+      <c r="I59" t="s">
+        <v>499</v>
+      </c>
+      <c r="J59" t="s">
+        <v>500</v>
+      </c>
+      <c r="K59" t="s">
+        <v>501</v>
+      </c>
+      <c r="L59" t="s">
+        <v>502</v>
+      </c>
+      <c r="M59" t="s">
+        <v>503</v>
+      </c>
+      <c r="N59" t="s">
+        <v>504</v>
+      </c>
+      <c r="O59" t="s">
+        <v>505</v>
+      </c>
+      <c r="P59" t="s">
+        <v>506</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>79</v>
+      </c>
+      <c r="R59" t="s">
+        <v>78</v>
+      </c>
+      <c r="S59" t="s">
+        <v>78</v>
+      </c>
+      <c r="T59" t="s">
+        <v>78</v>
+      </c>
+      <c r="X59" t="s">
+        <v>507</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60">
+        <v>108180</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46148</v>
+      </c>
+      <c r="C60" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" t="s">
+        <v>84</v>
+      </c>
+      <c r="I60" t="s">
+        <v>509</v>
+      </c>
+      <c r="J60" t="s">
+        <v>500</v>
+      </c>
+      <c r="K60" t="s">
+        <v>510</v>
+      </c>
+      <c r="L60" t="s">
+        <v>511</v>
+      </c>
+      <c r="M60" t="s">
+        <v>512</v>
+      </c>
+      <c r="N60" t="s">
+        <v>513</v>
+      </c>
+      <c r="O60" t="s">
+        <v>514</v>
+      </c>
+      <c r="P60" t="s">
+        <v>515</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>79</v>
+      </c>
+      <c r="R60" t="s">
+        <v>78</v>
+      </c>
+      <c r="S60" t="s">
+        <v>78</v>
+      </c>
+      <c r="T60" t="s">
+        <v>78</v>
+      </c>
+      <c r="X60" t="s">
+        <v>516</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61">
+        <v>108164</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C61" t="s">
+        <v>188</v>
+      </c>
+      <c r="D61" t="s">
+        <v>189</v>
+      </c>
+      <c r="E61" t="s">
+        <v>188</v>
+      </c>
+      <c r="F61" t="s">
+        <v>190</v>
+      </c>
+      <c r="G61" t="s">
+        <v>191</v>
+      </c>
+      <c r="H61" t="s">
+        <v>104</v>
+      </c>
+      <c r="I61" t="s">
+        <v>518</v>
+      </c>
+      <c r="J61" t="s">
+        <v>489</v>
+      </c>
+      <c r="L61" t="s">
+        <v>423</v>
+      </c>
+      <c r="M61" t="s">
+        <v>424</v>
+      </c>
+      <c r="N61" t="s">
+        <v>425</v>
+      </c>
+      <c r="O61" t="s">
+        <v>519</v>
+      </c>
+      <c r="P61" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>79</v>
+      </c>
+      <c r="R61" t="s">
+        <v>78</v>
+      </c>
+      <c r="S61" t="s">
+        <v>78</v>
+      </c>
+      <c r="T61" t="s">
+        <v>78</v>
+      </c>
+      <c r="X61" t="s">
+        <v>521</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62">
+        <v>108165</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C62" t="s">
+        <v>83</v>
+      </c>
+      <c r="D62" t="s">
+        <v>84</v>
+      </c>
+      <c r="H62" t="s">
+        <v>148</v>
+      </c>
+      <c r="I62" t="s">
+        <v>523</v>
+      </c>
+      <c r="J62" t="s">
+        <v>489</v>
+      </c>
+      <c r="K62" t="s">
+        <v>150</v>
+      </c>
+      <c r="L62" t="s">
+        <v>151</v>
+      </c>
+      <c r="M62" t="s">
+        <v>152</v>
+      </c>
+      <c r="N62" t="s">
+        <v>153</v>
+      </c>
+      <c r="O62" t="s">
+        <v>524</v>
+      </c>
+      <c r="P62" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>79</v>
+      </c>
+      <c r="R62" t="s">
+        <v>78</v>
+      </c>
+      <c r="S62" t="s">
+        <v>78</v>
+      </c>
+      <c r="T62" t="s">
+        <v>78</v>
+      </c>
+      <c r="X62" t="s">
+        <v>526</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63">
+        <v>108167</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C63" t="s">
+        <v>125</v>
+      </c>
+      <c r="D63" t="s">
+        <v>126</v>
+      </c>
+      <c r="H63" t="s">
+        <v>85</v>
+      </c>
+      <c r="I63" t="s">
+        <v>528</v>
+      </c>
+      <c r="J63" t="s">
+        <v>489</v>
+      </c>
+      <c r="K63" t="s">
+        <v>529</v>
+      </c>
+      <c r="L63" t="s">
         <v>412</v>
       </c>
-      <c r="P57" t="s">
+      <c r="M63" t="s">
         <v>413</v>
       </c>
-      <c r="Q57" t="s">
-[...25 lines deleted...]
-      <c r="C58" t="s">
+      <c r="N63" t="s">
+        <v>530</v>
+      </c>
+      <c r="O63" t="s">
+        <v>531</v>
+      </c>
+      <c r="P63" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>79</v>
+      </c>
+      <c r="R63" t="s">
+        <v>78</v>
+      </c>
+      <c r="S63" t="s">
+        <v>78</v>
+      </c>
+      <c r="T63" t="s">
+        <v>79</v>
+      </c>
+      <c r="X63" t="s">
+        <v>533</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64">
+        <v>108168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D64" t="s">
+        <v>84</v>
+      </c>
+      <c r="H64" t="s">
+        <v>104</v>
+      </c>
+      <c r="I64" t="s">
+        <v>535</v>
+      </c>
+      <c r="J64" t="s">
+        <v>489</v>
+      </c>
+      <c r="K64" t="s">
+        <v>536</v>
+      </c>
+      <c r="L64" t="s">
+        <v>537</v>
+      </c>
+      <c r="M64" t="s">
+        <v>538</v>
+      </c>
+      <c r="N64" t="s">
+        <v>539</v>
+      </c>
+      <c r="O64" t="s">
+        <v>540</v>
+      </c>
+      <c r="P64" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>79</v>
+      </c>
+      <c r="R64" t="s">
+        <v>78</v>
+      </c>
+      <c r="S64" t="s">
+        <v>78</v>
+      </c>
+      <c r="T64" t="s">
+        <v>78</v>
+      </c>
+      <c r="X64" t="s">
+        <v>542</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="65" spans="1:47">
+      <c r="A65">
+        <v>108169</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C65" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" t="s">
+        <v>84</v>
+      </c>
+      <c r="H65" t="s">
+        <v>104</v>
+      </c>
+      <c r="I65" t="s">
+        <v>544</v>
+      </c>
+      <c r="J65" t="s">
+        <v>489</v>
+      </c>
+      <c r="K65" t="s">
+        <v>536</v>
+      </c>
+      <c r="L65" t="s">
+        <v>537</v>
+      </c>
+      <c r="M65" t="s">
+        <v>538</v>
+      </c>
+      <c r="N65" t="s">
+        <v>539</v>
+      </c>
+      <c r="O65" t="s">
+        <v>540</v>
+      </c>
+      <c r="P65" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>79</v>
+      </c>
+      <c r="R65" t="s">
+        <v>78</v>
+      </c>
+      <c r="S65" t="s">
+        <v>78</v>
+      </c>
+      <c r="T65" t="s">
+        <v>78</v>
+      </c>
+      <c r="X65" t="s">
+        <v>546</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="66" spans="1:47">
+      <c r="A66">
+        <v>108170</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C66" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" t="s">
+        <v>104</v>
+      </c>
+      <c r="I66" t="s">
+        <v>548</v>
+      </c>
+      <c r="J66" t="s">
+        <v>489</v>
+      </c>
+      <c r="K66" t="s">
+        <v>536</v>
+      </c>
+      <c r="L66" t="s">
+        <v>537</v>
+      </c>
+      <c r="M66" t="s">
+        <v>538</v>
+      </c>
+      <c r="N66" t="s">
+        <v>539</v>
+      </c>
+      <c r="O66" t="s">
+        <v>540</v>
+      </c>
+      <c r="P66" t="s">
+        <v>549</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>79</v>
+      </c>
+      <c r="R66" t="s">
+        <v>78</v>
+      </c>
+      <c r="S66" t="s">
+        <v>78</v>
+      </c>
+      <c r="T66" t="s">
+        <v>78</v>
+      </c>
+      <c r="X66" t="s">
+        <v>550</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="67" spans="1:47">
+      <c r="A67">
+        <v>108171</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C67" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" t="s">
+        <v>84</v>
+      </c>
+      <c r="H67" t="s">
+        <v>104</v>
+      </c>
+      <c r="I67" t="s">
+        <v>552</v>
+      </c>
+      <c r="J67" t="s">
+        <v>489</v>
+      </c>
+      <c r="K67" t="s">
+        <v>536</v>
+      </c>
+      <c r="L67" t="s">
+        <v>537</v>
+      </c>
+      <c r="M67" t="s">
+        <v>538</v>
+      </c>
+      <c r="N67" t="s">
+        <v>539</v>
+      </c>
+      <c r="O67" t="s">
+        <v>540</v>
+      </c>
+      <c r="P67" t="s">
+        <v>553</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>79</v>
+      </c>
+      <c r="R67" t="s">
+        <v>78</v>
+      </c>
+      <c r="S67" t="s">
+        <v>78</v>
+      </c>
+      <c r="T67" t="s">
+        <v>78</v>
+      </c>
+      <c r="X67" t="s">
+        <v>554</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="68" spans="1:47">
+      <c r="A68">
+        <v>108152</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" t="s">
+        <v>84</v>
+      </c>
+      <c r="H68" t="s">
+        <v>177</v>
+      </c>
+      <c r="I68" t="s">
+        <v>556</v>
+      </c>
+      <c r="J68" t="s">
+        <v>557</v>
+      </c>
+      <c r="K68" t="s">
+        <v>558</v>
+      </c>
+      <c r="L68" t="s">
+        <v>559</v>
+      </c>
+      <c r="M68" t="s">
+        <v>560</v>
+      </c>
+      <c r="N68" t="s">
+        <v>561</v>
+      </c>
+      <c r="O68" t="s">
+        <v>562</v>
+      </c>
+      <c r="P68" t="s">
+        <v>563</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>79</v>
+      </c>
+      <c r="R68" t="s">
+        <v>78</v>
+      </c>
+      <c r="S68" t="s">
+        <v>78</v>
+      </c>
+      <c r="T68" t="s">
+        <v>78</v>
+      </c>
+      <c r="X68" t="s">
+        <v>564</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="69" spans="1:47">
+      <c r="A69">
+        <v>108153</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" t="s">
+        <v>84</v>
+      </c>
+      <c r="H69" t="s">
+        <v>177</v>
+      </c>
+      <c r="I69" t="s">
+        <v>566</v>
+      </c>
+      <c r="J69" t="s">
+        <v>557</v>
+      </c>
+      <c r="K69" t="s">
+        <v>558</v>
+      </c>
+      <c r="L69" t="s">
+        <v>559</v>
+      </c>
+      <c r="M69" t="s">
+        <v>560</v>
+      </c>
+      <c r="N69" t="s">
+        <v>561</v>
+      </c>
+      <c r="O69" t="s">
+        <v>562</v>
+      </c>
+      <c r="P69" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>78</v>
+      </c>
+      <c r="S69" t="s">
+        <v>78</v>
+      </c>
+      <c r="T69" t="s">
+        <v>78</v>
+      </c>
+      <c r="X69" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="70" spans="1:47">
+      <c r="A70">
+        <v>108154</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C70" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" t="s">
+        <v>84</v>
+      </c>
+      <c r="H70" t="s">
+        <v>177</v>
+      </c>
+      <c r="I70" t="s">
+        <v>570</v>
+      </c>
+      <c r="J70" t="s">
+        <v>557</v>
+      </c>
+      <c r="K70" t="s">
+        <v>558</v>
+      </c>
+      <c r="L70" t="s">
+        <v>559</v>
+      </c>
+      <c r="M70" t="s">
+        <v>560</v>
+      </c>
+      <c r="N70" t="s">
+        <v>561</v>
+      </c>
+      <c r="O70" t="s">
+        <v>562</v>
+      </c>
+      <c r="P70" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>79</v>
+      </c>
+      <c r="R70" t="s">
+        <v>78</v>
+      </c>
+      <c r="S70" t="s">
+        <v>78</v>
+      </c>
+      <c r="T70" t="s">
+        <v>78</v>
+      </c>
+      <c r="X70" t="s">
+        <v>572</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="71" spans="1:47">
+      <c r="A71">
+        <v>108155</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C71" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" t="s">
+        <v>84</v>
+      </c>
+      <c r="H71" t="s">
+        <v>177</v>
+      </c>
+      <c r="I71" t="s">
+        <v>574</v>
+      </c>
+      <c r="J71" t="s">
+        <v>557</v>
+      </c>
+      <c r="K71" t="s">
+        <v>558</v>
+      </c>
+      <c r="L71" t="s">
+        <v>559</v>
+      </c>
+      <c r="M71" t="s">
+        <v>560</v>
+      </c>
+      <c r="N71" t="s">
+        <v>561</v>
+      </c>
+      <c r="O71" t="s">
+        <v>562</v>
+      </c>
+      <c r="P71" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>78</v>
+      </c>
+      <c r="S71" t="s">
+        <v>78</v>
+      </c>
+      <c r="T71" t="s">
+        <v>78</v>
+      </c>
+      <c r="X71" t="s">
+        <v>576</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="72" spans="1:47">
+      <c r="A72">
+        <v>108156</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C72" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" t="s">
+        <v>84</v>
+      </c>
+      <c r="H72" t="s">
+        <v>177</v>
+      </c>
+      <c r="I72" t="s">
+        <v>578</v>
+      </c>
+      <c r="J72" t="s">
+        <v>557</v>
+      </c>
+      <c r="K72" t="s">
+        <v>558</v>
+      </c>
+      <c r="L72" t="s">
+        <v>559</v>
+      </c>
+      <c r="M72" t="s">
+        <v>560</v>
+      </c>
+      <c r="N72" t="s">
+        <v>561</v>
+      </c>
+      <c r="O72" t="s">
+        <v>579</v>
+      </c>
+      <c r="P72" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>79</v>
+      </c>
+      <c r="R72" t="s">
+        <v>78</v>
+      </c>
+      <c r="S72" t="s">
+        <v>78</v>
+      </c>
+      <c r="T72" t="s">
+        <v>78</v>
+      </c>
+      <c r="X72" t="s">
+        <v>581</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="73" spans="1:47">
+      <c r="A73">
+        <v>108157</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C73" t="s">
+        <v>583</v>
+      </c>
+      <c r="D73" t="s">
+        <v>584</v>
+      </c>
+      <c r="H73" t="s">
+        <v>585</v>
+      </c>
+      <c r="I73" t="s">
+        <v>586</v>
+      </c>
+      <c r="J73" t="s">
+        <v>557</v>
+      </c>
+      <c r="K73" t="s">
+        <v>587</v>
+      </c>
+      <c r="L73" t="s">
+        <v>588</v>
+      </c>
+      <c r="M73" t="s">
+        <v>589</v>
+      </c>
+      <c r="N73" t="s">
+        <v>590</v>
+      </c>
+      <c r="O73" t="s">
+        <v>591</v>
+      </c>
+      <c r="P73" t="s">
+        <v>592</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>79</v>
+      </c>
+      <c r="R73" t="s">
+        <v>78</v>
+      </c>
+      <c r="S73" t="s">
+        <v>78</v>
+      </c>
+      <c r="T73" t="s">
+        <v>78</v>
+      </c>
+      <c r="X73" t="s">
+        <v>593</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>594</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>591</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>595</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>596</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>597</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>591</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>598</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>599</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="74" spans="1:47">
+      <c r="A74">
+        <v>108159</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C74" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" t="s">
+        <v>84</v>
+      </c>
+      <c r="H74" t="s">
+        <v>85</v>
+      </c>
+      <c r="I74" t="s">
+        <v>601</v>
+      </c>
+      <c r="J74" t="s">
+        <v>557</v>
+      </c>
+      <c r="K74" t="s">
+        <v>602</v>
+      </c>
+      <c r="L74" t="s">
+        <v>603</v>
+      </c>
+      <c r="M74" t="s">
+        <v>604</v>
+      </c>
+      <c r="N74" t="s">
+        <v>605</v>
+      </c>
+      <c r="O74" t="s">
+        <v>606</v>
+      </c>
+      <c r="P74" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>79</v>
+      </c>
+      <c r="R74" t="s">
+        <v>78</v>
+      </c>
+      <c r="S74" t="s">
+        <v>78</v>
+      </c>
+      <c r="T74" t="s">
+        <v>78</v>
+      </c>
+      <c r="X74" t="s">
+        <v>608</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="75" spans="1:47">
+      <c r="A75">
+        <v>108161</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C75" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" t="s">
+        <v>84</v>
+      </c>
+      <c r="H75" t="s">
+        <v>610</v>
+      </c>
+      <c r="I75" t="s">
+        <v>239</v>
+      </c>
+      <c r="J75" t="s">
+        <v>557</v>
+      </c>
+      <c r="K75" t="s">
+        <v>611</v>
+      </c>
+      <c r="L75" t="s">
+        <v>612</v>
+      </c>
+      <c r="M75" t="s">
+        <v>613</v>
+      </c>
+      <c r="N75" t="s">
+        <v>243</v>
+      </c>
+      <c r="O75" t="s">
+        <v>614</v>
+      </c>
+      <c r="P75" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>78</v>
+      </c>
+      <c r="S75" t="s">
+        <v>78</v>
+      </c>
+      <c r="T75" t="s">
+        <v>78</v>
+      </c>
+      <c r="X75" t="s">
+        <v>616</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="76" spans="1:47">
+      <c r="A76">
+        <v>108135</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C76" t="s">
+        <v>583</v>
+      </c>
+      <c r="D76" t="s">
+        <v>584</v>
+      </c>
+      <c r="H76" t="s">
+        <v>618</v>
+      </c>
+      <c r="I76" t="s">
+        <v>619</v>
+      </c>
+      <c r="J76" t="s">
+        <v>620</v>
+      </c>
+      <c r="L76" t="s">
+        <v>621</v>
+      </c>
+      <c r="M76" t="s">
+        <v>622</v>
+      </c>
+      <c r="N76" t="s">
+        <v>623</v>
+      </c>
+      <c r="O76" t="s">
+        <v>624</v>
+      </c>
+      <c r="P76" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>79</v>
+      </c>
+      <c r="R76" t="s">
+        <v>78</v>
+      </c>
+      <c r="S76" t="s">
+        <v>78</v>
+      </c>
+      <c r="T76" t="s">
+        <v>78</v>
+      </c>
+      <c r="X76" t="s">
+        <v>626</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="77" spans="1:47">
+      <c r="A77">
+        <v>108141</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>84</v>
+      </c>
+      <c r="I77" t="s">
+        <v>628</v>
+      </c>
+      <c r="J77" t="s">
+        <v>629</v>
+      </c>
+      <c r="K77" t="s">
+        <v>630</v>
+      </c>
+      <c r="L77" t="s">
+        <v>631</v>
+      </c>
+      <c r="M77" t="s">
+        <v>632</v>
+      </c>
+      <c r="N77" t="s">
+        <v>633</v>
+      </c>
+      <c r="O77" t="s">
+        <v>634</v>
+      </c>
+      <c r="P77" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>79</v>
+      </c>
+      <c r="R77" t="s">
+        <v>78</v>
+      </c>
+      <c r="S77" t="s">
+        <v>78</v>
+      </c>
+      <c r="T77" t="s">
+        <v>78</v>
+      </c>
+      <c r="X77" t="s">
+        <v>636</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="78" spans="1:47">
+      <c r="A78">
+        <v>108143</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C78" t="s">
         <v>69</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D78" t="s">
         <v>70</v>
       </c>
-      <c r="I58" t="s">
-[...14 lines deleted...]
-      <c r="N58" t="s">
+      <c r="I78" t="s">
+        <v>638</v>
+      </c>
+      <c r="J78" t="s">
+        <v>629</v>
+      </c>
+      <c r="K78" t="s">
+        <v>639</v>
+      </c>
+      <c r="L78" t="s">
+        <v>640</v>
+      </c>
+      <c r="M78" t="s">
+        <v>641</v>
+      </c>
+      <c r="N78" t="s">
+        <v>100</v>
+      </c>
+      <c r="O78" t="s">
+        <v>642</v>
+      </c>
+      <c r="P78" t="s">
+        <v>643</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>79</v>
+      </c>
+      <c r="R78" t="s">
+        <v>78</v>
+      </c>
+      <c r="S78" t="s">
+        <v>78</v>
+      </c>
+      <c r="T78" t="s">
+        <v>78</v>
+      </c>
+      <c r="X78" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="79" spans="1:47">
+      <c r="A79">
+        <v>108144</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C79" t="s">
+        <v>497</v>
+      </c>
+      <c r="D79" t="s">
+        <v>498</v>
+      </c>
+      <c r="H79" t="s">
+        <v>71</v>
+      </c>
+      <c r="I79" t="s">
+        <v>645</v>
+      </c>
+      <c r="J79" t="s">
+        <v>629</v>
+      </c>
+      <c r="K79" t="s">
+        <v>646</v>
+      </c>
+      <c r="L79" t="s">
+        <v>647</v>
+      </c>
+      <c r="M79" t="s">
+        <v>648</v>
+      </c>
+      <c r="N79" t="s">
+        <v>649</v>
+      </c>
+      <c r="O79" t="s">
+        <v>650</v>
+      </c>
+      <c r="P79" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>79</v>
+      </c>
+      <c r="R79" t="s">
+        <v>78</v>
+      </c>
+      <c r="S79" t="s">
+        <v>78</v>
+      </c>
+      <c r="T79" t="s">
+        <v>78</v>
+      </c>
+      <c r="X79" t="s">
+        <v>652</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>653</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>650</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>653</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>654</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="80" spans="1:47">
+      <c r="A80">
+        <v>108146</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C80" t="s">
+        <v>69</v>
+      </c>
+      <c r="D80" t="s">
+        <v>70</v>
+      </c>
+      <c r="I80" t="s">
+        <v>656</v>
+      </c>
+      <c r="J80" t="s">
+        <v>629</v>
+      </c>
+      <c r="K80" t="s">
+        <v>639</v>
+      </c>
+      <c r="L80" t="s">
+        <v>640</v>
+      </c>
+      <c r="M80" t="s">
+        <v>641</v>
+      </c>
+      <c r="N80" t="s">
+        <v>100</v>
+      </c>
+      <c r="O80" t="s">
+        <v>657</v>
+      </c>
+      <c r="P80" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>79</v>
+      </c>
+      <c r="R80" t="s">
+        <v>79</v>
+      </c>
+      <c r="S80" t="s">
+        <v>78</v>
+      </c>
+      <c r="T80" t="s">
+        <v>78</v>
+      </c>
+      <c r="V80" t="s">
+        <v>659</v>
+      </c>
+      <c r="X80" t="s">
+        <v>656</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81">
+        <v>108149</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C81" t="s">
+        <v>69</v>
+      </c>
+      <c r="D81" t="s">
+        <v>70</v>
+      </c>
+      <c r="H81" t="s">
+        <v>71</v>
+      </c>
+      <c r="I81" t="s">
+        <v>661</v>
+      </c>
+      <c r="J81" t="s">
+        <v>629</v>
+      </c>
+      <c r="L81" t="s">
+        <v>74</v>
+      </c>
+      <c r="M81" t="s">
+        <v>75</v>
+      </c>
+      <c r="N81" t="s">
         <v>76</v>
       </c>
-      <c r="O58" t="s">
-[...31 lines deleted...]
-      <c r="C59" t="s">
+      <c r="O81" t="s">
+        <v>662</v>
+      </c>
+      <c r="P81" t="s">
+        <v>663</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>79</v>
+      </c>
+      <c r="R81" t="s">
+        <v>79</v>
+      </c>
+      <c r="S81" t="s">
+        <v>78</v>
+      </c>
+      <c r="T81" t="s">
+        <v>78</v>
+      </c>
+      <c r="U81" t="s">
+        <v>664</v>
+      </c>
+      <c r="V81" t="s">
+        <v>665</v>
+      </c>
+      <c r="X81" t="s">
+        <v>666</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82">
+        <v>108121</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C82" t="s">
+        <v>83</v>
+      </c>
+      <c r="D82" t="s">
+        <v>84</v>
+      </c>
+      <c r="H82" t="s">
+        <v>104</v>
+      </c>
+      <c r="I82" t="s">
+        <v>668</v>
+      </c>
+      <c r="J82" t="s">
+        <v>620</v>
+      </c>
+      <c r="K82" t="s">
+        <v>669</v>
+      </c>
+      <c r="L82" t="s">
+        <v>670</v>
+      </c>
+      <c r="M82" t="s">
+        <v>671</v>
+      </c>
+      <c r="N82" t="s">
+        <v>672</v>
+      </c>
+      <c r="O82" t="s">
+        <v>673</v>
+      </c>
+      <c r="P82" t="s">
+        <v>674</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>79</v>
+      </c>
+      <c r="R82" t="s">
+        <v>78</v>
+      </c>
+      <c r="S82" t="s">
+        <v>78</v>
+      </c>
+      <c r="T82" t="s">
+        <v>78</v>
+      </c>
+      <c r="X82" t="s">
+        <v>675</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83">
+        <v>108123</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C83" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" t="s">
+        <v>104</v>
+      </c>
+      <c r="I83" t="s">
+        <v>677</v>
+      </c>
+      <c r="J83" t="s">
+        <v>620</v>
+      </c>
+      <c r="K83" t="s">
+        <v>678</v>
+      </c>
+      <c r="L83" t="s">
+        <v>679</v>
+      </c>
+      <c r="M83" t="s">
+        <v>680</v>
+      </c>
+      <c r="N83" t="s">
+        <v>681</v>
+      </c>
+      <c r="O83" t="s">
+        <v>682</v>
+      </c>
+      <c r="P83" t="s">
+        <v>683</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>79</v>
+      </c>
+      <c r="R83" t="s">
+        <v>78</v>
+      </c>
+      <c r="S83" t="s">
+        <v>78</v>
+      </c>
+      <c r="T83" t="s">
+        <v>78</v>
+      </c>
+      <c r="X83" t="s">
+        <v>684</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84">
+        <v>108126</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C84" t="s">
+        <v>83</v>
+      </c>
+      <c r="D84" t="s">
+        <v>84</v>
+      </c>
+      <c r="H84" t="s">
+        <v>192</v>
+      </c>
+      <c r="I84" t="s">
+        <v>686</v>
+      </c>
+      <c r="J84" t="s">
+        <v>620</v>
+      </c>
+      <c r="K84" t="s">
+        <v>687</v>
+      </c>
+      <c r="L84" t="s">
+        <v>688</v>
+      </c>
+      <c r="M84" t="s">
+        <v>689</v>
+      </c>
+      <c r="N84" t="s">
+        <v>690</v>
+      </c>
+      <c r="O84" t="s">
+        <v>691</v>
+      </c>
+      <c r="P84" t="s">
+        <v>692</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>79</v>
+      </c>
+      <c r="R84" t="s">
+        <v>78</v>
+      </c>
+      <c r="S84" t="s">
+        <v>78</v>
+      </c>
+      <c r="T84" t="s">
+        <v>78</v>
+      </c>
+      <c r="X84" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85">
+        <v>108127</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C85" t="s">
         <v>69</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D85" t="s">
         <v>70</v>
       </c>
-      <c r="I59" t="s">
-[...14 lines deleted...]
-      <c r="N59" t="s">
+      <c r="I85" t="s">
+        <v>695</v>
+      </c>
+      <c r="J85" t="s">
+        <v>620</v>
+      </c>
+      <c r="K85" t="s">
+        <v>483</v>
+      </c>
+      <c r="L85" t="s">
+        <v>484</v>
+      </c>
+      <c r="M85" t="s">
+        <v>485</v>
+      </c>
+      <c r="N85" t="s">
+        <v>100</v>
+      </c>
+      <c r="O85" t="s">
+        <v>696</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>79</v>
+      </c>
+      <c r="R85" t="s">
+        <v>78</v>
+      </c>
+      <c r="S85" t="s">
+        <v>78</v>
+      </c>
+      <c r="T85" t="s">
+        <v>78</v>
+      </c>
+      <c r="X85" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86">
+        <v>108128</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C86" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" t="s">
+        <v>84</v>
+      </c>
+      <c r="H86" t="s">
+        <v>698</v>
+      </c>
+      <c r="I86" t="s">
+        <v>699</v>
+      </c>
+      <c r="J86" t="s">
+        <v>620</v>
+      </c>
+      <c r="K86" t="s">
+        <v>700</v>
+      </c>
+      <c r="L86" t="s">
+        <v>701</v>
+      </c>
+      <c r="M86" t="s">
+        <v>702</v>
+      </c>
+      <c r="N86" t="s">
+        <v>703</v>
+      </c>
+      <c r="O86" t="s">
+        <v>704</v>
+      </c>
+      <c r="P86" t="s">
+        <v>705</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>79</v>
+      </c>
+      <c r="R86" t="s">
+        <v>78</v>
+      </c>
+      <c r="S86" t="s">
+        <v>78</v>
+      </c>
+      <c r="T86" t="s">
+        <v>78</v>
+      </c>
+      <c r="X86" t="s">
+        <v>706</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>108129</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C87" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" t="s">
+        <v>84</v>
+      </c>
+      <c r="H87" t="s">
+        <v>698</v>
+      </c>
+      <c r="I87" t="s">
+        <v>708</v>
+      </c>
+      <c r="J87" t="s">
+        <v>620</v>
+      </c>
+      <c r="K87" t="s">
+        <v>700</v>
+      </c>
+      <c r="L87" t="s">
+        <v>701</v>
+      </c>
+      <c r="M87" t="s">
+        <v>702</v>
+      </c>
+      <c r="N87" t="s">
+        <v>703</v>
+      </c>
+      <c r="O87" t="s">
+        <v>704</v>
+      </c>
+      <c r="P87" t="s">
+        <v>709</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>79</v>
+      </c>
+      <c r="R87" t="s">
+        <v>78</v>
+      </c>
+      <c r="S87" t="s">
+        <v>78</v>
+      </c>
+      <c r="T87" t="s">
+        <v>78</v>
+      </c>
+      <c r="X87" t="s">
+        <v>710</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>108133</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D88" t="s">
+        <v>70</v>
+      </c>
+      <c r="H88" t="s">
+        <v>71</v>
+      </c>
+      <c r="I88" t="s">
+        <v>712</v>
+      </c>
+      <c r="J88" t="s">
+        <v>620</v>
+      </c>
+      <c r="L88" t="s">
+        <v>74</v>
+      </c>
+      <c r="M88" t="s">
+        <v>75</v>
+      </c>
+      <c r="N88" t="s">
         <v>76</v>
       </c>
-      <c r="O59" t="s">
-[...90 lines deleted...]
-      <c r="C61" t="s">
+      <c r="O88" t="s">
+        <v>713</v>
+      </c>
+      <c r="P88" t="s">
+        <v>714</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>79</v>
+      </c>
+      <c r="R88" t="s">
+        <v>78</v>
+      </c>
+      <c r="S88" t="s">
+        <v>78</v>
+      </c>
+      <c r="T88" t="s">
+        <v>78</v>
+      </c>
+      <c r="X88" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
+        <v>108102</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C89" t="s">
+        <v>83</v>
+      </c>
+      <c r="D89" t="s">
+        <v>84</v>
+      </c>
+      <c r="H89" t="s">
+        <v>148</v>
+      </c>
+      <c r="I89" t="s">
+        <v>716</v>
+      </c>
+      <c r="J89" t="s">
+        <v>717</v>
+      </c>
+      <c r="K89" t="s">
+        <v>150</v>
+      </c>
+      <c r="L89" t="s">
+        <v>151</v>
+      </c>
+      <c r="M89" t="s">
+        <v>152</v>
+      </c>
+      <c r="N89" t="s">
+        <v>153</v>
+      </c>
+      <c r="O89" t="s">
+        <v>718</v>
+      </c>
+      <c r="P89" t="s">
+        <v>719</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>79</v>
+      </c>
+      <c r="R89" t="s">
+        <v>79</v>
+      </c>
+      <c r="S89" t="s">
+        <v>78</v>
+      </c>
+      <c r="T89" t="s">
+        <v>78</v>
+      </c>
+      <c r="U89" t="s">
+        <v>720</v>
+      </c>
+      <c r="V89" t="s">
+        <v>721</v>
+      </c>
+      <c r="X89" t="s">
+        <v>722</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>108103</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C90" t="s">
+        <v>83</v>
+      </c>
+      <c r="D90" t="s">
+        <v>84</v>
+      </c>
+      <c r="H90" t="s">
+        <v>104</v>
+      </c>
+      <c r="I90" t="s">
+        <v>724</v>
+      </c>
+      <c r="J90" t="s">
+        <v>717</v>
+      </c>
+      <c r="K90" t="s">
+        <v>106</v>
+      </c>
+      <c r="L90" t="s">
+        <v>107</v>
+      </c>
+      <c r="M90" t="s">
+        <v>108</v>
+      </c>
+      <c r="N90" t="s">
+        <v>109</v>
+      </c>
+      <c r="O90" t="s">
+        <v>725</v>
+      </c>
+      <c r="P90" t="s">
+        <v>726</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>79</v>
+      </c>
+      <c r="R90" t="s">
+        <v>78</v>
+      </c>
+      <c r="S90" t="s">
+        <v>78</v>
+      </c>
+      <c r="T90" t="s">
+        <v>78</v>
+      </c>
+      <c r="X90" t="s">
+        <v>727</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91">
+        <v>108104</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C91" t="s">
         <v>69</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D91" t="s">
         <v>70</v>
       </c>
-      <c r="H61" t="s">
-[...1789 lines deleted...]
-      </c>
       <c r="H91" t="s">
-        <v>187</v>
+        <v>729</v>
       </c>
       <c r="I91" t="s">
-        <v>551</v>
+        <v>730</v>
       </c>
       <c r="J91" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>717</v>
       </c>
       <c r="L91" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="M91" t="s">
-        <v>257</v>
+        <v>732</v>
       </c>
       <c r="N91" t="s">
-        <v>258</v>
+        <v>100</v>
       </c>
       <c r="O91" t="s">
-        <v>455</v>
+        <v>733</v>
       </c>
       <c r="P91" t="s">
-        <v>573</v>
+        <v>734</v>
       </c>
       <c r="Q91" t="s">
         <v>79</v>
       </c>
       <c r="R91" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S91" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T91" t="s">
-        <v>80</v>
+        <v>78</v>
+      </c>
+      <c r="V91" t="s">
+        <v>735</v>
       </c>
       <c r="X91" t="s">
-        <v>574</v>
+        <v>730</v>
       </c>
       <c r="Y91" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:36">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
       <c r="A92">
-        <v>106277</v>
+        <v>108108</v>
       </c>
       <c r="B92" s="1">
-        <v>46031</v>
+        <v>46140</v>
       </c>
       <c r="C92" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D92" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H92" t="s">
-        <v>71</v>
+        <v>192</v>
       </c>
       <c r="I92" t="s">
-        <v>576</v>
+        <v>737</v>
       </c>
       <c r="J92" t="s">
-        <v>577</v>
+        <v>717</v>
+      </c>
+      <c r="K92" t="s">
+        <v>738</v>
       </c>
       <c r="L92" t="s">
-        <v>409</v>
+        <v>739</v>
       </c>
       <c r="M92" t="s">
-        <v>410</v>
+        <v>740</v>
       </c>
       <c r="N92" t="s">
-        <v>411</v>
+        <v>741</v>
       </c>
       <c r="O92" t="s">
-        <v>578</v>
+        <v>742</v>
       </c>
       <c r="P92" t="s">
-        <v>579</v>
+        <v>743</v>
       </c>
       <c r="Q92" t="s">
         <v>79</v>
       </c>
       <c r="R92" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S92" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T92" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X92" t="s">
-        <v>580</v>
+        <v>744</v>
       </c>
       <c r="Y92" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:36">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
       <c r="A93">
-        <v>106283</v>
+        <v>108110</v>
       </c>
       <c r="B93" s="1">
-        <v>46031</v>
+        <v>46140</v>
       </c>
       <c r="C93" t="s">
         <v>69</v>
       </c>
       <c r="D93" t="s">
         <v>70</v>
       </c>
       <c r="H93" t="s">
-        <v>582</v>
+        <v>71</v>
       </c>
       <c r="I93" t="s">
-        <v>583</v>
+        <v>746</v>
       </c>
       <c r="J93" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>717</v>
       </c>
       <c r="L93" t="s">
-        <v>585</v>
+        <v>747</v>
       </c>
       <c r="M93" t="s">
-        <v>586</v>
+        <v>748</v>
       </c>
       <c r="N93" t="s">
-        <v>587</v>
+        <v>100</v>
       </c>
       <c r="O93" t="s">
-        <v>588</v>
+        <v>749</v>
       </c>
       <c r="P93" t="s">
-        <v>589</v>
+        <v>750</v>
       </c>
       <c r="Q93" t="s">
         <v>79</v>
       </c>
       <c r="R93" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S93" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T93" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X93" t="s">
-        <v>590</v>
+        <v>746</v>
       </c>
       <c r="Y93" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:36">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25">
       <c r="A94">
-        <v>106287</v>
+        <v>108111</v>
       </c>
       <c r="B94" s="1">
-        <v>46031</v>
+        <v>46140</v>
       </c>
       <c r="C94" t="s">
         <v>69</v>
       </c>
       <c r="D94" t="s">
         <v>70</v>
       </c>
       <c r="H94" t="s">
-        <v>326</v>
+        <v>71</v>
       </c>
       <c r="I94" t="s">
-        <v>592</v>
+        <v>752</v>
       </c>
       <c r="J94" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>717</v>
       </c>
       <c r="L94" t="s">
-        <v>593</v>
+        <v>747</v>
       </c>
       <c r="M94" t="s">
-        <v>330</v>
+        <v>748</v>
       </c>
       <c r="N94" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="O94" t="s">
-        <v>594</v>
+        <v>753</v>
       </c>
       <c r="P94" t="s">
-        <v>595</v>
+        <v>754</v>
       </c>
       <c r="Q94" t="s">
         <v>79</v>
       </c>
       <c r="R94" t="s">
         <v>79</v>
       </c>
       <c r="S94" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T94" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="V94" t="s">
-        <v>596</v>
+        <v>755</v>
       </c>
       <c r="X94" t="s">
-        <v>592</v>
+        <v>752</v>
       </c>
       <c r="Y94" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:36">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
       <c r="A95">
-        <v>106238</v>
+        <v>108115</v>
       </c>
       <c r="B95" s="1">
-        <v>46030</v>
+        <v>46140</v>
       </c>
       <c r="C95" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D95" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="H95" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="I95" t="s">
-        <v>598</v>
+        <v>757</v>
       </c>
       <c r="J95" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K95" t="s">
-        <v>172</v>
+        <v>490</v>
       </c>
       <c r="L95" t="s">
-        <v>173</v>
+        <v>491</v>
       </c>
       <c r="M95" t="s">
-        <v>174</v>
+        <v>492</v>
       </c>
       <c r="N95" t="s">
-        <v>175</v>
+        <v>493</v>
       </c>
       <c r="O95" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>759</v>
       </c>
       <c r="Q95" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="R95" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S95" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T95" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X95" t="s">
-        <v>602</v>
+        <v>760</v>
       </c>
       <c r="Y95" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:36">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
       <c r="A96">
-        <v>106239</v>
+        <v>108120</v>
       </c>
       <c r="B96" s="1">
-        <v>46030</v>
+        <v>46140</v>
       </c>
       <c r="C96" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D96" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="H96" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="I96" t="s">
-        <v>603</v>
+        <v>762</v>
       </c>
       <c r="J96" t="s">
-        <v>599</v>
+        <v>717</v>
       </c>
       <c r="K96" t="s">
-        <v>172</v>
+        <v>490</v>
       </c>
       <c r="L96" t="s">
-        <v>173</v>
+        <v>491</v>
       </c>
       <c r="M96" t="s">
-        <v>174</v>
+        <v>492</v>
       </c>
       <c r="N96" t="s">
-        <v>175</v>
+        <v>493</v>
       </c>
       <c r="O96" t="s">
-        <v>604</v>
+        <v>763</v>
       </c>
       <c r="P96" t="s">
-        <v>605</v>
+        <v>764</v>
       </c>
       <c r="Q96" t="s">
         <v>79</v>
       </c>
       <c r="R96" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S96" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T96" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X96" t="s">
-        <v>606</v>
+        <v>765</v>
       </c>
       <c r="Y96" t="s">
-        <v>607</v>
+        <v>766</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>106240</v>
+        <v>108093</v>
       </c>
       <c r="B97" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C97" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D97" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="H97" t="s">
-        <v>187</v>
+        <v>71</v>
       </c>
       <c r="I97" t="s">
-        <v>608</v>
+        <v>767</v>
       </c>
       <c r="J97" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K97" t="s">
-        <v>609</v>
+        <v>768</v>
       </c>
       <c r="L97" t="s">
-        <v>610</v>
+        <v>769</v>
       </c>
       <c r="M97" t="s">
-        <v>611</v>
+        <v>770</v>
       </c>
       <c r="N97" t="s">
-        <v>612</v>
+        <v>771</v>
       </c>
       <c r="O97" t="s">
-        <v>613</v>
+        <v>772</v>
       </c>
       <c r="P97" t="s">
-        <v>614</v>
+        <v>773</v>
       </c>
       <c r="Q97" t="s">
         <v>79</v>
       </c>
       <c r="R97" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S97" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T97" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X97" t="s">
-        <v>615</v>
+        <v>774</v>
       </c>
       <c r="Y97" t="s">
-        <v>616</v>
+        <v>775</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98">
-        <v>106243</v>
+        <v>108094</v>
       </c>
       <c r="B98" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C98" t="s">
         <v>69</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
       <c r="I98" t="s">
-        <v>617</v>
+        <v>776</v>
       </c>
       <c r="J98" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K98" t="s">
-        <v>425</v>
+        <v>639</v>
       </c>
       <c r="L98" t="s">
-        <v>426</v>
+        <v>640</v>
       </c>
       <c r="M98" t="s">
-        <v>427</v>
+        <v>641</v>
       </c>
       <c r="N98" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="O98" t="s">
-        <v>116</v>
+        <v>777</v>
       </c>
       <c r="P98" t="s">
-        <v>618</v>
+        <v>778</v>
       </c>
       <c r="Q98" t="s">
         <v>79</v>
       </c>
       <c r="R98" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S98" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T98" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X98" t="s">
-        <v>617</v>
+        <v>776</v>
       </c>
       <c r="Y98" t="s">
-        <v>619</v>
+        <v>779</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99">
-        <v>106251</v>
+        <v>108095</v>
       </c>
       <c r="B99" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C99" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D99" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H99" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I99" t="s">
-        <v>620</v>
+        <v>780</v>
       </c>
       <c r="J99" t="s">
-        <v>599</v>
+        <v>758</v>
+      </c>
+      <c r="K99" t="s">
+        <v>106</v>
       </c>
       <c r="L99" t="s">
-        <v>621</v>
+        <v>781</v>
       </c>
       <c r="M99" t="s">
-        <v>622</v>
+        <v>108</v>
       </c>
       <c r="N99" t="s">
-        <v>623</v>
+        <v>109</v>
       </c>
       <c r="O99" t="s">
-        <v>578</v>
+        <v>782</v>
       </c>
       <c r="P99" t="s">
-        <v>624</v>
+        <v>783</v>
       </c>
       <c r="Q99" t="s">
         <v>79</v>
       </c>
       <c r="R99" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S99" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T99" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X99" t="s">
-        <v>620</v>
+        <v>784</v>
       </c>
       <c r="Y99" t="s">
-        <v>625</v>
+        <v>785</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100">
-        <v>106257</v>
+        <v>108097</v>
       </c>
       <c r="B100" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C100" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="D100" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="H100" t="s">
-        <v>145</v>
+        <v>786</v>
       </c>
       <c r="I100" t="s">
-        <v>626</v>
+        <v>239</v>
       </c>
       <c r="J100" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K100" t="s">
-        <v>627</v>
+        <v>787</v>
       </c>
       <c r="L100" t="s">
-        <v>628</v>
+        <v>788</v>
       </c>
       <c r="M100" t="s">
-        <v>629</v>
+        <v>789</v>
       </c>
       <c r="N100" t="s">
-        <v>630</v>
+        <v>790</v>
       </c>
       <c r="O100" t="s">
-        <v>631</v>
+        <v>354</v>
       </c>
       <c r="P100" t="s">
-        <v>632</v>
+        <v>791</v>
       </c>
       <c r="Q100" t="s">
         <v>79</v>
       </c>
       <c r="R100" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S100" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T100" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X100" t="s">
-        <v>633</v>
+        <v>792</v>
       </c>
       <c r="Y100" t="s">
-        <v>634</v>
+        <v>793</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101">
-        <v>106263</v>
+        <v>108098</v>
       </c>
       <c r="B101" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C101" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D101" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H101" t="s">
-        <v>582</v>
+        <v>192</v>
       </c>
       <c r="I101" t="s">
-        <v>635</v>
+        <v>794</v>
       </c>
       <c r="J101" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K101" t="s">
-        <v>584</v>
+        <v>795</v>
       </c>
       <c r="L101" t="s">
-        <v>585</v>
+        <v>796</v>
       </c>
       <c r="M101" t="s">
-        <v>586</v>
+        <v>797</v>
       </c>
       <c r="N101" t="s">
-        <v>587</v>
+        <v>798</v>
       </c>
       <c r="O101" t="s">
-        <v>636</v>
+        <v>799</v>
       </c>
       <c r="P101" t="s">
-        <v>637</v>
+        <v>800</v>
       </c>
       <c r="Q101" t="s">
         <v>79</v>
       </c>
       <c r="R101" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S101" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T101" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X101" t="s">
-        <v>638</v>
+        <v>801</v>
       </c>
       <c r="Y101" t="s">
-        <v>639</v>
+        <v>802</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102">
-        <v>106264</v>
+        <v>108099</v>
       </c>
       <c r="B102" s="1">
-        <v>46030</v>
+        <v>46139</v>
       </c>
       <c r="C102" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D102" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H102" t="s">
-        <v>582</v>
+        <v>104</v>
       </c>
       <c r="I102" t="s">
-        <v>640</v>
+        <v>803</v>
       </c>
       <c r="J102" t="s">
-        <v>599</v>
+        <v>758</v>
       </c>
       <c r="K102" t="s">
-        <v>584</v>
+        <v>106</v>
       </c>
       <c r="L102" t="s">
-        <v>585</v>
+        <v>107</v>
       </c>
       <c r="M102" t="s">
-        <v>586</v>
+        <v>108</v>
       </c>
       <c r="N102" t="s">
-        <v>587</v>
+        <v>109</v>
       </c>
       <c r="O102" t="s">
-        <v>636</v>
+        <v>804</v>
       </c>
       <c r="P102" t="s">
-        <v>641</v>
+        <v>805</v>
       </c>
       <c r="Q102" t="s">
         <v>79</v>
       </c>
       <c r="R102" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S102" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T102" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X102" t="s">
-        <v>642</v>
+        <v>806</v>
       </c>
       <c r="Y102" t="s">
-        <v>643</v>
+        <v>807</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103">
-        <v>106215</v>
+        <v>108100</v>
       </c>
       <c r="B103" s="1">
-        <v>46029</v>
+        <v>46139</v>
       </c>
       <c r="C103" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="D103" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="H103" t="s">
-        <v>431</v>
+        <v>808</v>
       </c>
       <c r="I103" t="s">
-        <v>644</v>
+        <v>809</v>
       </c>
       <c r="J103" t="s">
-        <v>645</v>
+        <v>758</v>
       </c>
       <c r="K103" t="s">
-        <v>433</v>
+        <v>240</v>
       </c>
       <c r="L103" t="s">
-        <v>434</v>
+        <v>241</v>
       </c>
       <c r="M103" t="s">
-        <v>435</v>
+        <v>242</v>
       </c>
       <c r="N103" t="s">
-        <v>436</v>
+        <v>243</v>
       </c>
       <c r="O103" t="s">
-        <v>646</v>
+        <v>376</v>
       </c>
       <c r="P103" t="s">
-        <v>647</v>
+        <v>810</v>
       </c>
       <c r="Q103" t="s">
         <v>79</v>
       </c>
       <c r="R103" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S103" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T103" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X103" t="s">
-        <v>648</v>
+        <v>811</v>
       </c>
       <c r="Y103" t="s">
-        <v>649</v>
-[...916 lines deleted...]
-        <v>591</v>
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>