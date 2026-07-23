--- v2 (2026-05-25)
+++ v3 (2026-07-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1870" uniqueCount="813">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="683">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2280 +219,1890 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č.st. 244 o výměře 351 m2 - zastavěná plocha a nádvoří, součástí je stavba č.p. 208 objekt občanské vybavenosti, parc.č. 763/3 o výměře 114 m2 – zahrada; k. ú. Horní Libchava, obec Horní Libchava, LV č. 123, KÚ pro Liberecký kraj, Katastrální pracoviště Česká Lípa. •             číslo areálu: 00854000</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>954302314</t>
+  </si>
+  <si>
+    <t>tuckova.dana@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková Dana</t>
+  </si>
+  <si>
+    <t>USM</t>
+  </si>
+  <si>
+    <t>Horní Libchava, Horní Libchava, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Přímý prodej ve spojení s provozem Pošta Partner.</t>
+  </si>
+  <si>
+    <t>2600000</t>
+  </si>
+  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
+    <t>Ministerstvo dopravy České republiky</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 821/9, 821/10 v k.ú. Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>722951139</t>
+  </si>
+  <si>
+    <t>stedrav@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Václava Štědrá</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku, oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Dolní Měcholupy, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>821/9, 821/10</t>
+  </si>
+  <si>
+    <t>Na pozemcích se nachází účelová komunikace včetně chodníku 01u-1 a 28ch-5, kterou spravuje a udržuje MČ Praha Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 280/26 p.č. 127/6, p.č. 439/4 k.ú. Studený Zejf</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Studený Zejf, Písečná, okres Jeseník</t>
+  </si>
+  <si>
+    <t>127/6, 439/4</t>
+  </si>
+  <si>
+    <t>p.č. 127/6 ostatní plocha o výměře 81 m2, p.č. 439/4 zahrada o výměře 33 m2</t>
+  </si>
+  <si>
+    <t>24000</t>
+  </si>
+  <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Stavba bez č.p./č.ev. na pozemku p.č.1380 a stavba bez č.p./č.ev. na pozemku p. č.1340/2 v k.ú. Staré Brno</t>
-[...2 lines deleted...]
-    <t>2026-06-25</t>
+    <t>Prodej pozemku p.č. 6571/25 v k.ú. Jiříkov</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Jiříkov, Jiříkov, okres Děčín</t>
+  </si>
+  <si>
+    <t>6571/25</t>
+  </si>
+  <si>
+    <t>40000</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 250/50 v k. ú. Vráto se stavbou</t>
+  </si>
+  <si>
+    <t>Vráto, Vráto, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>250/50</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1695 a 1691/7 v k. ú. Jankovice u Holešova - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Dana Silaštíková</t>
+  </si>
+  <si>
+    <t>Jankovice u Holešova, Jankovice, okres Kroměříž</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.555/13 a 555/14 v k.ú. Malé Březno nad Labem</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Malé Březno nad Labem, Malé Březno, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>555/13</t>
+  </si>
+  <si>
+    <t>zahrada</t>
+  </si>
+  <si>
+    <t>26981</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>555/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla v k.ú. Písek</t>
+  </si>
+  <si>
+    <t>2026-08-16</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová M.</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Písek, Písek, okres Písek</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla č. DVT-00003964 v délce 100m v k.ú. Písek.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla č. DVT-00003948 v k.ú. Písek v délce 34 m.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Kujavy</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Kujavy, Kujavy, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>375/1</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 375/1 s druhem pozemku lesní pozemek o výměře 86 m2 v k.ú. Kujavy.</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Kunín</t>
+  </si>
+  <si>
+    <t>Kunín, Kunín, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Pozemek p.č 218 s druhem pozemku lesní pozemek o výměře 1451 m2 v k.ú. Kunín.</t>
+  </si>
+  <si>
+    <t>200990</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 2378/4 a parc. č. 2378/5, k.ú. Holešovice</t>
+  </si>
+  <si>
+    <t>257 099 236</t>
+  </si>
+  <si>
+    <t>klara.kadlecova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Bc. Klára Kadlecová</t>
+  </si>
+  <si>
+    <t>PS1 - majetkové oddělení, ZDV</t>
+  </si>
+  <si>
+    <t>Holešovice, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>2378/4, 2378/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2378/4, druh pozemku zastavěná plocha a nádvoří, o výměře 44 m2 a pozemku parc. č. 2378/5, druh pozemku ostatní plocha, o výměře 415 m2. Požadovaná cena byla stanovena dle znaleckého posudku.</t>
+  </si>
+  <si>
+    <t>1427490</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2789/2 v k. ú. Hodice</t>
+  </si>
+  <si>
+    <t>+420724876079</t>
+  </si>
+  <si>
+    <t>perlikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bc. Tereza Perlíková</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Hodice, Hodice, okres Jihlava</t>
+  </si>
+  <si>
+    <t>2789/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek  p. č. 2789/2 druh ostatní plocha - o výměře 1196 m2, doprovodná plocha (zeleň s dopravním značením) k cyklostezce na pozemku p. č. 2789/3, která je vedena jako místní komunikace IV. třídy. </t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Lískovec u Frýdku - Místku</t>
+  </si>
+  <si>
+    <t>Lískovec u Frýdku-Místku, Frýdek-Místek, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>5269/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 5269/1 s druhem pozemku lesní pozemek o výměře 5512 m2 v k.ú. Lískovec u Frýdku-Místku.</t>
+  </si>
+  <si>
+    <t>135380</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Prostřední Bludovice</t>
+  </si>
+  <si>
+    <t>Prostřední Bludovice, Horní Bludovice, okres Karviná</t>
+  </si>
+  <si>
+    <t>686/36</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 686/36 s druhem pozemku lesní pozemek o výměře 1625 m2 v k.ú. Prostřední Bludovice.</t>
+  </si>
+  <si>
+    <t>51330</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Čichořice</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>LS Toužim</t>
+  </si>
+  <si>
+    <t>Čichořice, Chyše, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>38/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 38/1o výměře 818 m2 ostatní plocha v k.ú. Čichořice.</t>
+  </si>
+  <si>
+    <t>89980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3101/4 v k.ú. Bělá nad Radbuzou</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bělá nad Radbuzou, Bělá nad Radbuzou, okres Domažlice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3101/4</t>
+  </si>
+  <si>
+    <t>Pozemek v blízkosti žst. Bělá Nad Radbuzou v ochranném pásmu dráhy trati Domažlice – Planá u Mariánských Lázní. Na části pozemku je situován majetek žadatelů, který představují stavby nezapisované do katastru nemovitostí - voliéra a dřevěná garáž. Zároveň je pozemek žadatelem využívám jako parkovací plocha autoservisu nabyvatele umístěného na druhé straně veřejné komunikace. Užší část pozemku je zarostlá zanedbaným náletovým porostem bez hodnoty. Žadatel má pozemek pronajatý. Pozemek je přístupný z komunikace na pozemku Českých drah p.č. 3015/87, který není věcně právně ošetřen. Pozemek bude spolu s kupní smlouvou zatížen novou služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy veřejného prostranství.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Vratimov</t>
+  </si>
+  <si>
+    <t>Vratimov, Vratimov, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>Pozemk p.č. 558 s druhem pozemku lesní pozemek o výměře 2004 m2 v k.ú. Vratimov.</t>
+  </si>
+  <si>
+    <t>189560</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Nevězice, p.č. 1973/2, p.č. 2010/1, p.č. 2010/2</t>
+  </si>
+  <si>
+    <t>956199106</t>
+  </si>
+  <si>
+    <t>miroslav.jacka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miroslav Jačka</t>
+  </si>
+  <si>
+    <t>LS Vodňany</t>
+  </si>
+  <si>
+    <t>Nevězice, Nevězice, okres Písek</t>
+  </si>
+  <si>
+    <t>1973/2,2010/1,2010/2</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p.č. 1973/2 o výměře 2736m2, p.č. 2010/1 o výměře 38m2, p.č. 2010/2 o výměře 10m2, vše v k.ú. Nevězice.</t>
+  </si>
+  <si>
+    <t>861840</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz přehrazující vodní tok nebo údolí u vodní nádrže Bílý Kůň</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Střemošice, Střemošice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz u vodní nádrže Bílý Kůň. Předmětná hráz se nachází na pozemku jiného vlastníka Obce Střemošice - pozemek - stavební parcela č. 152 v katastrálním území Střemošice, zastavěná plocha a nádvoří. Vodní dílo - hráz je přístupná přes pozemky jiných vlastníků pouze pro pěší.</t>
+  </si>
+  <si>
+    <t>240500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku a stavby v k.ú. Slatina u Františkových Lázní</t>
+  </si>
+  <si>
+    <t>956228108</t>
+  </si>
+  <si>
+    <t>anita.cernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Anita Černíková</t>
+  </si>
+  <si>
+    <t>Lesní správa Františkovy Lázně</t>
+  </si>
+  <si>
+    <t>Slatina u Františkových Lázní, Františkovy Lázně, okres Cheb</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st. p.č. 156 zastavěná plocha a nádvoří o výměře 10 m2, jehož součástí je stavba bez č.p./č.ev. v k.ú. Slatina u Františkových Lázní.</t>
+  </si>
+  <si>
+    <t>15100</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>části pozemků p. č. 1356/1 a p. č. 2544 v k. ú. Bylnice</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Bylnice, Brumov-Bylnice, okres Zlín</t>
+  </si>
+  <si>
+    <t>1356/1, 2544</t>
+  </si>
+  <si>
+    <t>části pozemků p. č. 1356/1 a p. č. 2544 , díly "a","b","c", oddělené geometrickým plánem č. 1785-2086/2026 v k. ú. Bylnice</t>
+  </si>
+  <si>
+    <t>563760</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Milotice nad Opavou</t>
+  </si>
+  <si>
+    <t>Milotice nad Opavou, Milotice nad Opavou, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st.205, 407/17</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 205 s druhem pozemku zastavěná plocha a nádvoří o výměře 37 m2 a p. č. 407/17 s druhem pozemku ostatní plocha o výměře 439 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>380800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Milotice nad Opavou</t>
+  </si>
+  <si>
+    <t>st.204, 407/59</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 204 s druhem pozemku zastavěná plocha a nádvoří o výměře 37 m2 a p. č. 407/59 s druhem pozemku ostatní plocha o výměře 339 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>300800</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 426/63 v k. ú. Sušice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>Sušice u Uherského Hradiště, Sušice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>426/63</t>
+  </si>
+  <si>
+    <t>97800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Čermná u Staňkova</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>LS Přeštice</t>
+  </si>
+  <si>
+    <t>Čermná u Staňkova, Čermná, okres Domažlice</t>
+  </si>
+  <si>
+    <t>523 a 630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.523 lesní pozemek o výměře 575 m2 a pozemku p.č.630 lesní pozemek o výměře 3794 m2 oba v k.ú. Čermná u Staňkova.</t>
+  </si>
+  <si>
+    <t>83930</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 804/13 v k.ú. Kateřinice</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>Kateřinice, Kateřinice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>804/13</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 804/13(zastavěno skleníkem),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>35640</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 2078 v k.ú. Nové Heřminovy</t>
+  </si>
+  <si>
+    <t>Nové Heřminovy, Nové Heřminovy, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 2078(zastavěno garáží),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>14800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Těchobuz</t>
+  </si>
+  <si>
+    <t>725129691</t>
+  </si>
+  <si>
+    <t>katerina.pekarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Pekařová</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Těchobuz, Těchobuz, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>538/1,544,546/5,546/8,733/3</t>
+  </si>
+  <si>
+    <t>prodej lesních pozemků k.ú Těchobuz</t>
+  </si>
+  <si>
+    <t>147960</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 723 v k.ú. Bartošovice</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>Bartošovice, Bartošovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 723 (nově odměřené pozemky p.č. 723/1 a 723/2,pozemky součástí zahrady)</t>
+  </si>
+  <si>
+    <t>267720</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Nové Valteřice</t>
+  </si>
+  <si>
+    <t>Nové Valteřice, Moravský Beroun, okres Olomouc</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 428 s druhem pozemku ostatní plocha o výměře 898 m2 v k.ú. Nové Valteřice.</t>
+  </si>
+  <si>
+    <t>224500</t>
+  </si>
+  <si>
+    <t>440/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 440/2 s druhem pozemku ostatní plocha o výměře 88 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>35200</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>Rovná u Hořepníku, Rovná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>542/5,568/11,568/12,568/23,568/26,568/28,576/19,633/8,633/9,633/12,633/16,633/23,633/24</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>101890</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1266/2 v k.ú. Hroznětín</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Hroznětín, Hroznětín, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>1266/2</t>
+  </si>
+  <si>
+    <t>86000</t>
+  </si>
+  <si>
+    <t>prodej pozemku 3970/1 k.ú. Chrudim o výměře 445 m2</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Chrudim, Chrudim, okres Chrudim</t>
+  </si>
+  <si>
+    <t>3970/1</t>
+  </si>
+  <si>
+    <t>354000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1318/25</t>
+  </si>
+  <si>
+    <t>725673292</t>
+  </si>
+  <si>
+    <t>kristyna.berkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristýna Berková</t>
+  </si>
+  <si>
+    <t>LS Telč</t>
+  </si>
+  <si>
+    <t>Radkovice u Budče, Radkovice u Budče, okres Třebíč</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 454 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>18010</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1324/25</t>
+  </si>
+  <si>
+    <t>464/10</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 464/10 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1314/25</t>
+  </si>
+  <si>
+    <t>458/16</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 458/16 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>35630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1317/25</t>
+  </si>
+  <si>
+    <t>458/19</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 458/19 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>20440</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Třebelovice S 543/26</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Třebelovice, Třebelovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>998/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2854 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>34250</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1321/25</t>
+  </si>
+  <si>
+    <t>465/40</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 465/40 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>7660</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>465/41</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 465/41 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 1123/15, p.č. 1123/16 a p.č. 3876/3 v k.ú. Rakovník</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Rakovník, Rakovník, okres Rakovník</t>
+  </si>
+  <si>
+    <t>Na části pozemku p. č. 3876/3 v k.ú. Rakovník se nachází oplocení, štěrkový povrch a vlečka cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>584000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 976/10 o výměře 187 m2, dle GP č. 422-39/2026</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Nepřejov, Dolní Hbity, okres Příbram</t>
+  </si>
+  <si>
+    <t>976/10</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 976/10 o výměře 187 m2 oddělený z pozemku parc. č. 976/1, dle GP č. 422-39/2026</t>
+  </si>
+  <si>
+    <t>125290</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 505/46 a 505/48 v k.ú. Dolní Příbraní</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>Dolní Příbraní, Pohorská Ves, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>505/46</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 505/46, vodní plocha o výměře 972 m2, k.ú. Dolní Příbraní.</t>
+  </si>
+  <si>
+    <t>38880</t>
+  </si>
+  <si>
+    <t>29880</t>
+  </si>
+  <si>
+    <t>505/48</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 505/48, vodní plocha o výměře 747 m2, k.ú. Dolní Příbraní.</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 366/6 v katastrálním území Malá Bělá</t>
+  </si>
+  <si>
+    <t>Malá Bělá, Bakov nad Jizerou, okres Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>366/6</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 366/6 v katastrálním území Malá Bělá, vodní plocha. Pozemek se nachází ve stavebně nesrostlé části obce u výrobního areálu Pily. Přístup k pozemku je přes pozemky jiných vlastníků. Jedná se o bezejmenný vodní tok v lesním porostu.</t>
+  </si>
+  <si>
+    <t>354490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 2881 v katastrálním území Káraný </t>
+  </si>
+  <si>
+    <t>Káraný, Káraný, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 2881 v katastrálním území Káraný, zastavěná plocha a nádvoří. Pozemek je zastavěný částí stavby rekreační chaty č. ev. 73, která je ve vlastnictví jiného vlastníka.  V dané lokalitě je z inženýrských sítí vybudován elektrický proud, ostatní sítě nejsou zavedeny.  Přístup na pozemek je po prašné zpevněné místní komunikaci. Pozemek se nachází v zóně označené  dle platného územního plánu pod R 1 - plochy rekreace individuální. Pozemek je rovinatý, bez  negativních vlivů vhodný k rekreaci.  </t>
+  </si>
+  <si>
+    <t>15400</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 602/21 v katastrálním území Vinary u Vysokého Mýta</t>
+  </si>
+  <si>
+    <t>Vinary u Vysokého Mýta, Vinary, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>602/21</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 602/21 v katastrálním území Vinary u Vysokého Mýta, ostatní plocha, vznikla geometrickým odměřením od  původní parcely č. 602/3, vodní plocha. Nově vzniklý pozemek byl původně korytem vodního toku Bětnického  potoka, po úpravě tohoto vodního toku je v zelené ploše na břehu vodního toku potoka. Na  pozemku se nenacházejí žádné stavby.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 43/3 a č. 43/17 v katastrálním území Čestice u Častolovic</t>
+  </si>
+  <si>
+    <t>Čestice u Častolovic, Čestice, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>43/3, 43/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 43/3 v katastrálním území Čestice u Častolovic, zahrada, s výměrou 228 m2 vznikla geometrickým  sloučením parcely č. 43/3 v původní výměře a odměřeným dílem a z parcely č. 43/8.  Pozemek -pozemková parcela č. 43/17, zahrada, vznikl geometrickým odměřením od původní parcely č. 43/14, zahrada. Oba nově vzniklé pozemky tvoří jeden funkční celek se stavebním pozemkem č. 21 a  k němu přilehlými pozemky zahrad. Pozemek - stavební parcela č. 21, zastavěná plocha a nádvoří, je zastavěný  rodinným domem č.p. 62. </t>
+  </si>
+  <si>
+    <t>188800</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 82 včetně budovy č.p. 42, pozemek p.č.st. 125 včetně budovy bez č.p./č.e. a pozemku p.č. 1635/2 v k.ú. Veletice</t>
+  </si>
+  <si>
+    <t>Veletice, Holedeč, okres Louny</t>
+  </si>
+  <si>
+    <t>p.č.st.82, p.č.st. 125, p.č. 1635/2</t>
+  </si>
+  <si>
+    <t>540000</t>
+  </si>
+  <si>
+    <t>Pozemek je ve vlastnictví České republiky, s nímž má Česká pošta, s.p., právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů.  Stávající stav: Pozemek parc. č. st. 781 o výměře  688 m2, zastavěná plocha a nádvoří, k. ú. Telčice, obec Chvaletice, LV č. 731, KÚ pro Pardubický kraj, Katastrální pracoviště Pardubice.    Plánovaný stav: Pozemek parc. č. 1609 o výměře 25 m2 oddělený GP č. 720-276/2025 bude předmětem prodeje městu Chvaletice.</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková dana</t>
+  </si>
+  <si>
+    <t>ÚSM</t>
+  </si>
+  <si>
+    <t>Telčice, Chvaletice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>přímý prodej pozemku - chodník veřejný zájem obce</t>
+  </si>
+  <si>
+    <t>13453</t>
+  </si>
+  <si>
+    <t>S 1138/25 Prodej pozemků v k.ú. Nové Hrady</t>
+  </si>
+  <si>
+    <t>956206106</t>
+  </si>
+  <si>
+    <t>karel.bazal@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Bazal</t>
+  </si>
+  <si>
+    <t>LS Nové Hrady</t>
+  </si>
+  <si>
+    <t>Nové Hrady, Nové Hrady, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>p.č. 14/3, p.č. 14/4</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází v intravilánu města Nové Hrady a jsou dle platného územního plánu vymezeny v zastavěném území s funkčním využití "Veřejné prostranství".</t>
+  </si>
+  <si>
+    <t>13140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/14 a prodej části pozemku p.č. 1783/6 - nově dle GP p.č. 1783/17 v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Kojákovice, Jílovice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>p.č. 1783/14 a nově dle GP p.č. 1783/17</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/14 ostatní plocha o výměře 69 m2 a část pozemku p.č. 1783/6 - nově dle GP č. 333-22/2026 p.č. 1783/17 ostatní plocha o výměře 85 m2, oba v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>48700</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/6-dle GP o výměře 393 m2 v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>p.č. 1783/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku nově dle GP č.333-22/2026 p.č. 1783/6, ostatní plocha o výměře 393 m2 v k.ú Kojákovice </t>
+  </si>
+  <si>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 551/1, k.ú. Dolní Skorošice</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>720952449</t>
+  </si>
+  <si>
+    <t>eliska.zouharova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Eliška Zouharová</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s.p., Správa Olomouc</t>
+  </si>
+  <si>
+    <t>Dolní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>20198</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č. 803/12 o výměře 58 m2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Zlončice, Zlončice, okres Mělník</t>
+  </si>
+  <si>
+    <t>803/12</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 803/12 o výměře 58 m2 oddělený z pozemku parc. č. 803/2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>40600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1391/8 v k.ú. Žalhostice</t>
+  </si>
+  <si>
+    <t>Žalhostice, Žalhostice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>1391/8</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2262/4 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>ZHV</t>
+  </si>
+  <si>
+    <t>Planá nad Lužnicí, Planá nad Lužnicí, okres Tábor</t>
+  </si>
+  <si>
+    <t>2262/4</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 2262/4, ostatní plocha o výměře 321 m2 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>80250</t>
+  </si>
+  <si>
+    <t>Prodej S 42/26</t>
+  </si>
+  <si>
+    <t>Kamenná u Trhových Svinů, Kamenná, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 166</t>
+  </si>
+  <si>
+    <t>Předmětný pozemek je zastavěn částí stavby č.p. 40, konkrétně vstupem a schody.</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 633/2 v k. ú. Hamry nad Sázavou</t>
+  </si>
+  <si>
+    <t>Hamry nad Sázavou, Hamry nad Sázavou, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>633/2</t>
+  </si>
+  <si>
+    <t>Jedná se o malý  pozemek ostatní plochy v prostoru mezi železniční tratí a sportovním areálem (fotbalové hřiště) na  okraji obce Hamry nad Sázavou. Pozemek je na LV zapsaný jako ostatní plocha - jiná plocha. Pozemek tvoří volnou plochu v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, značně  sklonitý východním směrem ke hřišti a jeho výměra činí 93 m2. Pozemek je prostý součástí  (trvalých porostů) i příslušenství.</t>
+  </si>
+  <si>
+    <t>11000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Český Heršlák, Horní Dvořiště, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>pozemky p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>MPO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p. č. 188/58 o výměře 854 m2, vzniklá oddělení z pozemku p. č. 188/14 a pozemek p. č. 1319/2, vzniklý oddělením z pozemku p. č. 1319, vše ostatní plocha, jiná plocha, k. ú. Třebušice. </t>
+  </si>
+  <si>
+    <t>475672447</t>
+  </si>
+  <si>
+    <t>nerglova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Nerglová Radomíra</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Příbram, 28. října 184, Příbram VII, 261 01 Příbram</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>188/58 a 1319/2</t>
+  </si>
+  <si>
+    <t>4080000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>119000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>29590</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 184/2 v k.ú. Podhořany</t>
+  </si>
+  <si>
+    <t>956177112</t>
+  </si>
+  <si>
+    <t>ls177@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Kasáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Podhořany, Nelahozeves, okres Mělník</t>
+  </si>
+  <si>
+    <t>184/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 184/2 o výměře 100 m2 s druhem pozemku ostatní plocha</t>
+  </si>
+  <si>
+    <t>21000</t>
+  </si>
+  <si>
+    <t>Objekt č.p. 141 na st.p.č. 165 (včetně) a p.p.č. 4202/87</t>
+  </si>
+  <si>
+    <t>720 858 655</t>
+  </si>
+  <si>
+    <t>Lenešice, Lenešice, okres Louny</t>
+  </si>
+  <si>
+    <t>508/9</t>
+  </si>
+  <si>
+    <t>653000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 722/25 Prodej pozemku p.č. st. 109/2 vč. budovy bez č.p./ev. č. </t>
+  </si>
+  <si>
+    <t>956209106</t>
+  </si>
+  <si>
+    <t>jitka.prudikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jitka Prudíková</t>
+  </si>
+  <si>
+    <t>LS Železná Ruda</t>
+  </si>
+  <si>
+    <t>Nemilkov, Velhartice, okres Klatovy</t>
+  </si>
+  <si>
+    <t>st. p.č. 109/2</t>
+  </si>
+  <si>
+    <t>S 722/25 Prodej pozemku p.č. st. 109/2 a budovy - zemědělské stavby (kůlna), o výměře 66 m2, druh pozemku zastavěná plocha a nádvoří, v k.ú. Nemilkov, obec Velhartice, č. LV 19.</t>
+  </si>
+  <si>
+    <t>53000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 229/9 a 229/10 v k. ú. Třebčín</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Třebčín, Lutín, okres Olomouc</t>
+  </si>
+  <si>
+    <t>229/9, 229/10</t>
+  </si>
+  <si>
+    <t>188000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zdiměřice u Načeradce S 1148/20</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>956191106</t>
+  </si>
+  <si>
+    <t>zdenka.hejdova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zdenka Hejdová</t>
+  </si>
+  <si>
+    <t>Zdiměřice u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>88, 93, 381/2, 381/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků o celkové výměře 2315 m2.</t>
+  </si>
+  <si>
+    <t>80910</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>Nový Rychnov, Nový Rychnov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>st.547</t>
+  </si>
+  <si>
+    <t>Prodej stavebního pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>76800</t>
+  </si>
+  <si>
+    <t>S 501/25/122 Pozemek p.č. 818/10 k.ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>Dolní Lipová, Lipová-lázně, okres Jeseník</t>
+  </si>
+  <si>
+    <t>818/10</t>
+  </si>
+  <si>
+    <t>p.č. 818/10 - ostatní plocha o výměře 119 m2</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1550000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a p. č. 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Nový Malín, Nový Malín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>4095/16, 4094</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 a p. č. 1203/9 v k. ú. Polička </t>
+  </si>
+  <si>
+    <t>725647889</t>
+  </si>
+  <si>
+    <t>Polička, Polička, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1203/3, 1203/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 o výměře 364 m2 a p. č. 1203/9 o výměře 210 m2 v k. ú. Polička. </t>
+  </si>
+  <si>
+    <t>92000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR- zakl. Lesů ČR,s.p.</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p.č.2619, parc.č.603/1 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>725132801</t>
+  </si>
+  <si>
+    <t>tatana.hlavackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Hlaváčková Taťána</t>
+  </si>
+  <si>
+    <t>Správa toků oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Oldřiš u Poličky, Oldřiš, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2619, 603/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemky ve funkčním celku k RD, předzahrádka a část zastavěná plocha </t>
+  </si>
+  <si>
+    <t>18880</t>
+  </si>
+  <si>
+    <t>Prodej části pozemků parc.č. 2620 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>jedná se o pozemek bývalého náhonu, který nyní slouží jako veřejné prostranství</t>
+  </si>
+  <si>
+    <t>248000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1303/77</t>
   </si>
   <si>
     <t>Pejsarova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Daniela Pejsarová</t>
   </si>
   <si>
     <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
   </si>
   <si>
-    <t>Staré Brno, Brno, okres Brno-město</t>
-[...1742 lines deleted...]
-    <t>p. č. st. 287 a 4388/4</t>
+    <t>Moravský Písek, Moravský Písek, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1303/77</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 65 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>Prasetín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>863, 864, 867</t>
+  </si>
+  <si>
+    <t>Prodej  pozemků k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>876, 878</t>
+  </si>
+  <si>
+    <t>161230</t>
+  </si>
+  <si>
+    <t>76020</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 720/14 o výměře 90 m2, k. ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>720/14</t>
+  </si>
+  <si>
+    <t>147600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2474/2, jehož součástí je budova bez čísla popisného, evidenčního v k. ú. Nový Bor</t>
+  </si>
+  <si>
+    <t>Nový Bor, Nový Bor, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>2474/2</t>
   </si>
   <si>
     <t>bez č.p./č.e.</t>
   </si>
   <si>
-    <t>546000</t>
-[...365 lines deleted...]
-    <t>Útěchovičky, Útěchovičky, okres Pelhřimov</t>
+    <t>778000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 369/9 v k. ú. Horní Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Horní Heřmanice u Bernartic, Bernartice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>369/9</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 637 v k. ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>313000</t>
+  </si>
+  <si>
+    <t>prodej pozemku st.p.č. 1029 včetně stavby čp. 322 a pozemku p.č. 5875/154 v k.ú. Mikulášovice</t>
+  </si>
+  <si>
+    <t>Mikulášovice, Mikulášovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>st.p.č.1029 a p.č. 5875/15</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t xml:space="preserve">Prodej lesního pozemku v k.ú. Útěchovičky </t>
-[...83 lines deleted...]
-    <t>510000</t>
+    <t>1525000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Střítež u Bukova, Střítež, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>446/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova - ostatní plocha o výměře 409 m2, funkční celek se stavbou, GP č. 260-102/2026</t>
+  </si>
+  <si>
+    <t>102250</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 398 včetně objektu čp. 391 a p.p.č.2884/16 v k.ú. Velký Šenov</t>
+  </si>
+  <si>
+    <t>Velký Šenov, Velký Šenov, okres Děčín</t>
+  </si>
+  <si>
+    <t>p.č.st. 398 a p.č. 2884/16</t>
+  </si>
+  <si>
+    <t>1639000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>956199115</t>
+  </si>
+  <si>
+    <t>sarka.michalkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Šárka Michálková, DiS.</t>
+  </si>
+  <si>
+    <t>Strunkovice nad Volyňkou, Strunkovice nad Volyňkou, okres Strakonice</t>
+  </si>
+  <si>
+    <t>661/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 o výměře 2510 m2 s druhem pozemku lesní pozemek v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>68270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 888/2 v k. ú. Bohoudová</t>
+  </si>
+  <si>
+    <t>772951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Bohousová, Záchlumí, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>888/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 888/2 o výměře 64m2, jiná plocha ostatní plocha. Pozemek se nachází v bezprostřední blízkosti tělesa železniční tratě Kostelec nad Orlicí - Letohrad. Na pozemku se nachází zahrada, pozemek je pronajat.</t>
+  </si>
+  <si>
+    <t>33000</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 a p. č. 6788/4 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>725 889 647</t>
+  </si>
+  <si>
+    <t>Holice v Čechách, Holice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>6788/1 a 6788/4</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 o výměře 231 m2 a p. č. 6788/4 o výměře 86 m2 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>70000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2788,117 +2398,117 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ103"/>
+  <dimension ref="A1:BQ90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="51.7109375" customWidth="1"/>
-    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="8" max="8" width="49.7109375" customWidth="1"/>
+    <col min="9" max="9" width="491.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
-    <col min="11" max="11" width="14.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="27.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
+    <col min="12" max="12" width="33.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="61.7109375" customWidth="1"/>
-    <col min="16" max="16" width="45.7109375" customWidth="1"/>
+    <col min="15" max="15" width="70.7109375" customWidth="1"/>
+    <col min="16" max="16" width="89.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="13.7109375" customWidth="1"/>
-    <col min="22" max="22" width="16.7109375" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" customWidth="1"/>
+    <col min="22" max="22" width="15.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
+    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="60.7109375" customWidth="1"/>
+    <col min="26" max="26" width="58.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="22.7109375" customWidth="1"/>
+    <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="445.7109375" customWidth="1"/>
-    <col min="37" max="37" width="68.7109375" customWidth="1"/>
+    <col min="36" max="36" width="111.7109375" customWidth="1"/>
+    <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="21.7109375" customWidth="1"/>
+    <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="195.7109375" customWidth="1"/>
-    <col min="48" max="48" width="68.7109375" customWidth="1"/>
+    <col min="47" max="47" width="17.7109375" customWidth="1"/>
+    <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="107.7109375" customWidth="1"/>
+    <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3079,6265 +2689,5306 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108266</v>
+        <v>108597</v>
       </c>
       <c r="B2" s="1">
-        <v>46167</v>
+        <v>46225</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Q2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R2" t="s">
         <v>79</v>
       </c>
       <c r="S2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="V2" t="s">
         <v>80</v>
       </c>
       <c r="X2" t="s">
         <v>81</v>
       </c>
       <c r="Y2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108265</v>
+        <v>108595</v>
       </c>
       <c r="B3" s="1">
-        <v>46167</v>
+        <v>46225</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
       <c r="D3" t="s">
         <v>84</v>
       </c>
       <c r="H3" t="s">
         <v>85</v>
       </c>
       <c r="I3" t="s">
         <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
         <v>87</v>
       </c>
       <c r="L3" t="s">
         <v>88</v>
       </c>
       <c r="M3" t="s">
         <v>89</v>
       </c>
       <c r="N3" t="s">
         <v>90</v>
       </c>
       <c r="O3" t="s">
         <v>91</v>
       </c>
       <c r="P3" t="s">
         <v>92</v>
       </c>
       <c r="Q3" t="s">
         <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>93</v>
       </c>
       <c r="Y3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108262</v>
+        <v>108594</v>
       </c>
       <c r="B4" s="1">
-        <v>46164</v>
+        <v>46225</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D4" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H4" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="I4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J4" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="Q4" t="s">
         <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="Y4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108260</v>
+        <v>108593</v>
       </c>
       <c r="B5" s="1">
-        <v>46164</v>
+        <v>46225</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D5" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L5" t="s">
+        <v>100</v>
+      </c>
+      <c r="M5" t="s">
+        <v>101</v>
+      </c>
+      <c r="N5" t="s">
+        <v>102</v>
+      </c>
+      <c r="O5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" t="s">
         <v>104</v>
       </c>
-      <c r="I5" t="s">
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
         <v>105</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="Y5" t="s">
         <v>106</v>
-      </c>
-[...31 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108259</v>
+        <v>108588</v>
       </c>
       <c r="B6" s="1">
-        <v>46164</v>
+        <v>46224</v>
       </c>
       <c r="C6" t="s">
         <v>83</v>
       </c>
       <c r="D6" t="s">
         <v>84</v>
       </c>
       <c r="H6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I6" t="s">
+        <v>108</v>
+      </c>
+      <c r="J6" t="s">
+        <v>109</v>
+      </c>
+      <c r="L6" t="s">
+        <v>110</v>
+      </c>
+      <c r="M6" t="s">
+        <v>111</v>
+      </c>
+      <c r="N6" t="s">
+        <v>112</v>
+      </c>
+      <c r="O6" t="s">
+        <v>113</v>
+      </c>
+      <c r="P6" t="s">
         <v>114</v>
       </c>
-      <c r="J6" t="s">
-[...8 lines deleted...]
-      <c r="M6" t="s">
+      <c r="Q6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S6" t="s">
+        <v>80</v>
+      </c>
+      <c r="T6" t="s">
+        <v>80</v>
+      </c>
+      <c r="X6" t="s">
         <v>108</v>
       </c>
-      <c r="N6" t="s">
-[...5 lines deleted...]
-      <c r="P6" t="s">
+      <c r="Y6" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108258</v>
+        <v>108587</v>
       </c>
       <c r="B7" s="1">
-        <v>46164</v>
+        <v>46224</v>
       </c>
       <c r="C7" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="D7" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="H7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I7" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J7" t="s">
-        <v>96</v>
-[...10 lines deleted...]
-      <c r="N7" t="s">
         <v>109</v>
       </c>
       <c r="O7" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="P7" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>79</v>
+      </c>
+      <c r="R7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" t="s">
+        <v>80</v>
+      </c>
+      <c r="T7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X7" t="s">
         <v>118</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108257</v>
+        <v>108586</v>
       </c>
       <c r="B8" s="1">
-        <v>46164</v>
+        <v>46223</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8" t="s">
         <v>84</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J8" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="K8" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="L8" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="M8" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="N8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O8" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>79</v>
+      </c>
+      <c r="R8" t="s">
+        <v>80</v>
+      </c>
+      <c r="S8" t="s">
+        <v>80</v>
+      </c>
+      <c r="T8" t="s">
+        <v>80</v>
+      </c>
+      <c r="X8" t="s">
         <v>121</v>
-      </c>
-[...19 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108255</v>
+        <v>108584</v>
       </c>
       <c r="B9" s="1">
-        <v>46163</v>
+        <v>46223</v>
       </c>
       <c r="C9" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="D9" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="H9" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="I9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J9" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="K9" t="s">
         <v>129</v>
       </c>
       <c r="L9" t="s">
         <v>130</v>
       </c>
       <c r="M9" t="s">
         <v>131</v>
       </c>
       <c r="N9" t="s">
         <v>132</v>
       </c>
       <c r="O9" t="s">
         <v>133</v>
       </c>
       <c r="P9" t="s">
         <v>134</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X9" t="s">
         <v>135</v>
       </c>
       <c r="Y9" t="s">
         <v>136</v>
       </c>
+      <c r="Z9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108254</v>
+        <v>108581</v>
       </c>
       <c r="B10" s="1">
-        <v>46163</v>
+        <v>46220</v>
       </c>
       <c r="C10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D10" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H10" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I10" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J10" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="K10" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="L10" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="M10" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="N10" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="O10" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="Q10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X10" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="Y10" t="s">
-        <v>147</v>
+        <v>151</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108252</v>
+        <v>108578</v>
       </c>
       <c r="B11" s="1">
-        <v>46163</v>
+        <v>46220</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H11" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="I11" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J11" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="K11" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="L11" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="M11" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="N11" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="O11" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="P11" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="Q11" t="s">
         <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X11" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="Y11" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108251</v>
+        <v>108577</v>
       </c>
       <c r="B12" s="1">
-        <v>46163</v>
+        <v>46220</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H12" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="I12" t="s">
+        <v>163</v>
+      </c>
+      <c r="J12" t="s">
+        <v>154</v>
+      </c>
+      <c r="K12" t="s">
+        <v>155</v>
+      </c>
+      <c r="L12" t="s">
+        <v>156</v>
+      </c>
+      <c r="M12" t="s">
+        <v>157</v>
+      </c>
+      <c r="N12" t="s">
         <v>158</v>
       </c>
-      <c r="J12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="P12" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="Q12" t="s">
         <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X12" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="Y12" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108250</v>
+        <v>108575</v>
       </c>
       <c r="B13" s="1">
-        <v>46163</v>
+        <v>46219</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="H13" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="J13" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="K13" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="L13" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="M13" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="N13" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="O13" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="P13" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="Q13" t="s">
         <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X13" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="Y13" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108244</v>
+        <v>108574</v>
       </c>
       <c r="B14" s="1">
-        <v>46162</v>
+        <v>46219</v>
       </c>
       <c r="C14" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="H14" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I14" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="J14" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="K14" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="L14" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="M14" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="N14" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="O14" t="s">
-        <v>172</v>
+        <v>182</v>
+      </c>
+      <c r="P14" t="s">
+        <v>183</v>
       </c>
       <c r="Q14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X14" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="Y14" t="s">
-        <v>174</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108242</v>
+        <v>108573</v>
       </c>
       <c r="B15" s="1">
-        <v>46162</v>
+        <v>46219</v>
       </c>
       <c r="C15" t="s">
-        <v>175</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>176</v>
+        <v>96</v>
       </c>
       <c r="H15" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="I15" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="J15" t="s">
-        <v>179</v>
+        <v>144</v>
       </c>
       <c r="K15" t="s">
-        <v>180</v>
+        <v>155</v>
       </c>
       <c r="L15" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="M15" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="N15" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="O15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="P15" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
       <c r="R15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108240</v>
+        <v>108572</v>
       </c>
       <c r="B16" s="1">
-        <v>46161</v>
+        <v>46219</v>
       </c>
       <c r="C16" t="s">
-        <v>188</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="F16" t="s">
+        <v>96</v>
+      </c>
+      <c r="H16" t="s">
+        <v>142</v>
+      </c>
+      <c r="I16" t="s">
         <v>190</v>
       </c>
-      <c r="G16" t="s">
+      <c r="J16" t="s">
+        <v>144</v>
+      </c>
+      <c r="K16" t="s">
+        <v>155</v>
+      </c>
+      <c r="L16" t="s">
+        <v>156</v>
+      </c>
+      <c r="M16" t="s">
+        <v>157</v>
+      </c>
+      <c r="N16" t="s">
+        <v>158</v>
+      </c>
+      <c r="O16" t="s">
         <v>191</v>
       </c>
-      <c r="H16" t="s">
+      <c r="P16" t="s">
         <v>192</v>
       </c>
-      <c r="I16" t="s">
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>80</v>
+      </c>
+      <c r="S16" t="s">
+        <v>80</v>
+      </c>
+      <c r="T16" t="s">
+        <v>80</v>
+      </c>
+      <c r="X16" t="s">
         <v>193</v>
       </c>
-      <c r="J16" t="s">
+      <c r="Y16" t="s">
         <v>194</v>
       </c>
-      <c r="K16" t="s">
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17">
+        <v>108571</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" t="s">
         <v>195</v>
       </c>
-      <c r="L16" t="s">
+      <c r="I17" t="s">
         <v>196</v>
       </c>
-      <c r="M16" t="s">
+      <c r="J17" t="s">
         <v>197</v>
       </c>
-      <c r="N16" t="s">
+      <c r="K17" t="s">
         <v>198</v>
       </c>
-      <c r="O16" t="s">
+      <c r="L17" t="s">
         <v>199</v>
       </c>
-      <c r="P16" t="s">
+      <c r="M17" t="s">
         <v>200</v>
       </c>
-      <c r="Q16" t="s">
-[...11 lines deleted...]
-      <c r="X16" t="s">
+      <c r="N17" t="s">
         <v>201</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="O17" t="s">
         <v>202</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C17" t="s">
+      <c r="P17" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>79</v>
+      </c>
+      <c r="R17" t="s">
+        <v>80</v>
+      </c>
+      <c r="S17" t="s">
+        <v>80</v>
+      </c>
+      <c r="T17" t="s">
+        <v>80</v>
+      </c>
+      <c r="X17" t="s">
+        <v>204</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18">
+        <v>108570</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C18" t="s">
         <v>83</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D18" t="s">
         <v>84</v>
       </c>
-      <c r="H17" t="s">
-[...14 lines deleted...]
-      <c r="M17" t="s">
+      <c r="H18" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" t="s">
         <v>206</v>
       </c>
-      <c r="N17" t="s">
+      <c r="J18" t="s">
+        <v>197</v>
+      </c>
+      <c r="K18" t="s">
         <v>207</v>
       </c>
-      <c r="O17" t="s">
+      <c r="L18" t="s">
         <v>208</v>
       </c>
-      <c r="P17" t="s">
+      <c r="M18" t="s">
         <v>209</v>
       </c>
-      <c r="Q17" t="s">
-[...11 lines deleted...]
-      <c r="X17" t="s">
+      <c r="N18" t="s">
         <v>210</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="O18" t="s">
         <v>211</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I18" t="s">
+      <c r="P18" t="s">
         <v>212</v>
       </c>
-      <c r="J18" t="s">
-[...14 lines deleted...]
-      <c r="O18" t="s">
+      <c r="Q18" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" t="s">
+        <v>80</v>
+      </c>
+      <c r="S18" t="s">
+        <v>80</v>
+      </c>
+      <c r="T18" t="s">
+        <v>80</v>
+      </c>
+      <c r="X18" t="s">
         <v>213</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Y18" t="s">
         <v>214</v>
       </c>
-      <c r="Q18" t="s">
-[...11 lines deleted...]
-      <c r="X18" t="s">
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19">
+        <v>108569</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C19" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" t="s">
+        <v>96</v>
+      </c>
+      <c r="H19" t="s">
+        <v>142</v>
+      </c>
+      <c r="I19" t="s">
         <v>215</v>
       </c>
-      <c r="Y18" t="s">
+      <c r="J19" t="s">
+        <v>197</v>
+      </c>
+      <c r="K19" t="s">
+        <v>155</v>
+      </c>
+      <c r="L19" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" t="s">
+        <v>157</v>
+      </c>
+      <c r="N19" t="s">
+        <v>158</v>
+      </c>
+      <c r="O19" t="s">
         <v>216</v>
       </c>
-      <c r="Z18" t="s">
-[...2 lines deleted...]
-      <c r="AA18" t="s">
+      <c r="P19" t="s">
         <v>217</v>
       </c>
-      <c r="AB18" t="s">
+      <c r="Q19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" t="s">
+        <v>80</v>
+      </c>
+      <c r="S19" t="s">
+        <v>80</v>
+      </c>
+      <c r="T19" t="s">
+        <v>80</v>
+      </c>
+      <c r="X19" t="s">
         <v>218</v>
       </c>
-      <c r="AC18" t="s">
-[...31 lines deleted...]
-      <c r="I19" t="s">
+      <c r="Y19" t="s">
         <v>219</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20">
+        <v>108566</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C20" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="H20" t="s">
+        <v>142</v>
+      </c>
+      <c r="I20" t="s">
         <v>220</v>
       </c>
-      <c r="L19" t="s">
+      <c r="J20" t="s">
+        <v>197</v>
+      </c>
+      <c r="K20" t="s">
         <v>221</v>
       </c>
-      <c r="M19" t="s">
+      <c r="L20" t="s">
         <v>222</v>
       </c>
-      <c r="N19" t="s">
+      <c r="M20" t="s">
         <v>223</v>
       </c>
-      <c r="O19" t="s">
+      <c r="N20" t="s">
         <v>224</v>
       </c>
-      <c r="P19" t="s">
+      <c r="O20" t="s">
         <v>225</v>
       </c>
-      <c r="Q19" t="s">
-[...11 lines deleted...]
-      <c r="X19" t="s">
+      <c r="P20" t="s">
         <v>226</v>
       </c>
-      <c r="Y19" t="s">
+      <c r="Q20" t="s">
+        <v>79</v>
+      </c>
+      <c r="R20" t="s">
+        <v>80</v>
+      </c>
+      <c r="S20" t="s">
+        <v>80</v>
+      </c>
+      <c r="T20" t="s">
+        <v>80</v>
+      </c>
+      <c r="X20" t="s">
         <v>227</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I20" t="s">
+      <c r="Y20" t="s">
         <v>228</v>
       </c>
-      <c r="J20" t="s">
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21">
+        <v>108565</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C21" t="s">
         <v>229</v>
       </c>
-      <c r="K20" t="s">
+      <c r="D21" t="s">
         <v>230</v>
       </c>
-      <c r="L20" t="s">
+      <c r="H21" t="s">
+        <v>142</v>
+      </c>
+      <c r="I21" t="s">
         <v>231</v>
       </c>
-      <c r="M20" t="s">
+      <c r="J21" t="s">
+        <v>197</v>
+      </c>
+      <c r="K21" t="s">
         <v>232</v>
       </c>
-      <c r="N20" t="s">
+      <c r="L21" t="s">
         <v>233</v>
       </c>
-      <c r="O20" t="s">
+      <c r="M21" t="s">
         <v>234</v>
       </c>
-      <c r="P20" t="s">
+      <c r="N21" t="s">
         <v>235</v>
       </c>
-      <c r="Q20" t="s">
-[...11 lines deleted...]
-      <c r="X20" t="s">
+      <c r="O21" t="s">
         <v>236</v>
       </c>
-      <c r="Y20" t="s">
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>80</v>
+      </c>
+      <c r="S21" t="s">
+        <v>80</v>
+      </c>
+      <c r="T21" t="s">
+        <v>79</v>
+      </c>
+      <c r="X21" t="s">
         <v>237</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H21" t="s">
+      <c r="Y21" t="s">
         <v>238</v>
       </c>
-      <c r="I21" t="s">
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22">
+        <v>108564</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>195</v>
+      </c>
+      <c r="I22" t="s">
         <v>239</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="J22" t="s">
+        <v>197</v>
+      </c>
+      <c r="K22" t="s">
         <v>240</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L22" t="s">
         <v>241</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M22" t="s">
         <v>242</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N22" t="s">
         <v>243</v>
       </c>
-      <c r="O21" t="s">
+      <c r="O22" t="s">
         <v>244</v>
       </c>
-      <c r="P21" t="s">
+      <c r="P22" t="s">
         <v>245</v>
       </c>
-      <c r="Q21" t="s">
-[...11 lines deleted...]
-      <c r="X21" t="s">
+      <c r="Q22" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" t="s">
+        <v>79</v>
+      </c>
+      <c r="S22" t="s">
+        <v>80</v>
+      </c>
+      <c r="T22" t="s">
+        <v>80</v>
+      </c>
+      <c r="X22" t="s">
         <v>246</v>
       </c>
-      <c r="Y21" t="s">
+      <c r="Y22" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
-[...15 lines deleted...]
-      <c r="I22" t="s">
+    <row r="23" spans="1:25">
+      <c r="A23">
+        <v>108563</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C23" t="s">
         <v>248</v>
       </c>
-      <c r="J22" t="s">
-[...17 lines deleted...]
-      <c r="P22" t="s">
+      <c r="D23" t="s">
         <v>249</v>
       </c>
-      <c r="Q22" t="s">
-[...14 lines deleted...]
-      <c r="Y22" t="s">
+      <c r="E23" t="s">
+        <v>248</v>
+      </c>
+      <c r="F23" t="s">
         <v>250</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>84</v>
+      <c r="G23" t="s">
+        <v>251</v>
       </c>
       <c r="H23" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I23" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J23" t="s">
-        <v>253</v>
+        <v>197</v>
       </c>
       <c r="K23" t="s">
         <v>254</v>
       </c>
       <c r="L23" t="s">
         <v>255</v>
       </c>
       <c r="M23" t="s">
         <v>256</v>
       </c>
       <c r="N23" t="s">
         <v>257</v>
       </c>
       <c r="O23" t="s">
         <v>258</v>
       </c>
       <c r="P23" t="s">
         <v>259</v>
       </c>
       <c r="Q23" t="s">
         <v>79</v>
       </c>
       <c r="R23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X23" t="s">
         <v>260</v>
       </c>
       <c r="Y23" t="s">
         <v>261</v>
       </c>
-      <c r="Z23" t="s">
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24">
+        <v>108562</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" t="s">
         <v>262</v>
       </c>
-      <c r="AA23" t="s">
+      <c r="J24" t="s">
+        <v>197</v>
+      </c>
+      <c r="K24" t="s">
+        <v>155</v>
+      </c>
+      <c r="L24" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" t="s">
+        <v>157</v>
+      </c>
+      <c r="N24" t="s">
+        <v>158</v>
+      </c>
+      <c r="O24" t="s">
         <v>263</v>
       </c>
-      <c r="AB23" t="s">
+      <c r="P24" t="s">
         <v>264</v>
       </c>
-      <c r="AC23" t="s">
-[...11 lines deleted...]
-      <c r="AJ23" t="s">
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>80</v>
+      </c>
+      <c r="T24" t="s">
+        <v>80</v>
+      </c>
+      <c r="X24" t="s">
         <v>265</v>
       </c>
-      <c r="AK23" t="s">
+      <c r="Y24" t="s">
         <v>266</v>
       </c>
-      <c r="AL23" t="s">
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25">
+        <v>108561</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="H25" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" t="s">
         <v>267</v>
       </c>
-      <c r="AM23" t="s">
+      <c r="J25" t="s">
+        <v>197</v>
+      </c>
+      <c r="K25" t="s">
+        <v>155</v>
+      </c>
+      <c r="L25" t="s">
+        <v>156</v>
+      </c>
+      <c r="M25" t="s">
+        <v>157</v>
+      </c>
+      <c r="N25" t="s">
+        <v>158</v>
+      </c>
+      <c r="O25" t="s">
+        <v>263</v>
+      </c>
+      <c r="P25" t="s">
         <v>268</v>
       </c>
-      <c r="AN23" t="s">
-[...11 lines deleted...]
-      <c r="AU23" t="s">
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>80</v>
+      </c>
+      <c r="S25" t="s">
+        <v>80</v>
+      </c>
+      <c r="T25" t="s">
+        <v>80</v>
+      </c>
+      <c r="X25" t="s">
         <v>269</v>
       </c>
-      <c r="AV23" t="s">
-[...2 lines deleted...]
-      <c r="AW23" t="s">
+      <c r="Y25" t="s">
         <v>270</v>
       </c>
-      <c r="AX23" t="s">
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26">
+        <v>108560</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C26" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" t="s">
+        <v>249</v>
+      </c>
+      <c r="E26" t="s">
+        <v>248</v>
+      </c>
+      <c r="F26" t="s">
+        <v>250</v>
+      </c>
+      <c r="G26" t="s">
+        <v>251</v>
+      </c>
+      <c r="H26" t="s">
+        <v>252</v>
+      </c>
+      <c r="I26" t="s">
         <v>271</v>
       </c>
-      <c r="AY23" t="s">
-[...11 lines deleted...]
-      <c r="BF23" t="s">
+      <c r="J26" t="s">
         <v>272</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I24" t="s">
+      <c r="K26" t="s">
+        <v>254</v>
+      </c>
+      <c r="L26" t="s">
+        <v>255</v>
+      </c>
+      <c r="M26" t="s">
+        <v>256</v>
+      </c>
+      <c r="N26" t="s">
+        <v>257</v>
+      </c>
+      <c r="O26" t="s">
         <v>273</v>
       </c>
-      <c r="J24" t="s">
-[...14 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P26" t="s">
         <v>274</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>80</v>
+      </c>
+      <c r="S26" t="s">
+        <v>80</v>
+      </c>
+      <c r="T26" t="s">
+        <v>80</v>
+      </c>
+      <c r="X26" t="s">
+        <v>271</v>
+      </c>
+      <c r="Y26" t="s">
         <v>275</v>
       </c>
-      <c r="Q24" t="s">
-[...11 lines deleted...]
-      <c r="X24" t="s">
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27">
+        <v>108558</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="H27" t="s">
+        <v>195</v>
+      </c>
+      <c r="I27" t="s">
         <v>276</v>
       </c>
-      <c r="Y24" t="s">
+      <c r="J27" t="s">
+        <v>272</v>
+      </c>
+      <c r="K27" t="s">
         <v>277</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I25" t="s">
+      <c r="L27" t="s">
         <v>278</v>
       </c>
-      <c r="J25" t="s">
+      <c r="M27" t="s">
         <v>279</v>
       </c>
-      <c r="K25" t="s">
+      <c r="N27" t="s">
         <v>280</v>
       </c>
-      <c r="L25" t="s">
+      <c r="O27" t="s">
         <v>281</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P27" t="s">
         <v>282</v>
       </c>
-      <c r="N25" t="s">
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" t="s">
+        <v>80</v>
+      </c>
+      <c r="T27" t="s">
+        <v>80</v>
+      </c>
+      <c r="X27" t="s">
         <v>283</v>
       </c>
-      <c r="O25" t="s">
+      <c r="Y27" t="s">
         <v>284</v>
       </c>
-      <c r="P25" t="s">
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28">
+        <v>108557</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C28" t="s">
         <v>285</v>
       </c>
-      <c r="Q25" t="s">
-[...11 lines deleted...]
-      <c r="X25" t="s">
+      <c r="D28" t="s">
         <v>286</v>
       </c>
-      <c r="Y25" t="s">
+      <c r="H28" t="s">
+        <v>252</v>
+      </c>
+      <c r="I28" t="s">
         <v>287</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I26" t="s">
+      <c r="J28" t="s">
+        <v>272</v>
+      </c>
+      <c r="K28" t="s">
         <v>288</v>
       </c>
-      <c r="J26" t="s">
+      <c r="L28" t="s">
         <v>289</v>
       </c>
-      <c r="K26" t="s">
+      <c r="M28" t="s">
         <v>290</v>
       </c>
-      <c r="L26" t="s">
+      <c r="N28" t="s">
+        <v>235</v>
+      </c>
+      <c r="O28" t="s">
         <v>291</v>
       </c>
-      <c r="M26" t="s">
+      <c r="P28" t="s">
         <v>292</v>
       </c>
-      <c r="N26" t="s">
-[...2 lines deleted...]
-      <c r="O26" t="s">
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>80</v>
+      </c>
+      <c r="S28" t="s">
+        <v>80</v>
+      </c>
+      <c r="T28" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" t="s">
         <v>293</v>
       </c>
-      <c r="P26" t="s">
+      <c r="Y28" t="s">
         <v>294</v>
       </c>
-      <c r="Q26" t="s">
-[...11 lines deleted...]
-      <c r="X26" t="s">
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29">
+        <v>108556</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C29" t="s">
+        <v>285</v>
+      </c>
+      <c r="D29" t="s">
+        <v>286</v>
+      </c>
+      <c r="H29" t="s">
+        <v>252</v>
+      </c>
+      <c r="I29" t="s">
         <v>295</v>
       </c>
-      <c r="Y26" t="s">
+      <c r="J29" t="s">
+        <v>272</v>
+      </c>
+      <c r="K29" t="s">
+        <v>288</v>
+      </c>
+      <c r="L29" t="s">
+        <v>289</v>
+      </c>
+      <c r="M29" t="s">
+        <v>290</v>
+      </c>
+      <c r="N29" t="s">
+        <v>235</v>
+      </c>
+      <c r="O29" t="s">
         <v>296</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I27" t="s">
+      <c r="P29" t="s">
         <v>297</v>
       </c>
-      <c r="J27" t="s">
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>80</v>
+      </c>
+      <c r="T29" t="s">
+        <v>80</v>
+      </c>
+      <c r="X29" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
+        <v>108555</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" t="s">
+        <v>142</v>
+      </c>
+      <c r="I30" t="s">
+        <v>300</v>
+      </c>
+      <c r="J30" t="s">
+        <v>272</v>
+      </c>
+      <c r="K30" t="s">
+        <v>301</v>
+      </c>
+      <c r="L30" t="s">
+        <v>302</v>
+      </c>
+      <c r="M30" t="s">
+        <v>303</v>
+      </c>
+      <c r="N30" t="s">
+        <v>304</v>
+      </c>
+      <c r="O30" t="s">
+        <v>305</v>
+      </c>
+      <c r="P30" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>80</v>
+      </c>
+      <c r="S30" t="s">
+        <v>80</v>
+      </c>
+      <c r="T30" t="s">
+        <v>80</v>
+      </c>
+      <c r="X30" t="s">
+        <v>307</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>108552</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C31" t="s">
+        <v>285</v>
+      </c>
+      <c r="D31" t="s">
+        <v>286</v>
+      </c>
+      <c r="H31" t="s">
+        <v>252</v>
+      </c>
+      <c r="I31" t="s">
+        <v>309</v>
+      </c>
+      <c r="J31" t="s">
+        <v>310</v>
+      </c>
+      <c r="K31" t="s">
+        <v>288</v>
+      </c>
+      <c r="L31" t="s">
         <v>289</v>
       </c>
-      <c r="K27" t="s">
-[...123 lines deleted...]
-      <c r="M29" t="s">
+      <c r="M31" t="s">
+        <v>290</v>
+      </c>
+      <c r="N31" t="s">
+        <v>235</v>
+      </c>
+      <c r="O31" t="s">
+        <v>311</v>
+      </c>
+      <c r="P31" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" t="s">
+        <v>80</v>
+      </c>
+      <c r="T31" t="s">
+        <v>80</v>
+      </c>
+      <c r="X31" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>108550</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+      <c r="I32" t="s">
+        <v>315</v>
+      </c>
+      <c r="J32" t="s">
         <v>310</v>
       </c>
-      <c r="N29" t="s">
-[...32 lines deleted...]
-      <c r="AB29" t="s">
+      <c r="K32" t="s">
+        <v>155</v>
+      </c>
+      <c r="L32" t="s">
+        <v>156</v>
+      </c>
+      <c r="M32" t="s">
+        <v>157</v>
+      </c>
+      <c r="N32" t="s">
+        <v>158</v>
+      </c>
+      <c r="O32" t="s">
         <v>316</v>
       </c>
-      <c r="AC29" t="s">
-[...11 lines deleted...]
-      <c r="AJ29" t="s">
+      <c r="P32" t="s">
         <v>317</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I30" t="s">
+      <c r="Q32" t="s">
+        <v>79</v>
+      </c>
+      <c r="R32" t="s">
+        <v>80</v>
+      </c>
+      <c r="S32" t="s">
+        <v>80</v>
+      </c>
+      <c r="T32" t="s">
+        <v>80</v>
+      </c>
+      <c r="X32" t="s">
         <v>318</v>
       </c>
-      <c r="J30" t="s">
-[...14 lines deleted...]
-      <c r="O30" t="s">
+      <c r="Y32" t="s">
         <v>319</v>
-      </c>
-[...134 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="33" spans="1:36">
       <c r="A33">
-        <v>108215</v>
+        <v>108549</v>
       </c>
       <c r="B33" s="1">
-        <v>46155</v>
+        <v>46216</v>
       </c>
       <c r="C33" t="s">
-        <v>331</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>332</v>
+        <v>96</v>
       </c>
       <c r="H33" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="I33" t="s">
-        <v>342</v>
+        <v>267</v>
       </c>
       <c r="J33" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="K33" t="s">
-        <v>335</v>
+        <v>155</v>
       </c>
       <c r="L33" t="s">
-        <v>336</v>
+        <v>156</v>
       </c>
       <c r="M33" t="s">
-        <v>337</v>
+        <v>157</v>
       </c>
       <c r="N33" t="s">
-        <v>338</v>
+        <v>158</v>
       </c>
       <c r="O33" t="s">
-        <v>343</v>
+        <v>263</v>
+      </c>
+      <c r="P33" t="s">
+        <v>320</v>
       </c>
       <c r="Q33" t="s">
         <v>79</v>
       </c>
       <c r="R33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X33" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="Y33" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
     </row>
     <row r="34" spans="1:36">
       <c r="A34">
-        <v>108216</v>
+        <v>108546</v>
       </c>
       <c r="B34" s="1">
-        <v>46155</v>
+        <v>46216</v>
       </c>
       <c r="C34" t="s">
-        <v>331</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>332</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="I34" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="J34" t="s">
+        <v>310</v>
+      </c>
+      <c r="K34" t="s">
+        <v>301</v>
+      </c>
+      <c r="L34" t="s">
+        <v>302</v>
+      </c>
+      <c r="M34" t="s">
         <v>303</v>
       </c>
-      <c r="K34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>338</v>
+        <v>304</v>
       </c>
       <c r="O34" t="s">
-        <v>347</v>
+        <v>324</v>
+      </c>
+      <c r="P34" t="s">
+        <v>325</v>
       </c>
       <c r="Q34" t="s">
         <v>79</v>
       </c>
       <c r="R34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X34" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="Y34" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
-        <v>108217</v>
+        <v>108532</v>
       </c>
       <c r="B35" s="1">
-        <v>46155</v>
+        <v>46213</v>
       </c>
       <c r="C35" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" t="s">
+        <v>84</v>
+      </c>
+      <c r="H35" t="s">
+        <v>107</v>
+      </c>
+      <c r="I35" t="s">
+        <v>328</v>
+      </c>
+      <c r="J35" t="s">
+        <v>329</v>
+      </c>
+      <c r="L35" t="s">
+        <v>330</v>
+      </c>
+      <c r="M35" t="s">
         <v>331</v>
       </c>
-      <c r="D35" t="s">
+      <c r="N35" t="s">
+        <v>112</v>
+      </c>
+      <c r="O35" t="s">
         <v>332</v>
       </c>
-      <c r="H35" t="s">
+      <c r="P35" t="s">
         <v>333</v>
       </c>
-      <c r="I35" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q35" t="s">
         <v>79</v>
       </c>
       <c r="R35" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X35" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="Y35" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
-        <v>108218</v>
+        <v>108533</v>
       </c>
       <c r="B36" s="1">
-        <v>46155</v>
+        <v>46213</v>
       </c>
       <c r="C36" t="s">
-        <v>331</v>
+        <v>83</v>
       </c>
       <c r="D36" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>84</v>
       </c>
       <c r="I36" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="J36" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="K36" t="s">
+        <v>336</v>
+      </c>
+      <c r="L36" t="s">
+        <v>337</v>
+      </c>
+      <c r="M36" t="s">
+        <v>338</v>
+      </c>
+      <c r="N36" t="s">
+        <v>112</v>
+      </c>
+      <c r="O36" t="s">
+        <v>339</v>
+      </c>
+      <c r="P36" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>79</v>
+      </c>
+      <c r="R36" t="s">
+        <v>80</v>
+      </c>
+      <c r="S36" t="s">
+        <v>80</v>
+      </c>
+      <c r="T36" t="s">
+        <v>80</v>
+      </c>
+      <c r="X36" t="s">
         <v>335</v>
       </c>
-      <c r="L36" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Y36" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
-        <v>108219</v>
+        <v>108534</v>
       </c>
       <c r="B37" s="1">
-        <v>46155</v>
+        <v>46213</v>
       </c>
       <c r="C37" t="s">
-        <v>331</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>332</v>
+        <v>96</v>
       </c>
       <c r="H37" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="I37" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="J37" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="K37" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="L37" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="M37" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="N37" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="O37" t="s">
-        <v>357</v>
+        <v>347</v>
+      </c>
+      <c r="P37" t="s">
+        <v>348</v>
       </c>
       <c r="Q37" t="s">
         <v>79</v>
       </c>
       <c r="R37" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T37" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X37" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="Y37" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:36">
       <c r="A38">
-        <v>108220</v>
+        <v>108535</v>
       </c>
       <c r="B38" s="1">
-        <v>46155</v>
+        <v>46213</v>
       </c>
       <c r="C38" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I38" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="J38" t="s">
-        <v>303</v>
+        <v>329</v>
+      </c>
+      <c r="K38" t="s">
+        <v>343</v>
       </c>
       <c r="L38" t="s">
-        <v>74</v>
+        <v>344</v>
       </c>
       <c r="M38" t="s">
-        <v>75</v>
+        <v>345</v>
       </c>
       <c r="N38" t="s">
-        <v>76</v>
+        <v>346</v>
       </c>
       <c r="O38" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="P38" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="Q38" t="s">
         <v>79</v>
       </c>
       <c r="R38" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S38" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T38" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>80</v>
       </c>
       <c r="X38" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="Y38" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39">
-        <v>108200</v>
+        <v>108537</v>
       </c>
       <c r="B39" s="1">
-        <v>46154</v>
+        <v>46213</v>
       </c>
       <c r="C39" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H39" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I39" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="J39" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="K39" t="s">
-        <v>220</v>
+        <v>343</v>
       </c>
       <c r="L39" t="s">
-        <v>221</v>
+        <v>344</v>
       </c>
       <c r="M39" t="s">
-        <v>222</v>
+        <v>345</v>
       </c>
       <c r="N39" t="s">
-        <v>223</v>
+        <v>346</v>
       </c>
       <c r="O39" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
       <c r="P39" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="Q39" t="s">
         <v>79</v>
       </c>
       <c r="R39" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S39" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T39" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X39" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="Y39" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40">
-        <v>108203</v>
+        <v>108538</v>
       </c>
       <c r="B40" s="1">
-        <v>46154</v>
+        <v>46213</v>
       </c>
       <c r="C40" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D40" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>323</v>
+        <v>142</v>
       </c>
       <c r="I40" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="J40" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="K40" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="L40" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="M40" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="N40" t="s">
-        <v>100</v>
+        <v>346</v>
       </c>
       <c r="O40" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="P40" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="Q40" t="s">
         <v>79</v>
       </c>
       <c r="R40" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S40" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T40" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X40" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="Y40" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
-        <v>108204</v>
+        <v>108539</v>
       </c>
       <c r="B41" s="1">
-        <v>46154</v>
+        <v>46213</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I41" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="J41" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="K41" t="s">
-        <v>97</v>
+        <v>364</v>
       </c>
       <c r="L41" t="s">
-        <v>98</v>
+        <v>365</v>
       </c>
       <c r="M41" t="s">
-        <v>99</v>
+        <v>366</v>
       </c>
       <c r="N41" t="s">
-        <v>100</v>
+        <v>367</v>
       </c>
       <c r="O41" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="P41" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="Q41" t="s">
         <v>79</v>
       </c>
       <c r="R41" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S41" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T41" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X41" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="Y41" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
-        <v>108206</v>
+        <v>108540</v>
       </c>
       <c r="B42" s="1">
-        <v>46154</v>
+        <v>46213</v>
       </c>
       <c r="C42" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D42" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H42" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="I42" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="J42" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="K42" t="s">
-        <v>380</v>
+        <v>343</v>
       </c>
       <c r="L42" t="s">
-        <v>381</v>
+        <v>344</v>
       </c>
       <c r="M42" t="s">
-        <v>382</v>
+        <v>345</v>
       </c>
       <c r="N42" t="s">
-        <v>383</v>
+        <v>346</v>
       </c>
       <c r="O42" t="s">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="P42" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="Q42" t="s">
         <v>79</v>
       </c>
       <c r="R42" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S42" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T42" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X42" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="Y42" t="s">
-        <v>387</v>
+        <v>375</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>347</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>376</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>377</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
-        <v>108207</v>
+        <v>108525</v>
       </c>
       <c r="B43" s="1">
-        <v>46154</v>
+        <v>46212</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43" t="s">
         <v>84</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I43" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="J43" t="s">
-        <v>279</v>
+        <v>380</v>
       </c>
       <c r="K43" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="L43" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="M43" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="N43" t="s">
-        <v>392</v>
+        <v>112</v>
       </c>
       <c r="O43" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="Q43" t="s">
         <v>79</v>
       </c>
       <c r="R43" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S43" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T43" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X43" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="Y43" t="s">
-        <v>396</v>
-[...20 lines deleted...]
-        <v>399</v>
+        <v>386</v>
       </c>
     </row>
     <row r="44" spans="1:36">
       <c r="A44">
-        <v>108195</v>
+        <v>108527</v>
       </c>
       <c r="B44" s="1">
-        <v>46153</v>
+        <v>46212</v>
       </c>
       <c r="C44" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="D44" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="I44" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="J44" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="K44" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="L44" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="M44" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="N44" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="O44" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="P44" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="Q44" t="s">
         <v>79</v>
       </c>
       <c r="R44" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S44" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T44" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X44" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="Y44" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
-        <v>108197</v>
+        <v>108516</v>
       </c>
       <c r="B45" s="1">
-        <v>46153</v>
+        <v>46211</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="H45" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="I45" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="J45" t="s">
+        <v>398</v>
+      </c>
+      <c r="K45" t="s">
+        <v>145</v>
+      </c>
+      <c r="L45" t="s">
+        <v>146</v>
+      </c>
+      <c r="M45" t="s">
+        <v>147</v>
+      </c>
+      <c r="N45" t="s">
+        <v>148</v>
+      </c>
+      <c r="O45" t="s">
+        <v>399</v>
+      </c>
+      <c r="P45" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>79</v>
+      </c>
+      <c r="R45" t="s">
+        <v>80</v>
+      </c>
+      <c r="S45" t="s">
+        <v>80</v>
+      </c>
+      <c r="T45" t="s">
+        <v>80</v>
+      </c>
+      <c r="X45" t="s">
         <v>401</v>
       </c>
-      <c r="K45" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Y45" t="s">
-        <v>417</v>
+        <v>402</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>399</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>403</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>404</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="46" spans="1:36">
       <c r="A46">
-        <v>108199</v>
+        <v>108517</v>
       </c>
       <c r="B46" s="1">
-        <v>46153</v>
+        <v>46211</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>229</v>
       </c>
       <c r="D46" t="s">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="H46" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I46" t="s">
-        <v>219</v>
+        <v>406</v>
       </c>
       <c r="J46" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
       <c r="K46" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L46" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="M46" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="N46" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="O46" t="s">
-        <v>224</v>
+        <v>407</v>
       </c>
       <c r="P46" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="Q46" t="s">
         <v>79</v>
       </c>
       <c r="R46" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S46" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T46" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X46" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="Y46" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
     </row>
     <row r="47" spans="1:36">
       <c r="A47">
-        <v>108181</v>
+        <v>108518</v>
       </c>
       <c r="B47" s="1">
-        <v>46149</v>
+        <v>46211</v>
       </c>
       <c r="C47" t="s">
-        <v>188</v>
+        <v>229</v>
       </c>
       <c r="D47" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>230</v>
       </c>
       <c r="H47" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I47" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="J47" t="s">
-        <v>422</v>
+        <v>380</v>
+      </c>
+      <c r="K47" t="s">
+        <v>232</v>
       </c>
       <c r="L47" t="s">
-        <v>423</v>
+        <v>233</v>
       </c>
       <c r="M47" t="s">
-        <v>424</v>
+        <v>234</v>
       </c>
       <c r="N47" t="s">
-        <v>425</v>
+        <v>235</v>
       </c>
       <c r="O47" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="P47" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="Q47" t="s">
         <v>79</v>
       </c>
       <c r="R47" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S47" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T47" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X47" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="Y47" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
-        <v>108182</v>
+        <v>108519</v>
       </c>
       <c r="B48" s="1">
-        <v>46149</v>
+        <v>46211</v>
       </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>229</v>
       </c>
       <c r="D48" t="s">
-        <v>70</v>
+        <v>230</v>
+      </c>
+      <c r="H48" t="s">
+        <v>142</v>
       </c>
       <c r="I48" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="J48" t="s">
-        <v>422</v>
+        <v>380</v>
       </c>
       <c r="K48" t="s">
-        <v>431</v>
+        <v>232</v>
       </c>
       <c r="L48" t="s">
-        <v>432</v>
+        <v>233</v>
       </c>
       <c r="M48" t="s">
-        <v>433</v>
+        <v>234</v>
       </c>
       <c r="N48" t="s">
-        <v>100</v>
+        <v>235</v>
       </c>
       <c r="O48" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="P48" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="Q48" t="s">
         <v>79</v>
       </c>
       <c r="R48" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S48" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T48" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X48" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="Y48" t="s">
-        <v>437</v>
-[...23 lines deleted...]
-        <v>441</v>
+        <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>108183</v>
+        <v>108520</v>
       </c>
       <c r="B49" s="1">
-        <v>46149</v>
+        <v>46211</v>
       </c>
       <c r="C49" t="s">
-        <v>83</v>
+        <v>229</v>
       </c>
       <c r="D49" t="s">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="H49" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="I49" t="s">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="J49" t="s">
+        <v>380</v>
+      </c>
+      <c r="K49" t="s">
+        <v>232</v>
+      </c>
+      <c r="L49" t="s">
+        <v>233</v>
+      </c>
+      <c r="M49" t="s">
+        <v>234</v>
+      </c>
+      <c r="N49" t="s">
+        <v>235</v>
+      </c>
+      <c r="O49" t="s">
         <v>422</v>
       </c>
-      <c r="K49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P49" t="s">
-        <v>448</v>
+        <v>423</v>
       </c>
       <c r="Q49" t="s">
         <v>79</v>
       </c>
       <c r="R49" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S49" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T49" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X49" t="s">
-        <v>449</v>
+        <v>424</v>
       </c>
       <c r="Y49" t="s">
-        <v>450</v>
+        <v>425</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>108184</v>
+        <v>108521</v>
       </c>
       <c r="B50" s="1">
-        <v>46149</v>
+        <v>46211</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>84</v>
       </c>
       <c r="H50" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="I50" t="s">
-        <v>451</v>
+        <v>426</v>
       </c>
       <c r="J50" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>380</v>
       </c>
       <c r="L50" t="s">
-        <v>444</v>
+        <v>330</v>
       </c>
       <c r="M50" t="s">
-        <v>445</v>
+        <v>331</v>
       </c>
       <c r="N50" t="s">
-        <v>446</v>
+        <v>112</v>
       </c>
       <c r="O50" t="s">
-        <v>452</v>
+        <v>427</v>
       </c>
       <c r="P50" t="s">
-        <v>453</v>
+        <v>428</v>
       </c>
       <c r="Q50" t="s">
         <v>79</v>
       </c>
       <c r="R50" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S50" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T50" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X50" t="s">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="Y50" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>108185</v>
+        <v>108507</v>
       </c>
       <c r="B51" s="1">
-        <v>46149</v>
+        <v>46210</v>
       </c>
       <c r="C51" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D51" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H51" t="s">
-        <v>177</v>
+        <v>71</v>
       </c>
       <c r="I51" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
       <c r="J51" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="K51" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="L51" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="M51" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="N51" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="O51" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="P51" t="s">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="Q51" t="s">
         <v>79</v>
       </c>
       <c r="R51" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S51" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T51" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X51" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="Y51" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>108186</v>
+        <v>108508</v>
       </c>
       <c r="B52" s="1">
-        <v>46149</v>
+        <v>46210</v>
       </c>
       <c r="C52" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D52" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H52" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="I52" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="J52" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="K52" t="s">
+        <v>441</v>
+      </c>
+      <c r="L52" t="s">
+        <v>442</v>
+      </c>
+      <c r="M52" t="s">
         <v>443</v>
       </c>
-      <c r="L52" t="s">
+      <c r="N52" t="s">
         <v>444</v>
       </c>
-      <c r="M52" t="s">
+      <c r="O52" t="s">
         <v>445</v>
       </c>
-      <c r="N52" t="s">
+      <c r="P52" t="s">
         <v>446</v>
       </c>
-      <c r="O52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q52" t="s">
         <v>79</v>
       </c>
       <c r="R52" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S52" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T52" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X52" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="Y52" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>108187</v>
+        <v>108509</v>
       </c>
       <c r="B53" s="1">
-        <v>46149</v>
+        <v>46210</v>
       </c>
       <c r="C53" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D53" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H53" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="I53" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="J53" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="K53" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="L53" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="M53" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="N53" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="O53" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="P53" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="Q53" t="s">
         <v>79</v>
       </c>
       <c r="R53" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S53" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T53" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X53" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="Y53" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>108188</v>
+        <v>108510</v>
       </c>
       <c r="B54" s="1">
-        <v>46149</v>
+        <v>46210</v>
       </c>
       <c r="C54" t="s">
-        <v>188</v>
+        <v>95</v>
       </c>
       <c r="D54" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="H54" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I54" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="J54" t="s">
-        <v>422</v>
+        <v>431</v>
+      </c>
+      <c r="K54" t="s">
+        <v>450</v>
       </c>
       <c r="L54" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="M54" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
       <c r="N54" t="s">
-        <v>425</v>
+        <v>453</v>
       </c>
       <c r="O54" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="P54" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="Q54" t="s">
         <v>79</v>
       </c>
       <c r="R54" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S54" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T54" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X54" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="Y54" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>108189</v>
+        <v>108500</v>
       </c>
       <c r="B55" s="1">
-        <v>46149</v>
+        <v>46206</v>
       </c>
       <c r="C55" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="D55" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>117</v>
+      </c>
+      <c r="E55" t="s">
+        <v>116</v>
       </c>
       <c r="I55" t="s">
-        <v>248</v>
+        <v>462</v>
       </c>
       <c r="J55" t="s">
-        <v>422</v>
+        <v>463</v>
       </c>
       <c r="K55" t="s">
-        <v>106</v>
+        <v>464</v>
       </c>
       <c r="L55" t="s">
-        <v>107</v>
+        <v>465</v>
       </c>
       <c r="M55" t="s">
-        <v>108</v>
+        <v>466</v>
       </c>
       <c r="N55" t="s">
-        <v>109</v>
+        <v>467</v>
       </c>
       <c r="O55" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="Q55" t="s">
         <v>79</v>
       </c>
       <c r="R55" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S55" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T55" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>80</v>
       </c>
       <c r="Y55" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>108190</v>
+        <v>108501</v>
       </c>
       <c r="B56" s="1">
-        <v>46149</v>
+        <v>46206</v>
       </c>
       <c r="C56" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="D56" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="H56" t="s">
-        <v>104</v>
+        <v>195</v>
       </c>
       <c r="I56" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="J56" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="K56" t="s">
-        <v>106</v>
+        <v>389</v>
       </c>
       <c r="L56" t="s">
-        <v>107</v>
+        <v>390</v>
       </c>
       <c r="M56" t="s">
-        <v>108</v>
+        <v>391</v>
       </c>
       <c r="N56" t="s">
-        <v>109</v>
+        <v>392</v>
       </c>
       <c r="O56" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="P56" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="Q56" t="s">
         <v>79</v>
       </c>
       <c r="R56" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S56" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T56" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X56" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="Y56" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>108192</v>
+        <v>108503</v>
       </c>
       <c r="B57" s="1">
-        <v>46149</v>
+        <v>46206</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>84</v>
+      </c>
+      <c r="H57" t="s">
+        <v>107</v>
       </c>
       <c r="I57" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="J57" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="L57" t="s">
-        <v>484</v>
+        <v>110</v>
       </c>
       <c r="M57" t="s">
-        <v>485</v>
+        <v>111</v>
       </c>
       <c r="N57" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O57" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="P57" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="Q57" t="s">
         <v>79</v>
       </c>
       <c r="R57" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S57" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T57" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X57" t="s">
-        <v>482</v>
+        <v>476</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>108173</v>
+        <v>108497</v>
       </c>
       <c r="B58" s="1">
-        <v>46148</v>
+        <v>46205</v>
       </c>
       <c r="C58" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="H58" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="I58" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="J58" t="s">
-        <v>489</v>
+        <v>398</v>
       </c>
       <c r="K58" t="s">
-        <v>490</v>
+        <v>145</v>
       </c>
       <c r="L58" t="s">
-        <v>491</v>
+        <v>146</v>
       </c>
       <c r="M58" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="N58" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="O58" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="P58" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="Q58" t="s">
         <v>79</v>
       </c>
       <c r="R58" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S58" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T58" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X58" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="Y58" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>108174</v>
+        <v>108491</v>
       </c>
       <c r="B59" s="1">
-        <v>46148</v>
+        <v>46204</v>
       </c>
       <c r="C59" t="s">
-        <v>497</v>
+        <v>95</v>
       </c>
       <c r="D59" t="s">
-        <v>498</v>
+        <v>96</v>
       </c>
       <c r="H59" t="s">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="I59" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="J59" t="s">
-        <v>500</v>
+        <v>463</v>
       </c>
       <c r="K59" t="s">
-        <v>501</v>
+        <v>441</v>
       </c>
       <c r="L59" t="s">
-        <v>502</v>
+        <v>442</v>
       </c>
       <c r="M59" t="s">
-        <v>503</v>
+        <v>443</v>
       </c>
       <c r="N59" t="s">
-        <v>504</v>
+        <v>444</v>
       </c>
       <c r="O59" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="P59" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="Q59" t="s">
         <v>79</v>
       </c>
       <c r="R59" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S59" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T59" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X59" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="Y59" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>108180</v>
+        <v>108492</v>
       </c>
       <c r="B60" s="1">
-        <v>46148</v>
+        <v>46204</v>
       </c>
       <c r="C60" t="s">
         <v>83</v>
       </c>
       <c r="D60" t="s">
         <v>84</v>
       </c>
+      <c r="H60" t="s">
+        <v>107</v>
+      </c>
       <c r="I60" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="J60" t="s">
-        <v>500</v>
+        <v>463</v>
       </c>
       <c r="K60" t="s">
-        <v>510</v>
+        <v>178</v>
       </c>
       <c r="L60" t="s">
-        <v>511</v>
+        <v>179</v>
       </c>
       <c r="M60" t="s">
-        <v>512</v>
+        <v>180</v>
       </c>
       <c r="N60" t="s">
-        <v>513</v>
+        <v>181</v>
       </c>
       <c r="O60" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="P60" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="Q60" t="s">
         <v>79</v>
       </c>
       <c r="R60" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S60" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T60" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X60" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="Y60" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>108164</v>
+        <v>108493</v>
       </c>
       <c r="B61" s="1">
-        <v>46147</v>
+        <v>46204</v>
       </c>
       <c r="C61" t="s">
-        <v>188</v>
+        <v>83</v>
       </c>
       <c r="D61" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>84</v>
       </c>
       <c r="H61" t="s">
-        <v>104</v>
+        <v>497</v>
       </c>
       <c r="I61" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="J61" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
       <c r="L61" t="s">
-        <v>423</v>
+        <v>499</v>
       </c>
       <c r="M61" t="s">
-        <v>424</v>
+        <v>500</v>
       </c>
       <c r="N61" t="s">
-        <v>425</v>
+        <v>501</v>
       </c>
       <c r="O61" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="P61" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="Q61" t="s">
         <v>79</v>
       </c>
       <c r="R61" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S61" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T61" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X61" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>504</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>108165</v>
+        <v>108495</v>
       </c>
       <c r="B62" s="1">
-        <v>46147</v>
+        <v>46204</v>
       </c>
       <c r="C62" t="s">
-        <v>83</v>
+        <v>505</v>
       </c>
       <c r="D62" t="s">
-        <v>84</v>
+        <v>506</v>
       </c>
       <c r="H62" t="s">
-        <v>148</v>
+        <v>507</v>
       </c>
       <c r="I62" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="J62" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
       <c r="K62" t="s">
-        <v>150</v>
+        <v>509</v>
       </c>
       <c r="L62" t="s">
-        <v>151</v>
+        <v>510</v>
       </c>
       <c r="M62" t="s">
-        <v>152</v>
+        <v>511</v>
       </c>
       <c r="N62" t="s">
-        <v>153</v>
+        <v>512</v>
       </c>
       <c r="O62" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="P62" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="Q62" t="s">
         <v>79</v>
       </c>
       <c r="R62" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S62" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T62" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X62" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="Y62" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>108167</v>
+        <v>108487</v>
       </c>
       <c r="B63" s="1">
-        <v>46147</v>
+        <v>46203</v>
       </c>
       <c r="C63" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="D63" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I63" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="J63" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="K63" t="s">
-        <v>529</v>
+        <v>381</v>
       </c>
       <c r="L63" t="s">
-        <v>412</v>
+        <v>382</v>
       </c>
       <c r="M63" t="s">
-        <v>413</v>
+        <v>383</v>
       </c>
       <c r="N63" t="s">
-        <v>530</v>
+        <v>112</v>
       </c>
       <c r="O63" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="Q63" t="s">
         <v>79</v>
       </c>
       <c r="R63" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S63" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T63" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X63" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="Y63" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>108168</v>
+        <v>108488</v>
       </c>
       <c r="B64" s="1">
-        <v>46147</v>
+        <v>46203</v>
       </c>
       <c r="C64" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D64" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H64" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="I64" t="s">
+        <v>521</v>
+      </c>
+      <c r="J64" t="s">
+        <v>522</v>
+      </c>
+      <c r="K64" t="s">
+        <v>523</v>
+      </c>
+      <c r="L64" t="s">
+        <v>524</v>
+      </c>
+      <c r="M64" t="s">
+        <v>525</v>
+      </c>
+      <c r="N64" t="s">
+        <v>304</v>
+      </c>
+      <c r="O64" t="s">
+        <v>526</v>
+      </c>
+      <c r="P64" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>79</v>
+      </c>
+      <c r="R64" t="s">
+        <v>80</v>
+      </c>
+      <c r="S64" t="s">
+        <v>80</v>
+      </c>
+      <c r="T64" t="s">
+        <v>80</v>
+      </c>
+      <c r="X64" t="s">
+        <v>528</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65">
+        <v>108479</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46202</v>
+      </c>
+      <c r="C65" t="s">
+        <v>95</v>
+      </c>
+      <c r="D65" t="s">
+        <v>96</v>
+      </c>
+      <c r="H65" t="s">
+        <v>252</v>
+      </c>
+      <c r="I65" t="s">
+        <v>530</v>
+      </c>
+      <c r="J65" t="s">
+        <v>517</v>
+      </c>
+      <c r="K65" t="s">
+        <v>531</v>
+      </c>
+      <c r="L65" t="s">
+        <v>532</v>
+      </c>
+      <c r="M65" t="s">
+        <v>533</v>
+      </c>
+      <c r="N65" t="s">
+        <v>534</v>
+      </c>
+      <c r="O65" t="s">
         <v>535</v>
       </c>
-      <c r="J64" t="s">
-[...2 lines deleted...]
-      <c r="K64" t="s">
+      <c r="P65" t="s">
         <v>536</v>
       </c>
-      <c r="L64" t="s">
+      <c r="Q65" t="s">
+        <v>79</v>
+      </c>
+      <c r="R65" t="s">
+        <v>80</v>
+      </c>
+      <c r="S65" t="s">
+        <v>80</v>
+      </c>
+      <c r="T65" t="s">
+        <v>80</v>
+      </c>
+      <c r="X65" t="s">
         <v>537</v>
       </c>
-      <c r="M64" t="s">
+      <c r="Y65" t="s">
         <v>538</v>
       </c>
-      <c r="N64" t="s">
-[...86 lines deleted...]
-    <row r="66" spans="1:47">
+    </row>
+    <row r="66" spans="1:25">
       <c r="A66">
-        <v>108170</v>
+        <v>108482</v>
       </c>
       <c r="B66" s="1">
-        <v>46147</v>
+        <v>46202</v>
       </c>
       <c r="C66" t="s">
         <v>83</v>
       </c>
       <c r="D66" t="s">
         <v>84</v>
       </c>
       <c r="H66" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I66" t="s">
+        <v>539</v>
+      </c>
+      <c r="J66" t="s">
+        <v>517</v>
+      </c>
+      <c r="K66" t="s">
+        <v>540</v>
+      </c>
+      <c r="L66" t="s">
+        <v>330</v>
+      </c>
+      <c r="M66" t="s">
+        <v>331</v>
+      </c>
+      <c r="N66" t="s">
+        <v>112</v>
+      </c>
+      <c r="O66" t="s">
+        <v>541</v>
+      </c>
+      <c r="P66" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>79</v>
+      </c>
+      <c r="R66" t="s">
+        <v>79</v>
+      </c>
+      <c r="S66" t="s">
+        <v>80</v>
+      </c>
+      <c r="T66" t="s">
+        <v>80</v>
+      </c>
+      <c r="X66" t="s">
+        <v>539</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67">
+        <v>108483</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46202</v>
+      </c>
+      <c r="C67" t="s">
+        <v>95</v>
+      </c>
+      <c r="D67" t="s">
+        <v>96</v>
+      </c>
+      <c r="H67" t="s">
+        <v>195</v>
+      </c>
+      <c r="I67" t="s">
+        <v>544</v>
+      </c>
+      <c r="J67" t="s">
+        <v>517</v>
+      </c>
+      <c r="K67" t="s">
+        <v>545</v>
+      </c>
+      <c r="L67" t="s">
+        <v>546</v>
+      </c>
+      <c r="M67" t="s">
+        <v>547</v>
+      </c>
+      <c r="N67" t="s">
         <v>548</v>
       </c>
-      <c r="J66" t="s">
-[...17 lines deleted...]
-      <c r="P66" t="s">
+      <c r="O67" t="s">
         <v>549</v>
       </c>
-      <c r="Q66" t="s">
-[...11 lines deleted...]
-      <c r="X66" t="s">
+      <c r="P67" t="s">
         <v>550</v>
       </c>
-      <c r="Y66" t="s">
+      <c r="Q67" t="s">
+        <v>79</v>
+      </c>
+      <c r="R67" t="s">
+        <v>79</v>
+      </c>
+      <c r="S67" t="s">
+        <v>80</v>
+      </c>
+      <c r="T67" t="s">
+        <v>80</v>
+      </c>
+      <c r="X67" t="s">
         <v>551</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I67" t="s">
+      <c r="Y67" t="s">
         <v>552</v>
       </c>
-      <c r="J67" t="s">
-[...39 lines deleted...]
-    <row r="68" spans="1:47">
+    </row>
+    <row r="68" spans="1:25">
       <c r="A68">
-        <v>108152</v>
+        <v>108484</v>
       </c>
       <c r="B68" s="1">
-        <v>46146</v>
+        <v>46202</v>
       </c>
       <c r="C68" t="s">
         <v>83</v>
       </c>
       <c r="D68" t="s">
         <v>84</v>
       </c>
-      <c r="H68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I68" t="s">
+        <v>553</v>
+      </c>
+      <c r="J68" t="s">
+        <v>517</v>
+      </c>
+      <c r="K68" t="s">
+        <v>123</v>
+      </c>
+      <c r="L68" t="s">
+        <v>124</v>
+      </c>
+      <c r="M68" t="s">
+        <v>554</v>
+      </c>
+      <c r="N68" t="s">
+        <v>112</v>
+      </c>
+      <c r="O68" t="s">
+        <v>555</v>
+      </c>
+      <c r="P68" t="s">
         <v>556</v>
       </c>
-      <c r="J68" t="s">
+      <c r="Q68" t="s">
+        <v>79</v>
+      </c>
+      <c r="R68" t="s">
+        <v>80</v>
+      </c>
+      <c r="S68" t="s">
+        <v>80</v>
+      </c>
+      <c r="T68" t="s">
+        <v>80</v>
+      </c>
+      <c r="X68" t="s">
+        <v>553</v>
+      </c>
+      <c r="Y68" t="s">
         <v>557</v>
       </c>
-      <c r="K68" t="s">
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69">
+        <v>108468</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C69" t="s">
+        <v>95</v>
+      </c>
+      <c r="D69" t="s">
+        <v>96</v>
+      </c>
+      <c r="H69" t="s">
+        <v>142</v>
+      </c>
+      <c r="I69" t="s">
         <v>558</v>
       </c>
-      <c r="L68" t="s">
+      <c r="J69" t="s">
         <v>559</v>
       </c>
-      <c r="M68" t="s">
+      <c r="K69" t="s">
         <v>560</v>
       </c>
-      <c r="N68" t="s">
+      <c r="L69" t="s">
         <v>561</v>
       </c>
-      <c r="O68" t="s">
+      <c r="M69" t="s">
         <v>562</v>
       </c>
-      <c r="P68" t="s">
+      <c r="N69" t="s">
+        <v>304</v>
+      </c>
+      <c r="O69" t="s">
         <v>563</v>
       </c>
-      <c r="Q68" t="s">
-[...11 lines deleted...]
-      <c r="X68" t="s">
+      <c r="P69" t="s">
         <v>564</v>
       </c>
-      <c r="Y68" t="s">
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>80</v>
+      </c>
+      <c r="S69" t="s">
+        <v>80</v>
+      </c>
+      <c r="T69" t="s">
+        <v>80</v>
+      </c>
+      <c r="X69" t="s">
         <v>565</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I69" t="s">
+      <c r="Y69" t="s">
         <v>566</v>
       </c>
-      <c r="J69" t="s">
-[...5 lines deleted...]
-      <c r="L69" t="s">
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70">
+        <v>108469</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C70" t="s">
+        <v>95</v>
+      </c>
+      <c r="D70" t="s">
+        <v>96</v>
+      </c>
+      <c r="H70" t="s">
+        <v>142</v>
+      </c>
+      <c r="I70" t="s">
+        <v>567</v>
+      </c>
+      <c r="J70" t="s">
         <v>559</v>
       </c>
-      <c r="M69" t="s">
-[...23 lines deleted...]
-      <c r="X69" t="s">
+      <c r="K70" t="s">
+        <v>523</v>
+      </c>
+      <c r="L70" t="s">
+        <v>524</v>
+      </c>
+      <c r="M70" t="s">
+        <v>525</v>
+      </c>
+      <c r="N70" t="s">
+        <v>304</v>
+      </c>
+      <c r="O70" t="s">
         <v>568</v>
       </c>
-      <c r="Y69" t="s">
+      <c r="P70" t="s">
         <v>569</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I70" t="s">
+      <c r="Q70" t="s">
+        <v>79</v>
+      </c>
+      <c r="R70" t="s">
+        <v>80</v>
+      </c>
+      <c r="S70" t="s">
+        <v>80</v>
+      </c>
+      <c r="T70" t="s">
+        <v>80</v>
+      </c>
+      <c r="X70" t="s">
         <v>570</v>
       </c>
-      <c r="J70" t="s">
-[...5 lines deleted...]
-      <c r="L70" t="s">
+      <c r="Y70" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71">
+        <v>108470</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C71" t="s">
+        <v>95</v>
+      </c>
+      <c r="D71" t="s">
+        <v>96</v>
+      </c>
+      <c r="H71" t="s">
+        <v>97</v>
+      </c>
+      <c r="I71" t="s">
+        <v>572</v>
+      </c>
+      <c r="J71" t="s">
         <v>559</v>
       </c>
-      <c r="M70" t="s">
-[...26 lines deleted...]
-      <c r="Y70" t="s">
+      <c r="K71" t="s">
+        <v>99</v>
+      </c>
+      <c r="L71" t="s">
+        <v>100</v>
+      </c>
+      <c r="M71" t="s">
+        <v>101</v>
+      </c>
+      <c r="N71" t="s">
+        <v>102</v>
+      </c>
+      <c r="O71" t="s">
         <v>573</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I71" t="s">
+      <c r="P71" t="s">
         <v>574</v>
       </c>
-      <c r="J71" t="s">
-[...17 lines deleted...]
-      <c r="P71" t="s">
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>80</v>
+      </c>
+      <c r="S71" t="s">
+        <v>80</v>
+      </c>
+      <c r="T71" t="s">
+        <v>80</v>
+      </c>
+      <c r="X71" t="s">
         <v>575</v>
       </c>
-      <c r="Q71" t="s">
-[...11 lines deleted...]
-      <c r="X71" t="s">
+      <c r="Y71" t="s">
         <v>576</v>
       </c>
-      <c r="Y71" t="s">
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72">
+        <v>108471</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C72" t="s">
+        <v>505</v>
+      </c>
+      <c r="D72" t="s">
+        <v>506</v>
+      </c>
+      <c r="H72" t="s">
         <v>577</v>
-      </c>
-[...15 lines deleted...]
-        <v>177</v>
       </c>
       <c r="I72" t="s">
         <v>578</v>
       </c>
       <c r="J72" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="K72" t="s">
-        <v>558</v>
+        <v>579</v>
       </c>
       <c r="L72" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
       <c r="M72" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="N72" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="O72" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="Q72" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R72" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S72" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T72" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X72" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="Y72" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:47">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
       <c r="A73">
-        <v>108157</v>
+        <v>108472</v>
       </c>
       <c r="B73" s="1">
-        <v>46146</v>
+        <v>46199</v>
       </c>
       <c r="C73" t="s">
-        <v>583</v>
+        <v>83</v>
       </c>
       <c r="D73" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>84</v>
       </c>
       <c r="I73" t="s">
         <v>586</v>
       </c>
       <c r="J73" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="K73" t="s">
+        <v>123</v>
+      </c>
+      <c r="L73" t="s">
+        <v>124</v>
+      </c>
+      <c r="M73" t="s">
+        <v>554</v>
+      </c>
+      <c r="N73" t="s">
+        <v>112</v>
+      </c>
+      <c r="O73" t="s">
         <v>587</v>
       </c>
-      <c r="L73" t="s">
+      <c r="P73" t="s">
         <v>588</v>
       </c>
-      <c r="M73" t="s">
+      <c r="Q73" t="s">
+        <v>79</v>
+      </c>
+      <c r="R73" t="s">
+        <v>79</v>
+      </c>
+      <c r="S73" t="s">
+        <v>80</v>
+      </c>
+      <c r="T73" t="s">
+        <v>80</v>
+      </c>
+      <c r="X73" t="s">
         <v>589</v>
       </c>
-      <c r="N73" t="s">
-[...75 lines deleted...]
-    <row r="74" spans="1:47">
+    </row>
+    <row r="74" spans="1:25">
       <c r="A74">
-        <v>108159</v>
+        <v>108473</v>
       </c>
       <c r="B74" s="1">
-        <v>46146</v>
+        <v>46199</v>
       </c>
       <c r="C74" t="s">
         <v>83</v>
       </c>
       <c r="D74" t="s">
         <v>84</v>
       </c>
-      <c r="H74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I74" t="s">
+        <v>590</v>
+      </c>
+      <c r="J74" t="s">
+        <v>559</v>
+      </c>
+      <c r="K74" t="s">
+        <v>591</v>
+      </c>
+      <c r="L74" t="s">
+        <v>337</v>
+      </c>
+      <c r="M74" t="s">
+        <v>338</v>
+      </c>
+      <c r="N74" t="s">
+        <v>112</v>
+      </c>
+      <c r="O74" t="s">
+        <v>592</v>
+      </c>
+      <c r="P74" t="s">
+        <v>593</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>79</v>
+      </c>
+      <c r="R74" t="s">
+        <v>80</v>
+      </c>
+      <c r="S74" t="s">
+        <v>80</v>
+      </c>
+      <c r="T74" t="s">
+        <v>80</v>
+      </c>
+      <c r="X74" t="s">
+        <v>594</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25">
+      <c r="A75">
+        <v>108474</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C75" t="s">
+        <v>95</v>
+      </c>
+      <c r="D75" t="s">
+        <v>96</v>
+      </c>
+      <c r="H75" t="s">
+        <v>596</v>
+      </c>
+      <c r="I75" t="s">
+        <v>597</v>
+      </c>
+      <c r="J75" t="s">
+        <v>559</v>
+      </c>
+      <c r="K75" t="s">
+        <v>598</v>
+      </c>
+      <c r="L75" t="s">
+        <v>599</v>
+      </c>
+      <c r="M75" t="s">
+        <v>600</v>
+      </c>
+      <c r="N75" t="s">
         <v>601</v>
       </c>
-      <c r="J74" t="s">
-[...2 lines deleted...]
-      <c r="K74" t="s">
+      <c r="O75" t="s">
         <v>602</v>
       </c>
-      <c r="L74" t="s">
+      <c r="P75" t="s">
         <v>603</v>
       </c>
-      <c r="M74" t="s">
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>80</v>
+      </c>
+      <c r="S75" t="s">
+        <v>80</v>
+      </c>
+      <c r="T75" t="s">
+        <v>80</v>
+      </c>
+      <c r="X75" t="s">
         <v>604</v>
       </c>
-      <c r="N74" t="s">
+      <c r="Y75" t="s">
         <v>605</v>
       </c>
-      <c r="O74" t="s">
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76">
+        <v>108475</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C76" t="s">
+        <v>95</v>
+      </c>
+      <c r="D76" t="s">
+        <v>96</v>
+      </c>
+      <c r="H76" t="s">
+        <v>596</v>
+      </c>
+      <c r="I76" t="s">
         <v>606</v>
       </c>
-      <c r="P74" t="s">
+      <c r="J76" t="s">
+        <v>559</v>
+      </c>
+      <c r="K76" t="s">
+        <v>598</v>
+      </c>
+      <c r="L76" t="s">
+        <v>599</v>
+      </c>
+      <c r="M76" t="s">
+        <v>600</v>
+      </c>
+      <c r="N76" t="s">
+        <v>601</v>
+      </c>
+      <c r="O76" t="s">
+        <v>602</v>
+      </c>
+      <c r="P76" t="s">
         <v>607</v>
       </c>
-      <c r="Q74" t="s">
-[...11 lines deleted...]
-      <c r="X74" t="s">
+      <c r="Q76" t="s">
+        <v>79</v>
+      </c>
+      <c r="R76" t="s">
+        <v>80</v>
+      </c>
+      <c r="S76" t="s">
+        <v>80</v>
+      </c>
+      <c r="T76" t="s">
+        <v>80</v>
+      </c>
+      <c r="X76" t="s">
         <v>608</v>
       </c>
-      <c r="Y74" t="s">
+      <c r="Y76" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="75" spans="1:47">
-[...114 lines deleted...]
-    <row r="77" spans="1:47">
+    <row r="77" spans="1:25">
       <c r="A77">
-        <v>108141</v>
+        <v>108476</v>
       </c>
       <c r="B77" s="1">
-        <v>46142</v>
+        <v>46199</v>
       </c>
       <c r="C77" t="s">
         <v>83</v>
       </c>
       <c r="D77" t="s">
         <v>84</v>
       </c>
+      <c r="H77" t="s">
+        <v>107</v>
+      </c>
       <c r="I77" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="J77" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>559</v>
       </c>
       <c r="L77" t="s">
-        <v>631</v>
+        <v>611</v>
       </c>
       <c r="M77" t="s">
-        <v>632</v>
+        <v>612</v>
       </c>
       <c r="N77" t="s">
-        <v>633</v>
+        <v>613</v>
       </c>
       <c r="O77" t="s">
-        <v>634</v>
+        <v>614</v>
       </c>
       <c r="P77" t="s">
-        <v>635</v>
+        <v>615</v>
       </c>
       <c r="Q77" t="s">
         <v>79</v>
       </c>
       <c r="R77" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S77" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T77" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X77" t="s">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="Y77" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:47">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
       <c r="A78">
-        <v>108143</v>
+        <v>108462</v>
       </c>
       <c r="B78" s="1">
-        <v>46142</v>
+        <v>46198</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>96</v>
+      </c>
+      <c r="H78" t="s">
+        <v>142</v>
       </c>
       <c r="I78" t="s">
-        <v>638</v>
+        <v>618</v>
       </c>
       <c r="J78" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="K78" t="s">
-        <v>639</v>
+        <v>523</v>
       </c>
       <c r="L78" t="s">
-        <v>640</v>
+        <v>524</v>
       </c>
       <c r="M78" t="s">
-        <v>641</v>
+        <v>525</v>
       </c>
       <c r="N78" t="s">
-        <v>100</v>
+        <v>304</v>
       </c>
       <c r="O78" t="s">
-        <v>642</v>
+        <v>620</v>
       </c>
       <c r="P78" t="s">
-        <v>643</v>
+        <v>621</v>
       </c>
       <c r="Q78" t="s">
         <v>79</v>
       </c>
       <c r="R78" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S78" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T78" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X78" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:47">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
       <c r="A79">
-        <v>108144</v>
+        <v>108463</v>
       </c>
       <c r="B79" s="1">
-        <v>46142</v>
+        <v>46198</v>
       </c>
       <c r="C79" t="s">
-        <v>497</v>
+        <v>95</v>
       </c>
       <c r="D79" t="s">
-        <v>498</v>
+        <v>96</v>
       </c>
       <c r="H79" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I79" t="s">
-        <v>645</v>
+        <v>618</v>
       </c>
       <c r="J79" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="K79" t="s">
-        <v>646</v>
+        <v>523</v>
       </c>
       <c r="L79" t="s">
-        <v>647</v>
+        <v>524</v>
       </c>
       <c r="M79" t="s">
-        <v>648</v>
+        <v>525</v>
       </c>
       <c r="N79" t="s">
-        <v>649</v>
+        <v>304</v>
       </c>
       <c r="O79" t="s">
-        <v>650</v>
+        <v>620</v>
       </c>
       <c r="P79" t="s">
-        <v>651</v>
+        <v>623</v>
       </c>
       <c r="Q79" t="s">
         <v>79</v>
       </c>
       <c r="R79" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S79" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T79" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X79" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="Y79" t="s">
-        <v>653</v>
-[...26 lines deleted...]
-    <row r="80" spans="1:47">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
       <c r="A80">
-        <v>108146</v>
+        <v>108464</v>
       </c>
       <c r="B80" s="1">
-        <v>46142</v>
+        <v>46198</v>
       </c>
       <c r="C80" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>96</v>
+      </c>
+      <c r="H80" t="s">
+        <v>142</v>
       </c>
       <c r="I80" t="s">
-        <v>656</v>
+        <v>618</v>
       </c>
       <c r="J80" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="K80" t="s">
-        <v>639</v>
+        <v>523</v>
       </c>
       <c r="L80" t="s">
-        <v>640</v>
+        <v>524</v>
       </c>
       <c r="M80" t="s">
-        <v>641</v>
+        <v>525</v>
       </c>
       <c r="N80" t="s">
-        <v>100</v>
+        <v>304</v>
       </c>
       <c r="O80" t="s">
-        <v>657</v>
+        <v>620</v>
       </c>
       <c r="P80" t="s">
-        <v>658</v>
+        <v>621</v>
       </c>
       <c r="Q80" t="s">
         <v>79</v>
       </c>
       <c r="R80" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S80" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T80" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>80</v>
       </c>
       <c r="X80" t="s">
-        <v>656</v>
+        <v>622</v>
       </c>
       <c r="Y80" t="s">
-        <v>660</v>
+        <v>625</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81">
-        <v>108149</v>
+        <v>108465</v>
       </c>
       <c r="B81" s="1">
-        <v>46142</v>
+        <v>46198</v>
       </c>
       <c r="C81" t="s">
-        <v>69</v>
+        <v>140</v>
       </c>
       <c r="D81" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="H81" t="s">
-        <v>71</v>
+        <v>195</v>
       </c>
       <c r="I81" t="s">
-        <v>661</v>
+        <v>626</v>
       </c>
       <c r="J81" t="s">
-        <v>629</v>
+        <v>619</v>
+      </c>
+      <c r="K81" t="s">
+        <v>389</v>
       </c>
       <c r="L81" t="s">
-        <v>74</v>
+        <v>390</v>
       </c>
       <c r="M81" t="s">
-        <v>75</v>
+        <v>391</v>
       </c>
       <c r="N81" t="s">
-        <v>76</v>
+        <v>392</v>
       </c>
       <c r="O81" t="s">
-        <v>662</v>
+        <v>518</v>
       </c>
       <c r="P81" t="s">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="Q81" t="s">
         <v>79</v>
       </c>
       <c r="R81" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S81" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T81" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>80</v>
       </c>
       <c r="X81" t="s">
-        <v>666</v>
+        <v>626</v>
       </c>
       <c r="Y81" t="s">
-        <v>667</v>
+        <v>628</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82">
-        <v>108121</v>
+        <v>108467</v>
       </c>
       <c r="B82" s="1">
-        <v>46141</v>
+        <v>46198</v>
       </c>
       <c r="C82" t="s">
         <v>83</v>
       </c>
       <c r="D82" t="s">
         <v>84</v>
       </c>
-      <c r="H82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I82" t="s">
-        <v>668</v>
+        <v>629</v>
       </c>
       <c r="J82" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="K82" t="s">
-        <v>669</v>
+        <v>336</v>
       </c>
       <c r="L82" t="s">
-        <v>670</v>
+        <v>337</v>
       </c>
       <c r="M82" t="s">
-        <v>671</v>
+        <v>338</v>
       </c>
       <c r="N82" t="s">
-        <v>672</v>
+        <v>112</v>
       </c>
       <c r="O82" t="s">
-        <v>673</v>
+        <v>630</v>
       </c>
       <c r="P82" t="s">
-        <v>674</v>
+        <v>631</v>
       </c>
       <c r="Q82" t="s">
         <v>79</v>
       </c>
       <c r="R82" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S82" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T82" t="s">
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="V82" t="s">
+        <v>632</v>
       </c>
       <c r="X82" t="s">
-        <v>675</v>
+        <v>629</v>
       </c>
       <c r="Y82" t="s">
-        <v>676</v>
+        <v>633</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83">
-        <v>108123</v>
+        <v>108453</v>
       </c>
       <c r="B83" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C83" t="s">
         <v>83</v>
       </c>
       <c r="D83" t="s">
         <v>84</v>
       </c>
-      <c r="H83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I83" t="s">
-        <v>677</v>
+        <v>634</v>
       </c>
       <c r="J83" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="K83" t="s">
-        <v>678</v>
+        <v>123</v>
       </c>
       <c r="L83" t="s">
-        <v>679</v>
+        <v>124</v>
       </c>
       <c r="M83" t="s">
-        <v>680</v>
+        <v>554</v>
       </c>
       <c r="N83" t="s">
-        <v>681</v>
+        <v>112</v>
       </c>
       <c r="O83" t="s">
-        <v>682</v>
+        <v>636</v>
       </c>
       <c r="P83" t="s">
-        <v>683</v>
+        <v>637</v>
       </c>
       <c r="Q83" t="s">
         <v>79</v>
       </c>
       <c r="R83" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S83" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T83" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X83" t="s">
-        <v>684</v>
+        <v>634</v>
       </c>
       <c r="Y83" t="s">
-        <v>685</v>
+        <v>638</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84">
-        <v>108126</v>
+        <v>108454</v>
       </c>
       <c r="B84" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C84" t="s">
         <v>83</v>
       </c>
       <c r="D84" t="s">
         <v>84</v>
       </c>
-      <c r="H84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I84" t="s">
-        <v>686</v>
+        <v>639</v>
       </c>
       <c r="J84" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="K84" t="s">
-        <v>687</v>
+        <v>123</v>
       </c>
       <c r="L84" t="s">
-        <v>688</v>
+        <v>124</v>
       </c>
       <c r="M84" t="s">
-        <v>689</v>
+        <v>554</v>
       </c>
       <c r="N84" t="s">
-        <v>690</v>
+        <v>112</v>
       </c>
       <c r="O84" t="s">
-        <v>691</v>
+        <v>573</v>
       </c>
       <c r="P84" t="s">
-        <v>692</v>
+        <v>640</v>
       </c>
       <c r="Q84" t="s">
         <v>79</v>
       </c>
       <c r="R84" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S84" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T84" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X84" t="s">
-        <v>693</v>
+        <v>639</v>
       </c>
       <c r="Y84" t="s">
-        <v>694</v>
+        <v>641</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85">
-        <v>108127</v>
+        <v>108455</v>
       </c>
       <c r="B85" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C85" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D85" t="s">
-        <v>70</v>
+        <v>84</v>
+      </c>
+      <c r="H85" t="s">
+        <v>107</v>
       </c>
       <c r="I85" t="s">
-        <v>695</v>
+        <v>642</v>
       </c>
       <c r="J85" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>635</v>
       </c>
       <c r="L85" t="s">
-        <v>484</v>
+        <v>110</v>
       </c>
       <c r="M85" t="s">
-        <v>485</v>
+        <v>111</v>
       </c>
       <c r="N85" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O85" t="s">
-        <v>696</v>
+        <v>643</v>
+      </c>
+      <c r="P85" t="s">
+        <v>644</v>
       </c>
       <c r="Q85" t="s">
         <v>79</v>
       </c>
       <c r="R85" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S85" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T85" t="s">
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="V85" t="s">
+        <v>645</v>
       </c>
       <c r="X85" t="s">
-        <v>697</v>
+        <v>642</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86">
-        <v>108128</v>
+        <v>108456</v>
       </c>
       <c r="B86" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C86" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D86" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H86" t="s">
-        <v>698</v>
+        <v>252</v>
       </c>
       <c r="I86" t="s">
-        <v>699</v>
+        <v>647</v>
       </c>
       <c r="J86" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="K86" t="s">
-        <v>700</v>
+        <v>648</v>
       </c>
       <c r="L86" t="s">
-        <v>701</v>
+        <v>649</v>
       </c>
       <c r="M86" t="s">
-        <v>702</v>
+        <v>650</v>
       </c>
       <c r="N86" t="s">
-        <v>703</v>
+        <v>651</v>
       </c>
       <c r="O86" t="s">
-        <v>704</v>
+        <v>652</v>
       </c>
       <c r="P86" t="s">
-        <v>705</v>
+        <v>653</v>
       </c>
       <c r="Q86" t="s">
         <v>79</v>
       </c>
       <c r="R86" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S86" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T86" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X86" t="s">
-        <v>706</v>
+        <v>654</v>
       </c>
       <c r="Y86" t="s">
-        <v>707</v>
+        <v>655</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87">
-        <v>108129</v>
+        <v>108457</v>
       </c>
       <c r="B87" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C87" t="s">
         <v>83</v>
       </c>
       <c r="D87" t="s">
         <v>84</v>
       </c>
       <c r="H87" t="s">
-        <v>698</v>
+        <v>107</v>
       </c>
       <c r="I87" t="s">
-        <v>708</v>
+        <v>656</v>
       </c>
       <c r="J87" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>635</v>
       </c>
       <c r="L87" t="s">
-        <v>701</v>
+        <v>110</v>
       </c>
       <c r="M87" t="s">
-        <v>702</v>
+        <v>111</v>
       </c>
       <c r="N87" t="s">
-        <v>703</v>
+        <v>112</v>
       </c>
       <c r="O87" t="s">
-        <v>704</v>
+        <v>657</v>
       </c>
       <c r="P87" t="s">
-        <v>709</v>
+        <v>658</v>
       </c>
       <c r="Q87" t="s">
         <v>79</v>
       </c>
       <c r="R87" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S87" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T87" t="s">
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="V87" t="s">
+        <v>645</v>
       </c>
       <c r="X87" t="s">
-        <v>710</v>
+        <v>656</v>
       </c>
       <c r="Y87" t="s">
-        <v>711</v>
+        <v>659</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88">
-        <v>108133</v>
+        <v>108458</v>
       </c>
       <c r="B88" s="1">
-        <v>46141</v>
+        <v>46197</v>
       </c>
       <c r="C88" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D88" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H88" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I88" t="s">
-        <v>712</v>
+        <v>660</v>
       </c>
       <c r="J88" t="s">
-        <v>620</v>
+        <v>635</v>
+      </c>
+      <c r="K88" t="s">
+        <v>661</v>
       </c>
       <c r="L88" t="s">
-        <v>74</v>
+        <v>662</v>
       </c>
       <c r="M88" t="s">
-        <v>75</v>
+        <v>663</v>
       </c>
       <c r="N88" t="s">
-        <v>76</v>
+        <v>224</v>
       </c>
       <c r="O88" t="s">
-        <v>713</v>
+        <v>664</v>
       </c>
       <c r="P88" t="s">
-        <v>714</v>
+        <v>665</v>
       </c>
       <c r="Q88" t="s">
         <v>79</v>
       </c>
       <c r="R88" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S88" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T88" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X88" t="s">
-        <v>715</v>
+        <v>666</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>667</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89">
-        <v>108102</v>
+        <v>108459</v>
       </c>
       <c r="B89" s="1">
-        <v>46140</v>
+        <v>46197</v>
       </c>
       <c r="C89" t="s">
         <v>83</v>
       </c>
       <c r="D89" t="s">
         <v>84</v>
       </c>
       <c r="H89" t="s">
-        <v>148</v>
+        <v>668</v>
       </c>
       <c r="I89" t="s">
-        <v>716</v>
+        <v>669</v>
       </c>
       <c r="J89" t="s">
-        <v>717</v>
+        <v>635</v>
       </c>
       <c r="K89" t="s">
-        <v>150</v>
+        <v>670</v>
       </c>
       <c r="L89" t="s">
-        <v>151</v>
+        <v>671</v>
       </c>
       <c r="M89" t="s">
-        <v>152</v>
+        <v>672</v>
       </c>
       <c r="N89" t="s">
-        <v>153</v>
+        <v>501</v>
       </c>
       <c r="O89" t="s">
-        <v>718</v>
+        <v>673</v>
       </c>
       <c r="P89" t="s">
-        <v>719</v>
+        <v>674</v>
       </c>
       <c r="Q89" t="s">
         <v>79</v>
       </c>
       <c r="R89" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S89" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T89" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>80</v>
       </c>
       <c r="X89" t="s">
-        <v>722</v>
+        <v>675</v>
       </c>
       <c r="Y89" t="s">
-        <v>723</v>
+        <v>676</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90">
-        <v>108103</v>
+        <v>108460</v>
       </c>
       <c r="B90" s="1">
-        <v>46140</v>
+        <v>46197</v>
       </c>
       <c r="C90" t="s">
         <v>83</v>
       </c>
       <c r="D90" t="s">
         <v>84</v>
       </c>
-      <c r="H90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I90" t="s">
-        <v>724</v>
+        <v>677</v>
       </c>
       <c r="J90" t="s">
-        <v>717</v>
+        <v>635</v>
       </c>
       <c r="K90" t="s">
-        <v>106</v>
+        <v>678</v>
       </c>
       <c r="L90" t="s">
-        <v>107</v>
+        <v>337</v>
       </c>
       <c r="M90" t="s">
-        <v>108</v>
+        <v>338</v>
       </c>
       <c r="N90" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O90" t="s">
-        <v>725</v>
+        <v>679</v>
       </c>
       <c r="P90" t="s">
-        <v>726</v>
+        <v>680</v>
       </c>
       <c r="Q90" t="s">
         <v>79</v>
       </c>
       <c r="R90" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S90" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="T90" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X90" t="s">
-        <v>727</v>
+        <v>681</v>
       </c>
       <c r="Y90" t="s">
-        <v>728</v>
-[...757 lines deleted...]
-        <v>812</v>
+        <v>682</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>