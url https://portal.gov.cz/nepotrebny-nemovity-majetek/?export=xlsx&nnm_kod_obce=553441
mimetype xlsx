--- v0 (2026-04-16)
+++ v1 (2026-07-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,136 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3101/4 v k.ú. Bělá nad Radbuzou</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bělá nad Radbuzou, Bělá nad Radbuzou, okres Domažlice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3101/4</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemek v blízkosti žst. Bělá Nad Radbuzou v ochranném pásmu dráhy trati Domažlice – Planá u Mariánských Lázní. Na části pozemku je situován majetek žadatelů, který představují stavby nezapisované do katastru nemovitostí - voliéra a dřevěná garáž. Zároveň je pozemek žadatelem využívám jako parkovací plocha autoservisu nabyvatele umístěného na druhé straně veřejné komunikace. Užší část pozemku je zarostlá zanedbaným náletovým porostem bez hodnoty. Žadatel má pozemek pronajatý. Pozemek je přístupný z komunikace na pozemku Českých drah p.č. 3015/87, který není věcně právně ošetřen. Pozemek bude spolu s kupní smlouvou zatížen novou služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy veřejného prostranství.</t>
+  </si>
+  <si>
+    <t>79000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +601,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="9" max="9" width="53.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="18.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="55.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1275.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +888,109 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108570</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O2" t="s">
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>83</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>