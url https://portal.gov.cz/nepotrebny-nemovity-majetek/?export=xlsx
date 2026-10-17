--- v6 (2026-08-21)
+++ v7 (2026-10-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="712">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2247 +219,1977 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>Česká pošta, s.p.</t>
-[...29 lines deleted...]
-    <t>•	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy České republiky</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 4047/5 a p. č. 4047/8</t>
+  </si>
+  <si>
+    <t>2026-11-16</t>
+  </si>
+  <si>
+    <t>722951139</t>
+  </si>
+  <si>
+    <t>stedrav@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Václava Štědrá</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku, oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Horní Počernice, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>4047/5, 4047/8</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Z pozemku p. č. 201 bude oddělen díl „a“ o výměře 30 m², který bude odprodán a následně scelen do pozemku p. č. 200 v obci a kat. území Šluknov. Přístup na pozemky je stávající a je zajištěn z veřejně prospěšných komunikací na pozemcích p. č. 199/4 a 245 v obci a kat. území Šluknov.</t>
-[...2 lines deleted...]
-    <t>92400</t>
+    <t>Umístění v severovýchodní části Horní Počernice v blízkosti železniční dráhy, přístup k nemovitosti je po zpevněné komunikaci na  pozemku p.č. 4047/7. Pozemek p.č. 4047/8 je využíván jako parkovací plocha pro přilehlé komerční areály, na pozemku se nenachází žádné trvalé porosty. pozemek p. č. 4047/5 vy částečně využíván jako zaplocená skladovací plocha a částečně jako veřejné prostranství.</t>
+  </si>
+  <si>
+    <t>825000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 719/6 a p.č. 719/7 v k.ú. Teplice-Řetenice</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Teplice-Řetenice, Teplice, okres Teplice</t>
+  </si>
+  <si>
+    <t>699/6 a 47/2</t>
+  </si>
+  <si>
+    <t>94000</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej poz. p.č. 271/10 k.ú. Dolní Sedlo</t>
+  </si>
+  <si>
+    <t>956246109</t>
+  </si>
+  <si>
+    <t>tomas.havlicek@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Tomáš Havlíček</t>
+  </si>
+  <si>
+    <t>LS Ještěd</t>
+  </si>
+  <si>
+    <t>Dolní Sedlo, Hrádek nad Nisou, okres Liberec</t>
+  </si>
+  <si>
+    <t>271/10</t>
+  </si>
+  <si>
+    <t>součást rozlivu vodní nádrže</t>
+  </si>
+  <si>
+    <t>231000</t>
   </si>
   <si>
     <t>Povodí Vltavy, státní podnik</t>
   </si>
   <si>
     <t>gg4t8hf</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t xml:space="preserve">prodej pozemků v k.ú. Nová Bystřice </t>
   </si>
   <si>
-    <t>387683184</t>
+    <t>2026-11-15</t>
+  </si>
+  <si>
+    <t>387 683 184</t>
   </si>
   <si>
     <t>marketa.zajicova@pvl.cz</t>
   </si>
   <si>
-    <t>Zajícová</t>
+    <t>Markéta Zajícová M.</t>
   </si>
   <si>
     <t>PS1 ZHV</t>
   </si>
   <si>
     <t>Nová Bystřice, Nová Bystřice, okres Jindřichův Hradec</t>
   </si>
   <si>
-    <t>1300/16, st.1304/2, 1318/34, 2247/6</t>
-[...5 lines deleted...]
-    <t>239600</t>
+    <t>1300/16, st. 1304/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 1300/16, st. 1304/2 v k.ú. Nová Bystřice.</t>
+  </si>
+  <si>
+    <t>14600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p.č. st. 271, jehož součástí je stavba – budova č.p. 10, pozemek p.č. st. 270, jehož součástí je stavba – budova bez č.p./č.e., pozemek p.č. st. 269, jehož součástí je stavba bez č.p./č.e. a pozemky p.č. 1550/8, 1550/10 a 1550/11 v k.ú. Malá Morávka </t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>najvarek@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Malá Morávka, Malá Morávka, okres Bruntál</t>
+  </si>
+  <si>
+    <t>3032000</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Části pozemků p. č. 684/2, p. č. 687/39 a p. č. 1780/1 v k. ú. Kunčičky, obec Ostrava</t>
+  </si>
+  <si>
+    <t>2026-11-20</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Kunčičky, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>1780/1</t>
+  </si>
+  <si>
+    <t>Předmětem převodu jsou části pozemků p. č. 684/2 – ostatní plocha, ostatní komunikace o výměře 59 m2 (z celkové výměry 118 m2), p. č. 687/39 – ostatní plocha, manipulační plocha o výměře 32 m2 (z celkové výměry 54 m2) a p. č. 1780/1 – ostatní plocha, ostatní komunikace o výměře 84 m2 (z celkové výměry 1 888 m2), zapsané na LV č. 601 pro k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj. Převáděné nemovitosti se nachází na jižním okraji areálu bývalého Dolu Alexander. Přístup k převáděným nemovitostem je zajištěn z veřejně přístupné komunikace ve vlastnictví Statutárního města Ostravy. Na částech převáděných pozemků se nachází zpevněný povrch (zámková dlažba) ve vlastnictví cizího vlastníka. Převáděné nemovitosti jsou zatížené věcným břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 601 (v části C) pro k. ú. Kunčičky, obec Ostrava. K převáděnému majetku se mohou vázat práva třetích osob spočívající v oprávnění odpovídajícímu věcnému břemeni nezapsanému v katastru nemovitostí. Předmětnými nemovitostmi prochází vodovodní řad, který je ve správě státního podniku DIAMO, odštěpného závodu Karviná, a který je provozovaný společností Ostravské vodárny a kanalizace a.s. Spolu s převodem výše uvedeného majetku bude v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost inženýrské sítě vodovodního řadu k tíži částí převáděných nemovitostí, a to ve prospěch vlastníka této inženýrské sítě (DIAMO, s. p.). Tato služebnost bude zřízena za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH, hradí prodávající. Na předmětných částech pozemků je uzavřena nájemní smlouva za účelem dočasného odstavení vozidel, na dobu určitou do 30. 4. 2027. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.648/10 a 648/11 k.ú. Dolní Hbity</t>
+  </si>
+  <si>
+    <t>956197106</t>
+  </si>
+  <si>
+    <t>Jana.Kulikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kulíková</t>
+  </si>
+  <si>
+    <t>Správa toků OP Vltavy</t>
+  </si>
+  <si>
+    <t>Dolní Hbity, Dolní Hbity, okres Příbram</t>
+  </si>
+  <si>
+    <t>648/10, 648/11</t>
+  </si>
+  <si>
+    <t>prodej obci z důvodu majetkoprávního vypořádání</t>
+  </si>
+  <si>
+    <t>450000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Hořepník, Radějovu u Buřenic, Mašovice u Hořepníku a Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>2026-11-14</t>
+  </si>
+  <si>
+    <t>725129691</t>
+  </si>
+  <si>
+    <t>katerina.pekarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kateřina Pekařová</t>
+  </si>
+  <si>
+    <t>LS Pelhřimov</t>
+  </si>
+  <si>
+    <t>Hořepník, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>459/5,459/6,462/2,503/5,503/6</t>
+  </si>
+  <si>
+    <t>prodej lesních pozemků</t>
+  </si>
+  <si>
+    <t>Mašovice u Hořepníku, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>218/8</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku</t>
+  </si>
+  <si>
+    <t>Radějov u Buřenic, Buřenice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>Rovná u Hořepníku, Rovná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1154980</t>
+  </si>
+  <si>
+    <t>571/9,627/12,809/4,568/10</t>
+  </si>
+  <si>
+    <t>301940</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 549/1, 551/2, 559/1 v k.ú. Pomezí nad Ohří</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>Pomezí nad Ohří, Pomezí nad Ohří, okres Cheb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">p.č. 549/1, 551/2, 559/1 </t>
+  </si>
+  <si>
+    <t>244000</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1899/40 v katastrálním území Vrchlabí</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Vrchlabí, Vrchlabí, okres Trutnov</t>
+  </si>
+  <si>
+    <t>1899/40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 1899/40 v katastrálním území Vrchlabí, vodní plocha, vznikl geometrickým odměřením od původní parcely č.  parc. 1899/25, vodní plocha. Parcela tvoří  levý břeh řeky Labe a nachází se na ní opěrná kamenná zeď. Přístup k pozemku je jednak z vodního toku řeky Labe a dále z místní  komunikace v ulici Jos. Šíra. Pozemek tvoří levobřežní část vodního toku řeky Labe v ř.km.  1071,360-1071,400. </t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>Pozemek - parcela č. 37/1 v katastrálním území Šeřeč</t>
+  </si>
+  <si>
+    <t>Šeřeč, Provodov-Šonov, okres Náchod</t>
+  </si>
+  <si>
+    <t>37/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 37/1, zastavěná plocha a nádvoří, v katastrálním území Šereč.  Pozemek je zastavěný stavbou jiného vlastníka bývalou zemědělskou stavbou bez č.p./č.ev. a je  přístupný pouze přes pozemky jiných vlastníků. Pozemek je rovinatý, bez negativních vlivů. Dle platného územního plánu je pozemek v  zastavitelné zóně označené SV - plocha smíšená obytná venkovská. Část stavby, která se na pozemku nachází není ve vlastnictví  vlastníka pozemku. </t>
+  </si>
+  <si>
+    <t>63730</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 1415/18, č. 1410/8, č. 1410/14, č. 1258/3, č. 1415/49 a č. 1415/50 v katastrálním území Dlouhá Lhota u Mladé Boleslavi</t>
+  </si>
+  <si>
+    <t>Dlouhá Lhota u Mladé Boleslavi, Dlouhá Lhota, okres Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>1415/18, 1410/8, 1410/14, 1258/3, 1415/49, 1415/50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky - pozemková parcela č. 1415/18, č. 1410/8, č. 1410/14, č. 1258/3, č. 1415/49 a č. 1415/50 v katastrálním území Dlouhá Lhota u Mladé Boleslavi jsou součástí   bezejmenného vodního toku, který propojuje tři rybníky. Pozemek p. č. 1415/18 vedený jako  vodní plocha je ve skutečnosti veřejným prostranstvím, pozemky vedené jako  ostatní plocha p. č. 1415/49 a p. č.  1415/50 jsou naopak součástí vodního toku. Ostatní pozemkové parcely jsou součástí bezejmenného vodního toku. </t>
+  </si>
+  <si>
+    <t>36350</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2042/5</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Moravský Krumlov, Moravský Krumlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2042/5</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2042/5 o výměře 518 m2, druh pozemku - ostatní plocha, způsob využití - ostatní komunikace</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku</t>
+  </si>
+  <si>
+    <t>956229106</t>
+  </si>
+  <si>
+    <t>michal.pugner@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michal Pugner</t>
+  </si>
+  <si>
+    <t>LS Kraslice</t>
+  </si>
+  <si>
+    <t>Libavské Údolí, Libavské Údolí, okres Sokolov</t>
+  </si>
+  <si>
+    <t>127/21</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku o výměře 151 m2. Tato část pozemku je pronajatá.</t>
+  </si>
+  <si>
+    <t>3020</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku o výměře 316 m2. Tato část pozemku je pronajatá.</t>
+  </si>
+  <si>
+    <t>6320</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 642/26</t>
+  </si>
+  <si>
+    <t>prodej pozemku v k.ú. Nová Paka</t>
+  </si>
+  <si>
+    <t>724623762</t>
+  </si>
+  <si>
+    <t>lada.loudova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Lada Loudová</t>
+  </si>
+  <si>
+    <t>Lesní správa Hořice</t>
+  </si>
+  <si>
+    <t>Nová Paka, Nová Paka, okres Jičín</t>
+  </si>
+  <si>
+    <t>1973/106 odměřený GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>část zaplocené zahrádky u řadového domu</t>
+  </si>
+  <si>
+    <t>10700</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 641/26</t>
+  </si>
+  <si>
+    <t>1973/105 odměřený GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>21500</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 640/26</t>
+  </si>
+  <si>
+    <t>1973/104 odměřený GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>25500</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 639/26</t>
+  </si>
+  <si>
+    <t>1973/103 odměřený GP č. 3627-75/2024 z p.p.č.1973/15</t>
+  </si>
+  <si>
+    <t>28900</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 638/26</t>
+  </si>
+  <si>
+    <t>pozemek v k.ú. Nová Paka</t>
+  </si>
+  <si>
+    <t>1973/102 odměřený GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>30500</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 637/26</t>
+  </si>
+  <si>
+    <t>1973/101 odměřeno GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>52600</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 636/26</t>
+  </si>
+  <si>
+    <t>1973/100 odměřený GP č. 3627-75/2024 z p.p.č.1973/15</t>
+  </si>
+  <si>
+    <t>75800</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 635/26</t>
+  </si>
+  <si>
+    <t>1973/99 odměřený GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>51500</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 606/26</t>
+  </si>
+  <si>
+    <t>1973/98 odměřený GP č. 3627-75/2024 z pozemku p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>50900</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 633/26</t>
+  </si>
+  <si>
+    <t>1973/96 odměřený GP č. 3627-75/2024 z p.p.č. 1973/12 a p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>50300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Horní Sokolovec S 395/24</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Horní Sokolovec, Dolní Sokolovec, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>355/2</t>
+  </si>
+  <si>
+    <t>Jedná se o přímý prodej pozemku p.č. 355/2 v k.ú. Horní Sokolovec</t>
+  </si>
+  <si>
+    <t>106650</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 634/26</t>
+  </si>
+  <si>
+    <t>1973/97 odměřený  GP č. 3627-75/2024 z p.p.č. 1973/15</t>
+  </si>
+  <si>
+    <t>MPO ČR</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1302/4 a části pozemku p. č. 1302/17 v k. ú. Dívčice</t>
+  </si>
+  <si>
+    <t>2026-11-13</t>
+  </si>
+  <si>
+    <t>318644151</t>
+  </si>
+  <si>
+    <t>majetekpribram@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dagmar Kesslová</t>
+  </si>
+  <si>
+    <t>Referát majetku</t>
+  </si>
+  <si>
+    <t>Dívčice, Dívčice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1302/4, 1302/17</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku 1302/4 - zastavěná plocha a nádvoří, vodní dílo odkaliště o výměře 1 521 m2 (převáděná část bude změněna na ostatní plochu, manipulační plochu) z celkové výměry  177 961 m2 a části pozemku p. č. 1302/17 - ostatní plocha, jiná plocha o výměře 1 326 m2 z celkové výměry 57 772 m2 vše v k. ú. Dívčice. Na převáděných částech pozemků se nachází zemina s kamenivem jiného subjektu. V převáděné části pozemku p. č. 1302/17 jsou umístěny inženýrské sítě nezapsané v katastru nemovitostí, a to - vodovod pitné vody, kabel NN, výtlak z čerpací stanice drenážních vod KI DN 150 a potrubní řad pro čerpání průsakových vod z kalojemu KI (s uvedenými inženýrskými sítěmi má právo hospodařit státní podnik DIAMO). Nad pozemky vedou nadzemní inženýrské sítě - trasa elektrického vedení a trasa sítě EK (EG.D, s.r.o.).</t>
+  </si>
+  <si>
+    <t>790910</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 632/26</t>
+  </si>
+  <si>
+    <t>1973/95 odměřený GP č.3627-75/2024 z p.p.č.1973/12</t>
+  </si>
+  <si>
+    <t>73500</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 4445/1 v kat. území a obci Zadní Chodov</t>
+  </si>
+  <si>
+    <t>Zadní Chodov, Zadní Chodov, okres Tachov</t>
+  </si>
+  <si>
+    <t>4445/1</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 4445/1 ostatní plocha, jiná plocha v kat. území Zadní Chodov, obec Zadní Chodov, oddělenou dle geometrického plánu č. 281-14/2026 a nově označenou jako p. č. 4445/12 o výměře 365 m2.</t>
+  </si>
+  <si>
+    <t>140000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 645/7 v katastrálním území Rosice nad Labem</t>
+  </si>
+  <si>
+    <t>2026-11-09</t>
+  </si>
+  <si>
+    <t>Rosice nad Labem, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>645/7</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 645/7 v katastrálním území Rosice nad Labem, ostatní plocha, vznikl geometrickým odměřením od původní parcely č. parc. 645/1. Pozemek je přístupný  ze zpevněné komunikace místního významu a z cyklostezky vedoucí kolem řeky Labe. Na pozemku  se nenacházejí žádné stavby ani trvalé porosty. Dle platného územního plánu pro město Pardubice  je pozemek veden v plochách označených NP - plochy přírodní. Nově vzniklý pozemek je volně  přístupný a užívaný jako veřejné prostranství, které je v současné době neupravené.</t>
+  </si>
+  <si>
+    <t>1565690</t>
+  </si>
+  <si>
+    <t>Pozemek - parcela č. 919/5 v katastrálním území Stráž nad Nisou</t>
+  </si>
+  <si>
+    <t>Stráž nad Nisou, Stráž nad Nisou, okres Liberec</t>
+  </si>
+  <si>
+    <t>919/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 919/5 v katastrálním území Stráž nad Nisou, ostatní plocha, vznikl geometrickým odměřením od původní parcely č. parc. 919/1  vodní plocha. Nově vzniklý  pozemek tvoří součást výrobního areálu, je zastavěný z části výrobní halou, oplocením areálu,  zpevněnou plochou a opěrným zdivem, které tvoří břeh vodního toku Černé Nisy. Veškeré úpravy a hala jsou ve  vlastnictví jiného vlastníka, než je vlastník předmětného pozemku. Přístup na pozemek je pouze  přes pozemky jiných vlastníků, eventuelně z vodního toku řeky.  </t>
+  </si>
+  <si>
+    <t>138490</t>
+  </si>
+  <si>
+    <t>MZe - spis S 739/22-2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>2026-11-08</t>
+  </si>
+  <si>
+    <t>956179114</t>
+  </si>
+  <si>
+    <t>milena.piclova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Milena Píclová</t>
+  </si>
+  <si>
+    <t>Lesní správa Lužná</t>
+  </si>
+  <si>
+    <t>Dubí u Kladna, Kladno, okres Kladno</t>
+  </si>
+  <si>
+    <t>1916/304 dle GP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1916/304 o výměře 333 m2 odděleného geometrickým plánem z pozemku p.č. 1916/51, druhem pozemku ostatní plocha v k.ú. Dubí u Kladna.</t>
+  </si>
+  <si>
+    <t>679986</t>
+  </si>
+  <si>
+    <t>MZe - spis S 739/22</t>
+  </si>
+  <si>
+    <t>1916/51 dle GP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1916/15 o výměře 1 731m2, odděleného GP z pozemku p.č. 1916/51, druhem pozemku ostatní plocha v k.ú. Dubí u Kladna.  </t>
+  </si>
+  <si>
+    <t>3534702</t>
+  </si>
+  <si>
+    <t>Část pozemku p. č. 983/1 v k. ú. Koblov včetně zpevněné plochy</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>983/1</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je část pozemku p. č. 983/1– ostatní plocha, manipulační plocha                         (dle GP č. 1701-22/2026 pro k. ú. Koblov se jedná o nově vzniklý pozemek p. č. 983/84)                       o výměře 948 m2 zapsaný u katastrálního úřadu pro Moravskoslezský kraj,                                 katastrální pracoviště Ostrava, na LV č. 830 pro k. ú. Koblov, obec Ostrava. Součástí převodu je také zpevněná plocha tvořena betonovými panely o výměře 62,60 m2. Do předmětné části oceňovaného pozemku zasahuje ochranné pásmo jednotné kanalizace a vodovodu pro veřejnou potřebu ve správě státního podniku DIAMO. Převáděná nemovitost spolu s venkovními úpravami tvoří jednotný funkční celek v areálu bývalého Dolu Koblov. Přístup a příjezd k oceňované nemovitosti je zabezpečený po veřejné komunikaci z ulice Antošovická a dále po areálové komunikaci na částech pozemků p. č. 977/1 a p. č. 983/1 v k. ú. Koblov, obec Ostrava, ve správě státního podniku DIAMO. Část převáděného pozemku je zatížena věcným břemenem – služebností, která je v katastru nemovitostí zapsaná na listu vlastnictví č. 830 (v části C) pro k. ú. Koblov, obec Ostrava. K převáděnému majetku se mohou vázat práva třetích osob spočívající v oprávnění odpovídajícímu věcnému břemeni nezapsanému v katastru nemovitostí. Spolu s převodem výše uvedeného majetku bude v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty v oprávnění pro budoucího vlastníka nově vzniklého pozemku p. č. 983/84 v k. ú. Koblov (dle GP) za náhradu ve výši celkem 216 200,00 Kč bez DPH, hradí kupující. Dále budou spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřené ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnosti inženýrských sítí, a to kanalizace a vodovodního potrubí k tíži nově vzniklého pozemku p. č. 983/84 v k. ú. Koblov (dle GP). Náhrada za zřízení služebností bude činit celkem 1 000,00 Kč bez DPH, hradí DIAMO, s. p. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1370000</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 207/5 v katastrálním území Žďár nad Metují</t>
+  </si>
+  <si>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>Žďár nad Metují, Žďár nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>st. 207/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 207/5 v katastrálním území Žďár nad Metují, zastavěná plocha a nádvoří, se  nachází v okrajové části obce a je zastavěný částí stavby jiného vlastníka. Pozemek je přístupný  pouze přes pozemky jiných vlastníků. Nachází se v oploceném areálu, který je v platném územním  plánu obce veden pod označením R I - plocha individuální pobytové rekreace. Přístup do lokality je  po zpevněné místní komunikaci. </t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>2026-11-07</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Huslenky, Huslenky, okres Vsetín</t>
+  </si>
+  <si>
+    <t>12618/1</t>
+  </si>
+  <si>
+    <t>Pozemek se nalézá v místní části Hřebík a je přístupný po zpevněných místních komunikacích. Nachází se ve svažitém terénu a přímo navazuje na chatovou oblast. Podle platného územního plánu obce není určen k zastavění. Pozemek je veden v LHP, věk dřevin LHP+6, vznik holiny 0,06 ha po nahodilých těžbách. Bezlesí č. 102 je v LHO evidováno jako lesní skládka, často bývá využíváno jako parkoviště pro sousední chaty. Bezlesí č. 103 je úzkým pruhem využitým jako chodník pro přístup k sousedním chatám.</t>
+  </si>
+  <si>
+    <t>230000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1970/22 a 1970/23 v k.ú. Nýřany</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>moravek.honza@gmail.com</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Nýřany, Nýřany, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>1970/22 a 1970/23</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severozápadní části města Nýřany v ochranném pásmu dráhy tratě Nýřany – Heřmanova Huť. Prodej pozemků je projednáván z důvodu sjednocení vlastnictví staveb a pozemku (1970/22) a scelení majetku (1970/23). Na pozemku p.č. 1970/23 se nachází oplocení a trvalé porosty ve vlastnictví nabyvatelů, kteří jsou dlouhodobý nájemci obou pozemků. Majetek je přístupný z veřejné komunikace na části pozemku p.č. 1970/1, které se projednává převod na Město Nýřany, jako pozemku pod komunikací. V rámci kupní smlouvy budou pozemky zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy a zároveň bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území obce ve funkční ploše dopravní infrastruktury.</t>
+  </si>
+  <si>
+    <t>225000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1970/25 a 1970/21 v k.ú. Nýřany</t>
+  </si>
+  <si>
+    <t>1970/25 a 1970/21</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severozápadní části města Nýřany v ochranném pásmu dráhy tratě Nýřany – Heřmanova Huť. Prodej pozemků je projednáván z důvodu sjednocení vlastnictví staveb 2 garáží a pozemku (1970/25) a scelení majetku (1970/21). Na pozemku p.č. 1970/21 se nachází oplocení a trvalé porosty ve vlastnictví nabyvatelů, kteří jsou dlouhodobý nájemci obou pozemků. Majetek je přístupný z veřejné komunikace na části pozemku p.č. 1970/1, v právu hospodařit s majetkem státu pro Správu železnic, u které je projednáván převod části pozemku pod komunikací do vlastnictví Města Nýřany. Pozemek p.č. 1970/21 je v katastru nemovitostí zatížen věcným břemenem zřídit a provozovat betonový sloup v rozsahu stanoveném geometrickým plánem č. 1109-20/2006 a věcným břemenem zřizování a provozování vedení zařízení distribuční soustavy v rozsahu stanoveném geometrickým plánem č. 2082-190697/2019 ve prospěch společnosti ČEZ Distribuce, a. s.. V rámci kupní smlouvy budou pozemky zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy a zároveň bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území obce ve funkční ploše dopravní infrastruktury.</t>
+  </si>
+  <si>
+    <t>465000</t>
+  </si>
+  <si>
+    <t>Zlámanec, Zlámanec, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>Předmětem prodeje jsou id. 3/4 lesního pozemku, je součástí lesního komplexu lesa v mírném SV svahu. V platném územním plánu obce je pozemek veden jako plocha lesní. Porosty jsou tvořeny mýtní kmenovinou s převahou dubu zimního.</t>
+  </si>
+  <si>
+    <t>152000</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Prodej částí pozemku, k.ú. Komárovice</t>
+  </si>
+  <si>
+    <t>585711228</t>
+  </si>
+  <si>
+    <t>smekalova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Tereza Smékalová</t>
+  </si>
+  <si>
+    <t>závod Horní Morava</t>
+  </si>
+  <si>
+    <t>Komárovice, Kelč, okres Vsetín</t>
+  </si>
+  <si>
+    <t>888/16</t>
+  </si>
+  <si>
+    <t>Prodej nově vznikajících pozemků parc. č. 888/22 a 888/23 v k.ú. Komárovice, které jsou oddělovány z pozemku vodní plochy. Nově vznikající pozemky navazují na pozemky v majetku Města a jsou užívány v jednotném funkčním celku s přilehlým rodinným domem.</t>
+  </si>
+  <si>
+    <t>22950</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 229/7 v k. ú. Třebčín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>2026-11-05</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Třebčín, Lutín, okres Olomouc</t>
+  </si>
+  <si>
+    <t>Prodej spoluvl. podílu k lesnímu pozemku, Rosice nad Labem</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>956164106</t>
+  </si>
+  <si>
+    <t>jana.zarubova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Zárubová</t>
+  </si>
+  <si>
+    <t>Lesní správa Choceň</t>
+  </si>
+  <si>
+    <t>297/2</t>
+  </si>
+  <si>
+    <t>Spoluvlastnický podíl ve výši 5/96 k lesnímu pozemku o celkové výměře 9 834m2, náklady související s prodejem činí 7848 Kč.</t>
+  </si>
+  <si>
+    <t>10689</t>
+  </si>
+  <si>
+    <t>výběrové řízení - lesní pozemek na břehu přehrady</t>
+  </si>
+  <si>
+    <t>725954702</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Dana Rusková</t>
+  </si>
+  <si>
+    <t>LS Třebíč</t>
+  </si>
+  <si>
+    <t>Číměř nad Jihlavou, Číměř, okres Třebíč</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>pozemek lesní p.č. 389 na břehu přehrady</t>
+  </si>
+  <si>
+    <t>14800</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 7/4 k.ú. Hamr na Jezeře</t>
+  </si>
+  <si>
+    <t>Hamr na Jezeře, Hamr na Jezeře, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>7/4</t>
+  </si>
+  <si>
+    <t>Pozemek v intravilánu obce, vklíněný mezi pozemky jiných vlastníků</t>
+  </si>
+  <si>
+    <t>690000</t>
+  </si>
+  <si>
+    <t>Povodí Ohře, státní podnik</t>
+  </si>
+  <si>
+    <t>7ptt8gm</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.č. 256 v k.ú. Merklín u Karlových Var</t>
+  </si>
+  <si>
+    <t>safarikova@poh.cz</t>
+  </si>
+  <si>
+    <t>Šafaříková Alena</t>
+  </si>
+  <si>
+    <t>Merklín u Karlových Var, Merklín, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>st. 256</t>
+  </si>
+  <si>
+    <t>Prodej st.č. 256 v k.ú. Merklín u Karlových Var. Na pozemku je umístěna stavba jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>15590</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Heřmanice</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v katastrálním území Heřmanice.</t>
+  </si>
+  <si>
+    <t>6219080</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 386/1 Střítež u Skutče</t>
+  </si>
+  <si>
+    <t>956164200</t>
+  </si>
+  <si>
+    <t>sylva.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Adámková Sylva</t>
+  </si>
+  <si>
+    <t>Střítež u Skutče, Hluboká, okres Chrudim</t>
+  </si>
+  <si>
+    <t>386/1</t>
+  </si>
+  <si>
+    <t>Pozemek označený jako pozemková parcela č. 386/1, výměra 796 m2,  ostatní plocha, neplodná půda. Pozemek je připlocen k pozemku parc. č. 386/2. Pozemek je značně svažitý, jeho využití pouze jako travnatý porost. Náklady související s prodejem činí 7786 Kč.</t>
+  </si>
+  <si>
+    <t>63680</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Knín</t>
+  </si>
+  <si>
+    <t>+420 724 453 426</t>
+  </si>
+  <si>
+    <t>Lucie.Balouskova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Lucie Baloušková</t>
+  </si>
+  <si>
+    <t>oddělení obchodní</t>
+  </si>
+  <si>
+    <t>Nový Knín, Nový Knín, okres Příbram</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 987, o výměře 1715 m2, druh pozemku: ostatní plocha - jiná plocha, zapsaný na LV č. 908, k.ú. Nový Knín, obec Nový Knín, Katastrální úřad pro Středočeský kraj, Katastrální pracoviště Příbram. Bývalý vodní náhon od řeky Kocáby k Tesárkovu Mlýnu. Jedná se o úzký pruh pozemku šíře cca 2 až 4 m a délky přibližně 600 m.</t>
+  </si>
+  <si>
+    <t>46300</t>
+  </si>
+  <si>
+    <t>MZe - spis S 840/26</t>
+  </si>
+  <si>
+    <t>Prodej pozemku včetně stavby</t>
+  </si>
+  <si>
+    <t>2026-11-01</t>
+  </si>
+  <si>
+    <t>956 235 106</t>
+  </si>
+  <si>
+    <t>magdalena.tuckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Magdalena Tučková</t>
+  </si>
+  <si>
+    <t>Lesní správa Litvínov</t>
+  </si>
+  <si>
+    <t>Boleboř, Boleboř, okres Chomutov</t>
+  </si>
+  <si>
+    <t>st. 187</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. st. 187 druhem pozemku zastavěná plocha a nádvoří o výměře 25 m2, která je zastavěná stavbou plechové garáže, k.ú. Boleboř</t>
+  </si>
+  <si>
+    <t>132750</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Ochoz u Nasavrk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725129629	</t>
+  </si>
+  <si>
+    <t>zuzana.kalousova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zuzana Kalousová</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství východní Čechy</t>
+  </si>
+  <si>
+    <t>Ochoz u Nasavrk, Nasavrky, okres Chrudim</t>
+  </si>
+  <si>
+    <t>734/4</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 484 m2, druh pozemku zahrada. Navazuje na zahradu rodinného domu č.9, je částečně zaplocený.</t>
+  </si>
+  <si>
+    <t>193600</t>
+  </si>
+  <si>
+    <t>MZe - spis S 92/01</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>101/2, 101/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 101/2 druhem pozemku ostatní plocha o výměře 641 m2 a pozemku p.č. 101/3, druhem pozemku ostatní plocha o výměře 22 m2 v k.ú. Boleboř.</t>
+  </si>
+  <si>
+    <t>160000</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 2519/2 v k.ú. Brněnec</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Brněnec, Brněnec, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2519/2</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek s travnatým povrchem. Pozemek je v jednotném funkčním celku se stavbou na pozemku p.č.st. 452.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Lesná u Děčína, Děčín, okres Děčín</t>
+  </si>
+  <si>
+    <t>499/4</t>
+  </si>
+  <si>
+    <t>trvalý travní porost</t>
+  </si>
+  <si>
+    <t>54000</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku a části stavby v k.ú. Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Hluboká nad Vltavou, Hluboká nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 2064</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. st. 2064 o výměře 19 m2 v k.ú. Hluboká nad Vltavou a části stavby vodního díla - hráze, která je součástí prodávané části pozemku. Předmětná část pozemku včetně části stavby bude využita při stavbě nového zimního stadionu.</t>
+  </si>
+  <si>
+    <t>73422</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Plaveč S 583/25</t>
+  </si>
+  <si>
+    <t>956149106</t>
+  </si>
+  <si>
+    <t>radek.veskrna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Radek Veškrna</t>
+  </si>
+  <si>
+    <t>Lesní správa Znojmo</t>
+  </si>
+  <si>
+    <t>Plaveč, Plaveč, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2133/5</t>
+  </si>
+  <si>
+    <t>Jedná se o přímý prodej pozemku, který je ve funkčním celku se stavbou kupujícího.</t>
+  </si>
+  <si>
+    <t>37800</t>
   </si>
   <si>
     <t>ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>Nepotřebná nemovitá věc pozemek v k. ú. Bonětice</t>
+    <t>nepotřebné nemovité věci - stavba VD k.ú. Nevolice</t>
   </si>
   <si>
     <t>724968140</t>
   </si>
   <si>
     <t>vokacova@pvl.cz</t>
   </si>
   <si>
     <t>Štěpánka Vokáčová</t>
   </si>
   <si>
+    <t>PS1 - ZBE</t>
+  </si>
+  <si>
+    <t>Nevolice, Nevolice, okres Domažlice</t>
+  </si>
+  <si>
+    <t>Část stavby vodního díla úpravy toku, inventární číslo Povodí Vltavy, státní podnik, HIM DVT-00001444 názvem „NEVOLICKY P. JIZNE OBCE STRAZ“ v délce 160 m, na pozemku ve vlastnictví obce Nevolice p.č. 493/19 v katastrální území a obec Nevolice. V daném místě bude budována MVN. Stavba vodního díla úprava toku nepodléhá zápisu do KN.</t>
+  </si>
+  <si>
+    <t>77340</t>
+  </si>
+  <si>
+    <t>nepotřebné nemovité věci - pozemky k.ú. Nevolice</t>
+  </si>
+  <si>
     <t>ZBE - PS 1</t>
   </si>
   <si>
-    <t>Bonětice, Stráž, okres Tachov</t>
-[...14 lines deleted...]
-    <t>e8jcfsn</t>
+    <t>269/13</t>
+  </si>
+  <si>
+    <t>269/13, o výměře 437 m2 – druh pozemku trvalý travní porost. Na pozemku má být realizována stavba MVN.</t>
+  </si>
+  <si>
+    <t>65550</t>
+  </si>
+  <si>
+    <t>10950</t>
+  </si>
+  <si>
+    <t>493/6</t>
+  </si>
+  <si>
+    <t>493/9 o výměře 73 m2 – druh pozemku vodní plocha. Na pozemku má být realizována stavba MVN.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 257/44 v k.ú. Albrechtice nad Orlicí</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>Albrechtice nad Orlicí, Albrechtice nad Orlicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>257/44</t>
+  </si>
+  <si>
+    <t>Pozemek se nachází v západní části obce Albrechtice nad Orlicí, v místní části Borek, v okrese Rychnov nad Kněžnou. Pozemek má nepravidelný tvar, cca ze tří stran obklopuje stavební parcelu, na které se nachází bytový dům. Pozemek podléhá DPH ve výši 21%.</t>
+  </si>
+  <si>
+    <t>61800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 257/46 v k.ú. Albrechtice nad Orlicí</t>
+  </si>
+  <si>
+    <t>257/46</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Běleč nad Orlicí, Březhrad, Plačice a Třebeš</t>
+  </si>
+  <si>
+    <t>Běleč nad Orlicí, Běleč nad Orlicí, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>291/2</t>
+  </si>
+  <si>
+    <t>Jedná se o drobný lesní pozemek JV od obce Běleč nad Orlicí. Pozemek má zhruba tvar lichoběžníka, delší stranou je orientován ve směru cca SZ-JV. Délka pozemku je cca 65 m, šířka max cca 10 m. Pozemek se nachází v lesním komplexu, ze všech stran je obklopen lesními pozemky. Přes pozemek protéká občasný drobný vodní tok. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>571484</t>
+  </si>
+  <si>
+    <t>Březhrad, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>113/12</t>
+  </si>
+  <si>
+    <t>Jedná se o drobný pozemek ostatní plochy v jižní části města Hradec Králové, mezi komunikací a průmyslovým areálem. Pozemek má tvar trojúhelníka, delší stranou je orientován ve směru cca JZ-SV, cca podél komunikace. Pozemek je porostlý dřevinami – habr a dub ve věku cca 50 a 80 let. Porost nemá charakter lesa. Přes pozemek v délce přibližně 55 m prochází dvojice nadzemních teplovodních potrubí o celkové šířce přibližně 2 m. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>Plačice, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>530/5,530/6</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 530/5: Pozemek má zhruba tvar lichoběžníka, delší stranou je orientován ve směru JZ-SV. Délka pozemku je cca 45 m, šířka cca 12 m. Pozemek se nachází na západním okraji lesního celku, na jižní a západní straně navazuje na zemědělské pozemky, z východní a severní strany sousedí s dalšími lesními pozemky. Pozemek p.č. 530/6: Pozemek má zhruba tvar dlouhého úzkého lichoběžníka, delší stranou je orientován ve směru cca sever - jih. Délka pozemku je cca 132 m, šířka cca 8 m. Pozemek se nachází na západním okraji lesního celku, na západní straně navazuje na zemědělské pozemky, z východní a severní strany sousedí s dalšími lesními pozemky. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>Třebeš, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>82/35,166/22</t>
+  </si>
+  <si>
+    <t>k.ú. Třebeš – pozemky p.č. 82/35 a p.č. 166/22: Jedná se o drobné lesní pozemky ve dvou částech katastrálního území Třebeš v jižní části města Hradec Králové. Pozemek p.č. 82/35: Pozemek se nachází v severní části k.ú. Třebeš, severně od chatové lokality Hvězda. Pozemek má nepravidelný tvar, nachází se na okraji lesního celku. Na SZ straně na něj navazují zemědělské pozemky, z jižní strany pozemky lesní. Podél východní strany prochází za hranicí pozemku nadzemní teplovodní vedení.Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1198 v k. ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>Dolní Lipová, Lipová-lázně, okres Jeseník</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>216000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. st. 209 včetně stavby č. p. 159 a pozemek p. č. 2016/4 v k. ú. Lnáře</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Lnáře, Lnáře, okres Strakonice</t>
+  </si>
+  <si>
+    <t>1624408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 1556/8 a p. č. 1556/10 v k. ú. Dolní Krupá u Havlíčkova Brodu</t>
+  </si>
+  <si>
+    <t>722951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Dolní Krupá u Havlíčkova Brodu, Dolní Krupá, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1556/8,1556/10</t>
+  </si>
+  <si>
+    <t>Pozemky jsou nepravidelného tvaru o celkové výměře 196 m2 jedná se o pozemky parc.č. 1556/8 a 1556/10 v katastrálním území Dolní Krupá u Havlíčkova Brodu. Pozemek parc.č.1556/8 (151 m2) je z podstatné části zaplocený a užívaný jako zahrada u RD. Navazující pozemek parc.č.1556/10 (45 m2) se nachází vedle vstupu do domu již v téměř rovinném terénu. Tento pozemek není oplocený.</t>
+  </si>
+  <si>
+    <t>60000</t>
+  </si>
+  <si>
+    <t>1769/11</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 257/45 v k.ú. Albrechtice nad Orlicí</t>
+  </si>
+  <si>
+    <t>257/45</t>
+  </si>
+  <si>
+    <t>69600</t>
+  </si>
+  <si>
+    <t>nepotřebná nemovitá věc - pozemek k.ú. Kosov u Boru</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>Kosov u Boru, Bor, okres Tachov</t>
+  </si>
+  <si>
+    <t>1984/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1984/3 o výměře 319 m2, druh pozemku vodní plocha (vznikne oddělením dle GP č. 135-41/2026 z pozemku p. č. 1984/2, o výměře 5488 m2). Je součástí historického mlýnského náhonu, předmětná část bude sloužit k obnovení části náhonu a přístupu k usedlosti Kosovský Mlýn.</t>
+  </si>
+  <si>
+    <t>prodej části pozemku parc.č. 458</t>
+  </si>
+  <si>
+    <t>770655288</t>
+  </si>
+  <si>
+    <t>daniela.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Adámková Daniela</t>
+  </si>
+  <si>
+    <t>STOPV</t>
+  </si>
+  <si>
+    <t>Rybníky, Rybníky, okres Příbram</t>
+  </si>
+  <si>
+    <t>458 (dle GP 458/2)</t>
+  </si>
+  <si>
+    <t>Nově p.č. 458/2 ve skutečnosti část bývalého náhonu funkčně spjat s pův.mlýnem, v současnosti nemovitosti ve vl. p. Weisse. Přístup na p.č. 458/2 pouze přes majetek p. Weisse.</t>
+  </si>
+  <si>
+    <t>43500</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Pozemek PKN 3090 k.ú. Velešovice</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Velešovice, Velešovice, okres Vyškov</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>Jedná se o úzký pozemek o výměře 797 m2, porost je součástí remízku v polích. Leží mimo zastavěné území, v platném územním plánu je řazen do ploch LU – plochy lesní. Na pozemku se nachází porost tvořený především akátem s podrostem keřů.</t>
+  </si>
+  <si>
+    <t>23551</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Čeladná</t>
+  </si>
+  <si>
+    <t>Čeladná, Čeladná, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>st. 3659</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. st. 3659 s druhem pozemku zastavěná plocha a nádvoří o výměře 63 m2 v k.ú. Čeladná.</t>
+  </si>
+  <si>
+    <t>77050</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ředitelství silnic a dálnic s. p. </t>
+  </si>
+  <si>
+    <t>pozemek p. č. 408/18 oddělený z p.p.č. 408/1 v k. ú. a obci Jenišov</t>
+  </si>
+  <si>
+    <t>+420725979765</t>
+  </si>
+  <si>
+    <t>marie.michalkova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Michálková Marie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Správa Karlovy Vary </t>
+  </si>
+  <si>
+    <t>Jenišov, Jenišov, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>408/18</t>
+  </si>
+  <si>
+    <t>pozemek</t>
+  </si>
+  <si>
+    <t>470465</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Hustopeče u Brna</t>
+  </si>
+  <si>
+    <t>Hustopeče u Brna, Hustopeče, okres Břeclav</t>
+  </si>
+  <si>
+    <t>4695/10, 4695/11, 4695/12, 4695/13, 4695/14, 4695/16, 4695/22, 4695/23 a 4695/24</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Hustopeče u Brna o celkové výměře 1183 m2, druh pozemků - ostatní plocha, způsob využití - zeleň.</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 720/15 o výměře 81 m2, k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>720/15</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č. 720/15 o výměře 81 m2, k. ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>130410</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 974/3 v k.ú. Stráž nad Nisou</t>
+  </si>
+  <si>
+    <t>2026-10-25</t>
+  </si>
+  <si>
+    <t>974/3</t>
+  </si>
+  <si>
+    <t>Jedná se o nelesní pozemek nepravidelného tvaru, zcela obklopený pozemky jiných vlastníků, navazující na zastavěnou část obce.</t>
+  </si>
+  <si>
+    <t>1650000</t>
   </si>
   <si>
     <t xml:space="preserve">MZe </t>
   </si>
   <si>
-    <t>Prodej pozemků p.č. 179/24 a p.č. 179/27 v k.ú. Cihelny  S 171/26</t>
-[...2 lines deleted...]
-    <t>2026-09-19</t>
+    <t>Prodej pozemku p.č. 2165/13 v k.ú. Mariánské Lázně   S 200/26</t>
   </si>
   <si>
     <t>956269115</t>
   </si>
   <si>
     <t>miluse.soltysova@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Miluše Šoltysová</t>
   </si>
   <si>
     <t>LČR, s.p., Lesní závod Kladská</t>
   </si>
   <si>
-    <t>Cihelny, Karlovy Vary, okres Karlovy Vary</t>
-[...2057 lines deleted...]
-    <t>2600000</t>
+    <t>Mariánské Lázně, Mariánské Lázně, okres Cheb</t>
+  </si>
+  <si>
+    <t>2165/13</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 180m2</t>
+  </si>
+  <si>
+    <t>264600</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 1121/25</t>
+  </si>
+  <si>
+    <t>pozemky v k.ú. Holovousy v Podkrkonoší</t>
+  </si>
+  <si>
+    <t>Holovousy v Podkrkonoší, Holovousy, okres Jičín</t>
+  </si>
+  <si>
+    <t>477/15, 525/21</t>
+  </si>
+  <si>
+    <t>prodej spoluvlastnického podílu ve výši 1/15 k celku v k.ú. Holovousy v Podkrkonoší, jedná se o pozemky s druhem pozemku ostatní plocha</t>
+  </si>
+  <si>
+    <t>8500</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 371/66 o výměře 6599 m2, dle GP č. 1429-41/2021, včetně VB</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
+  </si>
+  <si>
+    <t>PS 1 ZDV</t>
+  </si>
+  <si>
+    <t>Štěchovice u Prahy, Štěchovice, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>371/66</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 371/66 o výměře 6599 m2 oddělený z pozemku parc. č. 371/15, dle GP č. 1429-41/2021, včetně VB</t>
+  </si>
+  <si>
+    <t>13800000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1639/66 o výměře 173 m2, dle GP č. 925-107/2026</t>
+  </si>
+  <si>
+    <t>2026-10-24</t>
+  </si>
+  <si>
+    <t>Oleška, Oleška, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1639/66</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1639/66 o výměře 173 m2 oddělený z pozemku 1639/16, dle GP č. 925-107/2026</t>
+  </si>
+  <si>
+    <t>16420</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 987/17 v k.ú. Rybáře</t>
+  </si>
+  <si>
+    <t>Rybáře, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>987/17</t>
+  </si>
+  <si>
+    <t>2708000</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 1026/11 a č. 1030/38 v katastrálním území Pardubice</t>
+  </si>
+  <si>
+    <t>Pardubice, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>1026/11, 1030/38</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1026/11 v katastrálním území Pardubice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1026/7, ostatní plocha. Nově vzniklý pozemek je dle platného územního plánu veden pod kódem PR - plochy individuální rekreace - lokality rekreačních chat. Pozemek - pozemková parcela č. 1030/38 v katastrálním území Pardubice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1030/24, ostatní plocha. Nově vzniklý pozemek je dle platného územního plánu veden pod kódem KZ - zeleň krajinná. Oba nově vzniklé pozemky se nacházejí v nezastavěné části obce, stavebně nesrostlé na břehu slepého ramene vodního toku Labe.</t>
+  </si>
+  <si>
+    <t>164500</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1030/37 v katastrálním území Pardubice</t>
+  </si>
+  <si>
+    <t>1030/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 1030/37 v katastrálním území Pardubice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1030/24, ostatní plocha. Pozemek se nachází v nezastavěné části obce, stavebně nesrostlé na břehu slepého ramene vodního toku Labe. </t>
+  </si>
+  <si>
+    <t>27500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2610/3, k.ú. Bor u Tachova</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bor u Tachova, Bor, okres Tachov</t>
+  </si>
+  <si>
+    <t>2610/3</t>
+  </si>
+  <si>
+    <t>Prodej majetku formou směny za část pozemku p.č. 2089/1, také v k.ú. Bor u Tachova s majiteli daného pozemku. Směna je za část o ploše tak 200 m2. Doplatek od druhé smluvní strany bude ve výši 4300 Kč.</t>
+  </si>
+  <si>
+    <t>30100</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 987/19 a p.č. 987/29 v k.ú. Rybáře</t>
+  </si>
+  <si>
+    <t>987/19 a 987/29</t>
+  </si>
+  <si>
+    <t>1412000</t>
+  </si>
+  <si>
+    <t>Prodej částí stavby vodního díla v k.ú. Dvorce u Stráže nad Nežárkou</t>
+  </si>
+  <si>
+    <t>725627974</t>
+  </si>
+  <si>
+    <t>Markyshark@seznam.cz</t>
+  </si>
+  <si>
+    <t>Dvorce u Stráže nad Nežárkou, Stráž nad Nežárkou, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava koryta vodního toku vedenou v evidenci pod číslem DVT-00002864 v délce 125 m na pozemku parc. č. 209/9 k.ú. Dvorce u Stráže nad Nežárkou.</t>
+  </si>
+  <si>
+    <t>32480</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 724/1 v katastrálním území Třebeš</t>
+  </si>
+  <si>
+    <t>724/1</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 724/1 v katastrálním území Třebeš, ostatní plocha. Pozemek je přístupný pouze přes pozemky jiných vlastníků, prašné polní komunikaci, která se nachází na břehu vodního toku Labe. Na pozemku se nenacházejí žádné stavby, pouze vzrostlé dřeviny.</t>
+  </si>
+  <si>
+    <t>185720</t>
+  </si>
+  <si>
+    <t>MZe - spis S 929/23</t>
+  </si>
+  <si>
+    <t>Telnice, Telnice, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>522/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 522/4 druhem pozemku ostatní plocha o výměře 53 m2 v k.ú. Telnice. </t>
+  </si>
+  <si>
+    <t>31560</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Bečov nad Teplou</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>LS Toužim</t>
+  </si>
+  <si>
+    <t>Bečov nad Teplou, Bečov nad Teplou, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2120 ostatní plocha o výměře 1394 m2 v k.ú. Bečov nad Teplou.</t>
+  </si>
+  <si>
+    <t>69700</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Bečov nad Teplou</t>
+  </si>
+  <si>
+    <t>2119 st 393/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2119 ostatní plocha o výměře 1370 m2 a pozemku st. p.č. 393/2 v k.ú. Bečov nad Teplou.</t>
+  </si>
+  <si>
+    <t>174400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1025 v k.ú. Rybniště</t>
+  </si>
+  <si>
+    <t>Rybniště, Rybniště, okres Děčín</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 3678/14 v k. ú. Záhorovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">728 363 429 </t>
+  </si>
+  <si>
+    <t>Záhorovice, Záhorovice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>3678/14</t>
+  </si>
+  <si>
+    <t>122000</t>
+  </si>
+  <si>
+    <t>Nepotřebná nemovitá věc - pozemek k.ú. Drmoul</t>
+  </si>
+  <si>
+    <t>Drmoul, Drmoul, okres Cheb</t>
+  </si>
+  <si>
+    <t>1494/3</t>
+  </si>
+  <si>
+    <t>Pozemek je evidován v KN s druhem pozemku – vodní plocha. Na pozemku má být realizována stavba s názvem „Drmoul, ulice Za Hasičárnou – veřejné prostranství“. Jedná se o přírodě blízkou parkovou úpravu včetně revitalizace a úpravy drobného vodního toku, levostranného přítoku Drmoulského potoka IDVT 10263443, který je v prostoru návsi zatrubněný. Stavba vodního díla není v majetku ČR, proto není předmětem ocenění.</t>
+  </si>
+  <si>
+    <t>46550</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 241/7 v k. ú. Kotojedy</t>
+  </si>
+  <si>
+    <t>Kotojedy, Kroměříž, okres Kroměříž</t>
+  </si>
+  <si>
+    <t>241/7</t>
+  </si>
+  <si>
+    <t>69000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1948/1 v k. ú. Zruč nad Sázavou</t>
+  </si>
+  <si>
+    <t>+420 720 851 762</t>
+  </si>
+  <si>
+    <t>sloupova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Zruč nad Sázavou, Zruč nad Sázavou, okres Kutná Hora</t>
+  </si>
+  <si>
+    <t>485000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1266/16 v k. ú. Bylnice</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>Bylnice, Brumov-Bylnice, okres Zlín</t>
+  </si>
+  <si>
+    <t>1266/16</t>
+  </si>
+  <si>
+    <t>1755000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2755,127 +2485,128 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ103"/>
+  <dimension ref="A1:BQ97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="38.7109375" customWidth="1"/>
-    <col min="9" max="9" width="317.7109375" customWidth="1"/>
+    <col min="8" max="8" width="41.7109375" customWidth="1"/>
+    <col min="9" max="9" width="260.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
-    <col min="11" max="11" width="15.7109375" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" customWidth="1"/>
     <col min="12" max="12" width="31.7109375" customWidth="1"/>
-    <col min="13" max="13" width="27.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="133.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="75.7109375" customWidth="1"/>
+    <col min="16" max="16" width="82.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="17.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="24" width="878.7109375" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" customWidth="1"/>
+    <col min="23" max="23" width="11.7109375" customWidth="1"/>
+    <col min="24" max="24" width="2244.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="48.7109375" customWidth="1"/>
+    <col min="26" max="26" width="49.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="46.7109375" customWidth="1"/>
-    <col min="37" max="37" width="40.7109375" customWidth="1"/>
+    <col min="36" max="36" width="512.7109375" customWidth="1"/>
+    <col min="37" max="37" width="47.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="43.7109375" customWidth="1"/>
-    <col min="48" max="48" width="40.7109375" customWidth="1"/>
+    <col min="47" max="47" width="738.7109375" customWidth="1"/>
+    <col min="48" max="48" width="46.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
-    <col min="50" max="50" width="18.7109375" customWidth="1"/>
+    <col min="50" max="50" width="27.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="43.7109375" customWidth="1"/>
-    <col min="59" max="59" width="40.7109375" customWidth="1"/>
+    <col min="58" max="58" width="569.7109375" customWidth="1"/>
+    <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
-    <col min="69" max="69" width="43.7109375" customWidth="1"/>
+    <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3045,54 +2776,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108723</v>
+        <v>109083</v>
       </c>
       <c r="B2" s="1">
-        <v>46254</v>
+        <v>46311</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -3104,6338 +2835,5729 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108721</v>
+        <v>109082</v>
       </c>
       <c r="B3" s="1">
-        <v>46254</v>
+        <v>46311</v>
       </c>
       <c r="C3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M3" t="s">
+        <v>87</v>
+      </c>
+      <c r="N3" t="s">
         <v>88</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>89</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>90</v>
       </c>
-      <c r="N3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y3" t="s">
         <v>91</v>
-      </c>
-[...22 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108718</v>
+        <v>109081</v>
       </c>
       <c r="B4" s="1">
-        <v>46254</v>
+        <v>46311</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="H4" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
       <c r="K4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M4" t="s">
         <v>98</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>99</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>100</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>101</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>81</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>81</v>
+      </c>
+      <c r="X4" t="s">
         <v>102</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Y4" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108713</v>
+        <v>109075</v>
       </c>
       <c r="B5" s="1">
-        <v>46253</v>
+        <v>46310</v>
       </c>
       <c r="C5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H5" t="s">
         <v>106</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>107</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>108</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>109</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>110</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>111</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>112</v>
       </c>
-      <c r="M5" t="s">
+      <c r="O5" t="s">
         <v>113</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>114</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Y5" t="s">
         <v>116</v>
-      </c>
-[...37 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108712</v>
+        <v>109074</v>
       </c>
       <c r="B6" s="1">
-        <v>46253</v>
+        <v>46310</v>
       </c>
       <c r="C6" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
+        <v>84</v>
+      </c>
+      <c r="I6" t="s">
+        <v>117</v>
+      </c>
+      <c r="J6" t="s">
         <v>108</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
+        <v>118</v>
+      </c>
+      <c r="L6" t="s">
+        <v>119</v>
+      </c>
+      <c r="M6" t="s">
+        <v>120</v>
+      </c>
+      <c r="N6" t="s">
+        <v>88</v>
+      </c>
+      <c r="O6" t="s">
         <v>121</v>
       </c>
-      <c r="J6" t="s">
-[...14 lines deleted...]
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="X6" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y6" t="s">
         <v>122</v>
-      </c>
-[...61 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108711</v>
+        <v>109072</v>
       </c>
       <c r="B7" s="1">
-        <v>46253</v>
+        <v>46310</v>
       </c>
       <c r="C7" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D7" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H7" t="s">
-        <v>86</v>
+        <v>125</v>
       </c>
       <c r="I7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" t="s">
+        <v>127</v>
+      </c>
+      <c r="K7" t="s">
+        <v>128</v>
+      </c>
+      <c r="L7" t="s">
+        <v>129</v>
+      </c>
+      <c r="M7" t="s">
+        <v>130</v>
+      </c>
+      <c r="N7" t="s">
         <v>131</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="O7" t="s">
         <v>132</v>
       </c>
-      <c r="L7" t="s">
+      <c r="P7" t="s">
         <v>133</v>
       </c>
-      <c r="M7" t="s">
+      <c r="Q7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" t="s">
+        <v>81</v>
+      </c>
+      <c r="S7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="X7" t="s">
         <v>134</v>
       </c>
-      <c r="N7" t="s">
+      <c r="Y7" t="s">
         <v>135</v>
-      </c>
-[...22 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108710</v>
+        <v>109071</v>
       </c>
       <c r="B8" s="1">
-        <v>46253</v>
+        <v>46310</v>
       </c>
       <c r="C8" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D8" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H8" t="s">
+        <v>92</v>
+      </c>
+      <c r="I8" t="s">
+        <v>136</v>
+      </c>
+      <c r="J8" t="s">
         <v>108</v>
       </c>
-      <c r="I8" t="s">
+      <c r="K8" t="s">
+        <v>137</v>
+      </c>
+      <c r="L8" t="s">
+        <v>138</v>
+      </c>
+      <c r="M8" t="s">
+        <v>139</v>
+      </c>
+      <c r="N8" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
       <c r="O8" t="s">
         <v>141</v>
       </c>
       <c r="P8" t="s">
         <v>142</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
         <v>143</v>
       </c>
-      <c r="Z8" t="s">
-[...2 lines deleted...]
-      <c r="AB8" t="s">
+      <c r="Y8" t="s">
         <v>144</v>
-      </c>
-[...37 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108709</v>
+        <v>109059</v>
       </c>
       <c r="B9" s="1">
-        <v>46252</v>
+        <v>46309</v>
       </c>
       <c r="C9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" t="s">
+        <v>106</v>
+      </c>
+      <c r="I9" t="s">
+        <v>145</v>
+      </c>
+      <c r="J9" t="s">
+        <v>146</v>
+      </c>
+      <c r="K9" t="s">
+        <v>147</v>
+      </c>
+      <c r="L9" t="s">
         <v>148</v>
       </c>
-      <c r="D9" t="s">
+      <c r="M9" t="s">
         <v>149</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="N9" t="s">
         <v>150</v>
       </c>
-      <c r="G9" t="s">
+      <c r="O9" t="s">
         <v>151</v>
       </c>
-      <c r="H9" t="s">
+      <c r="P9" t="s">
         <v>152</v>
       </c>
-      <c r="I9" t="s">
+      <c r="Q9" t="s">
+        <v>80</v>
+      </c>
+      <c r="R9" t="s">
+        <v>81</v>
+      </c>
+      <c r="S9" t="s">
+        <v>81</v>
+      </c>
+      <c r="T9" t="s">
+        <v>81</v>
+      </c>
+      <c r="X9" t="s">
         <v>153</v>
       </c>
-      <c r="J9" t="s">
+      <c r="Z9" t="s">
         <v>154</v>
       </c>
-      <c r="K9" t="s">
+      <c r="AB9" t="s">
         <v>155</v>
       </c>
-      <c r="L9" t="s">
+      <c r="AC9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ9" t="s">
         <v>156</v>
       </c>
-      <c r="M9" t="s">
+      <c r="AK9" t="s">
         <v>157</v>
       </c>
-      <c r="N9" t="s">
+      <c r="AM9" t="s">
         <v>158</v>
       </c>
-      <c r="O9" t="s">
+      <c r="AN9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV9" t="s">
         <v>159</v>
       </c>
-      <c r="P9" t="s">
+      <c r="AW9" t="s">
         <v>160</v>
       </c>
-      <c r="Q9" t="s">
-[...11 lines deleted...]
-      <c r="X9" t="s">
+      <c r="AX9" t="s">
         <v>161</v>
       </c>
-      <c r="Y9" t="s">
-        <v>162</v>
+      <c r="AY9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108708</v>
+        <v>109058</v>
       </c>
       <c r="B10" s="1">
-        <v>46252</v>
+        <v>46309</v>
       </c>
       <c r="C10" t="s">
-        <v>163</v>
+        <v>92</v>
       </c>
       <c r="D10" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
       <c r="H10" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
       <c r="I10" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="J10" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="K10" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="L10" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="M10" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="N10" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="O10" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="P10" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="Y10" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108705</v>
+        <v>109057</v>
       </c>
       <c r="B11" s="1">
-        <v>46252</v>
+        <v>46309</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I11" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="J11" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="L11" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="M11" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="N11" t="s">
-        <v>179</v>
+        <v>88</v>
       </c>
       <c r="O11" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="P11" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="Y11" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108704</v>
+        <v>109052</v>
       </c>
       <c r="B12" s="1">
-        <v>46251</v>
+        <v>46309</v>
       </c>
       <c r="C12" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="D12" t="s">
-        <v>149</v>
-[...8 lines deleted...]
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="H12" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="I12" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="J12" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="K12" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="L12" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="M12" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="N12" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="O12" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="P12" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="Y12" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108703</v>
+        <v>109050</v>
       </c>
       <c r="B13" s="1">
-        <v>46251</v>
+        <v>46309</v>
       </c>
       <c r="C13" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" t="s">
+        <v>170</v>
+      </c>
+      <c r="H13" t="s">
         <v>106</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="J13" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="K13" t="s">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="L13" t="s">
-        <v>196</v>
+        <v>173</v>
       </c>
       <c r="M13" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="N13" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="O13" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="P13" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="Y13" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108702</v>
+        <v>109049</v>
       </c>
       <c r="B14" s="1">
-        <v>46251</v>
+        <v>46309</v>
       </c>
       <c r="C14" t="s">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="D14" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="H14" t="s">
-        <v>152</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="J14" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="K14" t="s">
-        <v>206</v>
+        <v>172</v>
       </c>
       <c r="L14" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="M14" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="N14" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="O14" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="P14" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="Y14" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108697</v>
+        <v>109042</v>
       </c>
       <c r="B15" s="1">
-        <v>46251</v>
+        <v>46307</v>
       </c>
       <c r="C15" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I15" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="J15" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="L15" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="M15" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="N15" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="O15" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="P15" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="Y15" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108696</v>
+        <v>109041</v>
       </c>
       <c r="B16" s="1">
-        <v>46251</v>
+        <v>46307</v>
       </c>
       <c r="C16" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="I16" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="J16" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K16" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="L16" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="M16" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="N16" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="O16" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="P16" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
         <v>81</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="Y16" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>108695</v>
+        <v>109040</v>
       </c>
       <c r="B17" s="1">
-        <v>46251</v>
+        <v>46307</v>
       </c>
       <c r="C17" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D17" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>93</v>
       </c>
       <c r="I17" t="s">
-        <v>233</v>
+        <v>199</v>
       </c>
       <c r="J17" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K17" t="s">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="L17" t="s">
-        <v>235</v>
+        <v>201</v>
       </c>
       <c r="M17" t="s">
-        <v>236</v>
+        <v>202</v>
       </c>
       <c r="N17" t="s">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="O17" t="s">
-        <v>238</v>
+        <v>204</v>
       </c>
       <c r="P17" t="s">
-        <v>239</v>
+        <v>205</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
-      <c r="U17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X17" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="Y17" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>108691</v>
+        <v>109039</v>
       </c>
       <c r="B18" s="1">
-        <v>46248</v>
+        <v>46307</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D18" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H18" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="I18" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="J18" t="s">
-        <v>245</v>
+        <v>191</v>
       </c>
       <c r="K18" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="L18" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="M18" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="N18" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="O18" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="P18" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>248</v>
+        <v>218</v>
       </c>
       <c r="Y18" t="s">
-        <v>249</v>
+        <v>219</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>108690</v>
+        <v>109038</v>
       </c>
       <c r="B19" s="1">
-        <v>46248</v>
+        <v>46307</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>220</v>
       </c>
       <c r="I19" t="s">
-        <v>250</v>
+        <v>211</v>
       </c>
       <c r="J19" t="s">
-        <v>245</v>
+        <v>191</v>
       </c>
       <c r="K19" t="s">
+        <v>212</v>
+      </c>
+      <c r="L19" t="s">
+        <v>213</v>
+      </c>
+      <c r="M19" t="s">
+        <v>214</v>
+      </c>
+      <c r="N19" t="s">
         <v>215</v>
       </c>
-      <c r="L19" t="s">
+      <c r="O19" t="s">
         <v>216</v>
       </c>
-      <c r="M19" t="s">
-[...2 lines deleted...]
-      <c r="N19" t="s">
+      <c r="P19" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>80</v>
+      </c>
+      <c r="R19" t="s">
+        <v>81</v>
+      </c>
+      <c r="S19" t="s">
+        <v>81</v>
+      </c>
+      <c r="T19" t="s">
+        <v>81</v>
+      </c>
+      <c r="X19" t="s">
         <v>218</v>
       </c>
-      <c r="O19" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y19" t="s">
-        <v>254</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>108689</v>
+        <v>109037</v>
       </c>
       <c r="B20" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="I20" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="J20" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="K20" t="s">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="L20" t="s">
-        <v>258</v>
+        <v>213</v>
       </c>
       <c r="M20" t="s">
-        <v>259</v>
+        <v>214</v>
       </c>
       <c r="N20" t="s">
-        <v>260</v>
+        <v>215</v>
       </c>
       <c r="O20" t="s">
-        <v>261</v>
+        <v>216</v>
       </c>
       <c r="P20" t="s">
-        <v>262</v>
+        <v>224</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
         <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>263</v>
+        <v>218</v>
       </c>
       <c r="Y20" t="s">
-        <v>264</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>108688</v>
+        <v>109036</v>
       </c>
       <c r="B21" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C21" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>152</v>
+        <v>226</v>
       </c>
       <c r="I21" t="s">
-        <v>265</v>
+        <v>211</v>
       </c>
       <c r="J21" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="K21" t="s">
-        <v>266</v>
+        <v>212</v>
       </c>
       <c r="L21" t="s">
-        <v>267</v>
+        <v>213</v>
       </c>
       <c r="M21" t="s">
-        <v>268</v>
+        <v>214</v>
       </c>
       <c r="N21" t="s">
+        <v>215</v>
+      </c>
+      <c r="O21" t="s">
+        <v>216</v>
+      </c>
+      <c r="P21" t="s">
         <v>227</v>
       </c>
-      <c r="O21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>271</v>
+        <v>218</v>
       </c>
       <c r="Y21" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>108687</v>
+        <v>109035</v>
       </c>
       <c r="B22" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C22" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>152</v>
+        <v>229</v>
       </c>
       <c r="I22" t="s">
-        <v>273</v>
+        <v>230</v>
       </c>
       <c r="J22" t="s">
-        <v>256</v>
-[...11 lines deleted...]
-        <v>227</v>
+        <v>191</v>
       </c>
       <c r="O22" t="s">
-        <v>269</v>
+        <v>216</v>
       </c>
       <c r="P22" t="s">
-        <v>274</v>
+        <v>231</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>275</v>
+        <v>218</v>
       </c>
       <c r="Y22" t="s">
-        <v>276</v>
+        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>108686</v>
+        <v>109034</v>
       </c>
       <c r="B23" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>152</v>
+        <v>233</v>
       </c>
       <c r="I23" t="s">
-        <v>265</v>
+        <v>211</v>
       </c>
       <c r="J23" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="K23" t="s">
-        <v>266</v>
+        <v>212</v>
       </c>
       <c r="L23" t="s">
-        <v>267</v>
+        <v>213</v>
       </c>
       <c r="M23" t="s">
-        <v>268</v>
+        <v>214</v>
       </c>
       <c r="N23" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="O23" t="s">
-        <v>269</v>
+        <v>216</v>
       </c>
       <c r="P23" t="s">
-        <v>270</v>
+        <v>234</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>277</v>
+        <v>218</v>
       </c>
       <c r="Y23" t="s">
-        <v>276</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>108685</v>
+        <v>109033</v>
       </c>
       <c r="B24" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H24" t="s">
-        <v>152</v>
+        <v>236</v>
       </c>
       <c r="I24" t="s">
-        <v>273</v>
+        <v>211</v>
       </c>
       <c r="J24" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="K24" t="s">
-        <v>266</v>
+        <v>212</v>
       </c>
       <c r="L24" t="s">
-        <v>267</v>
+        <v>213</v>
       </c>
       <c r="M24" t="s">
-        <v>268</v>
+        <v>214</v>
       </c>
       <c r="N24" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="O24" t="s">
-        <v>269</v>
+        <v>216</v>
       </c>
       <c r="P24" t="s">
-        <v>274</v>
+        <v>237</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="X24" t="s">
-        <v>278</v>
+        <v>218</v>
       </c>
       <c r="Y24" t="s">
-        <v>276</v>
+        <v>238</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>108684</v>
+        <v>109032</v>
       </c>
       <c r="B25" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C25" t="s">
-        <v>279</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>280</v>
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>281</v>
+        <v>239</v>
       </c>
       <c r="I25" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="J25" t="s">
-        <v>283</v>
+        <v>191</v>
+      </c>
+      <c r="K25" t="s">
+        <v>212</v>
       </c>
       <c r="L25" t="s">
-        <v>284</v>
+        <v>213</v>
       </c>
       <c r="M25" t="s">
-        <v>285</v>
+        <v>214</v>
       </c>
       <c r="N25" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="O25" t="s">
-        <v>287</v>
+        <v>216</v>
       </c>
       <c r="P25" t="s">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>282</v>
+        <v>218</v>
       </c>
       <c r="Y25" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>108683</v>
+        <v>109031</v>
       </c>
       <c r="B26" s="1">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H26" t="s">
-        <v>86</v>
+        <v>242</v>
       </c>
       <c r="I26" t="s">
-        <v>290</v>
+        <v>211</v>
       </c>
       <c r="J26" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="K26" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="L26" t="s">
-        <v>177</v>
+        <v>213</v>
       </c>
       <c r="M26" t="s">
-        <v>178</v>
+        <v>214</v>
       </c>
       <c r="N26" t="s">
-        <v>179</v>
+        <v>215</v>
       </c>
       <c r="O26" t="s">
-        <v>291</v>
+        <v>216</v>
       </c>
       <c r="P26" t="s">
-        <v>292</v>
+        <v>243</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>293</v>
+        <v>218</v>
       </c>
       <c r="Y26" t="s">
-        <v>294</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>108682</v>
+        <v>109030</v>
       </c>
       <c r="B27" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H27" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
       <c r="I27" t="s">
-        <v>295</v>
+        <v>211</v>
       </c>
       <c r="J27" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="K27" t="s">
-        <v>296</v>
+        <v>212</v>
       </c>
       <c r="L27" t="s">
-        <v>297</v>
+        <v>213</v>
       </c>
       <c r="M27" t="s">
-        <v>298</v>
+        <v>214</v>
       </c>
       <c r="N27" t="s">
-        <v>299</v>
+        <v>215</v>
       </c>
       <c r="O27" t="s">
-        <v>300</v>
+        <v>216</v>
       </c>
       <c r="P27" t="s">
-        <v>301</v>
+        <v>246</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
-      <c r="U27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X27" t="s">
-        <v>304</v>
+        <v>218</v>
       </c>
       <c r="Y27" t="s">
-        <v>305</v>
+        <v>247</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>108681</v>
+        <v>109029</v>
       </c>
       <c r="B28" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C28" t="s">
-        <v>279</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>280</v>
+        <v>93</v>
       </c>
       <c r="H28" t="s">
-        <v>306</v>
+        <v>248</v>
       </c>
       <c r="I28" t="s">
-        <v>307</v>
+        <v>249</v>
       </c>
       <c r="J28" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="K28" t="s">
-        <v>308</v>
+        <v>250</v>
       </c>
       <c r="L28" t="s">
-        <v>309</v>
+        <v>251</v>
       </c>
       <c r="M28" t="s">
-        <v>310</v>
+        <v>252</v>
       </c>
       <c r="N28" t="s">
-        <v>311</v>
+        <v>253</v>
       </c>
       <c r="O28" t="s">
-        <v>312</v>
+        <v>254</v>
       </c>
       <c r="P28" t="s">
-        <v>313</v>
+        <v>255</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>314</v>
+        <v>256</v>
       </c>
       <c r="Y28" t="s">
-        <v>315</v>
+        <v>257</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>108680</v>
+        <v>109028</v>
       </c>
       <c r="B29" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>258</v>
       </c>
       <c r="I29" t="s">
-        <v>316</v>
+        <v>211</v>
       </c>
       <c r="J29" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="K29" t="s">
-        <v>317</v>
+        <v>212</v>
       </c>
       <c r="L29" t="s">
-        <v>318</v>
+        <v>213</v>
       </c>
       <c r="M29" t="s">
-        <v>319</v>
+        <v>214</v>
       </c>
       <c r="N29" t="s">
-        <v>320</v>
+        <v>215</v>
       </c>
       <c r="O29" t="s">
-        <v>321</v>
+        <v>216</v>
       </c>
       <c r="P29" t="s">
-        <v>322</v>
+        <v>259</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>323</v>
+        <v>218</v>
       </c>
       <c r="Y29" t="s">
-        <v>324</v>
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>108679</v>
+        <v>109027</v>
       </c>
       <c r="B30" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="I30" t="s">
-        <v>325</v>
+        <v>261</v>
       </c>
       <c r="J30" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="K30" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="L30" t="s">
-        <v>235</v>
+        <v>264</v>
       </c>
       <c r="M30" t="s">
-        <v>236</v>
+        <v>265</v>
       </c>
       <c r="N30" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="O30" t="s">
-        <v>326</v>
+        <v>267</v>
       </c>
       <c r="P30" t="s">
-        <v>327</v>
+        <v>268</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>328</v>
+        <v>269</v>
       </c>
       <c r="Y30" t="s">
-        <v>329</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
-        <v>108678</v>
+        <v>109026</v>
       </c>
       <c r="B31" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H31" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="I31" t="s">
-        <v>330</v>
+        <v>211</v>
       </c>
       <c r="J31" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="K31" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="L31" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="M31" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="N31" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="O31" t="s">
-        <v>331</v>
+        <v>216</v>
       </c>
       <c r="P31" t="s">
-        <v>332</v>
+        <v>272</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
         <v>81</v>
       </c>
       <c r="S31" t="s">
         <v>81</v>
       </c>
       <c r="T31" t="s">
         <v>81</v>
       </c>
       <c r="X31" t="s">
-        <v>333</v>
+        <v>218</v>
       </c>
       <c r="Y31" t="s">
-        <v>334</v>
+        <v>273</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
-        <v>108677</v>
+        <v>109025</v>
       </c>
       <c r="B32" s="1">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H32" t="s">
-        <v>152</v>
+        <v>260</v>
       </c>
       <c r="I32" t="s">
-        <v>335</v>
+        <v>274</v>
       </c>
       <c r="J32" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="K32" t="s">
-        <v>317</v>
+        <v>263</v>
       </c>
       <c r="L32" t="s">
-        <v>318</v>
+        <v>264</v>
       </c>
       <c r="M32" t="s">
-        <v>319</v>
+        <v>265</v>
       </c>
       <c r="N32" t="s">
-        <v>336</v>
+        <v>131</v>
       </c>
       <c r="O32" t="s">
-        <v>337</v>
+        <v>275</v>
       </c>
       <c r="P32" t="s">
-        <v>338</v>
+        <v>276</v>
       </c>
       <c r="Q32" t="s">
         <v>80</v>
       </c>
       <c r="R32" t="s">
         <v>81</v>
       </c>
       <c r="S32" t="s">
         <v>81</v>
       </c>
       <c r="T32" t="s">
         <v>81</v>
       </c>
       <c r="X32" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="Y32" t="s">
-        <v>340</v>
+        <v>278</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33">
-        <v>108676</v>
+        <v>109023</v>
       </c>
       <c r="B33" s="1">
-        <v>46246</v>
+        <v>46304</v>
       </c>
       <c r="C33" t="s">
+        <v>169</v>
+      </c>
+      <c r="D33" t="s">
+        <v>170</v>
+      </c>
+      <c r="H33" t="s">
         <v>106</v>
       </c>
-      <c r="D33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="J33" t="s">
+        <v>280</v>
+      </c>
+      <c r="K33" t="s">
+        <v>172</v>
+      </c>
+      <c r="L33" t="s">
+        <v>173</v>
+      </c>
+      <c r="M33" t="s">
+        <v>174</v>
+      </c>
+      <c r="N33" t="s">
+        <v>175</v>
+      </c>
+      <c r="O33" t="s">
+        <v>281</v>
+      </c>
+      <c r="P33" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
         <v>283</v>
       </c>
-      <c r="K33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y33" t="s">
-        <v>350</v>
+        <v>284</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34">
-        <v>108674</v>
+        <v>109022</v>
       </c>
       <c r="B34" s="1">
-        <v>46245</v>
+        <v>46304</v>
       </c>
       <c r="C34" t="s">
+        <v>169</v>
+      </c>
+      <c r="D34" t="s">
+        <v>170</v>
+      </c>
+      <c r="H34" t="s">
         <v>106</v>
       </c>
-      <c r="D34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>351</v>
+        <v>285</v>
       </c>
       <c r="J34" t="s">
-        <v>352</v>
+        <v>280</v>
       </c>
       <c r="K34" t="s">
-        <v>353</v>
+        <v>172</v>
       </c>
       <c r="L34" t="s">
-        <v>354</v>
+        <v>173</v>
       </c>
       <c r="M34" t="s">
-        <v>355</v>
+        <v>174</v>
       </c>
       <c r="N34" t="s">
-        <v>356</v>
+        <v>175</v>
       </c>
       <c r="O34" t="s">
-        <v>357</v>
+        <v>286</v>
       </c>
       <c r="P34" t="s">
-        <v>358</v>
+        <v>287</v>
       </c>
       <c r="Q34" t="s">
         <v>80</v>
       </c>
       <c r="R34" t="s">
         <v>81</v>
       </c>
       <c r="S34" t="s">
         <v>81</v>
       </c>
       <c r="T34" t="s">
         <v>81</v>
       </c>
       <c r="X34" t="s">
-        <v>359</v>
+        <v>288</v>
       </c>
       <c r="Y34" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35">
-        <v>108673</v>
+        <v>109015</v>
       </c>
       <c r="B35" s="1">
-        <v>46245</v>
+        <v>46303</v>
       </c>
       <c r="C35" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>290</v>
       </c>
       <c r="I35" t="s">
-        <v>361</v>
+        <v>291</v>
       </c>
       <c r="J35" t="s">
-        <v>352</v>
+        <v>292</v>
       </c>
       <c r="K35" t="s">
-        <v>353</v>
+        <v>293</v>
       </c>
       <c r="L35" t="s">
-        <v>354</v>
+        <v>294</v>
       </c>
       <c r="M35" t="s">
-        <v>355</v>
+        <v>295</v>
       </c>
       <c r="N35" t="s">
-        <v>356</v>
+        <v>296</v>
       </c>
       <c r="O35" t="s">
-        <v>357</v>
+        <v>297</v>
       </c>
       <c r="P35" t="s">
-        <v>362</v>
+        <v>298</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
         <v>81</v>
       </c>
       <c r="S35" t="s">
         <v>81</v>
       </c>
       <c r="T35" t="s">
         <v>81</v>
       </c>
       <c r="X35" t="s">
-        <v>363</v>
+        <v>299</v>
       </c>
       <c r="Y35" t="s">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36">
-        <v>108668</v>
+        <v>109013</v>
       </c>
       <c r="B36" s="1">
-        <v>46245</v>
+        <v>46303</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>93</v>
+      </c>
+      <c r="H36" t="s">
+        <v>301</v>
       </c>
       <c r="I36" t="s">
-        <v>365</v>
+        <v>291</v>
       </c>
       <c r="J36" t="s">
-        <v>352</v>
+        <v>292</v>
       </c>
       <c r="K36" t="s">
-        <v>366</v>
+        <v>293</v>
       </c>
       <c r="L36" t="s">
-        <v>367</v>
+        <v>294</v>
       </c>
       <c r="M36" t="s">
-        <v>368</v>
+        <v>295</v>
       </c>
       <c r="N36" t="s">
-        <v>369</v>
+        <v>296</v>
       </c>
       <c r="O36" t="s">
-        <v>370</v>
+        <v>297</v>
       </c>
       <c r="P36" t="s">
-        <v>371</v>
+        <v>302</v>
       </c>
       <c r="Q36" t="s">
         <v>80</v>
       </c>
       <c r="R36" t="s">
         <v>81</v>
       </c>
       <c r="S36" t="s">
         <v>81</v>
       </c>
       <c r="T36" t="s">
         <v>81</v>
       </c>
       <c r="X36" t="s">
-        <v>372</v>
+        <v>303</v>
       </c>
       <c r="Y36" t="s">
-        <v>373</v>
+        <v>304</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37">
-        <v>108670</v>
+        <v>109012</v>
       </c>
       <c r="B37" s="1">
-        <v>46245</v>
+        <v>46303</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="I37" t="s">
-        <v>374</v>
+        <v>305</v>
       </c>
       <c r="J37" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="K37" t="s">
-        <v>375</v>
+        <v>128</v>
       </c>
       <c r="L37" t="s">
-        <v>225</v>
+        <v>129</v>
       </c>
       <c r="M37" t="s">
-        <v>226</v>
+        <v>130</v>
       </c>
       <c r="N37" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="O37" t="s">
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="P37" t="s">
-        <v>376</v>
+        <v>308</v>
       </c>
       <c r="Q37" t="s">
         <v>80</v>
       </c>
       <c r="R37" t="s">
         <v>81</v>
       </c>
       <c r="S37" t="s">
         <v>81</v>
       </c>
       <c r="T37" t="s">
         <v>81</v>
       </c>
       <c r="X37" t="s">
-        <v>377</v>
+        <v>309</v>
       </c>
       <c r="Y37" t="s">
-        <v>378</v>
+        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38">
-        <v>108671</v>
+        <v>109003</v>
       </c>
       <c r="B38" s="1">
-        <v>46245</v>
+        <v>46302</v>
       </c>
       <c r="C38" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
       <c r="D38" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>281</v>
+        <v>106</v>
       </c>
       <c r="I38" t="s">
-        <v>379</v>
+        <v>311</v>
       </c>
       <c r="J38" t="s">
-        <v>352</v>
+        <v>312</v>
+      </c>
+      <c r="K38" t="s">
+        <v>172</v>
       </c>
       <c r="L38" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="M38" t="s">
-        <v>285</v>
+        <v>174</v>
       </c>
       <c r="N38" t="s">
-        <v>286</v>
+        <v>175</v>
       </c>
       <c r="O38" t="s">
-        <v>380</v>
+        <v>313</v>
       </c>
       <c r="P38" t="s">
-        <v>381</v>
+        <v>314</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
         <v>81</v>
       </c>
       <c r="S38" t="s">
         <v>81</v>
       </c>
       <c r="T38" t="s">
         <v>81</v>
       </c>
       <c r="X38" t="s">
-        <v>379</v>
+        <v>315</v>
       </c>
       <c r="Y38" t="s">
-        <v>382</v>
+        <v>316</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39">
-        <v>108672</v>
+        <v>109002</v>
       </c>
       <c r="B39" s="1">
-        <v>46245</v>
+        <v>46302</v>
       </c>
       <c r="C39" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" t="s">
+        <v>93</v>
+      </c>
+      <c r="H39" t="s">
         <v>106</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I39" t="s">
-        <v>383</v>
+        <v>291</v>
       </c>
       <c r="J39" t="s">
-        <v>352</v>
+        <v>317</v>
       </c>
       <c r="K39" t="s">
-        <v>353</v>
+        <v>318</v>
       </c>
       <c r="L39" t="s">
-        <v>354</v>
+        <v>319</v>
       </c>
       <c r="M39" t="s">
-        <v>355</v>
+        <v>320</v>
       </c>
       <c r="N39" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
       <c r="O39" t="s">
-        <v>357</v>
+        <v>322</v>
       </c>
       <c r="P39" t="s">
-        <v>384</v>
+        <v>323</v>
       </c>
       <c r="Q39" t="s">
         <v>80</v>
       </c>
       <c r="R39" t="s">
         <v>81</v>
       </c>
       <c r="S39" t="s">
         <v>81</v>
       </c>
       <c r="T39" t="s">
         <v>81</v>
       </c>
       <c r="X39" t="s">
-        <v>385</v>
+        <v>324</v>
       </c>
       <c r="Y39" t="s">
-        <v>386</v>
+        <v>325</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40">
-        <v>108660</v>
+        <v>109007</v>
       </c>
       <c r="B40" s="1">
-        <v>46244</v>
+        <v>46302</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="H40" t="s">
-        <v>387</v>
+        <v>84</v>
       </c>
       <c r="I40" t="s">
-        <v>388</v>
+        <v>326</v>
       </c>
       <c r="J40" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
       <c r="K40" t="s">
-        <v>390</v>
+        <v>327</v>
       </c>
       <c r="L40" t="s">
-        <v>391</v>
+        <v>328</v>
       </c>
       <c r="M40" t="s">
-        <v>392</v>
+        <v>329</v>
       </c>
       <c r="N40" t="s">
-        <v>393</v>
+        <v>330</v>
       </c>
       <c r="O40" t="s">
-        <v>394</v>
+        <v>331</v>
       </c>
       <c r="P40" t="s">
-        <v>395</v>
+        <v>332</v>
       </c>
       <c r="Q40" t="s">
         <v>80</v>
       </c>
       <c r="R40" t="s">
         <v>81</v>
       </c>
       <c r="S40" t="s">
         <v>81</v>
       </c>
       <c r="T40" t="s">
         <v>81</v>
       </c>
       <c r="X40" t="s">
-        <v>396</v>
+        <v>333</v>
       </c>
       <c r="Y40" t="s">
-        <v>397</v>
+        <v>334</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41">
-        <v>108662</v>
+        <v>109006</v>
       </c>
       <c r="B41" s="1">
-        <v>46244</v>
+        <v>46302</v>
       </c>
       <c r="C41" t="s">
-        <v>398</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>399</v>
+        <v>70</v>
       </c>
       <c r="H41" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I41" t="s">
-        <v>400</v>
+        <v>335</v>
       </c>
       <c r="J41" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
       <c r="K41" t="s">
-        <v>401</v>
+        <v>327</v>
       </c>
       <c r="L41" t="s">
-        <v>402</v>
+        <v>328</v>
       </c>
       <c r="M41" t="s">
-        <v>403</v>
+        <v>329</v>
       </c>
       <c r="N41" t="s">
-        <v>209</v>
+        <v>330</v>
       </c>
       <c r="O41" t="s">
-        <v>404</v>
+        <v>331</v>
       </c>
       <c r="P41" t="s">
-        <v>405</v>
+        <v>336</v>
       </c>
       <c r="Q41" t="s">
         <v>80</v>
       </c>
       <c r="R41" t="s">
         <v>81</v>
       </c>
       <c r="S41" t="s">
         <v>81</v>
       </c>
       <c r="T41" t="s">
         <v>81</v>
       </c>
       <c r="X41" t="s">
-        <v>406</v>
+        <v>337</v>
       </c>
       <c r="Y41" t="s">
-        <v>407</v>
+        <v>338</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42">
-        <v>108663</v>
+        <v>109004</v>
       </c>
       <c r="B42" s="1">
-        <v>46244</v>
+        <v>46302</v>
       </c>
       <c r="C42" t="s">
-        <v>398</v>
+        <v>92</v>
       </c>
       <c r="D42" t="s">
-        <v>399</v>
+        <v>93</v>
       </c>
       <c r="H42" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="I42" t="s">
-        <v>408</v>
+        <v>291</v>
       </c>
       <c r="J42" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
       <c r="K42" t="s">
-        <v>401</v>
+        <v>318</v>
       </c>
       <c r="L42" t="s">
-        <v>402</v>
+        <v>319</v>
       </c>
       <c r="M42" t="s">
-        <v>403</v>
+        <v>320</v>
       </c>
       <c r="N42" t="s">
-        <v>209</v>
+        <v>321</v>
       </c>
       <c r="O42" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="P42" t="s">
-        <v>410</v>
+        <v>340</v>
       </c>
       <c r="Q42" t="s">
         <v>80</v>
       </c>
       <c r="R42" t="s">
         <v>81</v>
       </c>
       <c r="S42" t="s">
         <v>81</v>
       </c>
       <c r="T42" t="s">
         <v>81</v>
       </c>
       <c r="X42" t="s">
-        <v>411</v>
+        <v>341</v>
       </c>
       <c r="Y42" t="s">
-        <v>412</v>
+        <v>342</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43">
-        <v>108664</v>
+        <v>109001</v>
       </c>
       <c r="B43" s="1">
-        <v>46244</v>
+        <v>46301</v>
       </c>
       <c r="C43" t="s">
-        <v>398</v>
+        <v>343</v>
       </c>
       <c r="D43" t="s">
-        <v>399</v>
+        <v>344</v>
+      </c>
+      <c r="E43" t="s">
+        <v>343</v>
+      </c>
+      <c r="F43" t="s">
+        <v>345</v>
+      </c>
+      <c r="G43" t="s">
+        <v>346</v>
       </c>
       <c r="H43" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="I43" t="s">
-        <v>413</v>
+        <v>347</v>
       </c>
       <c r="J43" t="s">
-        <v>389</v>
+        <v>312</v>
       </c>
       <c r="K43" t="s">
-        <v>401</v>
+        <v>348</v>
       </c>
       <c r="L43" t="s">
-        <v>402</v>
+        <v>349</v>
       </c>
       <c r="M43" t="s">
-        <v>403</v>
+        <v>350</v>
       </c>
       <c r="N43" t="s">
-        <v>209</v>
+        <v>351</v>
       </c>
       <c r="O43" t="s">
-        <v>414</v>
+        <v>352</v>
       </c>
       <c r="P43" t="s">
-        <v>415</v>
+        <v>353</v>
       </c>
       <c r="Q43" t="s">
         <v>80</v>
       </c>
       <c r="R43" t="s">
         <v>81</v>
       </c>
       <c r="S43" t="s">
         <v>81</v>
       </c>
       <c r="T43" t="s">
         <v>81</v>
       </c>
       <c r="X43" t="s">
-        <v>416</v>
+        <v>354</v>
       </c>
       <c r="Y43" t="s">
-        <v>417</v>
+        <v>355</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44">
-        <v>108665</v>
+        <v>108991</v>
       </c>
       <c r="B44" s="1">
-        <v>46244</v>
+        <v>46300</v>
       </c>
       <c r="C44" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>70</v>
       </c>
       <c r="I44" t="s">
-        <v>418</v>
+        <v>356</v>
       </c>
       <c r="J44" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="K44" t="s">
-        <v>419</v>
+        <v>358</v>
       </c>
       <c r="L44" t="s">
-        <v>420</v>
+        <v>359</v>
       </c>
       <c r="M44" t="s">
-        <v>421</v>
+        <v>360</v>
       </c>
       <c r="N44" t="s">
-        <v>422</v>
+        <v>88</v>
       </c>
       <c r="O44" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>361</v>
       </c>
       <c r="Q44" t="s">
         <v>80</v>
       </c>
       <c r="R44" t="s">
         <v>81</v>
       </c>
       <c r="S44" t="s">
         <v>81</v>
       </c>
       <c r="T44" t="s">
         <v>81</v>
       </c>
       <c r="X44" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>356</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45">
-        <v>108666</v>
+        <v>108988</v>
       </c>
       <c r="B45" s="1">
-        <v>46244</v>
+        <v>46297</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D45" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H45" t="s">
-        <v>341</v>
+        <v>92</v>
       </c>
       <c r="I45" t="s">
-        <v>427</v>
+        <v>362</v>
       </c>
       <c r="J45" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
       <c r="K45" t="s">
-        <v>419</v>
+        <v>364</v>
       </c>
       <c r="L45" t="s">
-        <v>420</v>
+        <v>365</v>
       </c>
       <c r="M45" t="s">
-        <v>421</v>
+        <v>366</v>
       </c>
       <c r="N45" t="s">
-        <v>422</v>
+        <v>367</v>
       </c>
       <c r="O45" t="s">
-        <v>423</v>
+        <v>281</v>
       </c>
       <c r="P45" t="s">
-        <v>428</v>
+        <v>368</v>
       </c>
       <c r="Q45" t="s">
         <v>80</v>
       </c>
       <c r="R45" t="s">
         <v>81</v>
       </c>
       <c r="S45" t="s">
         <v>81</v>
       </c>
       <c r="T45" t="s">
         <v>81</v>
       </c>
       <c r="X45" t="s">
-        <v>429</v>
+        <v>369</v>
       </c>
       <c r="Y45" t="s">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46">
-        <v>108658</v>
+        <v>108982</v>
       </c>
       <c r="B46" s="1">
-        <v>46241</v>
+        <v>46297</v>
       </c>
       <c r="C46" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D46" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="H46" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="I46" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
       <c r="J46" t="s">
-        <v>432</v>
+        <v>363</v>
       </c>
       <c r="K46" t="s">
-        <v>88</v>
+        <v>372</v>
       </c>
       <c r="L46" t="s">
-        <v>89</v>
+        <v>373</v>
       </c>
       <c r="M46" t="s">
-        <v>90</v>
+        <v>374</v>
       </c>
       <c r="N46" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="O46" t="s">
-        <v>433</v>
+        <v>376</v>
       </c>
       <c r="P46" t="s">
-        <v>434</v>
+        <v>377</v>
       </c>
       <c r="Q46" t="s">
         <v>80</v>
       </c>
       <c r="R46" t="s">
         <v>81</v>
       </c>
       <c r="S46" t="s">
         <v>81</v>
       </c>
       <c r="T46" t="s">
         <v>81</v>
       </c>
       <c r="X46" t="s">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="Y46" t="s">
-        <v>436</v>
+        <v>379</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47">
-        <v>108659</v>
+        <v>108980</v>
       </c>
       <c r="B47" s="1">
-        <v>46241</v>
+        <v>46297</v>
       </c>
       <c r="C47" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D47" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="H47" t="s">
+        <v>94</v>
+      </c>
+      <c r="I47" t="s">
+        <v>380</v>
+      </c>
+      <c r="J47" t="s">
+        <v>363</v>
+      </c>
+      <c r="K47" t="s">
         <v>96</v>
       </c>
-      <c r="I47" t="s">
-[...5 lines deleted...]
-      <c r="K47" t="s">
+      <c r="L47" t="s">
+        <v>97</v>
+      </c>
+      <c r="M47" t="s">
         <v>98</v>
       </c>
-      <c r="L47" t="s">
+      <c r="N47" t="s">
         <v>99</v>
       </c>
-      <c r="M47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O47" t="s">
-        <v>439</v>
+        <v>381</v>
       </c>
       <c r="P47" t="s">
-        <v>440</v>
+        <v>382</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
         <v>81</v>
       </c>
       <c r="S47" t="s">
         <v>81</v>
       </c>
       <c r="T47" t="s">
         <v>81</v>
       </c>
       <c r="X47" t="s">
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="Y47" t="s">
-        <v>442</v>
+        <v>384</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48">
-        <v>108654</v>
+        <v>108979</v>
       </c>
       <c r="B48" s="1">
-        <v>46240</v>
+        <v>46297</v>
       </c>
       <c r="C48" t="s">
+        <v>385</v>
+      </c>
+      <c r="D48" t="s">
+        <v>386</v>
+      </c>
+      <c r="H48" t="s">
+        <v>387</v>
+      </c>
+      <c r="I48" t="s">
+        <v>388</v>
+      </c>
+      <c r="J48" t="s">
+        <v>363</v>
+      </c>
+      <c r="L48" t="s">
+        <v>389</v>
+      </c>
+      <c r="M48" t="s">
+        <v>390</v>
+      </c>
+      <c r="O48" t="s">
+        <v>391</v>
+      </c>
+      <c r="P48" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="X48" t="s">
+        <v>393</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="49" spans="1:58">
+      <c r="A49">
+        <v>108978</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46297</v>
+      </c>
+      <c r="C49" t="s">
+        <v>92</v>
+      </c>
+      <c r="D49" t="s">
+        <v>93</v>
+      </c>
+      <c r="H49" t="s">
         <v>106</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="I48" t="s">
+      <c r="I49" t="s">
+        <v>395</v>
+      </c>
+      <c r="J49" t="s">
+        <v>363</v>
+      </c>
+      <c r="K49" t="s">
+        <v>396</v>
+      </c>
+      <c r="L49" t="s">
+        <v>397</v>
+      </c>
+      <c r="M49" t="s">
+        <v>398</v>
+      </c>
+      <c r="N49" t="s">
+        <v>399</v>
+      </c>
+      <c r="O49" t="s">
+        <v>400</v>
+      </c>
+      <c r="P49" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>81</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="X49" t="s">
+        <v>402</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="50" spans="1:58">
+      <c r="A50">
+        <v>108987</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46297</v>
+      </c>
+      <c r="C50" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" t="s">
+        <v>93</v>
+      </c>
+      <c r="H50" t="s">
+        <v>92</v>
+      </c>
+      <c r="I50" t="s">
+        <v>404</v>
+      </c>
+      <c r="J50" t="s">
+        <v>363</v>
+      </c>
+      <c r="K50" t="s">
+        <v>405</v>
+      </c>
+      <c r="L50" t="s">
+        <v>406</v>
+      </c>
+      <c r="M50" t="s">
+        <v>407</v>
+      </c>
+      <c r="N50" t="s">
+        <v>367</v>
+      </c>
+      <c r="O50" t="s">
+        <v>408</v>
+      </c>
+      <c r="P50" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>81</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="X50" t="s">
+        <v>410</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="51" spans="1:58">
+      <c r="A51">
+        <v>108984</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46297</v>
+      </c>
+      <c r="C51" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" t="s">
+        <v>105</v>
+      </c>
+      <c r="H51" t="s">
+        <v>106</v>
+      </c>
+      <c r="I51" t="s">
+        <v>412</v>
+      </c>
+      <c r="J51" t="s">
+        <v>363</v>
+      </c>
+      <c r="K51" t="s">
+        <v>413</v>
+      </c>
+      <c r="L51" t="s">
+        <v>414</v>
+      </c>
+      <c r="M51" t="s">
+        <v>415</v>
+      </c>
+      <c r="N51" t="s">
+        <v>416</v>
+      </c>
+      <c r="O51" t="s">
+        <v>417</v>
+      </c>
+      <c r="P51" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" t="s">
+        <v>81</v>
+      </c>
+      <c r="T51" t="s">
+        <v>81</v>
+      </c>
+      <c r="X51" t="s">
+        <v>419</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="52" spans="1:58">
+      <c r="A52">
+        <v>108970</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C52" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" t="s">
+        <v>93</v>
+      </c>
+      <c r="H52" t="s">
+        <v>421</v>
+      </c>
+      <c r="I52" t="s">
+        <v>422</v>
+      </c>
+      <c r="J52" t="s">
+        <v>423</v>
+      </c>
+      <c r="K52" t="s">
+        <v>424</v>
+      </c>
+      <c r="L52" t="s">
+        <v>425</v>
+      </c>
+      <c r="M52" t="s">
+        <v>426</v>
+      </c>
+      <c r="N52" t="s">
+        <v>427</v>
+      </c>
+      <c r="O52" t="s">
+        <v>428</v>
+      </c>
+      <c r="P52" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>80</v>
+      </c>
+      <c r="R52" t="s">
+        <v>80</v>
+      </c>
+      <c r="S52" t="s">
+        <v>81</v>
+      </c>
+      <c r="T52" t="s">
+        <v>81</v>
+      </c>
+      <c r="X52" t="s">
+        <v>430</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="53" spans="1:58">
+      <c r="A53">
+        <v>108969</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C53" t="s">
+        <v>92</v>
+      </c>
+      <c r="D53" t="s">
+        <v>93</v>
+      </c>
+      <c r="H53" t="s">
+        <v>92</v>
+      </c>
+      <c r="I53" t="s">
+        <v>432</v>
+      </c>
+      <c r="J53" t="s">
+        <v>423</v>
+      </c>
+      <c r="K53" t="s">
+        <v>433</v>
+      </c>
+      <c r="L53" t="s">
+        <v>434</v>
+      </c>
+      <c r="M53" t="s">
+        <v>435</v>
+      </c>
+      <c r="N53" t="s">
+        <v>436</v>
+      </c>
+      <c r="O53" t="s">
+        <v>437</v>
+      </c>
+      <c r="P53" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>81</v>
+      </c>
+      <c r="S53" t="s">
+        <v>81</v>
+      </c>
+      <c r="T53" t="s">
+        <v>81</v>
+      </c>
+      <c r="X53" t="s">
+        <v>439</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="54" spans="1:58">
+      <c r="A54">
+        <v>108968</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C54" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" t="s">
+        <v>93</v>
+      </c>
+      <c r="H54" t="s">
+        <v>441</v>
+      </c>
+      <c r="I54" t="s">
+        <v>442</v>
+      </c>
+      <c r="J54" t="s">
+        <v>423</v>
+      </c>
+      <c r="K54" t="s">
+        <v>424</v>
+      </c>
+      <c r="L54" t="s">
+        <v>425</v>
+      </c>
+      <c r="M54" t="s">
+        <v>426</v>
+      </c>
+      <c r="N54" t="s">
+        <v>427</v>
+      </c>
+      <c r="O54" t="s">
+        <v>428</v>
+      </c>
+      <c r="P54" t="s">
         <v>443</v>
       </c>
-      <c r="J48" t="s">
-[...2 lines deleted...]
-      <c r="K48" t="s">
+      <c r="Q54" t="s">
+        <v>80</v>
+      </c>
+      <c r="R54" t="s">
+        <v>81</v>
+      </c>
+      <c r="S54" t="s">
+        <v>81</v>
+      </c>
+      <c r="T54" t="s">
+        <v>81</v>
+      </c>
+      <c r="X54" t="s">
         <v>444</v>
       </c>
-      <c r="L48" t="s">
+      <c r="Y54" t="s">
         <v>445</v>
       </c>
-      <c r="M48" t="s">
+    </row>
+    <row r="55" spans="1:58">
+      <c r="A55">
+        <v>108967</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" t="s">
+        <v>93</v>
+      </c>
+      <c r="H55" t="s">
+        <v>106</v>
+      </c>
+      <c r="I55" t="s">
         <v>446</v>
       </c>
-      <c r="N48" t="s">
+      <c r="J55" t="s">
+        <v>423</v>
+      </c>
+      <c r="K55" t="s">
         <v>447</v>
       </c>
-      <c r="O48" t="s">
+      <c r="L55" t="s">
         <v>448</v>
       </c>
-      <c r="P48" t="s">
+      <c r="M55" t="s">
         <v>449</v>
       </c>
-      <c r="Q48" t="s">
-[...11 lines deleted...]
-      <c r="X48" t="s">
+      <c r="N55" t="s">
+        <v>321</v>
+      </c>
+      <c r="O55" t="s">
         <v>450</v>
       </c>
-      <c r="Y48" t="s">
+      <c r="P55" t="s">
         <v>451</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" t="s">
+      <c r="Q55" t="s">
+        <v>80</v>
+      </c>
+      <c r="R55" t="s">
+        <v>81</v>
+      </c>
+      <c r="S55" t="s">
+        <v>81</v>
+      </c>
+      <c r="T55" t="s">
+        <v>81</v>
+      </c>
+      <c r="X55" t="s">
+        <v>452</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="56" spans="1:58">
+      <c r="A56">
+        <v>108966</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C56" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" t="s">
+        <v>93</v>
+      </c>
+      <c r="H56" t="s">
         <v>106</v>
       </c>
-      <c r="D49" t="s">
-[...11 lines deleted...]
-      <c r="K49" t="s">
+      <c r="I56" t="s">
+        <v>291</v>
+      </c>
+      <c r="J56" t="s">
+        <v>423</v>
+      </c>
+      <c r="K56" t="s">
+        <v>454</v>
+      </c>
+      <c r="L56" t="s">
+        <v>455</v>
+      </c>
+      <c r="M56" t="s">
+        <v>456</v>
+      </c>
+      <c r="N56" t="s">
+        <v>457</v>
+      </c>
+      <c r="O56" t="s">
+        <v>458</v>
+      </c>
+      <c r="P56" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>80</v>
+      </c>
+      <c r="R56" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" t="s">
+        <v>81</v>
+      </c>
+      <c r="T56" t="s">
+        <v>81</v>
+      </c>
+      <c r="X56" t="s">
+        <v>460</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="57" spans="1:58">
+      <c r="A57">
+        <v>108965</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C57" t="s">
+        <v>104</v>
+      </c>
+      <c r="D57" t="s">
+        <v>105</v>
+      </c>
+      <c r="H57" t="s">
+        <v>106</v>
+      </c>
+      <c r="I57" t="s">
+        <v>462</v>
+      </c>
+      <c r="J57" t="s">
+        <v>423</v>
+      </c>
+      <c r="K57" t="s">
+        <v>463</v>
+      </c>
+      <c r="L57" t="s">
+        <v>464</v>
+      </c>
+      <c r="M57" t="s">
+        <v>465</v>
+      </c>
+      <c r="N57" t="s">
+        <v>466</v>
+      </c>
+      <c r="O57" t="s">
+        <v>467</v>
+      </c>
+      <c r="P57" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>81</v>
+      </c>
+      <c r="S57" t="s">
+        <v>81</v>
+      </c>
+      <c r="T57" t="s">
+        <v>80</v>
+      </c>
+      <c r="X57" t="s">
+        <v>469</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="58" spans="1:58">
+      <c r="A58">
+        <v>108964</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C58" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" t="s">
+        <v>93</v>
+      </c>
+      <c r="H58" t="s">
+        <v>248</v>
+      </c>
+      <c r="I58" t="s">
+        <v>471</v>
+      </c>
+      <c r="J58" t="s">
+        <v>423</v>
+      </c>
+      <c r="K58" t="s">
+        <v>472</v>
+      </c>
+      <c r="L58" t="s">
+        <v>473</v>
+      </c>
+      <c r="M58" t="s">
+        <v>474</v>
+      </c>
+      <c r="N58" t="s">
+        <v>475</v>
+      </c>
+      <c r="O58" t="s">
+        <v>476</v>
+      </c>
+      <c r="P58" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>80</v>
+      </c>
+      <c r="R58" t="s">
+        <v>81</v>
+      </c>
+      <c r="S58" t="s">
+        <v>81</v>
+      </c>
+      <c r="T58" t="s">
+        <v>81</v>
+      </c>
+      <c r="X58" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="59" spans="1:58">
+      <c r="A59">
+        <v>108977</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C59" t="s">
+        <v>104</v>
+      </c>
+      <c r="D59" t="s">
+        <v>105</v>
+      </c>
+      <c r="H59" t="s">
+        <v>480</v>
+      </c>
+      <c r="I59" t="s">
+        <v>481</v>
+      </c>
+      <c r="J59" t="s">
+        <v>423</v>
+      </c>
+      <c r="K59" t="s">
+        <v>482</v>
+      </c>
+      <c r="L59" t="s">
+        <v>483</v>
+      </c>
+      <c r="M59" t="s">
+        <v>484</v>
+      </c>
+      <c r="N59" t="s">
+        <v>485</v>
+      </c>
+      <c r="O59" t="s">
+        <v>486</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>81</v>
+      </c>
+      <c r="R59" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" t="s">
+        <v>81</v>
+      </c>
+      <c r="T59" t="s">
+        <v>80</v>
+      </c>
+      <c r="X59" t="s">
+        <v>487</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="60" spans="1:58">
+      <c r="A60">
+        <v>108976</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46296</v>
+      </c>
+      <c r="C60" t="s">
+        <v>104</v>
+      </c>
+      <c r="D60" t="s">
+        <v>105</v>
+      </c>
+      <c r="H60" t="s">
+        <v>480</v>
+      </c>
+      <c r="I60" t="s">
+        <v>489</v>
+      </c>
+      <c r="J60" t="s">
+        <v>423</v>
+      </c>
+      <c r="K60" t="s">
+        <v>482</v>
+      </c>
+      <c r="L60" t="s">
+        <v>483</v>
+      </c>
+      <c r="M60" t="s">
+        <v>484</v>
+      </c>
+      <c r="N60" t="s">
+        <v>490</v>
+      </c>
+      <c r="O60" t="s">
+        <v>486</v>
+      </c>
+      <c r="P60" t="s">
+        <v>491</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>80</v>
+      </c>
+      <c r="R60" t="s">
+        <v>81</v>
+      </c>
+      <c r="S60" t="s">
+        <v>81</v>
+      </c>
+      <c r="T60" t="s">
+        <v>81</v>
+      </c>
+      <c r="X60" t="s">
+        <v>492</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>493</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>486</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>494</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>495</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="61" spans="1:58">
+      <c r="A61">
+        <v>108958</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C61" t="s">
+        <v>92</v>
+      </c>
+      <c r="D61" t="s">
+        <v>93</v>
+      </c>
+      <c r="H61" t="s">
+        <v>92</v>
+      </c>
+      <c r="I61" t="s">
+        <v>497</v>
+      </c>
+      <c r="J61" t="s">
+        <v>498</v>
+      </c>
+      <c r="K61" t="s">
+        <v>405</v>
+      </c>
+      <c r="L61" t="s">
+        <v>406</v>
+      </c>
+      <c r="M61" t="s">
+        <v>407</v>
+      </c>
+      <c r="N61" t="s">
+        <v>367</v>
+      </c>
+      <c r="O61" t="s">
+        <v>499</v>
+      </c>
+      <c r="P61" t="s">
+        <v>500</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>80</v>
+      </c>
+      <c r="R61" t="s">
+        <v>81</v>
+      </c>
+      <c r="S61" t="s">
+        <v>81</v>
+      </c>
+      <c r="T61" t="s">
+        <v>81</v>
+      </c>
+      <c r="X61" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="62" spans="1:58">
+      <c r="A62">
+        <v>108957</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C62" t="s">
+        <v>92</v>
+      </c>
+      <c r="D62" t="s">
+        <v>93</v>
+      </c>
+      <c r="H62" t="s">
+        <v>92</v>
+      </c>
+      <c r="I62" t="s">
+        <v>503</v>
+      </c>
+      <c r="J62" t="s">
+        <v>498</v>
+      </c>
+      <c r="K62" t="s">
+        <v>405</v>
+      </c>
+      <c r="L62" t="s">
+        <v>406</v>
+      </c>
+      <c r="M62" t="s">
+        <v>407</v>
+      </c>
+      <c r="N62" t="s">
+        <v>367</v>
+      </c>
+      <c r="O62" t="s">
+        <v>499</v>
+      </c>
+      <c r="P62" t="s">
+        <v>504</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>80</v>
+      </c>
+      <c r="R62" t="s">
+        <v>81</v>
+      </c>
+      <c r="S62" t="s">
+        <v>81</v>
+      </c>
+      <c r="T62" t="s">
+        <v>81</v>
+      </c>
+      <c r="X62" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="63" spans="1:58">
+      <c r="A63">
+        <v>108955</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C63" t="s">
+        <v>92</v>
+      </c>
+      <c r="D63" t="s">
+        <v>93</v>
+      </c>
+      <c r="H63" t="s">
+        <v>92</v>
+      </c>
+      <c r="I63" t="s">
+        <v>503</v>
+      </c>
+      <c r="J63" t="s">
+        <v>498</v>
+      </c>
+      <c r="K63" t="s">
+        <v>405</v>
+      </c>
+      <c r="L63" t="s">
+        <v>406</v>
+      </c>
+      <c r="M63" t="s">
+        <v>407</v>
+      </c>
+      <c r="N63" t="s">
+        <v>367</v>
+      </c>
+      <c r="O63" t="s">
+        <v>499</v>
+      </c>
+      <c r="P63" t="s">
+        <v>504</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>80</v>
+      </c>
+      <c r="R63" t="s">
+        <v>81</v>
+      </c>
+      <c r="S63" t="s">
+        <v>81</v>
+      </c>
+      <c r="T63" t="s">
+        <v>81</v>
+      </c>
+      <c r="X63" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="64" spans="1:58">
+      <c r="A64">
+        <v>108954</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C64" t="s">
+        <v>92</v>
+      </c>
+      <c r="D64" t="s">
+        <v>93</v>
+      </c>
+      <c r="H64" t="s">
+        <v>92</v>
+      </c>
+      <c r="I64" t="s">
+        <v>505</v>
+      </c>
+      <c r="J64" t="s">
+        <v>498</v>
+      </c>
+      <c r="K64" t="s">
+        <v>364</v>
+      </c>
+      <c r="L64" t="s">
+        <v>365</v>
+      </c>
+      <c r="M64" t="s">
+        <v>366</v>
+      </c>
+      <c r="N64" t="s">
+        <v>367</v>
+      </c>
+      <c r="O64" t="s">
+        <v>506</v>
+      </c>
+      <c r="P64" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>80</v>
+      </c>
+      <c r="R64" t="s">
+        <v>81</v>
+      </c>
+      <c r="S64" t="s">
+        <v>81</v>
+      </c>
+      <c r="T64" t="s">
+        <v>81</v>
+      </c>
+      <c r="X64" t="s">
+        <v>508</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>509</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>510</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>509</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>511</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>512</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>513</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>509</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>514</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>515</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>516</v>
+      </c>
+      <c r="AW64" t="s">
+        <v>509</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>517</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF64" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65">
+        <v>108946</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C65" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" t="s">
+        <v>70</v>
+      </c>
+      <c r="I65" t="s">
+        <v>519</v>
+      </c>
+      <c r="J65" t="s">
+        <v>498</v>
+      </c>
+      <c r="K65" t="s">
+        <v>358</v>
+      </c>
+      <c r="L65" t="s">
+        <v>359</v>
+      </c>
+      <c r="M65" t="s">
+        <v>360</v>
+      </c>
+      <c r="N65" t="s">
+        <v>88</v>
+      </c>
+      <c r="O65" t="s">
+        <v>520</v>
+      </c>
+      <c r="P65" t="s">
+        <v>521</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>80</v>
+      </c>
+      <c r="R65" t="s">
+        <v>81</v>
+      </c>
+      <c r="S65" t="s">
+        <v>81</v>
+      </c>
+      <c r="T65" t="s">
+        <v>81</v>
+      </c>
+      <c r="X65" t="s">
+        <v>519</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66">
+        <v>108945</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" t="s">
+        <v>70</v>
+      </c>
+      <c r="H66" t="s">
+        <v>523</v>
+      </c>
+      <c r="I66" t="s">
+        <v>524</v>
+      </c>
+      <c r="J66" t="s">
+        <v>498</v>
+      </c>
+      <c r="L66" t="s">
+        <v>525</v>
+      </c>
+      <c r="M66" t="s">
+        <v>526</v>
+      </c>
+      <c r="N66" t="s">
+        <v>88</v>
+      </c>
+      <c r="O66" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>80</v>
+      </c>
+      <c r="R66" t="s">
+        <v>80</v>
+      </c>
+      <c r="S66" t="s">
+        <v>81</v>
+      </c>
+      <c r="T66" t="s">
+        <v>81</v>
+      </c>
+      <c r="X66" t="s">
+        <v>524</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67">
+        <v>108944</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>70</v>
+      </c>
+      <c r="H67" t="s">
+        <v>529</v>
+      </c>
+      <c r="I67" t="s">
+        <v>530</v>
+      </c>
+      <c r="J67" t="s">
+        <v>498</v>
+      </c>
+      <c r="K67" t="s">
+        <v>531</v>
+      </c>
+      <c r="L67" t="s">
+        <v>532</v>
+      </c>
+      <c r="M67" t="s">
+        <v>533</v>
+      </c>
+      <c r="N67" t="s">
+        <v>534</v>
+      </c>
+      <c r="O67" t="s">
+        <v>535</v>
+      </c>
+      <c r="P67" t="s">
+        <v>536</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>80</v>
+      </c>
+      <c r="R67" t="s">
+        <v>81</v>
+      </c>
+      <c r="S67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T67" t="s">
+        <v>81</v>
+      </c>
+      <c r="X67" t="s">
+        <v>537</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68">
+        <v>108943</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" t="s">
+        <v>70</v>
+      </c>
+      <c r="H68" t="s">
+        <v>523</v>
+      </c>
+      <c r="I68" t="s">
+        <v>524</v>
+      </c>
+      <c r="J68" t="s">
+        <v>498</v>
+      </c>
+      <c r="L68" t="s">
+        <v>525</v>
+      </c>
+      <c r="M68" t="s">
+        <v>526</v>
+      </c>
+      <c r="N68" t="s">
+        <v>88</v>
+      </c>
+      <c r="O68" t="s">
+        <v>527</v>
+      </c>
+      <c r="P68" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>80</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="X68" t="s">
+        <v>524</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69">
+        <v>108959</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46295</v>
+      </c>
+      <c r="C69" t="s">
+        <v>92</v>
+      </c>
+      <c r="D69" t="s">
+        <v>93</v>
+      </c>
+      <c r="H69" t="s">
+        <v>92</v>
+      </c>
+      <c r="I69" t="s">
+        <v>540</v>
+      </c>
+      <c r="J69" t="s">
+        <v>498</v>
+      </c>
+      <c r="K69" t="s">
+        <v>405</v>
+      </c>
+      <c r="L69" t="s">
+        <v>406</v>
+      </c>
+      <c r="M69" t="s">
+        <v>407</v>
+      </c>
+      <c r="N69" t="s">
+        <v>367</v>
+      </c>
+      <c r="O69" t="s">
+        <v>499</v>
+      </c>
+      <c r="P69" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70">
+        <v>108940</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46294</v>
+      </c>
+      <c r="C70" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" t="s">
+        <v>105</v>
+      </c>
+      <c r="H70" t="s">
+        <v>480</v>
+      </c>
+      <c r="I70" t="s">
+        <v>543</v>
+      </c>
+      <c r="J70" t="s">
+        <v>544</v>
+      </c>
+      <c r="K70" t="s">
+        <v>482</v>
+      </c>
+      <c r="L70" t="s">
+        <v>483</v>
+      </c>
+      <c r="M70" t="s">
+        <v>484</v>
+      </c>
+      <c r="N70" t="s">
+        <v>490</v>
+      </c>
+      <c r="O70" t="s">
+        <v>545</v>
+      </c>
+      <c r="P70" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>81</v>
+      </c>
+      <c r="S70" t="s">
+        <v>81</v>
+      </c>
+      <c r="T70" t="s">
+        <v>81</v>
+      </c>
+      <c r="X70" t="s">
+        <v>547</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71">
+        <v>108938</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46294</v>
+      </c>
+      <c r="C71" t="s">
+        <v>92</v>
+      </c>
+      <c r="D71" t="s">
+        <v>93</v>
+      </c>
+      <c r="H71" t="s">
+        <v>94</v>
+      </c>
+      <c r="I71" t="s">
+        <v>548</v>
+      </c>
+      <c r="J71" t="s">
+        <v>544</v>
+      </c>
+      <c r="K71" t="s">
+        <v>549</v>
+      </c>
+      <c r="L71" t="s">
+        <v>550</v>
+      </c>
+      <c r="M71" t="s">
+        <v>551</v>
+      </c>
+      <c r="N71" t="s">
+        <v>552</v>
+      </c>
+      <c r="O71" t="s">
+        <v>553</v>
+      </c>
+      <c r="P71" t="s">
+        <v>554</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>80</v>
+      </c>
+      <c r="R71" t="s">
+        <v>81</v>
+      </c>
+      <c r="S71" t="s">
+        <v>81</v>
+      </c>
+      <c r="T71" t="s">
+        <v>81</v>
+      </c>
+      <c r="X71" t="s">
+        <v>555</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72">
+        <v>108931</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46290</v>
+      </c>
+      <c r="C72" t="s">
+        <v>92</v>
+      </c>
+      <c r="D72" t="s">
+        <v>93</v>
+      </c>
+      <c r="H72" t="s">
+        <v>557</v>
+      </c>
+      <c r="I72" t="s">
+        <v>558</v>
+      </c>
+      <c r="J72" t="s">
+        <v>559</v>
+      </c>
+      <c r="K72" t="s">
+        <v>560</v>
+      </c>
+      <c r="L72" t="s">
+        <v>561</v>
+      </c>
+      <c r="M72" t="s">
+        <v>562</v>
+      </c>
+      <c r="N72" t="s">
+        <v>563</v>
+      </c>
+      <c r="O72" t="s">
+        <v>564</v>
+      </c>
+      <c r="P72" t="s">
+        <v>565</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>80</v>
+      </c>
+      <c r="R72" t="s">
+        <v>81</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>81</v>
+      </c>
+      <c r="X72" t="s">
+        <v>566</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73">
+        <v>108936</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46290</v>
+      </c>
+      <c r="C73" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" t="s">
+        <v>93</v>
+      </c>
+      <c r="H73" t="s">
+        <v>106</v>
+      </c>
+      <c r="I73" t="s">
+        <v>568</v>
+      </c>
+      <c r="J73" t="s">
+        <v>559</v>
+      </c>
+      <c r="K73" t="s">
+        <v>396</v>
+      </c>
+      <c r="L73" t="s">
+        <v>397</v>
+      </c>
+      <c r="M73" t="s">
+        <v>398</v>
+      </c>
+      <c r="N73" t="s">
+        <v>399</v>
+      </c>
+      <c r="O73" t="s">
+        <v>569</v>
+      </c>
+      <c r="P73" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>80</v>
+      </c>
+      <c r="R73" t="s">
+        <v>81</v>
+      </c>
+      <c r="S73" t="s">
+        <v>81</v>
+      </c>
+      <c r="T73" t="s">
+        <v>81</v>
+      </c>
+      <c r="X73" t="s">
+        <v>571</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74">
+        <v>108935</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46290</v>
+      </c>
+      <c r="C74" t="s">
+        <v>573</v>
+      </c>
+      <c r="D74" t="s">
+        <v>574</v>
+      </c>
+      <c r="H74" t="s">
+        <v>575</v>
+      </c>
+      <c r="I74" t="s">
+        <v>576</v>
+      </c>
+      <c r="J74" t="s">
+        <v>559</v>
+      </c>
+      <c r="K74" t="s">
+        <v>577</v>
+      </c>
+      <c r="L74" t="s">
+        <v>578</v>
+      </c>
+      <c r="M74" t="s">
+        <v>579</v>
+      </c>
+      <c r="N74" t="s">
+        <v>580</v>
+      </c>
+      <c r="O74" t="s">
+        <v>581</v>
+      </c>
+      <c r="P74" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>80</v>
+      </c>
+      <c r="R74" t="s">
+        <v>81</v>
+      </c>
+      <c r="S74" t="s">
+        <v>81</v>
+      </c>
+      <c r="T74" t="s">
+        <v>81</v>
+      </c>
+      <c r="X74" t="s">
+        <v>583</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25">
+      <c r="A75">
+        <v>108934</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46290</v>
+      </c>
+      <c r="C75" t="s">
+        <v>69</v>
+      </c>
+      <c r="D75" t="s">
+        <v>70</v>
+      </c>
+      <c r="H75" t="s">
+        <v>84</v>
+      </c>
+      <c r="I75" t="s">
+        <v>585</v>
+      </c>
+      <c r="J75" t="s">
+        <v>559</v>
+      </c>
+      <c r="L75" t="s">
+        <v>192</v>
+      </c>
+      <c r="M75" t="s">
+        <v>193</v>
+      </c>
+      <c r="N75" t="s">
+        <v>194</v>
+      </c>
+      <c r="O75" t="s">
+        <v>586</v>
+      </c>
+      <c r="P75" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>80</v>
+      </c>
+      <c r="R75" t="s">
+        <v>81</v>
+      </c>
+      <c r="S75" t="s">
+        <v>81</v>
+      </c>
+      <c r="T75" t="s">
+        <v>81</v>
+      </c>
+      <c r="X75" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76">
+        <v>108932</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46290</v>
+      </c>
+      <c r="C76" t="s">
+        <v>104</v>
+      </c>
+      <c r="D76" t="s">
+        <v>105</v>
+      </c>
+      <c r="H76" t="s">
+        <v>94</v>
+      </c>
+      <c r="I76" t="s">
+        <v>589</v>
+      </c>
+      <c r="J76" t="s">
+        <v>559</v>
+      </c>
+      <c r="K76" t="s">
+        <v>590</v>
+      </c>
+      <c r="L76" t="s">
+        <v>591</v>
+      </c>
+      <c r="M76" t="s">
+        <v>592</v>
+      </c>
+      <c r="N76" t="s">
+        <v>593</v>
+      </c>
+      <c r="O76" t="s">
+        <v>594</v>
+      </c>
+      <c r="P76" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>80</v>
+      </c>
+      <c r="R76" t="s">
+        <v>81</v>
+      </c>
+      <c r="S76" t="s">
+        <v>81</v>
+      </c>
+      <c r="T76" t="s">
+        <v>81</v>
+      </c>
+      <c r="X76" t="s">
+        <v>596</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77">
+        <v>108927</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46289</v>
+      </c>
+      <c r="C77" t="s">
+        <v>92</v>
+      </c>
+      <c r="D77" t="s">
+        <v>93</v>
+      </c>
+      <c r="H77" t="s">
+        <v>94</v>
+      </c>
+      <c r="I77" t="s">
+        <v>598</v>
+      </c>
+      <c r="J77" t="s">
+        <v>599</v>
+      </c>
+      <c r="K77" t="s">
+        <v>96</v>
+      </c>
+      <c r="L77" t="s">
+        <v>97</v>
+      </c>
+      <c r="M77" t="s">
+        <v>98</v>
+      </c>
+      <c r="N77" t="s">
+        <v>99</v>
+      </c>
+      <c r="O77" t="s">
+        <v>286</v>
+      </c>
+      <c r="P77" t="s">
+        <v>600</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>80</v>
+      </c>
+      <c r="R77" t="s">
+        <v>81</v>
+      </c>
+      <c r="S77" t="s">
+        <v>81</v>
+      </c>
+      <c r="T77" t="s">
+        <v>81</v>
+      </c>
+      <c r="X77" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78">
+        <v>108926</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46289</v>
+      </c>
+      <c r="C78" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" t="s">
+        <v>93</v>
+      </c>
+      <c r="H78" t="s">
+        <v>603</v>
+      </c>
+      <c r="I78" t="s">
+        <v>604</v>
+      </c>
+      <c r="J78" t="s">
+        <v>599</v>
+      </c>
+      <c r="K78" t="s">
+        <v>605</v>
+      </c>
+      <c r="L78" t="s">
+        <v>606</v>
+      </c>
+      <c r="M78" t="s">
+        <v>607</v>
+      </c>
+      <c r="N78" t="s">
+        <v>608</v>
+      </c>
+      <c r="O78" t="s">
+        <v>609</v>
+      </c>
+      <c r="P78" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>80</v>
+      </c>
+      <c r="R78" t="s">
+        <v>81</v>
+      </c>
+      <c r="S78" t="s">
+        <v>81</v>
+      </c>
+      <c r="T78" t="s">
+        <v>81</v>
+      </c>
+      <c r="X78" t="s">
+        <v>611</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79">
+        <v>108925</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46289</v>
+      </c>
+      <c r="C79" t="s">
+        <v>92</v>
+      </c>
+      <c r="D79" t="s">
+        <v>93</v>
+      </c>
+      <c r="H79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J79" t="s">
+        <v>599</v>
+      </c>
+      <c r="K79" t="s">
+        <v>212</v>
+      </c>
+      <c r="L79" t="s">
+        <v>213</v>
+      </c>
+      <c r="M79" t="s">
+        <v>214</v>
+      </c>
+      <c r="N79" t="s">
         <v>215</v>
       </c>
-      <c r="L49" t="s">
-[...40 lines deleted...]
-      <c r="C50" t="s">
+      <c r="O79" t="s">
+        <v>615</v>
+      </c>
+      <c r="P79" t="s">
+        <v>616</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>80</v>
+      </c>
+      <c r="R79" t="s">
+        <v>81</v>
+      </c>
+      <c r="S79" t="s">
+        <v>81</v>
+      </c>
+      <c r="T79" t="s">
+        <v>81</v>
+      </c>
+      <c r="X79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80">
+        <v>108913</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C80" t="s">
+        <v>104</v>
+      </c>
+      <c r="D80" t="s">
+        <v>105</v>
+      </c>
+      <c r="H80" t="s">
+        <v>94</v>
+      </c>
+      <c r="I80" t="s">
+        <v>619</v>
+      </c>
+      <c r="J80" t="s">
+        <v>620</v>
+      </c>
+      <c r="K80" t="s">
+        <v>590</v>
+      </c>
+      <c r="L80" t="s">
+        <v>591</v>
+      </c>
+      <c r="M80" t="s">
+        <v>592</v>
+      </c>
+      <c r="N80" t="s">
+        <v>621</v>
+      </c>
+      <c r="O80" t="s">
+        <v>622</v>
+      </c>
+      <c r="P80" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>80</v>
+      </c>
+      <c r="R80" t="s">
+        <v>81</v>
+      </c>
+      <c r="S80" t="s">
+        <v>81</v>
+      </c>
+      <c r="T80" t="s">
+        <v>81</v>
+      </c>
+      <c r="X80" t="s">
+        <v>624</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81">
+        <v>108923</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C81" t="s">
+        <v>104</v>
+      </c>
+      <c r="D81" t="s">
+        <v>105</v>
+      </c>
+      <c r="H81" t="s">
+        <v>94</v>
+      </c>
+      <c r="I81" t="s">
+        <v>626</v>
+      </c>
+      <c r="J81" t="s">
+        <v>627</v>
+      </c>
+      <c r="K81" t="s">
+        <v>590</v>
+      </c>
+      <c r="L81" t="s">
+        <v>591</v>
+      </c>
+      <c r="M81" t="s">
+        <v>592</v>
+      </c>
+      <c r="N81" t="s">
+        <v>593</v>
+      </c>
+      <c r="O81" t="s">
+        <v>628</v>
+      </c>
+      <c r="P81" t="s">
+        <v>629</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>630</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82">
+        <v>108922</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C82" t="s">
+        <v>69</v>
+      </c>
+      <c r="D82" t="s">
+        <v>70</v>
+      </c>
+      <c r="H82" t="s">
+        <v>84</v>
+      </c>
+      <c r="I82" t="s">
+        <v>632</v>
+      </c>
+      <c r="J82" t="s">
+        <v>627</v>
+      </c>
+      <c r="L82" t="s">
+        <v>164</v>
+      </c>
+      <c r="M82" t="s">
+        <v>165</v>
+      </c>
+      <c r="N82" t="s">
+        <v>88</v>
+      </c>
+      <c r="O82" t="s">
+        <v>633</v>
+      </c>
+      <c r="P82" t="s">
+        <v>634</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>81</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>632</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83">
+        <v>108921</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C83" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83" t="s">
+        <v>170</v>
+      </c>
+      <c r="H83" t="s">
         <v>106</v>
       </c>
-      <c r="D50" t="s">
-[...55 lines deleted...]
-      <c r="C51" t="s">
+      <c r="I83" t="s">
+        <v>636</v>
+      </c>
+      <c r="J83" t="s">
+        <v>627</v>
+      </c>
+      <c r="K83" t="s">
+        <v>172</v>
+      </c>
+      <c r="L83" t="s">
+        <v>173</v>
+      </c>
+      <c r="M83" t="s">
+        <v>174</v>
+      </c>
+      <c r="N83" t="s">
+        <v>175</v>
+      </c>
+      <c r="O83" t="s">
+        <v>637</v>
+      </c>
+      <c r="P83" t="s">
+        <v>638</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>80</v>
+      </c>
+      <c r="R83" t="s">
+        <v>81</v>
+      </c>
+      <c r="S83" t="s">
+        <v>81</v>
+      </c>
+      <c r="T83" t="s">
+        <v>81</v>
+      </c>
+      <c r="X83" t="s">
+        <v>639</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84">
+        <v>108920</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C84" t="s">
+        <v>169</v>
+      </c>
+      <c r="D84" t="s">
+        <v>170</v>
+      </c>
+      <c r="H84" t="s">
         <v>106</v>
       </c>
-      <c r="D51" t="s">
-[...52 lines deleted...]
-      <c r="C52" t="s">
+      <c r="I84" t="s">
+        <v>641</v>
+      </c>
+      <c r="J84" t="s">
+        <v>627</v>
+      </c>
+      <c r="K84" t="s">
+        <v>172</v>
+      </c>
+      <c r="L84" t="s">
+        <v>173</v>
+      </c>
+      <c r="M84" t="s">
+        <v>174</v>
+      </c>
+      <c r="N84" t="s">
+        <v>175</v>
+      </c>
+      <c r="O84" t="s">
+        <v>637</v>
+      </c>
+      <c r="P84" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>81</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
+        <v>643</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85">
+        <v>108919</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C85" t="s">
+        <v>69</v>
+      </c>
+      <c r="D85" t="s">
+        <v>70</v>
+      </c>
+      <c r="H85" t="s">
+        <v>84</v>
+      </c>
+      <c r="I85" t="s">
+        <v>645</v>
+      </c>
+      <c r="J85" t="s">
+        <v>627</v>
+      </c>
+      <c r="K85" t="s">
+        <v>327</v>
+      </c>
+      <c r="L85" t="s">
+        <v>646</v>
+      </c>
+      <c r="M85" t="s">
+        <v>329</v>
+      </c>
+      <c r="N85" t="s">
+        <v>330</v>
+      </c>
+      <c r="O85" t="s">
+        <v>647</v>
+      </c>
+      <c r="P85" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>81</v>
+      </c>
+      <c r="S85" t="s">
+        <v>81</v>
+      </c>
+      <c r="T85" t="s">
+        <v>81</v>
+      </c>
+      <c r="X85" t="s">
+        <v>649</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86">
+        <v>108915</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46288</v>
+      </c>
+      <c r="C86" t="s">
+        <v>69</v>
+      </c>
+      <c r="D86" t="s">
+        <v>70</v>
+      </c>
+      <c r="H86" t="s">
+        <v>84</v>
+      </c>
+      <c r="I86" t="s">
+        <v>651</v>
+      </c>
+      <c r="J86" t="s">
+        <v>627</v>
+      </c>
+      <c r="L86" t="s">
+        <v>164</v>
+      </c>
+      <c r="M86" t="s">
+        <v>165</v>
+      </c>
+      <c r="N86" t="s">
+        <v>88</v>
+      </c>
+      <c r="O86" t="s">
+        <v>633</v>
+      </c>
+      <c r="P86" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>80</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>81</v>
+      </c>
+      <c r="X86" t="s">
+        <v>651</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>108911</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46287</v>
+      </c>
+      <c r="C87" t="s">
+        <v>104</v>
+      </c>
+      <c r="D87" t="s">
+        <v>105</v>
+      </c>
+      <c r="H87" t="s">
         <v>106</v>
       </c>
-      <c r="D52" t="s">
-[...55 lines deleted...]
-      <c r="C53" t="s">
+      <c r="I87" t="s">
+        <v>654</v>
+      </c>
+      <c r="J87" t="s">
+        <v>620</v>
+      </c>
+      <c r="K87" t="s">
+        <v>655</v>
+      </c>
+      <c r="L87" t="s">
+        <v>656</v>
+      </c>
+      <c r="M87" t="s">
+        <v>111</v>
+      </c>
+      <c r="N87" t="s">
+        <v>112</v>
+      </c>
+      <c r="O87" t="s">
+        <v>657</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>81</v>
+      </c>
+      <c r="R87" t="s">
+        <v>81</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>80</v>
+      </c>
+      <c r="X87" t="s">
+        <v>658</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>108910</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46287</v>
+      </c>
+      <c r="C88" t="s">
+        <v>169</v>
+      </c>
+      <c r="D88" t="s">
+        <v>170</v>
+      </c>
+      <c r="H88" t="s">
         <v>106</v>
       </c>
-      <c r="D53" t="s">
-[...79 lines deleted...]
-      <c r="L54" t="s">
+      <c r="I88" t="s">
+        <v>660</v>
+      </c>
+      <c r="J88" t="s">
+        <v>620</v>
+      </c>
+      <c r="K88" t="s">
+        <v>172</v>
+      </c>
+      <c r="L88" t="s">
+        <v>173</v>
+      </c>
+      <c r="M88" t="s">
+        <v>174</v>
+      </c>
+      <c r="N88" t="s">
+        <v>175</v>
+      </c>
+      <c r="O88" t="s">
+        <v>516</v>
+      </c>
+      <c r="P88" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="X88" t="s">
+        <v>662</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
+        <v>108908</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46287</v>
+      </c>
+      <c r="C89" t="s">
+        <v>92</v>
+      </c>
+      <c r="D89" t="s">
+        <v>93</v>
+      </c>
+      <c r="H89" t="s">
+        <v>664</v>
+      </c>
+      <c r="I89" t="s">
+        <v>291</v>
+      </c>
+      <c r="J89" t="s">
+        <v>620</v>
+      </c>
+      <c r="K89" t="s">
+        <v>424</v>
+      </c>
+      <c r="L89" t="s">
+        <v>425</v>
+      </c>
+      <c r="M89" t="s">
+        <v>426</v>
+      </c>
+      <c r="N89" t="s">
+        <v>427</v>
+      </c>
+      <c r="O89" t="s">
+        <v>665</v>
+      </c>
+      <c r="P89" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="X89" t="s">
+        <v>667</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>108905</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C90" t="s">
+        <v>92</v>
+      </c>
+      <c r="D90" t="s">
+        <v>93</v>
+      </c>
+      <c r="H90" t="s">
+        <v>94</v>
+      </c>
+      <c r="I90" t="s">
+        <v>669</v>
+      </c>
+      <c r="J90" t="s">
+        <v>670</v>
+      </c>
+      <c r="K90" t="s">
+        <v>671</v>
+      </c>
+      <c r="L90" t="s">
+        <v>672</v>
+      </c>
+      <c r="M90" t="s">
+        <v>673</v>
+      </c>
+      <c r="N90" t="s">
+        <v>674</v>
+      </c>
+      <c r="O90" t="s">
+        <v>675</v>
+      </c>
+      <c r="P90" t="s">
+        <v>676</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
+        <v>677</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91">
+        <v>108904</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C91" t="s">
+        <v>92</v>
+      </c>
+      <c r="D91" t="s">
+        <v>93</v>
+      </c>
+      <c r="H91" t="s">
+        <v>94</v>
+      </c>
+      <c r="I91" t="s">
+        <v>679</v>
+      </c>
+      <c r="J91" t="s">
+        <v>670</v>
+      </c>
+      <c r="K91" t="s">
+        <v>671</v>
+      </c>
+      <c r="L91" t="s">
+        <v>672</v>
+      </c>
+      <c r="M91" t="s">
+        <v>673</v>
+      </c>
+      <c r="N91" t="s">
+        <v>674</v>
+      </c>
+      <c r="O91" t="s">
+        <v>675</v>
+      </c>
+      <c r="P91" t="s">
+        <v>680</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>681</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92">
+        <v>108903</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C92" t="s">
+        <v>69</v>
+      </c>
+      <c r="D92" t="s">
+        <v>70</v>
+      </c>
+      <c r="H92" t="s">
+        <v>84</v>
+      </c>
+      <c r="I92" t="s">
+        <v>683</v>
+      </c>
+      <c r="J92" t="s">
+        <v>670</v>
+      </c>
+      <c r="L92" t="s">
+        <v>164</v>
+      </c>
+      <c r="M92" t="s">
+        <v>165</v>
+      </c>
+      <c r="N92" t="s">
+        <v>88</v>
+      </c>
+      <c r="O92" t="s">
+        <v>684</v>
+      </c>
+      <c r="P92" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>683</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93">
+        <v>108901</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>70</v>
+      </c>
+      <c r="I93" t="s">
+        <v>687</v>
+      </c>
+      <c r="J93" t="s">
+        <v>670</v>
+      </c>
+      <c r="K93" t="s">
+        <v>688</v>
+      </c>
+      <c r="L93" t="s">
+        <v>359</v>
+      </c>
+      <c r="M93" t="s">
+        <v>360</v>
+      </c>
+      <c r="N93" t="s">
+        <v>88</v>
+      </c>
+      <c r="O93" t="s">
+        <v>689</v>
+      </c>
+      <c r="P93" t="s">
+        <v>690</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
+        <v>687</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94">
+        <v>108900</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C94" t="s">
+        <v>104</v>
+      </c>
+      <c r="D94" t="s">
+        <v>105</v>
+      </c>
+      <c r="H94" t="s">
         <v>480</v>
       </c>
-      <c r="M54" t="s">
-[...2 lines deleted...]
-      <c r="N54" t="s">
+      <c r="I94" t="s">
+        <v>692</v>
+      </c>
+      <c r="J94" t="s">
+        <v>670</v>
+      </c>
+      <c r="K94" t="s">
         <v>482</v>
       </c>
-      <c r="O54" t="s">
+      <c r="L94" t="s">
         <v>483</v>
       </c>
-      <c r="P54" t="s">
+      <c r="M94" t="s">
         <v>484</v>
       </c>
-      <c r="Q54" t="s">
-[...43 lines deleted...]
-      <c r="L55" t="s">
+      <c r="N94" t="s">
         <v>490</v>
       </c>
-      <c r="M55" t="s">
-[...1743 lines deleted...]
-      <c r="AJ81" t="s">
+      <c r="O94" t="s">
+        <v>693</v>
+      </c>
+      <c r="P94" t="s">
+        <v>694</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
+        <v>695</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95">
+        <v>108899</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C95" t="s">
+        <v>69</v>
+      </c>
+      <c r="D95" t="s">
+        <v>70</v>
+      </c>
+      <c r="I95" t="s">
+        <v>697</v>
+      </c>
+      <c r="J95" t="s">
         <v>670</v>
       </c>
-      <c r="AK81" t="s">
-[...141 lines deleted...]
-      <c r="Y83" t="s">
+      <c r="K95" t="s">
         <v>688</v>
       </c>
-    </row>
-[...96 lines deleted...]
-      <c r="P85" t="s">
+      <c r="L95" t="s">
+        <v>359</v>
+      </c>
+      <c r="M95" t="s">
+        <v>360</v>
+      </c>
+      <c r="N95" t="s">
+        <v>88</v>
+      </c>
+      <c r="O95" t="s">
+        <v>698</v>
+      </c>
+      <c r="P95" t="s">
+        <v>699</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>80</v>
+      </c>
+      <c r="R95" t="s">
+        <v>81</v>
+      </c>
+      <c r="S95" t="s">
+        <v>81</v>
+      </c>
+      <c r="T95" t="s">
+        <v>81</v>
+      </c>
+      <c r="X95" t="s">
         <v>697</v>
       </c>
-      <c r="Q85" t="s">
-[...34 lines deleted...]
-      <c r="I86" t="s">
+      <c r="Y95" t="s">
         <v>700</v>
       </c>
-      <c r="J86" t="s">
-[...14 lines deleted...]
-      <c r="O86" t="s">
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96">
+        <v>108898</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46286</v>
+      </c>
+      <c r="C96" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" t="s">
+        <v>70</v>
+      </c>
+      <c r="H96" t="s">
+        <v>84</v>
+      </c>
+      <c r="I96" t="s">
         <v>701</v>
       </c>
-      <c r="P86" t="s">
+      <c r="J96" t="s">
+        <v>670</v>
+      </c>
+      <c r="K96" t="s">
         <v>702</v>
       </c>
-      <c r="Q86" t="s">
-[...11 lines deleted...]
-      <c r="X86" t="s">
+      <c r="L96" t="s">
         <v>703</v>
       </c>
-      <c r="Y86" t="s">
+      <c r="M96" t="s">
         <v>704</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I87" t="s">
+      <c r="N96" t="s">
+        <v>88</v>
+      </c>
+      <c r="O96" t="s">
         <v>705</v>
       </c>
-      <c r="J87" t="s">
-[...2 lines deleted...]
-      <c r="K87" t="s">
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>81</v>
+      </c>
+      <c r="S96" t="s">
+        <v>81</v>
+      </c>
+      <c r="T96" t="s">
+        <v>81</v>
+      </c>
+      <c r="X96" t="s">
+        <v>701</v>
+      </c>
+      <c r="Y96" t="s">
         <v>706</v>
-      </c>
-[...562 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>108609</v>
+        <v>108890</v>
       </c>
       <c r="B97" s="1">
-        <v>46230</v>
+        <v>46283</v>
       </c>
       <c r="C97" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="D97" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="I97" t="s">
-        <v>762</v>
+        <v>707</v>
       </c>
       <c r="J97" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="K97" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="L97" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="M97" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="N97" t="s">
-        <v>356</v>
+        <v>88</v>
       </c>
       <c r="O97" t="s">
-        <v>763</v>
+        <v>709</v>
       </c>
       <c r="P97" t="s">
-        <v>764</v>
+        <v>710</v>
       </c>
       <c r="Q97" t="s">
         <v>80</v>
       </c>
       <c r="R97" t="s">
         <v>81</v>
       </c>
       <c r="S97" t="s">
         <v>81</v>
       </c>
       <c r="T97" t="s">
         <v>81</v>
       </c>
       <c r="X97" t="s">
-        <v>765</v>
+        <v>707</v>
       </c>
       <c r="Y97" t="s">
-        <v>766</v>
-[...350 lines deleted...]
-        <v>801</v>
+        <v>711</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>