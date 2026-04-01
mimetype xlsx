--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2281" uniqueCount="839">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2571" uniqueCount="1014">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2358 +219,2883 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Pelhřimov, Hodějovice, Čakovice u PE, ST.Pelhřimov, Lipice, Radětín, Branišov p.Kř.</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Pelhřimov, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1897,1900/4,1900/12,1903,2228,2369/5,2369/4,2369/6,2369/7,2806,3239/6,3445,</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>1465600</t>
+  </si>
+  <si>
+    <t>Hodějovice, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>146560</t>
+  </si>
+  <si>
+    <t>84/11</t>
+  </si>
+  <si>
+    <t>Radětín, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233/10, 416/1, 443/2, </t>
+  </si>
+  <si>
+    <t>Branišov pod Křemešníkem, Vyskytná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>538/3</t>
+  </si>
+  <si>
+    <t>Čakovice u Pelhřimova, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>582/8</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/48 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Karviná-město, Karviná, okres Karviná</t>
+  </si>
+  <si>
+    <t>4002/48</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/48(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 3002/40 a 3002/41 v k.ú. Staré Hamry 2</t>
+  </si>
+  <si>
+    <t>Staré Hamry 2, Ostravice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3002/40, 3002/41</t>
+  </si>
+  <si>
+    <t>prodej pozemků p.č. 3002/40 a 3002/41,na pozemcích se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>8380</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 3002/39 v k.ú. Staré Hamry 2</t>
+  </si>
+  <si>
+    <t>3002/39</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 3002/39,na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>28160</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/47 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>4002/47</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/47(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/46 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>4002/46</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/46(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>Starý Pelhřimov, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>215, 404/11, 560/2</t>
+  </si>
+  <si>
+    <t>Lipice, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>300/1, 318/1</t>
+  </si>
+  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 6591/127 v k.ú. Plzeň</t>
-[...5 lines deleted...]
-    <t>702 263 859</t>
+    <t>prodej pozemku p.č. 2641 v k.ú. Cheb</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Cheb, Cheb, okres Cheb</t>
+  </si>
+  <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>39000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 505/7 v k.ú. Doubí u Karlových Var</t>
+  </si>
+  <si>
+    <t>Doubí u Karlových Var, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>505/7</t>
+  </si>
+  <si>
+    <t>262000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 479/4 a p. č. 632 v k. ú. Hořiněves</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>722951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Hořiněves, Hořiněves, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 479/4 a 632 v k.ú. Hořiněves se nachází v bezprostřední blízkosti tělesa železniční tratě u bývalé zastávky Hořiněves, která byla v minulosti odstraněna. Pozemek p.č 479/4 o výměře 6843 m2 a pozemek p.č. 632 o výměře 43 m2 jsou vedeny v katastru nemovitostí jako jiná plocha, ostatní plocha a jsou zapsány na LV 104 v k.ú. Hořiněves. Pozemky jsou rovinné, v části travnaté, v části porostlé náletovou dřevinou.</t>
+  </si>
+  <si>
+    <t>801000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 804/15 a 804/16 v k. ú. Tovačov</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Dana Silaštíková</t>
+  </si>
+  <si>
+    <t>Tovačov, Tovačov, okres Přerov</t>
+  </si>
+  <si>
+    <t>125370</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1255/2 v k. ú. Horní Bohušovice</t>
+  </si>
+  <si>
+    <t>JenikovaA@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>A. Jeníková</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Horní Bohušice, Světlá nad Sázavou, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>p. č. 1255/2</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2527/2, který vznikne oddělením z pozemku p. č. 2527, k. ú. Bystré u Poličky</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Bystré u Poličky, Bystré, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2527/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2527/2 vznikajícího oddělením z pozemku p. č. 2527 v k.ú. Bystré u Poličky</t>
+  </si>
+  <si>
+    <t>78590</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Holýšov</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>956217106</t>
+  </si>
+  <si>
+    <t>renata.ciglerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Renata Cíglerová</t>
+  </si>
+  <si>
+    <t>LS Stříbro</t>
+  </si>
+  <si>
+    <t>Holýšov, Holýšov, okres Domažlice</t>
+  </si>
+  <si>
+    <t>678/127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 678/127 o výměře 697 m2.  </t>
+  </si>
+  <si>
+    <t>125460</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4482 včetně stavby č. p. 453 a pozemek p. č. 4379/20</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Velké Pavlovice, Velké Pavlovice, okres Břeclav</t>
+  </si>
+  <si>
+    <t>p. č. 4482, p. č. 4379/20</t>
+  </si>
+  <si>
+    <t>U Zastávky</t>
+  </si>
+  <si>
+    <t>453/134</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 4482 včetně stavby č. p. 453 a pozemek p. č. 4379/20</t>
+  </si>
+  <si>
+    <t>908000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Onšov</t>
+  </si>
+  <si>
+    <t>Onšov, Onšov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>Prodej  lesního pozemku k.ú. Onšov</t>
+  </si>
+  <si>
+    <t>126900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Žďár u Nové Včelnice </t>
+  </si>
+  <si>
+    <t>Žďár u Nové Včelnice, Žďár, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1310/1, 1693/29</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Žďár u Nové Včelnice</t>
+  </si>
+  <si>
+    <t>12700</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1692/5 k.ú. Charvátská Nová Ves</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Charvátská Nová Ves, Břeclav, okres Břeclav</t>
+  </si>
+  <si>
+    <t>1692/5</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1692/5 o výměře 565 m2, druh pozemku – ostatní plocha, dosud zapsaný na LV č. 1929 pro k.ú. Charvátská Nová Ves. Nachází se v zahrádkářské a chatařské lokalitě s místním názvem Rytopeky asi 1,8 km severozápadně od zastavěného území Charvátské Nové Vsi, která je místní částí města Břeclav. Ve stejném směru je dále ve vzdálenosti cca 400 m Mlýnský rybník, který je součástí Národní přírodní rezervace Lednické rybníky. Rovinatý pozemek protáhlého tvaru je bez trvalých porostů. Z východní strany přiléhá k místní částečně zpevněné účelové komunikaci ve vlastnictví Města Břeclav směřující k rybníku od tzv. Ladenské cesty napojené na krajskou silniční komunikaci mezi Chorvatskou Novou Vsí a Lednicí. Spolu se sousedním pozemkem p. č. 1692/2 je pozemek oplocený a je přístupný bránou z přilehlé komunikace. Nad pozemkem je vzdušné elektrické vedení VN. K pozemku je zřízena elektrická přípojka. V současnosti je pozemek užívaný částečně k rekreaci a částečně jako manipulační nebo odstavná a skladovací plocha.</t>
+  </si>
+  <si>
+    <t>639000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.1422 v k.ú. Loučky u Verneřic</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Loučky u Verneřic, Verneřice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1422 v k.ú. Loučky u Verneřic - ostatní plocha, způsob využití jiná plocha o výměře 239 m2</t>
+  </si>
+  <si>
+    <t>34000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.431/8 v k.ú. Zaječice u Bečova</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Zaječice u Bečova, Bečov, okres Most</t>
+  </si>
+  <si>
+    <t>431/8</t>
+  </si>
+  <si>
+    <t>474000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2309, jehož součástí je stavba - budova bez č.p./č.e. a pozemek p.č. 2308/11 v k.ú. Dolní Benešov</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Dolní Benešov, Dolní Benešov, okres Opava</t>
+  </si>
+  <si>
+    <t>2309, 2308/11</t>
+  </si>
+  <si>
+    <t>300290</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 3154/2 a 3154/3 k.ú. Měnín</t>
+  </si>
+  <si>
+    <t>Měnín, Měnín, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>3154/2 a 3154/3</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 3154/2 o výměře 217 m2, ostatní plocha a pozemek p.č. 3154/3 o výměře 16 m2, zastavěná plocha. Pozemky vznikly z pozemků p.č. 3154 a 3157 na základě GP č. 1647-205/2024, které jsou dosud zapsány na LV č. 1252 pro k.ú. Měnín. Leží mimo zastavěné území. V současnosti jsou pozemky zastavěné stavbou technické infrastruktury plynárenského zařízení sloužícího zásobování distribuční soustavy zemním plynem. Součástí stavby je objekt regulační stanice, elektroměrový rozvaděč, zpevněné plochy z betonové zámkové dlažby. Areál je napojený na elektrické vedení NN a a VTL a STL plynovod a je oplocený s bránou ze sjezdu z přilehlé silniční komunikace III/41611. K užívání stavby plynárenského zařízení na uvedených pozemcích bylo dne 1 9 .2025 vydáno kolaudační rozhodnutí.</t>
+  </si>
+  <si>
+    <t>296000</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Světce</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Světce, Světce, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 1107/2, ostatní plochy o výměře 427 m2, který je oddělený z pozemku parc. č. 1107 v k.ú. Světce. Předmětná část pozemku je zasypané původní koryto vodního toku Dírenský potok, dnes je zarostlý náletovými dřevinami.</t>
+  </si>
+  <si>
+    <t>25670</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 300/1 k.ú. Minkovice o výměře 2314 m2</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Minkovice, Šimonovice, okres Liberec</t>
+  </si>
+  <si>
+    <t>300/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 300/1 k.ú. Minkovice o výměře 2314 m2. Cena bude určena na základě znaleckého posudku. </t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 556/3 v k. ú. Valašské Příkazy</t>
+  </si>
+  <si>
+    <t>Valašské Příkazy, Valašské Příkazy, okres Vsetín</t>
+  </si>
+  <si>
+    <t>51000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 99/9, p. č.  99/12 a p. č. 99/26 v k. ú. Přibyslavice nad Jihlavou</t>
+  </si>
+  <si>
+    <t>Přibyslavice nad Jihlavou, Přibyslavice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>p. č. 99/9, 99/12, 99/26</t>
+  </si>
+  <si>
+    <t>62000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 779/8</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>Sedlec u Mikulova, Sedlec, okres Břeclav</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 779/8 v k. ú. Sedlec u Mikulova, druh pozemku - ostatní plocha, 1 426 m2</t>
+  </si>
+  <si>
+    <t>247000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 58, jehož součástí je budova č. p. 51, pozemky p. č. 369/2, p. č. 369/3, p. č. 369/8 a p. č. 369/10</t>
+  </si>
+  <si>
+    <t>Horní Heřmanice u Bernartic, Bernartice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>1898000</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 386/3, 391/3, 819/1, k.ú. Klokočov u Příbora</t>
+  </si>
+  <si>
+    <t>lucie.kvapilova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Lucie Kvapilová</t>
+  </si>
+  <si>
+    <t>Správa Ostrava</t>
+  </si>
+  <si>
+    <t>Klokočov u Příbora, Příbor, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>386/3, 391/3, 819/1</t>
+  </si>
+  <si>
+    <t>pozemky p.č. 386/3, p.č. 391/3, p.č. 819/1, k.ú. Klokočov u Příbora</t>
+  </si>
+  <si>
+    <t>3627504</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1353/25</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>956182112</t>
+  </si>
+  <si>
+    <t>miloslav.sulc@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miloslav Šulc</t>
+  </si>
+  <si>
+    <t>Lesní správa Žatec</t>
+  </si>
+  <si>
+    <t>Nový Dvůr u Žihle, Žihle, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>931/2, 931/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 931/2 odděleného GP z pozemku p.č. 931 o výměře 69 m2 druhem pozemku ostatní plocha a pozemku p.č. 931/3 oddělený dle GP z pozemku p.č. 931 o výměře 12 m2 druhem pozemku ostatní plocha v k.ú. Nový Dvůr u Žihle.</t>
+  </si>
+  <si>
+    <t>48030</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Heřmanice</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>4679830</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Žďár u Nové Včelnice</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Žďár u Nové Včelnice</t>
+  </si>
+  <si>
+    <t>50760</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Písek u Jablunkova</t>
+  </si>
+  <si>
+    <t>Písek u Jablunkova, Písek, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>1449/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1449/1 s druhem pozemku ostatní plocha o výměře 810 m2 v k.ú. Písek u Jablunkova.</t>
+  </si>
+  <si>
+    <t>218700</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Dolní Lomná</t>
+  </si>
+  <si>
+    <t>956941352</t>
+  </si>
+  <si>
+    <t>Dolní Lomná, Dolní Lomná, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>991/43</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 991/43 s druhem pozemku ostatní plocha o výměře 989 m2.</t>
+  </si>
+  <si>
+    <t>240330</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 3887/5 k.ú. Bruntál</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>Bruntál-město, Bruntál, okres Bruntál</t>
+  </si>
+  <si>
+    <t>623000</t>
+  </si>
+  <si>
+    <t>Prodej stavby vodního díla k.ú. Buk u Jindřichova Hradce</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>725627974</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová M.</t>
+  </si>
+  <si>
+    <t>ZHV, Ps1</t>
+  </si>
+  <si>
+    <t>Buk u Jindřichova Hradce, Jindřichův Hradec, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej vodního díla evidovaný pod číslem DVT-00002817 v délce 19 m na pozemku parc. č. 3445 k.ú. Buk u Jindřichova Hradce.</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vlkosovice</t>
+  </si>
+  <si>
+    <t>Vlkosovice, Černovice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku</t>
+  </si>
+  <si>
+    <t>108140</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1275/2 k.ú. Šenov u Nového Jičína</t>
+  </si>
+  <si>
+    <t>Šenov u Nového Jičína, Šenov u Nového Jičína, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1275/2</t>
+  </si>
+  <si>
+    <t>24000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Horní Radouň </t>
+  </si>
+  <si>
+    <t>Horní Radouň, Horní Radouň, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>648/2, 659/3</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Horní Radouň</t>
+  </si>
+  <si>
+    <t>97970</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>Dívčí Kopy, Dívčí Kopy, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>326/1, 353/1</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>25920</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>DIAMO, s. p., o. z. Stráž</t>
+  </si>
+  <si>
+    <t>D200-NNM-Prodej pozemku v k. ú. Luhov u Mimoně p. č. 534/2</t>
+  </si>
+  <si>
+    <t>487 892 136</t>
+  </si>
+  <si>
+    <t>istominova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Petra Istomínová</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Luhov u Mimoně, Brniště, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>534/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 534/2 - ostatní plocha, jiná plocha o výměře 11 738 m2. Tato nemovitá věc je zapsána u Katastrálního úřadu pro Liberecký kraj, Katastrálního pracoviště Česká Lípa, na LV č. 46 pro k. ú. Luhov u Mimoně, obec Brniště. V kupní ceně nejsou zahrnuty náklady spojené s převodem, režie a DPH.</t>
+  </si>
+  <si>
+    <t>552000</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic, s.p.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>720952449</t>
+  </si>
+  <si>
+    <t>eliska.zouharova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Eliška Zouharová</t>
+  </si>
+  <si>
+    <t>Oddělené majetkové správy</t>
+  </si>
+  <si>
+    <t>Branná u Šumperka, Branná, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2091/87</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2091/87 v k.ú. Branná u Šumperka</t>
+  </si>
+  <si>
+    <t>22630.52209</t>
+  </si>
+  <si>
+    <t>300100.4016</t>
+  </si>
+  <si>
+    <t>2091/88</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2091/88 v k.ú. Branná u Šumperka</t>
+  </si>
+  <si>
+    <t>63955.8233</t>
+  </si>
+  <si>
+    <t>2091/134</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2091/134 v k.ú. Branná u Šumperka</t>
+  </si>
+  <si>
+    <t>103313.253</t>
+  </si>
+  <si>
+    <t>2091/152</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2091/152 v k.ú. Branná u Šumperka</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 1600/2 v k.ú. Oslavany</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Oslavany, Oslavany, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>1600/2</t>
+  </si>
+  <si>
+    <t>Jedná se o předzahrádku k domu č.p. 207. Pozemek je částečně zpevněn a zaplocen.</t>
+  </si>
+  <si>
+    <t>28600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1142 v k.ú. Seletice, S 344/25</t>
+  </si>
+  <si>
+    <t>956177106</t>
+  </si>
+  <si>
+    <t>robert.cerny@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Černý Robert</t>
+  </si>
+  <si>
+    <t>LČR, s.p. LS Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Seletice, Seletice, okres Nymburk</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1142 o výměře 58 m2, druh pozemku - zahrada v k.ú. Seletice, S 344/25..</t>
+  </si>
+  <si>
+    <t>40600</t>
+  </si>
+  <si>
+    <t>103/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1142 o výměře 58 m2, druh pozemku - zahrada v k.ú. Seletice, S 344/25.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. st. 1112 a st. 1113 v k.ú. Veřovice</t>
+  </si>
+  <si>
+    <t>956951217</t>
+  </si>
+  <si>
+    <t>pavla.kovalska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Pavla Kovalská</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>Veřovice, Veřovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1812/2</t>
+  </si>
+  <si>
+    <t>Na pozemcích parc.č. st. 1112 a parc.č. st. 1113 v k.ú. Veřovice se nachází garáž jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>37800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 1812/2 v k.ú. Hodslavice</t>
+  </si>
+  <si>
+    <t>Hodslavice, Hodslavice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na pozemku parc.č. 1812/2 se nachází část budovy jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>5600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č.st.  297/2 v k.ú. Životice u Nového Jičína</t>
+  </si>
+  <si>
+    <t>Životice u Nového Jičína, Životice u Nového Jičína, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>st. 297/2</t>
+  </si>
+  <si>
+    <t>na pozemku parc.č. st. 297 v k.ú. Životice  u Nového Jičína se nachází část stavby jiného vlastníka, jedná se o část rodinného domu č.p. 231.</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 5481/6</t>
+  </si>
+  <si>
+    <t>Bzenec, Bzenec, okres Hodonín</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 5481/6 v k. ú. Bzenec, druh pozemku - ostatní plocha, 957 m2</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 1084/1 a 3452/5</t>
+  </si>
+  <si>
+    <t>Rohatec, Rohatec, okres Hodonín</t>
+  </si>
+  <si>
+    <t>Prodej pozemků, p. č. 1084/1, druh pozemku - ostatní plocha, 309 m2; p. č. 3452/5, druh pozemku - ostatní plocha, 341 m2</t>
+  </si>
+  <si>
+    <t>147000</t>
+  </si>
+  <si>
+    <t>Mze</t>
+  </si>
+  <si>
+    <t>Prodej pozemku ve fčním celku s nemovitostí cizího vlastníka</t>
+  </si>
+  <si>
+    <t>725257373</t>
+  </si>
+  <si>
+    <t>marcela.kacetlova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Marcela Kacetlová</t>
+  </si>
+  <si>
+    <t>LS Lužná</t>
+  </si>
+  <si>
+    <t>Řevničov, Řevničov, okres Rakovník</t>
+  </si>
+  <si>
+    <t>5401/19</t>
+  </si>
+  <si>
+    <t>Pozemek obklopující nemovitost cizího vlastníka</t>
+  </si>
+  <si>
+    <t>125656</t>
+  </si>
+  <si>
+    <t>MD ČR</t>
+  </si>
+  <si>
+    <t>Bezúplatný převod pozemků p.č. 282/2 a p.č. 343/1 v k.ú. Radonice u Kadaně</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>braunova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Věra Braunová</t>
+  </si>
+  <si>
+    <t>Radonice u Kadaně, Radonice, okres Chomutov</t>
+  </si>
+  <si>
+    <t>282/2 a 343/1</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Pozemky k.ú. Veselí nad Lužnicí</t>
+  </si>
+  <si>
+    <t>Veselí nad Lužnicí, Veselí nad Lužnicí, okres Tábor</t>
+  </si>
+  <si>
+    <t>659/38, 659/44, 2101/5</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky parc. č. 659/38 o výměře 36 m2, parc. č. 659/44 o výměře 18 m2, a parc. č. 2101/5 o výměře 321 m2, vše v k.ú. Veselí nad Lužnicí. Na těchto pozemcích se nachází stavby místních komunikací v majetku Města Veselí nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>2363.50</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 169 v katastrálním území Červený Hrádek u Bečvár</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>Červený Hrádek u Bečvár, Bečváry, okres Kolín</t>
+  </si>
+  <si>
+    <t>st. 169</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 169 v katastrálním území Červený Hrádek u Bečvár, zastavěná plocha a nádvoří. Na pozemku je postavena část stavby rodinného domu č.p. 123, který je ve vlastnictví jiného vlastníka. Pozemek je přístupný pouze přes pozemky jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>12800</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 571/8 v katastrálním území Doubravice u Dvora Králové</t>
+  </si>
+  <si>
+    <t>Doubravice u Dvora Králové, Doubravice, okres Trutnov</t>
+  </si>
+  <si>
+    <t>571/8</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 571/8 v katastrálním území Doubravice u Dvora Králové, trvalý travní porost, vznikl geometrickým odměřením od původní pozemkové parcely č. 571/1, vodní plocha. Nově vzniklý pozemek tvoří jeden funkční celek s pozemkem p. č. 422 a je zemědělsky využívaný. Přístup na pozemek je přes pozemky jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>MPO</t>
+  </si>
+  <si>
+    <t>Pozemky p.č.93/3 a č. 94/7 v k.ú.Most I</t>
+  </si>
+  <si>
+    <t>720882550</t>
+  </si>
+  <si>
+    <t>nerglova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Radomíra Nerglová</t>
+  </si>
+  <si>
+    <t>OSM</t>
+  </si>
+  <si>
+    <t>Most I, Most, okres Most</t>
+  </si>
+  <si>
+    <t>93/3, 94/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky p.č.93/3, ostatní plocha, jiná plocha o výměře  154 m2 a č.94/7, ostatní plocha jiná plocha o výměře 77 m2, v k.ú.Most I. Cena zjištěná je prokazatelně vyšší než cena obvyklá. </t>
+  </si>
+  <si>
+    <t>150000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 981 v k.ú. Boletice nad Labem</t>
+  </si>
+  <si>
+    <t>Boletice nad Labem, Děčín, okres Děčín</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 981 - ostatní plocha, ostatní komunikace, o výměře 125m2  v k.ú. Boletice nad Labem</t>
+  </si>
+  <si>
+    <t>75000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemek se stavbou v k.ú. Těšínov</t>
+  </si>
+  <si>
+    <t>RihovaD@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Dana Říhová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Těšínov, Petříkov, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 149 a 3257/27</t>
+  </si>
+  <si>
+    <t>Petříkov</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemovitosti se nacházejí v úzkém centru obce přímo u železniční zastávky. Budova je zděná, přízemní, s nevyužitým půdním prostorem. Jedná se o bývalou drážní budovu se sociálním zařízením a bytem ve špatném technickém stavu. Nemovitosti zatížené několika věcnými břemeny jsou pronajaté obci Petříkov. </t>
+  </si>
+  <si>
+    <t>565000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2618/45, 2618/48 a 2618/49 k.ú. Skvrňany</t>
+  </si>
+  <si>
+    <t>702263859</t>
   </si>
   <si>
     <t>MoravekJa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Ing. Jan Morávek</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
-    <t>Plzeň, Plzeň, okres Plzeň-město</t>
-[...11 lines deleted...]
-    <t>Pozemek v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemek představuje volnou proluku mezi jednotlivými skupinami řadových garáží. Případně budoucí využití je dáno územním plánem a jednotlivými právními předpisy. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města, na kterém se v blízkosti hranice pozemku nachází elektrický pilíř a vedení spol. ČEZ Distribuce, a.s.. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" a zřizování a provozování vedení spolu s věcným břemenem chůze a jízdy ve prospěch společnosti GasNet, s.r.o.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na n postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pokud během přípravy prodeje dojde ke změně vlastníka stavby na pozemku (garáže), bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném usnesení vlády ČR. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
+    <t>Skvrňany, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>2618/45, 2618/48 a 2618/49</t>
+  </si>
+  <si>
+    <t>Pozemky na západním kraji města Plzeň v ochranném pásmu dráhy trati : Plzeň hl. n. – Česká Kubice st. hr.. Jedná se o pozemky v areálu budoucího nabyvatele se zpěvněným povrchem a vlečkou v jeho vlastnictví. Přímý prodej je realizován z důvodu scelení. Pokud během přípravy prodeje dojde ke změně vlastníka sousedních pozemků, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemky budou spolu s kupní smlouvou zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy dopravní infrastruktury - železnice.</t>
+  </si>
+  <si>
+    <t>816000</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 877/25/129 pozemek p.č. 1979/61,k.ú. Dolany u Olomouce</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Dolany u Olomouce, Dolany, okres Olomouc</t>
+  </si>
+  <si>
+    <t>199/61</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1979/61 , lesní pozemek o výměře 145 m2</t>
+  </si>
+  <si>
+    <t>5920</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 1583/39 a 1583/43 v k.ú. Vítějeves včetně části stavby v korytě vodního toku</t>
+  </si>
+  <si>
+    <t>725132802</t>
+  </si>
+  <si>
+    <t>lenka.sabatkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Lenka Šabatková</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast Povodí Dyje</t>
+  </si>
+  <si>
+    <t>Vítějeves, Vítějeves, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1583/39 a 1583/43 (vznikl GP z částí parc.č. 1583/20 a 1583/21)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc č. 1583/39 v k.ú. Vítějeves, druh pozemku: vodní plocha, výměra: 3 m2 a pozemku parc.č. 1583/43 v k.ú. Vítějeves, druh pozemku: vodní plocha, výměra: 6 m2 (parcela vznikla GP z částí pozemků parc.č. 1583/20 a 1583/21) vč. části stavby v korytě vodního toku na těchto pozemcích pod vybetonovanou plochou.</t>
+  </si>
+  <si>
+    <t>24130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 508/10 v k.ú. Vilémov u Kadaně </t>
+  </si>
+  <si>
+    <t>Vilémov u Kadaně, Vilémov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>508/10</t>
+  </si>
+  <si>
+    <t>108000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 505 v k. ú. Osenice</t>
+  </si>
+  <si>
+    <t>Osenice, Dětenice, okres Jičín</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 505 o výměře 5941 m2, který je veden v katastru nemovitostí jako ostatní plocha, dráha v katastrální území Osenice, obec Dětenice. K pozemku nevede žádná komunikace. Pozemek pozemek p.č. 505 o výměře 5941 m2, který je veden v katastru nemovitostí jako ostatní plocha, dráha v katastrální území Osenice, obec Dětenice. K pozemku nevede žádná komunikace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Jamné u Jihlavy S 1286/25</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Jamné u Jihlavy, Jamné, okres Jihlava</t>
+  </si>
+  <si>
+    <t>2098/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej odloučeného lesního pozemku formou VŘ - p.č. 2098/1 v k.ú. Jamné u Jihlavy</t>
+  </si>
+  <si>
+    <t>42300</t>
+  </si>
+  <si>
+    <t>Prodej částí vodního díla k.ú. České Budějovice 7</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>České Budějovice 7, České Budějovice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí rušeného vodního díla typu úprava koryta vodního toku pod ev. č. DHMP-00016147 umístěných na pozemku parc. č. 3951/1 v k.ú. České Budějovice 7.</t>
   </si>
   <si>
     <t>13000</t>
   </si>
   <si>
-    <t>Lesy České republiky, s.p.</t>
-[...8 lines deleted...]
-    <t>Prodej pozemků</t>
+    <t>Pozemek - pozemková parcela č. 1573/4 v katastrálním území Čelákovice</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>Čelákovice, Čelákovice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1573/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 1573/4 v katastrálním území Čelákovice, zahrada, tvoří jeden funkční celek se stavební parcelou č. 1573/3 a pozemkem p. č. 1573/2, zahrada. Stavební pozemek je zastavěný stavbou rodinného domu č.p. 123. Přístup k pozemku je pouze přes pozemky jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>66000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1409/2 v katastrálním území Libochovany</t>
+  </si>
+  <si>
+    <t>Libochovany, Libochovany, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>1409/2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1409/2 v katastrálním území Libochovany, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1409, vodní plocha. Pozemek tvoří jeden funkční celek se stavebním pozemkem p. č. 262, který je zastavěný rekreační chatou č.ev. 18 a trvalým travním porostem p. č. 1097/7. Přístup k pozemkům je po polozpevněné komunikaci polního typu.</t>
+  </si>
+  <si>
+    <t>20300</t>
+  </si>
+  <si>
+    <t>prodej pozemku p. č. 494/10 k.ú. Bylany</t>
+  </si>
+  <si>
+    <t>Bylany, Bylany, okres Chrudim</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 494/10 k.ú. Bylany o výměře 100 m2.</t>
+  </si>
+  <si>
+    <t>64000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 1409, 1632/2 a 1632/4 v k.ú. Vimperk</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>956265115</t>
+  </si>
+  <si>
+    <t>pavel.vacha@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pavel Vácha</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p. - LZ Boubín</t>
+  </si>
+  <si>
+    <t>Vimperk, Vimperk, okres Prachatice</t>
+  </si>
+  <si>
+    <t>1409, 1632/2, 1632/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků parc. č. 1409, 1632/2 a 1632/4 o celkové výměře 193 m2, všechny s druhem pozemku ostatní plocha </t>
+  </si>
+  <si>
+    <t>97510</t>
+  </si>
+  <si>
+    <t>S 15/25/129 pozemek p.č. 474/9 dle GP k.ú. Řideč</t>
+  </si>
+  <si>
+    <t>Řídeč, Řídeč, okres Olomouc</t>
+  </si>
+  <si>
+    <t>p.č. 474/9 dle GP, ostatní plocha o výměře 11 m2</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Podvihov</t>
+  </si>
+  <si>
+    <t>Podvihov, Opava, okres Opava</t>
+  </si>
+  <si>
+    <t>645/37</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 465/37 s druhem pozemku ostatní plocha o výměře 72 m2 v katastrálním území Podvihov.</t>
+  </si>
+  <si>
+    <t>43128</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 645/37 s druhem pozemku ostatní plocha o výměře 72 m2 v k. ú. Podvihov.</t>
+  </si>
+  <si>
+    <t>Prodej dvou částí pozemku p. č. 60/1 a pozemku p. č. 93  v k. ú. Bytíz a části pozemku p. č. 350/1 v k. ú. Dubno</t>
+  </si>
+  <si>
+    <t>602866653</t>
+  </si>
+  <si>
+    <t>kesslova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dagmar Kesslová</t>
+  </si>
+  <si>
+    <t>DIAMO, s. p., o. z. Příbram, referát majetku</t>
+  </si>
+  <si>
+    <t>Bytíz, Příbram, okres Příbram</t>
+  </si>
+  <si>
+    <t>p. č. 93 a dvě části pozemku p. č. 60/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 93 a dvou částí pozemku p. č. 60/1 v k. ú. Bytíz a části pozemku p. č. 350/1 v k. ú. Dubno. Na části převáděného majetku je vybudována skládka tuhého komunálního odpadu pro město Příbram. Pozemky jsou dotčeny opuštěnými důlními díly.</t>
+  </si>
+  <si>
+    <t>12877637</t>
+  </si>
+  <si>
+    <t>Dubno, Dubno, okres Příbram</t>
+  </si>
+  <si>
+    <t>1022363</t>
+  </si>
+  <si>
+    <t>část p. č. 350/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 93 a dvou částí pozemku p. č. 60/1 v k. ú. Bytíz, a části pozemku p. č. 350/1 v k. ú. Dubno společně. Na části převáděného majetku je vybudována skládka tuhého komunálního odpadu pro město Příbram. Pozemky jsou dotčeny opuštěnými důlními díly.</t>
+  </si>
+  <si>
+    <t>Prodej objektu č.p. 408 na stavebním pozemku p.č. 242, objektu bez č.p. na stavebním pozemku p.č. 275/2 a zpevněné plochy, schodiště na pozemku p.č. 715/6 v k.ú. Brandýs nad Orlicí</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>772951732</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Brandýs nad Orlicí, Brandýs nad Orlicí, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>275/2, 242</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>Pozemky - stavby jsou přístupné po zpevněné asfaltové komunikaci. Možné je napojit na veškeré inženýrské sítě. V současné době jsou nemovitosti nevyužívané. Stavba bez čp. je součástí stavebního pozemku 275/2 a nachází se mezi pozemky st.p.č. 275/1 a st. p.č. 242 v k.ú. Brandýs nad Orlicí. Jedná se přízemní stavbu, většinou na bázi dřeva. Budova č. p. 408 na pozemku p. č. st. 242 v k. ú. Brandýs nad Orlicí. Byla postavena v roce 1906, zastavěná plocha 135 m2, obestavěný prostor 1016 m3. Jedná se o dvoupodlažní objekt, částečně podsklepený.</t>
+  </si>
+  <si>
+    <t>6683000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1463/2 k.ú. Lipovka včetně stavby opevnění toku</t>
+  </si>
+  <si>
+    <t>956954211</t>
+  </si>
+  <si>
+    <t>lucie.marusakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Marušáková</t>
+  </si>
+  <si>
+    <t>Správa toků povodí Vltavy</t>
+  </si>
+  <si>
+    <t>Lipovka, Deštná, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1463/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1463/2 k.ú. Lipovka včetně podélné úpravy vodního toku.</t>
+  </si>
+  <si>
+    <t>10020</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k. ú. Mrákotín u Telče S 86/26</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Mrákotín u Telče, Mrákotín, okres Jihlava</t>
+  </si>
+  <si>
+    <t>575/7</t>
+  </si>
+  <si>
+    <t>Přímý prodej pozemku p. č. 575/7 v k. ú. Mrákotín u Telče, druh ostatní plocha</t>
+  </si>
+  <si>
+    <t>37000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k. ú. Mrákotín u Telče S 85/26</t>
+  </si>
+  <si>
+    <t>575/10, 1159/23</t>
+  </si>
+  <si>
+    <t>Přímý prodej pozemků p. č. 575/10 a 1159/23 v k. ú. Mrákotín u Telče, druh ostatní plocha</t>
+  </si>
+  <si>
+    <t>110500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k. ú. Mrákotín u Telče S 133/26</t>
+  </si>
+  <si>
+    <t>575/9</t>
+  </si>
+  <si>
+    <t>Přímý prodej pozemku p. č. 575/9 v k. ú. Mrákotín u Telče, druh ostatní plocha</t>
+  </si>
+  <si>
+    <t>16000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k. ú. Mrákotín u Telče S 239/26</t>
+  </si>
+  <si>
+    <t>575/8</t>
+  </si>
+  <si>
+    <t>Přímý prodej pozemku p. č. 575/8 v k. ú. Mrákotín u Telče, druh ostatní plocha</t>
+  </si>
+  <si>
+    <t>75500</t>
+  </si>
+  <si>
+    <t>S 942/24/123 pozemek p.č. 1276/1 k.ú. Vernířovice u Sobotína</t>
+  </si>
+  <si>
+    <t>2026-04-12</t>
+  </si>
+  <si>
+    <t>Vernířovice u Sobotína, Vernířovice, okres Šumperk</t>
+  </si>
+  <si>
+    <t>p.č. 1276/1 , ostatní plocha o výměře 409 m2</t>
+  </si>
+  <si>
+    <t>409000</t>
+  </si>
+  <si>
+    <t>S 525/22/125 p.č. 348 k.ú. Nemile</t>
+  </si>
+  <si>
+    <t>Lupěné, Nemile, okres Šumperk</t>
+  </si>
+  <si>
+    <t>p.č. 348  ostatní plocha, manipulační o výměře 525 m2</t>
+  </si>
+  <si>
+    <t>22050</t>
+  </si>
+  <si>
+    <t>MPO ČR</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 93 a dvou částí pozemku p. č. 60/1 v k. ú. Bytíz a části pozemku p. č. 350/1 v k. ú. Dubno</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>p. č. 93, dvě části p. č. 60/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p. č. 93 a dvou částí pozemku p. č. 60/1 v k. ú. Bytíz a části pozemku p. č. 350/1 v k. ú. Dubno. Na části převáděného majetku je vybudována skládka tuhého komunálního odpadu pro město Příbram. Pozemky jsou dotčeny opuštěnými důlními díly. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku st. p. č.327, jehož součástí je objekt č. p. 265 v k. ú. Velvary </t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Velvary, Velvary, okres Kladno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oceňovaný rodinný dům je samostatný objekt, ke kterému je napojená přízemní boční přístavba.  Stavba má 2 nadzemní podlaží včetně podkroví. Dům je částečně podsklepený. V objektu není půda  a má vybudované podkroví. Základy má smíšené a objekt je smíšené konstrukce. Tloušťka obvodové konstrukce činí 50 cm.  Stropy jsou dřevěné trámové, střecha je sedlová a pultová, krytinu tvoří bobrovka, šablony Cembrit a  živičná lepenka a klempířské prvky jsou plechové. Vnější omítky jsou vápenocementové, částečně  Multibat a zateplení pláště není provedeno. Objekt byl dle sdělení přítomné osoby a podle datace uvedené na fasádě postaven v roce 1882. Nemovitost je dle územního plánu součástí území železniční dopravy. Ve skutečnosti je nemovitost  v souladu s katastrem nemovitostí – objekt k bydlení.  Objekt prošel v 80. letech 20. století modernizací, v jejímž důsledku získal svou současnou  stavebně-technickou podobu. Vady rodinného domu: rozvody: zastaralý prvek vybavení: zastaralý prvek podlahy: bez vad střecha: zastaralý prvek zdivo: bez vad okna: zastaralý prvek  Stav objektu lze charakterizovat jako před rekonstrukcí. Dispozice rodinného domu je 4+2. </t>
+  </si>
+  <si>
+    <t>3728000</t>
+  </si>
+  <si>
+    <t>Vlečka od koncového styku výhybky V7 v km 13,554 (souřadnice WGS-84: 49.957794, 15.794565) do konce kusé koleje č. 3 v km 13,619 (souřadnice WGS- 84: 49.957811, 15.795431)</t>
+  </si>
+  <si>
+    <t>Chrudim, Chrudim, okres Chrudim</t>
+  </si>
+  <si>
+    <t>Vlečka od koncového styku výhybky V7 v km 13,554 (souřadnice WGS-84: 49.957794, 15.794565) do konce kusé koleje č. 3 v km 13,619 (souřadnice WGS- 84: 49.957811, 15.795431). Vlečka je umístěna na pozemku p. č. 2931/1 v k. ú. Chrudim ve vlastnictví Českých drah, a.s. Celková stavební délka předmětné vlečky je 65 m. Do zájmové vlečky je zaústěna koncovým stykem výhybky V7 v km 13, 554 (souřadnice WGS-84: 49.957794, 15.794565) železniční dráha – vlečka „ELKA 93“ ve vlastnictví firmy ELKA 93 s.r.o.</t>
+  </si>
+  <si>
+    <t>600000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 16 o výměře 380 m2, zastavěná plocha a nádvoří, jehož součástí je stavba  č. p. 241, obč. vyb. katastrální území Střelice u Brna, obec Střelice, LV č. 15, Katastrální úřad pro Jihomoravský kraj, Katastrální pracoviště Brno-venkov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Střelice u Brna, Střelice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej je podmíněn zachováním služebnosti formou pošty Partner </t>
+  </si>
+  <si>
+    <t>5370000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 52/1 o výměře 220 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 26 – objekt k bydlení, k. ú. Nové Mitrovice, obec Nové Mitrovice, LV č. 416, KÚ pro Plzeňský kraj, Katastrální pracoviště Plzeň - jih. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Nové Mitrovice, Nové Mitrovice, okres Plzeň-jih</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou VŘ</t>
+  </si>
+  <si>
+    <t>1560000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 9/2 o výměře 170 m2, zastavěná plocha a nádvoří, součástí je stavba  č.p. 82, rod. dům, pozemek parc. č. 618/2 o výměře 2213 m2, zahrada, k.ú. Oselce, obec Oselce, LV č. 88, KÚ pro Plzeňský kraj, katastrální pracoviště Plzeň-jih. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Oselce, Oselce, okres Plzeň-jih</t>
+  </si>
+  <si>
+    <t>2800000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 73/1 o výměře 289 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 42, rodinný dům, k. ú. Kamenný Újezd, obec Kamenný Újezd, LV č. 219, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště České Budějovice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Denisa Janderková</t>
+  </si>
+  <si>
+    <t>Kamenný Újezd, Kamenný Újezd, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>3830000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. St. 1166/1 o výměře 315 m2, zastavěná plocha a nádvoří, jehož součástí je stavba č. p. 409, stavba občanského vybavení; Katastrální území Halenkov, obec Halenkov, LV č. 1429, Katastrální úřad pro Zlínský kraj, Katastrální pracoviště Vsetín. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Halenkov, Halenkov, okres Vsetín</t>
+  </si>
+  <si>
+    <t>3750000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 55 o výměře 704 m2, zastavěná plocha a nádvoří, součástí je stavba č. p. 55, rodinný dům, pozemek; parc. č. 1598 o výměře 42 m2, ostatní plocha, neplodná půda;  k. ú. Chcebuz, obec Štětí, LV č. 225, KÚ pro Ústecký kraj, Katastrálního pracoviště Litoměřice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Chcebuz, Štětí, okres Litoměřice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej bude probíhat formou VŘ </t>
+  </si>
+  <si>
+    <t>4360000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Hrabová</t>
+  </si>
+  <si>
+    <t>Hrabová, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 1304</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1304 s druhem pozemku lesní pozemek o výměře 1645 m2 v k .ú. Hrabová.</t>
+  </si>
+  <si>
+    <t>80970</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Černovice u Tábora a Svatava u Černovic</t>
+  </si>
+  <si>
+    <t>734623774</t>
+  </si>
+  <si>
+    <t>Černovice u Tábora, Černovice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1302/101, 1595/11, 1686/9, 1733/4, 4937/10</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Černovice u Tábora a Svatava u Černovic</t>
+  </si>
+  <si>
+    <t>198720</t>
+  </si>
+  <si>
+    <t>Svatava u Černovic, Černovice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>247/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Svatava u Černovic</t>
+  </si>
+  <si>
+    <t>st. 363, 645/38, 645/45</t>
+  </si>
+  <si>
+    <t>Prodej pozemků st. 363 s druhem pozemku zastavěná plocha a nádvoří o výměře 29 m2, p. č. 645/38 s druhem pozemku ostatní plocha o výměře 31 m a p. č. 645/45 s druhem pozemku ostatní plocha o výměře 33 m2 vše v k. ú. Podvihov.</t>
+  </si>
+  <si>
+    <t>55521</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 547 s druhem pozemku lesní pozemek o výměře 565 m2 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>10080</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Hořepník</t>
+  </si>
+  <si>
+    <t>Hořepník, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1008,1108/1,1109/1,1099/1</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Hořepník</t>
+  </si>
+  <si>
+    <t>196680</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú.Hlince</t>
+  </si>
+  <si>
+    <t>95621216106</t>
+  </si>
+  <si>
+    <t>jana.blahova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Bláhová</t>
+  </si>
+  <si>
+    <t>Lesní správa Plasy</t>
+  </si>
+  <si>
+    <t>Hlince, Hlince, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>242/55</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.242/55 ostatní plocha o výměře 192 m2 v k.ú. Hlince.</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 502, 503, 356/4</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>Rousínov u Vyškova, Rousínov, okres Vyškov</t>
+  </si>
+  <si>
+    <t>502, 503, 356/4</t>
+  </si>
+  <si>
+    <t>Pozemky o výměrách 205, 496 a 525 m2, druh pozemku - ostatní plocha</t>
+  </si>
+  <si>
+    <t>1147000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Obora u Kaznějova</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>725 257 486</t>
+  </si>
+  <si>
+    <t>Obora u Kaznějova, Obora, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.1111/2 lesní pozemek o výměře 119 m2 v k.ú. Obora u Kaznějova..</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú.Blahousty</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>LS Přeštice</t>
+  </si>
+  <si>
+    <t>Blahousty, Erpužice, okres Tachov</t>
+  </si>
+  <si>
+    <t>477/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.477/1 lesní pozemek o výměře 7534 m2 v k.ú. Blahousty.</t>
+  </si>
+  <si>
+    <t>885400</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 535/30 v k.ú. Opočno nad Loučnou</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>956164106</t>
+  </si>
+  <si>
+    <t>jana.zarubova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Zárubová</t>
+  </si>
+  <si>
+    <t>Lesní správa Choceň</t>
+  </si>
+  <si>
+    <t>Opočno nad Loučnou, Trusnov, okres Pardubice</t>
+  </si>
+  <si>
+    <t>235/30</t>
+  </si>
+  <si>
+    <t>Pozemek je situován v jižní části Opočna, u rodinného domu č.p. 13 v části obce Opočno a obci Trusnov na Pardubicku. Pozemek je podlouhlého tvaru, přičemž podélná osa pozemku vede souběžně s pozemkem parc. č. 407/1 (ve vlastnictví obce), který je nezpevněnou komunikací, pozemek je s vegetačním povrchem, je bez staveb či venkovních úprav. Náklady související s prodejem činí 5700 Kč (není součástí uvedené ceny)).</t>
+  </si>
+  <si>
+    <t>119890</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Včelákov</t>
+  </si>
+  <si>
+    <t>956157106</t>
+  </si>
+  <si>
+    <t>petra.koreckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Korečková</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Včelákov, Včelákov, okres Chrudim</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek o výměře 179 m2 vedený v katastru nemovitostí jako ostatní plocha. Pozemek je podlouhlého úzkého tvaru a nachází se mezi místní zpevněnou cestou a navazující loukou. Náklady souvisejíc s prodejem činí 2500 Kč (nejsou součástí uvedené ceny)</t>
+  </si>
+  <si>
+    <t>7160</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 742/18 o výměře 37 m2 a parc. č. 742/19 o výměře 24 m2, k. ú. Klobuky</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Klobuky, Klobuky, okres Kladno</t>
+  </si>
+  <si>
+    <t>742/18 a 742/19</t>
+  </si>
+  <si>
+    <t>51060</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
   </si>
   <si>
     <t>956942326</t>
   </si>
   <si>
     <t>erika.dvorakova@lesycr.cz</t>
   </si>
   <si>
     <t>Erika Dvořáková</t>
   </si>
   <si>
-    <t>Oblastní ředitelství jižní Morava</t>
-[...62 lines deleted...]
-    <t>Pozemek se nachází na okraji osady Loubí, je částečně oplocen.</t>
+    <t>Nová Lhota u Veselí nad Moravou, Nová Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>6275/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nově vytvořený pozemek p.č. 6275/10 dle GP, který tvoří funkční celek se stavbou č.p. 364 na pozemku p.č. st. 598, současně tvoří jediný možný přístup k uvedené stavbě. </t>
+  </si>
+  <si>
+    <t>55400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 145 v katastrálním území Komárov u Holic </t>
+  </si>
+  <si>
+    <t>Komárov u Holic, Dolní Roveň, okres Pardubice</t>
+  </si>
+  <si>
+    <t>st. 145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 145, zastavěná plocha a nádvoří, vznikl geometrickým odměřením od původní pozemkové parcely č. 712/14, vodní plocha. Pozemek tvoří jeden funkční celek s pozemkem zastavěnou plochou a nádvořím st. p. č. 144 na nichž je postavena stavba bez č.p./č.ev. a dále s pozemky p. č. 655/19, zahrada, a st. p. č. 118, zastavěnou plochou a nádvořím jejíž součástí je stavba rodinného domu č.p. 86. Nově vzniklý pozemek je přístupný pouze přes pozemky jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zubří u Nového Města na Moravě S 1194/25</t>
+  </si>
+  <si>
+    <t>724524192</t>
+  </si>
+  <si>
+    <t>zdenek.jaros@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Zdeněk Jaroš</t>
+  </si>
+  <si>
+    <t>Lesní správa Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Zubří u Nového Města na Moravě, Zubří, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>1102, 1103</t>
+  </si>
+  <si>
+    <t>lesní pozemky č. parc. 1102, 1103 k.ú. Zubří u Nového Města na Moravě</t>
+  </si>
+  <si>
+    <t>20230</t>
+  </si>
+  <si>
+    <t>pozemek v k. ú. Charvátská Nová Ves</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>Správy Majetku</t>
+  </si>
+  <si>
+    <t>1167/10</t>
+  </si>
+  <si>
+    <t>pozemek o výměře 78 m2 oddělený z pozemku 1167/1 geometrickým plánem č. 1866-227/2025</t>
+  </si>
+  <si>
+    <t>95160</t>
+  </si>
+  <si>
+    <t>Převod pozemků v zájmovém území jezera Most, k. ú. Konobrže, k. ú. Kopisty, k. ú. Most I, k. ú. Pařidla, k. ú. Střimice a k. ú. Třebušice</t>
+  </si>
+  <si>
+    <t>475672017</t>
+  </si>
+  <si>
+    <t>dle přílohy</t>
+  </si>
+  <si>
+    <t>Seznam pozemků a majetku DIAMO, s. p. dotčeného zájmového území jezera Most</t>
+  </si>
+  <si>
+    <t>569591015</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 2118/1 a 2118/2 k.ú. Valtice</t>
+  </si>
+  <si>
+    <t>Valtice, Valtice, okres Břeclav</t>
+  </si>
+  <si>
+    <t>2118/1 a 2118/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesní pozemek p.č. 2118/1 o výměře 1869 m2 a lesní pozemek p.č. 2118/2 o výměře 1141 m2, oba dosud zapsány u Katastrálního úřadu pro Jihomoravský kraj, Katastrálního pracoviště Břeclav, na LV č. 2097, pro k.ú. Valtice, obec Valtice. Pozemky leží v intravilánu města Valtice. V platném územním plánu jsou řazeny do ploch Zp – plochy veřejné zeleně. Dle výpisu z LHP se na pozemcích nachází bezlesí, ve skutečnosti se zde nachází silně proředěný, starý, nekvalitní porost borovice černé. </t>
+  </si>
+  <si>
+    <t>77989</t>
+  </si>
+  <si>
+    <t>Pozemek - parcela č. 6642/26 jehož součástí je stavba hráze, parcela č. 9708 a parcela č. 9712 v katastrálním území Holice v Čechách</t>
+  </si>
+  <si>
+    <t>Holice v Čechách, Holice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>6642/26, 9708, 9712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 6642/26, zastavěná plocha a nádvoří, jehož součástí je stavba vodního díla hráze, parcela č. 9708, vodní plocha, a parcela č. 9712, vodní plocha, vše v obci Holice a v katastrálním území Holice v Čechách. Pozemky a vodní dílo se nacházejí ve volné přírodě, přístupné po nezpevněné komunikaci - polní cestě v nezastavěné části obce. V dané lokalitě nejsou vybudovány žádné inženýrské sítě a není možné napojení. Pozemky vodních ploch a stavebního pozemku jsou součástí rybničního tělesa. </t>
+  </si>
+  <si>
+    <t>8514000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 583/5 a p. č. 583/12 v k. ú. Staré Místo</t>
+  </si>
+  <si>
+    <t>Staré Místo, Staré Místo, okres Jičín</t>
+  </si>
+  <si>
+    <t>583/5, 583/12</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 583/5 o výměře 348 m2 a pozemek p.č. 583/12 o výměře 3205m2, Vedeny jsou v katastru nemovitostí jako dráha- ostatní plocha a jiná plocha v katastrální území Staré Místo. K pozemkům nevede žádná komunikace. Automobilem lze dojet pouze k železničnímu přejezdu. pozemky jsou rovinaté, neužívané a v několika místech pokryté náletovou dřevinou (bez hodnoty), Přístupné jsou pouze po železničním svršku. Hranice pozemků nejsou v terénu vyznačeny. V územním plánu jsou vedeny jako plochy dopravní infrastruktury- železniční.</t>
+  </si>
+  <si>
+    <t>492000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1201/20</t>
+  </si>
+  <si>
+    <t>956180107</t>
+  </si>
+  <si>
+    <t>zuzana.fiserova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zuzana Fišerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Křivoklát</t>
+  </si>
+  <si>
+    <t>Všeradice, Všeradice, okres Beroun</t>
+  </si>
+  <si>
+    <t>202/22, 202/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p.č. 202/22 druhem pozemku ostatní plocha o výměře 71 m2 a pozemku p.č. 202/23 druhem pozemku ostatní plocha  o výměře 732 m2 v k.ú. Všeradice. </t>
+  </si>
+  <si>
+    <t>321200</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 1511/4 a p.č. 1460/5, k.ú. Kobeřice ve Slezsku</t>
+  </si>
+  <si>
+    <t>2026-04-05</t>
+  </si>
+  <si>
+    <t>Kobeřice ve Slezsku, Kobeřice, okres Opava</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1511/4 a p.č. 1460/5, k.ú. Kobeřice ve Slezsku o celkové výměře 6068 m2</t>
+  </si>
+  <si>
+    <t>188108</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1724 v k. ú. Dubňany</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>318644151</t>
+  </si>
+  <si>
+    <t>majetekpribram@diamo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAMO, s. p., o. z. Příbram, oddělení majetku  </t>
+  </si>
+  <si>
+    <t>Dubňany, Dubňany, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1724 - ostatní plocha, sportoviště a rekreační plocha o výměře 6 786 m2 v k. ú. Dubňany. Pozemek se nachází v lokalitě Dubňanský háj na severozápadním okraji města. Pozemek je rovinatý a na části pozemku se nachází trvalé porosty. Přístup je pouze po nezpevněné komunikaci a v minulosti pozemek sloužil jako přírodní sportoviště – fotbalové hřiště. Pozemek je dotčen inženýrskými sítěmi, které nejsou zapsány v katastru nemovitostí – trasy plynovodní sítě ve správě jiných subjektů.</t>
+  </si>
+  <si>
+    <t>1500000</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla k.ú. České Budějovice 2.</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>Markyshark@seznam.cz</t>
+  </si>
+  <si>
+    <t>České Budějovice 2, České Budějovice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části rušeného VD typu úprava koryta vodního toku ev. č. DHMP-00015910 umístěného na pozemcích parc. č. 1636 a 2216/1 k.ú. České Budějovice 2.</t>
+  </si>
+  <si>
+    <t>195000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 2220/14, 2242/2, 2215/28 k.ú. Zubčice</t>
+  </si>
+  <si>
+    <t>770655288</t>
+  </si>
+  <si>
+    <t>daniela.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Daniela Adámková</t>
+  </si>
+  <si>
+    <t>STOPV</t>
+  </si>
+  <si>
+    <t>Zubčice, Zubčice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>2220/14</t>
+  </si>
+  <si>
+    <t>prodej pozemku dle KN vodní plocha, ve skutečnosti zastavěn částí mostu ve vl. Jihočeského kraje</t>
+  </si>
+  <si>
+    <t>18618</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>2242/2</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>2215/28</t>
+  </si>
+  <si>
+    <t>Prodej 31 pozemků v k. ú. Třebušice, Hořany, Čepirohy a Slatinice u Mostu</t>
+  </si>
+  <si>
+    <t>475672447</t>
+  </si>
+  <si>
+    <t>DIAMO, s.p., odštěpný závod Příbram, 28. října 184,  Příbram VII, 261 01 Příbram</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předmětem záměru je prodej pozemků, dotčených realizací nově vybudované cyklonaučné stezky. Uvedená stavba není ve vlastnictví prodávajícího, ale je ve vlastnictví třetí osoby, která ji vybudovala a zajišťuje její provoz a údržbu. </t>
+  </si>
+  <si>
+    <t>7885280</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v kú. Řimovice - p.č. 1950,1951,1981/2</t>
+  </si>
+  <si>
+    <t>724623773</t>
+  </si>
+  <si>
+    <t>jitka.pavova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pávová Jitka</t>
+  </si>
+  <si>
+    <t>LZ Konopiště</t>
+  </si>
+  <si>
+    <t>Řimovice, Řimovice, okres Benešov</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v kú. Řimovice o celkové výměře 522 m2</t>
+  </si>
+  <si>
+    <t>15400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Studenec S 926/25</t>
+  </si>
+  <si>
+    <t>Nový Studenec, Ždírec nad Doubravou, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>291/12</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Nový Studenec - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>36000</t>
+  </si>
+  <si>
+    <t>Prodej pozemkůu v k.ú. Nový Studenec S 927/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">309/6, 309/9, 378/3, </t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Nový Studenec - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>912070</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Podmoklany S 928/25</t>
+  </si>
+  <si>
+    <t>Podmoklany, Podmoklany, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>119/3, 119/4, 99/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Podmoklany - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>61140</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ždírec nad Doubravou S 1483/16</t>
+  </si>
+  <si>
+    <t>Ždírec nad Doubravou, Ždírec nad Doubravou, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>872/2, 908, 911/2, 914</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Ždírec nad Doubravou</t>
+  </si>
+  <si>
+    <t>1006170</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Tis u Habrů S 1287/25</t>
+  </si>
+  <si>
+    <t>Tis u Habrů, Tis, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1874/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Tis u Habrů - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>33840</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 570/2 v katastrálním území Nová Ves u Jarošova</t>
+  </si>
+  <si>
+    <t>Nová Ves u Jarošova, Nová Ves u Jarošova, okres Svitavy</t>
+  </si>
+  <si>
+    <t>570/2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 570/2 v katastrálním území Nová Ves u Jarošova, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 570, vodní plocha. Přístup je po úzké polozpevněné komunikaci místního významu. Pozemek je nezastavěný, nacházejí se na něm pouze trvalé porosty náletového původu.</t>
+  </si>
+  <si>
+    <t>13240</t>
+  </si>
+  <si>
+    <t>pozemky v k.ú. Břehy, Vlčí Habřina, Sopreč, Lipoltice</t>
+  </si>
+  <si>
+    <t>956157115</t>
+  </si>
+  <si>
+    <t>dana.stastna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Dana Šťastná</t>
+  </si>
+  <si>
+    <t>Břehy, Břehy, okres Pardubice</t>
+  </si>
+  <si>
+    <t>300/6, 300/9, 835/2</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky vodní plochy, které jsou součástí rybníka Černý Nadýmač a jeho okolí.</t>
+  </si>
+  <si>
+    <t>Vlčí Habřina, Vlčí Habřina, okres Pardubice</t>
+  </si>
+  <si>
+    <t>898660</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky vodní plochy, které jsou součástí rybníka Černý Nadýmač a jeho okolí. Náklady související s prodejem činí 9932 Kč (nejsou součástí uvedené ceny)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Sopřeš a Lipoltice</t>
+  </si>
+  <si>
+    <t>Sopřeč, Sopřeč, okres Pardubice</t>
+  </si>
+  <si>
+    <t>1331, 1333, 1228</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky vodní plochy, které jsou součástí Sopřečského rybníku a rybníku Nečas a navazující pozemky. Náklady související s prodejem činí 9857 Kč (nejsou součástí uvedené ceny)</t>
+  </si>
+  <si>
+    <t>1052575</t>
+  </si>
+  <si>
+    <t>Lipoltice, Lipoltice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>507/2</t>
+  </si>
+  <si>
+    <t>prodej pozemků a staveb v k.ú. Kuničky</t>
+  </si>
+  <si>
+    <t>Kuničky, Kuničky, okres Blansko</t>
+  </si>
+  <si>
+    <t>st.161, st. 162, st. 163, st. 164 a p.č. 1336</t>
+  </si>
+  <si>
+    <t>č.p.42 a stavby bez čp/če</t>
+  </si>
+  <si>
+    <t>Jedná se o komplex pozemků a staveb, kde hlavní stavbou je stavba č.p. 42. Vedlejší stavby jsou součástí předmětných pozemků (vedlejší skladovací stavba, stodola, zemědělská stavba, skladový prostor). Pozemek p.č. 1336 je ve funkčním celku s pozemkem p.č.st. 163.</t>
+  </si>
+  <si>
+    <t>4990000</t>
+  </si>
+  <si>
+    <t>Pozemek - parcela č. 3586/3 a parcela č. 3586/4 v katastrálním území Úvaly u Prahy</t>
+  </si>
+  <si>
+    <t>Úvaly u Prahy, Úvaly, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>3586/3, 3586/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky - parcela č. 3586/3, zastavěná plocha a nádvoří, a parcela č. 3586/4, zahrada, v katastrálním území Úvaly u Prahy, vznikly geometrickým odměřením od původní parcely č. 3576/1, vodní plocha. Nově vzniklé pozemky tvoří jeden funkční celek s pozemkem zastavěným rodinným domem č.p. 1394 a zahradami u tohoto rodinného domu. Zastavěná plocha a nádvoří č. parc. 3586/3 je zastavěna částí stavby dílny, která je ve vlastnictví jiného vlastníka a zahrada parc. č. 3586/4 je částečně zastavěna přístřeškem taktéž jiného vlastníka. Nově vzniklé pozemky jsou přístupné pouze přes pozemky jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>103000</t>
+  </si>
+  <si>
+    <t>pozemek p.č.st.158 a stavba čp 43</t>
+  </si>
+  <si>
+    <t>st.158</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Na pozemku p.č.st. 158 se nachází stavba č.p. 43 s jednou bytovou jednotkou. Přízemní objekt bez podsklepení s půdním prostorem. Součástí prodeje jsou i vedlejší stavby a venkovní úpravy.</t>
+  </si>
+  <si>
+    <t>4000000</t>
+  </si>
+  <si>
+    <t>pozemek p.č.st. 160 a stavba čp 44</t>
+  </si>
+  <si>
+    <t>st. 160</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Jedná se o samostatně stojící objekt, který má charakter rodinného domu na pozemku p.č.st. 160 v k.ú. Kuničky. Částečně zapuštěný do svahu. Součástí prodeje je vedlejší stavba a venkovní úpravy.</t>
+  </si>
+  <si>
+    <t>1350000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 645/6 v k.ú. Postoloprty</t>
+  </si>
+  <si>
+    <t>Postoloprty, Postoloprty, okres Louny</t>
+  </si>
+  <si>
+    <t>645/6</t>
+  </si>
+  <si>
+    <t>313000</t>
+  </si>
+  <si>
+    <t>S 177/23 - prodej k.ú. Hamr</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Hamr, Hamr, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>606/47, 264/5</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků p.č. 606/47 lesní pozemek o výměře 110 m2 a p.č. 264/5 ostatní plocha o výměře 274 m2, které vznikly na základě GP č. 681-95/2025. O pozemku p.č. 606/47 bylo rozhodnuto na základě Rozhodnutí MÚ Třeboň, č.j.: METR 17893/2025 JaJi-440, že se nejedná o pozemek k plnění funkcí lesa. Pozemky jsou územním plánem určeny pro funkční využité ,,Plochy bydlení venkovské"</t>
+  </si>
+  <si>
+    <t>148224</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.294/12, k.ú. Čeperka</t>
+  </si>
+  <si>
+    <t>Čeperka, Čeperka, okres Pardubice</t>
+  </si>
+  <si>
+    <t>294/12</t>
+  </si>
+  <si>
+    <t>Jedná se  pozemek navazující na stavbu rodinného domu a zahrady. Pozemek je oplocený a využívaný jako zahrada. Náklady související s prodejem činí 5700Kč (nejsou součástí uvedené ceny)</t>
+  </si>
+  <si>
+    <t>73390</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 535/19 a p.č.535/20 v k.ú. Jaroslav</t>
+  </si>
+  <si>
+    <t>Jaroslav, Jaroslav, okres Pardubice</t>
+  </si>
+  <si>
+    <t>535/19,535/20</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky navazující na stavbu pro rodinnou rekreaci a jsou využívané jako zahrada. Náklady související s prodejem činí 6 050Kč (nejsou součástí ceny), cena zjištěná je na základě ZP 54 490Kč.</t>
+  </si>
+  <si>
+    <t>42140</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 761/31 k.ú. Brloh u Drhovle.</t>
+  </si>
+  <si>
+    <t>384683184</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>Brloh u Drhovle, Drhovle, okres Písek</t>
+  </si>
+  <si>
+    <t>761/31</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 761/31 k.ú. Brloh u Drhovle o výměře 45 m2, který vznikl oddělením z pozemku parc. č. 761/8 k.ú. Brloh u Drhovle dle GP č. 235-9/2025..</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 - pozemek p. č. 687/4 vč. budovy degazační stanice B a p. č. 687/5 vč. budovy degazační stanice A a část p. p. č. 687/6, k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj vč. zpevněných ploch a příslušenství</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Kunčičky, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>687/4; 687/5 a část 687/6</t>
+  </si>
+  <si>
+    <t>Předmětem převodu jsou pozemky:  -	p. č. 687/4 – zastavěná plocha a nádvoří o výměře 47 m2 včetně stavby (budova bez čp/če, průmyslový objekt –  budova degazační stanice B), -	p. č. 687/5 – zastavěná plocha a nádvoří o výměře 279 m2 včetně stavby (budova bez čp/če, průmyslový objekt – budova degazační stanice A), -	část p. č. 687/6 – ostatní plocha, manipulační plocha o výměře 1 220 m2 z celkové výměry 1 265 m2 (dle GP č. 1027-13/2022).   Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrálního pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Na oddělované části pozemku p. č. 687/6 se nachází ČOV ve vlastnictví s. p. DIAMO, a proto je tato část pozemku potřebná pro s. p. DIAMO.  Součástí převodu jsou: -	zpevněné plochy o celkové výměře 255 m2 na pozemku p. č. 687/6 (jedná se o betonové plochy o výměře 249 m2 a šotolinu o výměře 6 m2), -	kovový přístřešek mezi budovami bývalé degazační stanice, -	čidlo EZS – nefunkční a odpojené, -	oplocení včetně brány a branky.  Způsob ochrany: Převáděné pozemky se nachází v: -	bývalém dobývacím prostoru Slezská Ostrava I pro černé uhlí, -	území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí,  -	CHLÚ Rychvald pro hořlavý zemní plyn,  -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch.   Na části pozemku p. č. 687/6 vede:  -	část dešťové kanalizace stoky A KT DN 600 mezi šachticemi ŠA2 a ŠA1 s napojením na objekt degazační stanice A a B, -	splašková kanalizace k objektu degazační stanice A, -	vodovod k objektu degazační stanice A.  Na předmětných pozemcích je instalováno podzemní kabelové vedení 400 V a rozvodné instalační skříně 400 V na objektu A, vše v majetku společnosti Veolia Průmyslové služby ČR, a.s., podzemní kabelové vedení 22 kV v majetku společnosti ČEZ Distribuce, a. s.  a elektrické rozvody pro osvětlení vykládací rampy a části kolejové vlečky v majetku společnosti PKP CARGO INTERNATIONAL a.s., na která jsou zřízena stávající věcná břemena. Část budovy bývalé degazační stanice A, budova bývalé degazační stanice B a část pozemku p. č. 687/6 jsou pronajaty nájemníkovi do 31. 5. 2031. Nájemní smlouva bude postoupena novému vlastníkovi. Nájemce má na pozemku p. č. 687/6 umístěny unimobuňky a panely, které nejsou součástí převodu.  Převáděný pozemek se nachází na okraji areálu bývalého Dolu Alexander a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Spolu s převodem výše uvedeného majetku budou ve prospěch DIAMO s. p uzavřeny služebnosti inženýrských sítí dešťové kanalizace dle GP č. 893-219/2016 pro k. ú. Kunčičky), splaškové kanalizace (dle GP č. 896-219/2016 pro k. ú. Kunčičky) a vodovodního řadu (dle GP č. 897-219/2016 pro k. ú. Kunčičky) a dále pak služebnost stezky k ČOV (dle GP č. 1027-13/2022 a GP č. 1028-21/2022), za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Spolu s převodem výše uvedeného majetku bude uzavřena služebnost stezky a cesty pro zajištění přístupu kupujícího k převáděnému nemovitému majetku po částech pozemků p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky. Pro zajištění přístupu k převáděnému pozemku bude součástí kupní smlouvy zřízení služebnosti stezky a cesty po pozemcích p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky, za jednorázovou úplatu ve výši 230,00 Kč/m2, tedy při výměře 647 m2 celkem 148 810,00 Kč bez DPH (180 060,10 Kč vč. DPH), hradí kupující.  Níže uvedená požadovaná cena 6 751 800,00 Kč je vč. DPH.</t>
+  </si>
+  <si>
+    <t>6751800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku v k.ú. Nová Včelnice </t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>Nová Včelnice, Nová Včelnice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>350/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k k.ú. Nová Včelnice</t>
+  </si>
+  <si>
+    <t>50350</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>222/9</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Dívčí Kopy</t>
   </si>
   <si>
     <t>120000</t>
   </si>
   <si>
-    <t>Povodí Labe, státní podnik</t>
-[...2171 lines deleted...]
-    <t>39340</t>
+    <t>Prodej pozemku p.č. 358/7 v k.ú. Velký Luh</t>
+  </si>
+  <si>
+    <t>Velký Luh, Velký Luh, okres Cheb</t>
+  </si>
+  <si>
+    <t>358/7</t>
+  </si>
+  <si>
+    <t>45000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. pozemků 3130/1 a p.č. 3131 k.ú. Heřmanice v Podještědí</t>
+  </si>
+  <si>
+    <t>Heřmanice v Podještědí, Jablonné v Podještědí, okres Liberec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p.č. pozemků 3130/1 o výměře 1 122 m2 a p.č. 3131 a 10 052 m2, oba v k.ú. Heřmanice v Podještědí. Cena pozemků bude určena na základě znaleckých posudků. </t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 729/7 v k. ú. Plotiště nad Labem</t>
+  </si>
+  <si>
+    <t>nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Plotiště nad Labem, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 729/7 o výměře 178 m2. Pozemek je zapsán na LV 10230 pro k.ú. Plotiště nad Labem a je veden jako manipulační plocha- ostatní plocha. Na pozemku je část kolejí. Pozemek je zapsán na LV 10230 pro k.ú. Plotiště nad Labem a je veden jako manipulační plocha- ostatní plocha. Na pozemku je část kolejí. V územním plánu jsou vedeny jako plochy výrobní a skladové.</t>
+  </si>
+  <si>
+    <t>260000</t>
+  </si>
+  <si>
+    <t>S 886/15 + S 1002/14 - prodej k.ú. Nová Ves nad Lužnicí</t>
+  </si>
+  <si>
+    <t>956206106</t>
+  </si>
+  <si>
+    <t>karel.bazal@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Karel Bazal</t>
+  </si>
+  <si>
+    <t>LS Nové H</t>
+  </si>
+  <si>
+    <t>Nová Ves nad Lužnicí, Nová Ves nad Lužnicí, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>526/8, 529/9, 526/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej nově vzniklých pozemků dle GP č. PGP-1612/2025-3038 nově označených jako 526/1 o výměře 1010 m2, 526/8 o výměře 265 m2, 529/9 o výměře 15 m2 vše v k.ú. Nová Ves nad Lužnicí. Pozemek p.č. 526/1 je evidován jako ostatní plocha, jiná plocha a tvoří okolí domu č.p. 24. Kromě zahrady kolem domu tvoří také příjezd k tomuto domu a sousednímu domu. Pozemek p.č. 526/9 tvoří příjezd oběma domům, není oplocen a nenachází se na něm žádné příslušenství. Pozemek p.č. 526/8 je oplocen a tvoří JFC se stavbou č.p. 25. Velká část pozemku 526/1 tvoří JFC se stavbou č.ú. 24 a je společně oplocena.</t>
+  </si>
+  <si>
+    <t>433440</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2866,127 +3391,127 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ131"/>
+  <dimension ref="A1:BQ144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="33.7109375" customWidth="1"/>
-    <col min="9" max="9" width="587.7109375" customWidth="1"/>
+    <col min="8" max="8" width="35.7109375" customWidth="1"/>
+    <col min="9" max="9" width="332.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="31.7109375" customWidth="1"/>
-    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="12" max="12" width="33.7109375" customWidth="1"/>
+    <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="67.7109375" customWidth="1"/>
-    <col min="16" max="16" width="120.7109375" customWidth="1"/>
+    <col min="15" max="15" width="70.7109375" customWidth="1"/>
+    <col min="16" max="16" width="77.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="24.7109375" customWidth="1"/>
-    <col min="22" max="22" width="16.7109375" customWidth="1"/>
+    <col min="21" max="21" width="12.7109375" customWidth="1"/>
+    <col min="22" max="22" width="27.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="5363.7109375" customWidth="1"/>
+    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="52.7109375" customWidth="1"/>
+    <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="488.7109375" customWidth="1"/>
-    <col min="37" max="37" width="21.7109375" customWidth="1"/>
+    <col min="36" max="36" width="266.7109375" customWidth="1"/>
+    <col min="37" max="37" width="42.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="18.7109375" customWidth="1"/>
+    <col min="39" max="39" width="24.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="17.7109375" customWidth="1"/>
-    <col min="48" max="48" width="21.7109375" customWidth="1"/>
+    <col min="47" max="47" width="107.7109375" customWidth="1"/>
+    <col min="48" max="48" width="53.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="17.7109375" customWidth="1"/>
-    <col min="59" max="59" width="21.7109375" customWidth="1"/>
+    <col min="58" max="58" width="107.7109375" customWidth="1"/>
+    <col min="59" max="59" width="51.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
-    <col min="69" max="69" width="17.7109375" customWidth="1"/>
+    <col min="69" max="69" width="107.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3156,7722 +3681,8696 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107178</v>
+        <v>107941</v>
       </c>
       <c r="B2" s="1">
-        <v>46066</v>
+        <v>46113</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y2" t="s">
         <v>82</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>83</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>90</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>84</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107177</v>
+        <v>107940</v>
       </c>
       <c r="B3" s="1">
-        <v>46066</v>
+        <v>46113</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="H3" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I3" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="L3" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="M3" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="N3" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="O3" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="P3" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="Y3" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107176</v>
+        <v>107939</v>
       </c>
       <c r="B4" s="1">
-        <v>46066</v>
+        <v>46113</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D4" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="H4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="L4" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="M4" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="N4" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="P4" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="Y4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107175</v>
+        <v>107938</v>
       </c>
       <c r="B5" s="1">
-        <v>46066</v>
+        <v>46113</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="H5" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I5" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="J5" t="s">
         <v>73</v>
       </c>
       <c r="K5" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="L5" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="M5" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="N5" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="O5" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="P5" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="Y5" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107170</v>
+        <v>107937</v>
       </c>
       <c r="B6" s="1">
-        <v>46066</v>
+        <v>46113</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="H6" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="I6" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="J6" t="s">
         <v>73</v>
       </c>
       <c r="K6" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="L6" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="M6" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="N6" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="O6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="P6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Y6" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107155</v>
+        <v>107936</v>
       </c>
       <c r="B7" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="C7" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="D7" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="H7" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I7" t="s">
         <v>116</v>
       </c>
       <c r="J7" t="s">
+        <v>73</v>
+      </c>
+      <c r="K7" t="s">
+        <v>96</v>
+      </c>
+      <c r="L7" t="s">
+        <v>97</v>
+      </c>
+      <c r="M7" t="s">
+        <v>98</v>
+      </c>
+      <c r="N7" t="s">
+        <v>99</v>
+      </c>
+      <c r="O7" t="s">
+        <v>100</v>
+      </c>
+      <c r="P7" t="s">
         <v>117</v>
       </c>
-      <c r="K7" t="s">
+      <c r="Q7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" t="s">
+        <v>81</v>
+      </c>
+      <c r="S7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="X7" t="s">
         <v>118</v>
       </c>
-      <c r="L7" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Y7" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107152</v>
+        <v>107935</v>
       </c>
       <c r="B8" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H8" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="I8" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="J8" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="L8" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="P8" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="Y8" t="s">
-        <v>134</v>
+        <v>82</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107149</v>
+        <v>107934</v>
       </c>
       <c r="B9" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H9" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="I9" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="J9" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="M9" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="N9" t="s">
+        <v>129</v>
+      </c>
+      <c r="O9" t="s">
         <v>130</v>
       </c>
-      <c r="O9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="Y9" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107135</v>
+        <v>107933</v>
       </c>
       <c r="B10" s="1">
-        <v>46065</v>
+        <v>46113</v>
       </c>
       <c r="C10" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="D10" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="H10" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="J10" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="L10" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="M10" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="N10" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="O10" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="P10" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="Y10" t="s">
-        <v>154</v>
-[...23 lines deleted...]
-        <v>158</v>
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107120</v>
+        <v>107920</v>
       </c>
       <c r="B11" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C11" t="s">
-        <v>159</v>
+        <v>123</v>
       </c>
       <c r="D11" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>124</v>
       </c>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="I11" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="J11" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="K11" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="L11" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="M11" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="N11" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="O11" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>171</v>
+        <v>145</v>
       </c>
       <c r="Y11" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107115</v>
+        <v>107919</v>
       </c>
       <c r="B12" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C12" t="s">
-        <v>173</v>
+        <v>123</v>
       </c>
       <c r="D12" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="I12" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="J12" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="K12" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="L12" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="M12" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="N12" t="s">
-        <v>179</v>
+        <v>129</v>
       </c>
       <c r="O12" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="Y12" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107111</v>
+        <v>107918</v>
       </c>
       <c r="B13" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C13" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D13" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="I13" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="J13" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>139</v>
       </c>
       <c r="L13" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="M13" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="N13" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="O13" t="s">
-        <v>190</v>
+        <v>157</v>
       </c>
       <c r="P13" t="s">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>192</v>
+        <v>153</v>
       </c>
       <c r="Y13" t="s">
-        <v>193</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107107</v>
+        <v>107915</v>
       </c>
       <c r="B14" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>160</v>
       </c>
       <c r="D14" t="s">
-        <v>85</v>
+        <v>161</v>
+      </c>
+      <c r="E14" t="s">
+        <v>160</v>
+      </c>
+      <c r="F14" t="s">
+        <v>162</v>
+      </c>
+      <c r="G14" t="s">
+        <v>163</v>
       </c>
       <c r="H14" t="s">
-        <v>184</v>
+        <v>71</v>
       </c>
       <c r="I14" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="J14" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="L14" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="M14" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="N14" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="O14" t="s">
-        <v>199</v>
+        <v>168</v>
+      </c>
+      <c r="P14" t="s">
+        <v>169</v>
       </c>
       <c r="Q14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="Y14" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107091</v>
+        <v>107914</v>
       </c>
       <c r="B15" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>70</v>
       </c>
       <c r="I15" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="J15" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="K15" t="s">
-        <v>203</v>
+        <v>174</v>
       </c>
       <c r="L15" t="s">
-        <v>204</v>
+        <v>175</v>
       </c>
       <c r="M15" t="s">
-        <v>205</v>
+        <v>176</v>
       </c>
       <c r="N15" t="s">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="O15" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="P15" t="s">
-        <v>208</v>
+        <v>179</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>209</v>
+        <v>180</v>
       </c>
       <c r="Y15" t="s">
-        <v>210</v>
+        <v>181</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107087</v>
+        <v>107910</v>
       </c>
       <c r="B16" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C16" t="s">
-        <v>173</v>
+        <v>123</v>
       </c>
       <c r="D16" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="H16" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="I16" t="s">
-        <v>211</v>
+        <v>182</v>
       </c>
       <c r="J16" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>139</v>
       </c>
       <c r="L16" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="M16" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="N16" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="O16" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="P16" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U16" t="s">
+        <v>188</v>
+      </c>
+      <c r="V16" t="s">
+        <v>189</v>
       </c>
       <c r="X16" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="Y16" t="s">
-        <v>220</v>
+        <v>191</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>107084</v>
+        <v>107909</v>
       </c>
       <c r="B17" s="1">
-        <v>46064</v>
+        <v>46112</v>
       </c>
       <c r="C17" t="s">
-        <v>221</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J17" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="K17" t="s">
-        <v>224</v>
+        <v>74</v>
       </c>
       <c r="L17" t="s">
-        <v>225</v>
+        <v>75</v>
       </c>
       <c r="M17" t="s">
-        <v>226</v>
+        <v>76</v>
       </c>
       <c r="N17" t="s">
-        <v>227</v>
+        <v>77</v>
       </c>
       <c r="O17" t="s">
-        <v>228</v>
+        <v>193</v>
       </c>
       <c r="P17" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="X17" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="Y17" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>107078</v>
+        <v>107908</v>
       </c>
       <c r="B18" s="1">
-        <v>46063</v>
+        <v>46112</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>232</v>
+        <v>71</v>
       </c>
       <c r="I18" t="s">
-        <v>233</v>
+        <v>197</v>
       </c>
       <c r="J18" t="s">
-        <v>212</v>
+        <v>139</v>
+      </c>
+      <c r="K18" t="s">
+        <v>74</v>
       </c>
       <c r="L18" t="s">
-        <v>234</v>
+        <v>75</v>
       </c>
       <c r="M18" t="s">
-        <v>235</v>
+        <v>76</v>
       </c>
       <c r="N18" t="s">
-        <v>236</v>
+        <v>77</v>
       </c>
       <c r="O18" t="s">
-        <v>237</v>
+        <v>198</v>
       </c>
       <c r="P18" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="Y18" t="s">
-        <v>239</v>
+        <v>201</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>107073</v>
+        <v>107907</v>
       </c>
       <c r="B19" s="1">
-        <v>46063</v>
+        <v>46112</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="H19" t="s">
-        <v>232</v>
+        <v>94</v>
       </c>
       <c r="I19" t="s">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="J19" t="s">
-        <v>212</v>
+        <v>139</v>
+      </c>
+      <c r="K19" t="s">
+        <v>203</v>
       </c>
       <c r="L19" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="M19" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
       <c r="N19" t="s">
-        <v>236</v>
+        <v>206</v>
       </c>
       <c r="O19" t="s">
-        <v>241</v>
+        <v>207</v>
+      </c>
+      <c r="P19" t="s">
+        <v>208</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="Y19" t="s">
-        <v>242</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>107071</v>
+        <v>107903</v>
       </c>
       <c r="B20" s="1">
-        <v>46063</v>
+        <v>46111</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="I20" t="s">
-        <v>243</v>
+        <v>211</v>
       </c>
       <c r="J20" t="s">
         <v>212</v>
       </c>
       <c r="K20" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="L20" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="M20" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="N20" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="O20" t="s">
-        <v>244</v>
+        <v>217</v>
+      </c>
+      <c r="P20" t="s">
+        <v>218</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
         <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="Y20" t="s">
-        <v>246</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>107069</v>
+        <v>107902</v>
       </c>
       <c r="B21" s="1">
-        <v>46063</v>
+        <v>46111</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="H21" t="s">
-        <v>247</v>
+        <v>125</v>
       </c>
       <c r="I21" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="J21" t="s">
         <v>212</v>
       </c>
+      <c r="L21" t="s">
+        <v>222</v>
+      </c>
+      <c r="M21" t="s">
+        <v>223</v>
+      </c>
+      <c r="N21" t="s">
+        <v>129</v>
+      </c>
       <c r="O21" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="P21" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>251</v>
+        <v>221</v>
       </c>
       <c r="Y21" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>107068</v>
+        <v>107901</v>
       </c>
       <c r="B22" s="1">
-        <v>46063</v>
+        <v>46111</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="H22" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="I22" t="s">
-        <v>253</v>
+        <v>228</v>
       </c>
       <c r="J22" t="s">
         <v>212</v>
       </c>
+      <c r="K22" t="s">
+        <v>229</v>
+      </c>
       <c r="L22" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="M22" t="s">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="N22" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="O22" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="P22" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="Y22" t="s">
-        <v>259</v>
+        <v>234</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>107063</v>
+        <v>107900</v>
       </c>
       <c r="B23" s="1">
-        <v>46063</v>
+        <v>46111</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="I23" t="s">
-        <v>260</v>
+        <v>235</v>
       </c>
       <c r="J23" t="s">
         <v>212</v>
       </c>
       <c r="K23" t="s">
-        <v>261</v>
+        <v>203</v>
       </c>
       <c r="L23" t="s">
-        <v>262</v>
+        <v>204</v>
       </c>
       <c r="M23" t="s">
-        <v>263</v>
+        <v>205</v>
       </c>
       <c r="N23" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="O23" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
       <c r="P23" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="Y23" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>107045</v>
+        <v>107899</v>
       </c>
       <c r="B24" s="1">
-        <v>46062</v>
+        <v>46111</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>240</v>
       </c>
       <c r="D24" t="s">
-        <v>115</v>
+        <v>241</v>
       </c>
       <c r="H24" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I24" t="s">
-        <v>269</v>
+        <v>242</v>
       </c>
       <c r="J24" t="s">
-        <v>270</v>
+        <v>212</v>
       </c>
       <c r="K24" t="s">
-        <v>118</v>
+        <v>243</v>
       </c>
       <c r="L24" t="s">
-        <v>119</v>
+        <v>244</v>
       </c>
       <c r="M24" t="s">
-        <v>120</v>
+        <v>245</v>
       </c>
       <c r="N24" t="s">
-        <v>121</v>
+        <v>246</v>
       </c>
       <c r="O24" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="P24" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="X24" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="Y24" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>107036</v>
+        <v>107896</v>
       </c>
       <c r="B25" s="1">
-        <v>46062</v>
+        <v>46111</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="I25" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="J25" t="s">
-        <v>270</v>
+        <v>212</v>
       </c>
       <c r="K25" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="L25" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="M25" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="N25" t="s">
-        <v>279</v>
+        <v>129</v>
       </c>
       <c r="O25" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="P25" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>257</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>107033</v>
+        <v>107895</v>
       </c>
       <c r="B26" s="1">
-        <v>46062</v>
+        <v>46111</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="I26" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
       <c r="J26" t="s">
-        <v>270</v>
+        <v>212</v>
       </c>
       <c r="K26" t="s">
-        <v>276</v>
+        <v>148</v>
       </c>
       <c r="L26" t="s">
-        <v>277</v>
+        <v>149</v>
       </c>
       <c r="M26" t="s">
-        <v>278</v>
+        <v>150</v>
       </c>
       <c r="N26" t="s">
-        <v>279</v>
+        <v>129</v>
       </c>
       <c r="O26" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>287</v>
+        <v>258</v>
       </c>
       <c r="Y26" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>107025</v>
+        <v>107886</v>
       </c>
       <c r="B27" s="1">
-        <v>46062</v>
+        <v>46108</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>86</v>
+        <v>125</v>
       </c>
       <c r="I27" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="J27" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>173</v>
       </c>
       <c r="L27" t="s">
-        <v>277</v>
+        <v>154</v>
       </c>
       <c r="M27" t="s">
-        <v>278</v>
+        <v>155</v>
       </c>
       <c r="N27" t="s">
-        <v>279</v>
+        <v>156</v>
       </c>
       <c r="O27" t="s">
-        <v>290</v>
+        <v>262</v>
       </c>
       <c r="P27" t="s">
-        <v>291</v>
+        <v>263</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
       <c r="X27" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="Y27" t="s">
-        <v>293</v>
+        <v>264</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>107023</v>
+        <v>107877</v>
       </c>
       <c r="B28" s="1">
-        <v>46062</v>
+        <v>46107</v>
       </c>
       <c r="C28" t="s">
-        <v>159</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>162</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>86</v>
+        <v>125</v>
       </c>
       <c r="I28" t="s">
-        <v>294</v>
+        <v>265</v>
       </c>
       <c r="J28" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>266</v>
       </c>
       <c r="L28" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="N28" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="O28" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="Q28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>297</v>
+        <v>268</v>
       </c>
       <c r="Y28" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>107019</v>
+        <v>107875</v>
       </c>
       <c r="B29" s="1">
-        <v>46062</v>
+        <v>46107</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="I29" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="J29" t="s">
+        <v>266</v>
+      </c>
+      <c r="K29" t="s">
+        <v>148</v>
+      </c>
+      <c r="L29" t="s">
+        <v>149</v>
+      </c>
+      <c r="M29" t="s">
+        <v>150</v>
+      </c>
+      <c r="N29" t="s">
+        <v>129</v>
+      </c>
+      <c r="O29" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>80</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>81</v>
+      </c>
+      <c r="T29" t="s">
+        <v>81</v>
+      </c>
+      <c r="X29" t="s">
         <v>270</v>
       </c>
-      <c r="K29" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Y29" t="s">
-        <v>304</v>
+        <v>272</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>107006</v>
+        <v>107870</v>
       </c>
       <c r="B30" s="1">
-        <v>46059</v>
+        <v>46107</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>273</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>274</v>
       </c>
       <c r="H30" t="s">
-        <v>232</v>
+        <v>125</v>
       </c>
       <c r="I30" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
       <c r="J30" t="s">
-        <v>306</v>
+        <v>266</v>
       </c>
       <c r="L30" t="s">
-        <v>234</v>
+        <v>276</v>
       </c>
       <c r="M30" t="s">
-        <v>235</v>
+        <v>277</v>
       </c>
       <c r="N30" t="s">
-        <v>236</v>
+        <v>278</v>
       </c>
       <c r="O30" t="s">
-        <v>307</v>
+        <v>279</v>
+      </c>
+      <c r="P30" t="s">
+        <v>280</v>
       </c>
       <c r="Q30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="Y30" t="s">
-        <v>308</v>
+        <v>282</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
-        <v>107004</v>
+        <v>107866</v>
       </c>
       <c r="B31" s="1">
-        <v>46059</v>
+        <v>46106</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="H31" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="I31" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="J31" t="s">
-        <v>306</v>
+        <v>285</v>
+      </c>
+      <c r="K31" t="s">
+        <v>286</v>
       </c>
       <c r="L31" t="s">
-        <v>234</v>
+        <v>287</v>
       </c>
       <c r="M31" t="s">
-        <v>235</v>
+        <v>288</v>
       </c>
       <c r="N31" t="s">
-        <v>236</v>
+        <v>289</v>
       </c>
       <c r="O31" t="s">
-        <v>310</v>
+        <v>290</v>
+      </c>
+      <c r="P31" t="s">
+        <v>291</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
         <v>81</v>
       </c>
       <c r="S31" t="s">
         <v>81</v>
       </c>
       <c r="T31" t="s">
         <v>81</v>
       </c>
       <c r="X31" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="Y31" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
-        <v>107002</v>
+        <v>107863</v>
       </c>
       <c r="B32" s="1">
-        <v>46059</v>
+        <v>46106</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="H32" t="s">
         <v>71</v>
       </c>
       <c r="I32" t="s">
+        <v>294</v>
+      </c>
+      <c r="J32" t="s">
+        <v>285</v>
+      </c>
+      <c r="K32" t="s">
+        <v>295</v>
+      </c>
+      <c r="L32" t="s">
+        <v>296</v>
+      </c>
+      <c r="M32" t="s">
+        <v>297</v>
+      </c>
+      <c r="N32" t="s">
+        <v>298</v>
+      </c>
+      <c r="O32" t="s">
+        <v>299</v>
+      </c>
+      <c r="P32" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
+        <v>301</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:58">
+      <c r="A33">
+        <v>107853</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>70</v>
+      </c>
+      <c r="H33" t="s">
+        <v>71</v>
+      </c>
+      <c r="I33" t="s">
+        <v>303</v>
+      </c>
+      <c r="J33" t="s">
+        <v>285</v>
+      </c>
+      <c r="K33" t="s">
+        <v>74</v>
+      </c>
+      <c r="L33" t="s">
+        <v>75</v>
+      </c>
+      <c r="M33" t="s">
+        <v>76</v>
+      </c>
+      <c r="N33" t="s">
+        <v>77</v>
+      </c>
+      <c r="O33" t="s">
+        <v>198</v>
+      </c>
+      <c r="P33" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
+        <v>305</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="34" spans="1:58">
+      <c r="A34">
+        <v>107851</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>70</v>
+      </c>
+      <c r="H34" t="s">
+        <v>71</v>
+      </c>
+      <c r="I34" t="s">
+        <v>307</v>
+      </c>
+      <c r="J34" t="s">
+        <v>285</v>
+      </c>
+      <c r="K34" t="s">
+        <v>295</v>
+      </c>
+      <c r="L34" t="s">
+        <v>296</v>
+      </c>
+      <c r="M34" t="s">
+        <v>297</v>
+      </c>
+      <c r="N34" t="s">
+        <v>298</v>
+      </c>
+      <c r="O34" t="s">
+        <v>308</v>
+      </c>
+      <c r="P34" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="35" spans="1:58">
+      <c r="A35">
+        <v>107848</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C35" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" t="s">
+        <v>70</v>
+      </c>
+      <c r="H35" t="s">
+        <v>71</v>
+      </c>
+      <c r="I35" t="s">
         <v>312</v>
       </c>
-      <c r="J32" t="s">
-[...2 lines deleted...]
-      <c r="L32" t="s">
+      <c r="J35" t="s">
+        <v>285</v>
+      </c>
+      <c r="K35" t="s">
         <v>313</v>
       </c>
-      <c r="M32" t="s">
+      <c r="L35" t="s">
+        <v>296</v>
+      </c>
+      <c r="M35" t="s">
+        <v>297</v>
+      </c>
+      <c r="N35" t="s">
+        <v>298</v>
+      </c>
+      <c r="O35" t="s">
         <v>314</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P35" t="s">
         <v>315</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
         <v>316</v>
       </c>
-      <c r="Q32" t="s">
-[...14 lines deleted...]
-      <c r="Y32" t="s">
+      <c r="Y35" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="33" spans="1:36">
-[...15 lines deleted...]
-      <c r="I33" t="s">
+    <row r="36" spans="1:58">
+      <c r="A36">
+        <v>107846</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C36" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" t="s">
+        <v>124</v>
+      </c>
+      <c r="H36" t="s">
+        <v>227</v>
+      </c>
+      <c r="I36" t="s">
         <v>318</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="J36" t="s">
         <v>319</v>
       </c>
-      <c r="L33" t="s">
+      <c r="K36" t="s">
+        <v>229</v>
+      </c>
+      <c r="L36" t="s">
+        <v>230</v>
+      </c>
+      <c r="M36" t="s">
+        <v>231</v>
+      </c>
+      <c r="N36" t="s">
+        <v>129</v>
+      </c>
+      <c r="O36" t="s">
         <v>320</v>
       </c>
-      <c r="M33" t="s">
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y36" t="s">
         <v>321</v>
       </c>
-      <c r="N33" t="s">
+    </row>
+    <row r="37" spans="1:58">
+      <c r="A37">
+        <v>107839</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C37" t="s">
+        <v>240</v>
+      </c>
+      <c r="D37" t="s">
+        <v>241</v>
+      </c>
+      <c r="H37" t="s">
+        <v>71</v>
+      </c>
+      <c r="I37" t="s">
         <v>322</v>
       </c>
-      <c r="O33" t="s">
+      <c r="J37" t="s">
         <v>323</v>
       </c>
-      <c r="P33" t="s">
+      <c r="K37" t="s">
         <v>324</v>
       </c>
-      <c r="Q33" t="s">
-[...11 lines deleted...]
-      <c r="X33" t="s">
+      <c r="L37" t="s">
         <v>325</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="M37" t="s">
         <v>326</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I34" t="s">
+      <c r="N37" t="s">
         <v>327</v>
       </c>
-      <c r="J34" t="s">
+      <c r="O37" t="s">
         <v>328</v>
       </c>
-      <c r="K34" t="s">
+      <c r="Q37" t="s">
+        <v>81</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>80</v>
+      </c>
+      <c r="X37" t="s">
         <v>329</v>
       </c>
-      <c r="L34" t="s">
+      <c r="Y37" t="s">
         <v>330</v>
       </c>
-      <c r="M34" t="s">
-[...213 lines deleted...]
-    <row r="38" spans="1:36">
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38">
-        <v>106967</v>
+        <v>107838</v>
       </c>
       <c r="B38" s="1">
-        <v>46058</v>
+        <v>46106</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38" t="s">
         <v>70</v>
       </c>
       <c r="H38" t="s">
         <v>71</v>
       </c>
       <c r="I38" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="J38" t="s">
-        <v>328</v>
+        <v>285</v>
+      </c>
+      <c r="K38" t="s">
+        <v>74</v>
       </c>
       <c r="L38" t="s">
-        <v>313</v>
+        <v>75</v>
       </c>
       <c r="M38" t="s">
-        <v>314</v>
+        <v>76</v>
       </c>
       <c r="N38" t="s">
-        <v>236</v>
+        <v>77</v>
       </c>
       <c r="O38" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="P38" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
         <v>81</v>
       </c>
       <c r="S38" t="s">
         <v>81</v>
       </c>
       <c r="T38" t="s">
         <v>81</v>
       </c>
       <c r="X38" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
       <c r="Y38" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:36">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39">
-        <v>106966</v>
+        <v>107837</v>
       </c>
       <c r="B39" s="1">
-        <v>46058</v>
+        <v>46105</v>
       </c>
       <c r="C39" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>70</v>
+        <v>124</v>
+      </c>
+      <c r="H39" t="s">
+        <v>227</v>
       </c>
       <c r="I39" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="J39" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="K39" t="s">
-        <v>358</v>
+        <v>229</v>
       </c>
       <c r="L39" t="s">
-        <v>359</v>
+        <v>230</v>
       </c>
       <c r="M39" t="s">
-        <v>360</v>
+        <v>231</v>
       </c>
       <c r="N39" t="s">
-        <v>236</v>
+        <v>129</v>
       </c>
       <c r="O39" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="P39" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="Q39" t="s">
         <v>80</v>
       </c>
       <c r="R39" t="s">
         <v>81</v>
       </c>
       <c r="S39" t="s">
         <v>81</v>
       </c>
       <c r="T39" t="s">
         <v>81</v>
       </c>
       <c r="X39" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="Y39" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:36">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40">
-        <v>106965</v>
+        <v>107836</v>
       </c>
       <c r="B40" s="1">
-        <v>46058</v>
+        <v>46105</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>70</v>
       </c>
       <c r="H40" t="s">
         <v>71</v>
       </c>
       <c r="I40" t="s">
+        <v>340</v>
+      </c>
+      <c r="J40" t="s">
+        <v>319</v>
+      </c>
+      <c r="K40" t="s">
+        <v>74</v>
+      </c>
+      <c r="L40" t="s">
+        <v>75</v>
+      </c>
+      <c r="M40" t="s">
+        <v>76</v>
+      </c>
+      <c r="N40" t="s">
+        <v>77</v>
+      </c>
+      <c r="O40" t="s">
+        <v>341</v>
+      </c>
+      <c r="P40" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>81</v>
+      </c>
+      <c r="S40" t="s">
+        <v>81</v>
+      </c>
+      <c r="T40" t="s">
+        <v>81</v>
+      </c>
+      <c r="X40" t="s">
+        <v>343</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="41" spans="1:58">
+      <c r="A41">
+        <v>107824</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C41" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="H41" t="s">
+        <v>71</v>
+      </c>
+      <c r="I41" t="s">
+        <v>345</v>
+      </c>
+      <c r="J41" t="s">
+        <v>319</v>
+      </c>
+      <c r="K41" t="s">
+        <v>74</v>
+      </c>
+      <c r="L41" t="s">
+        <v>75</v>
+      </c>
+      <c r="M41" t="s">
+        <v>76</v>
+      </c>
+      <c r="N41" t="s">
+        <v>77</v>
+      </c>
+      <c r="O41" t="s">
+        <v>346</v>
+      </c>
+      <c r="P41" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>81</v>
+      </c>
+      <c r="S41" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" t="s">
+        <v>81</v>
+      </c>
+      <c r="X41" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="42" spans="1:58">
+      <c r="A42">
+        <v>107821</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C42" t="s">
+        <v>350</v>
+      </c>
+      <c r="D42" t="s">
+        <v>351</v>
+      </c>
+      <c r="H42" t="s">
+        <v>352</v>
+      </c>
+      <c r="I42" t="s">
+        <v>353</v>
+      </c>
+      <c r="J42" t="s">
+        <v>173</v>
+      </c>
+      <c r="K42" t="s">
+        <v>354</v>
+      </c>
+      <c r="L42" t="s">
+        <v>355</v>
+      </c>
+      <c r="M42" t="s">
+        <v>356</v>
+      </c>
+      <c r="N42" t="s">
+        <v>357</v>
+      </c>
+      <c r="O42" t="s">
+        <v>358</v>
+      </c>
+      <c r="P42" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
+        <v>360</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="43" spans="1:58">
+      <c r="A43">
+        <v>107814</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C43" t="s">
+        <v>273</v>
+      </c>
+      <c r="D43" t="s">
+        <v>274</v>
+      </c>
+      <c r="H43" t="s">
+        <v>362</v>
+      </c>
+      <c r="I43" t="s">
+        <v>363</v>
+      </c>
+      <c r="J43" t="s">
         <v>364</v>
       </c>
-      <c r="J40" t="s">
-[...14 lines deleted...]
-      <c r="P40" t="s">
+      <c r="K43" t="s">
         <v>365</v>
       </c>
-      <c r="Q40" t="s">
-[...11 lines deleted...]
-      <c r="X40" t="s">
+      <c r="L43" t="s">
+        <v>366</v>
+      </c>
+      <c r="M43" t="s">
+        <v>367</v>
+      </c>
+      <c r="N43" t="s">
+        <v>368</v>
+      </c>
+      <c r="O43" t="s">
+        <v>369</v>
+      </c>
+      <c r="P43" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="X43" t="s">
+        <v>371</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>372</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>369</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>373</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>374</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>375</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>369</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>376</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>377</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>378</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>369</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>379</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>380</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="44" spans="1:58">
+      <c r="A44">
+        <v>107809</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C44" t="s">
+        <v>69</v>
+      </c>
+      <c r="D44" t="s">
+        <v>70</v>
+      </c>
+      <c r="H44" t="s">
+        <v>71</v>
+      </c>
+      <c r="I44" t="s">
+        <v>382</v>
+      </c>
+      <c r="J44" t="s">
         <v>364</v>
       </c>
-      <c r="Y40" t="s">
-[...191 lines deleted...]
-      <c r="X43" t="s">
+      <c r="K44" t="s">
         <v>383</v>
       </c>
-      <c r="Y43" t="s">
+      <c r="L44" t="s">
         <v>384</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I44" t="s">
+      <c r="M44" t="s">
         <v>385</v>
       </c>
-      <c r="J44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N44" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="O44" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="P44" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="Q44" t="s">
         <v>80</v>
       </c>
       <c r="R44" t="s">
         <v>81</v>
       </c>
       <c r="S44" t="s">
         <v>81</v>
       </c>
       <c r="T44" t="s">
         <v>81</v>
       </c>
       <c r="X44" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="Y44" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:36">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45">
-        <v>106936</v>
+        <v>107805</v>
       </c>
       <c r="B45" s="1">
-        <v>46057</v>
+        <v>46104</v>
       </c>
       <c r="C45" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D45" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H45" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="I45" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="J45" t="s">
+        <v>364</v>
+      </c>
+      <c r="K45" t="s">
+        <v>392</v>
+      </c>
+      <c r="L45" t="s">
+        <v>393</v>
+      </c>
+      <c r="M45" t="s">
+        <v>394</v>
+      </c>
+      <c r="N45" t="s">
+        <v>395</v>
+      </c>
+      <c r="O45" t="s">
+        <v>396</v>
+      </c>
+      <c r="P45" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>398</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="46" spans="1:58">
+      <c r="A46">
+        <v>107801</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C46" t="s">
+        <v>69</v>
+      </c>
+      <c r="D46" t="s">
+        <v>70</v>
+      </c>
+      <c r="H46" t="s">
+        <v>94</v>
+      </c>
+      <c r="I46" t="s">
         <v>391</v>
       </c>
-      <c r="K45" t="s">
-[...11 lines deleted...]
-      <c r="O45" t="s">
+      <c r="J46" t="s">
+        <v>364</v>
+      </c>
+      <c r="K46" t="s">
         <v>392</v>
       </c>
-      <c r="P45" t="s">
+      <c r="L46" t="s">
         <v>393</v>
       </c>
-      <c r="Q45" t="s">
-[...11 lines deleted...]
-      <c r="X45" t="s">
+      <c r="M46" t="s">
         <v>394</v>
       </c>
-      <c r="Y45" t="s">
+      <c r="N46" t="s">
         <v>395</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      </c>
       <c r="O46" t="s">
-        <v>372</v>
+        <v>396</v>
       </c>
       <c r="P46" t="s">
-        <v>373</v>
+        <v>400</v>
       </c>
       <c r="Q46" t="s">
         <v>80</v>
       </c>
       <c r="R46" t="s">
         <v>81</v>
       </c>
       <c r="S46" t="s">
         <v>81</v>
       </c>
       <c r="T46" t="s">
         <v>81</v>
       </c>
       <c r="X46" t="s">
-        <v>374</v>
-[...23 lines deleted...]
-    <row r="47" spans="1:36">
+        <v>401</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47">
-        <v>106933</v>
+        <v>107800</v>
       </c>
       <c r="B47" s="1">
-        <v>46057</v>
+        <v>46104</v>
       </c>
       <c r="C47" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D47" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="I47" t="s">
+        <v>391</v>
+      </c>
+      <c r="J47" t="s">
+        <v>364</v>
+      </c>
+      <c r="K47" t="s">
+        <v>392</v>
+      </c>
+      <c r="L47" t="s">
+        <v>393</v>
+      </c>
+      <c r="M47" t="s">
+        <v>394</v>
+      </c>
+      <c r="N47" t="s">
+        <v>395</v>
+      </c>
+      <c r="O47" t="s">
         <v>396</v>
       </c>
-      <c r="J47" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
         <v>81</v>
       </c>
       <c r="S47" t="s">
         <v>81</v>
       </c>
       <c r="T47" t="s">
         <v>81</v>
       </c>
       <c r="X47" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y47" t="s">
         <v>399</v>
       </c>
-      <c r="Y47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:36">
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48">
-        <v>106931</v>
+        <v>107794</v>
       </c>
       <c r="B48" s="1">
-        <v>46057</v>
+        <v>46104</v>
       </c>
       <c r="C48" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H48" t="s">
-        <v>401</v>
+        <v>71</v>
       </c>
       <c r="I48" t="s">
         <v>402</v>
       </c>
       <c r="J48" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="K48" t="s">
         <v>403</v>
       </c>
       <c r="L48" t="s">
         <v>404</v>
       </c>
       <c r="M48" t="s">
         <v>405</v>
       </c>
       <c r="N48" t="s">
         <v>406</v>
       </c>
       <c r="O48" t="s">
         <v>407</v>
       </c>
       <c r="P48" t="s">
         <v>408</v>
       </c>
       <c r="Q48" t="s">
         <v>80</v>
       </c>
       <c r="R48" t="s">
         <v>81</v>
       </c>
       <c r="S48" t="s">
         <v>81</v>
       </c>
       <c r="T48" t="s">
         <v>81</v>
       </c>
       <c r="X48" t="s">
         <v>409</v>
       </c>
       <c r="Y48" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>106928</v>
+        <v>107792</v>
       </c>
       <c r="B49" s="1">
-        <v>46056</v>
+        <v>46104</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49" t="s">
         <v>70</v>
       </c>
       <c r="H49" t="s">
         <v>71</v>
       </c>
       <c r="I49" t="s">
         <v>411</v>
       </c>
       <c r="J49" t="s">
+        <v>364</v>
+      </c>
+      <c r="K49" t="s">
+        <v>403</v>
+      </c>
+      <c r="L49" t="s">
+        <v>404</v>
+      </c>
+      <c r="M49" t="s">
+        <v>405</v>
+      </c>
+      <c r="N49" t="s">
+        <v>406</v>
+      </c>
+      <c r="O49" t="s">
         <v>412</v>
       </c>
-      <c r="L49" t="s">
-[...8 lines deleted...]
-      <c r="O49" t="s">
+      <c r="P49" t="s">
+        <v>408</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>81</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="X49" t="s">
         <v>413</v>
       </c>
-      <c r="P49" t="s">
+      <c r="Y49" t="s">
         <v>414</v>
-      </c>
-[...16 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>106926</v>
+        <v>107787</v>
       </c>
       <c r="B50" s="1">
-        <v>46056</v>
+        <v>46104</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="H50" t="s">
+        <v>71</v>
+      </c>
+      <c r="I50" t="s">
+        <v>415</v>
+      </c>
+      <c r="J50" t="s">
+        <v>364</v>
+      </c>
+      <c r="K50" t="s">
+        <v>403</v>
+      </c>
+      <c r="L50" t="s">
+        <v>404</v>
+      </c>
+      <c r="M50" t="s">
+        <v>405</v>
+      </c>
+      <c r="N50" t="s">
+        <v>406</v>
+      </c>
+      <c r="O50" t="s">
         <v>416</v>
       </c>
-      <c r="I50" t="s">
+      <c r="P50" t="s">
         <v>417</v>
       </c>
-      <c r="J50" t="s">
-[...2 lines deleted...]
-      <c r="K50" t="s">
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>81</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="X50" t="s">
         <v>418</v>
       </c>
-      <c r="L50" t="s">
+      <c r="Y50" t="s">
         <v>419</v>
-      </c>
-[...28 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>106925</v>
+        <v>107786</v>
       </c>
       <c r="B51" s="1">
-        <v>46056</v>
+        <v>46104</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>416</v>
+        <v>125</v>
       </c>
       <c r="I51" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="J51" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>364</v>
       </c>
       <c r="L51" t="s">
-        <v>419</v>
+        <v>183</v>
       </c>
       <c r="M51" t="s">
-        <v>420</v>
+        <v>184</v>
       </c>
       <c r="N51" t="s">
+        <v>185</v>
+      </c>
+      <c r="O51" t="s">
         <v>421</v>
       </c>
-      <c r="O51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q51" t="s">
         <v>80</v>
       </c>
       <c r="R51" t="s">
         <v>81</v>
       </c>
       <c r="S51" t="s">
         <v>81</v>
       </c>
       <c r="T51" t="s">
         <v>81</v>
       </c>
       <c r="X51" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="Y51" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>106921</v>
+        <v>107785</v>
       </c>
       <c r="B52" s="1">
-        <v>46056</v>
+        <v>46104</v>
       </c>
       <c r="C52" t="s">
-        <v>431</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
-        <v>432</v>
+        <v>124</v>
       </c>
       <c r="H52" t="s">
-        <v>433</v>
+        <v>125</v>
       </c>
       <c r="I52" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="J52" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>364</v>
       </c>
       <c r="L52" t="s">
-        <v>436</v>
+        <v>183</v>
       </c>
       <c r="M52" t="s">
-        <v>437</v>
+        <v>184</v>
       </c>
       <c r="N52" t="s">
-        <v>438</v>
+        <v>185</v>
       </c>
       <c r="O52" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="Q52" t="s">
         <v>80</v>
       </c>
       <c r="R52" t="s">
         <v>81</v>
       </c>
       <c r="S52" t="s">
         <v>81</v>
       </c>
       <c r="T52" t="s">
         <v>81</v>
       </c>
       <c r="X52" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="Y52" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>106920</v>
+        <v>107751</v>
       </c>
       <c r="B53" s="1">
-        <v>46056</v>
+        <v>46101</v>
       </c>
       <c r="C53" t="s">
+        <v>69</v>
+      </c>
+      <c r="D53" t="s">
+        <v>70</v>
+      </c>
+      <c r="H53" t="s">
+        <v>428</v>
+      </c>
+      <c r="I53" t="s">
+        <v>429</v>
+      </c>
+      <c r="J53" t="s">
+        <v>323</v>
+      </c>
+      <c r="K53" t="s">
+        <v>430</v>
+      </c>
+      <c r="L53" t="s">
         <v>431</v>
       </c>
-      <c r="D53" t="s">
+      <c r="M53" t="s">
         <v>432</v>
       </c>
-      <c r="H53" t="s">
+      <c r="N53" t="s">
         <v>433</v>
       </c>
-      <c r="I53" t="s">
-[...5 lines deleted...]
-      <c r="K53" t="s">
+      <c r="O53" t="s">
+        <v>434</v>
+      </c>
+      <c r="P53" t="s">
         <v>435</v>
       </c>
-      <c r="L53" t="s">
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>81</v>
+      </c>
+      <c r="S53" t="s">
+        <v>81</v>
+      </c>
+      <c r="T53" t="s">
+        <v>81</v>
+      </c>
+      <c r="X53" t="s">
         <v>436</v>
       </c>
-      <c r="M53" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Y53" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>106919</v>
+        <v>107749</v>
       </c>
       <c r="B54" s="1">
-        <v>46056</v>
+        <v>46101</v>
       </c>
       <c r="C54" t="s">
-        <v>431</v>
+        <v>123</v>
       </c>
       <c r="D54" t="s">
-        <v>432</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="I54" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="J54" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="L54" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="M54" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="N54" t="s">
-        <v>438</v>
+        <v>129</v>
       </c>
       <c r="O54" t="s">
-        <v>448</v>
+        <v>443</v>
+      </c>
+      <c r="P54" t="s">
+        <v>444</v>
       </c>
       <c r="Q54" t="s">
         <v>80</v>
       </c>
       <c r="R54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S54" t="s">
         <v>81</v>
       </c>
       <c r="T54" t="s">
         <v>81</v>
       </c>
       <c r="X54" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="Y54" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>106918</v>
+        <v>107747</v>
       </c>
       <c r="B55" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C55" t="s">
-        <v>431</v>
+        <v>240</v>
       </c>
       <c r="D55" t="s">
-        <v>432</v>
+        <v>241</v>
       </c>
       <c r="H55" t="s">
-        <v>433</v>
+        <v>71</v>
       </c>
       <c r="I55" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="J55" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="K55" t="s">
-        <v>435</v>
+        <v>243</v>
       </c>
       <c r="L55" t="s">
-        <v>436</v>
+        <v>244</v>
       </c>
       <c r="M55" t="s">
-        <v>437</v>
+        <v>245</v>
       </c>
       <c r="N55" t="s">
-        <v>438</v>
+        <v>246</v>
       </c>
       <c r="O55" t="s">
-        <v>78</v>
+        <v>447</v>
+      </c>
+      <c r="P55" t="s">
+        <v>448</v>
       </c>
       <c r="Q55" t="s">
         <v>80</v>
       </c>
       <c r="R55" t="s">
         <v>81</v>
       </c>
       <c r="S55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T55" t="s">
         <v>81</v>
       </c>
       <c r="X55" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="Y55" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>106917</v>
+        <v>107746</v>
       </c>
       <c r="B56" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C56" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="D56" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="H56" t="s">
-        <v>433</v>
+        <v>71</v>
       </c>
       <c r="I56" t="s">
         <v>453</v>
       </c>
       <c r="J56" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="K56" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
       <c r="L56" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
       <c r="M56" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="N56" t="s">
-        <v>438</v>
+        <v>99</v>
       </c>
       <c r="O56" t="s">
-        <v>454</v>
+        <v>457</v>
+      </c>
+      <c r="P56" t="s">
+        <v>458</v>
       </c>
       <c r="Q56" t="s">
         <v>80</v>
       </c>
       <c r="R56" t="s">
         <v>81</v>
       </c>
       <c r="S56" t="s">
         <v>81</v>
       </c>
       <c r="T56" t="s">
         <v>81</v>
       </c>
       <c r="X56" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="Y56" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>106916</v>
+        <v>107745</v>
       </c>
       <c r="B57" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C57" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="D57" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="H57" t="s">
-        <v>433</v>
+        <v>71</v>
       </c>
       <c r="I57" t="s">
+        <v>461</v>
+      </c>
+      <c r="J57" t="s">
+        <v>440</v>
+      </c>
+      <c r="K57" t="s">
+        <v>454</v>
+      </c>
+      <c r="L57" t="s">
+        <v>455</v>
+      </c>
+      <c r="M57" t="s">
         <v>456</v>
       </c>
-      <c r="J57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N57" t="s">
-        <v>438</v>
+        <v>99</v>
       </c>
       <c r="O57" t="s">
-        <v>457</v>
+        <v>462</v>
+      </c>
+      <c r="P57" t="s">
+        <v>463</v>
       </c>
       <c r="Q57" t="s">
         <v>80</v>
       </c>
       <c r="R57" t="s">
         <v>81</v>
       </c>
       <c r="S57" t="s">
         <v>81</v>
       </c>
       <c r="T57" t="s">
         <v>81</v>
       </c>
       <c r="X57" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="Y57" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>106915</v>
+        <v>107743</v>
       </c>
       <c r="B58" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C58" t="s">
-        <v>431</v>
+        <v>350</v>
       </c>
       <c r="D58" t="s">
-        <v>432</v>
+        <v>351</v>
       </c>
       <c r="H58" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="I58" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="J58" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="K58" t="s">
-        <v>435</v>
+        <v>468</v>
       </c>
       <c r="L58" t="s">
-        <v>436</v>
+        <v>469</v>
       </c>
       <c r="M58" t="s">
-        <v>443</v>
+        <v>470</v>
       </c>
       <c r="N58" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="O58" t="s">
-        <v>461</v>
+        <v>472</v>
+      </c>
+      <c r="P58" t="s">
+        <v>473</v>
       </c>
       <c r="Q58" t="s">
         <v>80</v>
       </c>
       <c r="R58" t="s">
         <v>81</v>
       </c>
       <c r="S58" t="s">
         <v>81</v>
       </c>
       <c r="T58" t="s">
         <v>81</v>
       </c>
       <c r="X58" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="Y58" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>106914</v>
+        <v>107742</v>
       </c>
       <c r="B59" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C59" t="s">
-        <v>431</v>
+        <v>69</v>
       </c>
       <c r="D59" t="s">
-        <v>432</v>
+        <v>70</v>
       </c>
       <c r="H59" t="s">
-        <v>433</v>
+        <v>94</v>
       </c>
       <c r="I59" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="J59" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="K59" t="s">
-        <v>435</v>
+        <v>213</v>
       </c>
       <c r="L59" t="s">
-        <v>436</v>
+        <v>214</v>
       </c>
       <c r="M59" t="s">
-        <v>443</v>
+        <v>215</v>
       </c>
       <c r="N59" t="s">
-        <v>438</v>
+        <v>216</v>
       </c>
       <c r="O59" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="Q59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R59" t="s">
         <v>81</v>
       </c>
       <c r="S59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T59" t="s">
         <v>81</v>
       </c>
       <c r="X59" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="Y59" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>106907</v>
+        <v>107739</v>
       </c>
       <c r="B60" s="1">
-        <v>46056</v>
+        <v>46100</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="H60" t="s">
-        <v>232</v>
+        <v>480</v>
       </c>
       <c r="I60" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="J60" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="L60" t="s">
-        <v>234</v>
+        <v>482</v>
       </c>
       <c r="M60" t="s">
-        <v>235</v>
+        <v>483</v>
       </c>
       <c r="N60" t="s">
-        <v>236</v>
+        <v>484</v>
       </c>
       <c r="O60" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="P60" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="Q60" t="s">
         <v>80</v>
       </c>
       <c r="R60" t="s">
         <v>80</v>
       </c>
       <c r="S60" t="s">
         <v>81</v>
       </c>
       <c r="T60" t="s">
         <v>81</v>
       </c>
+      <c r="U60" t="s">
+        <v>487</v>
+      </c>
       <c r="V60" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="X60" t="s">
-        <v>466</v>
+        <v>489</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>106890</v>
+        <v>107740</v>
       </c>
       <c r="B61" s="1">
-        <v>46055</v>
+        <v>46100</v>
       </c>
       <c r="C61" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D61" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H61" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="I61" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="J61" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="K61" t="s">
-        <v>186</v>
+        <v>492</v>
       </c>
       <c r="L61" t="s">
-        <v>187</v>
+        <v>493</v>
       </c>
       <c r="M61" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="N61" t="s">
-        <v>189</v>
+        <v>495</v>
       </c>
       <c r="O61" t="s">
-        <v>472</v>
+        <v>496</v>
+      </c>
+      <c r="P61" t="s">
+        <v>497</v>
       </c>
       <c r="Q61" t="s">
         <v>80</v>
       </c>
       <c r="R61" t="s">
         <v>81</v>
       </c>
       <c r="S61" t="s">
         <v>81</v>
       </c>
       <c r="T61" t="s">
         <v>81</v>
       </c>
       <c r="X61" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="Y61" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>106887</v>
+        <v>107730</v>
       </c>
       <c r="B62" s="1">
-        <v>46055</v>
+        <v>46099</v>
       </c>
       <c r="C62" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D62" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H62" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="I62" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="J62" t="s">
-        <v>467</v>
+        <v>502</v>
       </c>
       <c r="K62" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="L62" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="M62" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
       <c r="N62" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
       <c r="O62" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="P62" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="Q62" t="s">
         <v>80</v>
       </c>
       <c r="R62" t="s">
         <v>81</v>
       </c>
       <c r="S62" t="s">
         <v>81</v>
       </c>
       <c r="T62" t="s">
         <v>81</v>
       </c>
       <c r="X62" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="Y62" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>106875</v>
+        <v>107731</v>
       </c>
       <c r="B63" s="1">
-        <v>46052</v>
+        <v>46099</v>
       </c>
       <c r="C63" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D63" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H63" t="s">
-        <v>184</v>
+        <v>71</v>
       </c>
       <c r="I63" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="J63" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="K63" t="s">
-        <v>186</v>
+        <v>512</v>
       </c>
       <c r="L63" t="s">
-        <v>187</v>
+        <v>513</v>
       </c>
       <c r="M63" t="s">
-        <v>188</v>
+        <v>514</v>
       </c>
       <c r="N63" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="O63" t="s">
-        <v>487</v>
+        <v>516</v>
       </c>
       <c r="P63" t="s">
-        <v>488</v>
+        <v>517</v>
       </c>
       <c r="Q63" t="s">
         <v>80</v>
       </c>
       <c r="R63" t="s">
         <v>81</v>
       </c>
       <c r="S63" t="s">
         <v>81</v>
       </c>
       <c r="T63" t="s">
         <v>81</v>
       </c>
       <c r="X63" t="s">
-        <v>489</v>
+        <v>518</v>
       </c>
       <c r="Y63" t="s">
-        <v>490</v>
+        <v>519</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>106870</v>
+        <v>107732</v>
       </c>
       <c r="B64" s="1">
-        <v>46052</v>
+        <v>46099</v>
       </c>
       <c r="C64" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="D64" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H64" t="s">
-        <v>491</v>
+        <v>438</v>
       </c>
       <c r="I64" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="J64" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="L64" t="s">
-        <v>494</v>
+        <v>441</v>
       </c>
       <c r="M64" t="s">
-        <v>495</v>
+        <v>442</v>
       </c>
       <c r="N64" t="s">
-        <v>496</v>
+        <v>129</v>
       </c>
       <c r="O64" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="P64" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
       <c r="Q64" t="s">
         <v>80</v>
       </c>
       <c r="R64" t="s">
         <v>81</v>
       </c>
       <c r="S64" t="s">
         <v>81</v>
       </c>
       <c r="T64" t="s">
         <v>81</v>
       </c>
       <c r="X64" t="s">
-        <v>499</v>
+        <v>520</v>
       </c>
       <c r="Y64" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="65" spans="1:36">
+      <c r="A65">
+        <v>107733</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C65" t="s">
+        <v>123</v>
+      </c>
+      <c r="D65" t="s">
+        <v>124</v>
+      </c>
+      <c r="H65" t="s">
+        <v>137</v>
+      </c>
+      <c r="I65" t="s">
+        <v>524</v>
+      </c>
+      <c r="J65" t="s">
+        <v>502</v>
+      </c>
+      <c r="K65" t="s">
+        <v>140</v>
+      </c>
+      <c r="L65" t="s">
+        <v>141</v>
+      </c>
+      <c r="M65" t="s">
+        <v>142</v>
+      </c>
+      <c r="N65" t="s">
+        <v>143</v>
+      </c>
+      <c r="O65" t="s">
+        <v>525</v>
+      </c>
+      <c r="P65" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>80</v>
+      </c>
+      <c r="R65" t="s">
+        <v>81</v>
+      </c>
+      <c r="S65" t="s">
+        <v>81</v>
+      </c>
+      <c r="T65" t="s">
+        <v>81</v>
+      </c>
+      <c r="X65" t="s">
+        <v>527</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="66" spans="1:36">
+      <c r="A66">
+        <v>107734</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" t="s">
+        <v>70</v>
+      </c>
+      <c r="H66" t="s">
+        <v>528</v>
+      </c>
+      <c r="I66" t="s">
+        <v>529</v>
+      </c>
+      <c r="J66" t="s">
+        <v>502</v>
+      </c>
+      <c r="K66" t="s">
+        <v>530</v>
+      </c>
+      <c r="L66" t="s">
+        <v>531</v>
+      </c>
+      <c r="M66" t="s">
+        <v>532</v>
+      </c>
+      <c r="N66" t="s">
+        <v>533</v>
+      </c>
+      <c r="O66" t="s">
+        <v>534</v>
+      </c>
+      <c r="P66" t="s">
+        <v>535</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>80</v>
+      </c>
+      <c r="R66" t="s">
+        <v>81</v>
+      </c>
+      <c r="S66" t="s">
+        <v>81</v>
+      </c>
+      <c r="T66" t="s">
+        <v>81</v>
+      </c>
+      <c r="X66" t="s">
+        <v>536</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="67" spans="1:36">
+      <c r="A67">
+        <v>107736</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C67" t="s">
+        <v>240</v>
+      </c>
+      <c r="D67" t="s">
+        <v>241</v>
+      </c>
+      <c r="H67" t="s">
+        <v>71</v>
+      </c>
+      <c r="I67" t="s">
+        <v>538</v>
+      </c>
+      <c r="J67" t="s">
+        <v>502</v>
+      </c>
+      <c r="K67" t="s">
+        <v>324</v>
+      </c>
+      <c r="L67" t="s">
+        <v>325</v>
+      </c>
+      <c r="M67" t="s">
+        <v>326</v>
+      </c>
+      <c r="N67" t="s">
+        <v>539</v>
+      </c>
+      <c r="O67" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>81</v>
+      </c>
+      <c r="R67" t="s">
+        <v>81</v>
+      </c>
+      <c r="S67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T67" t="s">
+        <v>80</v>
+      </c>
+      <c r="X67" t="s">
+        <v>541</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="68" spans="1:36">
+      <c r="A68">
+        <v>107722</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C68" t="s">
+        <v>451</v>
+      </c>
+      <c r="D68" t="s">
+        <v>452</v>
+      </c>
+      <c r="H68" t="s">
+        <v>71</v>
+      </c>
+      <c r="I68" t="s">
+        <v>543</v>
+      </c>
+      <c r="J68" t="s">
+        <v>544</v>
+      </c>
+      <c r="K68" t="s">
+        <v>454</v>
+      </c>
+      <c r="L68" t="s">
+        <v>455</v>
+      </c>
+      <c r="M68" t="s">
+        <v>456</v>
+      </c>
+      <c r="N68" t="s">
+        <v>99</v>
+      </c>
+      <c r="O68" t="s">
+        <v>545</v>
+      </c>
+      <c r="P68" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>81</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="X68" t="s">
+        <v>547</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="69" spans="1:36">
+      <c r="A69">
+        <v>107723</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C69" t="s">
+        <v>451</v>
+      </c>
+      <c r="D69" t="s">
+        <v>452</v>
+      </c>
+      <c r="H69" t="s">
+        <v>71</v>
+      </c>
+      <c r="I69" t="s">
+        <v>549</v>
+      </c>
+      <c r="J69" t="s">
+        <v>544</v>
+      </c>
+      <c r="K69" t="s">
+        <v>454</v>
+      </c>
+      <c r="L69" t="s">
+        <v>455</v>
+      </c>
+      <c r="M69" t="s">
+        <v>456</v>
+      </c>
+      <c r="N69" t="s">
+        <v>99</v>
+      </c>
+      <c r="O69" t="s">
+        <v>550</v>
+      </c>
+      <c r="P69" t="s">
+        <v>551</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" t="s">
+        <v>552</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="70" spans="1:36">
+      <c r="A70">
+        <v>107726</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
+        <v>124</v>
+      </c>
+      <c r="I70" t="s">
+        <v>554</v>
+      </c>
+      <c r="J70" t="s">
+        <v>544</v>
+      </c>
+      <c r="K70" t="s">
+        <v>252</v>
+      </c>
+      <c r="L70" t="s">
+        <v>253</v>
+      </c>
+      <c r="M70" t="s">
+        <v>254</v>
+      </c>
+      <c r="N70" t="s">
+        <v>129</v>
+      </c>
+      <c r="O70" t="s">
+        <v>555</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>81</v>
+      </c>
+      <c r="R70" t="s">
+        <v>81</v>
+      </c>
+      <c r="S70" t="s">
+        <v>81</v>
+      </c>
+      <c r="T70" t="s">
+        <v>81</v>
+      </c>
+      <c r="X70" t="s">
+        <v>556</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="71" spans="1:36">
+      <c r="A71">
+        <v>107704</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C71" t="s">
+        <v>69</v>
+      </c>
+      <c r="D71" t="s">
+        <v>70</v>
+      </c>
+      <c r="H71" t="s">
+        <v>94</v>
+      </c>
+      <c r="I71" t="s">
+        <v>558</v>
+      </c>
+      <c r="J71" t="s">
+        <v>559</v>
+      </c>
+      <c r="K71" t="s">
+        <v>560</v>
+      </c>
+      <c r="L71" t="s">
+        <v>561</v>
+      </c>
+      <c r="M71" t="s">
+        <v>562</v>
+      </c>
+      <c r="N71" t="s">
+        <v>563</v>
+      </c>
+      <c r="O71" t="s">
+        <v>564</v>
+      </c>
+      <c r="P71" t="s">
+        <v>565</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>80</v>
+      </c>
+      <c r="R71" t="s">
+        <v>81</v>
+      </c>
+      <c r="S71" t="s">
+        <v>81</v>
+      </c>
+      <c r="T71" t="s">
+        <v>81</v>
+      </c>
+      <c r="X71" t="s">
+        <v>566</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="72" spans="1:36">
+      <c r="A72">
+        <v>107707</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C72" t="s">
+        <v>69</v>
+      </c>
+      <c r="D72" t="s">
+        <v>70</v>
+      </c>
+      <c r="H72" t="s">
         <v>500</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="P65" t="s">
+      <c r="I72" t="s">
+        <v>568</v>
+      </c>
+      <c r="J72" t="s">
+        <v>559</v>
+      </c>
+      <c r="K72" t="s">
         <v>503</v>
       </c>
-      <c r="Q65" t="s">
-[...11 lines deleted...]
-      <c r="X65" t="s">
+      <c r="L72" t="s">
         <v>504</v>
       </c>
-      <c r="Y65" t="s">
+      <c r="M72" t="s">
         <v>505</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I66" t="s">
+      <c r="N72" t="s">
         <v>506</v>
       </c>
-      <c r="J66" t="s">
-[...223 lines deleted...]
-      <c r="C70" t="s">
+      <c r="O72" t="s">
+        <v>569</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>80</v>
+      </c>
+      <c r="R72" t="s">
+        <v>81</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>81</v>
+      </c>
+      <c r="X72" t="s">
+        <v>570</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="73" spans="1:36">
+      <c r="A73">
+        <v>107708</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C73" t="s">
         <v>69</v>
       </c>
-      <c r="D70" t="s">
+      <c r="D73" t="s">
         <v>70</v>
       </c>
-      <c r="H70" t="s">
-[...172 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I73" t="s">
-        <v>537</v>
+        <v>572</v>
       </c>
       <c r="J73" t="s">
-        <v>516</v>
+        <v>559</v>
       </c>
       <c r="K73" t="s">
-        <v>118</v>
+        <v>313</v>
       </c>
       <c r="L73" t="s">
-        <v>119</v>
+        <v>296</v>
       </c>
       <c r="M73" t="s">
-        <v>120</v>
+        <v>297</v>
       </c>
       <c r="N73" t="s">
-        <v>121</v>
+        <v>298</v>
       </c>
       <c r="O73" t="s">
-        <v>507</v>
+        <v>573</v>
       </c>
       <c r="P73" t="s">
-        <v>538</v>
+        <v>574</v>
       </c>
       <c r="Q73" t="s">
         <v>80</v>
       </c>
       <c r="R73" t="s">
         <v>81</v>
       </c>
       <c r="S73" t="s">
         <v>81</v>
       </c>
       <c r="T73" t="s">
         <v>81</v>
       </c>
       <c r="X73" t="s">
-        <v>539</v>
+        <v>575</v>
       </c>
       <c r="Y73" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:25">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="74" spans="1:36">
       <c r="A74">
-        <v>106855</v>
+        <v>107709</v>
       </c>
       <c r="B74" s="1">
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="C74" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="D74" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="H74" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I74" t="s">
-        <v>541</v>
+        <v>572</v>
       </c>
       <c r="J74" t="s">
-        <v>516</v>
+        <v>559</v>
       </c>
       <c r="K74" t="s">
-        <v>118</v>
+        <v>313</v>
       </c>
       <c r="L74" t="s">
-        <v>119</v>
+        <v>296</v>
       </c>
       <c r="M74" t="s">
-        <v>120</v>
+        <v>297</v>
       </c>
       <c r="N74" t="s">
-        <v>121</v>
+        <v>298</v>
       </c>
       <c r="O74" t="s">
-        <v>507</v>
+        <v>573</v>
       </c>
       <c r="P74" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
         <v>81</v>
       </c>
       <c r="S74" t="s">
         <v>81</v>
       </c>
       <c r="T74" t="s">
         <v>81</v>
       </c>
       <c r="X74" t="s">
-        <v>543</v>
+        <v>577</v>
       </c>
       <c r="Y74" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:25">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="75" spans="1:36">
       <c r="A75">
-        <v>106854</v>
+        <v>107710</v>
       </c>
       <c r="B75" s="1">
-        <v>46051</v>
+        <v>46097</v>
       </c>
       <c r="C75" t="s">
-        <v>114</v>
+        <v>350</v>
       </c>
       <c r="D75" t="s">
-        <v>115</v>
+        <v>351</v>
       </c>
       <c r="H75" t="s">
-        <v>86</v>
+        <v>466</v>
       </c>
       <c r="I75" t="s">
-        <v>545</v>
+        <v>578</v>
       </c>
       <c r="J75" t="s">
-        <v>516</v>
+        <v>559</v>
       </c>
       <c r="K75" t="s">
-        <v>118</v>
+        <v>579</v>
       </c>
       <c r="L75" t="s">
-        <v>119</v>
+        <v>580</v>
       </c>
       <c r="M75" t="s">
-        <v>120</v>
+        <v>581</v>
       </c>
       <c r="N75" t="s">
-        <v>121</v>
+        <v>582</v>
       </c>
       <c r="O75" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
       <c r="P75" t="s">
-        <v>546</v>
+        <v>584</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
         <v>81</v>
       </c>
       <c r="S75" t="s">
         <v>81</v>
       </c>
       <c r="T75" t="s">
         <v>81</v>
       </c>
       <c r="X75" t="s">
-        <v>547</v>
+        <v>585</v>
       </c>
       <c r="Y75" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:25">
+        <v>586</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>587</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>588</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="76" spans="1:36">
       <c r="A76">
-        <v>106846</v>
+        <v>107691</v>
       </c>
       <c r="B76" s="1">
-        <v>46051</v>
+        <v>46094</v>
       </c>
       <c r="C76" t="s">
-        <v>173</v>
+        <v>123</v>
       </c>
       <c r="D76" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="H76" t="s">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="I76" t="s">
-        <v>549</v>
+        <v>591</v>
       </c>
       <c r="J76" t="s">
-        <v>516</v>
+        <v>592</v>
       </c>
       <c r="K76" t="s">
-        <v>213</v>
+        <v>593</v>
       </c>
       <c r="L76" t="s">
-        <v>214</v>
+        <v>141</v>
       </c>
       <c r="M76" t="s">
-        <v>215</v>
+        <v>142</v>
       </c>
       <c r="N76" t="s">
-        <v>380</v>
+        <v>594</v>
       </c>
       <c r="O76" t="s">
-        <v>550</v>
+        <v>595</v>
       </c>
       <c r="P76" t="s">
-        <v>551</v>
+        <v>596</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S76" t="s">
         <v>81</v>
       </c>
       <c r="T76" t="s">
         <v>81</v>
       </c>
+      <c r="V76" t="s">
+        <v>597</v>
+      </c>
       <c r="X76" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="Y76" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:25">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="77" spans="1:36">
       <c r="A77">
-        <v>106839</v>
+        <v>107692</v>
       </c>
       <c r="B77" s="1">
-        <v>46051</v>
+        <v>46094</v>
       </c>
       <c r="C77" t="s">
         <v>69</v>
       </c>
       <c r="D77" t="s">
         <v>70</v>
       </c>
       <c r="H77" t="s">
-        <v>232</v>
+        <v>69</v>
       </c>
       <c r="I77" t="s">
-        <v>554</v>
+        <v>600</v>
       </c>
       <c r="J77" t="s">
-        <v>516</v>
+        <v>592</v>
+      </c>
+      <c r="K77" t="s">
+        <v>601</v>
       </c>
       <c r="L77" t="s">
-        <v>555</v>
+        <v>602</v>
       </c>
       <c r="M77" t="s">
-        <v>235</v>
+        <v>603</v>
       </c>
       <c r="N77" t="s">
-        <v>236</v>
+        <v>604</v>
       </c>
       <c r="O77" t="s">
-        <v>556</v>
+        <v>605</v>
       </c>
       <c r="P77" t="s">
-        <v>557</v>
+        <v>606</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S77" t="s">
         <v>81</v>
       </c>
       <c r="T77" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>80</v>
       </c>
       <c r="X77" t="s">
-        <v>554</v>
+        <v>607</v>
       </c>
       <c r="Y77" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:25">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="78" spans="1:36">
       <c r="A78">
-        <v>106838</v>
+        <v>107698</v>
       </c>
       <c r="B78" s="1">
-        <v>46051</v>
+        <v>46094</v>
       </c>
       <c r="C78" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D78" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H78" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I78" t="s">
-        <v>561</v>
+        <v>609</v>
       </c>
       <c r="J78" t="s">
-        <v>516</v>
+        <v>592</v>
       </c>
       <c r="K78" t="s">
-        <v>276</v>
+        <v>610</v>
       </c>
       <c r="L78" t="s">
-        <v>277</v>
+        <v>611</v>
       </c>
       <c r="M78" t="s">
-        <v>278</v>
+        <v>612</v>
       </c>
       <c r="N78" t="s">
-        <v>279</v>
+        <v>613</v>
       </c>
       <c r="O78" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="P78" t="s">
-        <v>563</v>
+        <v>615</v>
       </c>
       <c r="Q78" t="s">
         <v>80</v>
       </c>
       <c r="R78" t="s">
         <v>81</v>
       </c>
       <c r="S78" t="s">
         <v>81</v>
       </c>
       <c r="T78" t="s">
         <v>81</v>
       </c>
       <c r="X78" t="s">
-        <v>564</v>
+        <v>616</v>
       </c>
       <c r="Y78" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:25">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="79" spans="1:36">
       <c r="A79">
-        <v>106832</v>
+        <v>107699</v>
       </c>
       <c r="B79" s="1">
-        <v>46051</v>
+        <v>46094</v>
       </c>
       <c r="C79" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D79" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H79" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I79" t="s">
-        <v>566</v>
+        <v>618</v>
       </c>
       <c r="J79" t="s">
-        <v>516</v>
+        <v>592</v>
       </c>
       <c r="K79" t="s">
-        <v>276</v>
+        <v>610</v>
       </c>
       <c r="L79" t="s">
-        <v>277</v>
+        <v>611</v>
       </c>
       <c r="M79" t="s">
-        <v>278</v>
+        <v>612</v>
       </c>
       <c r="N79" t="s">
-        <v>279</v>
+        <v>613</v>
       </c>
       <c r="O79" t="s">
-        <v>567</v>
+        <v>614</v>
       </c>
       <c r="P79" t="s">
-        <v>568</v>
+        <v>619</v>
       </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
         <v>81</v>
       </c>
       <c r="S79" t="s">
         <v>81</v>
       </c>
       <c r="T79" t="s">
         <v>81</v>
       </c>
       <c r="X79" t="s">
-        <v>569</v>
+        <v>620</v>
       </c>
       <c r="Y79" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:25">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="80" spans="1:36">
       <c r="A80">
-        <v>106806</v>
+        <v>107700</v>
       </c>
       <c r="B80" s="1">
-        <v>46050</v>
+        <v>46094</v>
       </c>
       <c r="C80" t="s">
         <v>69</v>
       </c>
       <c r="D80" t="s">
         <v>70</v>
       </c>
       <c r="H80" t="s">
         <v>71</v>
       </c>
       <c r="I80" t="s">
-        <v>571</v>
+        <v>622</v>
       </c>
       <c r="J80" t="s">
+        <v>592</v>
+      </c>
+      <c r="K80" t="s">
+        <v>610</v>
+      </c>
+      <c r="L80" t="s">
+        <v>611</v>
+      </c>
+      <c r="M80" t="s">
+        <v>612</v>
+      </c>
+      <c r="N80" t="s">
+        <v>613</v>
+      </c>
+      <c r="O80" t="s">
+        <v>614</v>
+      </c>
+      <c r="P80" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>80</v>
+      </c>
+      <c r="R80" t="s">
+        <v>81</v>
+      </c>
+      <c r="S80" t="s">
+        <v>81</v>
+      </c>
+      <c r="T80" t="s">
+        <v>81</v>
+      </c>
+      <c r="X80" t="s">
+        <v>624</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="81" spans="1:36">
+      <c r="A81">
+        <v>107701</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46094</v>
+      </c>
+      <c r="C81" t="s">
+        <v>69</v>
+      </c>
+      <c r="D81" t="s">
+        <v>70</v>
+      </c>
+      <c r="H81" t="s">
+        <v>71</v>
+      </c>
+      <c r="I81" t="s">
+        <v>626</v>
+      </c>
+      <c r="J81" t="s">
+        <v>592</v>
+      </c>
+      <c r="K81" t="s">
+        <v>610</v>
+      </c>
+      <c r="L81" t="s">
+        <v>611</v>
+      </c>
+      <c r="M81" t="s">
+        <v>612</v>
+      </c>
+      <c r="N81" t="s">
+        <v>613</v>
+      </c>
+      <c r="O81" t="s">
+        <v>614</v>
+      </c>
+      <c r="P81" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>628</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="82" spans="1:36">
+      <c r="A82">
+        <v>107672</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C82" t="s">
+        <v>69</v>
+      </c>
+      <c r="D82" t="s">
+        <v>70</v>
+      </c>
+      <c r="H82" t="s">
+        <v>500</v>
+      </c>
+      <c r="I82" t="s">
+        <v>630</v>
+      </c>
+      <c r="J82" t="s">
+        <v>631</v>
+      </c>
+      <c r="K82" t="s">
+        <v>503</v>
+      </c>
+      <c r="L82" t="s">
+        <v>504</v>
+      </c>
+      <c r="M82" t="s">
+        <v>505</v>
+      </c>
+      <c r="N82" t="s">
+        <v>506</v>
+      </c>
+      <c r="O82" t="s">
+        <v>632</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>81</v>
+      </c>
+      <c r="R82" t="s">
+        <v>81</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>633</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="83" spans="1:36">
+      <c r="A83">
+        <v>107673</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C83" t="s">
+        <v>69</v>
+      </c>
+      <c r="D83" t="s">
+        <v>70</v>
+      </c>
+      <c r="H83" t="s">
+        <v>500</v>
+      </c>
+      <c r="I83" t="s">
+        <v>635</v>
+      </c>
+      <c r="J83" t="s">
+        <v>631</v>
+      </c>
+      <c r="K83" t="s">
+        <v>503</v>
+      </c>
+      <c r="L83" t="s">
+        <v>504</v>
+      </c>
+      <c r="M83" t="s">
+        <v>505</v>
+      </c>
+      <c r="N83" t="s">
+        <v>506</v>
+      </c>
+      <c r="O83" t="s">
+        <v>636</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>81</v>
+      </c>
+      <c r="R83" t="s">
+        <v>81</v>
+      </c>
+      <c r="S83" t="s">
+        <v>81</v>
+      </c>
+      <c r="T83" t="s">
+        <v>81</v>
+      </c>
+      <c r="X83" t="s">
+        <v>637</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="84" spans="1:36">
+      <c r="A84">
+        <v>107678</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C84" t="s">
+        <v>350</v>
+      </c>
+      <c r="D84" t="s">
+        <v>351</v>
+      </c>
+      <c r="H84" t="s">
+        <v>639</v>
+      </c>
+      <c r="I84" t="s">
+        <v>640</v>
+      </c>
+      <c r="J84" t="s">
+        <v>641</v>
+      </c>
+      <c r="K84" t="s">
+        <v>579</v>
+      </c>
+      <c r="L84" t="s">
+        <v>580</v>
+      </c>
+      <c r="M84" t="s">
+        <v>581</v>
+      </c>
+      <c r="N84" t="s">
+        <v>582</v>
+      </c>
+      <c r="O84" t="s">
+        <v>583</v>
+      </c>
+      <c r="P84" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>81</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
+        <v>643</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>586</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>587</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>588</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF84" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ84" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="85" spans="1:36">
+      <c r="A85">
+        <v>107680</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C85" t="s">
+        <v>123</v>
+      </c>
+      <c r="D85" t="s">
+        <v>124</v>
+      </c>
+      <c r="I85" t="s">
+        <v>644</v>
+      </c>
+      <c r="J85" t="s">
+        <v>631</v>
+      </c>
+      <c r="K85" t="s">
+        <v>645</v>
+      </c>
+      <c r="L85" t="s">
+        <v>646</v>
+      </c>
+      <c r="M85" t="s">
+        <v>647</v>
+      </c>
+      <c r="N85" t="s">
+        <v>129</v>
+      </c>
+      <c r="O85" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>81</v>
+      </c>
+      <c r="S85" t="s">
+        <v>81</v>
+      </c>
+      <c r="T85" t="s">
+        <v>81</v>
+      </c>
+      <c r="X85" t="s">
+        <v>649</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="86" spans="1:36">
+      <c r="A86">
+        <v>107681</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C86" t="s">
+        <v>123</v>
+      </c>
+      <c r="D86" t="s">
+        <v>124</v>
+      </c>
+      <c r="I86" t="s">
+        <v>651</v>
+      </c>
+      <c r="J86" t="s">
+        <v>631</v>
+      </c>
+      <c r="K86" t="s">
+        <v>252</v>
+      </c>
+      <c r="L86" t="s">
+        <v>253</v>
+      </c>
+      <c r="M86" t="s">
+        <v>254</v>
+      </c>
+      <c r="N86" t="s">
+        <v>129</v>
+      </c>
+      <c r="O86" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>81</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>80</v>
+      </c>
+      <c r="X86" t="s">
+        <v>653</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="87" spans="1:36">
+      <c r="A87">
+        <v>107682</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C87" t="s">
+        <v>655</v>
+      </c>
+      <c r="D87" t="s">
+        <v>656</v>
+      </c>
+      <c r="H87" t="s">
+        <v>657</v>
+      </c>
+      <c r="I87" t="s">
+        <v>658</v>
+      </c>
+      <c r="J87" t="s">
+        <v>631</v>
+      </c>
+      <c r="K87" t="s">
+        <v>659</v>
+      </c>
+      <c r="L87" t="s">
+        <v>660</v>
+      </c>
+      <c r="M87" t="s">
+        <v>661</v>
+      </c>
+      <c r="N87" t="s">
+        <v>662</v>
+      </c>
+      <c r="O87" t="s">
+        <v>663</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>81</v>
+      </c>
+      <c r="R87" t="s">
+        <v>81</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>81</v>
+      </c>
+      <c r="X87" t="s">
+        <v>664</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="88" spans="1:36">
+      <c r="A88">
+        <v>107683</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C88" t="s">
+        <v>655</v>
+      </c>
+      <c r="D88" t="s">
+        <v>656</v>
+      </c>
+      <c r="H88" t="s">
+        <v>657</v>
+      </c>
+      <c r="I88" t="s">
+        <v>666</v>
+      </c>
+      <c r="J88" t="s">
+        <v>631</v>
+      </c>
+      <c r="K88" t="s">
+        <v>659</v>
+      </c>
+      <c r="L88" t="s">
+        <v>660</v>
+      </c>
+      <c r="M88" t="s">
+        <v>661</v>
+      </c>
+      <c r="N88" t="s">
+        <v>662</v>
+      </c>
+      <c r="O88" t="s">
+        <v>667</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="X88" t="s">
+        <v>668</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="89" spans="1:36">
+      <c r="A89">
+        <v>107684</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C89" t="s">
+        <v>655</v>
+      </c>
+      <c r="D89" t="s">
+        <v>656</v>
+      </c>
+      <c r="H89" t="s">
+        <v>657</v>
+      </c>
+      <c r="I89" t="s">
+        <v>670</v>
+      </c>
+      <c r="J89" t="s">
+        <v>631</v>
+      </c>
+      <c r="K89" t="s">
+        <v>659</v>
+      </c>
+      <c r="L89" t="s">
+        <v>660</v>
+      </c>
+      <c r="M89" t="s">
+        <v>661</v>
+      </c>
+      <c r="N89" t="s">
+        <v>662</v>
+      </c>
+      <c r="O89" t="s">
+        <v>671</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="X89" t="s">
+        <v>664</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="90" spans="1:36">
+      <c r="A90">
+        <v>107685</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C90" t="s">
+        <v>655</v>
+      </c>
+      <c r="D90" t="s">
+        <v>656</v>
+      </c>
+      <c r="H90" t="s">
+        <v>657</v>
+      </c>
+      <c r="I90" t="s">
+        <v>673</v>
+      </c>
+      <c r="J90" t="s">
+        <v>631</v>
+      </c>
+      <c r="K90" t="s">
+        <v>659</v>
+      </c>
+      <c r="L90" t="s">
+        <v>660</v>
+      </c>
+      <c r="M90" t="s">
+        <v>674</v>
+      </c>
+      <c r="N90" t="s">
+        <v>662</v>
+      </c>
+      <c r="O90" t="s">
+        <v>675</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>80</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
+        <v>664</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="91" spans="1:36">
+      <c r="A91">
+        <v>107686</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C91" t="s">
+        <v>655</v>
+      </c>
+      <c r="D91" t="s">
+        <v>656</v>
+      </c>
+      <c r="H91" t="s">
+        <v>657</v>
+      </c>
+      <c r="I91" t="s">
+        <v>677</v>
+      </c>
+      <c r="J91" t="s">
+        <v>631</v>
+      </c>
+      <c r="K91" t="s">
+        <v>659</v>
+      </c>
+      <c r="L91" t="s">
+        <v>660</v>
+      </c>
+      <c r="M91" t="s">
+        <v>678</v>
+      </c>
+      <c r="N91" t="s">
+        <v>662</v>
+      </c>
+      <c r="O91" t="s">
+        <v>679</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>81</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>664</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="92" spans="1:36">
+      <c r="A92">
+        <v>107687</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C92" t="s">
+        <v>655</v>
+      </c>
+      <c r="D92" t="s">
+        <v>656</v>
+      </c>
+      <c r="H92" t="s">
+        <v>657</v>
+      </c>
+      <c r="I92" t="s">
+        <v>681</v>
+      </c>
+      <c r="J92" t="s">
+        <v>631</v>
+      </c>
+      <c r="K92" t="s">
+        <v>659</v>
+      </c>
+      <c r="L92" t="s">
+        <v>660</v>
+      </c>
+      <c r="M92" t="s">
+        <v>674</v>
+      </c>
+      <c r="N92" t="s">
+        <v>662</v>
+      </c>
+      <c r="O92" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>81</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>683</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="93" spans="1:36">
+      <c r="A93">
+        <v>107657</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>70</v>
+      </c>
+      <c r="H93" t="s">
+        <v>71</v>
+      </c>
+      <c r="I93" t="s">
+        <v>685</v>
+      </c>
+      <c r="J93" t="s">
+        <v>641</v>
+      </c>
+      <c r="K93" t="s">
+        <v>313</v>
+      </c>
+      <c r="L93" t="s">
+        <v>296</v>
+      </c>
+      <c r="M93" t="s">
+        <v>297</v>
+      </c>
+      <c r="N93" t="s">
+        <v>298</v>
+      </c>
+      <c r="O93" t="s">
+        <v>686</v>
+      </c>
+      <c r="P93" t="s">
+        <v>687</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
+        <v>688</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="94" spans="1:36">
+      <c r="A94">
+        <v>107658</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C94" t="s">
+        <v>69</v>
+      </c>
+      <c r="D94" t="s">
+        <v>70</v>
+      </c>
+      <c r="H94" t="s">
+        <v>71</v>
+      </c>
+      <c r="I94" t="s">
+        <v>690</v>
+      </c>
+      <c r="J94" t="s">
+        <v>641</v>
+      </c>
+      <c r="K94" t="s">
+        <v>691</v>
+      </c>
+      <c r="L94" t="s">
+        <v>75</v>
+      </c>
+      <c r="M94" t="s">
+        <v>76</v>
+      </c>
+      <c r="N94" t="s">
+        <v>77</v>
+      </c>
+      <c r="O94" t="s">
+        <v>692</v>
+      </c>
+      <c r="P94" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
+        <v>694</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>695</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>696</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>697</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ94" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="95" spans="1:36">
+      <c r="A95">
+        <v>107659</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C95" t="s">
+        <v>69</v>
+      </c>
+      <c r="D95" t="s">
+        <v>70</v>
+      </c>
+      <c r="H95" t="s">
+        <v>71</v>
+      </c>
+      <c r="I95" t="s">
         <v>572</v>
       </c>
-      <c r="K80" t="s">
+      <c r="J95" t="s">
+        <v>641</v>
+      </c>
+      <c r="K95" t="s">
+        <v>313</v>
+      </c>
+      <c r="L95" t="s">
+        <v>296</v>
+      </c>
+      <c r="M95" t="s">
+        <v>297</v>
+      </c>
+      <c r="N95" t="s">
+        <v>298</v>
+      </c>
+      <c r="O95" t="s">
         <v>573</v>
       </c>
-      <c r="L80" t="s">
+      <c r="P95" t="s">
+        <v>699</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>80</v>
+      </c>
+      <c r="R95" t="s">
+        <v>81</v>
+      </c>
+      <c r="S95" t="s">
+        <v>81</v>
+      </c>
+      <c r="T95" t="s">
+        <v>81</v>
+      </c>
+      <c r="X95" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="96" spans="1:36">
+      <c r="A96">
+        <v>107660</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C96" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" t="s">
+        <v>70</v>
+      </c>
+      <c r="H96" t="s">
+        <v>71</v>
+      </c>
+      <c r="I96" t="s">
+        <v>702</v>
+      </c>
+      <c r="J96" t="s">
+        <v>641</v>
+      </c>
+      <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" t="s">
+        <v>296</v>
+      </c>
+      <c r="M96" t="s">
+        <v>297</v>
+      </c>
+      <c r="N96" t="s">
+        <v>298</v>
+      </c>
+      <c r="O96" t="s">
+        <v>703</v>
+      </c>
+      <c r="P96" t="s">
+        <v>704</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>81</v>
+      </c>
+      <c r="S96" t="s">
+        <v>81</v>
+      </c>
+      <c r="T96" t="s">
+        <v>81</v>
+      </c>
+      <c r="X96" t="s">
+        <v>705</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97">
+        <v>107662</v>
+      </c>
+      <c r="B97" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C97" t="s">
+        <v>69</v>
+      </c>
+      <c r="D97" t="s">
+        <v>70</v>
+      </c>
+      <c r="H97" t="s">
+        <v>71</v>
+      </c>
+      <c r="I97" t="s">
+        <v>707</v>
+      </c>
+      <c r="J97" t="s">
+        <v>641</v>
+      </c>
+      <c r="K97" t="s">
+        <v>74</v>
+      </c>
+      <c r="L97" t="s">
         <v>75</v>
       </c>
-      <c r="M80" t="s">
+      <c r="M97" t="s">
         <v>76</v>
       </c>
-      <c r="N80" t="s">
-[...43 lines deleted...]
-      <c r="H81" t="s">
+      <c r="N97" t="s">
+        <v>77</v>
+      </c>
+      <c r="O97" t="s">
+        <v>708</v>
+      </c>
+      <c r="P97" t="s">
+        <v>709</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>80</v>
+      </c>
+      <c r="R97" t="s">
+        <v>81</v>
+      </c>
+      <c r="S97" t="s">
+        <v>81</v>
+      </c>
+      <c r="T97" t="s">
+        <v>81</v>
+      </c>
+      <c r="X97" t="s">
+        <v>710</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98">
+        <v>107663</v>
+      </c>
+      <c r="B98" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C98" t="s">
+        <v>69</v>
+      </c>
+      <c r="D98" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98" t="s">
+        <v>712</v>
+      </c>
+      <c r="I98" t="s">
+        <v>713</v>
+      </c>
+      <c r="J98" t="s">
+        <v>641</v>
+      </c>
+      <c r="K98" t="s">
+        <v>714</v>
+      </c>
+      <c r="L98" t="s">
+        <v>715</v>
+      </c>
+      <c r="M98" t="s">
+        <v>716</v>
+      </c>
+      <c r="N98" t="s">
+        <v>717</v>
+      </c>
+      <c r="O98" t="s">
+        <v>718</v>
+      </c>
+      <c r="P98" t="s">
+        <v>719</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>80</v>
+      </c>
+      <c r="R98" t="s">
+        <v>81</v>
+      </c>
+      <c r="S98" t="s">
+        <v>81</v>
+      </c>
+      <c r="T98" t="s">
+        <v>81</v>
+      </c>
+      <c r="X98" t="s">
+        <v>720</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99">
+        <v>107664</v>
+      </c>
+      <c r="B99" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C99" t="s">
+        <v>123</v>
+      </c>
+      <c r="D99" t="s">
+        <v>124</v>
+      </c>
+      <c r="H99" t="s">
+        <v>125</v>
+      </c>
+      <c r="I99" t="s">
+        <v>722</v>
+      </c>
+      <c r="J99" t="s">
+        <v>723</v>
+      </c>
+      <c r="L99" t="s">
+        <v>183</v>
+      </c>
+      <c r="M99" t="s">
         <v>184</v>
       </c>
-      <c r="I81" t="s">
-[...574 lines deleted...]
-      <c r="C91" t="s">
+      <c r="N99" t="s">
+        <v>185</v>
+      </c>
+      <c r="O99" t="s">
+        <v>724</v>
+      </c>
+      <c r="P99" t="s">
+        <v>725</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>80</v>
+      </c>
+      <c r="R99" t="s">
+        <v>81</v>
+      </c>
+      <c r="S99" t="s">
+        <v>81</v>
+      </c>
+      <c r="T99" t="s">
+        <v>81</v>
+      </c>
+      <c r="X99" t="s">
+        <v>726</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100">
+        <v>107641</v>
+      </c>
+      <c r="B100" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C100" t="s">
         <v>69</v>
       </c>
-      <c r="D91" t="s">
+      <c r="D100" t="s">
         <v>70</v>
       </c>
-      <c r="H91" t="s">
-[...52 lines deleted...]
-      <c r="C92" t="s">
+      <c r="H100" t="s">
+        <v>712</v>
+      </c>
+      <c r="I100" t="s">
+        <v>728</v>
+      </c>
+      <c r="J100" t="s">
+        <v>729</v>
+      </c>
+      <c r="K100" t="s">
+        <v>730</v>
+      </c>
+      <c r="L100" t="s">
+        <v>715</v>
+      </c>
+      <c r="M100" t="s">
+        <v>716</v>
+      </c>
+      <c r="N100" t="s">
+        <v>717</v>
+      </c>
+      <c r="O100" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>81</v>
+      </c>
+      <c r="R100" t="s">
+        <v>81</v>
+      </c>
+      <c r="S100" t="s">
+        <v>81</v>
+      </c>
+      <c r="T100" t="s">
+        <v>81</v>
+      </c>
+      <c r="X100" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y100" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
+      <c r="A101">
+        <v>107643</v>
+      </c>
+      <c r="B101" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C101" t="s">
         <v>69</v>
       </c>
-      <c r="D92" t="s">
+      <c r="D101" t="s">
         <v>70</v>
       </c>
-      <c r="H92" t="s">
-[...535 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>86</v>
+        <v>712</v>
       </c>
       <c r="I101" t="s">
-        <v>686</v>
+        <v>734</v>
       </c>
       <c r="J101" t="s">
-        <v>660</v>
+        <v>729</v>
       </c>
       <c r="K101" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="L101" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="M101" t="s">
-        <v>689</v>
+        <v>737</v>
       </c>
       <c r="N101" t="s">
-        <v>690</v>
+        <v>738</v>
       </c>
       <c r="O101" t="s">
-        <v>691</v>
+        <v>739</v>
       </c>
       <c r="P101" t="s">
-        <v>692</v>
+        <v>740</v>
       </c>
       <c r="Q101" t="s">
         <v>80</v>
       </c>
       <c r="R101" t="s">
         <v>81</v>
       </c>
       <c r="S101" t="s">
         <v>81</v>
       </c>
       <c r="T101" t="s">
         <v>81</v>
       </c>
       <c r="X101" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="Y101" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:36">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
       <c r="A102">
-        <v>106760</v>
+        <v>107644</v>
       </c>
       <c r="B102" s="1">
-        <v>46048</v>
+        <v>46091</v>
       </c>
       <c r="C102" t="s">
         <v>69</v>
       </c>
       <c r="D102" t="s">
         <v>70</v>
       </c>
       <c r="H102" t="s">
-        <v>232</v>
+        <v>69</v>
       </c>
       <c r="I102" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="J102" t="s">
-        <v>660</v>
+        <v>744</v>
+      </c>
+      <c r="K102" t="s">
+        <v>745</v>
       </c>
       <c r="L102" t="s">
-        <v>555</v>
+        <v>746</v>
       </c>
       <c r="M102" t="s">
-        <v>235</v>
+        <v>747</v>
       </c>
       <c r="N102" t="s">
-        <v>236</v>
+        <v>748</v>
       </c>
       <c r="O102" t="s">
+        <v>749</v>
+      </c>
+      <c r="P102" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>80</v>
+      </c>
+      <c r="R102" t="s">
+        <v>81</v>
+      </c>
+      <c r="S102" t="s">
+        <v>81</v>
+      </c>
+      <c r="T102" t="s">
+        <v>81</v>
+      </c>
+      <c r="X102" t="s">
+        <v>751</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
+      <c r="A103">
+        <v>107646</v>
+      </c>
+      <c r="B103" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D103" t="s">
+        <v>70</v>
+      </c>
+      <c r="H103" t="s">
+        <v>69</v>
+      </c>
+      <c r="I103" t="s">
+        <v>753</v>
+      </c>
+      <c r="J103" t="s">
+        <v>729</v>
+      </c>
+      <c r="K103" t="s">
+        <v>754</v>
+      </c>
+      <c r="L103" t="s">
+        <v>755</v>
+      </c>
+      <c r="M103" t="s">
+        <v>756</v>
+      </c>
+      <c r="N103" t="s">
+        <v>757</v>
+      </c>
+      <c r="O103" t="s">
+        <v>758</v>
+      </c>
+      <c r="P103" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>80</v>
+      </c>
+      <c r="R103" t="s">
+        <v>81</v>
+      </c>
+      <c r="S103" t="s">
+        <v>81</v>
+      </c>
+      <c r="T103" t="s">
+        <v>81</v>
+      </c>
+      <c r="X103" t="s">
+        <v>760</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25">
+      <c r="A104">
+        <v>107648</v>
+      </c>
+      <c r="B104" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C104" t="s">
+        <v>240</v>
+      </c>
+      <c r="D104" t="s">
         <v>241</v>
       </c>
-      <c r="P102" t="s">
-[...92 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>71</v>
+        <v>712</v>
       </c>
       <c r="I104" t="s">
-        <v>703</v>
+        <v>762</v>
       </c>
       <c r="J104" t="s">
-        <v>704</v>
+        <v>729</v>
+      </c>
+      <c r="K104" t="s">
+        <v>763</v>
       </c>
       <c r="L104" t="s">
-        <v>705</v>
+        <v>764</v>
       </c>
       <c r="M104" t="s">
-        <v>706</v>
+        <v>765</v>
       </c>
       <c r="N104" t="s">
-        <v>707</v>
+        <v>766</v>
       </c>
       <c r="O104" t="s">
-        <v>708</v>
+        <v>767</v>
       </c>
       <c r="P104" t="s">
-        <v>709</v>
+        <v>768</v>
       </c>
       <c r="Q104" t="s">
         <v>80</v>
       </c>
       <c r="R104" t="s">
         <v>81</v>
       </c>
       <c r="S104" t="s">
         <v>81</v>
       </c>
       <c r="T104" t="s">
         <v>81</v>
       </c>
       <c r="X104" t="s">
-        <v>710</v>
+        <v>762</v>
       </c>
       <c r="Y104" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:36">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25">
       <c r="A105">
-        <v>106701</v>
+        <v>107633</v>
       </c>
       <c r="B105" s="1">
-        <v>46044</v>
+        <v>46090</v>
       </c>
       <c r="C105" t="s">
         <v>69</v>
       </c>
       <c r="D105" t="s">
         <v>70</v>
       </c>
+      <c r="H105" t="s">
+        <v>71</v>
+      </c>
       <c r="I105" t="s">
-        <v>712</v>
+        <v>363</v>
       </c>
       <c r="J105" t="s">
-        <v>704</v>
+        <v>770</v>
       </c>
       <c r="K105" t="s">
-        <v>713</v>
+        <v>771</v>
       </c>
       <c r="L105" t="s">
-        <v>714</v>
+        <v>772</v>
       </c>
       <c r="M105" t="s">
-        <v>715</v>
+        <v>773</v>
       </c>
       <c r="N105" t="s">
-        <v>236</v>
+        <v>386</v>
       </c>
       <c r="O105" t="s">
-        <v>716</v>
+        <v>774</v>
       </c>
       <c r="P105" t="s">
-        <v>717</v>
+        <v>775</v>
       </c>
       <c r="Q105" t="s">
         <v>80</v>
       </c>
       <c r="R105" t="s">
         <v>81</v>
       </c>
       <c r="S105" t="s">
         <v>81</v>
       </c>
       <c r="T105" t="s">
         <v>81</v>
       </c>
       <c r="X105" t="s">
-        <v>718</v>
+        <v>776</v>
       </c>
       <c r="Y105" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:36">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25">
       <c r="A106">
-        <v>106702</v>
+        <v>107634</v>
       </c>
       <c r="B106" s="1">
-        <v>46044</v>
+        <v>46090</v>
       </c>
       <c r="C106" t="s">
+        <v>451</v>
+      </c>
+      <c r="D106" t="s">
+        <v>452</v>
+      </c>
+      <c r="H106" t="s">
+        <v>71</v>
+      </c>
+      <c r="I106" t="s">
+        <v>778</v>
+      </c>
+      <c r="J106" t="s">
+        <v>770</v>
+      </c>
+      <c r="K106" t="s">
+        <v>454</v>
+      </c>
+      <c r="L106" t="s">
+        <v>455</v>
+      </c>
+      <c r="M106" t="s">
+        <v>456</v>
+      </c>
+      <c r="N106" t="s">
+        <v>99</v>
+      </c>
+      <c r="O106" t="s">
+        <v>779</v>
+      </c>
+      <c r="P106" t="s">
+        <v>780</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>80</v>
+      </c>
+      <c r="R106" t="s">
+        <v>81</v>
+      </c>
+      <c r="S106" t="s">
+        <v>81</v>
+      </c>
+      <c r="T106" t="s">
+        <v>81</v>
+      </c>
+      <c r="X106" t="s">
+        <v>781</v>
+      </c>
+      <c r="Y106" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="107" spans="1:25">
+      <c r="A107">
+        <v>107635</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46090</v>
+      </c>
+      <c r="C107" t="s">
         <v>69</v>
       </c>
-      <c r="D106" t="s">
+      <c r="D107" t="s">
         <v>70</v>
       </c>
-      <c r="I106" t="s">
-[...38 lines deleted...]
-      <c r="Y106" t="s">
+      <c r="H107" t="s">
+        <v>71</v>
+      </c>
+      <c r="I107" t="s">
+        <v>783</v>
+      </c>
+      <c r="J107" t="s">
+        <v>770</v>
+      </c>
+      <c r="K107" t="s">
+        <v>784</v>
+      </c>
+      <c r="L107" t="s">
+        <v>785</v>
+      </c>
+      <c r="M107" t="s">
+        <v>786</v>
+      </c>
+      <c r="N107" t="s">
+        <v>787</v>
+      </c>
+      <c r="O107" t="s">
+        <v>788</v>
+      </c>
+      <c r="P107" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>80</v>
+      </c>
+      <c r="R107" t="s">
+        <v>81</v>
+      </c>
+      <c r="S107" t="s">
+        <v>81</v>
+      </c>
+      <c r="T107" t="s">
+        <v>81</v>
+      </c>
+      <c r="X107" t="s">
+        <v>790</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="108" spans="1:25">
+      <c r="A108">
+        <v>107637</v>
+      </c>
+      <c r="B108" s="1">
+        <v>46090</v>
+      </c>
+      <c r="C108" t="s">
+        <v>160</v>
+      </c>
+      <c r="D108" t="s">
+        <v>161</v>
+      </c>
+      <c r="E108" t="s">
+        <v>160</v>
+      </c>
+      <c r="F108" t="s">
+        <v>162</v>
+      </c>
+      <c r="G108" t="s">
+        <v>163</v>
+      </c>
+      <c r="H108" t="s">
+        <v>94</v>
+      </c>
+      <c r="I108" t="s">
+        <v>792</v>
+      </c>
+      <c r="J108" t="s">
+        <v>770</v>
+      </c>
+      <c r="K108" t="s">
+        <v>793</v>
+      </c>
+      <c r="L108" t="s">
+        <v>794</v>
+      </c>
+      <c r="M108" t="s">
+        <v>795</v>
+      </c>
+      <c r="N108" t="s">
+        <v>796</v>
+      </c>
+      <c r="O108" t="s">
+        <v>207</v>
+      </c>
+      <c r="P108" t="s">
+        <v>797</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>80</v>
+      </c>
+      <c r="R108" t="s">
+        <v>81</v>
+      </c>
+      <c r="S108" t="s">
+        <v>81</v>
+      </c>
+      <c r="T108" t="s">
+        <v>81</v>
+      </c>
+      <c r="X108" t="s">
+        <v>798</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="109" spans="1:25">
+      <c r="A109">
+        <v>107639</v>
+      </c>
+      <c r="B109" s="1">
+        <v>46090</v>
+      </c>
+      <c r="C109" t="s">
+        <v>350</v>
+      </c>
+      <c r="D109" t="s">
+        <v>351</v>
+      </c>
+      <c r="H109" t="s">
+        <v>466</v>
+      </c>
+      <c r="I109" t="s">
+        <v>800</v>
+      </c>
+      <c r="J109" t="s">
+        <v>729</v>
+      </c>
+      <c r="K109" t="s">
+        <v>801</v>
+      </c>
+      <c r="L109" t="s">
+        <v>469</v>
+      </c>
+      <c r="M109" t="s">
+        <v>470</v>
+      </c>
+      <c r="N109" t="s">
+        <v>471</v>
+      </c>
+      <c r="O109" t="s">
+        <v>472</v>
+      </c>
+      <c r="P109" t="s">
+        <v>802</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>80</v>
+      </c>
+      <c r="R109" t="s">
+        <v>81</v>
+      </c>
+      <c r="S109" t="s">
+        <v>81</v>
+      </c>
+      <c r="T109" t="s">
+        <v>80</v>
+      </c>
+      <c r="X109" t="s">
+        <v>803</v>
+      </c>
+      <c r="Y109" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="110" spans="1:25">
+      <c r="A110">
+        <v>107627</v>
+      </c>
+      <c r="B110" s="1">
+        <v>46087</v>
+      </c>
+      <c r="C110" t="s">
+        <v>69</v>
+      </c>
+      <c r="D110" t="s">
+        <v>70</v>
+      </c>
+      <c r="H110" t="s">
+        <v>94</v>
+      </c>
+      <c r="I110" t="s">
+        <v>805</v>
+      </c>
+      <c r="J110" t="s">
         <v>723</v>
       </c>
-    </row>
-[...192 lines deleted...]
-      </c>
       <c r="K110" t="s">
-        <v>276</v>
+        <v>203</v>
       </c>
       <c r="L110" t="s">
-        <v>277</v>
+        <v>204</v>
       </c>
       <c r="M110" t="s">
-        <v>278</v>
+        <v>205</v>
       </c>
       <c r="N110" t="s">
-        <v>279</v>
+        <v>206</v>
       </c>
       <c r="O110" t="s">
-        <v>739</v>
+        <v>806</v>
       </c>
       <c r="P110" t="s">
-        <v>740</v>
+        <v>807</v>
       </c>
       <c r="Q110" t="s">
         <v>80</v>
       </c>
       <c r="R110" t="s">
         <v>81</v>
       </c>
       <c r="S110" t="s">
         <v>81</v>
       </c>
       <c r="T110" t="s">
         <v>81</v>
       </c>
       <c r="X110" t="s">
-        <v>741</v>
+        <v>808</v>
       </c>
       <c r="Y110" t="s">
-        <v>742</v>
-[...26 lines deleted...]
-    <row r="111" spans="1:36">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="111" spans="1:25">
       <c r="A111">
-        <v>106622</v>
+        <v>107629</v>
       </c>
       <c r="B111" s="1">
-        <v>46041</v>
+        <v>46087</v>
       </c>
       <c r="C111" t="s">
-        <v>69</v>
+        <v>451</v>
       </c>
       <c r="D111" t="s">
-        <v>70</v>
+        <v>452</v>
       </c>
       <c r="H111" t="s">
         <v>71</v>
       </c>
       <c r="I111" t="s">
-        <v>747</v>
+        <v>810</v>
       </c>
       <c r="J111" t="s">
-        <v>748</v>
+        <v>723</v>
       </c>
       <c r="K111" t="s">
-        <v>573</v>
+        <v>454</v>
       </c>
       <c r="L111" t="s">
-        <v>75</v>
+        <v>455</v>
       </c>
       <c r="M111" t="s">
-        <v>76</v>
+        <v>456</v>
       </c>
       <c r="N111" t="s">
-        <v>574</v>
+        <v>99</v>
       </c>
       <c r="O111" t="s">
-        <v>749</v>
+        <v>811</v>
       </c>
       <c r="P111" t="s">
-        <v>750</v>
+        <v>812</v>
       </c>
       <c r="Q111" t="s">
         <v>80</v>
       </c>
       <c r="R111" t="s">
         <v>81</v>
       </c>
       <c r="S111" t="s">
         <v>81</v>
       </c>
       <c r="T111" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X111" t="s">
-        <v>751</v>
+        <v>813</v>
       </c>
       <c r="Y111" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:36">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="112" spans="1:25">
       <c r="A112">
-        <v>106623</v>
+        <v>107630</v>
       </c>
       <c r="B112" s="1">
-        <v>46041</v>
+        <v>46087</v>
       </c>
       <c r="C112" t="s">
+        <v>123</v>
+      </c>
+      <c r="D112" t="s">
+        <v>124</v>
+      </c>
+      <c r="H112" t="s">
+        <v>137</v>
+      </c>
+      <c r="I112" t="s">
+        <v>815</v>
+      </c>
+      <c r="J112" t="s">
+        <v>723</v>
+      </c>
+      <c r="K112" t="s">
+        <v>140</v>
+      </c>
+      <c r="L112" t="s">
+        <v>141</v>
+      </c>
+      <c r="M112" t="s">
+        <v>142</v>
+      </c>
+      <c r="N112" t="s">
+        <v>594</v>
+      </c>
+      <c r="O112" t="s">
+        <v>816</v>
+      </c>
+      <c r="P112" t="s">
+        <v>817</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>80</v>
+      </c>
+      <c r="R112" t="s">
+        <v>81</v>
+      </c>
+      <c r="S112" t="s">
+        <v>81</v>
+      </c>
+      <c r="T112" t="s">
+        <v>81</v>
+      </c>
+      <c r="X112" t="s">
+        <v>818</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="113" spans="1:47">
+      <c r="A113">
+        <v>107631</v>
+      </c>
+      <c r="B113" s="1">
+        <v>46087</v>
+      </c>
+      <c r="C113" t="s">
         <v>69</v>
       </c>
-      <c r="D112" t="s">
+      <c r="D113" t="s">
         <v>70</v>
       </c>
-      <c r="H112" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="H113" t="s">
-        <v>184</v>
+        <v>820</v>
       </c>
       <c r="I113" t="s">
-        <v>756</v>
+        <v>284</v>
       </c>
       <c r="J113" t="s">
-        <v>748</v>
+        <v>723</v>
       </c>
       <c r="K113" t="s">
-        <v>186</v>
+        <v>821</v>
       </c>
       <c r="L113" t="s">
-        <v>187</v>
+        <v>822</v>
       </c>
       <c r="M113" t="s">
-        <v>188</v>
+        <v>823</v>
       </c>
       <c r="N113" t="s">
-        <v>189</v>
+        <v>824</v>
       </c>
       <c r="O113" t="s">
-        <v>757</v>
+        <v>825</v>
       </c>
       <c r="P113" t="s">
-        <v>758</v>
+        <v>826</v>
       </c>
       <c r="Q113" t="s">
         <v>80</v>
       </c>
       <c r="R113" t="s">
         <v>81</v>
       </c>
       <c r="S113" t="s">
         <v>81</v>
       </c>
       <c r="T113" t="s">
         <v>81</v>
       </c>
       <c r="X113" t="s">
-        <v>759</v>
+        <v>827</v>
       </c>
       <c r="Y113" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:25">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="114" spans="1:47">
       <c r="A114">
-        <v>106625</v>
+        <v>107616</v>
       </c>
       <c r="B114" s="1">
-        <v>46041</v>
+        <v>46086</v>
       </c>
       <c r="C114" t="s">
-        <v>84</v>
+        <v>273</v>
       </c>
       <c r="D114" t="s">
-        <v>85</v>
+        <v>274</v>
       </c>
       <c r="H114" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="I114" t="s">
-        <v>761</v>
+        <v>829</v>
       </c>
       <c r="J114" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>830</v>
       </c>
       <c r="L114" t="s">
-        <v>187</v>
+        <v>276</v>
       </c>
       <c r="M114" t="s">
-        <v>188</v>
+        <v>277</v>
       </c>
       <c r="N114" t="s">
-        <v>189</v>
+        <v>278</v>
       </c>
       <c r="O114" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>831</v>
       </c>
       <c r="Q114" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R114" t="s">
         <v>81</v>
       </c>
       <c r="S114" t="s">
         <v>81</v>
       </c>
       <c r="T114" t="s">
         <v>81</v>
       </c>
       <c r="X114" t="s">
-        <v>759</v>
+        <v>832</v>
       </c>
       <c r="Y114" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:25">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="115" spans="1:47">
       <c r="A115">
-        <v>106626</v>
+        <v>107617</v>
       </c>
       <c r="B115" s="1">
-        <v>46041</v>
+        <v>46086</v>
       </c>
       <c r="C115" t="s">
-        <v>84</v>
+        <v>350</v>
       </c>
       <c r="D115" t="s">
-        <v>85</v>
+        <v>351</v>
       </c>
       <c r="H115" t="s">
-        <v>184</v>
+        <v>639</v>
       </c>
       <c r="I115" t="s">
-        <v>764</v>
+        <v>834</v>
       </c>
       <c r="J115" t="s">
-        <v>748</v>
+        <v>835</v>
       </c>
       <c r="K115" t="s">
-        <v>186</v>
+        <v>836</v>
       </c>
       <c r="L115" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="M115" t="s">
-        <v>188</v>
+        <v>581</v>
       </c>
       <c r="N115" t="s">
-        <v>189</v>
+        <v>838</v>
       </c>
       <c r="O115" t="s">
-        <v>757</v>
+        <v>839</v>
       </c>
       <c r="P115" t="s">
-        <v>765</v>
+        <v>840</v>
       </c>
       <c r="Q115" t="s">
         <v>80</v>
       </c>
       <c r="R115" t="s">
         <v>81</v>
       </c>
       <c r="S115" t="s">
         <v>81</v>
       </c>
       <c r="T115" t="s">
         <v>81</v>
       </c>
       <c r="X115" t="s">
-        <v>759</v>
+        <v>841</v>
       </c>
       <c r="Y115" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:25">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="116" spans="1:47">
       <c r="A116">
-        <v>106638</v>
+        <v>107620</v>
       </c>
       <c r="B116" s="1">
-        <v>46041</v>
+        <v>46086</v>
       </c>
       <c r="C116" t="s">
-        <v>69</v>
+        <v>240</v>
       </c>
       <c r="D116" t="s">
-        <v>70</v>
+        <v>241</v>
       </c>
       <c r="H116" t="s">
         <v>71</v>
       </c>
       <c r="I116" t="s">
-        <v>767</v>
+        <v>843</v>
       </c>
       <c r="J116" t="s">
-        <v>748</v>
+        <v>830</v>
       </c>
       <c r="K116" t="s">
-        <v>573</v>
+        <v>844</v>
       </c>
       <c r="L116" t="s">
-        <v>75</v>
+        <v>845</v>
       </c>
       <c r="M116" t="s">
-        <v>76</v>
+        <v>326</v>
       </c>
       <c r="N116" t="s">
-        <v>574</v>
+        <v>327</v>
       </c>
       <c r="O116" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>846</v>
       </c>
       <c r="Q116" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R116" t="s">
         <v>81</v>
       </c>
       <c r="S116" t="s">
         <v>81</v>
       </c>
       <c r="T116" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X116" t="s">
-        <v>770</v>
+        <v>847</v>
       </c>
       <c r="Y116" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:25">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="117" spans="1:47">
       <c r="A117">
-        <v>106644</v>
+        <v>107622</v>
       </c>
       <c r="B117" s="1">
-        <v>46041</v>
+        <v>46086</v>
       </c>
       <c r="C117" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D117" t="s">
-        <v>85</v>
+        <v>70</v>
+      </c>
+      <c r="H117" t="s">
+        <v>712</v>
       </c>
       <c r="I117" t="s">
-        <v>772</v>
+        <v>849</v>
       </c>
       <c r="J117" t="s">
-        <v>748</v>
+        <v>830</v>
       </c>
       <c r="K117" t="s">
-        <v>773</v>
+        <v>850</v>
       </c>
       <c r="L117" t="s">
-        <v>774</v>
+        <v>851</v>
       </c>
       <c r="M117" t="s">
-        <v>775</v>
+        <v>852</v>
       </c>
       <c r="N117" t="s">
-        <v>776</v>
+        <v>853</v>
       </c>
       <c r="O117" t="s">
-        <v>777</v>
+        <v>854</v>
       </c>
       <c r="P117" t="s">
-        <v>778</v>
+        <v>855</v>
       </c>
       <c r="Q117" t="s">
         <v>80</v>
       </c>
       <c r="R117" t="s">
         <v>81</v>
       </c>
       <c r="S117" t="s">
         <v>81</v>
       </c>
       <c r="T117" t="s">
         <v>81</v>
       </c>
       <c r="X117" t="s">
-        <v>779</v>
+        <v>856</v>
       </c>
       <c r="Y117" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:25">
+        <v>857</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>854</v>
+      </c>
+      <c r="AA117" t="s">
+        <v>858</v>
+      </c>
+      <c r="AB117" t="s">
+        <v>859</v>
+      </c>
+      <c r="AC117" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ117" t="s">
+        <v>856</v>
+      </c>
+      <c r="AK117" t="s">
+        <v>854</v>
+      </c>
+      <c r="AL117" t="s">
+        <v>860</v>
+      </c>
+      <c r="AM117" t="s">
+        <v>861</v>
+      </c>
+      <c r="AN117" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ117" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU117" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="118" spans="1:47">
       <c r="A118">
-        <v>106646</v>
+        <v>107623</v>
       </c>
       <c r="B118" s="1">
-        <v>46041</v>
+        <v>46086</v>
       </c>
       <c r="C118" t="s">
-        <v>84</v>
+        <v>350</v>
       </c>
       <c r="D118" t="s">
-        <v>85</v>
+        <v>351</v>
+      </c>
+      <c r="H118" t="s">
+        <v>466</v>
       </c>
       <c r="I118" t="s">
-        <v>772</v>
+        <v>862</v>
       </c>
       <c r="J118" t="s">
-        <v>748</v>
+        <v>830</v>
       </c>
       <c r="K118" t="s">
-        <v>773</v>
+        <v>863</v>
       </c>
       <c r="L118" t="s">
-        <v>774</v>
+        <v>469</v>
       </c>
       <c r="M118" t="s">
-        <v>775</v>
+        <v>470</v>
       </c>
       <c r="N118" t="s">
-        <v>776</v>
+        <v>864</v>
       </c>
       <c r="O118" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>865</v>
       </c>
       <c r="Q118" t="s">
         <v>80</v>
       </c>
       <c r="R118" t="s">
         <v>81</v>
       </c>
       <c r="S118" t="s">
         <v>81</v>
       </c>
       <c r="T118" t="s">
         <v>81</v>
       </c>
       <c r="X118" t="s">
-        <v>782</v>
+        <v>866</v>
       </c>
       <c r="Y118" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:25">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="119" spans="1:47">
       <c r="A119">
-        <v>106607</v>
+        <v>107597</v>
       </c>
       <c r="B119" s="1">
-        <v>46038</v>
+        <v>46085</v>
       </c>
       <c r="C119" t="s">
         <v>69</v>
       </c>
       <c r="D119" t="s">
         <v>70</v>
       </c>
       <c r="H119" t="s">
-        <v>624</v>
+        <v>94</v>
       </c>
       <c r="I119" t="s">
-        <v>784</v>
+        <v>868</v>
       </c>
       <c r="J119" t="s">
-        <v>785</v>
+        <v>835</v>
       </c>
       <c r="K119" t="s">
-        <v>626</v>
+        <v>869</v>
       </c>
       <c r="L119" t="s">
-        <v>627</v>
+        <v>870</v>
       </c>
       <c r="M119" t="s">
-        <v>628</v>
+        <v>871</v>
       </c>
       <c r="N119" t="s">
-        <v>236</v>
+        <v>872</v>
       </c>
       <c r="O119" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>873</v>
       </c>
       <c r="Q119" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R119" t="s">
         <v>81</v>
       </c>
       <c r="S119" t="s">
         <v>81</v>
       </c>
       <c r="T119" t="s">
         <v>81</v>
       </c>
       <c r="X119" t="s">
-        <v>788</v>
+        <v>874</v>
       </c>
       <c r="Y119" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:25">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="120" spans="1:47">
       <c r="A120">
-        <v>106610</v>
+        <v>107598</v>
       </c>
       <c r="B120" s="1">
-        <v>46038</v>
+        <v>46085</v>
       </c>
       <c r="C120" t="s">
         <v>69</v>
       </c>
       <c r="D120" t="s">
         <v>70</v>
       </c>
       <c r="H120" t="s">
-        <v>71</v>
+        <v>528</v>
       </c>
       <c r="I120" t="s">
-        <v>790</v>
+        <v>876</v>
       </c>
       <c r="J120" t="s">
-        <v>791</v>
+        <v>835</v>
       </c>
       <c r="K120" t="s">
-        <v>573</v>
+        <v>530</v>
       </c>
       <c r="L120" t="s">
-        <v>75</v>
+        <v>531</v>
       </c>
       <c r="M120" t="s">
-        <v>76</v>
+        <v>532</v>
       </c>
       <c r="N120" t="s">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="O120" t="s">
-        <v>749</v>
+        <v>877</v>
       </c>
       <c r="P120" t="s">
-        <v>792</v>
+        <v>878</v>
       </c>
       <c r="Q120" t="s">
         <v>80</v>
       </c>
       <c r="R120" t="s">
         <v>81</v>
       </c>
       <c r="S120" t="s">
         <v>81</v>
       </c>
       <c r="T120" t="s">
         <v>81</v>
       </c>
       <c r="X120" t="s">
-        <v>793</v>
+        <v>879</v>
       </c>
       <c r="Y120" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:25">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="121" spans="1:47">
       <c r="A121">
-        <v>106614</v>
+        <v>107599</v>
       </c>
       <c r="B121" s="1">
-        <v>46038</v>
+        <v>46085</v>
       </c>
       <c r="C121" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D121" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H121" t="s">
-        <v>86</v>
+        <v>528</v>
       </c>
       <c r="I121" t="s">
-        <v>795</v>
+        <v>881</v>
       </c>
       <c r="J121" t="s">
-        <v>791</v>
+        <v>835</v>
       </c>
       <c r="K121" t="s">
-        <v>796</v>
+        <v>530</v>
       </c>
       <c r="L121" t="s">
-        <v>797</v>
+        <v>531</v>
       </c>
       <c r="M121" t="s">
-        <v>798</v>
+        <v>532</v>
       </c>
       <c r="N121" t="s">
-        <v>799</v>
+        <v>533</v>
       </c>
       <c r="O121" t="s">
-        <v>800</v>
+        <v>877</v>
       </c>
       <c r="P121" t="s">
-        <v>801</v>
+        <v>882</v>
       </c>
       <c r="Q121" t="s">
         <v>80</v>
       </c>
       <c r="R121" t="s">
         <v>81</v>
       </c>
       <c r="S121" t="s">
         <v>81</v>
       </c>
       <c r="T121" t="s">
         <v>81</v>
       </c>
       <c r="X121" t="s">
-        <v>802</v>
+        <v>883</v>
       </c>
       <c r="Y121" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:25">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="122" spans="1:47">
       <c r="A122">
-        <v>106616</v>
+        <v>107600</v>
       </c>
       <c r="B122" s="1">
-        <v>46038</v>
+        <v>46085</v>
       </c>
       <c r="C122" t="s">
         <v>69</v>
       </c>
       <c r="D122" t="s">
         <v>70</v>
       </c>
       <c r="H122" t="s">
+        <v>528</v>
+      </c>
+      <c r="I122" t="s">
+        <v>885</v>
+      </c>
+      <c r="J122" t="s">
+        <v>835</v>
+      </c>
+      <c r="K122" t="s">
+        <v>530</v>
+      </c>
+      <c r="L122" t="s">
+        <v>531</v>
+      </c>
+      <c r="M122" t="s">
+        <v>532</v>
+      </c>
+      <c r="N122" t="s">
+        <v>533</v>
+      </c>
+      <c r="O122" t="s">
+        <v>886</v>
+      </c>
+      <c r="P122" t="s">
+        <v>887</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>80</v>
+      </c>
+      <c r="R122" t="s">
+        <v>81</v>
+      </c>
+      <c r="S122" t="s">
+        <v>81</v>
+      </c>
+      <c r="T122" t="s">
+        <v>81</v>
+      </c>
+      <c r="X122" t="s">
+        <v>888</v>
+      </c>
+      <c r="Y122" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="123" spans="1:47">
+      <c r="A123">
+        <v>107604</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46085</v>
+      </c>
+      <c r="C123" t="s">
+        <v>69</v>
+      </c>
+      <c r="D123" t="s">
+        <v>70</v>
+      </c>
+      <c r="H123" t="s">
+        <v>528</v>
+      </c>
+      <c r="I123" t="s">
+        <v>890</v>
+      </c>
+      <c r="J123" t="s">
+        <v>835</v>
+      </c>
+      <c r="K123" t="s">
+        <v>530</v>
+      </c>
+      <c r="L123" t="s">
+        <v>531</v>
+      </c>
+      <c r="M123" t="s">
+        <v>532</v>
+      </c>
+      <c r="N123" t="s">
+        <v>533</v>
+      </c>
+      <c r="O123" t="s">
+        <v>891</v>
+      </c>
+      <c r="P123" t="s">
+        <v>892</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>80</v>
+      </c>
+      <c r="R123" t="s">
+        <v>81</v>
+      </c>
+      <c r="S123" t="s">
+        <v>81</v>
+      </c>
+      <c r="T123" t="s">
+        <v>81</v>
+      </c>
+      <c r="X123" t="s">
+        <v>893</v>
+      </c>
+      <c r="Y123" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="124" spans="1:47">
+      <c r="A124">
+        <v>107605</v>
+      </c>
+      <c r="B124" s="1">
+        <v>46085</v>
+      </c>
+      <c r="C124" t="s">
+        <v>69</v>
+      </c>
+      <c r="D124" t="s">
+        <v>70</v>
+      </c>
+      <c r="H124" t="s">
+        <v>528</v>
+      </c>
+      <c r="I124" t="s">
+        <v>895</v>
+      </c>
+      <c r="J124" t="s">
+        <v>835</v>
+      </c>
+      <c r="K124" t="s">
+        <v>530</v>
+      </c>
+      <c r="L124" t="s">
+        <v>531</v>
+      </c>
+      <c r="M124" t="s">
+        <v>532</v>
+      </c>
+      <c r="N124" t="s">
+        <v>533</v>
+      </c>
+      <c r="O124" t="s">
+        <v>896</v>
+      </c>
+      <c r="P124" t="s">
+        <v>897</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>80</v>
+      </c>
+      <c r="R124" t="s">
+        <v>81</v>
+      </c>
+      <c r="S124" t="s">
+        <v>81</v>
+      </c>
+      <c r="T124" t="s">
+        <v>81</v>
+      </c>
+      <c r="X124" t="s">
+        <v>898</v>
+      </c>
+      <c r="Y124" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="125" spans="1:47">
+      <c r="A125">
+        <v>107606</v>
+      </c>
+      <c r="B125" s="1">
+        <v>46085</v>
+      </c>
+      <c r="C125" t="s">
+        <v>451</v>
+      </c>
+      <c r="D125" t="s">
+        <v>452</v>
+      </c>
+      <c r="H125" t="s">
         <v>71</v>
       </c>
-      <c r="I122" t="s">
-[...169 lines deleted...]
-      </c>
       <c r="I125" t="s">
-        <v>804</v>
+        <v>900</v>
       </c>
       <c r="J125" t="s">
-        <v>785</v>
+        <v>835</v>
       </c>
       <c r="K125" t="s">
-        <v>276</v>
+        <v>454</v>
       </c>
       <c r="L125" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="M125" t="s">
-        <v>278</v>
+        <v>456</v>
       </c>
       <c r="N125" t="s">
-        <v>279</v>
+        <v>99</v>
       </c>
       <c r="O125" t="s">
-        <v>743</v>
+        <v>901</v>
       </c>
       <c r="P125" t="s">
-        <v>811</v>
+        <v>902</v>
       </c>
       <c r="Q125" t="s">
         <v>80</v>
       </c>
       <c r="R125" t="s">
         <v>81</v>
       </c>
       <c r="S125" t="s">
         <v>81</v>
       </c>
       <c r="T125" t="s">
         <v>81</v>
       </c>
       <c r="X125" t="s">
-        <v>806</v>
+        <v>903</v>
       </c>
       <c r="Y125" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:25">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="126" spans="1:47">
       <c r="A126">
-        <v>106580</v>
+        <v>107608</v>
       </c>
       <c r="B126" s="1">
-        <v>46037</v>
+        <v>46085</v>
       </c>
       <c r="C126" t="s">
         <v>69</v>
       </c>
       <c r="D126" t="s">
         <v>70</v>
       </c>
+      <c r="H126" t="s">
+        <v>69</v>
+      </c>
       <c r="I126" t="s">
-        <v>813</v>
+        <v>905</v>
       </c>
       <c r="J126" t="s">
-        <v>785</v>
+        <v>835</v>
       </c>
       <c r="K126" t="s">
-        <v>358</v>
+        <v>906</v>
       </c>
       <c r="L126" t="s">
-        <v>359</v>
+        <v>907</v>
       </c>
       <c r="M126" t="s">
-        <v>360</v>
+        <v>908</v>
       </c>
       <c r="N126" t="s">
-        <v>236</v>
+        <v>757</v>
       </c>
       <c r="O126" t="s">
-        <v>814</v>
+        <v>909</v>
       </c>
       <c r="P126" t="s">
-        <v>815</v>
+        <v>910</v>
       </c>
       <c r="Q126" t="s">
         <v>80</v>
       </c>
       <c r="R126" t="s">
         <v>81</v>
       </c>
       <c r="S126" t="s">
         <v>81</v>
       </c>
       <c r="T126" t="s">
         <v>81</v>
       </c>
       <c r="X126" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:25">
+        <v>911</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>912</v>
+      </c>
+      <c r="AA126" t="s">
+        <v>913</v>
+      </c>
+      <c r="AB126" t="s">
+        <v>914</v>
+      </c>
+      <c r="AC126" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ126" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="127" spans="1:47">
       <c r="A127">
-        <v>106582</v>
+        <v>107609</v>
       </c>
       <c r="B127" s="1">
-        <v>46037</v>
+        <v>46085</v>
       </c>
       <c r="C127" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D127" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H127" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="I127" t="s">
-        <v>804</v>
+        <v>916</v>
       </c>
       <c r="J127" t="s">
-        <v>785</v>
+        <v>835</v>
       </c>
       <c r="K127" t="s">
-        <v>276</v>
+        <v>906</v>
       </c>
       <c r="L127" t="s">
-        <v>277</v>
+        <v>907</v>
       </c>
       <c r="M127" t="s">
-        <v>278</v>
+        <v>908</v>
       </c>
       <c r="N127" t="s">
-        <v>279</v>
+        <v>757</v>
       </c>
       <c r="O127" t="s">
-        <v>739</v>
+        <v>917</v>
       </c>
       <c r="P127" t="s">
-        <v>818</v>
+        <v>918</v>
       </c>
       <c r="Q127" t="s">
         <v>80</v>
       </c>
       <c r="R127" t="s">
         <v>81</v>
       </c>
       <c r="S127" t="s">
         <v>81</v>
       </c>
       <c r="T127" t="s">
         <v>81</v>
       </c>
       <c r="X127" t="s">
-        <v>819</v>
+        <v>919</v>
       </c>
       <c r="Y127" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:25">
+        <v>920</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>921</v>
+      </c>
+      <c r="AB127" t="s">
+        <v>922</v>
+      </c>
+      <c r="AC127" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD127" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE127" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF127" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ127" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="128" spans="1:47">
       <c r="A128">
-        <v>106588</v>
+        <v>107611</v>
       </c>
       <c r="B128" s="1">
-        <v>46037</v>
+        <v>46085</v>
       </c>
       <c r="C128" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D128" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H128" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I128" t="s">
-        <v>804</v>
+        <v>923</v>
       </c>
       <c r="J128" t="s">
-        <v>785</v>
+        <v>835</v>
       </c>
       <c r="K128" t="s">
-        <v>276</v>
+        <v>383</v>
       </c>
       <c r="L128" t="s">
-        <v>277</v>
+        <v>384</v>
       </c>
       <c r="M128" t="s">
-        <v>278</v>
+        <v>385</v>
       </c>
       <c r="N128" t="s">
-        <v>279</v>
+        <v>386</v>
       </c>
       <c r="O128" t="s">
-        <v>739</v>
+        <v>924</v>
       </c>
       <c r="P128" t="s">
-        <v>821</v>
+        <v>925</v>
       </c>
       <c r="Q128" t="s">
         <v>80</v>
       </c>
       <c r="R128" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S128" t="s">
         <v>81</v>
       </c>
       <c r="T128" t="s">
         <v>81</v>
       </c>
+      <c r="V128" t="s">
+        <v>926</v>
+      </c>
       <c r="X128" t="s">
-        <v>809</v>
+        <v>927</v>
       </c>
       <c r="Y128" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:36">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="129" spans="1:25">
       <c r="A129">
-        <v>106601</v>
+        <v>107570</v>
       </c>
       <c r="B129" s="1">
-        <v>46037</v>
+        <v>46084</v>
       </c>
       <c r="C129" t="s">
-        <v>84</v>
+        <v>451</v>
       </c>
       <c r="D129" t="s">
-        <v>85</v>
+        <v>452</v>
       </c>
       <c r="H129" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I129" t="s">
-        <v>822</v>
+        <v>929</v>
       </c>
       <c r="J129" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="K129" t="s">
-        <v>276</v>
+        <v>454</v>
       </c>
       <c r="L129" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="M129" t="s">
-        <v>278</v>
+        <v>456</v>
       </c>
       <c r="N129" t="s">
-        <v>279</v>
+        <v>99</v>
       </c>
       <c r="O129" t="s">
-        <v>743</v>
+        <v>930</v>
       </c>
       <c r="P129" t="s">
-        <v>823</v>
+        <v>931</v>
       </c>
       <c r="Q129" t="s">
         <v>80</v>
       </c>
       <c r="R129" t="s">
         <v>81</v>
       </c>
       <c r="S129" t="s">
         <v>81</v>
       </c>
       <c r="T129" t="s">
         <v>81</v>
       </c>
       <c r="X129" t="s">
-        <v>824</v>
+        <v>932</v>
       </c>
       <c r="Y129" t="s">
-        <v>825</v>
-[...23 lines deleted...]
-    <row r="130" spans="1:36">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="130" spans="1:25">
       <c r="A130">
-        <v>106604</v>
+        <v>107580</v>
       </c>
       <c r="B130" s="1">
-        <v>46037</v>
+        <v>46084</v>
       </c>
       <c r="C130" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D130" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H130" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I130" t="s">
-        <v>829</v>
+        <v>934</v>
       </c>
       <c r="J130" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="K130" t="s">
-        <v>276</v>
+        <v>383</v>
       </c>
       <c r="L130" t="s">
-        <v>277</v>
+        <v>384</v>
       </c>
       <c r="M130" t="s">
-        <v>278</v>
+        <v>385</v>
       </c>
       <c r="N130" t="s">
-        <v>279</v>
+        <v>386</v>
       </c>
       <c r="O130" t="s">
-        <v>830</v>
+        <v>924</v>
       </c>
       <c r="P130" t="s">
-        <v>831</v>
+        <v>935</v>
       </c>
       <c r="Q130" t="s">
         <v>80</v>
       </c>
       <c r="R130" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S130" t="s">
         <v>81</v>
       </c>
       <c r="T130" t="s">
         <v>81</v>
       </c>
+      <c r="V130" t="s">
+        <v>936</v>
+      </c>
       <c r="X130" t="s">
-        <v>832</v>
+        <v>937</v>
       </c>
       <c r="Y130" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:36">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25">
       <c r="A131">
-        <v>106605</v>
+        <v>107581</v>
       </c>
       <c r="B131" s="1">
-        <v>46037</v>
+        <v>46084</v>
       </c>
       <c r="C131" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D131" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H131" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I131" t="s">
-        <v>834</v>
+        <v>939</v>
       </c>
       <c r="J131" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="K131" t="s">
-        <v>276</v>
+        <v>383</v>
       </c>
       <c r="L131" t="s">
-        <v>277</v>
+        <v>384</v>
       </c>
       <c r="M131" t="s">
-        <v>278</v>
+        <v>385</v>
       </c>
       <c r="N131" t="s">
-        <v>279</v>
+        <v>386</v>
       </c>
       <c r="O131" t="s">
-        <v>835</v>
+        <v>924</v>
       </c>
       <c r="P131" t="s">
-        <v>836</v>
+        <v>940</v>
       </c>
       <c r="Q131" t="s">
         <v>80</v>
       </c>
       <c r="R131" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S131" t="s">
         <v>81</v>
       </c>
       <c r="T131" t="s">
         <v>81</v>
       </c>
+      <c r="V131" t="s">
+        <v>941</v>
+      </c>
       <c r="X131" t="s">
-        <v>837</v>
+        <v>942</v>
       </c>
       <c r="Y131" t="s">
-        <v>838</v>
+        <v>943</v>
+      </c>
+    </row>
+    <row r="132" spans="1:25">
+      <c r="A132">
+        <v>107582</v>
+      </c>
+      <c r="B132" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C132" t="s">
+        <v>123</v>
+      </c>
+      <c r="D132" t="s">
+        <v>124</v>
+      </c>
+      <c r="H132" t="s">
+        <v>438</v>
+      </c>
+      <c r="I132" t="s">
+        <v>944</v>
+      </c>
+      <c r="J132" t="s">
+        <v>744</v>
+      </c>
+      <c r="L132" t="s">
+        <v>441</v>
+      </c>
+      <c r="M132" t="s">
+        <v>442</v>
+      </c>
+      <c r="N132" t="s">
+        <v>129</v>
+      </c>
+      <c r="O132" t="s">
+        <v>945</v>
+      </c>
+      <c r="P132" t="s">
+        <v>946</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>80</v>
+      </c>
+      <c r="R132" t="s">
+        <v>81</v>
+      </c>
+      <c r="S132" t="s">
+        <v>81</v>
+      </c>
+      <c r="T132" t="s">
+        <v>81</v>
+      </c>
+      <c r="X132" t="s">
+        <v>944</v>
+      </c>
+      <c r="Y132" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="133" spans="1:25">
+      <c r="A133">
+        <v>107584</v>
+      </c>
+      <c r="B133" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C133" t="s">
+        <v>69</v>
+      </c>
+      <c r="D133" t="s">
+        <v>70</v>
+      </c>
+      <c r="H133" t="s">
+        <v>528</v>
+      </c>
+      <c r="I133" t="s">
+        <v>948</v>
+      </c>
+      <c r="J133" t="s">
+        <v>744</v>
+      </c>
+      <c r="K133" t="s">
+        <v>949</v>
+      </c>
+      <c r="L133" t="s">
+        <v>950</v>
+      </c>
+      <c r="M133" t="s">
+        <v>951</v>
+      </c>
+      <c r="N133" t="s">
+        <v>952</v>
+      </c>
+      <c r="O133" t="s">
+        <v>953</v>
+      </c>
+      <c r="P133" t="s">
+        <v>954</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>80</v>
+      </c>
+      <c r="R133" t="s">
+        <v>81</v>
+      </c>
+      <c r="S133" t="s">
+        <v>81</v>
+      </c>
+      <c r="T133" t="s">
+        <v>81</v>
+      </c>
+      <c r="X133" t="s">
+        <v>955</v>
+      </c>
+      <c r="Y133" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="134" spans="1:25">
+      <c r="A134">
+        <v>107585</v>
+      </c>
+      <c r="B134" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C134" t="s">
+        <v>69</v>
+      </c>
+      <c r="D134" t="s">
+        <v>70</v>
+      </c>
+      <c r="H134" t="s">
+        <v>69</v>
+      </c>
+      <c r="I134" t="s">
+        <v>957</v>
+      </c>
+      <c r="J134" t="s">
+        <v>744</v>
+      </c>
+      <c r="K134" t="s">
+        <v>745</v>
+      </c>
+      <c r="L134" t="s">
+        <v>746</v>
+      </c>
+      <c r="M134" t="s">
+        <v>747</v>
+      </c>
+      <c r="N134" t="s">
+        <v>748</v>
+      </c>
+      <c r="O134" t="s">
+        <v>958</v>
+      </c>
+      <c r="P134" t="s">
+        <v>959</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>80</v>
+      </c>
+      <c r="R134" t="s">
+        <v>81</v>
+      </c>
+      <c r="S134" t="s">
+        <v>81</v>
+      </c>
+      <c r="T134" t="s">
+        <v>81</v>
+      </c>
+      <c r="X134" t="s">
+        <v>960</v>
+      </c>
+      <c r="Y134" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="135" spans="1:25">
+      <c r="A135">
+        <v>107587</v>
+      </c>
+      <c r="B135" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C135" t="s">
+        <v>69</v>
+      </c>
+      <c r="D135" t="s">
+        <v>70</v>
+      </c>
+      <c r="H135" t="s">
+        <v>69</v>
+      </c>
+      <c r="I135" t="s">
+        <v>962</v>
+      </c>
+      <c r="J135" t="s">
+        <v>744</v>
+      </c>
+      <c r="K135" t="s">
+        <v>745</v>
+      </c>
+      <c r="L135" t="s">
+        <v>746</v>
+      </c>
+      <c r="M135" t="s">
+        <v>747</v>
+      </c>
+      <c r="N135" t="s">
+        <v>748</v>
+      </c>
+      <c r="O135" t="s">
+        <v>963</v>
+      </c>
+      <c r="P135" t="s">
+        <v>964</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>80</v>
+      </c>
+      <c r="R135" t="s">
+        <v>81</v>
+      </c>
+      <c r="S135" t="s">
+        <v>81</v>
+      </c>
+      <c r="T135" t="s">
+        <v>81</v>
+      </c>
+      <c r="X135" t="s">
+        <v>965</v>
+      </c>
+      <c r="Y135" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="136" spans="1:25">
+      <c r="A136">
+        <v>107588</v>
+      </c>
+      <c r="B136" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C136" t="s">
+        <v>69</v>
+      </c>
+      <c r="D136" t="s">
+        <v>70</v>
+      </c>
+      <c r="H136" t="s">
+        <v>69</v>
+      </c>
+      <c r="I136" t="s">
+        <v>962</v>
+      </c>
+      <c r="J136" t="s">
+        <v>744</v>
+      </c>
+      <c r="K136" t="s">
+        <v>745</v>
+      </c>
+      <c r="L136" t="s">
+        <v>746</v>
+      </c>
+      <c r="M136" t="s">
+        <v>747</v>
+      </c>
+      <c r="N136" t="s">
+        <v>748</v>
+      </c>
+      <c r="O136" t="s">
+        <v>963</v>
+      </c>
+      <c r="P136" t="s">
+        <v>964</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>80</v>
+      </c>
+      <c r="R136" t="s">
+        <v>81</v>
+      </c>
+      <c r="S136" t="s">
+        <v>81</v>
+      </c>
+      <c r="T136" t="s">
+        <v>81</v>
+      </c>
+      <c r="X136" t="s">
+        <v>965</v>
+      </c>
+      <c r="Y136" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="137" spans="1:25">
+      <c r="A137">
+        <v>107592</v>
+      </c>
+      <c r="B137" s="1">
+        <v>46084</v>
+      </c>
+      <c r="C137" t="s">
+        <v>240</v>
+      </c>
+      <c r="D137" t="s">
+        <v>241</v>
+      </c>
+      <c r="H137" t="s">
+        <v>71</v>
+      </c>
+      <c r="I137" t="s">
+        <v>967</v>
+      </c>
+      <c r="J137" t="s">
+        <v>744</v>
+      </c>
+      <c r="K137" t="s">
+        <v>968</v>
+      </c>
+      <c r="L137" t="s">
+        <v>325</v>
+      </c>
+      <c r="M137" t="s">
+        <v>969</v>
+      </c>
+      <c r="N137" t="s">
+        <v>539</v>
+      </c>
+      <c r="O137" t="s">
+        <v>970</v>
+      </c>
+      <c r="P137" t="s">
+        <v>971</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>80</v>
+      </c>
+      <c r="R137" t="s">
+        <v>81</v>
+      </c>
+      <c r="S137" t="s">
+        <v>81</v>
+      </c>
+      <c r="T137" t="s">
+        <v>81</v>
+      </c>
+      <c r="X137" t="s">
+        <v>972</v>
+      </c>
+      <c r="Y137" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="138" spans="1:25">
+      <c r="A138">
+        <v>107544</v>
+      </c>
+      <c r="B138" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C138" t="s">
+        <v>350</v>
+      </c>
+      <c r="D138" t="s">
+        <v>351</v>
+      </c>
+      <c r="H138" t="s">
+        <v>973</v>
+      </c>
+      <c r="I138" t="s">
+        <v>974</v>
+      </c>
+      <c r="J138" t="s">
+        <v>975</v>
+      </c>
+      <c r="K138" t="s">
+        <v>976</v>
+      </c>
+      <c r="L138" t="s">
+        <v>977</v>
+      </c>
+      <c r="M138" t="s">
+        <v>978</v>
+      </c>
+      <c r="N138" t="s">
+        <v>357</v>
+      </c>
+      <c r="O138" t="s">
+        <v>979</v>
+      </c>
+      <c r="P138" t="s">
+        <v>980</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>80</v>
+      </c>
+      <c r="R138" t="s">
+        <v>80</v>
+      </c>
+      <c r="S138" t="s">
+        <v>81</v>
+      </c>
+      <c r="T138" t="s">
+        <v>80</v>
+      </c>
+      <c r="X138" t="s">
+        <v>981</v>
+      </c>
+      <c r="Y138" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="139" spans="1:25">
+      <c r="A139">
+        <v>107550</v>
+      </c>
+      <c r="B139" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C139" t="s">
+        <v>69</v>
+      </c>
+      <c r="D139" t="s">
+        <v>70</v>
+      </c>
+      <c r="H139" t="s">
+        <v>71</v>
+      </c>
+      <c r="I139" t="s">
+        <v>983</v>
+      </c>
+      <c r="J139" t="s">
+        <v>984</v>
+      </c>
+      <c r="K139" t="s">
+        <v>74</v>
+      </c>
+      <c r="L139" t="s">
+        <v>75</v>
+      </c>
+      <c r="M139" t="s">
+        <v>76</v>
+      </c>
+      <c r="N139" t="s">
+        <v>77</v>
+      </c>
+      <c r="O139" t="s">
+        <v>985</v>
+      </c>
+      <c r="P139" t="s">
+        <v>986</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>80</v>
+      </c>
+      <c r="R139" t="s">
+        <v>81</v>
+      </c>
+      <c r="S139" t="s">
+        <v>81</v>
+      </c>
+      <c r="T139" t="s">
+        <v>81</v>
+      </c>
+      <c r="X139" t="s">
+        <v>987</v>
+      </c>
+      <c r="Y139" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="140" spans="1:25">
+      <c r="A140">
+        <v>107551</v>
+      </c>
+      <c r="B140" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C140" t="s">
+        <v>69</v>
+      </c>
+      <c r="D140" t="s">
+        <v>70</v>
+      </c>
+      <c r="H140" t="s">
+        <v>71</v>
+      </c>
+      <c r="I140" t="s">
+        <v>989</v>
+      </c>
+      <c r="J140" t="s">
+        <v>984</v>
+      </c>
+      <c r="K140" t="s">
+        <v>74</v>
+      </c>
+      <c r="L140" t="s">
+        <v>75</v>
+      </c>
+      <c r="M140" t="s">
+        <v>76</v>
+      </c>
+      <c r="N140" t="s">
+        <v>77</v>
+      </c>
+      <c r="O140" t="s">
+        <v>346</v>
+      </c>
+      <c r="P140" t="s">
+        <v>990</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>80</v>
+      </c>
+      <c r="R140" t="s">
+        <v>81</v>
+      </c>
+      <c r="S140" t="s">
+        <v>81</v>
+      </c>
+      <c r="T140" t="s">
+        <v>81</v>
+      </c>
+      <c r="X140" t="s">
+        <v>991</v>
+      </c>
+      <c r="Y140" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="141" spans="1:25">
+      <c r="A141">
+        <v>107552</v>
+      </c>
+      <c r="B141" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C141" t="s">
+        <v>123</v>
+      </c>
+      <c r="D141" t="s">
+        <v>124</v>
+      </c>
+      <c r="H141" t="s">
+        <v>125</v>
+      </c>
+      <c r="I141" t="s">
+        <v>993</v>
+      </c>
+      <c r="J141" t="s">
+        <v>984</v>
+      </c>
+      <c r="L141" t="s">
+        <v>127</v>
+      </c>
+      <c r="M141" t="s">
+        <v>128</v>
+      </c>
+      <c r="N141" t="s">
+        <v>129</v>
+      </c>
+      <c r="O141" t="s">
+        <v>994</v>
+      </c>
+      <c r="P141" t="s">
+        <v>995</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>80</v>
+      </c>
+      <c r="R141" t="s">
+        <v>81</v>
+      </c>
+      <c r="S141" t="s">
+        <v>81</v>
+      </c>
+      <c r="T141" t="s">
+        <v>81</v>
+      </c>
+      <c r="X141" t="s">
+        <v>993</v>
+      </c>
+      <c r="Y141" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="142" spans="1:25">
+      <c r="A142">
+        <v>107554</v>
+      </c>
+      <c r="B142" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C142" t="s">
+        <v>123</v>
+      </c>
+      <c r="D142" t="s">
+        <v>124</v>
+      </c>
+      <c r="I142" t="s">
+        <v>997</v>
+      </c>
+      <c r="J142" t="s">
+        <v>984</v>
+      </c>
+      <c r="K142" t="s">
+        <v>252</v>
+      </c>
+      <c r="L142" t="s">
+        <v>253</v>
+      </c>
+      <c r="M142" t="s">
+        <v>254</v>
+      </c>
+      <c r="N142" t="s">
+        <v>129</v>
+      </c>
+      <c r="O142" t="s">
+        <v>998</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>81</v>
+      </c>
+      <c r="R142" t="s">
+        <v>81</v>
+      </c>
+      <c r="S142" t="s">
+        <v>81</v>
+      </c>
+      <c r="T142" t="s">
+        <v>81</v>
+      </c>
+      <c r="X142" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:25">
+      <c r="A143">
+        <v>107558</v>
+      </c>
+      <c r="B143" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C143" t="s">
+        <v>123</v>
+      </c>
+      <c r="D143" t="s">
+        <v>124</v>
+      </c>
+      <c r="H143" t="s">
+        <v>137</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J143" t="s">
+        <v>984</v>
+      </c>
+      <c r="K143" t="s">
+        <v>140</v>
+      </c>
+      <c r="L143" t="s">
+        <v>141</v>
+      </c>
+      <c r="M143" t="s">
+        <v>142</v>
+      </c>
+      <c r="N143" t="s">
+        <v>1001</v>
+      </c>
+      <c r="O143" t="s">
+        <v>1002</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>81</v>
+      </c>
+      <c r="R143" t="s">
+        <v>81</v>
+      </c>
+      <c r="S143" t="s">
+        <v>81</v>
+      </c>
+      <c r="T143" t="s">
+        <v>81</v>
+      </c>
+      <c r="X143" t="s">
+        <v>1003</v>
+      </c>
+      <c r="Y143" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="144" spans="1:25">
+      <c r="A144">
+        <v>107565</v>
+      </c>
+      <c r="B144" s="1">
+        <v>46083</v>
+      </c>
+      <c r="C144" t="s">
+        <v>69</v>
+      </c>
+      <c r="D144" t="s">
+        <v>70</v>
+      </c>
+      <c r="H144" t="s">
+        <v>528</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J144" t="s">
+        <v>984</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1006</v>
+      </c>
+      <c r="L144" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1008</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1009</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1010</v>
+      </c>
+      <c r="P144" t="s">
+        <v>1011</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>80</v>
+      </c>
+      <c r="R144" t="s">
+        <v>81</v>
+      </c>
+      <c r="S144" t="s">
+        <v>81</v>
+      </c>
+      <c r="T144" t="s">
+        <v>81</v>
+      </c>
+      <c r="X144" t="s">
+        <v>1012</v>
+      </c>
+      <c r="Y144" t="s">
+        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>