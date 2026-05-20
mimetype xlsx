--- v3 (2026-04-01)
+++ v4 (2026-05-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2571" uniqueCount="1014">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="818">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2883 +219,2295 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>prodej části vodního díla k.ú. Malovice u Netolic</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Malovice u Netolic, Malovice, okres Prachatice</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava vodního toku, ev. č. DVT-00000924, umístěná na pozemku parc. č. 2737 k.ú. Malovice u Netolic v délce 250 m</t>
+  </si>
+  <si>
+    <t>88000</t>
+  </si>
+  <si>
+    <t>Povodí Ohře, státní podnik</t>
+  </si>
+  <si>
+    <t>7ptt8gm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k. ú. Kryštofovy Hamry</t>
+  </si>
+  <si>
+    <t>2026-06-20</t>
+  </si>
+  <si>
+    <t>474636228</t>
+  </si>
+  <si>
+    <t>nedelova@poh.cz</t>
+  </si>
+  <si>
+    <t>Nedělová Dagmar</t>
+  </si>
+  <si>
+    <t>Odbor právní a evidence pozemků</t>
+  </si>
+  <si>
+    <t>Kryštofovy Hamry, Kryštofovy Hamry, okres Chomutov</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej nově vzniklé p. p. č. 329/2 (vzniká z p. p. č. 329) v k. ú. Kryštofovy Hamry dle geometrického plánu č. 317-1/2026 v souvislosti s výstavbou rodinného domu. Předmětná parcela bude tvořit funkční celek s rodinným domem ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>513590</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>pozemek v k. ú. Újezd u Valašských Klobouk</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Újezd u Valašských Klobouk, Újezd, okres Zlín</t>
+  </si>
+  <si>
+    <t>983/115</t>
+  </si>
+  <si>
+    <t>pozemek o výměře 78 m2 oddělený z pozemku p. č. 983/73 geometrickým plánem č. 1058-2257/2025</t>
+  </si>
+  <si>
+    <t>40090</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství</t>
-[...5 lines deleted...]
-    <t>2026-05-02</t>
+    <t>Prodej pozemku p.č. 2176 v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>956193106</t>
+  </si>
+  <si>
+    <t>hana.duskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Dušková</t>
+  </si>
+  <si>
+    <t>LS Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Malíkov nad Nežárkou, Horní Pěna, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2176 o výměře 3291 m2 s druhem pozemku lesní pozemek v k.ú. Malíkov nad Nežárkou</t>
+  </si>
+  <si>
+    <t>48380</t>
+  </si>
+  <si>
+    <t>Převod pozemků v k. ú. Mikulovice u Vernéřova</t>
+  </si>
+  <si>
+    <t>Mikulovice u Vernéřova, Klášterec nad Ohří, okres Chomutov</t>
+  </si>
+  <si>
+    <t>333/29</t>
+  </si>
+  <si>
+    <t>Pozemek netvoří žádné koryto vodního toku a z provozního hlediska se jedná o nepotřebný majetek, proto je nabídnutý k převodu.</t>
+  </si>
+  <si>
+    <t>29823</t>
+  </si>
+  <si>
+    <t>39915</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Trojanovice</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Trojanovice, Trojanovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>p.č. 2389, p.č. 2390</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 2389 s druhem pozemku  lesní pozemek o výměře 1224 m2 a p. č. 2390 s druhem pozemku  lesní pozemek o výměře 1852 m2 v k.ú. Trojanovice.</t>
+  </si>
+  <si>
+    <t>404340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.679/2 v k.ú. Těchlovice nad Labem</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Těchlovice nad Labem, Těchlovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>679/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 679/2 v k.ú. Těchlovice nad Labem - ostatní plocha o výměře 702 m2</t>
+  </si>
+  <si>
+    <t>123000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 843/08-1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956235106</t>
+  </si>
+  <si>
+    <t>magdalena.tuckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Magdalena Tučková</t>
+  </si>
+  <si>
+    <t>Lesní správa Litvínov</t>
+  </si>
+  <si>
+    <t>Chudeřín u Litvínova, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>667/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 667/17 druhem pozemku ostatní plocha o výměře 765 m2 v k.ú. Chudeřín u Litvínova. </t>
+  </si>
+  <si>
+    <t>921825</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Čáslavsko</t>
   </si>
   <si>
     <t>724623774</t>
   </si>
   <si>
+    <t>svetlana.pech@seznam.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Čáslavsko, Čáslavsko, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1640/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - zakl. Lesů ČR, s.p.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k. ú. Bratříkov, Radčice a Chlístov u Železného Brodu</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>725627997</t>
+  </si>
+  <si>
+    <t>jakub.polacek@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jakub Poláček</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Labe</t>
+  </si>
+  <si>
+    <t>Bratříkov, Pěnčín, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>1677 dle GP 1677/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1677/2 o výměře 77 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>31535</t>
+  </si>
+  <si>
+    <t>Radčice, Radčice, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>6601</t>
+  </si>
+  <si>
+    <t>2297/4 dle GP 2297/5</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2297/5 o výměře 50 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Chlístov u Železného Brodu, Železný Brod, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>30472</t>
+  </si>
+  <si>
+    <t>759/3 dle GP 759/22</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 759/22 o výměře 54 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>38886</t>
+  </si>
+  <si>
+    <t>760 dle GP 760/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 760/2 o výměře 61 m2 tvoří funkční celek se stavbou občanského vybavení č. p. 47 Bratříkov.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1306/24, k. ú. Řetová dle GP nová parc. č. 1306/69</t>
+  </si>
+  <si>
+    <t>Řetová, Řetová, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>1306/24 dle GP 1306/69</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1306/24 v k. ú. Řetová, který byl oddělen geometrickým plánem jako nový pozemek p. č. 1306/69 o výměře 43 m2. Pozemek tvoří funkční celek s pozemek st. č. 91 Řetová, jehož součástí je budova č. p. 127 Řetová v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>26322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej části pozemku parc. č. 85/6 v k.ú. Lenora </t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>956265115</t>
+  </si>
+  <si>
+    <t>pavel.vacha@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pavel Vácha</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p. - LZ Boubín</t>
+  </si>
+  <si>
+    <t>Lenora, Lenora, okres Prachatice</t>
+  </si>
+  <si>
+    <t>85/6</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 85/6 dle geometrického plánu č. 776-141/2025 - díl "a" o výměře 1 m2</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví, 55 m2 - funkční celek s budovou č.ev. 1953 - prodej vlastníku budovy</t>
+  </si>
+  <si>
+    <t>2026-06-14</t>
+  </si>
+  <si>
+    <t>956266115</t>
+  </si>
+  <si>
+    <t>petr.kjucukov@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Kjučukov, Ph.D.</t>
+  </si>
+  <si>
+    <t>Ládví, Kamenice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>prodej části pozemku č.parc. 577, k.ú. Ládví; výměra části 55 m2, funkční celek s budovou č.ev. 1953, připravován prodej pozemku vlastníku budovy</t>
+  </si>
+  <si>
+    <t>86630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>511/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 511/4 s druhem pozemku ostatní plocha o výměře 308 m2 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>44660</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 366/20 v k.ú. Novosedlice</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Novosedlice, Novosedlice, okres Teplice</t>
+  </si>
+  <si>
+    <t>366/20</t>
+  </si>
+  <si>
+    <t>648000</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.694/11 a 694/26 v k.ú.Proboštov u Teplic</t>
+  </si>
+  <si>
+    <t>474636238</t>
+  </si>
+  <si>
+    <t>bunatova@poh.cz</t>
+  </si>
+  <si>
+    <t>K.Buňatová</t>
+  </si>
+  <si>
+    <t>Proboštov u Teplic, Proboštov, okres Teplice</t>
+  </si>
+  <si>
+    <t>694/11</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>2256.00</t>
+  </si>
+  <si>
+    <t>388032.00</t>
+  </si>
+  <si>
+    <t>694/26 (z pův.694/1)</t>
+  </si>
+  <si>
+    <t>Prodej se realizuje z důvodu majetkoprávního vypořádání pozemku, který tvoří funkční celek s pozemky fyz.osob.</t>
+  </si>
+  <si>
+    <t>Prodej poz.p.č.152/39 v k.ú.Dolní Libchava</t>
+  </si>
+  <si>
+    <t>Dolní Libchava, Česká Lípa, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>152/39 (z pův.152/4)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku se uskutečňuje z důvodu majetkoprávního vypořádání pozemků tvořících funkční celek s pozemky fyz.osoby.</t>
+  </si>
+  <si>
+    <t>158424.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2144/10 k.ú. Rýmařov</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Rýmařov, Rýmařov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2144/10</t>
+  </si>
+  <si>
+    <t>253000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1239/1 o výměře 98 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 265, rodinný dům, k. ú. Kaplice, obec Kaplice, LV č. 1918, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště Český Krumlov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Kaplice, Kaplice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou VŘ</t>
+  </si>
+  <si>
+    <t>1410000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3 o výměře 379 m2, zastavěná plocha a nádvoří, jehož součástí je stavba  č. p. 337, objekt občanské vybavenosti; Katastrální území Horní Benešov, obec Horní Benešov, LV č. 343, Katastrální úřad pro Moravskoslezský kraj, Katastrální pracoviště Bruntál. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Horní Benešov, Horní Benešov, okres Bruntál</t>
+  </si>
+  <si>
+    <t>6300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 201/7 o výměře 56 m2 ostatní plocha, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Jaroslav Černík</t>
+  </si>
+  <si>
+    <t>Podhůří-Harta, Vrchlabí, okres Trutnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej městu </t>
+  </si>
+  <si>
+    <t>118800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 153 o výměře 194 m2, zastavěná plocha a nádvoří, jehož součástí je  stavba Podhůří č. p. 101 -  jiná stavba, pozemek parc. č. 201/3 o výměře 661 m2 -  zahrada, k. ú. Podhůří-Harta, obec Vrchlabí, LV č. 3514, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Trutnov. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>5300000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 74  o výměře 285 m2, zastavěná  plocha a  nádvoří, součástí je stavba  č.p. 50 - stavba občanského vybavení, pozemek parc. č. 122 o výměře 322 m2 - zahrada, k. ú. a obec Hora Svaté Kateřiny, LV č.105, Katastrální úřad pro Ústecký kraj, katastrální pracoviště Most. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Hora Svaté Kateřiny, Hora Svaté Kateřiny, okres Most</t>
+  </si>
+  <si>
+    <t>2322680</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 198 o výměře 575 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 95 stavba občanského vybavení, pozemek parc. č. 73/1 o výměře 330 m2, zahrada, k. ú. Teplice nad Metují, obec Teplice nad Metují, LV č. 472, KÚ pro Královéhradecký kraj, Katastrálního pracoviště Náchod. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>Teplice nad Metují, Teplice nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>4500000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 865 včetně č. p. 87, pozemek p. č. 864/17 v k. ú. Sedlešovice</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Sedlešovice, Nový Šaldorf-Sedlešovice, okres Znojmo</t>
+  </si>
+  <si>
+    <t>p. č. 865, p. č. 864/17</t>
+  </si>
+  <si>
+    <t>K Tunelu</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 864/17, o výměře 700 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha, pozemek p. č. 865, o výměře 87 m2, druh pozemku - zastavěná plocha a nádvoří, včetně stavby č. p. 87 (rod. dům)</t>
+  </si>
+  <si>
+    <t>1354000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Staré Hamry 2</t>
+  </si>
+  <si>
+    <t>Staré Hamry 2, Ostravice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>p. č. st. 3841/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. st. 3841/2 s druhem pozemku zastavěná plocha a nádvoří o výměře 16 m2.</t>
+  </si>
+  <si>
+    <t>13300</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1575/2 v k.ú. Moravičany</t>
+  </si>
+  <si>
+    <t>Moravičany, Moravičany, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2309, 2308/11</t>
+  </si>
+  <si>
+    <t>117000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.2583/47 v k.ú. Horní Litvínov</t>
+  </si>
+  <si>
+    <t>Horní Litvínov, Litvínov, okres Most</t>
+  </si>
+  <si>
+    <t>2583/47</t>
+  </si>
+  <si>
+    <t>105000</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Medový Újezd</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>Lesní správa Přeštice</t>
+  </si>
+  <si>
+    <t>Medový Újezd, Medový Újezd, okres Rokycany</t>
+  </si>
+  <si>
+    <t>520/8</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 520/8 ostatní plocha o výměře 64 m2 v k.ú. Medový Újezd.</t>
+  </si>
+  <si>
+    <t>5120</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v obci Třemošnice</t>
+  </si>
+  <si>
+    <t>956157115</t>
+  </si>
+  <si>
+    <t>dana.stastna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Dana Šťastná</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Třemošnice nad Doubravou, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>365/3, 931,932,950,371/7</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>519800</t>
+  </si>
+  <si>
+    <t>Podhradí v Železných horách, Třemošnice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>99/9,99/39,st.132</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky v areálu firmy Kovolis Hedvikov a.s. a na ně navazující (příjezdové komunikace, plochy pro parkování). Pozemek p.č. st. 132 je zastavěný trvalou stavbou ve vlastnictví firmy Kovolis Hedvikov a.s.. Cena zjištěná činí 636.850 Kč</t>
+  </si>
+  <si>
+    <t>Prodej pozemku S 386/24</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>956204108</t>
+  </si>
+  <si>
+    <t>kristina.simova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristina Šímová</t>
+  </si>
+  <si>
+    <t>LS Vyšší Brod</t>
+  </si>
+  <si>
+    <t>Černá v Pošumaví, Černá v Pošumaví, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>618/7</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 618/7, který je bezlesím. Pozemek je dislokován na západním okraji zastavěného území obce Černá v Pošumaví, místní oddělená část obce Plánička - lesní domky. Předmětný pozemek je půdorysně pravidelného tvaru, rovinné charakteristiky. Na části pozemku se nachází několik ks náletových porostů. Na pozemek nejsou přivezeny ineženýrské sítě.</t>
+  </si>
+  <si>
+    <t>104280</t>
+  </si>
+  <si>
+    <t>část vodního díla (úprava koryta vodního toku), Ratměřice</t>
+  </si>
+  <si>
+    <t>257099219</t>
+  </si>
+  <si>
+    <t>alena.turkottova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Alena Türkottová</t>
+  </si>
+  <si>
+    <t>ZDV PS1</t>
+  </si>
+  <si>
+    <t>Ratměřice, Ratměřice, okres Benešov</t>
+  </si>
+  <si>
+    <t>Část rušeného vodního díla typu úprava koryta vodního toku (zatrubnění) ev. č. DVT-00000188, umístěná na pozemcích parc. č. 1145/1, 1145/2 v k.ú. Ratměřice, v délce 160 m.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>p. č. st. 1758 a p. č. st. 1759</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 1759 s druhem pozemku zastavěná plocha a nádvoří o výměře 44 m2 a p. č. st. 1758 s druhem pozemku zastavěná plocha a nádvoří o výměře 21 m2.</t>
+  </si>
+  <si>
+    <t>164000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov</t>
+  </si>
+  <si>
+    <t>2026-06-07</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Zbýšov, Zbýšov, okres Vyškov</t>
+  </si>
+  <si>
+    <t>589/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 589/5 nově vznikajícího z pozemku p. č. 589/1 v k. ú. Zbýšov na základě GP č. 549-20050/2025</t>
+  </si>
+  <si>
+    <t>10260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 141/14 (k.ú. Červené Záhoří) a p.č. 86/2(k.ú. Chotoviny)</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Červené Záhoří, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>141/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 141/14, k.ú. Červené Záhoří o výměře 1679 m2, v katastru nemovitostí vedený  jako orná půda, v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce. Na pozemek zasahují malé  zbytky původního štěrkového zpevnění plochy, k datu ocenění plocha vymletá, zbytky štěrku bez  hodnoty. Na pozemku se nachází n kolik trvalých porostů. Zděný pilíř jiného vlastníka. </t>
+  </si>
+  <si>
+    <t>162590</t>
+  </si>
+  <si>
+    <t>Chotoviny, Chotoviny, okres Tábor</t>
+  </si>
+  <si>
+    <t>74320</t>
+  </si>
+  <si>
+    <t>86/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 86/2, k.ú. Chotoviny o výměře 380 m2, v katastru nemovitostí vedený jako ostatní  plocha - jiná plocha. Pozemek je neudržovanou zatravněnou plochou, na hranici k.ú. Chotoviny a k.ú.  Červené Záhoří, ob k.ú. jsou součástí obce Chotoviny, v nezastavěném území obce.  Pozemek v ÚP vymezen jako plochy přestavby z plochy dopravy železniční na veřejnou zeleň.  Pozemek v nezastavěné části obce, navazuje na souvislou zástavbu obce.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Skorkov u Herálce S 201/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Skorkov u Herálce, Skorkov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1983 v k.ú. Skorkov u Herálce formou VŘ</t>
+  </si>
+  <si>
+    <t>28400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kyjov u Havlíčkova Brodu S 260/26</t>
+  </si>
+  <si>
+    <t>Kyjov u Havlíčkova Brodu, Kyjov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>228/2, 229</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků formou VŘ</t>
+  </si>
+  <si>
+    <t>125620</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Jilemník S 261/26</t>
+  </si>
+  <si>
+    <t>Jilemník, Havlíčkův Brod, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>272/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 272/2 v k.ú. Jilemník, formou VŘ</t>
+  </si>
+  <si>
+    <t>72510</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ždírec u Pohledu S 262/26</t>
+  </si>
+  <si>
+    <t>Ždírec u Pohledu, Ždírec, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>496, 536</t>
+  </si>
+  <si>
+    <t>15790</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kojetín u Havlíčkova Brodu S 263/26</t>
+  </si>
+  <si>
+    <t>Kojetín u Havlíčkova Brodu, Kojetín, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1019/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1019/2 v k.ú. Kojetín u Havlíčkova Brodu</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 737/2 v k. ú. Meziříčko u Letovic</t>
+  </si>
+  <si>
+    <t>Meziříčko u Letovic, Letovice, okres Blansko</t>
+  </si>
+  <si>
+    <t>737/2</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Čáslavsko</t>
+  </si>
+  <si>
+    <t>32620</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>Březina u Hořepníku, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>138/2, 140</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>746960</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1398/68 v k. ú. Tlumačov - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Tlumačov na Moravě, Tlumačov, okres Zlín</t>
+  </si>
+  <si>
+    <t>1398/68</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 566/1 o výměře 104 m2, 566/2 o výměře 60 m2, 563/10 o výměře 31 m2, 560/2 o výměře 118 m2, nově vzniklý pozemek parc. č. 563/13 oddělený z pozemku parc. č. 563/7 o výměře 539 m2 a nově vzniklý pozemek parc. č. 559/11 oddělený z pozemku parc. č. 559 o výměře 31 m2, dle GP č. 1211-89/2025, k. ú. Jinočany</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Jinočany, Jinočany, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>566/1, 566/2, 563/10, 560/2, 563/13, 559/11</t>
+  </si>
+  <si>
+    <t>265400</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>722983850</t>
+  </si>
+  <si>
+    <t>lucie.kvapilova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Lucie Kvapilová</t>
+  </si>
+  <si>
+    <t>Správa Ostrava</t>
+  </si>
+  <si>
+    <t>Příbor, Příbor, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>3089/5</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 3089/5, který vznikne na základě geometrického plánu č. 3672-134/2025 oddělením z pozemku p. č. 3089 zapsaného na LV č. 2856 v katastrálním území Příbor. Na pozemku se v minulosti nacházel nájezd na silnice R48, který byl zrušen v rámci přestavby silnice R48 na dálnici D48, protože nevyhovoval dálničním parametrům</t>
+  </si>
+  <si>
+    <t>256751</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Klenčí pod Čerchovem</t>
+  </si>
+  <si>
+    <t>956222106</t>
+  </si>
+  <si>
+    <t>jaromir.kazda@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaromír Kazda</t>
+  </si>
+  <si>
+    <t>LS Horšovský Týn</t>
+  </si>
+  <si>
+    <t>Klenčí pod Čerchovem, Klenčí pod Čerchovem, okres Domažlice</t>
+  </si>
+  <si>
+    <t>st. 604, 2270/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Klenčí pod Čerchovem o celkové výměře 453 m2. Na stavebním pozemku se nachází rekreační stavba ev.č. 15 cizího vlastníka. </t>
+  </si>
+  <si>
+    <t>238720</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vzniklého oddělením z pozemku p. č. 1139 v k. ú. Svojanov</t>
+  </si>
+  <si>
+    <t>Svojanov, Svojanov, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1139/4</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1139/4 nově vznikajícího z pozemku p. č. 1139 v k. ú. Svojanov na základě GP č. 478-8/2025</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>S 1199/25/129 pozemek p.č. 482/3 k.ú. Těšíkov</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Těšíkov, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>482/3</t>
+  </si>
+  <si>
+    <t>p.č. 482/3 -lesní pozemek o výměře 558 m2</t>
+  </si>
+  <si>
+    <t>7800</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, včetně VD, k.ú. Pravětice</t>
+  </si>
+  <si>
+    <t>257099229</t>
+  </si>
+  <si>
+    <t>ZDV-PS1</t>
+  </si>
+  <si>
+    <t>Pravětice, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>1761/2</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1761/2 o výměře 487 m2, druh pozemku vodní plocha, jehož součástí je rušená část VD (úprava toku)</t>
+  </si>
+  <si>
+    <t>34540</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1319/25</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Mladoňovice na Moravě, Mladoňovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2352 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1325/25</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2261 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>25000</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1326/25</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2107 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>43200</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Mladoňovice na Moravě S 1310/25</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2112 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Vladislav S 705/24</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>956148106</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dana Rusková</t>
+  </si>
+  <si>
+    <t>Lesní správa Třebíč</t>
+  </si>
+  <si>
+    <t>Vladislav, Vladislav, okres Třebíč</t>
+  </si>
+  <si>
+    <t>268, 270</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků p.č. 268/ a 270 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>52170</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 709/24</t>
+  </si>
+  <si>
+    <t>1287/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1287/1 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>142850</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 710/24</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1363 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>122110</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Vladislav S 712/24</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 1244 v k.ú. Vladislav formou VŘ</t>
+  </si>
+  <si>
+    <t>112940</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dolní Vilémovice S 1191/23</t>
+  </si>
+  <si>
+    <t>Dolní Vilémovice, Dolní Vilémovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>739, 713, 749, 759/1, 759/2, 787</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Dolní Vilémovice formou VŘ</t>
+  </si>
+  <si>
+    <t>279240</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>DIAMO, s. p., o. z. Stráž</t>
+  </si>
+  <si>
+    <t>D200-NNM-Prodej pozemků p. č. 2336/1, p. č. 2336/2 a p. č. 2420.xml</t>
+  </si>
+  <si>
+    <t>487 892 177</t>
+  </si>
+  <si>
+    <t>hudakova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Z. Hudáková</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Královec, Královec, okres Trutnov</t>
+  </si>
+  <si>
+    <t>2336/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/1 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 915 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>21045</t>
+  </si>
+  <si>
+    <t>7820</t>
+  </si>
+  <si>
+    <t>2336/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2336/2 – vodní plocha, koryto vodního toku přirozené nebo upravené o výměře 340 m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2420 – trvalý travnatý porost o výměře 77m2, zapsaný na LV č. 125 pro k. ú. Královec, obec Královec, Královéhradecký kraj. V kupní ceně nejsou zahrnuty náklady spojené s převodem.</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Kytlické Mlýny</t>
+  </si>
+  <si>
+    <t>956241106</t>
+  </si>
+  <si>
+    <t>lenka.michkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michková Lenka</t>
+  </si>
+  <si>
+    <t>LS Rumburk</t>
+  </si>
+  <si>
+    <t>Kytlické Mlýny, Kytlice, okres Děčín</t>
+  </si>
+  <si>
+    <t>296/6, 296/7</t>
+  </si>
+  <si>
+    <t>Nelesní pozemky bez trvalého porostu, v prudkém svahu, část skály, nevhodné k hospodaření.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1547/16</t>
+  </si>
+  <si>
+    <t>956235112</t>
+  </si>
+  <si>
+    <t>valerie.kasalova@lesycr.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ing. Valerie Kasalová </t>
+  </si>
+  <si>
+    <t>Lom u Mostu, Lom, okres Most</t>
+  </si>
+  <si>
+    <t>1401/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1401/14 druhem pozemku ostatní plocha o výměře 121 m2 v k.ú. Lom u Mostu. </t>
+  </si>
+  <si>
+    <t>58464</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Převod pozemku p. č. 4416 v k. ú. Orlová</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Orlová, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 4416 – zahrada o výměře 425 m2, zapsaný na LV č. 948 pro k. ú. Orlová, obec Orlová, u katastrálního úřadu pro Moravskoslezský kraj, katastrálního pracoviště Karviná. Převáděný pozemek se nachází v: - v platném dobývacím prostoru Karviná – Doly I pro černé uhlí, který je ve správě Diamo, s. p. - v území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování - v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. V případě stavební činnosti na/v Předmětu koupě je nutno tuto skutečnost zohlednit. Hodnota převáděné nemovitosti byla stanovena znaleckým posudkem č. 016356/2026 ze dne 26. 2. 2026, vyhotoveném znalkyní Ing. Pavlou Brady, se sídlem: Náměstí Osvoboditelů 78/2, 746 01, Opava – Město</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Břestek</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>724623706</t>
+  </si>
+  <si>
+    <t>magdalena.kratka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Krátká Magdalena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesy České republiky, s.p. </t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>2644/123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku ve funkčním celku FO </t>
+  </si>
+  <si>
+    <t>25400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2.</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Stvolínky, Stvolínky, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>1572/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p. č. 1572/2 k.ú. Stvolínky o výměře 1718 m2. Cena bude určena na základě znaleckého posudku. </t>
+  </si>
+  <si>
+    <t>Nepotřebné pozemky pro ŘSD, k.ú. Třebušice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">954 908 549 </t>
+  </si>
+  <si>
+    <t>katerina.borikova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Kateřina Boříková</t>
+  </si>
+  <si>
+    <t>Oddělení majetkové správy</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>1170/19</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - na pozemku se nachází stavba plotu, který tvoří funkční celek s nemovitou věcí vlastníka přilehlého pozemku, cena dle ZP</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1170/20</t>
+  </si>
+  <si>
+    <t>Nepotřebný pozemek pro ŘSD - zeleň, cena dle ZP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 287, o výměře 193 m2, k.ú. Kunčina, jehož součástí je stavba bez čp/če. a pozemku p. č. 4388/4 o výměře 2124 m2, k.ú. Kunčina</t>
+  </si>
+  <si>
+    <t>Kunčina, Kunčina, okres Svitavy</t>
+  </si>
+  <si>
+    <t>p. č. st. 287 a 4388/4</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>546000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 386 včetně stavby č.p. 383, k.ú. Lipov</t>
+  </si>
+  <si>
+    <t>Lipov, Lipov, okres Hodonín</t>
+  </si>
+  <si>
+    <t>p.č.st. 386</t>
+  </si>
+  <si>
+    <t>U Zastávky</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>V budově jsou situovány 3 bytové jednotky, pozemek - 390 m2, zastavěná plocha a nádvoří</t>
+  </si>
+  <si>
+    <t>5477000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 558/15 v k.ú. Křoví</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Křoví, Křoví, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>558/15</t>
+  </si>
+  <si>
+    <t>Jedná se o řemenovou parcelu se zbytkem původního porostu 165 G 8 - borovice lesní, stáří 81 let.</t>
+  </si>
+  <si>
+    <t>16048</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.1008 v k.ú. Dobkovice</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Dobkovice, Dobkovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>ostatní plocha</t>
+  </si>
+  <si>
+    <t>60000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod chatou  st.p.č. 95/2 v k.ú. Mukov</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Mukov, Hrobčice, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 95/2</t>
+  </si>
+  <si>
+    <t>stavební pozemek pod chatou o výměře 44m2</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov</t>
+  </si>
+  <si>
+    <t>Štarnov, Štarnov, okres Olomouc</t>
+  </si>
+  <si>
+    <t>Převod pozemků p. č. 1067/4, 1067/6, 1067/24, 1067/32, 1067/34  v k. ú. Štarnov - cena bude upřesněna na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>S 471/22 k.ú. Police nad Metují p.p.č. 304/3</t>
+  </si>
+  <si>
+    <t>724623763</t>
+  </si>
+  <si>
+    <t>vaclav.uhlir@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Václav Uhlíř</t>
+  </si>
+  <si>
+    <t>Lesy ČR, s.p., Oblastní ředitelství východní Čechy</t>
+  </si>
+  <si>
+    <t>Police nad Metují, Police nad Metují, okres Náchod</t>
+  </si>
+  <si>
+    <t>304/3</t>
+  </si>
+  <si>
+    <t>ostatní plocha - ostatní komunikace</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 1262/12   k.ú. Police nad Metují, p.č. st.486 </t>
+  </si>
+  <si>
+    <t>st. 486</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří - na ní stavba tech. vybavení bez č.p. i č. ev.</t>
+  </si>
+  <si>
+    <t>14000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4127/42</t>
+  </si>
+  <si>
+    <t>Moravský Krumlov, Moravský Krumlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4127/42</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 4127/42 v k. ú. Moravský Krumlov, lesní pozemek, 107 m2, cena bude stanovena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>S 584/24/122 Prodej budovy Suchá Rudná č.p. 76</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>Suchá Rudná, Světlá Hora, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st.137</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Pozemek st. 137 o výměře 2021 m2, součástí pozemku je stavba Suchá Rudná č.p.76</t>
+  </si>
+  <si>
+    <t>6850000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>Pořín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>1205/1,1205/2,1205/3,1205/4,1206,2384,2385</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>79920</t>
+  </si>
+  <si>
+    <t>MD ČR</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 342 včetně stavby č.p. 162, pozemků p.č. 299/4, 299/5 a 343/2 v k.ú. Radonice u Kadaně a obci Radonice</t>
+  </si>
+  <si>
+    <t>braunova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Věra Braunová</t>
+  </si>
+  <si>
+    <t>Radonice u Kadaně, Radonice, okres Chomutov</t>
+  </si>
+  <si>
+    <t>342, 299/4, 299/5, 343/2</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>3970000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 4106/4 k.ú. Čejkovice</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Čejkovice, Čejkovice, okres Hodonín</t>
+  </si>
+  <si>
+    <t>4106/4</t>
+  </si>
+  <si>
+    <t>Lesní pozemek malé výměry s komplikovaným přístupem – je obklopen pozemky jiných fyzických a právnických osob. Je ovlivněn potokem Prušánka, je často podmáčený. Leží mimo zastavěné území, v platném územním plánu je řazen do ploch NU – plochy přírodní všeobecné. Dle výpisu LHP se na pozemku nachází bezlesí (93Y103) – dočasný palouk, ve skutečnosti se na něm nachází hospodářsky nevýznamné keře.</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3378 v k.ú. Cheb</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>Cheb, Cheb, okres Cheb</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>1629000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. st. 74 a pozemku p.č. 727/7 v k.ú. Horní Řepčice</t>
+  </si>
+  <si>
+    <t>Horní Řepčice, Horní Řepčice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>p.č.st. 74, p.č. 727/7</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2008000</t>
+  </si>
+  <si>
+    <t>část vodního díla, Lidmaň</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Lidmaň, Lidmaň, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Část rušeného VD typu úprava vodního toku ev. č. DVT 00003341, umístěná na pozemcích parc. č. 830/9, 830/15, 830/16, 830/17 a 1165/3, v k. ú.Lidmaň, v délce 266 m.</t>
+  </si>
+  <si>
+    <t>273360</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20m2 a 238/10 o výměře 13 m2</t>
+  </si>
+  <si>
+    <t>Dubí u Kladna, Kladno, okres Kladno</t>
+  </si>
+  <si>
+    <t>238/9 a 238/10</t>
+  </si>
+  <si>
+    <t>Pozemky parc. č. 238/9 o výměře 20 m2 a 238/10 o výměře 13 m2, k. ú. Dubí u Kladna</t>
+  </si>
+  <si>
+    <t>50500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 47/2 v k.ú. Malý Rapotín</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Malý Rapotín, Tachov, okres Tachov</t>
+  </si>
+  <si>
+    <t>47/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek na okrají zastavěného území v ochranném pásmu dráhy trati Domažlice odbočná výh. č. 401 - Planá u Mariánských Lázní. Travnatý pozemek je mezi těleso dráhy a pozemek žadatelky p.č. 43/34, z něhož je výhradně přístupný. Prodávaný pozemek tvoří část zahrady žadatelky, tvoří jeden celek s majetek žadatelky a je jí za tím účelem pronajat. Pokud během přípravy prodeje dojde ke změně vlastníka pozemku p.č. 43/34, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy DD - drážní doprava.													</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 3974 k.ú. Pardubice</t>
+  </si>
+  <si>
+    <t>Pardubice, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>352000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Útěchovičky</t>
+  </si>
+  <si>
     <t>svetlana.pechova@lesycr.cz</t>
   </si>
   <si>
-    <t>Pechová Světlana</t>
-[...65 lines deleted...]
-    <t>Ing. Jana Kohutková</t>
+    <t>Útěchovičky, Útěchovičky, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej lesního pozemku v k.ú. Útěchovičky </t>
+  </si>
+  <si>
+    <t>8250</t>
+  </si>
+  <si>
+    <t>MZe - spis S 508/25</t>
+  </si>
+  <si>
+    <t>956233107</t>
+  </si>
+  <si>
+    <t>jana.kotaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kotásková</t>
+  </si>
+  <si>
+    <t>Lesní správa Klášterec</t>
+  </si>
+  <si>
+    <t>2342/1, 2342/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2342/1 druhem pozemku lesní pozemek o výměře 786 m2 a pozemku p.č. 2342/4, druhem pozemku lesní pozemek o výměře 53 m2 v k.ú. Hora Svaté Kateřiny. </t>
+  </si>
+  <si>
+    <t>188775</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1627/3 v k. ú. Bolehošť (sp. zn. S 737/20)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Bolehošť, Bolehošť, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 1627/3</t>
+  </si>
+  <si>
+    <t>Pozemek o celkové výměře 2395 m2 je tvořen účelovou komunikací zpevněnou štěrkem a kamením, která propojuje místní lokalitu Lipiny a okraj lesního komplexu. Stavba účelové komunikace je taktéž součástí převodu.</t>
+  </si>
+  <si>
+    <t>384160</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>Dívčí Kopy, Dívčí Kopy, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>194/18, 194/20, 210/8</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Dívčí Kopy</t>
+  </si>
+  <si>
+    <t>43520</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1076/25</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2244/18, 2248/1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2244/18 druhem pozemku ostatní plocha o výměře 152 m2 a pozemku p.č. 2248/1 druhem pozemku ostatní plocha o výměře 492 m2 v k.ú. Horní Litvínov. </t>
+  </si>
+  <si>
+    <t>510000</t>
+  </si>
+  <si>
+    <t>S 937/25 - VŘ Domanín u Třeboně</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Domanín u Třeboně, Domanín, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1723/27, 1723/29, 1723/35, 1723/36</t>
+  </si>
+  <si>
+    <t>Jedná se o malé lesní pozemky s lesními porosty, které jsou začleněny do lesního komplexu rozprostírajícího se mezi obcí Domanín a osadou Spolí. Jedná se o malé parcely tvarů protáhlých obdélníků s přístupem přes přilehlou louku nebe okolní lesní pozemky. Na všech lesních pozemku se nachází lesní porost.</t>
+  </si>
+  <si>
+    <t>85520</t>
+  </si>
+  <si>
+    <t>MZe - spis S 443/22</t>
+  </si>
+  <si>
+    <t>956180107</t>
+  </si>
+  <si>
+    <t>zuzana.fiserova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zuzana Fišerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Křivoklát</t>
+  </si>
+  <si>
+    <t>Loděnice u Berouna, Loděnice, okres Beroun</t>
+  </si>
+  <si>
+    <t>823/1, 823/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej spoluvlastnických podílů ve výši 1/2 k celku pozemků p.č. 823/1 druhem pozemku ostatní plocha o výměře 549 m2 a p.č. 823/2 druhem pozemku ostatní plocha o výměře 46 m2 v k.ú. Loděnice u Berouna. </t>
+  </si>
+  <si>
+    <t>217180</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 74/11, 74/12 v k.ú. Jenštejn a p.č. 1506/2 v k.ú. Vinoř</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t>956177112</t>
+  </si>
+  <si>
+    <t>ls177@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Kasáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Jenštejn, Jenštejn, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>74/11, 74/12</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 74/11 a 74/12 s druhem pozemku ostatní plocha v k.ú. Jenštejn</t>
+  </si>
+  <si>
+    <t>36400</t>
+  </si>
+  <si>
+    <t>Vinoř, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>1506/2</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 1506/2 s druhem pozemku ostatní plocha v k.ú. Vinoř</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 557/2 o výměře 284 m2, k. ú. Tursko</t>
+  </si>
+  <si>
+    <t>Tursko, Tursko, okres Praha-západ</t>
+  </si>
+  <si>
+    <t>184670</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4482 včetně stavby č. p. 453 a pozemek p. č. 4379/20</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>Velké Pavlovice, Velké Pavlovice, okres Břeclav</t>
+  </si>
+  <si>
+    <t>4482 a 4379/20</t>
+  </si>
+  <si>
+    <t>453/134</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 4482 včetně stavby č. p. 453 a pozemek p. č. 4379/20</t>
+  </si>
+  <si>
+    <t>1132000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3408/49 v k.ú. Litoměřice</t>
+  </si>
+  <si>
+    <t>Litoměřice, Litoměřice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>3408/49</t>
+  </si>
+  <si>
+    <t>114000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 7187 v k. ú. Napajedla</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>Napajedla, Napajedla, okres Zlín</t>
+  </si>
+  <si>
+    <t>138000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků souvisejících s VN</t>
+  </si>
+  <si>
+    <t>Lohenice u Přelouče, Přelouč, okres Pardubice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p. č. 109/6 </t>
+  </si>
+  <si>
+    <t>15326</t>
+  </si>
+  <si>
+    <t>Břehy, Břehy, okres Pardubice</t>
+  </si>
+  <si>
+    <t>2318</t>
+  </si>
+  <si>
+    <t>Prodej p. č. 194/11</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 869/11 v katastrálním území Hraničná nad Nisou</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
   </si>
   <si>
     <t>majetkový odbor</t>
   </si>
   <si>
-    <t>Karviná-město, Karviná, okres Karviná</t>
-[...2738 lines deleted...]
-    <t>433440</t>
+    <t>Hraničná nad Nisou, Janov nad Nisou, okres Jablonec nad Nisou</t>
+  </si>
+  <si>
+    <t>869/11</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 869/11 v katastrálním území Hraničná nad Nisou, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 869/6, ostatní plocha. Pozemek je rovinatý částečně na břehu vodního toku Bílá Nisa a sousedí se zahradou p. č. 170/3, stavebním pozemkem č. 244 jehož součástí je rodinný dům č.p. 182 a trvalým travním porostem p. č. 170/5. Se všemi těmito pozemky tvoří nově vzniklý pozemek jeden funkční celek a je společně užívaný.</t>
+  </si>
+  <si>
+    <t>238400</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 869/12 v katastrálním území Hraničná nad Nisou</t>
+  </si>
+  <si>
+    <t>869/12</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 869/12 v katastrálním území Hraničná nad Nisou, zahrada, vznikl geometrickým odměřením od původní pozemkové parcela č. 869/9, ostatní plocha. Pozemek se nachází částečně na břehu vodního toku Bílá Nisa a dále sousedí s veřejnou komunikací v jiné výškové úrovni ze které není přístupný. Pozemek je zastavěný částí vedlejší stavby, která je součástí zahrady a stavebního pozemku na kterém je postavený rodinný dům č.p. 82.</t>
+  </si>
+  <si>
+    <t>59200</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3391,127 +2803,128 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ144"/>
+  <dimension ref="A1:BQ101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="35.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="11" width="13.7109375" customWidth="1"/>
+    <col min="8" max="8" width="51.7109375" customWidth="1"/>
+    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="33.7109375" customWidth="1"/>
-    <col min="13" max="13" width="25.7109375" customWidth="1"/>
+    <col min="13" max="13" width="27.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="70.7109375" customWidth="1"/>
-    <col min="16" max="16" width="77.7109375" customWidth="1"/>
+    <col min="15" max="15" width="63.7109375" customWidth="1"/>
+    <col min="16" max="16" width="45.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="12.7109375" customWidth="1"/>
-    <col min="22" max="22" width="27.7109375" customWidth="1"/>
+    <col min="21" max="21" width="13.7109375" customWidth="1"/>
+    <col min="22" max="22" width="15.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="48.7109375" customWidth="1"/>
+    <col min="26" max="26" width="60.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="18.7109375" customWidth="1"/>
+    <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="266.7109375" customWidth="1"/>
-    <col min="37" max="37" width="42.7109375" customWidth="1"/>
+    <col min="36" max="36" width="445.7109375" customWidth="1"/>
+    <col min="37" max="37" width="68.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="24.7109375" customWidth="1"/>
+    <col min="39" max="39" width="21.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="107.7109375" customWidth="1"/>
-    <col min="48" max="48" width="53.7109375" customWidth="1"/>
+    <col min="47" max="47" width="195.7109375" customWidth="1"/>
+    <col min="48" max="48" width="68.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
     <col min="58" max="58" width="107.7109375" customWidth="1"/>
-    <col min="59" max="59" width="51.7109375" customWidth="1"/>
+    <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
-    <col min="69" max="69" width="107.7109375" customWidth="1"/>
+    <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3681,8696 +3094,6183 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107941</v>
+        <v>108244</v>
       </c>
       <c r="B2" s="1">
-        <v>46113</v>
+        <v>46162</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R2" t="s">
+        <v>79</v>
+      </c>
+      <c r="S2" t="s">
+        <v>79</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Y2" t="s">
         <v>82</v>
       </c>
-      <c r="Z2" t="s">
-[...94 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107940</v>
+        <v>108242</v>
       </c>
       <c r="B3" s="1">
-        <v>46113</v>
+        <v>46162</v>
       </c>
       <c r="C3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>85</v>
+      </c>
+      <c r="I3" t="s">
+        <v>86</v>
+      </c>
+      <c r="J3" t="s">
+        <v>87</v>
+      </c>
+      <c r="K3" t="s">
+        <v>88</v>
+      </c>
+      <c r="L3" t="s">
+        <v>89</v>
+      </c>
+      <c r="M3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N3" t="s">
+        <v>91</v>
+      </c>
+      <c r="O3" t="s">
         <v>92</v>
       </c>
-      <c r="D3" t="s">
+      <c r="P3" t="s">
         <v>93</v>
       </c>
-      <c r="H3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>79</v>
+      </c>
+      <c r="S3" t="s">
+        <v>79</v>
+      </c>
+      <c r="T3" t="s">
+        <v>79</v>
+      </c>
+      <c r="X3" t="s">
         <v>94</v>
       </c>
-      <c r="I3" t="s">
+      <c r="Y3" t="s">
         <v>95</v>
-      </c>
-[...37 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107939</v>
+        <v>108240</v>
       </c>
       <c r="B4" s="1">
-        <v>46113</v>
+        <v>46161</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D4" t="s">
-        <v>93</v>
+        <v>97</v>
+      </c>
+      <c r="E4" t="s">
+        <v>96</v>
+      </c>
+      <c r="F4" t="s">
+        <v>98</v>
+      </c>
+      <c r="G4" t="s">
+        <v>99</v>
       </c>
       <c r="H4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="I4" t="s">
+        <v>101</v>
+      </c>
+      <c r="J4" t="s">
+        <v>102</v>
+      </c>
+      <c r="K4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L4" t="s">
         <v>104</v>
       </c>
-      <c r="J4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="O4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="Y4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107938</v>
+        <v>108238</v>
       </c>
       <c r="B5" s="1">
-        <v>46113</v>
+        <v>46161</v>
       </c>
       <c r="C5" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="D5" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="H5" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="I5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J5" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="K5" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="L5" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="M5" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="N5" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="O5" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="P5" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X5" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="Y5" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107937</v>
+        <v>108237</v>
       </c>
       <c r="B6" s="1">
-        <v>46113</v>
+        <v>46161</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H6" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I6" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="J6" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="K6" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="L6" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M6" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="N6" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="O6" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="P6" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X6" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="Y6" t="s">
-        <v>103</v>
+        <v>126</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107936</v>
+        <v>108236</v>
       </c>
       <c r="B7" s="1">
-        <v>46113</v>
+        <v>46161</v>
       </c>
       <c r="C7" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="D7" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="H7" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="J7" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="K7" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="L7" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="M7" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="N7" t="s">
-        <v>99</v>
+        <v>133</v>
       </c>
       <c r="O7" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="P7" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X7" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="Y7" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107935</v>
+        <v>108233</v>
       </c>
       <c r="B8" s="1">
-        <v>46113</v>
+        <v>46160</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H8" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I8" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="J8" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="K8" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="N8" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="O8" t="s">
-        <v>119</v>
+        <v>144</v>
       </c>
       <c r="P8" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X8" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="Y8" t="s">
-        <v>82</v>
-[...23 lines deleted...]
-        <v>72</v>
+        <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107934</v>
+        <v>108232</v>
       </c>
       <c r="B9" s="1">
-        <v>46113</v>
+        <v>46160</v>
       </c>
       <c r="C9" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D9" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H9" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="I9" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>139</v>
+      </c>
+      <c r="K9" t="s">
+        <v>150</v>
       </c>
       <c r="L9" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="M9" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="N9" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="O9" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="P9" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X9" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="Y9" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107933</v>
+        <v>108231</v>
       </c>
       <c r="B10" s="1">
-        <v>46113</v>
+        <v>46160</v>
       </c>
       <c r="C10" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D10" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H10" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="I10" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="J10" t="s">
-        <v>73</v>
+        <v>139</v>
+      </c>
+      <c r="K10" t="s">
+        <v>159</v>
       </c>
       <c r="L10" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="M10" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="N10" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="O10" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="P10" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X10" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="Y10" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107920</v>
+        <v>108229</v>
       </c>
       <c r="B11" s="1">
-        <v>46112</v>
+        <v>46157</v>
       </c>
       <c r="C11" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D11" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H11" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="I11" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="J11" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="K11" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="L11" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="M11" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="N11" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
       <c r="O11" t="s">
-        <v>144</v>
+        <v>174</v>
+      </c>
+      <c r="P11" t="s">
+        <v>175</v>
       </c>
       <c r="Q11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S11" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X11" t="s">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="Y11" t="s">
-        <v>146</v>
+        <v>177</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>180</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>182</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>183</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>184</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>182</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>187</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107919</v>
+        <v>108228</v>
       </c>
       <c r="B12" s="1">
-        <v>46112</v>
+        <v>46157</v>
       </c>
       <c r="C12" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>124</v>
+        <v>112</v>
+      </c>
+      <c r="H12" t="s">
+        <v>167</v>
       </c>
       <c r="I12" t="s">
-        <v>147</v>
+        <v>189</v>
       </c>
       <c r="J12" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="K12" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="L12" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="M12" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="N12" t="s">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="O12" t="s">
-        <v>151</v>
+        <v>190</v>
+      </c>
+      <c r="P12" t="s">
+        <v>191</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S12" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T12" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X12" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="Y12" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107918</v>
+        <v>108227</v>
       </c>
       <c r="B13" s="1">
-        <v>46112</v>
+        <v>46157</v>
       </c>
       <c r="C13" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H13" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="I13" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="J13" t="s">
-        <v>139</v>
+        <v>195</v>
+      </c>
+      <c r="K13" t="s">
+        <v>196</v>
       </c>
       <c r="L13" t="s">
-        <v>154</v>
+        <v>197</v>
       </c>
       <c r="M13" t="s">
-        <v>155</v>
+        <v>198</v>
       </c>
       <c r="N13" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="O13" t="s">
-        <v>157</v>
+        <v>200</v>
       </c>
       <c r="P13" t="s">
-        <v>158</v>
+        <v>201</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X13" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="Y13" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107915</v>
+        <v>108226</v>
       </c>
       <c r="B14" s="1">
-        <v>46112</v>
+        <v>46156</v>
       </c>
       <c r="C14" t="s">
-        <v>160</v>
+        <v>111</v>
       </c>
       <c r="D14" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>112</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I14" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="J14" t="s">
-        <v>139</v>
+        <v>205</v>
+      </c>
+      <c r="K14" t="s">
+        <v>206</v>
       </c>
       <c r="L14" t="s">
-        <v>165</v>
+        <v>207</v>
       </c>
       <c r="M14" t="s">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="N14" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="O14" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="P14" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X14" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="Y14" t="s">
-        <v>171</v>
+        <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107914</v>
+        <v>108222</v>
       </c>
       <c r="B15" s="1">
-        <v>46112</v>
+        <v>46156</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>112</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>172</v>
+        <v>213</v>
       </c>
       <c r="J15" t="s">
-        <v>173</v>
+        <v>205</v>
       </c>
       <c r="K15" t="s">
-        <v>174</v>
+        <v>130</v>
       </c>
       <c r="L15" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="M15" t="s">
-        <v>176</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="O15" t="s">
-        <v>178</v>
+        <v>214</v>
       </c>
       <c r="P15" t="s">
-        <v>179</v>
+        <v>215</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X15" t="s">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="Y15" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107910</v>
+        <v>108221</v>
       </c>
       <c r="B16" s="1">
-        <v>46112</v>
+        <v>46156</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="D16" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="H16" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="I16" t="s">
-        <v>182</v>
+        <v>221</v>
       </c>
       <c r="J16" t="s">
-        <v>139</v>
+        <v>222</v>
+      </c>
+      <c r="K16" t="s">
+        <v>223</v>
       </c>
       <c r="L16" t="s">
-        <v>183</v>
+        <v>224</v>
       </c>
       <c r="M16" t="s">
-        <v>184</v>
+        <v>225</v>
       </c>
       <c r="N16" t="s">
-        <v>185</v>
+        <v>226</v>
       </c>
       <c r="O16" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="P16" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S16" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T16" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>79</v>
       </c>
       <c r="X16" t="s">
-        <v>190</v>
+        <v>221</v>
       </c>
       <c r="Y16" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:25">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17">
-        <v>107909</v>
+        <v>108210</v>
       </c>
       <c r="B17" s="1">
-        <v>46112</v>
+        <v>46155</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
+        <v>230</v>
+      </c>
+      <c r="I17" t="s">
+        <v>231</v>
+      </c>
+      <c r="J17" t="s">
+        <v>222</v>
+      </c>
+      <c r="K17" t="s">
+        <v>232</v>
+      </c>
+      <c r="L17" t="s">
+        <v>233</v>
+      </c>
+      <c r="M17" t="s">
+        <v>234</v>
+      </c>
+      <c r="N17" t="s">
+        <v>83</v>
+      </c>
+      <c r="O17" t="s">
+        <v>235</v>
+      </c>
+      <c r="P17" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R17" t="s">
+        <v>79</v>
+      </c>
+      <c r="S17" t="s">
+        <v>79</v>
+      </c>
+      <c r="T17" t="s">
+        <v>79</v>
+      </c>
+      <c r="X17" t="s">
+        <v>237</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>235</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>239</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>240</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18">
+        <v>108211</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>230</v>
+      </c>
+      <c r="I18" t="s">
+        <v>242</v>
+      </c>
+      <c r="J18" t="s">
+        <v>222</v>
+      </c>
+      <c r="K18" t="s">
+        <v>232</v>
+      </c>
+      <c r="L18" t="s">
+        <v>233</v>
+      </c>
+      <c r="M18" t="s">
+        <v>234</v>
+      </c>
+      <c r="N18" t="s">
+        <v>83</v>
+      </c>
+      <c r="O18" t="s">
+        <v>243</v>
+      </c>
+      <c r="P18" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>80</v>
+      </c>
+      <c r="R18" t="s">
+        <v>79</v>
+      </c>
+      <c r="S18" t="s">
+        <v>79</v>
+      </c>
+      <c r="T18" t="s">
+        <v>79</v>
+      </c>
+      <c r="X18" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19">
+        <v>108212</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C19" t="s">
+        <v>218</v>
+      </c>
+      <c r="D19" t="s">
+        <v>219</v>
+      </c>
+      <c r="H19" t="s">
+        <v>247</v>
+      </c>
+      <c r="I19" t="s">
+        <v>248</v>
+      </c>
+      <c r="J19" t="s">
+        <v>195</v>
+      </c>
+      <c r="K19" t="s">
+        <v>249</v>
+      </c>
+      <c r="L19" t="s">
+        <v>250</v>
+      </c>
+      <c r="M19" t="s">
+        <v>251</v>
+      </c>
+      <c r="N19" t="s">
+        <v>226</v>
+      </c>
+      <c r="O19" t="s">
+        <v>252</v>
+      </c>
+      <c r="P19" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>80</v>
+      </c>
+      <c r="R19" t="s">
+        <v>79</v>
+      </c>
+      <c r="S19" t="s">
+        <v>79</v>
+      </c>
+      <c r="T19" t="s">
+        <v>79</v>
+      </c>
+      <c r="X19" t="s">
+        <v>248</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20">
+        <v>108214</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C20" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" t="s">
+        <v>256</v>
+      </c>
+      <c r="H20" t="s">
+        <v>257</v>
+      </c>
+      <c r="I20" t="s">
+        <v>258</v>
+      </c>
+      <c r="J20" t="s">
+        <v>222</v>
+      </c>
+      <c r="K20" t="s">
+        <v>259</v>
+      </c>
+      <c r="L20" t="s">
+        <v>260</v>
+      </c>
+      <c r="M20" t="s">
+        <v>261</v>
+      </c>
+      <c r="N20" t="s">
+        <v>262</v>
+      </c>
+      <c r="O20" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>80</v>
+      </c>
+      <c r="R20" t="s">
+        <v>80</v>
+      </c>
+      <c r="S20" t="s">
+        <v>79</v>
+      </c>
+      <c r="T20" t="s">
+        <v>79</v>
+      </c>
+      <c r="X20" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21">
+        <v>108215</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C21" t="s">
+        <v>255</v>
+      </c>
+      <c r="D21" t="s">
+        <v>256</v>
+      </c>
+      <c r="H21" t="s">
+        <v>257</v>
+      </c>
+      <c r="I21" t="s">
+        <v>266</v>
+      </c>
+      <c r="J21" t="s">
+        <v>222</v>
+      </c>
+      <c r="K21" t="s">
+        <v>259</v>
+      </c>
+      <c r="L21" t="s">
+        <v>260</v>
+      </c>
+      <c r="M21" t="s">
+        <v>261</v>
+      </c>
+      <c r="N21" t="s">
+        <v>262</v>
+      </c>
+      <c r="O21" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>80</v>
+      </c>
+      <c r="S21" t="s">
+        <v>79</v>
+      </c>
+      <c r="T21" t="s">
+        <v>79</v>
+      </c>
+      <c r="X21" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
+      <c r="A22">
+        <v>108216</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C22" t="s">
+        <v>255</v>
+      </c>
+      <c r="D22" t="s">
+        <v>256</v>
+      </c>
+      <c r="H22" t="s">
+        <v>257</v>
+      </c>
+      <c r="I22" t="s">
+        <v>269</v>
+      </c>
+      <c r="J22" t="s">
+        <v>222</v>
+      </c>
+      <c r="K22" t="s">
+        <v>259</v>
+      </c>
+      <c r="L22" t="s">
+        <v>260</v>
+      </c>
+      <c r="M22" t="s">
+        <v>270</v>
+      </c>
+      <c r="N22" t="s">
+        <v>262</v>
+      </c>
+      <c r="O22" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>80</v>
+      </c>
+      <c r="R22" t="s">
+        <v>79</v>
+      </c>
+      <c r="S22" t="s">
+        <v>79</v>
+      </c>
+      <c r="T22" t="s">
+        <v>79</v>
+      </c>
+      <c r="X22" t="s">
+        <v>272</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
+      <c r="A23">
+        <v>108217</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C23" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" t="s">
+        <v>256</v>
+      </c>
+      <c r="H23" t="s">
+        <v>257</v>
+      </c>
+      <c r="I23" t="s">
+        <v>274</v>
+      </c>
+      <c r="J23" t="s">
+        <v>222</v>
+      </c>
+      <c r="K23" t="s">
+        <v>259</v>
+      </c>
+      <c r="L23" t="s">
+        <v>260</v>
+      </c>
+      <c r="M23" t="s">
+        <v>270</v>
+      </c>
+      <c r="N23" t="s">
+        <v>262</v>
+      </c>
+      <c r="O23" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>80</v>
+      </c>
+      <c r="R23" t="s">
+        <v>80</v>
+      </c>
+      <c r="S23" t="s">
+        <v>79</v>
+      </c>
+      <c r="T23" t="s">
+        <v>79</v>
+      </c>
+      <c r="X23" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36">
+      <c r="A24">
+        <v>108218</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C24" t="s">
+        <v>255</v>
+      </c>
+      <c r="D24" t="s">
+        <v>256</v>
+      </c>
+      <c r="H24" t="s">
+        <v>257</v>
+      </c>
+      <c r="I24" t="s">
+        <v>276</v>
+      </c>
+      <c r="J24" t="s">
+        <v>222</v>
+      </c>
+      <c r="K24" t="s">
+        <v>259</v>
+      </c>
+      <c r="L24" t="s">
+        <v>260</v>
+      </c>
+      <c r="M24" t="s">
+        <v>277</v>
+      </c>
+      <c r="N24" t="s">
+        <v>262</v>
+      </c>
+      <c r="O24" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>80</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>79</v>
+      </c>
+      <c r="T24" t="s">
+        <v>79</v>
+      </c>
+      <c r="X24" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36">
+      <c r="A25">
+        <v>108219</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C25" t="s">
+        <v>255</v>
+      </c>
+      <c r="D25" t="s">
+        <v>256</v>
+      </c>
+      <c r="H25" t="s">
+        <v>257</v>
+      </c>
+      <c r="I25" t="s">
+        <v>280</v>
+      </c>
+      <c r="J25" t="s">
+        <v>222</v>
+      </c>
+      <c r="K25" t="s">
+        <v>259</v>
+      </c>
+      <c r="L25" t="s">
+        <v>260</v>
+      </c>
+      <c r="M25" t="s">
+        <v>277</v>
+      </c>
+      <c r="N25" t="s">
+        <v>262</v>
+      </c>
+      <c r="O25" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>80</v>
+      </c>
+      <c r="R25" t="s">
+        <v>80</v>
+      </c>
+      <c r="S25" t="s">
+        <v>79</v>
+      </c>
+      <c r="T25" t="s">
+        <v>79</v>
+      </c>
+      <c r="X25" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36">
+      <c r="A26">
+        <v>108220</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D26" t="s">
+        <v>219</v>
+      </c>
+      <c r="H26" t="s">
+        <v>220</v>
+      </c>
+      <c r="I26" t="s">
+        <v>283</v>
+      </c>
+      <c r="J26" t="s">
+        <v>222</v>
+      </c>
+      <c r="L26" t="s">
+        <v>284</v>
+      </c>
+      <c r="M26" t="s">
+        <v>285</v>
+      </c>
+      <c r="N26" t="s">
+        <v>286</v>
+      </c>
+      <c r="O26" t="s">
+        <v>287</v>
+      </c>
+      <c r="P26" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>80</v>
+      </c>
+      <c r="R26" t="s">
+        <v>80</v>
+      </c>
+      <c r="S26" t="s">
+        <v>79</v>
+      </c>
+      <c r="T26" t="s">
+        <v>79</v>
+      </c>
+      <c r="U26" t="s">
+        <v>289</v>
+      </c>
+      <c r="V26" t="s">
+        <v>290</v>
+      </c>
+      <c r="X26" t="s">
+        <v>291</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36">
+      <c r="A27">
+        <v>108200</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
         <v>71</v>
       </c>
-      <c r="I17" t="s">
-[...35 lines deleted...]
-      <c r="X17" t="s">
+      <c r="I27" t="s">
+        <v>293</v>
+      </c>
+      <c r="J27" t="s">
         <v>195</v>
       </c>
-      <c r="Y17" t="s">
-[...158 lines deleted...]
-      <c r="P20" t="s">
+      <c r="K27" t="s">
+        <v>130</v>
+      </c>
+      <c r="L27" t="s">
+        <v>131</v>
+      </c>
+      <c r="M27" t="s">
+        <v>132</v>
+      </c>
+      <c r="N27" t="s">
+        <v>133</v>
+      </c>
+      <c r="O27" t="s">
+        <v>294</v>
+      </c>
+      <c r="P27" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>79</v>
+      </c>
+      <c r="S27" t="s">
+        <v>79</v>
+      </c>
+      <c r="T27" t="s">
+        <v>79</v>
+      </c>
+      <c r="X27" t="s">
+        <v>296</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36">
+      <c r="A28">
+        <v>108203</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C28" t="s">
         <v>218</v>
       </c>
-      <c r="Q20" t="s">
-[...11 lines deleted...]
-      <c r="X20" t="s">
+      <c r="D28" t="s">
         <v>219</v>
       </c>
-      <c r="Y20" t="s">
+      <c r="H28" t="s">
+        <v>247</v>
+      </c>
+      <c r="I28" t="s">
+        <v>298</v>
+      </c>
+      <c r="J28" t="s">
+        <v>195</v>
+      </c>
+      <c r="K28" t="s">
+        <v>249</v>
+      </c>
+      <c r="L28" t="s">
+        <v>250</v>
+      </c>
+      <c r="M28" t="s">
+        <v>251</v>
+      </c>
+      <c r="N28" t="s">
+        <v>226</v>
+      </c>
+      <c r="O28" t="s">
+        <v>299</v>
+      </c>
+      <c r="P28" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>80</v>
+      </c>
+      <c r="R28" t="s">
+        <v>79</v>
+      </c>
+      <c r="S28" t="s">
+        <v>79</v>
+      </c>
+      <c r="T28" t="s">
+        <v>79</v>
+      </c>
+      <c r="X28" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
+      <c r="A29">
+        <v>108204</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C29" t="s">
+        <v>218</v>
+      </c>
+      <c r="D29" t="s">
+        <v>219</v>
+      </c>
+      <c r="H29" t="s">
         <v>220</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="M21" t="s">
+      <c r="I29" t="s">
+        <v>302</v>
+      </c>
+      <c r="J29" t="s">
+        <v>195</v>
+      </c>
+      <c r="K29" t="s">
         <v>223</v>
       </c>
-      <c r="N21" t="s">
-[...2 lines deleted...]
-      <c r="O21" t="s">
+      <c r="L29" t="s">
         <v>224</v>
       </c>
-      <c r="P21" t="s">
+      <c r="M29" t="s">
         <v>225</v>
       </c>
-      <c r="Q21" t="s">
-[...14 lines deleted...]
-      <c r="Y21" t="s">
+      <c r="N29" t="s">
         <v>226</v>
       </c>
-    </row>
-[...422 lines deleted...]
-      </c>
       <c r="O29" t="s">
-        <v>271</v>
+        <v>303</v>
+      </c>
+      <c r="P29" t="s">
+        <v>304</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S29" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T29" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X29" t="s">
-        <v>270</v>
+        <v>302</v>
       </c>
       <c r="Y29" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:25">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30">
-        <v>107870</v>
+        <v>108206</v>
       </c>
       <c r="B30" s="1">
-        <v>46107</v>
+        <v>46154</v>
       </c>
       <c r="C30" t="s">
-        <v>273</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>274</v>
+        <v>112</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>306</v>
       </c>
       <c r="I30" t="s">
-        <v>275</v>
+        <v>307</v>
       </c>
       <c r="J30" t="s">
-        <v>266</v>
+        <v>195</v>
+      </c>
+      <c r="K30" t="s">
+        <v>308</v>
       </c>
       <c r="L30" t="s">
-        <v>276</v>
+        <v>309</v>
       </c>
       <c r="M30" t="s">
-        <v>277</v>
+        <v>310</v>
       </c>
       <c r="N30" t="s">
-        <v>278</v>
+        <v>311</v>
       </c>
       <c r="O30" t="s">
-        <v>279</v>
+        <v>312</v>
       </c>
       <c r="P30" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X30" t="s">
-        <v>281</v>
+        <v>314</v>
       </c>
       <c r="Y30" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:25">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31">
-        <v>107866</v>
+        <v>108207</v>
       </c>
       <c r="B31" s="1">
-        <v>46106</v>
+        <v>46154</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H31" t="s">
-        <v>283</v>
+        <v>111</v>
       </c>
       <c r="I31" t="s">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="J31" t="s">
-        <v>285</v>
+        <v>195</v>
       </c>
       <c r="K31" t="s">
-        <v>286</v>
+        <v>317</v>
       </c>
       <c r="L31" t="s">
-        <v>287</v>
+        <v>318</v>
       </c>
       <c r="M31" t="s">
-        <v>288</v>
+        <v>319</v>
       </c>
       <c r="N31" t="s">
-        <v>289</v>
+        <v>320</v>
       </c>
       <c r="O31" t="s">
-        <v>290</v>
+        <v>321</v>
       </c>
       <c r="P31" t="s">
-        <v>291</v>
+        <v>322</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S31" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T31" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X31" t="s">
-        <v>292</v>
+        <v>323</v>
       </c>
       <c r="Y31" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:25">
+        <v>324</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>325</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>326</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32">
-        <v>107863</v>
+        <v>108195</v>
       </c>
       <c r="B32" s="1">
-        <v>46106</v>
+        <v>46153</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I32" t="s">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="J32" t="s">
-        <v>285</v>
+        <v>329</v>
       </c>
       <c r="K32" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="L32" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="M32" t="s">
-        <v>297</v>
+        <v>332</v>
       </c>
       <c r="N32" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="O32" t="s">
-        <v>299</v>
+        <v>334</v>
       </c>
       <c r="P32" t="s">
-        <v>300</v>
+        <v>335</v>
       </c>
       <c r="Q32" t="s">
         <v>80</v>
       </c>
       <c r="R32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X32" t="s">
-        <v>301</v>
+        <v>336</v>
       </c>
       <c r="Y32" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:58">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33">
-        <v>107853</v>
+        <v>108197</v>
       </c>
       <c r="B33" s="1">
-        <v>46106</v>
+        <v>46153</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
+        <v>306</v>
       </c>
       <c r="I33" t="s">
-        <v>303</v>
+        <v>338</v>
       </c>
       <c r="J33" t="s">
-        <v>285</v>
+        <v>329</v>
       </c>
       <c r="K33" t="s">
-        <v>74</v>
+        <v>339</v>
       </c>
       <c r="L33" t="s">
-        <v>75</v>
+        <v>340</v>
       </c>
       <c r="M33" t="s">
-        <v>76</v>
+        <v>341</v>
       </c>
       <c r="N33" t="s">
-        <v>77</v>
+        <v>342</v>
       </c>
       <c r="O33" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>343</v>
       </c>
       <c r="Q33" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T33" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X33" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="Y33" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:58">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34">
-        <v>107851</v>
+        <v>108199</v>
       </c>
       <c r="B34" s="1">
-        <v>46106</v>
+        <v>46153</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H34" t="s">
         <v>71</v>
       </c>
       <c r="I34" t="s">
-        <v>307</v>
+        <v>129</v>
       </c>
       <c r="J34" t="s">
-        <v>285</v>
+        <v>329</v>
       </c>
       <c r="K34" t="s">
-        <v>295</v>
+        <v>130</v>
       </c>
       <c r="L34" t="s">
-        <v>296</v>
+        <v>131</v>
       </c>
       <c r="M34" t="s">
-        <v>297</v>
+        <v>132</v>
       </c>
       <c r="N34" t="s">
-        <v>298</v>
+        <v>133</v>
       </c>
       <c r="O34" t="s">
-        <v>308</v>
+        <v>134</v>
       </c>
       <c r="P34" t="s">
-        <v>309</v>
+        <v>346</v>
       </c>
       <c r="Q34" t="s">
         <v>80</v>
       </c>
       <c r="R34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T34" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X34" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
       <c r="Y34" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:58">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35">
-        <v>107848</v>
+        <v>108181</v>
       </c>
       <c r="B35" s="1">
-        <v>46106</v>
+        <v>46149</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>97</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" t="s">
+        <v>98</v>
+      </c>
+      <c r="G35" t="s">
+        <v>99</v>
       </c>
       <c r="H35" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
-        <v>312</v>
+        <v>349</v>
       </c>
       <c r="J35" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>350</v>
       </c>
       <c r="L35" t="s">
-        <v>296</v>
+        <v>351</v>
       </c>
       <c r="M35" t="s">
-        <v>297</v>
+        <v>352</v>
       </c>
       <c r="N35" t="s">
-        <v>298</v>
+        <v>353</v>
       </c>
       <c r="O35" t="s">
-        <v>314</v>
+        <v>354</v>
       </c>
       <c r="P35" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X35" t="s">
-        <v>316</v>
+        <v>356</v>
       </c>
       <c r="Y35" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:58">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36">
-        <v>107846</v>
+        <v>108182</v>
       </c>
       <c r="B36" s="1">
-        <v>46106</v>
+        <v>46149</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="I36" t="s">
-        <v>318</v>
+        <v>358</v>
       </c>
       <c r="J36" t="s">
-        <v>319</v>
+        <v>350</v>
       </c>
       <c r="K36" t="s">
-        <v>229</v>
+        <v>359</v>
       </c>
       <c r="L36" t="s">
-        <v>230</v>
+        <v>360</v>
       </c>
       <c r="M36" t="s">
-        <v>231</v>
+        <v>361</v>
       </c>
       <c r="N36" t="s">
-        <v>129</v>
+        <v>226</v>
       </c>
       <c r="O36" t="s">
-        <v>320</v>
+        <v>362</v>
+      </c>
+      <c r="P36" t="s">
+        <v>363</v>
       </c>
       <c r="Q36" t="s">
         <v>80</v>
       </c>
       <c r="R36" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S36" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T36" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X36" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="Y36" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:58">
+        <v>365</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>366</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>367</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>368</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37">
-        <v>107839</v>
+        <v>108183</v>
       </c>
       <c r="B37" s="1">
-        <v>46106</v>
+        <v>46149</v>
       </c>
       <c r="C37" t="s">
-        <v>240</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>241</v>
+        <v>112</v>
       </c>
       <c r="H37" t="s">
+        <v>85</v>
+      </c>
+      <c r="I37" t="s">
+        <v>370</v>
+      </c>
+      <c r="J37" t="s">
+        <v>350</v>
+      </c>
+      <c r="K37" t="s">
+        <v>371</v>
+      </c>
+      <c r="L37" t="s">
+        <v>372</v>
+      </c>
+      <c r="M37" t="s">
+        <v>373</v>
+      </c>
+      <c r="N37" t="s">
+        <v>374</v>
+      </c>
+      <c r="O37" t="s">
+        <v>375</v>
+      </c>
+      <c r="P37" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>79</v>
+      </c>
+      <c r="S37" t="s">
+        <v>79</v>
+      </c>
+      <c r="T37" t="s">
+        <v>79</v>
+      </c>
+      <c r="X37" t="s">
+        <v>377</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
+      <c r="A38">
+        <v>108184</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C38" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+      <c r="H38" t="s">
+        <v>85</v>
+      </c>
+      <c r="I38" t="s">
+        <v>379</v>
+      </c>
+      <c r="J38" t="s">
+        <v>350</v>
+      </c>
+      <c r="K38" t="s">
+        <v>371</v>
+      </c>
+      <c r="L38" t="s">
+        <v>372</v>
+      </c>
+      <c r="M38" t="s">
+        <v>373</v>
+      </c>
+      <c r="N38" t="s">
+        <v>374</v>
+      </c>
+      <c r="O38" t="s">
+        <v>380</v>
+      </c>
+      <c r="P38" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>79</v>
+      </c>
+      <c r="S38" t="s">
+        <v>79</v>
+      </c>
+      <c r="T38" t="s">
+        <v>79</v>
+      </c>
+      <c r="X38" t="s">
+        <v>382</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36">
+      <c r="A39">
+        <v>108185</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C39" t="s">
+        <v>111</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="H39" t="s">
+        <v>85</v>
+      </c>
+      <c r="I39" t="s">
+        <v>384</v>
+      </c>
+      <c r="J39" t="s">
+        <v>350</v>
+      </c>
+      <c r="K39" t="s">
+        <v>371</v>
+      </c>
+      <c r="L39" t="s">
+        <v>372</v>
+      </c>
+      <c r="M39" t="s">
+        <v>373</v>
+      </c>
+      <c r="N39" t="s">
+        <v>374</v>
+      </c>
+      <c r="O39" t="s">
+        <v>385</v>
+      </c>
+      <c r="P39" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>79</v>
+      </c>
+      <c r="S39" t="s">
+        <v>79</v>
+      </c>
+      <c r="T39" t="s">
+        <v>79</v>
+      </c>
+      <c r="X39" t="s">
+        <v>387</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36">
+      <c r="A40">
+        <v>108186</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C40" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="H40" t="s">
+        <v>85</v>
+      </c>
+      <c r="I40" t="s">
+        <v>389</v>
+      </c>
+      <c r="J40" t="s">
+        <v>350</v>
+      </c>
+      <c r="K40" t="s">
+        <v>371</v>
+      </c>
+      <c r="L40" t="s">
+        <v>372</v>
+      </c>
+      <c r="M40" t="s">
+        <v>373</v>
+      </c>
+      <c r="N40" t="s">
+        <v>374</v>
+      </c>
+      <c r="O40" t="s">
+        <v>390</v>
+      </c>
+      <c r="P40" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>79</v>
+      </c>
+      <c r="S40" t="s">
+        <v>79</v>
+      </c>
+      <c r="T40" t="s">
+        <v>79</v>
+      </c>
+      <c r="X40" t="s">
+        <v>382</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
+      <c r="A41">
+        <v>108187</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C41" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I41" t="s">
+        <v>393</v>
+      </c>
+      <c r="J41" t="s">
+        <v>350</v>
+      </c>
+      <c r="K41" t="s">
+        <v>371</v>
+      </c>
+      <c r="L41" t="s">
+        <v>372</v>
+      </c>
+      <c r="M41" t="s">
+        <v>373</v>
+      </c>
+      <c r="N41" t="s">
+        <v>374</v>
+      </c>
+      <c r="O41" t="s">
+        <v>394</v>
+      </c>
+      <c r="P41" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>79</v>
+      </c>
+      <c r="S41" t="s">
+        <v>79</v>
+      </c>
+      <c r="T41" t="s">
+        <v>79</v>
+      </c>
+      <c r="X41" t="s">
+        <v>396</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36">
+      <c r="A42">
+        <v>108188</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C42" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" t="s">
+        <v>96</v>
+      </c>
+      <c r="F42" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" t="s">
+        <v>99</v>
+      </c>
+      <c r="H42" t="s">
         <v>71</v>
       </c>
-      <c r="I37" t="s">
-[...52 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I42" t="s">
+        <v>398</v>
+      </c>
+      <c r="J42" t="s">
+        <v>350</v>
+      </c>
+      <c r="L42" t="s">
+        <v>351</v>
+      </c>
+      <c r="M42" t="s">
+        <v>352</v>
+      </c>
+      <c r="N42" t="s">
+        <v>353</v>
+      </c>
+      <c r="O42" t="s">
+        <v>399</v>
+      </c>
+      <c r="P42" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>79</v>
+      </c>
+      <c r="S42" t="s">
+        <v>79</v>
+      </c>
+      <c r="T42" t="s">
+        <v>79</v>
+      </c>
+      <c r="X42" t="s">
+        <v>398</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36">
+      <c r="A43">
+        <v>108189</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C43" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" t="s">
+        <v>112</v>
+      </c>
+      <c r="H43" t="s">
         <v>71</v>
       </c>
-      <c r="I38" t="s">
-[...226 lines deleted...]
-      <c r="C42" t="s">
+      <c r="I43" t="s">
+        <v>158</v>
+      </c>
+      <c r="J43" t="s">
         <v>350</v>
       </c>
-      <c r="D42" t="s">
-[...69 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>365</v>
+        <v>159</v>
       </c>
       <c r="L43" t="s">
-        <v>366</v>
+        <v>160</v>
       </c>
       <c r="M43" t="s">
-        <v>367</v>
+        <v>161</v>
       </c>
       <c r="N43" t="s">
-        <v>368</v>
+        <v>162</v>
       </c>
       <c r="O43" t="s">
-        <v>369</v>
+        <v>163</v>
       </c>
       <c r="P43" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="Q43" t="s">
         <v>80</v>
       </c>
       <c r="R43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X43" t="s">
-        <v>371</v>
+        <v>403</v>
       </c>
       <c r="Y43" t="s">
-        <v>372</v>
-[...74 lines deleted...]
-    <row r="44" spans="1:58">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44">
-        <v>107809</v>
+        <v>108190</v>
       </c>
       <c r="B44" s="1">
-        <v>46104</v>
+        <v>46149</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H44" t="s">
         <v>71</v>
       </c>
       <c r="I44" t="s">
-        <v>382</v>
+        <v>405</v>
       </c>
       <c r="J44" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="K44" t="s">
-        <v>383</v>
+        <v>159</v>
       </c>
       <c r="L44" t="s">
-        <v>384</v>
+        <v>160</v>
       </c>
       <c r="M44" t="s">
-        <v>385</v>
+        <v>161</v>
       </c>
       <c r="N44" t="s">
-        <v>386</v>
+        <v>162</v>
       </c>
       <c r="O44" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="P44" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="Q44" t="s">
         <v>80</v>
       </c>
       <c r="R44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X44" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="Y44" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:58">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45">
-        <v>107805</v>
+        <v>108192</v>
       </c>
       <c r="B45" s="1">
-        <v>46104</v>
+        <v>46149</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>219</v>
       </c>
       <c r="I45" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="J45" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="K45" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="L45" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="M45" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="N45" t="s">
-        <v>395</v>
+        <v>226</v>
       </c>
       <c r="O45" t="s">
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="P45" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="Q45" t="s">
         <v>80</v>
       </c>
       <c r="R45" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S45" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T45" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X45" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:58">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46">
-        <v>107801</v>
+        <v>108173</v>
       </c>
       <c r="B46" s="1">
-        <v>46104</v>
+        <v>46148</v>
       </c>
       <c r="C46" t="s">
         <v>69</v>
       </c>
       <c r="D46" t="s">
         <v>70</v>
       </c>
       <c r="H46" t="s">
-        <v>94</v>
+        <v>306</v>
       </c>
       <c r="I46" t="s">
-        <v>391</v>
+        <v>416</v>
       </c>
       <c r="J46" t="s">
-        <v>364</v>
+        <v>417</v>
       </c>
       <c r="K46" t="s">
-        <v>392</v>
+        <v>418</v>
       </c>
       <c r="L46" t="s">
-        <v>393</v>
+        <v>419</v>
       </c>
       <c r="M46" t="s">
-        <v>394</v>
+        <v>420</v>
       </c>
       <c r="N46" t="s">
-        <v>395</v>
+        <v>421</v>
       </c>
       <c r="O46" t="s">
-        <v>396</v>
+        <v>422</v>
       </c>
       <c r="P46" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="Q46" t="s">
         <v>80</v>
       </c>
       <c r="R46" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S46" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T46" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X46" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="Y46" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:58">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47">
-        <v>107800</v>
+        <v>108174</v>
       </c>
       <c r="B47" s="1">
-        <v>46104</v>
+        <v>46148</v>
       </c>
       <c r="C47" t="s">
-        <v>69</v>
+        <v>425</v>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>426</v>
       </c>
       <c r="H47" t="s">
-        <v>94</v>
+        <v>220</v>
       </c>
       <c r="I47" t="s">
-        <v>391</v>
+        <v>427</v>
       </c>
       <c r="J47" t="s">
-        <v>364</v>
+        <v>428</v>
       </c>
       <c r="K47" t="s">
-        <v>392</v>
+        <v>429</v>
       </c>
       <c r="L47" t="s">
-        <v>393</v>
+        <v>430</v>
       </c>
       <c r="M47" t="s">
-        <v>394</v>
+        <v>431</v>
       </c>
       <c r="N47" t="s">
-        <v>395</v>
+        <v>432</v>
       </c>
       <c r="O47" t="s">
-        <v>396</v>
+        <v>433</v>
       </c>
       <c r="P47" t="s">
-        <v>400</v>
+        <v>434</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S47" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T47" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X47" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="Y47" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:58">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48">
-        <v>107794</v>
+        <v>108180</v>
       </c>
       <c r="B48" s="1">
-        <v>46104</v>
+        <v>46148</v>
       </c>
       <c r="C48" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D48" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="I48" t="s">
-        <v>402</v>
+        <v>437</v>
       </c>
       <c r="J48" t="s">
-        <v>364</v>
+        <v>428</v>
       </c>
       <c r="K48" t="s">
-        <v>403</v>
+        <v>438</v>
       </c>
       <c r="L48" t="s">
-        <v>404</v>
+        <v>439</v>
       </c>
       <c r="M48" t="s">
-        <v>405</v>
+        <v>440</v>
       </c>
       <c r="N48" t="s">
-        <v>406</v>
+        <v>441</v>
       </c>
       <c r="O48" t="s">
-        <v>407</v>
+        <v>442</v>
       </c>
       <c r="P48" t="s">
-        <v>408</v>
+        <v>443</v>
       </c>
       <c r="Q48" t="s">
         <v>80</v>
       </c>
       <c r="R48" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S48" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T48" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X48" t="s">
-        <v>409</v>
+        <v>444</v>
       </c>
       <c r="Y48" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:25">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49">
-        <v>107792</v>
+        <v>108164</v>
       </c>
       <c r="B49" s="1">
-        <v>46104</v>
+        <v>46147</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>97</v>
+      </c>
+      <c r="E49" t="s">
+        <v>96</v>
+      </c>
+      <c r="F49" t="s">
+        <v>98</v>
+      </c>
+      <c r="G49" t="s">
+        <v>99</v>
       </c>
       <c r="H49" t="s">
         <v>71</v>
       </c>
       <c r="I49" t="s">
-        <v>411</v>
+        <v>446</v>
       </c>
       <c r="J49" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="L49" t="s">
-        <v>404</v>
+        <v>351</v>
       </c>
       <c r="M49" t="s">
-        <v>405</v>
+        <v>352</v>
       </c>
       <c r="N49" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="O49" t="s">
-        <v>412</v>
+        <v>447</v>
       </c>
       <c r="P49" t="s">
-        <v>408</v>
+        <v>448</v>
       </c>
       <c r="Q49" t="s">
         <v>80</v>
       </c>
       <c r="R49" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S49" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T49" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X49" t="s">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="Y49" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:25">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50">
-        <v>107787</v>
+        <v>108165</v>
       </c>
       <c r="B50" s="1">
-        <v>46104</v>
+        <v>46147</v>
       </c>
       <c r="C50" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" t="s">
+        <v>112</v>
+      </c>
+      <c r="H50" t="s">
+        <v>230</v>
+      </c>
+      <c r="I50" t="s">
+        <v>451</v>
+      </c>
+      <c r="J50" t="s">
+        <v>417</v>
+      </c>
+      <c r="K50" t="s">
+        <v>452</v>
+      </c>
+      <c r="L50" t="s">
+        <v>453</v>
+      </c>
+      <c r="M50" t="s">
+        <v>454</v>
+      </c>
+      <c r="N50" t="s">
+        <v>455</v>
+      </c>
+      <c r="O50" t="s">
+        <v>456</v>
+      </c>
+      <c r="P50" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>79</v>
+      </c>
+      <c r="S50" t="s">
+        <v>79</v>
+      </c>
+      <c r="T50" t="s">
+        <v>79</v>
+      </c>
+      <c r="X50" t="s">
+        <v>458</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="51" spans="1:47">
+      <c r="A51">
+        <v>108167</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C51" t="s">
         <v>69</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D51" t="s">
         <v>70</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H51" t="s">
+        <v>306</v>
+      </c>
+      <c r="I51" t="s">
+        <v>460</v>
+      </c>
+      <c r="J51" t="s">
+        <v>417</v>
+      </c>
+      <c r="K51" t="s">
+        <v>461</v>
+      </c>
+      <c r="L51" t="s">
+        <v>340</v>
+      </c>
+      <c r="M51" t="s">
+        <v>341</v>
+      </c>
+      <c r="N51" t="s">
+        <v>462</v>
+      </c>
+      <c r="O51" t="s">
+        <v>463</v>
+      </c>
+      <c r="P51" t="s">
+        <v>464</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>79</v>
+      </c>
+      <c r="S51" t="s">
+        <v>79</v>
+      </c>
+      <c r="T51" t="s">
+        <v>80</v>
+      </c>
+      <c r="X51" t="s">
+        <v>465</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="52" spans="1:47">
+      <c r="A52">
+        <v>108168</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C52" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52" t="s">
+        <v>112</v>
+      </c>
+      <c r="H52" t="s">
         <v>71</v>
       </c>
-      <c r="I50" t="s">
-[...20 lines deleted...]
-      <c r="P50" t="s">
+      <c r="I52" t="s">
+        <v>467</v>
+      </c>
+      <c r="J52" t="s">
         <v>417</v>
       </c>
-      <c r="Q50" t="s">
-[...91 lines deleted...]
-        <v>364</v>
+      <c r="K52" t="s">
+        <v>468</v>
       </c>
       <c r="L52" t="s">
-        <v>183</v>
+        <v>469</v>
       </c>
       <c r="M52" t="s">
-        <v>184</v>
+        <v>470</v>
       </c>
       <c r="N52" t="s">
-        <v>185</v>
+        <v>471</v>
       </c>
       <c r="O52" t="s">
-        <v>425</v>
+        <v>472</v>
+      </c>
+      <c r="P52" t="s">
+        <v>473</v>
       </c>
       <c r="Q52" t="s">
         <v>80</v>
       </c>
       <c r="R52" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S52" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T52" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X52" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="Y52" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:25">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53">
-        <v>107751</v>
+        <v>108169</v>
       </c>
       <c r="B53" s="1">
-        <v>46101</v>
+        <v>46147</v>
       </c>
       <c r="C53" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H53" t="s">
-        <v>428</v>
+        <v>71</v>
       </c>
       <c r="I53" t="s">
-        <v>429</v>
+        <v>476</v>
       </c>
       <c r="J53" t="s">
-        <v>323</v>
+        <v>417</v>
       </c>
       <c r="K53" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="L53" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="M53" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="N53" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="O53" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="P53" t="s">
-        <v>435</v>
+        <v>477</v>
       </c>
       <c r="Q53" t="s">
         <v>80</v>
       </c>
       <c r="R53" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S53" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T53" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X53" t="s">
-        <v>436</v>
+        <v>478</v>
       </c>
       <c r="Y53" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:25">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54">
-        <v>107749</v>
+        <v>108170</v>
       </c>
       <c r="B54" s="1">
-        <v>46101</v>
+        <v>46147</v>
       </c>
       <c r="C54" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H54" t="s">
-        <v>438</v>
+        <v>71</v>
       </c>
       <c r="I54" t="s">
-        <v>439</v>
+        <v>480</v>
       </c>
       <c r="J54" t="s">
-        <v>440</v>
+        <v>417</v>
+      </c>
+      <c r="K54" t="s">
+        <v>468</v>
       </c>
       <c r="L54" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
       <c r="M54" t="s">
-        <v>442</v>
+        <v>470</v>
       </c>
       <c r="N54" t="s">
-        <v>129</v>
+        <v>471</v>
       </c>
       <c r="O54" t="s">
-        <v>443</v>
+        <v>472</v>
       </c>
       <c r="P54" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="Q54" t="s">
         <v>80</v>
       </c>
       <c r="R54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X54" t="s">
-        <v>439</v>
+        <v>482</v>
       </c>
       <c r="Y54" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:25">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55">
-        <v>107747</v>
+        <v>108171</v>
       </c>
       <c r="B55" s="1">
-        <v>46100</v>
+        <v>46147</v>
       </c>
       <c r="C55" t="s">
-        <v>240</v>
+        <v>111</v>
       </c>
       <c r="D55" t="s">
-        <v>241</v>
+        <v>112</v>
       </c>
       <c r="H55" t="s">
         <v>71</v>
       </c>
       <c r="I55" t="s">
-        <v>446</v>
+        <v>484</v>
       </c>
       <c r="J55" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="K55" t="s">
-        <v>243</v>
+        <v>468</v>
       </c>
       <c r="L55" t="s">
-        <v>244</v>
+        <v>469</v>
       </c>
       <c r="M55" t="s">
-        <v>245</v>
+        <v>470</v>
       </c>
       <c r="N55" t="s">
-        <v>246</v>
+        <v>471</v>
       </c>
       <c r="O55" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="P55" t="s">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="Q55" t="s">
         <v>80</v>
       </c>
       <c r="R55" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S55" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T55" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X55" t="s">
-        <v>449</v>
+        <v>486</v>
       </c>
       <c r="Y55" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:25">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="56" spans="1:47">
       <c r="A56">
-        <v>107746</v>
+        <v>108152</v>
       </c>
       <c r="B56" s="1">
-        <v>46100</v>
+        <v>46146</v>
       </c>
       <c r="C56" t="s">
-        <v>451</v>
+        <v>111</v>
       </c>
       <c r="D56" t="s">
-        <v>452</v>
+        <v>112</v>
       </c>
       <c r="H56" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I56" t="s">
-        <v>453</v>
+        <v>488</v>
       </c>
       <c r="J56" t="s">
-        <v>440</v>
+        <v>489</v>
       </c>
       <c r="K56" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="L56" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="M56" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="N56" t="s">
-        <v>99</v>
+        <v>493</v>
       </c>
       <c r="O56" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
       <c r="P56" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="Q56" t="s">
         <v>80</v>
       </c>
       <c r="R56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X56" t="s">
-        <v>459</v>
+        <v>496</v>
       </c>
       <c r="Y56" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:25">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="57" spans="1:47">
       <c r="A57">
-        <v>107745</v>
+        <v>108153</v>
       </c>
       <c r="B57" s="1">
-        <v>46100</v>
+        <v>46146</v>
       </c>
       <c r="C57" t="s">
-        <v>451</v>
+        <v>111</v>
       </c>
       <c r="D57" t="s">
-        <v>452</v>
+        <v>112</v>
       </c>
       <c r="H57" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I57" t="s">
-        <v>461</v>
+        <v>498</v>
       </c>
       <c r="J57" t="s">
-        <v>440</v>
+        <v>489</v>
       </c>
       <c r="K57" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="L57" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="M57" t="s">
-        <v>456</v>
+        <v>492</v>
       </c>
       <c r="N57" t="s">
-        <v>99</v>
+        <v>493</v>
       </c>
       <c r="O57" t="s">
-        <v>462</v>
+        <v>494</v>
       </c>
       <c r="P57" t="s">
-        <v>463</v>
+        <v>499</v>
       </c>
       <c r="Q57" t="s">
         <v>80</v>
       </c>
       <c r="R57" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S57" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T57" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X57" t="s">
-        <v>464</v>
+        <v>500</v>
       </c>
       <c r="Y57" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:25">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="58" spans="1:47">
       <c r="A58">
-        <v>107743</v>
+        <v>108154</v>
       </c>
       <c r="B58" s="1">
-        <v>46100</v>
+        <v>46146</v>
       </c>
       <c r="C58" t="s">
-        <v>350</v>
+        <v>111</v>
       </c>
       <c r="D58" t="s">
-        <v>351</v>
+        <v>112</v>
       </c>
       <c r="H58" t="s">
-        <v>466</v>
+        <v>85</v>
       </c>
       <c r="I58" t="s">
-        <v>467</v>
+        <v>502</v>
       </c>
       <c r="J58" t="s">
-        <v>440</v>
+        <v>489</v>
       </c>
       <c r="K58" t="s">
-        <v>468</v>
+        <v>490</v>
       </c>
       <c r="L58" t="s">
-        <v>469</v>
+        <v>491</v>
       </c>
       <c r="M58" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="N58" t="s">
-        <v>471</v>
+        <v>493</v>
       </c>
       <c r="O58" t="s">
-        <v>472</v>
+        <v>494</v>
       </c>
       <c r="P58" t="s">
-        <v>473</v>
+        <v>503</v>
       </c>
       <c r="Q58" t="s">
         <v>80</v>
       </c>
       <c r="R58" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S58" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T58" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X58" t="s">
-        <v>474</v>
+        <v>504</v>
       </c>
       <c r="Y58" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:25">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="59" spans="1:47">
       <c r="A59">
-        <v>107742</v>
+        <v>108155</v>
       </c>
       <c r="B59" s="1">
-        <v>46100</v>
+        <v>46146</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H59" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I59" t="s">
-        <v>476</v>
+        <v>506</v>
       </c>
       <c r="J59" t="s">
-        <v>440</v>
+        <v>489</v>
       </c>
       <c r="K59" t="s">
-        <v>213</v>
+        <v>490</v>
       </c>
       <c r="L59" t="s">
-        <v>214</v>
+        <v>491</v>
       </c>
       <c r="M59" t="s">
-        <v>215</v>
+        <v>492</v>
       </c>
       <c r="N59" t="s">
-        <v>216</v>
+        <v>493</v>
       </c>
       <c r="O59" t="s">
-        <v>477</v>
+        <v>494</v>
+      </c>
+      <c r="P59" t="s">
+        <v>507</v>
       </c>
       <c r="Q59" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R59" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S59" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T59" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X59" t="s">
-        <v>478</v>
+        <v>508</v>
       </c>
       <c r="Y59" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:25">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60">
-        <v>107739</v>
+        <v>108156</v>
       </c>
       <c r="B60" s="1">
-        <v>46100</v>
+        <v>46146</v>
       </c>
       <c r="C60" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D60" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="H60" t="s">
-        <v>480</v>
+        <v>85</v>
       </c>
       <c r="I60" t="s">
-        <v>481</v>
+        <v>510</v>
       </c>
       <c r="J60" t="s">
-        <v>440</v>
+        <v>489</v>
+      </c>
+      <c r="K60" t="s">
+        <v>490</v>
       </c>
       <c r="L60" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="M60" t="s">
-        <v>483</v>
+        <v>492</v>
       </c>
       <c r="N60" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="O60" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="P60" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="Q60" t="s">
         <v>80</v>
       </c>
       <c r="R60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S60" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T60" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>79</v>
       </c>
       <c r="X60" t="s">
+        <v>513</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="61" spans="1:47">
+      <c r="A61">
+        <v>108157</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C61" t="s">
+        <v>515</v>
+      </c>
+      <c r="D61" t="s">
+        <v>516</v>
+      </c>
+      <c r="H61" t="s">
+        <v>517</v>
+      </c>
+      <c r="I61" t="s">
+        <v>518</v>
+      </c>
+      <c r="J61" t="s">
         <v>489</v>
       </c>
-      <c r="Y60" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="K61" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
       <c r="L61" t="s">
-        <v>493</v>
+        <v>520</v>
       </c>
       <c r="M61" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
       <c r="N61" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="O61" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="P61" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
       <c r="Q61" t="s">
         <v>80</v>
       </c>
       <c r="R61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X61" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="Y61" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:25">
+        <v>526</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>523</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>527</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>528</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>529</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>523</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>530</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>531</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62">
-        <v>107730</v>
+        <v>108159</v>
       </c>
       <c r="B62" s="1">
-        <v>46099</v>
+        <v>46146</v>
       </c>
       <c r="C62" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D62" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H62" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="I62" t="s">
-        <v>501</v>
+        <v>533</v>
       </c>
       <c r="J62" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="K62" t="s">
-        <v>503</v>
+        <v>534</v>
       </c>
       <c r="L62" t="s">
-        <v>504</v>
+        <v>535</v>
       </c>
       <c r="M62" t="s">
-        <v>505</v>
+        <v>536</v>
       </c>
       <c r="N62" t="s">
-        <v>506</v>
+        <v>537</v>
       </c>
       <c r="O62" t="s">
-        <v>507</v>
+        <v>538</v>
       </c>
       <c r="P62" t="s">
-        <v>508</v>
+        <v>539</v>
       </c>
       <c r="Q62" t="s">
         <v>80</v>
       </c>
       <c r="R62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X62" t="s">
-        <v>509</v>
+        <v>540</v>
       </c>
       <c r="Y62" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:25">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="63" spans="1:47">
       <c r="A63">
-        <v>107731</v>
+        <v>108161</v>
       </c>
       <c r="B63" s="1">
-        <v>46099</v>
+        <v>46146</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H63" t="s">
-        <v>71</v>
+        <v>542</v>
       </c>
       <c r="I63" t="s">
-        <v>511</v>
+        <v>149</v>
       </c>
       <c r="J63" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="K63" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
       <c r="L63" t="s">
-        <v>513</v>
+        <v>544</v>
       </c>
       <c r="M63" t="s">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="N63" t="s">
+        <v>153</v>
+      </c>
+      <c r="O63" t="s">
+        <v>546</v>
+      </c>
+      <c r="P63" t="s">
+        <v>547</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>80</v>
+      </c>
+      <c r="R63" t="s">
+        <v>79</v>
+      </c>
+      <c r="S63" t="s">
+        <v>79</v>
+      </c>
+      <c r="T63" t="s">
+        <v>79</v>
+      </c>
+      <c r="X63" t="s">
+        <v>548</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="64" spans="1:47">
+      <c r="A64">
+        <v>108135</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C64" t="s">
         <v>515</v>
       </c>
-      <c r="O63" t="s">
+      <c r="D64" t="s">
         <v>516</v>
       </c>
-      <c r="P63" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>438</v>
+        <v>550</v>
       </c>
       <c r="I64" t="s">
-        <v>520</v>
+        <v>551</v>
       </c>
       <c r="J64" t="s">
-        <v>502</v>
+        <v>552</v>
       </c>
       <c r="L64" t="s">
-        <v>441</v>
+        <v>553</v>
       </c>
       <c r="M64" t="s">
-        <v>442</v>
+        <v>554</v>
       </c>
       <c r="N64" t="s">
-        <v>129</v>
+        <v>555</v>
       </c>
       <c r="O64" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
       <c r="P64" t="s">
-        <v>522</v>
+        <v>557</v>
       </c>
       <c r="Q64" t="s">
         <v>80</v>
       </c>
       <c r="R64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X64" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="Y64" t="s">
-        <v>523</v>
+        <v>559</v>
       </c>
     </row>
     <row r="65" spans="1:36">
       <c r="A65">
-        <v>107733</v>
+        <v>108141</v>
       </c>
       <c r="B65" s="1">
-        <v>46099</v>
+        <v>46142</v>
       </c>
       <c r="C65" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D65" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="I65" t="s">
-        <v>524</v>
+        <v>560</v>
       </c>
       <c r="J65" t="s">
-        <v>502</v>
+        <v>561</v>
       </c>
       <c r="K65" t="s">
-        <v>140</v>
+        <v>562</v>
       </c>
       <c r="L65" t="s">
-        <v>141</v>
+        <v>563</v>
       </c>
       <c r="M65" t="s">
-        <v>142</v>
+        <v>564</v>
       </c>
       <c r="N65" t="s">
-        <v>143</v>
+        <v>565</v>
       </c>
       <c r="O65" t="s">
-        <v>525</v>
+        <v>566</v>
       </c>
       <c r="P65" t="s">
-        <v>526</v>
+        <v>567</v>
       </c>
       <c r="Q65" t="s">
         <v>80</v>
       </c>
       <c r="R65" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S65" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T65" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X65" t="s">
-        <v>527</v>
+        <v>568</v>
       </c>
       <c r="Y65" t="s">
-        <v>136</v>
+        <v>569</v>
       </c>
     </row>
     <row r="66" spans="1:36">
       <c r="A66">
-        <v>107734</v>
+        <v>108143</v>
       </c>
       <c r="B66" s="1">
-        <v>46099</v>
+        <v>46142</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>219</v>
       </c>
       <c r="I66" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="J66" t="s">
-        <v>502</v>
+        <v>561</v>
       </c>
       <c r="K66" t="s">
-        <v>530</v>
+        <v>571</v>
       </c>
       <c r="L66" t="s">
-        <v>531</v>
+        <v>572</v>
       </c>
       <c r="M66" t="s">
-        <v>532</v>
+        <v>573</v>
       </c>
       <c r="N66" t="s">
-        <v>533</v>
+        <v>226</v>
       </c>
       <c r="O66" t="s">
-        <v>534</v>
+        <v>574</v>
       </c>
       <c r="P66" t="s">
-        <v>535</v>
+        <v>575</v>
       </c>
       <c r="Q66" t="s">
         <v>80</v>
       </c>
       <c r="R66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X66" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>576</v>
       </c>
     </row>
     <row r="67" spans="1:36">
       <c r="A67">
-        <v>107736</v>
+        <v>108144</v>
       </c>
       <c r="B67" s="1">
-        <v>46099</v>
+        <v>46142</v>
       </c>
       <c r="C67" t="s">
-        <v>240</v>
+        <v>425</v>
       </c>
       <c r="D67" t="s">
-        <v>241</v>
+        <v>426</v>
       </c>
       <c r="H67" t="s">
-        <v>71</v>
+        <v>220</v>
       </c>
       <c r="I67" t="s">
-        <v>538</v>
+        <v>577</v>
       </c>
       <c r="J67" t="s">
-        <v>502</v>
+        <v>561</v>
       </c>
       <c r="K67" t="s">
-        <v>324</v>
+        <v>578</v>
       </c>
       <c r="L67" t="s">
-        <v>325</v>
+        <v>579</v>
       </c>
       <c r="M67" t="s">
-        <v>326</v>
+        <v>580</v>
       </c>
       <c r="N67" t="s">
-        <v>539</v>
+        <v>581</v>
       </c>
       <c r="O67" t="s">
-        <v>540</v>
+        <v>582</v>
+      </c>
+      <c r="P67" t="s">
+        <v>583</v>
       </c>
       <c r="Q67" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T67" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X67" t="s">
-        <v>541</v>
+        <v>584</v>
       </c>
       <c r="Y67" t="s">
-        <v>542</v>
+        <v>585</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>582</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>585</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>586</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="68" spans="1:36">
       <c r="A68">
-        <v>107722</v>
+        <v>108146</v>
       </c>
       <c r="B68" s="1">
-        <v>46098</v>
+        <v>46142</v>
       </c>
       <c r="C68" t="s">
-        <v>451</v>
+        <v>218</v>
       </c>
       <c r="D68" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>219</v>
       </c>
       <c r="I68" t="s">
-        <v>543</v>
+        <v>588</v>
       </c>
       <c r="J68" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="K68" t="s">
-        <v>454</v>
+        <v>571</v>
       </c>
       <c r="L68" t="s">
-        <v>455</v>
+        <v>572</v>
       </c>
       <c r="M68" t="s">
-        <v>456</v>
+        <v>573</v>
       </c>
       <c r="N68" t="s">
-        <v>99</v>
+        <v>226</v>
       </c>
       <c r="O68" t="s">
-        <v>545</v>
+        <v>589</v>
       </c>
       <c r="P68" t="s">
-        <v>546</v>
+        <v>590</v>
       </c>
       <c r="Q68" t="s">
         <v>80</v>
       </c>
       <c r="R68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S68" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T68" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="V68" t="s">
+        <v>591</v>
       </c>
       <c r="X68" t="s">
-        <v>547</v>
+        <v>588</v>
       </c>
       <c r="Y68" t="s">
-        <v>548</v>
+        <v>592</v>
       </c>
     </row>
     <row r="69" spans="1:36">
       <c r="A69">
-        <v>107723</v>
+        <v>108149</v>
       </c>
       <c r="B69" s="1">
-        <v>46098</v>
+        <v>46142</v>
       </c>
       <c r="C69" t="s">
-        <v>451</v>
+        <v>218</v>
       </c>
       <c r="D69" t="s">
-        <v>452</v>
+        <v>219</v>
       </c>
       <c r="H69" t="s">
-        <v>71</v>
+        <v>220</v>
       </c>
       <c r="I69" t="s">
-        <v>549</v>
+        <v>593</v>
       </c>
       <c r="J69" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>561</v>
       </c>
       <c r="L69" t="s">
-        <v>455</v>
+        <v>284</v>
       </c>
       <c r="M69" t="s">
-        <v>456</v>
+        <v>285</v>
       </c>
       <c r="N69" t="s">
-        <v>99</v>
+        <v>286</v>
       </c>
       <c r="O69" t="s">
-        <v>550</v>
+        <v>594</v>
       </c>
       <c r="P69" t="s">
-        <v>551</v>
+        <v>595</v>
       </c>
       <c r="Q69" t="s">
         <v>80</v>
       </c>
       <c r="R69" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S69" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T69" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="U69" t="s">
+        <v>596</v>
+      </c>
+      <c r="V69" t="s">
+        <v>597</v>
       </c>
       <c r="X69" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="Y69" t="s">
-        <v>553</v>
+        <v>599</v>
       </c>
     </row>
     <row r="70" spans="1:36">
       <c r="A70">
-        <v>107726</v>
+        <v>108121</v>
       </c>
       <c r="B70" s="1">
-        <v>46098</v>
+        <v>46141</v>
       </c>
       <c r="C70" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D70" t="s">
-        <v>124</v>
+        <v>112</v>
+      </c>
+      <c r="H70" t="s">
+        <v>71</v>
       </c>
       <c r="I70" t="s">
-        <v>554</v>
+        <v>600</v>
       </c>
       <c r="J70" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="K70" t="s">
-        <v>252</v>
+        <v>601</v>
       </c>
       <c r="L70" t="s">
-        <v>253</v>
+        <v>602</v>
       </c>
       <c r="M70" t="s">
-        <v>254</v>
+        <v>603</v>
       </c>
       <c r="N70" t="s">
-        <v>129</v>
+        <v>604</v>
       </c>
       <c r="O70" t="s">
-        <v>555</v>
+        <v>605</v>
+      </c>
+      <c r="P70" t="s">
+        <v>606</v>
       </c>
       <c r="Q70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R70" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S70" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T70" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X70" t="s">
-        <v>556</v>
+        <v>607</v>
       </c>
       <c r="Y70" t="s">
-        <v>557</v>
+        <v>608</v>
       </c>
     </row>
     <row r="71" spans="1:36">
       <c r="A71">
-        <v>107704</v>
+        <v>108123</v>
       </c>
       <c r="B71" s="1">
-        <v>46097</v>
+        <v>46141</v>
       </c>
       <c r="C71" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H71" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="I71" t="s">
-        <v>558</v>
+        <v>609</v>
       </c>
       <c r="J71" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="K71" t="s">
-        <v>560</v>
+        <v>610</v>
       </c>
       <c r="L71" t="s">
-        <v>561</v>
+        <v>611</v>
       </c>
       <c r="M71" t="s">
-        <v>562</v>
+        <v>612</v>
       </c>
       <c r="N71" t="s">
-        <v>563</v>
+        <v>613</v>
       </c>
       <c r="O71" t="s">
-        <v>564</v>
+        <v>614</v>
       </c>
       <c r="P71" t="s">
-        <v>565</v>
+        <v>615</v>
       </c>
       <c r="Q71" t="s">
         <v>80</v>
       </c>
       <c r="R71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X71" t="s">
-        <v>566</v>
+        <v>616</v>
       </c>
       <c r="Y71" t="s">
-        <v>567</v>
+        <v>617</v>
       </c>
     </row>
     <row r="72" spans="1:36">
       <c r="A72">
-        <v>107707</v>
+        <v>108126</v>
       </c>
       <c r="B72" s="1">
-        <v>46097</v>
+        <v>46141</v>
       </c>
       <c r="C72" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D72" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H72" t="s">
-        <v>500</v>
+        <v>100</v>
       </c>
       <c r="I72" t="s">
-        <v>568</v>
+        <v>618</v>
       </c>
       <c r="J72" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="K72" t="s">
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="L72" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="M72" t="s">
-        <v>505</v>
+        <v>621</v>
       </c>
       <c r="N72" t="s">
-        <v>506</v>
+        <v>622</v>
       </c>
       <c r="O72" t="s">
-        <v>569</v>
+        <v>623</v>
+      </c>
+      <c r="P72" t="s">
+        <v>624</v>
       </c>
       <c r="Q72" t="s">
         <v>80</v>
       </c>
       <c r="R72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X72" t="s">
-        <v>570</v>
+        <v>625</v>
       </c>
       <c r="Y72" t="s">
-        <v>571</v>
+        <v>626</v>
       </c>
     </row>
     <row r="73" spans="1:36">
       <c r="A73">
-        <v>107708</v>
+        <v>108127</v>
       </c>
       <c r="B73" s="1">
-        <v>46097</v>
+        <v>46141</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>219</v>
       </c>
       <c r="I73" t="s">
-        <v>572</v>
+        <v>627</v>
       </c>
       <c r="J73" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="K73" t="s">
-        <v>313</v>
+        <v>411</v>
       </c>
       <c r="L73" t="s">
-        <v>296</v>
+        <v>412</v>
       </c>
       <c r="M73" t="s">
-        <v>297</v>
+        <v>413</v>
       </c>
       <c r="N73" t="s">
-        <v>298</v>
+        <v>226</v>
       </c>
       <c r="O73" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>628</v>
       </c>
       <c r="Q73" t="s">
         <v>80</v>
       </c>
       <c r="R73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X73" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>629</v>
       </c>
     </row>
     <row r="74" spans="1:36">
       <c r="A74">
-        <v>107709</v>
+        <v>108128</v>
       </c>
       <c r="B74" s="1">
-        <v>46097</v>
+        <v>46141</v>
       </c>
       <c r="C74" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D74" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H74" t="s">
-        <v>71</v>
+        <v>630</v>
       </c>
       <c r="I74" t="s">
-        <v>572</v>
+        <v>631</v>
       </c>
       <c r="J74" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="K74" t="s">
-        <v>313</v>
+        <v>632</v>
       </c>
       <c r="L74" t="s">
-        <v>296</v>
+        <v>633</v>
       </c>
       <c r="M74" t="s">
-        <v>297</v>
+        <v>634</v>
       </c>
       <c r="N74" t="s">
-        <v>298</v>
+        <v>635</v>
       </c>
       <c r="O74" t="s">
-        <v>573</v>
+        <v>636</v>
       </c>
       <c r="P74" t="s">
-        <v>574</v>
+        <v>637</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S74" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T74" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X74" t="s">
-        <v>577</v>
+        <v>638</v>
       </c>
       <c r="Y74" t="s">
-        <v>576</v>
+        <v>639</v>
       </c>
     </row>
     <row r="75" spans="1:36">
       <c r="A75">
-        <v>107710</v>
+        <v>108129</v>
       </c>
       <c r="B75" s="1">
-        <v>46097</v>
+        <v>46141</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>111</v>
       </c>
       <c r="D75" t="s">
-        <v>351</v>
+        <v>112</v>
       </c>
       <c r="H75" t="s">
-        <v>466</v>
+        <v>630</v>
       </c>
       <c r="I75" t="s">
-        <v>578</v>
+        <v>640</v>
       </c>
       <c r="J75" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="K75" t="s">
-        <v>579</v>
+        <v>632</v>
       </c>
       <c r="L75" t="s">
-        <v>580</v>
+        <v>633</v>
       </c>
       <c r="M75" t="s">
-        <v>581</v>
+        <v>634</v>
       </c>
       <c r="N75" t="s">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="O75" t="s">
-        <v>583</v>
+        <v>636</v>
       </c>
       <c r="P75" t="s">
-        <v>584</v>
+        <v>641</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X75" t="s">
-        <v>585</v>
+        <v>642</v>
       </c>
       <c r="Y75" t="s">
-        <v>586</v>
-[...23 lines deleted...]
-        <v>590</v>
+        <v>643</v>
       </c>
     </row>
     <row r="76" spans="1:36">
       <c r="A76">
-        <v>107691</v>
+        <v>108133</v>
       </c>
       <c r="B76" s="1">
-        <v>46094</v>
+        <v>46141</v>
       </c>
       <c r="C76" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="D76" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="H76" t="s">
-        <v>137</v>
+        <v>220</v>
       </c>
       <c r="I76" t="s">
-        <v>591</v>
+        <v>644</v>
       </c>
       <c r="J76" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>552</v>
       </c>
       <c r="L76" t="s">
-        <v>141</v>
+        <v>284</v>
       </c>
       <c r="M76" t="s">
-        <v>142</v>
+        <v>285</v>
       </c>
       <c r="N76" t="s">
-        <v>594</v>
+        <v>286</v>
       </c>
       <c r="O76" t="s">
-        <v>595</v>
+        <v>645</v>
       </c>
       <c r="P76" t="s">
-        <v>596</v>
+        <v>646</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S76" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T76" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>79</v>
       </c>
       <c r="X76" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>647</v>
       </c>
     </row>
     <row r="77" spans="1:36">
       <c r="A77">
-        <v>107692</v>
+        <v>108102</v>
       </c>
       <c r="B77" s="1">
-        <v>46094</v>
+        <v>46140</v>
       </c>
       <c r="C77" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D77" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H77" t="s">
-        <v>69</v>
+        <v>230</v>
       </c>
       <c r="I77" t="s">
-        <v>600</v>
+        <v>648</v>
       </c>
       <c r="J77" t="s">
-        <v>592</v>
+        <v>649</v>
       </c>
       <c r="K77" t="s">
-        <v>601</v>
+        <v>452</v>
       </c>
       <c r="L77" t="s">
-        <v>602</v>
+        <v>453</v>
       </c>
       <c r="M77" t="s">
-        <v>603</v>
+        <v>454</v>
       </c>
       <c r="N77" t="s">
-        <v>604</v>
+        <v>455</v>
       </c>
       <c r="O77" t="s">
-        <v>605</v>
+        <v>650</v>
       </c>
       <c r="P77" t="s">
-        <v>606</v>
+        <v>651</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S77" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T77" t="s">
-        <v>80</v>
+        <v>79</v>
+      </c>
+      <c r="U77" t="s">
+        <v>652</v>
+      </c>
+      <c r="V77" t="s">
+        <v>653</v>
       </c>
       <c r="X77" t="s">
-        <v>607</v>
+        <v>654</v>
       </c>
       <c r="Y77" t="s">
-        <v>608</v>
+        <v>655</v>
       </c>
     </row>
     <row r="78" spans="1:36">
       <c r="A78">
-        <v>107698</v>
+        <v>108103</v>
       </c>
       <c r="B78" s="1">
-        <v>46094</v>
+        <v>46140</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H78" t="s">
         <v>71</v>
       </c>
       <c r="I78" t="s">
-        <v>609</v>
+        <v>656</v>
       </c>
       <c r="J78" t="s">
-        <v>592</v>
+        <v>649</v>
       </c>
       <c r="K78" t="s">
-        <v>610</v>
+        <v>159</v>
       </c>
       <c r="L78" t="s">
-        <v>611</v>
+        <v>160</v>
       </c>
       <c r="M78" t="s">
-        <v>612</v>
+        <v>161</v>
       </c>
       <c r="N78" t="s">
-        <v>613</v>
+        <v>162</v>
       </c>
       <c r="O78" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="P78" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="Q78" t="s">
         <v>80</v>
       </c>
       <c r="R78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X78" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="Y78" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
     </row>
     <row r="79" spans="1:36">
       <c r="A79">
-        <v>107699</v>
+        <v>108104</v>
       </c>
       <c r="B79" s="1">
-        <v>46094</v>
+        <v>46140</v>
       </c>
       <c r="C79" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="H79" t="s">
-        <v>71</v>
+        <v>661</v>
       </c>
       <c r="I79" t="s">
-        <v>618</v>
+        <v>662</v>
       </c>
       <c r="J79" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>649</v>
       </c>
       <c r="L79" t="s">
-        <v>611</v>
+        <v>663</v>
       </c>
       <c r="M79" t="s">
-        <v>612</v>
+        <v>664</v>
       </c>
       <c r="N79" t="s">
-        <v>613</v>
+        <v>226</v>
       </c>
       <c r="O79" t="s">
-        <v>614</v>
+        <v>665</v>
       </c>
       <c r="P79" t="s">
-        <v>619</v>
+        <v>666</v>
       </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S79" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T79" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="V79" t="s">
+        <v>667</v>
       </c>
       <c r="X79" t="s">
-        <v>620</v>
+        <v>662</v>
       </c>
       <c r="Y79" t="s">
-        <v>621</v>
+        <v>668</v>
       </c>
     </row>
     <row r="80" spans="1:36">
       <c r="A80">
-        <v>107700</v>
+        <v>108108</v>
       </c>
       <c r="B80" s="1">
-        <v>46094</v>
+        <v>46140</v>
       </c>
       <c r="C80" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H80" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I80" t="s">
-        <v>622</v>
+        <v>669</v>
       </c>
       <c r="J80" t="s">
-        <v>592</v>
+        <v>649</v>
       </c>
       <c r="K80" t="s">
-        <v>610</v>
+        <v>670</v>
       </c>
       <c r="L80" t="s">
-        <v>611</v>
+        <v>671</v>
       </c>
       <c r="M80" t="s">
-        <v>612</v>
+        <v>672</v>
       </c>
       <c r="N80" t="s">
-        <v>613</v>
+        <v>673</v>
       </c>
       <c r="O80" t="s">
-        <v>614</v>
+        <v>674</v>
       </c>
       <c r="P80" t="s">
-        <v>623</v>
+        <v>675</v>
       </c>
       <c r="Q80" t="s">
         <v>80</v>
       </c>
       <c r="R80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X80" t="s">
-        <v>624</v>
+        <v>676</v>
       </c>
       <c r="Y80" t="s">
-        <v>625</v>
+        <v>677</v>
       </c>
     </row>
     <row r="81" spans="1:36">
       <c r="A81">
-        <v>107701</v>
+        <v>108110</v>
       </c>
       <c r="B81" s="1">
-        <v>46094</v>
+        <v>46140</v>
       </c>
       <c r="C81" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D81" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="H81" t="s">
-        <v>71</v>
+        <v>220</v>
       </c>
       <c r="I81" t="s">
-        <v>626</v>
+        <v>678</v>
       </c>
       <c r="J81" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>649</v>
       </c>
       <c r="L81" t="s">
-        <v>611</v>
+        <v>679</v>
       </c>
       <c r="M81" t="s">
-        <v>612</v>
+        <v>680</v>
       </c>
       <c r="N81" t="s">
-        <v>613</v>
+        <v>226</v>
       </c>
       <c r="O81" t="s">
-        <v>614</v>
+        <v>681</v>
       </c>
       <c r="P81" t="s">
-        <v>627</v>
+        <v>682</v>
       </c>
       <c r="Q81" t="s">
         <v>80</v>
       </c>
       <c r="R81" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S81" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T81" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X81" t="s">
-        <v>628</v>
+        <v>678</v>
       </c>
       <c r="Y81" t="s">
-        <v>629</v>
+        <v>683</v>
       </c>
     </row>
     <row r="82" spans="1:36">
       <c r="A82">
-        <v>107672</v>
+        <v>108111</v>
       </c>
       <c r="B82" s="1">
-        <v>46093</v>
+        <v>46140</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="H82" t="s">
-        <v>500</v>
+        <v>220</v>
       </c>
       <c r="I82" t="s">
-        <v>630</v>
+        <v>684</v>
       </c>
       <c r="J82" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>649</v>
       </c>
       <c r="L82" t="s">
-        <v>504</v>
+        <v>679</v>
       </c>
       <c r="M82" t="s">
-        <v>505</v>
+        <v>680</v>
       </c>
       <c r="N82" t="s">
-        <v>506</v>
+        <v>226</v>
       </c>
       <c r="O82" t="s">
-        <v>632</v>
+        <v>685</v>
+      </c>
+      <c r="P82" t="s">
+        <v>686</v>
       </c>
       <c r="Q82" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R82" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S82" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T82" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="V82" t="s">
+        <v>687</v>
       </c>
       <c r="X82" t="s">
-        <v>633</v>
+        <v>684</v>
       </c>
       <c r="Y82" t="s">
-        <v>634</v>
+        <v>688</v>
       </c>
     </row>
     <row r="83" spans="1:36">
       <c r="A83">
-        <v>107673</v>
+        <v>108115</v>
       </c>
       <c r="B83" s="1">
-        <v>46093</v>
+        <v>46140</v>
       </c>
       <c r="C83" t="s">
         <v>69</v>
       </c>
       <c r="D83" t="s">
         <v>70</v>
       </c>
       <c r="H83" t="s">
-        <v>500</v>
+        <v>306</v>
       </c>
       <c r="I83" t="s">
-        <v>635</v>
+        <v>689</v>
       </c>
       <c r="J83" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K83" t="s">
-        <v>503</v>
+        <v>418</v>
       </c>
       <c r="L83" t="s">
-        <v>504</v>
+        <v>419</v>
       </c>
       <c r="M83" t="s">
-        <v>505</v>
+        <v>420</v>
       </c>
       <c r="N83" t="s">
-        <v>506</v>
+        <v>421</v>
       </c>
       <c r="O83" t="s">
-        <v>636</v>
+        <v>691</v>
       </c>
       <c r="Q83" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R83" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S83" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T83" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X83" t="s">
-        <v>637</v>
+        <v>692</v>
       </c>
       <c r="Y83" t="s">
-        <v>638</v>
+        <v>693</v>
       </c>
     </row>
     <row r="84" spans="1:36">
       <c r="A84">
-        <v>107678</v>
+        <v>108120</v>
       </c>
       <c r="B84" s="1">
-        <v>46093</v>
+        <v>46140</v>
       </c>
       <c r="C84" t="s">
-        <v>350</v>
+        <v>69</v>
       </c>
       <c r="D84" t="s">
-        <v>351</v>
+        <v>70</v>
       </c>
       <c r="H84" t="s">
-        <v>639</v>
+        <v>306</v>
       </c>
       <c r="I84" t="s">
-        <v>640</v>
+        <v>694</v>
       </c>
       <c r="J84" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="K84" t="s">
-        <v>579</v>
+        <v>418</v>
       </c>
       <c r="L84" t="s">
-        <v>580</v>
+        <v>419</v>
       </c>
       <c r="M84" t="s">
-        <v>581</v>
+        <v>420</v>
       </c>
       <c r="N84" t="s">
-        <v>582</v>
+        <v>421</v>
       </c>
       <c r="O84" t="s">
-        <v>583</v>
+        <v>695</v>
       </c>
       <c r="P84" t="s">
-        <v>642</v>
+        <v>696</v>
       </c>
       <c r="Q84" t="s">
         <v>80</v>
       </c>
       <c r="R84" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S84" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T84" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X84" t="s">
-        <v>643</v>
+        <v>697</v>
       </c>
       <c r="Y84" t="s">
-        <v>586</v>
-[...20 lines deleted...]
-        <v>643</v>
+        <v>698</v>
       </c>
     </row>
     <row r="85" spans="1:36">
       <c r="A85">
-        <v>107680</v>
+        <v>108093</v>
       </c>
       <c r="B85" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C85" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>124</v>
+        <v>219</v>
+      </c>
+      <c r="H85" t="s">
+        <v>220</v>
       </c>
       <c r="I85" t="s">
-        <v>644</v>
+        <v>699</v>
       </c>
       <c r="J85" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K85" t="s">
-        <v>645</v>
+        <v>700</v>
       </c>
       <c r="L85" t="s">
-        <v>646</v>
+        <v>701</v>
       </c>
       <c r="M85" t="s">
-        <v>647</v>
+        <v>702</v>
       </c>
       <c r="N85" t="s">
-        <v>129</v>
+        <v>703</v>
       </c>
       <c r="O85" t="s">
-        <v>648</v>
+        <v>704</v>
+      </c>
+      <c r="P85" t="s">
+        <v>705</v>
       </c>
       <c r="Q85" t="s">
         <v>80</v>
       </c>
       <c r="R85" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S85" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T85" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X85" t="s">
-        <v>649</v>
+        <v>706</v>
       </c>
       <c r="Y85" t="s">
-        <v>650</v>
+        <v>707</v>
       </c>
     </row>
     <row r="86" spans="1:36">
       <c r="A86">
-        <v>107681</v>
+        <v>108094</v>
       </c>
       <c r="B86" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C86" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="D86" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="I86" t="s">
-        <v>651</v>
+        <v>708</v>
       </c>
       <c r="J86" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K86" t="s">
-        <v>252</v>
+        <v>571</v>
       </c>
       <c r="L86" t="s">
-        <v>253</v>
+        <v>572</v>
       </c>
       <c r="M86" t="s">
-        <v>254</v>
+        <v>573</v>
       </c>
       <c r="N86" t="s">
-        <v>129</v>
+        <v>226</v>
       </c>
       <c r="O86" t="s">
-        <v>652</v>
+        <v>709</v>
+      </c>
+      <c r="P86" t="s">
+        <v>710</v>
       </c>
       <c r="Q86" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R86" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S86" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T86" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X86" t="s">
-        <v>653</v>
+        <v>708</v>
       </c>
       <c r="Y86" t="s">
-        <v>654</v>
+        <v>711</v>
       </c>
     </row>
     <row r="87" spans="1:36">
       <c r="A87">
-        <v>107682</v>
+        <v>108095</v>
       </c>
       <c r="B87" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C87" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D87" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H87" t="s">
-        <v>657</v>
+        <v>71</v>
       </c>
       <c r="I87" t="s">
-        <v>658</v>
+        <v>712</v>
       </c>
       <c r="J87" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K87" t="s">
-        <v>659</v>
+        <v>159</v>
       </c>
       <c r="L87" t="s">
-        <v>660</v>
+        <v>713</v>
       </c>
       <c r="M87" t="s">
-        <v>661</v>
+        <v>161</v>
       </c>
       <c r="N87" t="s">
-        <v>662</v>
+        <v>162</v>
       </c>
       <c r="O87" t="s">
-        <v>663</v>
+        <v>714</v>
+      </c>
+      <c r="P87" t="s">
+        <v>715</v>
       </c>
       <c r="Q87" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R87" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S87" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T87" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X87" t="s">
-        <v>664</v>
+        <v>716</v>
       </c>
       <c r="Y87" t="s">
-        <v>665</v>
+        <v>717</v>
       </c>
     </row>
     <row r="88" spans="1:36">
       <c r="A88">
-        <v>107683</v>
+        <v>108097</v>
       </c>
       <c r="B88" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C88" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D88" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H88" t="s">
-        <v>657</v>
+        <v>718</v>
       </c>
       <c r="I88" t="s">
-        <v>666</v>
+        <v>149</v>
       </c>
       <c r="J88" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K88" t="s">
-        <v>659</v>
+        <v>719</v>
       </c>
       <c r="L88" t="s">
-        <v>660</v>
+        <v>720</v>
       </c>
       <c r="M88" t="s">
-        <v>661</v>
+        <v>721</v>
       </c>
       <c r="N88" t="s">
-        <v>662</v>
+        <v>722</v>
       </c>
       <c r="O88" t="s">
-        <v>667</v>
+        <v>278</v>
+      </c>
+      <c r="P88" t="s">
+        <v>723</v>
       </c>
       <c r="Q88" t="s">
         <v>80</v>
       </c>
       <c r="R88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X88" t="s">
-        <v>668</v>
+        <v>724</v>
       </c>
       <c r="Y88" t="s">
-        <v>669</v>
+        <v>725</v>
       </c>
     </row>
     <row r="89" spans="1:36">
       <c r="A89">
-        <v>107684</v>
+        <v>108098</v>
       </c>
       <c r="B89" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C89" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D89" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H89" t="s">
-        <v>657</v>
+        <v>100</v>
       </c>
       <c r="I89" t="s">
-        <v>670</v>
+        <v>726</v>
       </c>
       <c r="J89" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K89" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="L89" t="s">
-        <v>660</v>
+        <v>728</v>
       </c>
       <c r="M89" t="s">
-        <v>661</v>
+        <v>729</v>
       </c>
       <c r="N89" t="s">
-        <v>662</v>
+        <v>730</v>
       </c>
       <c r="O89" t="s">
-        <v>671</v>
+        <v>731</v>
+      </c>
+      <c r="P89" t="s">
+        <v>732</v>
       </c>
       <c r="Q89" t="s">
         <v>80</v>
       </c>
       <c r="R89" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S89" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T89" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X89" t="s">
-        <v>664</v>
+        <v>733</v>
       </c>
       <c r="Y89" t="s">
-        <v>672</v>
+        <v>734</v>
       </c>
     </row>
     <row r="90" spans="1:36">
       <c r="A90">
-        <v>107685</v>
+        <v>108099</v>
       </c>
       <c r="B90" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C90" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D90" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H90" t="s">
-        <v>657</v>
+        <v>71</v>
       </c>
       <c r="I90" t="s">
-        <v>673</v>
+        <v>735</v>
       </c>
       <c r="J90" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K90" t="s">
-        <v>659</v>
+        <v>159</v>
       </c>
       <c r="L90" t="s">
-        <v>660</v>
+        <v>160</v>
       </c>
       <c r="M90" t="s">
-        <v>674</v>
+        <v>161</v>
       </c>
       <c r="N90" t="s">
-        <v>662</v>
+        <v>162</v>
       </c>
       <c r="O90" t="s">
-        <v>675</v>
+        <v>736</v>
+      </c>
+      <c r="P90" t="s">
+        <v>737</v>
       </c>
       <c r="Q90" t="s">
         <v>80</v>
       </c>
       <c r="R90" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S90" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T90" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X90" t="s">
-        <v>664</v>
+        <v>738</v>
       </c>
       <c r="Y90" t="s">
-        <v>676</v>
+        <v>739</v>
       </c>
     </row>
     <row r="91" spans="1:36">
       <c r="A91">
-        <v>107686</v>
+        <v>108100</v>
       </c>
       <c r="B91" s="1">
-        <v>46093</v>
+        <v>46139</v>
       </c>
       <c r="C91" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D91" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H91" t="s">
-        <v>657</v>
+        <v>740</v>
       </c>
       <c r="I91" t="s">
-        <v>677</v>
+        <v>741</v>
       </c>
       <c r="J91" t="s">
-        <v>631</v>
+        <v>690</v>
       </c>
       <c r="K91" t="s">
-        <v>659</v>
+        <v>150</v>
       </c>
       <c r="L91" t="s">
-        <v>660</v>
+        <v>151</v>
       </c>
       <c r="M91" t="s">
-        <v>678</v>
+        <v>152</v>
       </c>
       <c r="N91" t="s">
-        <v>662</v>
+        <v>153</v>
       </c>
       <c r="O91" t="s">
-        <v>679</v>
+        <v>303</v>
+      </c>
+      <c r="P91" t="s">
+        <v>742</v>
       </c>
       <c r="Q91" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R91" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S91" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T91" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X91" t="s">
-        <v>664</v>
+        <v>743</v>
       </c>
       <c r="Y91" t="s">
-        <v>680</v>
+        <v>744</v>
       </c>
     </row>
     <row r="92" spans="1:36">
       <c r="A92">
-        <v>107687</v>
+        <v>108088</v>
       </c>
       <c r="B92" s="1">
-        <v>46093</v>
+        <v>46136</v>
       </c>
       <c r="C92" t="s">
-        <v>655</v>
+        <v>111</v>
       </c>
       <c r="D92" t="s">
-        <v>656</v>
+        <v>112</v>
       </c>
       <c r="H92" t="s">
-        <v>657</v>
+        <v>85</v>
       </c>
       <c r="I92" t="s">
-        <v>681</v>
+        <v>745</v>
       </c>
       <c r="J92" t="s">
-        <v>631</v>
+        <v>746</v>
       </c>
       <c r="K92" t="s">
-        <v>659</v>
+        <v>747</v>
       </c>
       <c r="L92" t="s">
-        <v>660</v>
+        <v>748</v>
       </c>
       <c r="M92" t="s">
-        <v>674</v>
+        <v>749</v>
       </c>
       <c r="N92" t="s">
-        <v>662</v>
+        <v>750</v>
       </c>
       <c r="O92" t="s">
-        <v>682</v>
+        <v>751</v>
+      </c>
+      <c r="P92" t="s">
+        <v>752</v>
       </c>
       <c r="Q92" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R92" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S92" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T92" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X92" t="s">
-        <v>683</v>
+        <v>753</v>
       </c>
       <c r="Y92" t="s">
-        <v>684</v>
+        <v>754</v>
       </c>
     </row>
     <row r="93" spans="1:36">
       <c r="A93">
-        <v>107657</v>
+        <v>108089</v>
       </c>
       <c r="B93" s="1">
-        <v>46092</v>
+        <v>46136</v>
       </c>
       <c r="C93" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D93" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H93" t="s">
-        <v>71</v>
+        <v>755</v>
       </c>
       <c r="I93" t="s">
-        <v>685</v>
+        <v>149</v>
       </c>
       <c r="J93" t="s">
-        <v>641</v>
+        <v>746</v>
       </c>
       <c r="K93" t="s">
-        <v>313</v>
+        <v>756</v>
       </c>
       <c r="L93" t="s">
-        <v>296</v>
+        <v>757</v>
       </c>
       <c r="M93" t="s">
-        <v>297</v>
+        <v>758</v>
       </c>
       <c r="N93" t="s">
-        <v>298</v>
+        <v>759</v>
       </c>
       <c r="O93" t="s">
-        <v>686</v>
+        <v>760</v>
       </c>
       <c r="P93" t="s">
-        <v>687</v>
+        <v>761</v>
       </c>
       <c r="Q93" t="s">
         <v>80</v>
       </c>
       <c r="R93" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S93" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T93" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X93" t="s">
-        <v>688</v>
+        <v>762</v>
       </c>
       <c r="Y93" t="s">
-        <v>689</v>
+        <v>763</v>
       </c>
     </row>
     <row r="94" spans="1:36">
       <c r="A94">
-        <v>107658</v>
+        <v>108085</v>
       </c>
       <c r="B94" s="1">
-        <v>46092</v>
+        <v>46135</v>
       </c>
       <c r="C94" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D94" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="H94" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I94" t="s">
-        <v>690</v>
+        <v>764</v>
       </c>
       <c r="J94" t="s">
-        <v>641</v>
+        <v>765</v>
       </c>
       <c r="K94" t="s">
-        <v>691</v>
+        <v>766</v>
       </c>
       <c r="L94" t="s">
-        <v>75</v>
+        <v>767</v>
       </c>
       <c r="M94" t="s">
-        <v>76</v>
+        <v>768</v>
       </c>
       <c r="N94" t="s">
-        <v>77</v>
+        <v>769</v>
       </c>
       <c r="O94" t="s">
-        <v>692</v>
+        <v>770</v>
       </c>
       <c r="P94" t="s">
-        <v>693</v>
+        <v>771</v>
       </c>
       <c r="Q94" t="s">
         <v>80</v>
       </c>
       <c r="R94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X94" t="s">
-        <v>694</v>
+        <v>772</v>
       </c>
       <c r="Y94" t="s">
-        <v>695</v>
+        <v>773</v>
       </c>
       <c r="Z94" t="s">
-        <v>696</v>
+        <v>774</v>
+      </c>
+      <c r="AA94" t="s">
+        <v>775</v>
       </c>
       <c r="AB94" t="s">
-        <v>697</v>
+        <v>776</v>
       </c>
       <c r="AC94" t="s">
         <v>80</v>
       </c>
       <c r="AD94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="AE94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="AF94" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="AJ94" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
     </row>
     <row r="95" spans="1:36">
       <c r="A95">
-        <v>107659</v>
+        <v>108086</v>
       </c>
       <c r="B95" s="1">
-        <v>46092</v>
+        <v>46135</v>
       </c>
       <c r="C95" t="s">
         <v>69</v>
       </c>
       <c r="D95" t="s">
         <v>70</v>
       </c>
       <c r="H95" t="s">
-        <v>71</v>
+        <v>306</v>
       </c>
       <c r="I95" t="s">
-        <v>572</v>
+        <v>778</v>
       </c>
       <c r="J95" t="s">
-        <v>641</v>
+        <v>765</v>
       </c>
       <c r="K95" t="s">
-        <v>313</v>
+        <v>418</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>419</v>
       </c>
       <c r="M95" t="s">
-        <v>297</v>
+        <v>420</v>
       </c>
       <c r="N95" t="s">
-        <v>298</v>
+        <v>421</v>
       </c>
       <c r="O95" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>779</v>
       </c>
       <c r="Q95" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R95" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S95" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T95" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X95" t="s">
-        <v>700</v>
+        <v>778</v>
       </c>
       <c r="Y95" t="s">
-        <v>701</v>
+        <v>780</v>
       </c>
     </row>
     <row r="96" spans="1:36">
       <c r="A96">
-        <v>107660</v>
+        <v>108079</v>
       </c>
       <c r="B96" s="1">
-        <v>46092</v>
+        <v>46134</v>
       </c>
       <c r="C96" t="s">
-        <v>69</v>
+        <v>218</v>
       </c>
       <c r="D96" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="H96" t="s">
+        <v>220</v>
+      </c>
+      <c r="I96" t="s">
+        <v>781</v>
+      </c>
+      <c r="J96" t="s">
+        <v>782</v>
+      </c>
+      <c r="L96" t="s">
+        <v>284</v>
+      </c>
+      <c r="M96" t="s">
+        <v>285</v>
+      </c>
+      <c r="N96" t="s">
+        <v>286</v>
+      </c>
+      <c r="O96" t="s">
+        <v>783</v>
+      </c>
+      <c r="P96" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>80</v>
+      </c>
+      <c r="S96" t="s">
+        <v>79</v>
+      </c>
+      <c r="T96" t="s">
+        <v>79</v>
+      </c>
+      <c r="U96" t="s">
+        <v>596</v>
+      </c>
+      <c r="V96" t="s">
+        <v>785</v>
+      </c>
+      <c r="X96" t="s">
+        <v>786</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="97" spans="1:36">
+      <c r="A97">
+        <v>108080</v>
+      </c>
+      <c r="B97" s="1">
+        <v>46134</v>
+      </c>
+      <c r="C97" t="s">
+        <v>218</v>
+      </c>
+      <c r="D97" t="s">
+        <v>219</v>
+      </c>
+      <c r="H97" t="s">
+        <v>220</v>
+      </c>
+      <c r="I97" t="s">
+        <v>788</v>
+      </c>
+      <c r="J97" t="s">
+        <v>782</v>
+      </c>
+      <c r="L97" t="s">
+        <v>679</v>
+      </c>
+      <c r="M97" t="s">
+        <v>680</v>
+      </c>
+      <c r="N97" t="s">
+        <v>226</v>
+      </c>
+      <c r="O97" t="s">
+        <v>789</v>
+      </c>
+      <c r="P97" t="s">
+        <v>790</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>80</v>
+      </c>
+      <c r="R97" t="s">
+        <v>79</v>
+      </c>
+      <c r="S97" t="s">
+        <v>79</v>
+      </c>
+      <c r="T97" t="s">
+        <v>79</v>
+      </c>
+      <c r="X97" t="s">
+        <v>788</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="98" spans="1:36">
+      <c r="A98">
+        <v>108069</v>
+      </c>
+      <c r="B98" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C98" t="s">
+        <v>218</v>
+      </c>
+      <c r="D98" t="s">
+        <v>219</v>
+      </c>
+      <c r="I98" t="s">
+        <v>792</v>
+      </c>
+      <c r="J98" t="s">
+        <v>793</v>
+      </c>
+      <c r="K98" t="s">
+        <v>411</v>
+      </c>
+      <c r="L98" t="s">
+        <v>412</v>
+      </c>
+      <c r="M98" t="s">
+        <v>413</v>
+      </c>
+      <c r="N98" t="s">
+        <v>226</v>
+      </c>
+      <c r="O98" t="s">
+        <v>794</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>80</v>
+      </c>
+      <c r="R98" t="s">
+        <v>79</v>
+      </c>
+      <c r="S98" t="s">
+        <v>79</v>
+      </c>
+      <c r="T98" t="s">
+        <v>79</v>
+      </c>
+      <c r="X98" t="s">
+        <v>792</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="99" spans="1:36">
+      <c r="A99">
+        <v>108071</v>
+      </c>
+      <c r="B99" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C99" t="s">
+        <v>111</v>
+      </c>
+      <c r="D99" t="s">
+        <v>112</v>
+      </c>
+      <c r="H99" t="s">
+        <v>167</v>
+      </c>
+      <c r="I99" t="s">
+        <v>796</v>
+      </c>
+      <c r="J99" t="s">
+        <v>793</v>
+      </c>
+      <c r="K99" t="s">
+        <v>170</v>
+      </c>
+      <c r="L99" t="s">
+        <v>171</v>
+      </c>
+      <c r="M99" t="s">
+        <v>172</v>
+      </c>
+      <c r="N99" t="s">
+        <v>173</v>
+      </c>
+      <c r="O99" t="s">
+        <v>797</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>80</v>
+      </c>
+      <c r="R99" t="s">
+        <v>79</v>
+      </c>
+      <c r="S99" t="s">
+        <v>79</v>
+      </c>
+      <c r="T99" t="s">
+        <v>79</v>
+      </c>
+      <c r="X99" t="s">
+        <v>798</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>799</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>800</v>
+      </c>
+      <c r="AA99" t="s">
+        <v>801</v>
+      </c>
+      <c r="AC99" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD99" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE99" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF99" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ99" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="100" spans="1:36">
+      <c r="A100">
+        <v>108072</v>
+      </c>
+      <c r="B100" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C100" t="s">
+        <v>803</v>
+      </c>
+      <c r="D100" t="s">
+        <v>804</v>
+      </c>
+      <c r="H100" t="s">
         <v>71</v>
       </c>
-      <c r="I96" t="s">
-[...55 lines deleted...]
-      <c r="H97" t="s">
+      <c r="I100" t="s">
+        <v>805</v>
+      </c>
+      <c r="J100" t="s">
+        <v>793</v>
+      </c>
+      <c r="K100" t="s">
+        <v>806</v>
+      </c>
+      <c r="L100" t="s">
+        <v>807</v>
+      </c>
+      <c r="M100" t="s">
+        <v>808</v>
+      </c>
+      <c r="N100" t="s">
+        <v>809</v>
+      </c>
+      <c r="O100" t="s">
+        <v>810</v>
+      </c>
+      <c r="P100" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>80</v>
+      </c>
+      <c r="R100" t="s">
+        <v>79</v>
+      </c>
+      <c r="S100" t="s">
+        <v>79</v>
+      </c>
+      <c r="T100" t="s">
+        <v>79</v>
+      </c>
+      <c r="X100" t="s">
+        <v>812</v>
+      </c>
+      <c r="Y100" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="101" spans="1:36">
+      <c r="A101">
+        <v>108073</v>
+      </c>
+      <c r="B101" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C101" t="s">
+        <v>803</v>
+      </c>
+      <c r="D101" t="s">
+        <v>804</v>
+      </c>
+      <c r="H101" t="s">
         <v>71</v>
       </c>
-      <c r="I97" t="s">
-[...228 lines deleted...]
-      </c>
       <c r="I101" t="s">
-        <v>734</v>
+        <v>814</v>
       </c>
       <c r="J101" t="s">
-        <v>729</v>
+        <v>793</v>
       </c>
       <c r="K101" t="s">
-        <v>735</v>
+        <v>806</v>
       </c>
       <c r="L101" t="s">
-        <v>736</v>
+        <v>807</v>
       </c>
       <c r="M101" t="s">
-        <v>737</v>
+        <v>808</v>
       </c>
       <c r="N101" t="s">
-        <v>738</v>
+        <v>809</v>
       </c>
       <c r="O101" t="s">
-        <v>739</v>
+        <v>810</v>
       </c>
       <c r="P101" t="s">
-        <v>740</v>
+        <v>815</v>
       </c>
       <c r="Q101" t="s">
         <v>80</v>
       </c>
       <c r="R101" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S101" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T101" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X101" t="s">
-        <v>741</v>
+        <v>816</v>
       </c>
       <c r="Y101" t="s">
-        <v>742</v>
-[...638 lines deleted...]
-      <c r="P112" t="s">
         <v>817</v>
-      </c>
-[...1970 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>