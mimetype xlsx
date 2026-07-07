--- v4 (2026-05-20)
+++ v5 (2026-07-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="818">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2040" uniqueCount="779">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2295 +219,2178 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1391/8 v k.ú. Žalhostice</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Žalhostice, Žalhostice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>1391/8</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
     <t>Povodí Vltavy, státní podnik</t>
   </si>
   <si>
     <t>gg4t8hf</t>
   </si>
   <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č. 803/12 o výměře 58 m2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Zlončice, Zlončice, okres Mělník</t>
+  </si>
+  <si>
+    <t>803/12</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 803/12 o výměře 58 m2 oddělený z pozemku parc. č. 803/2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>40600</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 551/1, k.ú. Dolní Skorošice</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>720952449</t>
+  </si>
+  <si>
+    <t>eliska.zouharova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Eliška Zouharová</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s.p., Správa Olomouc</t>
+  </si>
+  <si>
+    <t>Dolní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>20198</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>prodej části vodního díla k.ú. Malovice u Netolic</t>
-[...2 lines deleted...]
-    <t>2026-06-26</t>
+    <t>Prodej pozemku parc. č. 2262/4 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
   </si>
   <si>
     <t>387683184</t>
   </si>
   <si>
     <t>marketa.zajicova@pvl.cz</t>
   </si>
   <si>
     <t>Zajícová</t>
   </si>
   <si>
-    <t>PS1 ZHV</t>
-[...20 lines deleted...]
-    <t>7ptt8gm</t>
+    <t>ZHV</t>
+  </si>
+  <si>
+    <t>Planá nad Lužnicí, Planá nad Lužnicí, okres Tábor</t>
+  </si>
+  <si>
+    <t>2262/4</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 2262/4, ostatní plocha o výměře 321 m2 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>80250</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>MPO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p. č. 188/58 o výměře 854 m2, vzniklá oddělení z pozemku p. č. 188/14 a pozemek p. č. 1319/2, vzniklý oddělením z pozemku p. č. 1319, vše ostatní plocha, jiná plocha, k. ú. Třebušice. </t>
+  </si>
+  <si>
+    <t>475672447</t>
+  </si>
+  <si>
+    <t>nerglova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Nerglová Radomíra</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Příbram, 28. října 184, Příbram VII, 261 01 Příbram</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>188/58 a 1319/2</t>
+  </si>
+  <si>
+    <t>4080000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Český Heršlák, Horní Dvořiště, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>pozemky p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 633/2 v k. ú. Hamry nad Sázavou</t>
+  </si>
+  <si>
+    <t>+420724876079</t>
+  </si>
+  <si>
+    <t>perlikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bc. Tereza Perlíková</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Hamry nad Sázavou, Hamry nad Sázavou, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>633/2</t>
+  </si>
+  <si>
+    <t>Jedná se o malý  pozemek ostatní plochy v prostoru mezi železniční tratí a sportovním areálem (fotbalové hřiště) na  okraji obce Hamry nad Sázavou. Pozemek je na LV zapsaný jako ostatní plocha - jiná plocha. Pozemek tvoří volnou plochu v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, značně  sklonitý východním směrem ke hřišti a jeho výměra činí 93 m2. Pozemek je prostý součástí  (trvalých porostů) i příslušenství.</t>
+  </si>
+  <si>
+    <t>11000</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo zemědělství </t>
   </si>
   <si>
-    <t>Prodej pozemku v k. ú. Kryštofovy Hamry</t>
-[...38 lines deleted...]
-    <t>70890013</t>
+    <t>Prodej S 42/26</t>
+  </si>
+  <si>
+    <t>956206106</t>
+  </si>
+  <si>
+    <t>karel.bazal@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Bazal</t>
+  </si>
+  <si>
+    <t>LS Nové Hrady</t>
+  </si>
+  <si>
+    <t>Kamenná u Trhových Svinů, Kamenná, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 166</t>
+  </si>
+  <si>
+    <t>Předmětný pozemek je zastavěn částí stavby č.p. 40, konkrétně vstupem a schody.</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>29590</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>119000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 229/9 a 229/10 v k. ú. Třebčín</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Třebčín, Lutín, okres Olomouc</t>
+  </si>
+  <si>
+    <t>229/9, 229/10</t>
+  </si>
+  <si>
+    <t>188000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 722/25 Prodej pozemku p.č. st. 109/2 vč. budovy bez č.p./ev. č. </t>
+  </si>
+  <si>
+    <t>956209106</t>
+  </si>
+  <si>
+    <t>jitka.prudikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jitka Prudíková</t>
+  </si>
+  <si>
+    <t>LS Železná Ruda</t>
+  </si>
+  <si>
+    <t>Nemilkov, Velhartice, okres Klatovy</t>
+  </si>
+  <si>
+    <t>st. p.č. 109/2</t>
+  </si>
+  <si>
+    <t>S 722/25 Prodej pozemku p.č. st. 109/2 a budovy - zemědělské stavby (kůlna), o výměře 66 m2, druh pozemku zastavěná plocha a nádvoří, v k.ú. Nemilkov, obec Velhartice, č. LV 19.</t>
+  </si>
+  <si>
+    <t>53000</t>
+  </si>
+  <si>
+    <t>Objekt č.p. 141 na st.p.č. 165 (včetně) a p.p.č. 4202/87</t>
+  </si>
+  <si>
+    <t>720 858 655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Lenešice, Lenešice, okres Louny</t>
+  </si>
+  <si>
+    <t>508/9</t>
+  </si>
+  <si>
+    <t>653000</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství ČR</t>
   </si>
   <si>
-    <t>pozemek v k. ú. Újezd u Valašských Klobouk</t>
-[...35 lines deleted...]
-    <t>Prodej pozemku p.č. 2176 v k.ú. Malíkov nad Nežárkou</t>
+    <t>Prodej p.č. 184/2 v k.ú. Podhořany</t>
+  </si>
+  <si>
+    <t>956177112</t>
+  </si>
+  <si>
+    <t>ls177@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Kasáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Podhořany, Nelahozeves, okres Mělník</t>
+  </si>
+  <si>
+    <t>184/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 184/2 o výměře 100 m2 s druhem pozemku ostatní plocha</t>
+  </si>
+  <si>
+    <t>21000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1303/77</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Moravský Písek, Moravský Písek, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1303/77</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 65 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR- zakl. Lesů ČR,s.p.</t>
+  </si>
+  <si>
+    <t>Prodej části pozemků parc.č. 2620 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>725132801</t>
+  </si>
+  <si>
+    <t>tatana.hlavackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Hlaváčková Taťána</t>
+  </si>
+  <si>
+    <t>Správa toků oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Oldřiš u Poličky, Oldřiš, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>jedná se o pozemek bývalého náhonu, který nyní slouží jako veřejné prostranství</t>
+  </si>
+  <si>
+    <t>248000</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p.č.2619, parc.č.603/1 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>2619, 603/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemky ve funkčním celku k RD, předzahrádka a část zastavěná plocha </t>
+  </si>
+  <si>
+    <t>18880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 a p. č. 1203/9 v k. ú. Polička </t>
+  </si>
+  <si>
+    <t>725647889</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Polička, Polička, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1203/3, 1203/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 o výměře 364 m2 a p. č. 1203/9 o výměře 210 m2 v k. ú. Polička. </t>
+  </si>
+  <si>
+    <t>92000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a p. č. 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Nový Malín, Nový Malín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>4095/16, 4094</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1550000</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 501/25/122 Pozemek p.č. 818/10 k.ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Dolní Lipová, Lipová-lázně, okres Jeseník</t>
+  </si>
+  <si>
+    <t>818/10</t>
+  </si>
+  <si>
+    <t>p.č. 818/10 - ostatní plocha o výměře 119 m2</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>Nový Rychnov, Nový Rychnov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>st.547</t>
+  </si>
+  <si>
+    <t>Prodej stavebního pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>76800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zdiměřice u Načeradce S 1148/20</t>
+  </si>
+  <si>
+    <t>956191106</t>
+  </si>
+  <si>
+    <t>zdenka.hejdova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zdenka Hejdová</t>
+  </si>
+  <si>
+    <t>Zdiměřice u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>88, 93, 381/2, 381/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků o celkové výměře 2315 m2.</t>
+  </si>
+  <si>
+    <t>80910</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2474/2, jehož součástí je budova bez čísla popisného, evidenčního v k. ú. Nový Bor</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>Nový Bor, Nový Bor, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>2474/2</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>778000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 720/14 o výměře 90 m2, k. ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>720/14</t>
+  </si>
+  <si>
+    <t>147600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>Prasetín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>863, 864, 867</t>
+  </si>
+  <si>
+    <t>Prodej  pozemků k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>76020</t>
+  </si>
+  <si>
+    <t>876, 878</t>
+  </si>
+  <si>
+    <t>161230</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 a p. č. 6788/4 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>725 889 647</t>
+  </si>
+  <si>
+    <t>Holice v Čechách, Holice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>6788/1 a 6788/4</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 o výměře 231 m2 a p. č. 6788/4 o výměře 86 m2 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>70000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 888/2 v k. ú. Bohoudová</t>
+  </si>
+  <si>
+    <t>772951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Bohousová, Záchlumí, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>888/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 888/2 o výměře 64m2, jiná plocha ostatní plocha. Pozemek se nachází v bezprostřední blízkosti tělesa železniční tratě Kostelec nad Orlicí - Letohrad. Na pozemku se nachází zahrada, pozemek je pronajat.</t>
+  </si>
+  <si>
+    <t>33000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>956199115</t>
+  </si>
+  <si>
+    <t>sarka.michalkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Šárka Michálková, DiS.</t>
+  </si>
+  <si>
+    <t>LS Vodňany</t>
+  </si>
+  <si>
+    <t>Strunkovice nad Volyňkou, Strunkovice nad Volyňkou, okres Strakonice</t>
+  </si>
+  <si>
+    <t>661/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 o výměře 2510 m2 s druhem pozemku lesní pozemek v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>68270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 398 včetně objektu čp. 391 a p.p.č.2884/16 v k.ú. Velký Šenov</t>
+  </si>
+  <si>
+    <t>Velký Šenov, Velký Šenov, okres Děčín</t>
+  </si>
+  <si>
+    <t>p.č.st. 398 a p.č. 2884/16</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>1639000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Střítež u Bukova, Střítež, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>446/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova - ostatní plocha o výměře 409 m2, funkční celek se stavbou, GP č. 260-102/2026</t>
+  </si>
+  <si>
+    <t>102250</t>
+  </si>
+  <si>
+    <t>prodej pozemku st.p.č. 1029 včetně stavby čp. 322 a pozemku p.č. 5875/154 v k.ú. Mikulášovice</t>
+  </si>
+  <si>
+    <t>Mikulášovice, Mikulášovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>st.p.č.1029 a p.č. 5875/15</t>
+  </si>
+  <si>
+    <t>1525000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 637 v k. ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>313000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 369/9 v k. ú. Horní Heřmanice</t>
+  </si>
+  <si>
+    <t>Horní Heřmanice u Bernartic, Bernartice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>369/9</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 699/5</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>Srubec, Srubec, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>699/5</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 697/1</t>
+  </si>
+  <si>
+    <t>697/1</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 693/1</t>
+  </si>
+  <si>
+    <t>693/1</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 690/3</t>
+  </si>
+  <si>
+    <t>690/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>720836883</t>
+  </si>
+  <si>
+    <t>klara.stepankova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Klára Štěpánková</t>
+  </si>
+  <si>
+    <t>Správa Pardubice</t>
+  </si>
+  <si>
+    <t>Dolní Heřmanice v Čechách, Horní Heřmanice, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>1720/29</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/29 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>1720/30</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/30 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>1720/8</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/8 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 5108 v katastrálním území Poděbrady</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Poděbrady, Poděbrady, okres Nymburk</t>
+  </si>
+  <si>
+    <t>st. 5108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 5108 v katastrálním území Poděbrady, zastavěná plocha a nádvoří. Pozemek se nachází v blízkosti Zdymadla Poděbrady na pravém břehu vodního toku Labe. Pozemek je přístupný po zpevněné komunikaci a přes travnatý porost - parkovou úpravu. Pozemek je zastavěný stavbou technického vybavení, která je ve vlastnictví jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>36260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 158/37 a p.č. 158/38 v k.ú. Lovosice</t>
+  </si>
+  <si>
+    <t>Lovosice, Lovosice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> p.č. 158/37 a p.č. 158/38</t>
+  </si>
+  <si>
+    <t>203000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2290/7 v k. ú. Čelechovice na Hané</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Čelechovice na Hané, Čelechovice na Hané, okres Prostějov</t>
+  </si>
+  <si>
+    <t>2290/7</t>
+  </si>
+  <si>
+    <t>16000</t>
+  </si>
+  <si>
+    <t>S 1343/25 - prodej k.ú. Hosín</t>
+  </si>
+  <si>
+    <t>956205113</t>
+  </si>
+  <si>
+    <t>eliska.andelova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Bc. Eliška Andělová</t>
+  </si>
+  <si>
+    <t>LS Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>Hosín, Hosín, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>277/25, 277/28, 277/31</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky podél silnice mezi Borkem a Hosínem, nacházející se na rozhraní obou k.ú., mimo zastavěné území obce.</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2367/2 v k. ú. Pitín</t>
+  </si>
+  <si>
+    <t>Pitín, Pitín, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>2367/2</t>
+  </si>
+  <si>
+    <t>72000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1948/2 v k.ú. Zruč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Zruč nad Sázavou, Zruč nad Sázavou, okres Kutná Hora</t>
+  </si>
+  <si>
+    <t>141/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p.č. 1948/2 v k.ú. Zruč nad Sázavou je z části zastavěn stavbou místní komunikace III.tř. - chodník tvořený zámkovou dlažbou ve vlastnictví města Zruč nad Sázavou. Dále se na pozemku nachází kanalizační šachta s potrubím ve vlastnictví společnosti VHS Vrchlice Maleč a.s. (společnost spoluvlastněná městem Zruč nad Sázavou) a travní plocha, keře a listnaté stromy. </t>
+  </si>
+  <si>
+    <t>162590</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej pozemků včetně staveb v kat. území Nová Pláň</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>Nová Pláň, Nová Pláň, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st. 100,st.101,st.106,48/1,49/3,409/1,409/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků včetně staveb v k.ú. Nová Pláň</t>
+  </si>
+  <si>
+    <t>18500000</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Bernartice u Milevska</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>Bernartice u Milevska, Bernartice, okres Písek</t>
+  </si>
+  <si>
+    <t>1262/23</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 1262/23 v k.ú. Bernartice u Milevska o výměře 133 m2</t>
+  </si>
+  <si>
+    <t>32000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 970/11 v katastrálním území Verměřovice</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>Verměřovice, Verměřovice, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>970/11</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 970/11 v katastrálním území Verměřovice, vodní plocha, vznikl geometrickým odměřením od původní parcely č. 970/8, vodní plocha. Pozemek je přístupný z veřejné komunikace místního významu. Jedná se o břehový pozemek vodního toku Tichá Orlice.</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 712 v k.ú. Břevniště pod Ralskem</t>
+  </si>
+  <si>
+    <t>739532159</t>
+  </si>
+  <si>
+    <t>ivana.sediva@vls.cz</t>
+  </si>
+  <si>
+    <t>Ivana Šedivá</t>
+  </si>
+  <si>
+    <t>ŘSP</t>
+  </si>
+  <si>
+    <t>Břevniště pod Ralskem, Hamr na Jezeře, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemek p.č. 712, ostatní plocha, neplodná půda, o výměře 471 m2 zapsaný na LV č. 238 pro k.ú. Břevniště pod Ralskem. Výše uvedený pozemek se nachází mimo pozemkovou držbu VLS ČR, s.p. v intravilánu obce Břevniště a v územním plánu je veden jako stavební pozemek. Leží na břehu potoka přímo u hlavní silnice II/278. Uprostřed pozemku stojí zemědělský objekt na st.p.č. 98 ve vlastnictví soukromé osoby, které byl pozemek p.č. 712 divizí Mimoň nabídnut, avšak tato osoba o odkup zájem neprojevila. Pozemek p.č. 712 je z větší části porostlý náletovými olšemi ve věku 10 - 15 let.  </t>
+  </si>
+  <si>
+    <t>470690</t>
+  </si>
+  <si>
+    <t>MZe - spis S 227/19</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956233107</t>
+  </si>
+  <si>
+    <t>jana.kotaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kotásková</t>
+  </si>
+  <si>
+    <t>Lesní správa Klášterec</t>
+  </si>
+  <si>
+    <t>Místo, Místo, okres Chomutov</t>
+  </si>
+  <si>
+    <t>491/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 491/9 druhem pozemku ostatní plocha o výměře 208 m2 v k.ú. Místo. </t>
+  </si>
+  <si>
+    <t>44512</t>
+  </si>
+  <si>
+    <t>Pozemek v k. ú. Temelín</t>
+  </si>
+  <si>
+    <t>Temelín, Temelín, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1766/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 1766/10 v katastrálním území Temelín se nachází na severovýchodním okraji  obce. Při jeho jižní hranici probíhá železniční trať, při západní hranici navazuje areál společnosti  Agro Temelín s.r.o., č. p. 23, 373 01 Temelín, a pozemky ve vlastnictví Státního pozemkového  úřadu (Husinecká 1024/11a, 130 00 Praha 3 – Žižkov).S ohledem na svou polohu, nedosažitelnost   z veřejné komunikace, bezprostřední návaznost na železniční infrastrukturu a okolní využití území  je pozemek z hlediska tržního uplatnění omezený. </t>
+  </si>
+  <si>
+    <t>299000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 917/20</t>
+  </si>
+  <si>
+    <t>Křimov, Křimov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej částí pozemku p.č. 472 druhem pozemku lesní pozemek o výměře 20 m2, oddělený GP jako díl "a" a pozemku 472/2 dle GP, druhem pozemku lesní pozemek o výměře 8 m2 v k.ú. Křimov. </t>
+  </si>
+  <si>
+    <t>11600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku k.ú.Jakartovice </t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Jakartovice, Jakartovice, okres Opava</t>
+  </si>
+  <si>
+    <t>1558/7</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1558/7 s druhem pozemku ostatní plocha o výměře 771 m2 v k.ú. Jakartovice.</t>
+  </si>
+  <si>
+    <t>396290</t>
+  </si>
+  <si>
+    <t>Prodej pozemky k.p. Heřmanice</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 440/1 lesní pozemek o výměře 17520 m2 a p. č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>11462670</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>Lukavec u Pacova, Lukavec, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>580/1,581</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>46420</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>28150</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>65480</t>
+  </si>
+  <si>
+    <t>557/1</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>28260</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 6571/26 v k.ú. Jiříkov</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Jiříkov, Jiříkov, okres Děčín</t>
+  </si>
+  <si>
+    <t>6571/26</t>
+  </si>
+  <si>
+    <t>102000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2784 v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Hvozdec u Lišova, Hvozdec, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2784 o výměře 4099 m2 s druhem pozemku lesní pozemek v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>156380</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2567, 2580, 2626,2383 vše v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>2567,2580,2626,2383</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2567 o výměře 2228 m2, p.č. 2580 o výměře 122 m2, p.č. 2626 o výměře 1741 m2, p.č. 2383 o výměře 8481 m2 všechny s druhem pozemku lesní pozemek a vše v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>420040</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Velké Karlovice, Velké Karlovice, okres Vsetín</t>
+  </si>
+  <si>
+    <t>5739/3</t>
+  </si>
+  <si>
+    <t>Jedná se pozemek v rekreační oblasti, který tvoří jednotný funkční celek s rekreačními stavbami č. ev. 267 na pozemku p.č. st. 1806, č. ev. 268 na pozemku p.č. st. 1807, č. ev. 269 na pozemku p.č. 1808 a č. ev. 270 na pozemku p.č. st. 270.</t>
+  </si>
+  <si>
+    <t>3285765</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Prose-Obořiště</t>
+  </si>
+  <si>
+    <t>Proseč-Obořiště, Nová Cerekev, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Proseč-Obořiště</t>
+  </si>
+  <si>
+    <t>117120</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 459/35 v k.ú. Královské Poříčí</t>
+  </si>
+  <si>
+    <t>Královské Poříčí, Královské Poříčí, okres Sokolov</t>
+  </si>
+  <si>
+    <t>459/35</t>
+  </si>
+  <si>
+    <t>76000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Bečov nad Teplou</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Toužim</t>
+  </si>
+  <si>
+    <t>Bečov nad Teplou, Bečov nad Teplou, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>1339/2, 1499/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1339/2 lesní pozemek, o výměře 771 m2 a pozemku p.č. 1499/2 lesní pozemek, o výměře 10875 m2 oba v k.ú. Bečov nad Teplou.                     </t>
+  </si>
+  <si>
+    <t>337820</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 6410 k.ú. Medlov</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Medlov, Medlov, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>6410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesní pozemek malé výměry, kdy cca polovinu plochy tvoří bezlesí - mokřad. Na zbývající části se nachází starší akátový porost. Pozemek je podmáčený, leží na okraji zastavěného území, v platném územním plánu je řazen do ploch NL – plochy lesní. </t>
+  </si>
+  <si>
+    <t>50600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1567/33, 1568/18, 1568/20, 1711/2 v k.ú. Chabařovice</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Chabařovice, Chabařovice, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1567/33, 1568/18, 1568/20, 1711/2</t>
+  </si>
+  <si>
+    <t>1112000</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Žilina u Nového Jičína</t>
+  </si>
+  <si>
+    <t>Žilina u Nového Jičína, Nový Jičín, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1591 s druhem pozemku lesní pozemek o výměře 1324 v k.ú. Žilina u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>38020</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 298/3, p.č. 298/4, p.č. 635, p.č. 653, p.č. 658 vše v k.ú. Loučovice</t>
+  </si>
+  <si>
+    <t>956204108</t>
+  </si>
+  <si>
+    <t>kristina.simova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristina Šímová</t>
+  </si>
+  <si>
+    <t>LS Vyšší Brod</t>
+  </si>
+  <si>
+    <t>Loučovice, Loučovice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>298/3, 298/4,635,653,658</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 298/3 o výměře 124 m2, p.č. 298/4 o výměře 23 m2, p.č. 635 o výměře 481 m2, p.č. 653 o výměře 194 m2, p.č. 658 o výměře 761 m2 vše s druhem pozemku ostatní plocha, ostatní komunikace, vše v k.ú. Loučovice</t>
+  </si>
+  <si>
+    <t>530305</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 856/3 v k.ú. Hatín</t>
   </si>
   <si>
     <t>956193106</t>
   </si>
   <si>
     <t>hana.duskova@lesycr.cz</t>
   </si>
   <si>
     <t>Hana Dušková</t>
   </si>
   <si>
     <t>LS Jindřichův Hradec</t>
   </si>
   <si>
-    <t>Malíkov nad Nežárkou, Horní Pěna, okres Jindřichův Hradec</t>
-[...122 lines deleted...]
-    <t>724623774</t>
+    <t>Hatín, Hatín, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>856/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 856/3 s druhem pozemku ostatní plocha, ostatní komunikace o výměře 448 m2 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>142000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1366 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1366 s druhem pozemku ostatní plocha, jiná plocha o výměře 535 m2 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>320000</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>724524807</t>
+  </si>
+  <si>
+    <t>hana.tomesova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Tomešová</t>
+  </si>
+  <si>
+    <t>Lesní správa Český Rudolec</t>
+  </si>
+  <si>
+    <t>Strmilov, Strmilov, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511 o výměře 881 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>27311</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 589, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 589 o výměře 1331 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>33275</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 588, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 588 o výměře 2392 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>59800</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 586, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 586 o výměře 1644 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>41100</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1127/2, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1127/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1127/2, o výměře 52 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/2, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1116/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/2 o výměře 424 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/1, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1116/1</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/1 o výměře 729 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>18225</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 629, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 629, o výměře 2680 m2, v k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>93800</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 628, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 628 o výměře 2392 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>83720</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1599, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1599 o výměře 1666 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>51646</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Pohled S 265/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Pohled, Pohled, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 533 v k.ú. Pohled</t>
+  </si>
+  <si>
+    <t>160270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Česká Bělá S 264/26</t>
+  </si>
+  <si>
+    <t>Česká Bělá, Česká Bělá, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1422/8</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Česká Bělá - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>41140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Chotěboř S 76/26</t>
+  </si>
+  <si>
+    <t>Chotěboř, Chotěboř, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1930/3</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Chotěboř - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Slavíkov u Chotěboře S 75/26</t>
+  </si>
+  <si>
+    <t>Slavíkov u Chotěboře, Slavíkov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>757/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Slavíkov u Chotěboře - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>97970</t>
+  </si>
+  <si>
+    <t>7245524807</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511, k.ú. Strmilov, o výměře 881 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Chotěboř S 74/26</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku p.č. 1938 v k.ú. Chotěboř</t>
+  </si>
+  <si>
+    <t>30930</t>
+  </si>
+  <si>
+    <t>S 204/26 Prodej lesních pozemků v k.ú. Klíčov u Mrákova</t>
+  </si>
+  <si>
+    <t>956220106</t>
+  </si>
+  <si>
+    <t>ivana.pisarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ivana Písařová</t>
+  </si>
+  <si>
+    <t>LS Klatovy</t>
+  </si>
+  <si>
+    <t>Klíčov u Mrákova, Mrákov, okres Domažlice</t>
+  </si>
+  <si>
+    <t>3104, 3309/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej spoluvlastnického podílu 2/4 k pozemku p.č. 3104 o výměře 2613 m2, druh pozemku lesní pozemek, k.ú. Klíčov u Mrákova, LV 389 a pozemku p.č. 3309/2 o výměře 243 m2, s druhem pozemku lesní pozemek, k.ú. Klíčov u Mrákova, LV 610. </t>
+  </si>
+  <si>
+    <t>78990</t>
+  </si>
+  <si>
+    <t>MZe - spis S 869/25</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>956180106</t>
+  </si>
+  <si>
+    <t>miluse.karasova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Miluše Karasová</t>
+  </si>
+  <si>
+    <t>Lesní správa Křivoklát</t>
+  </si>
+  <si>
+    <t>Žloukovice, Nižbor, okres Beroun</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 331 druhem pozemku ostatní plocho o výměře 89 m2 v k.ú. Žloukovice.</t>
+  </si>
+  <si>
+    <t>115340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Velká Ves</t>
+  </si>
+  <si>
+    <t>Velká Ves, Lukavec, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>298/8</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Velká ves</t>
+  </si>
+  <si>
+    <t>17750</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>27150</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Velká Ves</t>
+  </si>
+  <si>
+    <t>211, 212</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Velká ves</t>
+  </si>
+  <si>
+    <t>71520</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p., má právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů.  Pozemek parc.č.st. 165 o výměře 301 m2, zastavěná plocha a nádvoří, součástí je budova s č.p. 150 – rodinný dům; parc.č. 90/3 o výměře 525 m2, ostatní plocha - zeleň, parc.č. 90/15 o výměře 238 m2, ostatní plocha – ostatní komunikace; katastrální území Vyšší Brod, obec Vyšší Brod, LV č.172, Katastrální úřad pro Jihočeský kraj, katastrálního pracoviště Český Krumlov.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková dana</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Vyšší Brod, Vyšší Brod, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Přímý prodej ve spojení s provozem Pošta Partner.</t>
+  </si>
+  <si>
+    <t>9100000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p., má právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů. Pozemek parc. č. 1239/2 o výměře 140 m2, ostatní plocha, k. ú. Kaplice, obec Kaplice, LV č. 1918, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště Český Krumlov.</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Kaplice, Kaplice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Přímý prodej v rámci narovnání majetkoprávních vztahů</t>
+  </si>
+  <si>
+    <t>322740</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 508/9 v k.ú. Vilémov u Kadaně</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>Vilémov u Kadaně, Vilémov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>128000</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č.st. 301 včetně skladu bez čp. a pozemku p.č. 1491/13 v k.ú. Budyně nad Ohří</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Budyně nad Ohří, Budyně nad Ohří, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>301, 1491/13</t>
+  </si>
+  <si>
+    <t>600000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Lidmaň - podíl 1/9</t>
   </si>
   <si>
     <t>svetlana.pech@seznam.cz</t>
   </si>
   <si>
-    <t>Pechová Světlana</t>
-[...728 lines deleted...]
-    <t>32620</t>
+    <t>Lidmaň, Lidmaň, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>978/1</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Lidmaň - podíl 1/9</t>
+  </si>
+  <si>
+    <t>44200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p. č. 1451/3, p. č. 1452/1, p. č. 14538/8, p.č. 1453/9 v k.ú. Mladá Boleslav </t>
+  </si>
+  <si>
+    <t>Mladá Boleslav, Mladá Boleslav, okres Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>Pozemky vedené v katastru nemovitostí se způsobem využití zeleň. Pozemky leží podél stavby silnice "Severovýchodní tangenta v Mladé Boleslavi". Cena bude upřesněna dle znaleckého posudku.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>Stranná u Žirovnice, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>83090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2247/20 k.ú. Heřmanův Městec o výměře 65 m2. </t>
+  </si>
+  <si>
+    <t>Heřmanův Městec, Heřmanův Městec, okres Chrudim</t>
+  </si>
+  <si>
+    <t>2247/20</t>
+  </si>
+  <si>
+    <t>Převod p.č.st. 299 včetně objektu čp. 230 a pozemku p.č. 1491/12 v k.ú. Budyně nad Ohří</t>
+  </si>
+  <si>
+    <t>299, 1491/12</t>
+  </si>
+  <si>
+    <t>1428000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>410, 413</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>25160</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>Pořín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>34590</t>
   </si>
   <si>
     <t>Prodej pozemků v k.ú. Březina u Hořepníku</t>
   </si>
   <si>
     <t>Březina u Hořepníku, Hořepník, okres Pelhřimov</t>
   </si>
   <si>
-    <t>138/2, 140</t>
+    <t>288/4,288/5,365/5,365/6,365/7,667,716</t>
   </si>
   <si>
     <t>Prodej lesních pozemků v k.ú. Březina u Hořepníku</t>
   </si>
   <si>
-    <t>746960</t>
-[...560 lines deleted...]
-    <t>U Zastávky</t>
+    <t>505440</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>Rovná u Hořepníku, Rovná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>627/7,627/13,627/14</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>293220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 56/26 Prodej pozemku </t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>956220108</t>
+  </si>
+  <si>
+    <t>iva.cvikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Iva Cviková</t>
+  </si>
+  <si>
+    <t>Číhaň, Číhaň, okres Klatovy</t>
+  </si>
+  <si>
+    <t>226/23</t>
+  </si>
+  <si>
+    <t>S 56/26 Prodej spoluvlast. podílu 1/2 k pozemku p.č. 226/23 o výměře 3555 m2, k.ú. Číhaň, obec Číhaň. LV 242</t>
+  </si>
+  <si>
+    <t>31195</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>Štědrovice, Čáslavsko, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>395/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>79330</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>V budově jsou situovány 3 bytové jednotky, pozemek - 390 m2, zastavěná plocha a nádvoří</t>
-[...656 lines deleted...]
-    <t>59200</t>
+    <t>74730</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>29840</t>
+  </si>
+  <si>
+    <t>Prodej částí pozemků parc.č. 2738/1 a parc č. 2738/3</t>
+  </si>
+  <si>
+    <t>Hluboké Mašůvky, Hluboké Mašůvky, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2738/1, 2738/3</t>
+  </si>
+  <si>
+    <t>Části koryta vodního toku, na kterých se nachází stavba hráze vodní nádrže</t>
+  </si>
+  <si>
+    <t>77400</t>
+  </si>
+  <si>
+    <t>S 774/25 Prodej pozemku v k.ú. Němčice u Kdyně</t>
+  </si>
+  <si>
+    <t>Němčice u Kdyně, Němčice, okres Domažlice</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>S 774/25 Prodej pozemku p.č. 1476 o výměře 613 m2, druh pozemku vodní plocha/zamokřená plocha, k.ú. Němčice u Kdyně, obec Němčice, LV č. 225.</t>
+  </si>
+  <si>
+    <t>21460</t>
+  </si>
+  <si>
+    <t>438/1</t>
+  </si>
+  <si>
+    <t>94320</t>
+  </si>
+  <si>
+    <t>350/1</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>37140</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>46470</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2803,117 +2686,117 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ101"/>
+  <dimension ref="A1:BQ119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="21.7109375" customWidth="1"/>
-    <col min="6" max="6" width="42.7109375" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="51.7109375" customWidth="1"/>
-    <col min="9" max="9" width="360.7109375" customWidth="1"/>
+    <col min="8" max="8" width="49.7109375" customWidth="1"/>
+    <col min="9" max="9" width="497.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
-    <col min="11" max="11" width="14.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="33.7109375" customWidth="1"/>
-    <col min="13" max="13" width="27.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="45.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="14" max="14" width="81.7109375" customWidth="1"/>
+    <col min="15" max="15" width="70.7109375" customWidth="1"/>
+    <col min="16" max="16" width="51.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="13.7109375" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="15.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
+    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="60.7109375" customWidth="1"/>
+    <col min="26" max="26" width="67.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="22.7109375" customWidth="1"/>
+    <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="445.7109375" customWidth="1"/>
-    <col min="37" max="37" width="68.7109375" customWidth="1"/>
+    <col min="36" max="36" width="64.7109375" customWidth="1"/>
+    <col min="37" max="37" width="67.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="21.7109375" customWidth="1"/>
+    <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="195.7109375" customWidth="1"/>
-    <col min="48" max="48" width="68.7109375" customWidth="1"/>
+    <col min="47" max="47" width="63.7109375" customWidth="1"/>
+    <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="107.7109375" customWidth="1"/>
+    <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3094,6183 +2977,6903 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108244</v>
+        <v>108503</v>
       </c>
       <c r="B2" s="1">
-        <v>46162</v>
+        <v>46206</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
       <c r="Q2" t="s">
         <v>79</v>
       </c>
       <c r="R2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T2" t="s">
         <v>80</v>
       </c>
       <c r="X2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108242</v>
+        <v>108501</v>
       </c>
       <c r="B3" s="1">
-        <v>46162</v>
+        <v>46206</v>
       </c>
       <c r="C3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D3" t="s">
         <v>83</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>84</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>85</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>73</v>
+      </c>
+      <c r="K3" t="s">
         <v>86</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>87</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>88</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>89</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>90</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>91</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R3" t="s">
+        <v>80</v>
+      </c>
+      <c r="S3" t="s">
+        <v>80</v>
+      </c>
+      <c r="T3" t="s">
+        <v>80</v>
+      </c>
+      <c r="X3" t="s">
         <v>92</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Y3" t="s">
         <v>93</v>
-      </c>
-[...16 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108240</v>
+        <v>108500</v>
       </c>
       <c r="B4" s="1">
-        <v>46161</v>
+        <v>46206</v>
       </c>
       <c r="C4" t="s">
+        <v>94</v>
+      </c>
+      <c r="D4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E4" t="s">
+        <v>94</v>
+      </c>
+      <c r="I4" t="s">
         <v>96</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>97</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="K4" t="s">
         <v>98</v>
       </c>
-      <c r="G4" t="s">
+      <c r="L4" t="s">
         <v>99</v>
       </c>
-      <c r="H4" t="s">
+      <c r="M4" t="s">
         <v>100</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>101</v>
       </c>
-      <c r="J4" t="s">
+      <c r="O4" t="s">
         <v>102</v>
       </c>
-      <c r="K4" t="s">
+      <c r="Q4" t="s">
+        <v>79</v>
+      </c>
+      <c r="R4" t="s">
+        <v>80</v>
+      </c>
+      <c r="S4" t="s">
+        <v>80</v>
+      </c>
+      <c r="T4" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y4" t="s">
         <v>103</v>
-      </c>
-[...31 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108238</v>
+        <v>108497</v>
       </c>
       <c r="B5" s="1">
-        <v>46161</v>
+        <v>46205</v>
       </c>
       <c r="C5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I5" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K5" t="s">
+        <v>107</v>
+      </c>
+      <c r="L5" t="s">
+        <v>108</v>
+      </c>
+      <c r="M5" t="s">
+        <v>109</v>
+      </c>
+      <c r="N5" t="s">
+        <v>110</v>
+      </c>
+      <c r="O5" t="s">
         <v>111</v>
       </c>
-      <c r="D5" t="s">
+      <c r="P5" t="s">
         <v>112</v>
       </c>
-      <c r="H5" t="s">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
         <v>113</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="Y5" t="s">
         <v>114</v>
-      </c>
-[...31 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108237</v>
+        <v>108495</v>
       </c>
       <c r="B6" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="H6" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="I6" t="s">
+        <v>118</v>
+      </c>
+      <c r="J6" t="s">
+        <v>97</v>
+      </c>
+      <c r="K6" t="s">
+        <v>119</v>
+      </c>
+      <c r="L6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M6" t="s">
+        <v>121</v>
+      </c>
+      <c r="N6" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O6" t="s">
         <v>123</v>
       </c>
       <c r="P6" t="s">
         <v>124</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="Y6" t="s">
-        <v>126</v>
-[...22 lines deleted...]
-      <c r="AJ6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108236</v>
+        <v>108493</v>
       </c>
       <c r="B7" s="1">
-        <v>46161</v>
+        <v>46204</v>
       </c>
       <c r="C7" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D7" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="I7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J7" t="s">
+        <v>97</v>
+      </c>
+      <c r="L7" t="s">
+        <v>128</v>
+      </c>
+      <c r="M7" t="s">
         <v>129</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>130</v>
       </c>
-      <c r="L7" t="s">
+      <c r="O7" t="s">
         <v>131</v>
       </c>
-      <c r="M7" t="s">
+      <c r="P7" t="s">
         <v>132</v>
       </c>
-      <c r="N7" t="s">
+      <c r="Q7" t="s">
+        <v>79</v>
+      </c>
+      <c r="R7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" t="s">
+        <v>80</v>
+      </c>
+      <c r="T7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X7" t="s">
         <v>133</v>
-      </c>
-[...22 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108233</v>
+        <v>108492</v>
       </c>
       <c r="B8" s="1">
-        <v>46160</v>
+        <v>46204</v>
       </c>
       <c r="C8" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="H8" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I8" t="s">
+        <v>134</v>
+      </c>
+      <c r="J8" t="s">
+        <v>97</v>
+      </c>
+      <c r="K8" t="s">
+        <v>135</v>
+      </c>
+      <c r="L8" t="s">
+        <v>136</v>
+      </c>
+      <c r="M8" t="s">
+        <v>137</v>
+      </c>
+      <c r="N8" t="s">
         <v>138</v>
       </c>
-      <c r="J8" t="s">
+      <c r="O8" t="s">
         <v>139</v>
       </c>
-      <c r="K8" t="s">
+      <c r="P8" t="s">
         <v>140</v>
       </c>
-      <c r="L8" t="s">
+      <c r="Q8" t="s">
+        <v>79</v>
+      </c>
+      <c r="R8" t="s">
+        <v>80</v>
+      </c>
+      <c r="S8" t="s">
+        <v>80</v>
+      </c>
+      <c r="T8" t="s">
+        <v>80</v>
+      </c>
+      <c r="X8" t="s">
         <v>141</v>
       </c>
-      <c r="M8" t="s">
+      <c r="Y8" t="s">
         <v>142</v>
-      </c>
-[...25 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108232</v>
+        <v>108491</v>
       </c>
       <c r="B9" s="1">
-        <v>46160</v>
+        <v>46204</v>
       </c>
       <c r="C9" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D9" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H9" t="s">
+        <v>145</v>
+      </c>
+      <c r="I9" t="s">
+        <v>146</v>
+      </c>
+      <c r="J9" t="s">
+        <v>97</v>
+      </c>
+      <c r="K9" t="s">
+        <v>147</v>
+      </c>
+      <c r="L9" t="s">
         <v>148</v>
       </c>
-      <c r="I9" t="s">
+      <c r="M9" t="s">
         <v>149</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>150</v>
       </c>
-      <c r="L9" t="s">
+      <c r="O9" t="s">
         <v>151</v>
       </c>
-      <c r="M9" t="s">
+      <c r="P9" t="s">
         <v>152</v>
       </c>
-      <c r="N9" t="s">
+      <c r="Q9" t="s">
+        <v>79</v>
+      </c>
+      <c r="R9" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" t="s">
+        <v>80</v>
+      </c>
+      <c r="T9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X9" t="s">
         <v>153</v>
       </c>
-      <c r="O9" t="s">
+      <c r="Y9" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108231</v>
+        <v>108488</v>
       </c>
       <c r="B10" s="1">
-        <v>46160</v>
+        <v>46203</v>
       </c>
       <c r="C10" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D10" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H10" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="I10" t="s">
+        <v>155</v>
+      </c>
+      <c r="J10" t="s">
+        <v>156</v>
+      </c>
+      <c r="K10" t="s">
+        <v>157</v>
+      </c>
+      <c r="L10" t="s">
         <v>158</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>159</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>160</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>161</v>
       </c>
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>162</v>
       </c>
-      <c r="O10" t="s">
+      <c r="Q10" t="s">
+        <v>79</v>
+      </c>
+      <c r="R10" t="s">
+        <v>80</v>
+      </c>
+      <c r="S10" t="s">
+        <v>80</v>
+      </c>
+      <c r="T10" t="s">
+        <v>80</v>
+      </c>
+      <c r="X10" t="s">
         <v>163</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Y10" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108229</v>
+        <v>108487</v>
       </c>
       <c r="B11" s="1">
-        <v>46157</v>
+        <v>46203</v>
       </c>
       <c r="C11" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="H11" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" t="s">
+        <v>165</v>
+      </c>
+      <c r="J11" t="s">
+        <v>166</v>
+      </c>
+      <c r="K11" t="s">
         <v>167</v>
       </c>
-      <c r="I11" t="s">
+      <c r="L11" t="s">
         <v>168</v>
       </c>
-      <c r="J11" t="s">
+      <c r="M11" t="s">
         <v>169</v>
       </c>
-      <c r="K11" t="s">
+      <c r="N11" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" t="s">
         <v>170</v>
       </c>
-      <c r="L11" t="s">
+      <c r="Q11" t="s">
+        <v>79</v>
+      </c>
+      <c r="R11" t="s">
+        <v>80</v>
+      </c>
+      <c r="S11" t="s">
+        <v>80</v>
+      </c>
+      <c r="T11" t="s">
+        <v>80</v>
+      </c>
+      <c r="X11" t="s">
         <v>171</v>
       </c>
-      <c r="M11" t="s">
+      <c r="Y11" t="s">
         <v>172</v>
-      </c>
-[...97 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108228</v>
+        <v>108484</v>
       </c>
       <c r="B12" s="1">
-        <v>46157</v>
+        <v>46202</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="J12" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="K12" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="L12" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="M12" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="N12" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" t="s">
+        <v>177</v>
+      </c>
+      <c r="P12" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>79</v>
+      </c>
+      <c r="R12" t="s">
+        <v>80</v>
+      </c>
+      <c r="S12" t="s">
+        <v>80</v>
+      </c>
+      <c r="T12" t="s">
+        <v>80</v>
+      </c>
+      <c r="X12" t="s">
         <v>173</v>
       </c>
-      <c r="O12" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y12" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108227</v>
+        <v>108483</v>
       </c>
       <c r="B13" s="1">
-        <v>46157</v>
+        <v>46202</v>
       </c>
       <c r="C13" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D13" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H13" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="I13" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="J13" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="K13" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="L13" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="M13" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="N13" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="O13" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="P13" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="Q13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R13" t="s">
         <v>79</v>
       </c>
       <c r="S13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X13" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="Y13" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108226</v>
+        <v>108482</v>
       </c>
       <c r="B14" s="1">
-        <v>46156</v>
+        <v>46202</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I14" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="J14" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="K14" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="L14" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="M14" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="N14" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="O14" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="P14" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="Q14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>79</v>
       </c>
       <c r="S14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X14" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="Y14" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108222</v>
+        <v>108479</v>
       </c>
       <c r="B15" s="1">
-        <v>46156</v>
+        <v>46202</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="I15" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="J15" t="s">
+        <v>166</v>
+      </c>
+      <c r="K15" t="s">
+        <v>198</v>
+      </c>
+      <c r="L15" t="s">
+        <v>199</v>
+      </c>
+      <c r="M15" t="s">
+        <v>200</v>
+      </c>
+      <c r="N15" t="s">
+        <v>201</v>
+      </c>
+      <c r="O15" t="s">
+        <v>202</v>
+      </c>
+      <c r="P15" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>79</v>
+      </c>
+      <c r="R15" t="s">
+        <v>80</v>
+      </c>
+      <c r="S15" t="s">
+        <v>80</v>
+      </c>
+      <c r="T15" t="s">
+        <v>80</v>
+      </c>
+      <c r="X15" t="s">
+        <v>204</v>
+      </c>
+      <c r="Y15" t="s">
         <v>205</v>
-      </c>
-[...34 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108221</v>
+        <v>108476</v>
       </c>
       <c r="B16" s="1">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+      <c r="I16" t="s">
+        <v>206</v>
+      </c>
+      <c r="J16" t="s">
+        <v>207</v>
+      </c>
+      <c r="L16" t="s">
+        <v>208</v>
+      </c>
+      <c r="M16" t="s">
+        <v>209</v>
+      </c>
+      <c r="N16" t="s">
+        <v>210</v>
+      </c>
+      <c r="O16" t="s">
+        <v>211</v>
+      </c>
+      <c r="P16" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>80</v>
+      </c>
+      <c r="S16" t="s">
+        <v>80</v>
+      </c>
+      <c r="T16" t="s">
+        <v>80</v>
+      </c>
+      <c r="X16" t="s">
+        <v>213</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17">
+        <v>108475</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C17" t="s">
+        <v>143</v>
+      </c>
+      <c r="D17" t="s">
+        <v>144</v>
+      </c>
+      <c r="H17" t="s">
+        <v>215</v>
+      </c>
+      <c r="I17" t="s">
+        <v>216</v>
+      </c>
+      <c r="J17" t="s">
+        <v>207</v>
+      </c>
+      <c r="K17" t="s">
+        <v>217</v>
+      </c>
+      <c r="L17" t="s">
         <v>218</v>
       </c>
-      <c r="D16" t="s">
+      <c r="M17" t="s">
         <v>219</v>
       </c>
-      <c r="H16" t="s">
+      <c r="N17" t="s">
         <v>220</v>
       </c>
-      <c r="I16" t="s">
+      <c r="O17" t="s">
         <v>221</v>
       </c>
-      <c r="J16" t="s">
+      <c r="P17" t="s">
         <v>222</v>
       </c>
-      <c r="K16" t="s">
+      <c r="Q17" t="s">
+        <v>79</v>
+      </c>
+      <c r="R17" t="s">
+        <v>80</v>
+      </c>
+      <c r="S17" t="s">
+        <v>80</v>
+      </c>
+      <c r="T17" t="s">
+        <v>80</v>
+      </c>
+      <c r="X17" t="s">
         <v>223</v>
       </c>
-      <c r="L16" t="s">
+      <c r="Y17" t="s">
         <v>224</v>
       </c>
-      <c r="M16" t="s">
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18">
+        <v>108474</v>
+      </c>
+      <c r="B18" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C18" t="s">
+        <v>143</v>
+      </c>
+      <c r="D18" t="s">
+        <v>144</v>
+      </c>
+      <c r="H18" t="s">
+        <v>215</v>
+      </c>
+      <c r="I18" t="s">
         <v>225</v>
       </c>
-      <c r="N16" t="s">
+      <c r="J18" t="s">
+        <v>207</v>
+      </c>
+      <c r="K18" t="s">
+        <v>217</v>
+      </c>
+      <c r="L18" t="s">
+        <v>218</v>
+      </c>
+      <c r="M18" t="s">
+        <v>219</v>
+      </c>
+      <c r="N18" t="s">
+        <v>220</v>
+      </c>
+      <c r="O18" t="s">
+        <v>221</v>
+      </c>
+      <c r="P18" t="s">
         <v>226</v>
       </c>
-      <c r="O16" t="s">
+      <c r="Q18" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" t="s">
+        <v>80</v>
+      </c>
+      <c r="S18" t="s">
+        <v>80</v>
+      </c>
+      <c r="T18" t="s">
+        <v>80</v>
+      </c>
+      <c r="X18" t="s">
         <v>227</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Y18" t="s">
         <v>228</v>
       </c>
-      <c r="Q16" t="s">
-[...14 lines deleted...]
-      <c r="Y16" t="s">
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19">
+        <v>108473</v>
+      </c>
+      <c r="B19" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="I19" t="s">
         <v>229</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C17" t="s">
+      <c r="J19" t="s">
+        <v>207</v>
+      </c>
+      <c r="K19" t="s">
+        <v>230</v>
+      </c>
+      <c r="L19" t="s">
+        <v>231</v>
+      </c>
+      <c r="M19" t="s">
+        <v>232</v>
+      </c>
+      <c r="N19" t="s">
+        <v>76</v>
+      </c>
+      <c r="O19" t="s">
+        <v>233</v>
+      </c>
+      <c r="P19" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" t="s">
+        <v>80</v>
+      </c>
+      <c r="S19" t="s">
+        <v>80</v>
+      </c>
+      <c r="T19" t="s">
+        <v>80</v>
+      </c>
+      <c r="X19" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20">
+        <v>108472</v>
+      </c>
+      <c r="B20" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="I20" t="s">
+        <v>237</v>
+      </c>
+      <c r="J20" t="s">
+        <v>207</v>
+      </c>
+      <c r="K20" t="s">
+        <v>174</v>
+      </c>
+      <c r="L20" t="s">
+        <v>175</v>
+      </c>
+      <c r="M20" t="s">
+        <v>176</v>
+      </c>
+      <c r="N20" t="s">
+        <v>76</v>
+      </c>
+      <c r="O20" t="s">
+        <v>238</v>
+      </c>
+      <c r="P20" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>79</v>
+      </c>
+      <c r="R20" t="s">
+        <v>79</v>
+      </c>
+      <c r="S20" t="s">
+        <v>80</v>
+      </c>
+      <c r="T20" t="s">
+        <v>80</v>
+      </c>
+      <c r="X20" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21">
+        <v>108471</v>
+      </c>
+      <c r="B21" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C21" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" t="s">
+        <v>116</v>
+      </c>
+      <c r="H21" t="s">
+        <v>241</v>
+      </c>
+      <c r="I21" t="s">
+        <v>242</v>
+      </c>
+      <c r="J21" t="s">
+        <v>207</v>
+      </c>
+      <c r="K21" t="s">
+        <v>243</v>
+      </c>
+      <c r="L21" t="s">
+        <v>244</v>
+      </c>
+      <c r="M21" t="s">
+        <v>245</v>
+      </c>
+      <c r="N21" t="s">
+        <v>246</v>
+      </c>
+      <c r="O21" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>80</v>
+      </c>
+      <c r="S21" t="s">
+        <v>80</v>
+      </c>
+      <c r="T21" t="s">
+        <v>79</v>
+      </c>
+      <c r="X21" t="s">
+        <v>248</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22">
+        <v>108470</v>
+      </c>
+      <c r="B22" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C22" t="s">
+        <v>143</v>
+      </c>
+      <c r="D22" t="s">
+        <v>144</v>
+      </c>
+      <c r="H22" t="s">
+        <v>250</v>
+      </c>
+      <c r="I22" t="s">
+        <v>251</v>
+      </c>
+      <c r="J22" t="s">
+        <v>207</v>
+      </c>
+      <c r="K22" t="s">
+        <v>252</v>
+      </c>
+      <c r="L22" t="s">
+        <v>253</v>
+      </c>
+      <c r="M22" t="s">
+        <v>254</v>
+      </c>
+      <c r="N22" t="s">
+        <v>255</v>
+      </c>
+      <c r="O22" t="s">
+        <v>256</v>
+      </c>
+      <c r="P22" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" t="s">
+        <v>80</v>
+      </c>
+      <c r="S22" t="s">
+        <v>80</v>
+      </c>
+      <c r="T22" t="s">
+        <v>80</v>
+      </c>
+      <c r="X22" t="s">
+        <v>258</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23">
+        <v>108469</v>
+      </c>
+      <c r="B23" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C23" t="s">
+        <v>143</v>
+      </c>
+      <c r="D23" t="s">
+        <v>144</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+      <c r="I23" t="s">
+        <v>260</v>
+      </c>
+      <c r="J23" t="s">
+        <v>207</v>
+      </c>
+      <c r="K23" t="s">
+        <v>157</v>
+      </c>
+      <c r="L23" t="s">
+        <v>158</v>
+      </c>
+      <c r="M23" t="s">
+        <v>159</v>
+      </c>
+      <c r="N23" t="s">
+        <v>160</v>
+      </c>
+      <c r="O23" t="s">
+        <v>261</v>
+      </c>
+      <c r="P23" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>79</v>
+      </c>
+      <c r="R23" t="s">
+        <v>80</v>
+      </c>
+      <c r="S23" t="s">
+        <v>80</v>
+      </c>
+      <c r="T23" t="s">
+        <v>80</v>
+      </c>
+      <c r="X23" t="s">
+        <v>263</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24">
+        <v>108468</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46199</v>
+      </c>
+      <c r="C24" t="s">
+        <v>143</v>
+      </c>
+      <c r="D24" t="s">
+        <v>144</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+      <c r="I24" t="s">
+        <v>265</v>
+      </c>
+      <c r="J24" t="s">
+        <v>207</v>
+      </c>
+      <c r="K24" t="s">
+        <v>266</v>
+      </c>
+      <c r="L24" t="s">
+        <v>267</v>
+      </c>
+      <c r="M24" t="s">
+        <v>268</v>
+      </c>
+      <c r="N24" t="s">
+        <v>160</v>
+      </c>
+      <c r="O24" t="s">
+        <v>269</v>
+      </c>
+      <c r="P24" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>80</v>
+      </c>
+      <c r="T24" t="s">
+        <v>80</v>
+      </c>
+      <c r="X24" t="s">
+        <v>271</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25">
+        <v>108467</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46198</v>
+      </c>
+      <c r="C25" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I25" t="s">
+        <v>273</v>
+      </c>
+      <c r="J25" t="s">
+        <v>274</v>
+      </c>
+      <c r="K25" t="s">
+        <v>275</v>
+      </c>
+      <c r="L25" t="s">
+        <v>231</v>
+      </c>
+      <c r="M25" t="s">
+        <v>232</v>
+      </c>
+      <c r="N25" t="s">
+        <v>76</v>
+      </c>
+      <c r="O25" t="s">
+        <v>276</v>
+      </c>
+      <c r="P25" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>79</v>
+      </c>
+      <c r="S25" t="s">
+        <v>80</v>
+      </c>
+      <c r="T25" t="s">
+        <v>80</v>
+      </c>
+      <c r="V25" t="s">
+        <v>278</v>
+      </c>
+      <c r="X25" t="s">
+        <v>273</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26">
+        <v>108465</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46198</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" t="s">
         <v>83</v>
       </c>
-      <c r="D17" t="s">
+      <c r="H26" t="s">
         <v>84</v>
       </c>
-      <c r="H17" t="s">
-[...2 lines deleted...]
-      <c r="I17" t="s">
+      <c r="I26" t="s">
+        <v>280</v>
+      </c>
+      <c r="J26" t="s">
+        <v>274</v>
+      </c>
+      <c r="K26" t="s">
+        <v>86</v>
+      </c>
+      <c r="L26" t="s">
+        <v>87</v>
+      </c>
+      <c r="M26" t="s">
+        <v>88</v>
+      </c>
+      <c r="N26" t="s">
+        <v>89</v>
+      </c>
+      <c r="O26" t="s">
+        <v>170</v>
+      </c>
+      <c r="P26" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>80</v>
+      </c>
+      <c r="S26" t="s">
+        <v>80</v>
+      </c>
+      <c r="T26" t="s">
+        <v>80</v>
+      </c>
+      <c r="X26" t="s">
+        <v>280</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27">
+        <v>108464</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46198</v>
+      </c>
+      <c r="C27" t="s">
+        <v>143</v>
+      </c>
+      <c r="D27" t="s">
+        <v>144</v>
+      </c>
+      <c r="H27" t="s">
+        <v>104</v>
+      </c>
+      <c r="I27" t="s">
+        <v>283</v>
+      </c>
+      <c r="J27" t="s">
+        <v>274</v>
+      </c>
+      <c r="K27" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" t="s">
+        <v>158</v>
+      </c>
+      <c r="M27" t="s">
+        <v>159</v>
+      </c>
+      <c r="N27" t="s">
+        <v>160</v>
+      </c>
+      <c r="O27" t="s">
+        <v>284</v>
+      </c>
+      <c r="P27" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" t="s">
+        <v>80</v>
+      </c>
+      <c r="T27" t="s">
+        <v>80</v>
+      </c>
+      <c r="X27" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28">
+        <v>108463</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46198</v>
+      </c>
+      <c r="C28" t="s">
+        <v>143</v>
+      </c>
+      <c r="D28" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" t="s">
+        <v>104</v>
+      </c>
+      <c r="I28" t="s">
+        <v>283</v>
+      </c>
+      <c r="J28" t="s">
+        <v>274</v>
+      </c>
+      <c r="K28" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" t="s">
+        <v>160</v>
+      </c>
+      <c r="O28" t="s">
+        <v>284</v>
+      </c>
+      <c r="P28" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>80</v>
+      </c>
+      <c r="S28" t="s">
+        <v>80</v>
+      </c>
+      <c r="T28" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29">
+        <v>108462</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46198</v>
+      </c>
+      <c r="C29" t="s">
+        <v>143</v>
+      </c>
+      <c r="D29" t="s">
+        <v>144</v>
+      </c>
+      <c r="H29" t="s">
+        <v>104</v>
+      </c>
+      <c r="I29" t="s">
+        <v>283</v>
+      </c>
+      <c r="J29" t="s">
+        <v>274</v>
+      </c>
+      <c r="K29" t="s">
+        <v>157</v>
+      </c>
+      <c r="L29" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29" t="s">
+        <v>159</v>
+      </c>
+      <c r="N29" t="s">
+        <v>160</v>
+      </c>
+      <c r="O29" t="s">
+        <v>284</v>
+      </c>
+      <c r="P29" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>80</v>
+      </c>
+      <c r="T29" t="s">
+        <v>80</v>
+      </c>
+      <c r="X29" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
+        <v>108460</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" t="s">
+        <v>70</v>
+      </c>
+      <c r="I30" t="s">
+        <v>290</v>
+      </c>
+      <c r="J30" t="s">
+        <v>291</v>
+      </c>
+      <c r="K30" t="s">
+        <v>292</v>
+      </c>
+      <c r="L30" t="s">
         <v>231</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="M30" t="s">
         <v>232</v>
       </c>
-      <c r="L17" t="s">
-[...566 lines deleted...]
-      <c r="X26" t="s">
+      <c r="N30" t="s">
+        <v>76</v>
+      </c>
+      <c r="O30" t="s">
+        <v>293</v>
+      </c>
+      <c r="P30" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>80</v>
+      </c>
+      <c r="S30" t="s">
+        <v>80</v>
+      </c>
+      <c r="T30" t="s">
+        <v>80</v>
+      </c>
+      <c r="X30" t="s">
+        <v>295</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>108459</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
+        <v>297</v>
+      </c>
+      <c r="I31" t="s">
+        <v>298</v>
+      </c>
+      <c r="J31" t="s">
         <v>291</v>
       </c>
-      <c r="Y26" t="s">
-[...25 lines deleted...]
-      <c r="K27" t="s">
+      <c r="K31" t="s">
+        <v>299</v>
+      </c>
+      <c r="L31" t="s">
+        <v>300</v>
+      </c>
+      <c r="M31" t="s">
+        <v>301</v>
+      </c>
+      <c r="N31" t="s">
         <v>130</v>
       </c>
-      <c r="L27" t="s">
-[...108 lines deleted...]
-      <c r="I29" t="s">
+      <c r="O31" t="s">
         <v>302</v>
       </c>
-      <c r="J29" t="s">
-[...14 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P31" t="s">
         <v>303</v>
       </c>
-      <c r="P29" t="s">
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" t="s">
+        <v>80</v>
+      </c>
+      <c r="T31" t="s">
+        <v>80</v>
+      </c>
+      <c r="X31" t="s">
         <v>304</v>
       </c>
-      <c r="Q29" t="s">
-[...14 lines deleted...]
-      <c r="Y29" t="s">
+      <c r="Y31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
-[...12 lines deleted...]
-      <c r="H30" t="s">
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>108458</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>104</v>
+      </c>
+      <c r="I32" t="s">
         <v>306</v>
       </c>
-      <c r="I30" t="s">
+      <c r="J32" t="s">
+        <v>291</v>
+      </c>
+      <c r="K32" t="s">
         <v>307</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L32" t="s">
         <v>308</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M32" t="s">
         <v>309</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N32" t="s">
         <v>310</v>
       </c>
-      <c r="N30" t="s">
+      <c r="O32" t="s">
         <v>311</v>
       </c>
-      <c r="O30" t="s">
+      <c r="P32" t="s">
         <v>312</v>
       </c>
-      <c r="P30" t="s">
+      <c r="Q32" t="s">
+        <v>79</v>
+      </c>
+      <c r="R32" t="s">
+        <v>80</v>
+      </c>
+      <c r="S32" t="s">
+        <v>80</v>
+      </c>
+      <c r="T32" t="s">
+        <v>80</v>
+      </c>
+      <c r="X32" t="s">
         <v>313</v>
       </c>
-      <c r="Q30" t="s">
-[...11 lines deleted...]
-      <c r="X30" t="s">
+      <c r="Y32" t="s">
         <v>314</v>
       </c>
-      <c r="Y30" t="s">
-[...142 lines deleted...]
-    <row r="33" spans="1:36">
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33">
-        <v>108197</v>
+        <v>108457</v>
       </c>
       <c r="B33" s="1">
-        <v>46153</v>
+        <v>46197</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="H33" t="s">
-        <v>306</v>
+        <v>71</v>
       </c>
       <c r="I33" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="J33" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>291</v>
       </c>
       <c r="L33" t="s">
-        <v>340</v>
+        <v>74</v>
       </c>
       <c r="M33" t="s">
-        <v>341</v>
+        <v>75</v>
       </c>
       <c r="N33" t="s">
-        <v>342</v>
+        <v>76</v>
       </c>
       <c r="O33" t="s">
-        <v>343</v>
+        <v>316</v>
+      </c>
+      <c r="P33" t="s">
+        <v>317</v>
       </c>
       <c r="Q33" t="s">
         <v>79</v>
       </c>
       <c r="R33" t="s">
         <v>79</v>
       </c>
       <c r="S33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T33" t="s">
         <v>80</v>
       </c>
+      <c r="V33" t="s">
+        <v>318</v>
+      </c>
       <c r="X33" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="Y33" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:36">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34">
-        <v>108199</v>
+        <v>108456</v>
       </c>
       <c r="B34" s="1">
-        <v>46153</v>
+        <v>46197</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="H34" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="I34" t="s">
-        <v>129</v>
+        <v>320</v>
       </c>
       <c r="J34" t="s">
-        <v>329</v>
+        <v>291</v>
       </c>
       <c r="K34" t="s">
-        <v>130</v>
+        <v>321</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>322</v>
       </c>
       <c r="M34" t="s">
-        <v>132</v>
+        <v>323</v>
       </c>
       <c r="N34" t="s">
-        <v>133</v>
+        <v>324</v>
       </c>
       <c r="O34" t="s">
-        <v>134</v>
+        <v>325</v>
       </c>
       <c r="P34" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="Q34" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X34" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="Y34" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:36">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35">
-        <v>108181</v>
+        <v>108455</v>
       </c>
       <c r="B35" s="1">
-        <v>46149</v>
+        <v>46197</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="H35" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
+        <v>329</v>
+      </c>
+      <c r="J35" t="s">
+        <v>291</v>
+      </c>
+      <c r="L35" t="s">
+        <v>74</v>
+      </c>
+      <c r="M35" t="s">
+        <v>75</v>
+      </c>
+      <c r="N35" t="s">
+        <v>76</v>
+      </c>
+      <c r="O35" t="s">
+        <v>330</v>
+      </c>
+      <c r="P35" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>79</v>
+      </c>
+      <c r="R35" t="s">
+        <v>79</v>
+      </c>
+      <c r="S35" t="s">
+        <v>80</v>
+      </c>
+      <c r="T35" t="s">
+        <v>80</v>
+      </c>
+      <c r="V35" t="s">
+        <v>318</v>
+      </c>
+      <c r="X35" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="36" spans="1:47">
+      <c r="A36">
+        <v>108454</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I36" t="s">
+        <v>333</v>
+      </c>
+      <c r="J36" t="s">
+        <v>291</v>
+      </c>
+      <c r="K36" t="s">
+        <v>174</v>
+      </c>
+      <c r="L36" t="s">
+        <v>175</v>
+      </c>
+      <c r="M36" t="s">
+        <v>176</v>
+      </c>
+      <c r="N36" t="s">
+        <v>76</v>
+      </c>
+      <c r="O36" t="s">
+        <v>256</v>
+      </c>
+      <c r="P36" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>79</v>
+      </c>
+      <c r="R36" t="s">
+        <v>80</v>
+      </c>
+      <c r="S36" t="s">
+        <v>80</v>
+      </c>
+      <c r="T36" t="s">
+        <v>80</v>
+      </c>
+      <c r="X36" t="s">
+        <v>333</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="37" spans="1:47">
+      <c r="A37">
+        <v>108453</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" t="s">
+        <v>336</v>
+      </c>
+      <c r="J37" t="s">
+        <v>291</v>
+      </c>
+      <c r="K37" t="s">
+        <v>174</v>
+      </c>
+      <c r="L37" t="s">
+        <v>175</v>
+      </c>
+      <c r="M37" t="s">
+        <v>176</v>
+      </c>
+      <c r="N37" t="s">
+        <v>76</v>
+      </c>
+      <c r="O37" t="s">
+        <v>337</v>
+      </c>
+      <c r="P37" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>79</v>
+      </c>
+      <c r="R37" t="s">
+        <v>80</v>
+      </c>
+      <c r="S37" t="s">
+        <v>80</v>
+      </c>
+      <c r="T37" t="s">
+        <v>80</v>
+      </c>
+      <c r="X37" t="s">
+        <v>336</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="38" spans="1:47">
+      <c r="A38">
+        <v>108452</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C38" t="s">
+        <v>94</v>
+      </c>
+      <c r="D38" t="s">
+        <v>95</v>
+      </c>
+      <c r="H38" t="s">
+        <v>71</v>
+      </c>
+      <c r="I38" t="s">
+        <v>340</v>
+      </c>
+      <c r="J38" t="s">
+        <v>341</v>
+      </c>
+      <c r="O38" t="s">
+        <v>342</v>
+      </c>
+      <c r="P38" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>79</v>
+      </c>
+      <c r="R38" t="s">
+        <v>80</v>
+      </c>
+      <c r="S38" t="s">
+        <v>80</v>
+      </c>
+      <c r="T38" t="s">
+        <v>80</v>
+      </c>
+      <c r="X38" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="39" spans="1:47">
+      <c r="A39">
+        <v>108451</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
+        <v>95</v>
+      </c>
+      <c r="H39" t="s">
+        <v>71</v>
+      </c>
+      <c r="I39" t="s">
+        <v>344</v>
+      </c>
+      <c r="J39" t="s">
+        <v>341</v>
+      </c>
+      <c r="O39" t="s">
+        <v>342</v>
+      </c>
+      <c r="P39" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>79</v>
+      </c>
+      <c r="R39" t="s">
+        <v>80</v>
+      </c>
+      <c r="S39" t="s">
+        <v>80</v>
+      </c>
+      <c r="T39" t="s">
+        <v>80</v>
+      </c>
+      <c r="X39" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="40" spans="1:47">
+      <c r="A40">
+        <v>108450</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>95</v>
+      </c>
+      <c r="H40" t="s">
+        <v>71</v>
+      </c>
+      <c r="I40" t="s">
+        <v>346</v>
+      </c>
+      <c r="J40" t="s">
+        <v>341</v>
+      </c>
+      <c r="O40" t="s">
+        <v>342</v>
+      </c>
+      <c r="P40" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>79</v>
+      </c>
+      <c r="R40" t="s">
+        <v>80</v>
+      </c>
+      <c r="S40" t="s">
+        <v>80</v>
+      </c>
+      <c r="T40" t="s">
+        <v>80</v>
+      </c>
+      <c r="X40" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="41" spans="1:47">
+      <c r="A41">
+        <v>108449</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>95</v>
+      </c>
+      <c r="H41" t="s">
+        <v>71</v>
+      </c>
+      <c r="I41" t="s">
+        <v>348</v>
+      </c>
+      <c r="J41" t="s">
+        <v>341</v>
+      </c>
+      <c r="O41" t="s">
+        <v>342</v>
+      </c>
+      <c r="P41" t="s">
         <v>349</v>
       </c>
-      <c r="J35" t="s">
+      <c r="Q41" t="s">
+        <v>79</v>
+      </c>
+      <c r="R41" t="s">
+        <v>80</v>
+      </c>
+      <c r="S41" t="s">
+        <v>80</v>
+      </c>
+      <c r="T41" t="s">
+        <v>80</v>
+      </c>
+      <c r="X41" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="42" spans="1:47">
+      <c r="A42">
+        <v>108447</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C42" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" t="s">
         <v>350</v>
       </c>
-      <c r="L35" t="s">
+      <c r="J42" t="s">
+        <v>341</v>
+      </c>
+      <c r="K42" t="s">
         <v>351</v>
       </c>
-      <c r="M35" t="s">
+      <c r="L42" t="s">
         <v>352</v>
       </c>
-      <c r="N35" t="s">
+      <c r="M42" t="s">
         <v>353</v>
       </c>
-      <c r="O35" t="s">
+      <c r="N42" t="s">
         <v>354</v>
       </c>
-      <c r="P35" t="s">
+      <c r="O42" t="s">
         <v>355</v>
       </c>
-      <c r="Q35" t="s">
-[...11 lines deleted...]
-      <c r="X35" t="s">
+      <c r="P42" t="s">
         <v>356</v>
       </c>
-      <c r="Y35" t="s">
+      <c r="Q42" t="s">
+        <v>79</v>
+      </c>
+      <c r="R42" t="s">
+        <v>80</v>
+      </c>
+      <c r="S42" t="s">
+        <v>80</v>
+      </c>
+      <c r="T42" t="s">
+        <v>80</v>
+      </c>
+      <c r="X42" t="s">
         <v>357</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I36" t="s">
+      <c r="Y42" t="s">
         <v>358</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="Z42" t="s">
+        <v>355</v>
+      </c>
+      <c r="AA42" t="s">
         <v>359</v>
       </c>
-      <c r="L36" t="s">
+      <c r="AB42" t="s">
         <v>360</v>
       </c>
-      <c r="M36" t="s">
+      <c r="AC42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ42" t="s">
         <v>361</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36" t="s">
+      <c r="AK42" t="s">
+        <v>355</v>
+      </c>
+      <c r="AL42" t="s">
         <v>362</v>
       </c>
-      <c r="P36" t="s">
+      <c r="AM42" t="s">
         <v>363</v>
       </c>
-      <c r="Q36" t="s">
-[...11 lines deleted...]
-      <c r="X36" t="s">
+      <c r="AN42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU42" t="s">
         <v>364</v>
       </c>
-      <c r="Y36" t="s">
+    </row>
+    <row r="43" spans="1:47">
+      <c r="A43">
+        <v>108446</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C43" t="s">
         <v>365</v>
       </c>
-      <c r="Z36" t="s">
+      <c r="D43" t="s">
         <v>366</v>
       </c>
-      <c r="AA36" t="s">
+      <c r="H43" t="s">
+        <v>104</v>
+      </c>
+      <c r="I43" t="s">
         <v>367</v>
       </c>
-      <c r="AB36" t="s">
+      <c r="J43" t="s">
+        <v>341</v>
+      </c>
+      <c r="K43" t="s">
         <v>368</v>
       </c>
-      <c r="AC36" t="s">
-[...11 lines deleted...]
-      <c r="AJ36" t="s">
+      <c r="L43" t="s">
         <v>369</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I37" t="s">
+      <c r="M43" t="s">
         <v>370</v>
       </c>
-      <c r="J37" t="s">
-[...2 lines deleted...]
-      <c r="K37" t="s">
+      <c r="N43" t="s">
         <v>371</v>
       </c>
-      <c r="L37" t="s">
+      <c r="O43" t="s">
         <v>372</v>
       </c>
-      <c r="M37" t="s">
+      <c r="P43" t="s">
         <v>373</v>
       </c>
-      <c r="N37" t="s">
+      <c r="Q43" t="s">
+        <v>79</v>
+      </c>
+      <c r="R43" t="s">
+        <v>80</v>
+      </c>
+      <c r="S43" t="s">
+        <v>80</v>
+      </c>
+      <c r="T43" t="s">
+        <v>80</v>
+      </c>
+      <c r="X43" t="s">
         <v>374</v>
       </c>
-      <c r="O37" t="s">
+      <c r="Y43" t="s">
         <v>375</v>
       </c>
-      <c r="P37" t="s">
-[...381 lines deleted...]
-    <row r="44" spans="1:36">
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44">
-        <v>108190</v>
+        <v>108445</v>
       </c>
       <c r="B44" s="1">
-        <v>46149</v>
+        <v>46196</v>
       </c>
       <c r="C44" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="H44" t="s">
         <v>71</v>
       </c>
       <c r="I44" t="s">
+        <v>376</v>
+      </c>
+      <c r="J44" t="s">
+        <v>341</v>
+      </c>
+      <c r="L44" t="s">
+        <v>74</v>
+      </c>
+      <c r="M44" t="s">
+        <v>75</v>
+      </c>
+      <c r="N44" t="s">
+        <v>76</v>
+      </c>
+      <c r="O44" t="s">
+        <v>377</v>
+      </c>
+      <c r="P44" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>79</v>
+      </c>
+      <c r="R44" t="s">
+        <v>80</v>
+      </c>
+      <c r="S44" t="s">
+        <v>80</v>
+      </c>
+      <c r="T44" t="s">
+        <v>80</v>
+      </c>
+      <c r="X44" t="s">
+        <v>376</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="45" spans="1:47">
+      <c r="A45">
+        <v>108443</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C45" t="s">
+        <v>69</v>
+      </c>
+      <c r="D45" t="s">
+        <v>70</v>
+      </c>
+      <c r="I45" t="s">
+        <v>380</v>
+      </c>
+      <c r="J45" t="s">
+        <v>381</v>
+      </c>
+      <c r="K45" t="s">
+        <v>174</v>
+      </c>
+      <c r="L45" t="s">
+        <v>175</v>
+      </c>
+      <c r="M45" t="s">
+        <v>176</v>
+      </c>
+      <c r="N45" t="s">
+        <v>76</v>
+      </c>
+      <c r="O45" t="s">
+        <v>382</v>
+      </c>
+      <c r="P45" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>79</v>
+      </c>
+      <c r="R45" t="s">
+        <v>80</v>
+      </c>
+      <c r="S45" t="s">
+        <v>80</v>
+      </c>
+      <c r="T45" t="s">
+        <v>80</v>
+      </c>
+      <c r="X45" t="s">
+        <v>380</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="46" spans="1:47">
+      <c r="A46">
+        <v>108441</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C46" t="s">
+        <v>143</v>
+      </c>
+      <c r="D46" t="s">
+        <v>144</v>
+      </c>
+      <c r="H46" t="s">
+        <v>145</v>
+      </c>
+      <c r="I46" t="s">
+        <v>385</v>
+      </c>
+      <c r="J46" t="s">
+        <v>381</v>
+      </c>
+      <c r="K46" t="s">
+        <v>386</v>
+      </c>
+      <c r="L46" t="s">
+        <v>387</v>
+      </c>
+      <c r="M46" t="s">
+        <v>388</v>
+      </c>
+      <c r="N46" t="s">
+        <v>389</v>
+      </c>
+      <c r="O46" t="s">
+        <v>390</v>
+      </c>
+      <c r="P46" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>79</v>
+      </c>
+      <c r="R46" t="s">
+        <v>80</v>
+      </c>
+      <c r="S46" t="s">
+        <v>80</v>
+      </c>
+      <c r="T46" t="s">
+        <v>80</v>
+      </c>
+      <c r="X46" t="s">
+        <v>392</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="47" spans="1:47">
+      <c r="A47">
+        <v>108440</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C47" t="s">
+        <v>69</v>
+      </c>
+      <c r="D47" t="s">
+        <v>70</v>
+      </c>
+      <c r="I47" t="s">
+        <v>394</v>
+      </c>
+      <c r="J47" t="s">
+        <v>381</v>
+      </c>
+      <c r="K47" t="s">
+        <v>174</v>
+      </c>
+      <c r="L47" t="s">
+        <v>175</v>
+      </c>
+      <c r="M47" t="s">
+        <v>176</v>
+      </c>
+      <c r="N47" t="s">
+        <v>76</v>
+      </c>
+      <c r="O47" t="s">
+        <v>395</v>
+      </c>
+      <c r="P47" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>79</v>
+      </c>
+      <c r="R47" t="s">
+        <v>80</v>
+      </c>
+      <c r="S47" t="s">
+        <v>80</v>
+      </c>
+      <c r="T47" t="s">
+        <v>80</v>
+      </c>
+      <c r="X47" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="48" spans="1:47">
+      <c r="A48">
+        <v>108439</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C48" t="s">
+        <v>69</v>
+      </c>
+      <c r="D48" t="s">
+        <v>70</v>
+      </c>
+      <c r="I48" t="s">
+        <v>398</v>
+      </c>
+      <c r="J48" t="s">
+        <v>381</v>
+      </c>
+      <c r="K48" t="s">
+        <v>167</v>
+      </c>
+      <c r="L48" t="s">
+        <v>168</v>
+      </c>
+      <c r="M48" t="s">
+        <v>169</v>
+      </c>
+      <c r="N48" t="s">
+        <v>76</v>
+      </c>
+      <c r="O48" t="s">
+        <v>399</v>
+      </c>
+      <c r="P48" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" t="s">
+        <v>80</v>
+      </c>
+      <c r="S48" t="s">
+        <v>80</v>
+      </c>
+      <c r="T48" t="s">
+        <v>80</v>
+      </c>
+      <c r="X48" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49">
+        <v>108438</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C49" t="s">
+        <v>403</v>
+      </c>
+      <c r="D49" t="s">
+        <v>404</v>
+      </c>
+      <c r="H49" t="s">
+        <v>196</v>
+      </c>
+      <c r="I49" t="s">
         <v>405</v>
       </c>
-      <c r="J44" t="s">
+      <c r="J49" t="s">
+        <v>381</v>
+      </c>
+      <c r="K49" t="s">
+        <v>406</v>
+      </c>
+      <c r="L49" t="s">
+        <v>407</v>
+      </c>
+      <c r="M49" t="s">
+        <v>408</v>
+      </c>
+      <c r="N49" t="s">
+        <v>371</v>
+      </c>
+      <c r="O49" t="s">
+        <v>409</v>
+      </c>
+      <c r="P49" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>79</v>
+      </c>
+      <c r="R49" t="s">
+        <v>79</v>
+      </c>
+      <c r="S49" t="s">
+        <v>80</v>
+      </c>
+      <c r="T49" t="s">
+        <v>80</v>
+      </c>
+      <c r="X49" t="s">
+        <v>411</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50">
+        <v>108437</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C50" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" t="s">
+        <v>83</v>
+      </c>
+      <c r="H50" t="s">
+        <v>104</v>
+      </c>
+      <c r="I50" t="s">
+        <v>413</v>
+      </c>
+      <c r="J50" t="s">
+        <v>414</v>
+      </c>
+      <c r="K50" t="s">
+        <v>107</v>
+      </c>
+      <c r="L50" t="s">
+        <v>108</v>
+      </c>
+      <c r="M50" t="s">
+        <v>109</v>
+      </c>
+      <c r="N50" t="s">
+        <v>110</v>
+      </c>
+      <c r="O50" t="s">
+        <v>415</v>
+      </c>
+      <c r="P50" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>79</v>
+      </c>
+      <c r="R50" t="s">
+        <v>80</v>
+      </c>
+      <c r="S50" t="s">
+        <v>80</v>
+      </c>
+      <c r="T50" t="s">
+        <v>80</v>
+      </c>
+      <c r="X50" t="s">
+        <v>417</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51">
+        <v>108434</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46192</v>
+      </c>
+      <c r="C51" t="s">
+        <v>365</v>
+      </c>
+      <c r="D51" t="s">
+        <v>366</v>
+      </c>
+      <c r="H51" t="s">
+        <v>104</v>
+      </c>
+      <c r="I51" t="s">
+        <v>419</v>
+      </c>
+      <c r="J51" t="s">
+        <v>420</v>
+      </c>
+      <c r="K51" t="s">
+        <v>368</v>
+      </c>
+      <c r="L51" t="s">
+        <v>369</v>
+      </c>
+      <c r="M51" t="s">
+        <v>370</v>
+      </c>
+      <c r="N51" t="s">
+        <v>371</v>
+      </c>
+      <c r="O51" t="s">
+        <v>421</v>
+      </c>
+      <c r="P51" t="s">
+        <v>422</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>79</v>
+      </c>
+      <c r="R51" t="s">
+        <v>80</v>
+      </c>
+      <c r="S51" t="s">
+        <v>80</v>
+      </c>
+      <c r="T51" t="s">
+        <v>80</v>
+      </c>
+      <c r="X51" t="s">
+        <v>423</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52">
+        <v>108432</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46192</v>
+      </c>
+      <c r="C52" t="s">
+        <v>425</v>
+      </c>
+      <c r="D52" t="s">
+        <v>426</v>
+      </c>
+      <c r="H52" t="s">
+        <v>427</v>
+      </c>
+      <c r="I52" t="s">
+        <v>428</v>
+      </c>
+      <c r="J52" t="s">
+        <v>414</v>
+      </c>
+      <c r="K52" t="s">
+        <v>429</v>
+      </c>
+      <c r="L52" t="s">
+        <v>430</v>
+      </c>
+      <c r="M52" t="s">
+        <v>431</v>
+      </c>
+      <c r="N52" t="s">
+        <v>432</v>
+      </c>
+      <c r="O52" t="s">
+        <v>433</v>
+      </c>
+      <c r="P52" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>79</v>
+      </c>
+      <c r="R52" t="s">
+        <v>80</v>
+      </c>
+      <c r="S52" t="s">
+        <v>80</v>
+      </c>
+      <c r="T52" t="s">
+        <v>80</v>
+      </c>
+      <c r="X52" t="s">
+        <v>435</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53">
+        <v>108431</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C53" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" t="s">
+        <v>144</v>
+      </c>
+      <c r="H53" t="s">
+        <v>437</v>
+      </c>
+      <c r="I53" t="s">
+        <v>438</v>
+      </c>
+      <c r="J53" t="s">
+        <v>414</v>
+      </c>
+      <c r="K53" t="s">
+        <v>439</v>
+      </c>
+      <c r="L53" t="s">
+        <v>440</v>
+      </c>
+      <c r="M53" t="s">
+        <v>441</v>
+      </c>
+      <c r="N53" t="s">
+        <v>442</v>
+      </c>
+      <c r="O53" t="s">
+        <v>443</v>
+      </c>
+      <c r="P53" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>79</v>
+      </c>
+      <c r="R53" t="s">
+        <v>80</v>
+      </c>
+      <c r="S53" t="s">
+        <v>80</v>
+      </c>
+      <c r="T53" t="s">
+        <v>80</v>
+      </c>
+      <c r="X53" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54">
+        <v>108429</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C54" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" t="s">
+        <v>70</v>
+      </c>
+      <c r="H54" t="s">
+        <v>126</v>
+      </c>
+      <c r="I54" t="s">
+        <v>447</v>
+      </c>
+      <c r="J54" t="s">
+        <v>414</v>
+      </c>
+      <c r="L54" t="s">
+        <v>128</v>
+      </c>
+      <c r="M54" t="s">
+        <v>129</v>
+      </c>
+      <c r="N54" t="s">
+        <v>130</v>
+      </c>
+      <c r="O54" t="s">
+        <v>448</v>
+      </c>
+      <c r="P54" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>79</v>
+      </c>
+      <c r="R54" t="s">
+        <v>80</v>
+      </c>
+      <c r="S54" t="s">
+        <v>80</v>
+      </c>
+      <c r="T54" t="s">
+        <v>80</v>
+      </c>
+      <c r="X54" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55">
+        <v>108427</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C55" t="s">
+        <v>143</v>
+      </c>
+      <c r="D55" t="s">
+        <v>144</v>
+      </c>
+      <c r="H55" t="s">
+        <v>452</v>
+      </c>
+      <c r="I55" t="s">
         <v>350</v>
       </c>
-      <c r="K44" t="s">
+      <c r="J55" t="s">
+        <v>414</v>
+      </c>
+      <c r="K55" t="s">
+        <v>439</v>
+      </c>
+      <c r="L55" t="s">
+        <v>440</v>
+      </c>
+      <c r="M55" t="s">
+        <v>441</v>
+      </c>
+      <c r="N55" t="s">
+        <v>442</v>
+      </c>
+      <c r="O55" t="s">
+        <v>453</v>
+      </c>
+      <c r="P55" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>79</v>
+      </c>
+      <c r="R55" t="s">
+        <v>80</v>
+      </c>
+      <c r="S55" t="s">
+        <v>80</v>
+      </c>
+      <c r="T55" t="s">
+        <v>80</v>
+      </c>
+      <c r="X55" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56">
+        <v>108425</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C56" t="s">
+        <v>143</v>
+      </c>
+      <c r="D56" t="s">
+        <v>144</v>
+      </c>
+      <c r="H56" t="s">
+        <v>104</v>
+      </c>
+      <c r="I56" t="s">
+        <v>457</v>
+      </c>
+      <c r="J56" t="s">
+        <v>414</v>
+      </c>
+      <c r="K56" t="s">
+        <v>458</v>
+      </c>
+      <c r="L56" t="s">
+        <v>459</v>
+      </c>
+      <c r="M56" t="s">
+        <v>460</v>
+      </c>
+      <c r="N56" t="s">
+        <v>461</v>
+      </c>
+      <c r="O56" t="s">
+        <v>462</v>
+      </c>
+      <c r="P56" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>79</v>
+      </c>
+      <c r="R56" t="s">
+        <v>80</v>
+      </c>
+      <c r="S56" t="s">
+        <v>80</v>
+      </c>
+      <c r="T56" t="s">
+        <v>80</v>
+      </c>
+      <c r="X56" t="s">
+        <v>464</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="A57">
+        <v>108424</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D57" t="s">
+        <v>144</v>
+      </c>
+      <c r="H57" t="s">
+        <v>104</v>
+      </c>
+      <c r="I57" t="s">
+        <v>466</v>
+      </c>
+      <c r="J57" t="s">
+        <v>414</v>
+      </c>
+      <c r="K57" t="s">
+        <v>458</v>
+      </c>
+      <c r="L57" t="s">
+        <v>459</v>
+      </c>
+      <c r="M57" t="s">
+        <v>460</v>
+      </c>
+      <c r="N57" t="s">
+        <v>461</v>
+      </c>
+      <c r="O57" t="s">
+        <v>467</v>
+      </c>
+      <c r="P57" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>79</v>
+      </c>
+      <c r="R57" t="s">
+        <v>80</v>
+      </c>
+      <c r="S57" t="s">
+        <v>80</v>
+      </c>
+      <c r="T57" t="s">
+        <v>80</v>
+      </c>
+      <c r="X57" t="s">
+        <v>469</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25">
+      <c r="A58">
+        <v>108423</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C58" t="s">
+        <v>143</v>
+      </c>
+      <c r="D58" t="s">
+        <v>144</v>
+      </c>
+      <c r="H58" t="s">
+        <v>104</v>
+      </c>
+      <c r="I58" t="s">
+        <v>471</v>
+      </c>
+      <c r="J58" t="s">
+        <v>414</v>
+      </c>
+      <c r="K58" t="s">
+        <v>157</v>
+      </c>
+      <c r="L58" t="s">
+        <v>158</v>
+      </c>
+      <c r="M58" t="s">
         <v>159</v>
       </c>
-      <c r="L44" t="s">
+      <c r="N58" t="s">
         <v>160</v>
       </c>
-      <c r="M44" t="s">
-[...61 lines deleted...]
-      <c r="O45" t="s">
+      <c r="O58" t="s">
+        <v>472</v>
+      </c>
+      <c r="P58" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>79</v>
+      </c>
+      <c r="R58" t="s">
+        <v>80</v>
+      </c>
+      <c r="S58" t="s">
+        <v>80</v>
+      </c>
+      <c r="T58" t="s">
+        <v>80</v>
+      </c>
+      <c r="X58" t="s">
+        <v>474</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="A59">
+        <v>108422</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C59" t="s">
+        <v>143</v>
+      </c>
+      <c r="D59" t="s">
+        <v>144</v>
+      </c>
+      <c r="H59" t="s">
+        <v>104</v>
+      </c>
+      <c r="I59" t="s">
+        <v>476</v>
+      </c>
+      <c r="J59" t="s">
         <v>414</v>
       </c>
-      <c r="P45" t="s">
-[...25 lines deleted...]
-      <c r="C46" t="s">
+      <c r="K59" t="s">
+        <v>157</v>
+      </c>
+      <c r="L59" t="s">
+        <v>158</v>
+      </c>
+      <c r="M59" t="s">
+        <v>159</v>
+      </c>
+      <c r="N59" t="s">
+        <v>160</v>
+      </c>
+      <c r="O59" t="s">
+        <v>472</v>
+      </c>
+      <c r="P59" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>79</v>
+      </c>
+      <c r="R59" t="s">
+        <v>80</v>
+      </c>
+      <c r="S59" t="s">
+        <v>80</v>
+      </c>
+      <c r="T59" t="s">
+        <v>80</v>
+      </c>
+      <c r="X59" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60">
+        <v>108421</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C60" t="s">
+        <v>143</v>
+      </c>
+      <c r="D60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H60" t="s">
+        <v>104</v>
+      </c>
+      <c r="I60" t="s">
+        <v>476</v>
+      </c>
+      <c r="J60" t="s">
+        <v>414</v>
+      </c>
+      <c r="K60" t="s">
+        <v>157</v>
+      </c>
+      <c r="L60" t="s">
+        <v>158</v>
+      </c>
+      <c r="M60" t="s">
+        <v>159</v>
+      </c>
+      <c r="N60" t="s">
+        <v>160</v>
+      </c>
+      <c r="O60" t="s">
+        <v>472</v>
+      </c>
+      <c r="P60" t="s">
+        <v>480</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>79</v>
+      </c>
+      <c r="R60" t="s">
+        <v>80</v>
+      </c>
+      <c r="S60" t="s">
+        <v>80</v>
+      </c>
+      <c r="T60" t="s">
+        <v>80</v>
+      </c>
+      <c r="X60" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61">
+        <v>108420</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C61" t="s">
+        <v>143</v>
+      </c>
+      <c r="D61" t="s">
+        <v>144</v>
+      </c>
+      <c r="H61" t="s">
+        <v>104</v>
+      </c>
+      <c r="I61" t="s">
+        <v>476</v>
+      </c>
+      <c r="J61" t="s">
+        <v>414</v>
+      </c>
+      <c r="K61" t="s">
+        <v>157</v>
+      </c>
+      <c r="L61" t="s">
+        <v>158</v>
+      </c>
+      <c r="M61" t="s">
+        <v>159</v>
+      </c>
+      <c r="N61" t="s">
+        <v>160</v>
+      </c>
+      <c r="O61" t="s">
+        <v>472</v>
+      </c>
+      <c r="P61" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>79</v>
+      </c>
+      <c r="R61" t="s">
+        <v>80</v>
+      </c>
+      <c r="S61" t="s">
+        <v>80</v>
+      </c>
+      <c r="T61" t="s">
+        <v>80</v>
+      </c>
+      <c r="X61" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62">
+        <v>108419</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C62" t="s">
+        <v>143</v>
+      </c>
+      <c r="D62" t="s">
+        <v>144</v>
+      </c>
+      <c r="H62" t="s">
+        <v>104</v>
+      </c>
+      <c r="I62" t="s">
+        <v>476</v>
+      </c>
+      <c r="J62" t="s">
+        <v>414</v>
+      </c>
+      <c r="K62" t="s">
+        <v>157</v>
+      </c>
+      <c r="L62" t="s">
+        <v>158</v>
+      </c>
+      <c r="M62" t="s">
+        <v>159</v>
+      </c>
+      <c r="N62" t="s">
+        <v>160</v>
+      </c>
+      <c r="O62" t="s">
+        <v>472</v>
+      </c>
+      <c r="P62" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>79</v>
+      </c>
+      <c r="R62" t="s">
+        <v>80</v>
+      </c>
+      <c r="S62" t="s">
+        <v>80</v>
+      </c>
+      <c r="T62" t="s">
+        <v>80</v>
+      </c>
+      <c r="X62" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63">
+        <v>108418</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C63" t="s">
         <v>69</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D63" t="s">
         <v>70</v>
       </c>
-      <c r="H46" t="s">
-[...123 lines deleted...]
-      <c r="K48" t="s">
+      <c r="H63" t="s">
+        <v>71</v>
+      </c>
+      <c r="I63" t="s">
+        <v>486</v>
+      </c>
+      <c r="J63" t="s">
+        <v>487</v>
+      </c>
+      <c r="L63" t="s">
+        <v>74</v>
+      </c>
+      <c r="M63" t="s">
+        <v>75</v>
+      </c>
+      <c r="N63" t="s">
+        <v>76</v>
+      </c>
+      <c r="O63" t="s">
+        <v>488</v>
+      </c>
+      <c r="P63" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>79</v>
+      </c>
+      <c r="R63" t="s">
+        <v>80</v>
+      </c>
+      <c r="S63" t="s">
+        <v>80</v>
+      </c>
+      <c r="T63" t="s">
+        <v>80</v>
+      </c>
+      <c r="X63" t="s">
+        <v>486</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64">
+        <v>108416</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C64" t="s">
+        <v>143</v>
+      </c>
+      <c r="D64" t="s">
+        <v>144</v>
+      </c>
+      <c r="H64" t="s">
+        <v>104</v>
+      </c>
+      <c r="I64" t="s">
+        <v>491</v>
+      </c>
+      <c r="J64" t="s">
+        <v>487</v>
+      </c>
+      <c r="K64" t="s">
+        <v>492</v>
+      </c>
+      <c r="L64" t="s">
+        <v>493</v>
+      </c>
+      <c r="M64" t="s">
+        <v>494</v>
+      </c>
+      <c r="N64" t="s">
+        <v>495</v>
+      </c>
+      <c r="O64" t="s">
+        <v>496</v>
+      </c>
+      <c r="P64" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>79</v>
+      </c>
+      <c r="R64" t="s">
+        <v>80</v>
+      </c>
+      <c r="S64" t="s">
+        <v>80</v>
+      </c>
+      <c r="T64" t="s">
+        <v>80</v>
+      </c>
+      <c r="X64" t="s">
+        <v>498</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65">
+        <v>108415</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C65" t="s">
+        <v>143</v>
+      </c>
+      <c r="D65" t="s">
+        <v>144</v>
+      </c>
+      <c r="H65" t="s">
+        <v>104</v>
+      </c>
+      <c r="I65" t="s">
+        <v>500</v>
+      </c>
+      <c r="J65" t="s">
+        <v>487</v>
+      </c>
+      <c r="K65" t="s">
+        <v>492</v>
+      </c>
+      <c r="L65" t="s">
+        <v>493</v>
+      </c>
+      <c r="M65" t="s">
+        <v>494</v>
+      </c>
+      <c r="N65" t="s">
+        <v>495</v>
+      </c>
+      <c r="O65" t="s">
+        <v>496</v>
+      </c>
+      <c r="P65" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>79</v>
+      </c>
+      <c r="R65" t="s">
+        <v>80</v>
+      </c>
+      <c r="S65" t="s">
+        <v>80</v>
+      </c>
+      <c r="T65" t="s">
+        <v>80</v>
+      </c>
+      <c r="X65" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66">
+        <v>108414</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C66" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" t="s">
+        <v>144</v>
+      </c>
+      <c r="H66" t="s">
+        <v>104</v>
+      </c>
+      <c r="I66" t="s">
         <v>438</v>
       </c>
-      <c r="L48" t="s">
-[...55 lines deleted...]
-      <c r="H49" t="s">
+      <c r="J66" t="s">
+        <v>487</v>
+      </c>
+      <c r="K66" t="s">
+        <v>504</v>
+      </c>
+      <c r="L66" t="s">
+        <v>505</v>
+      </c>
+      <c r="M66" t="s">
+        <v>506</v>
+      </c>
+      <c r="N66" t="s">
+        <v>507</v>
+      </c>
+      <c r="O66" t="s">
+        <v>508</v>
+      </c>
+      <c r="P66" t="s">
+        <v>509</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>79</v>
+      </c>
+      <c r="R66" t="s">
+        <v>80</v>
+      </c>
+      <c r="S66" t="s">
+        <v>80</v>
+      </c>
+      <c r="T66" t="s">
+        <v>80</v>
+      </c>
+      <c r="X66" t="s">
+        <v>510</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67">
+        <v>108412</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C67" t="s">
+        <v>143</v>
+      </c>
+      <c r="D67" t="s">
+        <v>144</v>
+      </c>
+      <c r="H67" t="s">
+        <v>104</v>
+      </c>
+      <c r="I67" t="s">
+        <v>512</v>
+      </c>
+      <c r="J67" t="s">
+        <v>487</v>
+      </c>
+      <c r="K67" t="s">
+        <v>157</v>
+      </c>
+      <c r="L67" t="s">
+        <v>158</v>
+      </c>
+      <c r="M67" t="s">
+        <v>159</v>
+      </c>
+      <c r="N67" t="s">
+        <v>160</v>
+      </c>
+      <c r="O67" t="s">
+        <v>513</v>
+      </c>
+      <c r="P67" t="s">
+        <v>514</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>79</v>
+      </c>
+      <c r="R67" t="s">
+        <v>80</v>
+      </c>
+      <c r="S67" t="s">
+        <v>80</v>
+      </c>
+      <c r="T67" t="s">
+        <v>80</v>
+      </c>
+      <c r="X67" t="s">
+        <v>515</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68">
+        <v>108410</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" t="s">
+        <v>70</v>
+      </c>
+      <c r="H68" t="s">
         <v>71</v>
       </c>
-      <c r="I49" t="s">
-[...105 lines deleted...]
-      <c r="C51" t="s">
+      <c r="I68" t="s">
+        <v>517</v>
+      </c>
+      <c r="J68" t="s">
+        <v>487</v>
+      </c>
+      <c r="L68" t="s">
+        <v>74</v>
+      </c>
+      <c r="M68" t="s">
+        <v>75</v>
+      </c>
+      <c r="N68" t="s">
+        <v>76</v>
+      </c>
+      <c r="O68" t="s">
+        <v>518</v>
+      </c>
+      <c r="P68" t="s">
+        <v>519</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>79</v>
+      </c>
+      <c r="R68" t="s">
+        <v>80</v>
+      </c>
+      <c r="S68" t="s">
+        <v>80</v>
+      </c>
+      <c r="T68" t="s">
+        <v>80</v>
+      </c>
+      <c r="X68" t="s">
+        <v>517</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69">
+        <v>108409</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C69" t="s">
+        <v>143</v>
+      </c>
+      <c r="D69" t="s">
+        <v>144</v>
+      </c>
+      <c r="H69" t="s">
+        <v>84</v>
+      </c>
+      <c r="I69" t="s">
+        <v>521</v>
+      </c>
+      <c r="J69" t="s">
+        <v>487</v>
+      </c>
+      <c r="K69" t="s">
+        <v>522</v>
+      </c>
+      <c r="L69" t="s">
+        <v>523</v>
+      </c>
+      <c r="M69" t="s">
+        <v>524</v>
+      </c>
+      <c r="N69" t="s">
+        <v>525</v>
+      </c>
+      <c r="O69" t="s">
+        <v>526</v>
+      </c>
+      <c r="P69" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>80</v>
+      </c>
+      <c r="S69" t="s">
+        <v>80</v>
+      </c>
+      <c r="T69" t="s">
+        <v>80</v>
+      </c>
+      <c r="X69" t="s">
+        <v>528</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70">
+        <v>108408</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C70" t="s">
+        <v>143</v>
+      </c>
+      <c r="D70" t="s">
+        <v>144</v>
+      </c>
+      <c r="H70" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" t="s">
+        <v>530</v>
+      </c>
+      <c r="J70" t="s">
+        <v>487</v>
+      </c>
+      <c r="K70" t="s">
+        <v>531</v>
+      </c>
+      <c r="L70" t="s">
+        <v>532</v>
+      </c>
+      <c r="M70" t="s">
+        <v>533</v>
+      </c>
+      <c r="N70" t="s">
+        <v>534</v>
+      </c>
+      <c r="O70" t="s">
+        <v>535</v>
+      </c>
+      <c r="P70" t="s">
+        <v>536</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>79</v>
+      </c>
+      <c r="R70" t="s">
+        <v>80</v>
+      </c>
+      <c r="S70" t="s">
+        <v>80</v>
+      </c>
+      <c r="T70" t="s">
+        <v>80</v>
+      </c>
+      <c r="X70" t="s">
+        <v>537</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71">
+        <v>108405</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C71" t="s">
         <v>69</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D71" t="s">
         <v>70</v>
-      </c>
-[...1241 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H71" t="s">
         <v>71</v>
       </c>
       <c r="I71" t="s">
+        <v>539</v>
+      </c>
+      <c r="J71" t="s">
+        <v>540</v>
+      </c>
+      <c r="L71" t="s">
+        <v>74</v>
+      </c>
+      <c r="M71" t="s">
+        <v>75</v>
+      </c>
+      <c r="N71" t="s">
+        <v>76</v>
+      </c>
+      <c r="O71" t="s">
+        <v>541</v>
+      </c>
+      <c r="P71" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>80</v>
+      </c>
+      <c r="S71" t="s">
+        <v>80</v>
+      </c>
+      <c r="T71" t="s">
+        <v>80</v>
+      </c>
+      <c r="X71" t="s">
+        <v>539</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72">
+        <v>108404</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C72" t="s">
+        <v>143</v>
+      </c>
+      <c r="D72" t="s">
+        <v>144</v>
+      </c>
+      <c r="H72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I72" t="s">
+        <v>544</v>
+      </c>
+      <c r="J72" t="s">
+        <v>540</v>
+      </c>
+      <c r="K72" t="s">
+        <v>458</v>
+      </c>
+      <c r="L72" t="s">
+        <v>459</v>
+      </c>
+      <c r="M72" t="s">
+        <v>460</v>
+      </c>
+      <c r="N72" t="s">
+        <v>461</v>
+      </c>
+      <c r="O72" t="s">
+        <v>545</v>
+      </c>
+      <c r="P72" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>79</v>
+      </c>
+      <c r="R72" t="s">
+        <v>80</v>
+      </c>
+      <c r="S72" t="s">
+        <v>80</v>
+      </c>
+      <c r="T72" t="s">
+        <v>80</v>
+      </c>
+      <c r="X72" t="s">
+        <v>547</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73">
+        <v>108402</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C73" t="s">
+        <v>143</v>
+      </c>
+      <c r="D73" t="s">
+        <v>144</v>
+      </c>
+      <c r="H73" t="s">
+        <v>104</v>
+      </c>
+      <c r="I73" t="s">
+        <v>549</v>
+      </c>
+      <c r="J73" t="s">
+        <v>540</v>
+      </c>
+      <c r="K73" t="s">
+        <v>550</v>
+      </c>
+      <c r="L73" t="s">
+        <v>551</v>
+      </c>
+      <c r="M73" t="s">
+        <v>552</v>
+      </c>
+      <c r="N73" t="s">
+        <v>553</v>
+      </c>
+      <c r="O73" t="s">
+        <v>554</v>
+      </c>
+      <c r="P73" t="s">
+        <v>555</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>79</v>
+      </c>
+      <c r="R73" t="s">
+        <v>80</v>
+      </c>
+      <c r="S73" t="s">
+        <v>80</v>
+      </c>
+      <c r="T73" t="s">
+        <v>80</v>
+      </c>
+      <c r="X73" t="s">
+        <v>556</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74">
+        <v>108401</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C74" t="s">
+        <v>143</v>
+      </c>
+      <c r="D74" t="s">
+        <v>144</v>
+      </c>
+      <c r="H74" t="s">
+        <v>104</v>
+      </c>
+      <c r="I74" t="s">
+        <v>558</v>
+      </c>
+      <c r="J74" t="s">
+        <v>540</v>
+      </c>
+      <c r="K74" t="s">
+        <v>559</v>
+      </c>
+      <c r="L74" t="s">
+        <v>560</v>
+      </c>
+      <c r="M74" t="s">
+        <v>561</v>
+      </c>
+      <c r="N74" t="s">
+        <v>562</v>
+      </c>
+      <c r="O74" t="s">
+        <v>563</v>
+      </c>
+      <c r="P74" t="s">
+        <v>564</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>79</v>
+      </c>
+      <c r="R74" t="s">
+        <v>80</v>
+      </c>
+      <c r="S74" t="s">
+        <v>80</v>
+      </c>
+      <c r="T74" t="s">
+        <v>80</v>
+      </c>
+      <c r="X74" t="s">
+        <v>565</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25">
+      <c r="A75">
+        <v>108400</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C75" t="s">
+        <v>143</v>
+      </c>
+      <c r="D75" t="s">
+        <v>144</v>
+      </c>
+      <c r="H75" t="s">
+        <v>104</v>
+      </c>
+      <c r="I75" t="s">
+        <v>567</v>
+      </c>
+      <c r="J75" t="s">
+        <v>540</v>
+      </c>
+      <c r="K75" t="s">
+        <v>559</v>
+      </c>
+      <c r="L75" t="s">
+        <v>560</v>
+      </c>
+      <c r="M75" t="s">
+        <v>561</v>
+      </c>
+      <c r="N75" t="s">
+        <v>562</v>
+      </c>
+      <c r="O75" t="s">
+        <v>563</v>
+      </c>
+      <c r="P75" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>80</v>
+      </c>
+      <c r="S75" t="s">
+        <v>80</v>
+      </c>
+      <c r="T75" t="s">
+        <v>80</v>
+      </c>
+      <c r="X75" t="s">
+        <v>569</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76">
+        <v>108399</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46189</v>
+      </c>
+      <c r="C76" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" t="s">
+        <v>144</v>
+      </c>
+      <c r="H76" t="s">
+        <v>104</v>
+      </c>
+      <c r="I76" t="s">
+        <v>571</v>
+      </c>
+      <c r="J76" t="s">
+        <v>540</v>
+      </c>
+      <c r="K76" t="s">
+        <v>572</v>
+      </c>
+      <c r="L76" t="s">
+        <v>573</v>
+      </c>
+      <c r="M76" t="s">
+        <v>574</v>
+      </c>
+      <c r="N76" t="s">
+        <v>575</v>
+      </c>
+      <c r="O76" t="s">
+        <v>576</v>
+      </c>
+      <c r="P76" t="s">
+        <v>577</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>79</v>
+      </c>
+      <c r="R76" t="s">
+        <v>80</v>
+      </c>
+      <c r="S76" t="s">
+        <v>80</v>
+      </c>
+      <c r="T76" t="s">
+        <v>80</v>
+      </c>
+      <c r="X76" t="s">
+        <v>578</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77">
+        <v>108398</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C77" t="s">
+        <v>143</v>
+      </c>
+      <c r="D77" t="s">
+        <v>144</v>
+      </c>
+      <c r="H77" t="s">
+        <v>104</v>
+      </c>
+      <c r="I77" t="s">
+        <v>580</v>
+      </c>
+      <c r="J77" t="s">
+        <v>581</v>
+      </c>
+      <c r="K77" t="s">
+        <v>572</v>
+      </c>
+      <c r="L77" t="s">
+        <v>573</v>
+      </c>
+      <c r="M77" t="s">
+        <v>574</v>
+      </c>
+      <c r="N77" t="s">
+        <v>575</v>
+      </c>
+      <c r="O77" t="s">
+        <v>576</v>
+      </c>
+      <c r="P77" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>79</v>
+      </c>
+      <c r="R77" t="s">
+        <v>80</v>
+      </c>
+      <c r="S77" t="s">
+        <v>80</v>
+      </c>
+      <c r="T77" t="s">
+        <v>80</v>
+      </c>
+      <c r="X77" t="s">
+        <v>583</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78">
+        <v>108397</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C78" t="s">
+        <v>143</v>
+      </c>
+      <c r="D78" t="s">
+        <v>144</v>
+      </c>
+      <c r="H78" t="s">
+        <v>104</v>
+      </c>
+      <c r="I78" t="s">
+        <v>585</v>
+      </c>
+      <c r="J78" t="s">
+        <v>581</v>
+      </c>
+      <c r="K78" t="s">
+        <v>572</v>
+      </c>
+      <c r="L78" t="s">
+        <v>573</v>
+      </c>
+      <c r="M78" t="s">
+        <v>574</v>
+      </c>
+      <c r="N78" t="s">
+        <v>575</v>
+      </c>
+      <c r="O78" t="s">
+        <v>576</v>
+      </c>
+      <c r="P78" t="s">
+        <v>586</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>79</v>
+      </c>
+      <c r="R78" t="s">
+        <v>80</v>
+      </c>
+      <c r="S78" t="s">
+        <v>80</v>
+      </c>
+      <c r="T78" t="s">
+        <v>80</v>
+      </c>
+      <c r="X78" t="s">
+        <v>587</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79">
+        <v>108396</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C79" t="s">
+        <v>143</v>
+      </c>
+      <c r="D79" t="s">
+        <v>144</v>
+      </c>
+      <c r="H79" t="s">
+        <v>104</v>
+      </c>
+      <c r="I79" t="s">
+        <v>589</v>
+      </c>
+      <c r="J79" t="s">
+        <v>581</v>
+      </c>
+      <c r="K79" t="s">
+        <v>572</v>
+      </c>
+      <c r="L79" t="s">
+        <v>573</v>
+      </c>
+      <c r="M79" t="s">
+        <v>574</v>
+      </c>
+      <c r="N79" t="s">
+        <v>575</v>
+      </c>
+      <c r="O79" t="s">
+        <v>576</v>
+      </c>
+      <c r="P79" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>79</v>
+      </c>
+      <c r="R79" t="s">
+        <v>80</v>
+      </c>
+      <c r="S79" t="s">
+        <v>80</v>
+      </c>
+      <c r="T79" t="s">
+        <v>80</v>
+      </c>
+      <c r="X79" t="s">
+        <v>591</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80">
+        <v>108395</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C80" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" t="s">
+        <v>144</v>
+      </c>
+      <c r="H80" t="s">
+        <v>104</v>
+      </c>
+      <c r="I80" t="s">
+        <v>593</v>
+      </c>
+      <c r="J80" t="s">
+        <v>581</v>
+      </c>
+      <c r="K80" t="s">
+        <v>572</v>
+      </c>
+      <c r="L80" t="s">
+        <v>573</v>
+      </c>
+      <c r="M80" t="s">
+        <v>574</v>
+      </c>
+      <c r="N80" t="s">
+        <v>575</v>
+      </c>
+      <c r="O80" t="s">
+        <v>576</v>
+      </c>
+      <c r="P80" t="s">
+        <v>594</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>79</v>
+      </c>
+      <c r="R80" t="s">
+        <v>80</v>
+      </c>
+      <c r="S80" t="s">
+        <v>80</v>
+      </c>
+      <c r="T80" t="s">
+        <v>80</v>
+      </c>
+      <c r="X80" t="s">
+        <v>595</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81">
+        <v>108394</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C81" t="s">
+        <v>143</v>
+      </c>
+      <c r="D81" t="s">
+        <v>144</v>
+      </c>
+      <c r="H81" t="s">
+        <v>104</v>
+      </c>
+      <c r="I81" t="s">
+        <v>597</v>
+      </c>
+      <c r="J81" t="s">
+        <v>581</v>
+      </c>
+      <c r="K81" t="s">
+        <v>572</v>
+      </c>
+      <c r="L81" t="s">
+        <v>573</v>
+      </c>
+      <c r="M81" t="s">
+        <v>574</v>
+      </c>
+      <c r="N81" t="s">
+        <v>575</v>
+      </c>
+      <c r="O81" t="s">
+        <v>576</v>
+      </c>
+      <c r="P81" t="s">
+        <v>598</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>79</v>
+      </c>
+      <c r="R81" t="s">
+        <v>80</v>
+      </c>
+      <c r="S81" t="s">
+        <v>80</v>
+      </c>
+      <c r="T81" t="s">
+        <v>80</v>
+      </c>
+      <c r="X81" t="s">
+        <v>599</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82">
+        <v>108393</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C82" t="s">
+        <v>143</v>
+      </c>
+      <c r="D82" t="s">
+        <v>144</v>
+      </c>
+      <c r="H82" t="s">
+        <v>104</v>
+      </c>
+      <c r="I82" t="s">
+        <v>601</v>
+      </c>
+      <c r="J82" t="s">
+        <v>581</v>
+      </c>
+      <c r="K82" t="s">
+        <v>572</v>
+      </c>
+      <c r="L82" t="s">
+        <v>573</v>
+      </c>
+      <c r="M82" t="s">
+        <v>574</v>
+      </c>
+      <c r="N82" t="s">
+        <v>575</v>
+      </c>
+      <c r="O82" t="s">
+        <v>576</v>
+      </c>
+      <c r="P82" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>79</v>
+      </c>
+      <c r="R82" t="s">
+        <v>80</v>
+      </c>
+      <c r="S82" t="s">
+        <v>80</v>
+      </c>
+      <c r="T82" t="s">
+        <v>80</v>
+      </c>
+      <c r="X82" t="s">
+        <v>603</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83">
+        <v>108392</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C83" t="s">
+        <v>143</v>
+      </c>
+      <c r="D83" t="s">
+        <v>144</v>
+      </c>
+      <c r="H83" t="s">
+        <v>104</v>
+      </c>
+      <c r="I83" t="s">
+        <v>605</v>
+      </c>
+      <c r="J83" t="s">
+        <v>581</v>
+      </c>
+      <c r="K83" t="s">
+        <v>572</v>
+      </c>
+      <c r="L83" t="s">
+        <v>573</v>
+      </c>
+      <c r="M83" t="s">
+        <v>574</v>
+      </c>
+      <c r="N83" t="s">
+        <v>575</v>
+      </c>
+      <c r="O83" t="s">
+        <v>576</v>
+      </c>
+      <c r="P83" t="s">
+        <v>606</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>79</v>
+      </c>
+      <c r="R83" t="s">
+        <v>80</v>
+      </c>
+      <c r="S83" t="s">
+        <v>80</v>
+      </c>
+      <c r="T83" t="s">
+        <v>80</v>
+      </c>
+      <c r="X83" t="s">
+        <v>607</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84">
+        <v>108391</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C84" t="s">
+        <v>143</v>
+      </c>
+      <c r="D84" t="s">
+        <v>144</v>
+      </c>
+      <c r="H84" t="s">
+        <v>104</v>
+      </c>
+      <c r="I84" t="s">
         <v>609</v>
       </c>
-      <c r="J71" t="s">
-[...2 lines deleted...]
-      <c r="K71" t="s">
+      <c r="J84" t="s">
+        <v>581</v>
+      </c>
+      <c r="K84" t="s">
+        <v>572</v>
+      </c>
+      <c r="L84" t="s">
+        <v>573</v>
+      </c>
+      <c r="M84" t="s">
+        <v>574</v>
+      </c>
+      <c r="N84" t="s">
+        <v>575</v>
+      </c>
+      <c r="O84" t="s">
+        <v>576</v>
+      </c>
+      <c r="P84" t="s">
         <v>610</v>
       </c>
-      <c r="L71" t="s">
+      <c r="Q84" t="s">
+        <v>79</v>
+      </c>
+      <c r="R84" t="s">
+        <v>80</v>
+      </c>
+      <c r="S84" t="s">
+        <v>80</v>
+      </c>
+      <c r="T84" t="s">
+        <v>80</v>
+      </c>
+      <c r="X84" t="s">
         <v>611</v>
       </c>
-      <c r="M71" t="s">
+      <c r="Y84" t="s">
         <v>612</v>
       </c>
-      <c r="N71" t="s">
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85">
+        <v>108390</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C85" t="s">
+        <v>143</v>
+      </c>
+      <c r="D85" t="s">
+        <v>144</v>
+      </c>
+      <c r="H85" t="s">
+        <v>104</v>
+      </c>
+      <c r="I85" t="s">
         <v>613</v>
       </c>
-      <c r="O71" t="s">
+      <c r="J85" t="s">
+        <v>581</v>
+      </c>
+      <c r="K85" t="s">
+        <v>572</v>
+      </c>
+      <c r="L85" t="s">
+        <v>573</v>
+      </c>
+      <c r="M85" t="s">
+        <v>574</v>
+      </c>
+      <c r="N85" t="s">
+        <v>575</v>
+      </c>
+      <c r="O85" t="s">
+        <v>576</v>
+      </c>
+      <c r="P85" t="s">
         <v>614</v>
       </c>
-      <c r="P71" t="s">
+      <c r="Q85" t="s">
+        <v>79</v>
+      </c>
+      <c r="R85" t="s">
+        <v>80</v>
+      </c>
+      <c r="S85" t="s">
+        <v>80</v>
+      </c>
+      <c r="T85" t="s">
+        <v>80</v>
+      </c>
+      <c r="X85" t="s">
         <v>615</v>
       </c>
-      <c r="Q71" t="s">
-[...11 lines deleted...]
-      <c r="X71" t="s">
+      <c r="Y85" t="s">
         <v>616</v>
       </c>
-      <c r="Y71" t="s">
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86">
+        <v>108389</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C86" t="s">
+        <v>143</v>
+      </c>
+      <c r="D86" t="s">
+        <v>144</v>
+      </c>
+      <c r="H86" t="s">
+        <v>145</v>
+      </c>
+      <c r="I86" t="s">
         <v>617</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I72" t="s">
+      <c r="J86" t="s">
+        <v>581</v>
+      </c>
+      <c r="K86" t="s">
         <v>618</v>
       </c>
-      <c r="J72" t="s">
-[...2 lines deleted...]
-      <c r="K72" t="s">
+      <c r="L86" t="s">
         <v>619</v>
       </c>
-      <c r="L72" t="s">
+      <c r="M86" t="s">
         <v>620</v>
       </c>
-      <c r="M72" t="s">
+      <c r="N86" t="s">
         <v>621</v>
       </c>
-      <c r="N72" t="s">
+      <c r="O86" t="s">
         <v>622</v>
       </c>
-      <c r="O72" t="s">
+      <c r="P86" t="s">
         <v>623</v>
       </c>
-      <c r="P72" t="s">
+      <c r="Q86" t="s">
+        <v>79</v>
+      </c>
+      <c r="R86" t="s">
+        <v>80</v>
+      </c>
+      <c r="S86" t="s">
+        <v>80</v>
+      </c>
+      <c r="T86" t="s">
+        <v>80</v>
+      </c>
+      <c r="X86" t="s">
         <v>624</v>
       </c>
-      <c r="Q72" t="s">
-[...11 lines deleted...]
-      <c r="X72" t="s">
+      <c r="Y86" t="s">
         <v>625</v>
       </c>
-      <c r="Y72" t="s">
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>108388</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C87" t="s">
+        <v>143</v>
+      </c>
+      <c r="D87" t="s">
+        <v>144</v>
+      </c>
+      <c r="H87" t="s">
+        <v>145</v>
+      </c>
+      <c r="I87" t="s">
         <v>626</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I73" t="s">
+      <c r="J87" t="s">
+        <v>581</v>
+      </c>
+      <c r="K87" t="s">
+        <v>618</v>
+      </c>
+      <c r="L87" t="s">
+        <v>619</v>
+      </c>
+      <c r="M87" t="s">
+        <v>620</v>
+      </c>
+      <c r="N87" t="s">
+        <v>621</v>
+      </c>
+      <c r="O87" t="s">
         <v>627</v>
       </c>
-      <c r="J73" t="s">
-[...14 lines deleted...]
-      <c r="O73" t="s">
+      <c r="P87" t="s">
         <v>628</v>
       </c>
-      <c r="Q73" t="s">
-[...11 lines deleted...]
-      <c r="X73" t="s">
+      <c r="Q87" t="s">
+        <v>79</v>
+      </c>
+      <c r="R87" t="s">
+        <v>80</v>
+      </c>
+      <c r="S87" t="s">
+        <v>80</v>
+      </c>
+      <c r="T87" t="s">
+        <v>80</v>
+      </c>
+      <c r="X87" t="s">
         <v>629</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H74" t="s">
+      <c r="Y87" t="s">
         <v>630</v>
       </c>
-      <c r="I74" t="s">
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>108387</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C88" t="s">
+        <v>143</v>
+      </c>
+      <c r="D88" t="s">
+        <v>144</v>
+      </c>
+      <c r="H88" t="s">
+        <v>145</v>
+      </c>
+      <c r="I88" t="s">
         <v>631</v>
       </c>
-      <c r="J74" t="s">
-[...2 lines deleted...]
-      <c r="K74" t="s">
+      <c r="J88" t="s">
+        <v>581</v>
+      </c>
+      <c r="K88" t="s">
+        <v>618</v>
+      </c>
+      <c r="L88" t="s">
+        <v>619</v>
+      </c>
+      <c r="M88" t="s">
+        <v>620</v>
+      </c>
+      <c r="N88" t="s">
+        <v>621</v>
+      </c>
+      <c r="O88" t="s">
         <v>632</v>
       </c>
-      <c r="L74" t="s">
+      <c r="P88" t="s">
         <v>633</v>
       </c>
-      <c r="M74" t="s">
+      <c r="Q88" t="s">
+        <v>79</v>
+      </c>
+      <c r="R88" t="s">
+        <v>80</v>
+      </c>
+      <c r="S88" t="s">
+        <v>80</v>
+      </c>
+      <c r="T88" t="s">
+        <v>80</v>
+      </c>
+      <c r="X88" t="s">
         <v>634</v>
       </c>
-      <c r="N74" t="s">
+      <c r="Y88" t="s">
         <v>635</v>
       </c>
-      <c r="O74" t="s">
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
+        <v>108386</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C89" t="s">
+        <v>143</v>
+      </c>
+      <c r="D89" t="s">
+        <v>144</v>
+      </c>
+      <c r="H89" t="s">
+        <v>145</v>
+      </c>
+      <c r="I89" t="s">
         <v>636</v>
       </c>
-      <c r="P74" t="s">
+      <c r="J89" t="s">
+        <v>581</v>
+      </c>
+      <c r="K89" t="s">
+        <v>618</v>
+      </c>
+      <c r="L89" t="s">
+        <v>619</v>
+      </c>
+      <c r="M89" t="s">
+        <v>620</v>
+      </c>
+      <c r="N89" t="s">
+        <v>621</v>
+      </c>
+      <c r="O89" t="s">
         <v>637</v>
       </c>
-      <c r="Q74" t="s">
-[...11 lines deleted...]
-      <c r="X74" t="s">
+      <c r="P89" t="s">
         <v>638</v>
       </c>
-      <c r="Y74" t="s">
+      <c r="Q89" t="s">
+        <v>79</v>
+      </c>
+      <c r="R89" t="s">
+        <v>80</v>
+      </c>
+      <c r="S89" t="s">
+        <v>80</v>
+      </c>
+      <c r="T89" t="s">
+        <v>80</v>
+      </c>
+      <c r="X89" t="s">
         <v>639</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I75" t="s">
+      <c r="Y89" t="s">
         <v>640</v>
       </c>
-      <c r="J75" t="s">
-[...2 lines deleted...]
-      <c r="K75" t="s">
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>108385</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C90" t="s">
+        <v>143</v>
+      </c>
+      <c r="D90" t="s">
+        <v>144</v>
+      </c>
+      <c r="H90" t="s">
+        <v>104</v>
+      </c>
+      <c r="I90" t="s">
+        <v>571</v>
+      </c>
+      <c r="J90" t="s">
+        <v>581</v>
+      </c>
+      <c r="K90" t="s">
+        <v>641</v>
+      </c>
+      <c r="L90" t="s">
+        <v>573</v>
+      </c>
+      <c r="M90" t="s">
+        <v>574</v>
+      </c>
+      <c r="N90" t="s">
+        <v>575</v>
+      </c>
+      <c r="O90" t="s">
+        <v>576</v>
+      </c>
+      <c r="P90" t="s">
+        <v>577</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>79</v>
+      </c>
+      <c r="R90" t="s">
+        <v>80</v>
+      </c>
+      <c r="S90" t="s">
+        <v>80</v>
+      </c>
+      <c r="T90" t="s">
+        <v>80</v>
+      </c>
+      <c r="X90" t="s">
+        <v>642</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91">
+        <v>108383</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C91" t="s">
+        <v>143</v>
+      </c>
+      <c r="D91" t="s">
+        <v>144</v>
+      </c>
+      <c r="H91" t="s">
+        <v>145</v>
+      </c>
+      <c r="I91" t="s">
+        <v>643</v>
+      </c>
+      <c r="J91" t="s">
+        <v>581</v>
+      </c>
+      <c r="K91" t="s">
+        <v>618</v>
+      </c>
+      <c r="L91" t="s">
+        <v>619</v>
+      </c>
+      <c r="M91" t="s">
+        <v>620</v>
+      </c>
+      <c r="N91" t="s">
+        <v>621</v>
+      </c>
+      <c r="O91" t="s">
         <v>632</v>
       </c>
-      <c r="L75" t="s">
-[...49 lines deleted...]
-      <c r="I76" t="s">
+      <c r="P91" t="s">
         <v>644</v>
       </c>
-      <c r="J76" t="s">
-[...11 lines deleted...]
-      <c r="O76" t="s">
+      <c r="Q91" t="s">
+        <v>79</v>
+      </c>
+      <c r="R91" t="s">
+        <v>80</v>
+      </c>
+      <c r="S91" t="s">
+        <v>80</v>
+      </c>
+      <c r="T91" t="s">
+        <v>80</v>
+      </c>
+      <c r="X91" t="s">
         <v>645</v>
       </c>
-      <c r="P76" t="s">
+      <c r="Y91" t="s">
         <v>646</v>
       </c>
-      <c r="Q76" t="s">
-[...11 lines deleted...]
-      <c r="X76" t="s">
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92">
+        <v>108382</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C92" t="s">
+        <v>143</v>
+      </c>
+      <c r="D92" t="s">
+        <v>144</v>
+      </c>
+      <c r="H92" t="s">
+        <v>84</v>
+      </c>
+      <c r="I92" t="s">
         <v>647</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I77" t="s">
+      <c r="J92" t="s">
+        <v>581</v>
+      </c>
+      <c r="K92" t="s">
         <v>648</v>
       </c>
-      <c r="J77" t="s">
+      <c r="L92" t="s">
         <v>649</v>
       </c>
-      <c r="K77" t="s">
-[...11 lines deleted...]
-      <c r="O77" t="s">
+      <c r="M92" t="s">
         <v>650</v>
       </c>
-      <c r="P77" t="s">
+      <c r="N92" t="s">
         <v>651</v>
       </c>
-      <c r="Q77" t="s">
-[...11 lines deleted...]
-      <c r="U77" t="s">
+      <c r="O92" t="s">
         <v>652</v>
       </c>
-      <c r="V77" t="s">
+      <c r="P92" t="s">
         <v>653</v>
       </c>
-      <c r="X77" t="s">
+      <c r="Q92" t="s">
+        <v>79</v>
+      </c>
+      <c r="R92" t="s">
+        <v>80</v>
+      </c>
+      <c r="S92" t="s">
+        <v>80</v>
+      </c>
+      <c r="T92" t="s">
+        <v>80</v>
+      </c>
+      <c r="X92" t="s">
         <v>654</v>
       </c>
-      <c r="Y77" t="s">
+      <c r="Y92" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="78" spans="1:36">
-[...15 lines deleted...]
-      <c r="I78" t="s">
+    <row r="93" spans="1:25">
+      <c r="A93">
+        <v>108377</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46185</v>
+      </c>
+      <c r="C93" t="s">
+        <v>143</v>
+      </c>
+      <c r="D93" t="s">
+        <v>144</v>
+      </c>
+      <c r="H93" t="s">
         <v>656</v>
       </c>
-      <c r="J78" t="s">
-[...2 lines deleted...]
-      <c r="K78" t="s">
+      <c r="I93" t="s">
+        <v>438</v>
+      </c>
+      <c r="J93" t="s">
+        <v>657</v>
+      </c>
+      <c r="K93" t="s">
+        <v>658</v>
+      </c>
+      <c r="L93" t="s">
+        <v>659</v>
+      </c>
+      <c r="M93" t="s">
+        <v>660</v>
+      </c>
+      <c r="N93" t="s">
+        <v>661</v>
+      </c>
+      <c r="O93" t="s">
+        <v>662</v>
+      </c>
+      <c r="P93" t="s">
+        <v>663</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>79</v>
+      </c>
+      <c r="R93" t="s">
+        <v>80</v>
+      </c>
+      <c r="S93" t="s">
+        <v>80</v>
+      </c>
+      <c r="T93" t="s">
+        <v>80</v>
+      </c>
+      <c r="X93" t="s">
+        <v>664</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94">
+        <v>108376</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46185</v>
+      </c>
+      <c r="C94" t="s">
+        <v>143</v>
+      </c>
+      <c r="D94" t="s">
+        <v>144</v>
+      </c>
+      <c r="H94" t="s">
+        <v>104</v>
+      </c>
+      <c r="I94" t="s">
+        <v>666</v>
+      </c>
+      <c r="J94" t="s">
+        <v>657</v>
+      </c>
+      <c r="K94" t="s">
+        <v>157</v>
+      </c>
+      <c r="L94" t="s">
+        <v>158</v>
+      </c>
+      <c r="M94" t="s">
         <v>159</v>
       </c>
-      <c r="L78" t="s">
+      <c r="N94" t="s">
         <v>160</v>
       </c>
-      <c r="M78" t="s">
-[...64 lines deleted...]
-      <c r="P79" t="s">
+      <c r="O94" t="s">
+        <v>667</v>
+      </c>
+      <c r="P94" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>79</v>
+      </c>
+      <c r="R94" t="s">
+        <v>80</v>
+      </c>
+      <c r="S94" t="s">
+        <v>80</v>
+      </c>
+      <c r="T94" t="s">
+        <v>80</v>
+      </c>
+      <c r="X94" t="s">
+        <v>669</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25">
+      <c r="A95">
+        <v>108374</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C95" t="s">
+        <v>143</v>
+      </c>
+      <c r="D95" t="s">
+        <v>144</v>
+      </c>
+      <c r="H95" t="s">
+        <v>104</v>
+      </c>
+      <c r="I95" t="s">
         <v>666</v>
       </c>
-      <c r="Q79" t="s">
-[...11 lines deleted...]
-      <c r="V79" t="s">
+      <c r="J95" t="s">
+        <v>671</v>
+      </c>
+      <c r="K95" t="s">
+        <v>157</v>
+      </c>
+      <c r="L95" t="s">
+        <v>158</v>
+      </c>
+      <c r="M95" t="s">
+        <v>159</v>
+      </c>
+      <c r="N95" t="s">
+        <v>160</v>
+      </c>
+      <c r="O95" t="s">
         <v>667</v>
       </c>
-      <c r="X79" t="s">
-[...22 lines deleted...]
-      <c r="I80" t="s">
+      <c r="P95" t="s">
+        <v>672</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>79</v>
+      </c>
+      <c r="R95" t="s">
+        <v>80</v>
+      </c>
+      <c r="S95" t="s">
+        <v>80</v>
+      </c>
+      <c r="T95" t="s">
+        <v>80</v>
+      </c>
+      <c r="X95" t="s">
         <v>669</v>
       </c>
-      <c r="J80" t="s">
-[...5 lines deleted...]
-      <c r="L80" t="s">
+      <c r="Y95" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96">
+        <v>108373</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C96" t="s">
+        <v>143</v>
+      </c>
+      <c r="D96" t="s">
+        <v>144</v>
+      </c>
+      <c r="H96" t="s">
+        <v>104</v>
+      </c>
+      <c r="I96" t="s">
+        <v>666</v>
+      </c>
+      <c r="J96" t="s">
         <v>671</v>
       </c>
-      <c r="M80" t="s">
-[...5 lines deleted...]
-      <c r="O80" t="s">
+      <c r="K96" t="s">
+        <v>157</v>
+      </c>
+      <c r="L96" t="s">
+        <v>158</v>
+      </c>
+      <c r="M96" t="s">
+        <v>159</v>
+      </c>
+      <c r="N96" t="s">
+        <v>160</v>
+      </c>
+      <c r="O96" t="s">
+        <v>667</v>
+      </c>
+      <c r="P96" t="s">
         <v>674</v>
       </c>
-      <c r="P80" t="s">
+      <c r="Q96" t="s">
+        <v>79</v>
+      </c>
+      <c r="R96" t="s">
+        <v>80</v>
+      </c>
+      <c r="S96" t="s">
+        <v>80</v>
+      </c>
+      <c r="T96" t="s">
+        <v>80</v>
+      </c>
+      <c r="X96" t="s">
+        <v>669</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25">
+      <c r="A97">
+        <v>108371</v>
+      </c>
+      <c r="B97" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C97" t="s">
+        <v>143</v>
+      </c>
+      <c r="D97" t="s">
+        <v>144</v>
+      </c>
+      <c r="H97" t="s">
+        <v>104</v>
+      </c>
+      <c r="I97" t="s">
         <v>675</v>
       </c>
-      <c r="Q80" t="s">
-[...11 lines deleted...]
-      <c r="X80" t="s">
+      <c r="J97" t="s">
+        <v>671</v>
+      </c>
+      <c r="K97" t="s">
+        <v>157</v>
+      </c>
+      <c r="L97" t="s">
+        <v>158</v>
+      </c>
+      <c r="M97" t="s">
+        <v>159</v>
+      </c>
+      <c r="N97" t="s">
+        <v>160</v>
+      </c>
+      <c r="O97" t="s">
+        <v>667</v>
+      </c>
+      <c r="P97" t="s">
         <v>676</v>
       </c>
-      <c r="Y80" t="s">
+      <c r="Q97" t="s">
+        <v>79</v>
+      </c>
+      <c r="R97" t="s">
+        <v>80</v>
+      </c>
+      <c r="S97" t="s">
+        <v>80</v>
+      </c>
+      <c r="T97" t="s">
+        <v>80</v>
+      </c>
+      <c r="X97" t="s">
         <v>677</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I81" t="s">
+      <c r="Y97" t="s">
         <v>678</v>
       </c>
-      <c r="J81" t="s">
-[...2 lines deleted...]
-      <c r="L81" t="s">
+    </row>
+    <row r="98" spans="1:25">
+      <c r="A98">
+        <v>108369</v>
+      </c>
+      <c r="B98" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C98" t="s">
         <v>679</v>
       </c>
-      <c r="M81" t="s">
+      <c r="D98" t="s">
         <v>680</v>
       </c>
-      <c r="N81" t="s">
-[...2 lines deleted...]
-      <c r="O81" t="s">
+      <c r="H98" t="s">
         <v>681</v>
       </c>
-      <c r="P81" t="s">
+      <c r="I98" t="s">
         <v>682</v>
       </c>
-      <c r="Q81" t="s">
-[...14 lines deleted...]
-      <c r="Y81" t="s">
+      <c r="J98" t="s">
+        <v>671</v>
+      </c>
+      <c r="K98" t="s">
         <v>683</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I82" t="s">
+      <c r="L98" t="s">
         <v>684</v>
       </c>
-      <c r="J82" t="s">
-[...2 lines deleted...]
-      <c r="L82" t="s">
+      <c r="M98" t="s">
+        <v>685</v>
+      </c>
+      <c r="N98" t="s">
+        <v>686</v>
+      </c>
+      <c r="O98" t="s">
+        <v>687</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>79</v>
+      </c>
+      <c r="R98" t="s">
+        <v>79</v>
+      </c>
+      <c r="S98" t="s">
+        <v>80</v>
+      </c>
+      <c r="T98" t="s">
+        <v>80</v>
+      </c>
+      <c r="X98" t="s">
+        <v>688</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25">
+      <c r="A99">
+        <v>108368</v>
+      </c>
+      <c r="B99" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C99" t="s">
         <v>679</v>
       </c>
-      <c r="M82" t="s">
+      <c r="D99" t="s">
         <v>680</v>
       </c>
-      <c r="N82" t="s">
-[...5 lines deleted...]
-      <c r="P82" t="s">
+      <c r="H99" t="s">
+        <v>681</v>
+      </c>
+      <c r="I99" t="s">
+        <v>690</v>
+      </c>
+      <c r="J99" t="s">
+        <v>671</v>
+      </c>
+      <c r="K99" t="s">
+        <v>683</v>
+      </c>
+      <c r="L99" t="s">
+        <v>684</v>
+      </c>
+      <c r="M99" t="s">
+        <v>691</v>
+      </c>
+      <c r="N99" t="s">
         <v>686</v>
       </c>
-      <c r="Q82" t="s">
-[...28 lines deleted...]
-      <c r="C83" t="s">
+      <c r="O99" t="s">
+        <v>692</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>79</v>
+      </c>
+      <c r="R99" t="s">
+        <v>80</v>
+      </c>
+      <c r="S99" t="s">
+        <v>80</v>
+      </c>
+      <c r="T99" t="s">
+        <v>80</v>
+      </c>
+      <c r="X99" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25">
+      <c r="A100">
+        <v>108365</v>
+      </c>
+      <c r="B100" s="1">
+        <v>46183</v>
+      </c>
+      <c r="C100" t="s">
         <v>69</v>
       </c>
-      <c r="D83" t="s">
+      <c r="D100" t="s">
         <v>70</v>
-      </c>
-[...1028 lines deleted...]
-        <v>804</v>
       </c>
       <c r="H100" t="s">
         <v>71</v>
       </c>
       <c r="I100" t="s">
-        <v>805</v>
+        <v>695</v>
       </c>
       <c r="J100" t="s">
-        <v>793</v>
+        <v>696</v>
       </c>
       <c r="K100" t="s">
-        <v>806</v>
+        <v>697</v>
       </c>
       <c r="L100" t="s">
-        <v>807</v>
+        <v>191</v>
       </c>
       <c r="M100" t="s">
-        <v>808</v>
+        <v>192</v>
       </c>
       <c r="N100" t="s">
-        <v>809</v>
+        <v>76</v>
       </c>
       <c r="O100" t="s">
-        <v>810</v>
+        <v>698</v>
       </c>
       <c r="P100" t="s">
-        <v>811</v>
+        <v>194</v>
       </c>
       <c r="Q100" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R100" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S100" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T100" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X100" t="s">
-        <v>812</v>
+        <v>695</v>
       </c>
       <c r="Y100" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:36">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25">
       <c r="A101">
-        <v>108073</v>
+        <v>108361</v>
       </c>
       <c r="B101" s="1">
-        <v>46133</v>
+        <v>46182</v>
       </c>
       <c r="C101" t="s">
-        <v>803</v>
+        <v>69</v>
       </c>
       <c r="D101" t="s">
-        <v>804</v>
+        <v>70</v>
       </c>
       <c r="H101" t="s">
         <v>71</v>
       </c>
       <c r="I101" t="s">
-        <v>814</v>
+        <v>700</v>
       </c>
       <c r="J101" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>701</v>
       </c>
       <c r="L101" t="s">
-        <v>807</v>
+        <v>74</v>
       </c>
       <c r="M101" t="s">
-        <v>808</v>
+        <v>75</v>
       </c>
       <c r="N101" t="s">
-        <v>809</v>
+        <v>76</v>
       </c>
       <c r="O101" t="s">
-        <v>810</v>
+        <v>702</v>
       </c>
       <c r="P101" t="s">
-        <v>815</v>
+        <v>703</v>
       </c>
       <c r="Q101" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R101" t="s">
         <v>79</v>
       </c>
       <c r="S101" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T101" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="V101" t="s">
+        <v>318</v>
       </c>
       <c r="X101" t="s">
-        <v>816</v>
+        <v>700</v>
       </c>
       <c r="Y101" t="s">
-        <v>817</v>
+        <v>704</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25">
+      <c r="A102">
+        <v>108359</v>
+      </c>
+      <c r="B102" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C102" t="s">
+        <v>143</v>
+      </c>
+      <c r="D102" t="s">
+        <v>144</v>
+      </c>
+      <c r="H102" t="s">
+        <v>104</v>
+      </c>
+      <c r="I102" t="s">
+        <v>705</v>
+      </c>
+      <c r="J102" t="s">
+        <v>701</v>
+      </c>
+      <c r="K102" t="s">
+        <v>157</v>
+      </c>
+      <c r="L102" t="s">
+        <v>706</v>
+      </c>
+      <c r="M102" t="s">
+        <v>159</v>
+      </c>
+      <c r="N102" t="s">
+        <v>160</v>
+      </c>
+      <c r="O102" t="s">
+        <v>707</v>
+      </c>
+      <c r="P102" t="s">
+        <v>708</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>79</v>
+      </c>
+      <c r="R102" t="s">
+        <v>80</v>
+      </c>
+      <c r="S102" t="s">
+        <v>80</v>
+      </c>
+      <c r="T102" t="s">
+        <v>80</v>
+      </c>
+      <c r="X102" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25">
+      <c r="A103">
+        <v>108358</v>
+      </c>
+      <c r="B103" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D103" t="s">
+        <v>70</v>
+      </c>
+      <c r="I103" t="s">
+        <v>711</v>
+      </c>
+      <c r="J103" t="s">
+        <v>701</v>
+      </c>
+      <c r="K103" t="s">
+        <v>167</v>
+      </c>
+      <c r="L103" t="s">
+        <v>168</v>
+      </c>
+      <c r="M103" t="s">
+        <v>169</v>
+      </c>
+      <c r="N103" t="s">
+        <v>76</v>
+      </c>
+      <c r="O103" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>79</v>
+      </c>
+      <c r="R103" t="s">
+        <v>80</v>
+      </c>
+      <c r="S103" t="s">
+        <v>80</v>
+      </c>
+      <c r="T103" t="s">
+        <v>80</v>
+      </c>
+      <c r="X103" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25">
+      <c r="A104">
+        <v>108357</v>
+      </c>
+      <c r="B104" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C104" t="s">
+        <v>143</v>
+      </c>
+      <c r="D104" t="s">
+        <v>144</v>
+      </c>
+      <c r="H104" t="s">
+        <v>104</v>
+      </c>
+      <c r="I104" t="s">
+        <v>714</v>
+      </c>
+      <c r="J104" t="s">
+        <v>701</v>
+      </c>
+      <c r="K104" t="s">
+        <v>157</v>
+      </c>
+      <c r="L104" t="s">
+        <v>706</v>
+      </c>
+      <c r="M104" t="s">
+        <v>159</v>
+      </c>
+      <c r="N104" t="s">
+        <v>160</v>
+      </c>
+      <c r="O104" t="s">
+        <v>715</v>
+      </c>
+      <c r="P104" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>79</v>
+      </c>
+      <c r="R104" t="s">
+        <v>80</v>
+      </c>
+      <c r="S104" t="s">
+        <v>80</v>
+      </c>
+      <c r="T104" t="s">
+        <v>80</v>
+      </c>
+      <c r="X104" t="s">
+        <v>717</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25">
+      <c r="A105">
+        <v>108356</v>
+      </c>
+      <c r="B105" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C105" t="s">
+        <v>69</v>
+      </c>
+      <c r="D105" t="s">
+        <v>70</v>
+      </c>
+      <c r="I105" t="s">
+        <v>719</v>
+      </c>
+      <c r="J105" t="s">
+        <v>701</v>
+      </c>
+      <c r="K105" t="s">
+        <v>275</v>
+      </c>
+      <c r="L105" t="s">
+        <v>231</v>
+      </c>
+      <c r="M105" t="s">
+        <v>232</v>
+      </c>
+      <c r="N105" t="s">
+        <v>76</v>
+      </c>
+      <c r="O105" t="s">
+        <v>720</v>
+      </c>
+      <c r="P105" t="s">
+        <v>721</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>79</v>
+      </c>
+      <c r="R105" t="s">
+        <v>80</v>
+      </c>
+      <c r="S105" t="s">
+        <v>80</v>
+      </c>
+      <c r="T105" t="s">
+        <v>80</v>
+      </c>
+      <c r="X105" t="s">
+        <v>719</v>
+      </c>
+      <c r="Y105" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25">
+      <c r="A106">
+        <v>108355</v>
+      </c>
+      <c r="B106" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C106" t="s">
+        <v>69</v>
+      </c>
+      <c r="D106" t="s">
+        <v>70</v>
+      </c>
+      <c r="H106" t="s">
+        <v>71</v>
+      </c>
+      <c r="I106" t="s">
+        <v>722</v>
+      </c>
+      <c r="J106" t="s">
+        <v>701</v>
+      </c>
+      <c r="L106" t="s">
+        <v>74</v>
+      </c>
+      <c r="M106" t="s">
+        <v>75</v>
+      </c>
+      <c r="N106" t="s">
+        <v>76</v>
+      </c>
+      <c r="O106" t="s">
+        <v>702</v>
+      </c>
+      <c r="P106" t="s">
+        <v>723</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>79</v>
+      </c>
+      <c r="R106" t="s">
+        <v>79</v>
+      </c>
+      <c r="S106" t="s">
+        <v>80</v>
+      </c>
+      <c r="T106" t="s">
+        <v>80</v>
+      </c>
+      <c r="V106" t="s">
+        <v>318</v>
+      </c>
+      <c r="X106" t="s">
+        <v>722</v>
+      </c>
+      <c r="Y106" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="107" spans="1:25">
+      <c r="A107">
+        <v>108354</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C107" t="s">
+        <v>143</v>
+      </c>
+      <c r="D107" t="s">
+        <v>144</v>
+      </c>
+      <c r="H107" t="s">
+        <v>104</v>
+      </c>
+      <c r="I107" t="s">
+        <v>725</v>
+      </c>
+      <c r="J107" t="s">
+        <v>701</v>
+      </c>
+      <c r="K107" t="s">
+        <v>157</v>
+      </c>
+      <c r="L107" t="s">
+        <v>706</v>
+      </c>
+      <c r="M107" t="s">
+        <v>159</v>
+      </c>
+      <c r="N107" t="s">
+        <v>160</v>
+      </c>
+      <c r="O107" t="s">
+        <v>715</v>
+      </c>
+      <c r="P107" t="s">
+        <v>726</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>79</v>
+      </c>
+      <c r="R107" t="s">
+        <v>80</v>
+      </c>
+      <c r="S107" t="s">
+        <v>80</v>
+      </c>
+      <c r="T107" t="s">
+        <v>80</v>
+      </c>
+      <c r="X107" t="s">
+        <v>727</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="108" spans="1:25">
+      <c r="A108">
+        <v>108353</v>
+      </c>
+      <c r="B108" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C108" t="s">
+        <v>143</v>
+      </c>
+      <c r="D108" t="s">
+        <v>144</v>
+      </c>
+      <c r="H108" t="s">
+        <v>104</v>
+      </c>
+      <c r="I108" t="s">
+        <v>729</v>
+      </c>
+      <c r="J108" t="s">
+        <v>701</v>
+      </c>
+      <c r="K108" t="s">
+        <v>157</v>
+      </c>
+      <c r="L108" t="s">
+        <v>706</v>
+      </c>
+      <c r="M108" t="s">
+        <v>159</v>
+      </c>
+      <c r="N108" t="s">
+        <v>160</v>
+      </c>
+      <c r="O108" t="s">
+        <v>730</v>
+      </c>
+      <c r="P108" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>79</v>
+      </c>
+      <c r="R108" t="s">
+        <v>80</v>
+      </c>
+      <c r="S108" t="s">
+        <v>80</v>
+      </c>
+      <c r="T108" t="s">
+        <v>80</v>
+      </c>
+      <c r="X108" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="109" spans="1:25">
+      <c r="A109">
+        <v>108352</v>
+      </c>
+      <c r="B109" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C109" t="s">
+        <v>143</v>
+      </c>
+      <c r="D109" t="s">
+        <v>144</v>
+      </c>
+      <c r="H109" t="s">
+        <v>104</v>
+      </c>
+      <c r="I109" t="s">
+        <v>734</v>
+      </c>
+      <c r="J109" t="s">
+        <v>701</v>
+      </c>
+      <c r="K109" t="s">
+        <v>157</v>
+      </c>
+      <c r="L109" t="s">
+        <v>706</v>
+      </c>
+      <c r="M109" t="s">
+        <v>159</v>
+      </c>
+      <c r="N109" t="s">
+        <v>160</v>
+      </c>
+      <c r="O109" t="s">
+        <v>735</v>
+      </c>
+      <c r="P109" t="s">
+        <v>736</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>79</v>
+      </c>
+      <c r="R109" t="s">
+        <v>80</v>
+      </c>
+      <c r="S109" t="s">
+        <v>80</v>
+      </c>
+      <c r="T109" t="s">
+        <v>80</v>
+      </c>
+      <c r="X109" t="s">
+        <v>737</v>
+      </c>
+      <c r="Y109" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="110" spans="1:25">
+      <c r="A110">
+        <v>108351</v>
+      </c>
+      <c r="B110" s="1">
+        <v>46182</v>
+      </c>
+      <c r="C110" t="s">
+        <v>143</v>
+      </c>
+      <c r="D110" t="s">
+        <v>144</v>
+      </c>
+      <c r="H110" t="s">
+        <v>104</v>
+      </c>
+      <c r="I110" t="s">
+        <v>739</v>
+      </c>
+      <c r="J110" t="s">
+        <v>701</v>
+      </c>
+      <c r="K110" t="s">
+        <v>157</v>
+      </c>
+      <c r="L110" t="s">
+        <v>706</v>
+      </c>
+      <c r="M110" t="s">
+        <v>159</v>
+      </c>
+      <c r="N110" t="s">
+        <v>160</v>
+      </c>
+      <c r="O110" t="s">
+        <v>740</v>
+      </c>
+      <c r="P110" t="s">
+        <v>741</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>79</v>
+      </c>
+      <c r="R110" t="s">
+        <v>80</v>
+      </c>
+      <c r="S110" t="s">
+        <v>80</v>
+      </c>
+      <c r="T110" t="s">
+        <v>80</v>
+      </c>
+      <c r="X110" t="s">
+        <v>742</v>
+      </c>
+      <c r="Y110" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="111" spans="1:25">
+      <c r="A111">
+        <v>108347</v>
+      </c>
+      <c r="B111" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C111" t="s">
+        <v>143</v>
+      </c>
+      <c r="D111" t="s">
+        <v>144</v>
+      </c>
+      <c r="H111" t="s">
+        <v>84</v>
+      </c>
+      <c r="I111" t="s">
+        <v>744</v>
+      </c>
+      <c r="J111" t="s">
+        <v>745</v>
+      </c>
+      <c r="K111" t="s">
+        <v>746</v>
+      </c>
+      <c r="L111" t="s">
+        <v>747</v>
+      </c>
+      <c r="M111" t="s">
+        <v>748</v>
+      </c>
+      <c r="N111" t="s">
+        <v>651</v>
+      </c>
+      <c r="O111" t="s">
+        <v>749</v>
+      </c>
+      <c r="P111" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>79</v>
+      </c>
+      <c r="R111" t="s">
+        <v>80</v>
+      </c>
+      <c r="S111" t="s">
+        <v>80</v>
+      </c>
+      <c r="T111" t="s">
+        <v>80</v>
+      </c>
+      <c r="X111" t="s">
+        <v>751</v>
+      </c>
+      <c r="Y111" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="112" spans="1:25">
+      <c r="A112">
+        <v>108346</v>
+      </c>
+      <c r="B112" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C112" t="s">
+        <v>143</v>
+      </c>
+      <c r="D112" t="s">
+        <v>144</v>
+      </c>
+      <c r="H112" t="s">
+        <v>104</v>
+      </c>
+      <c r="I112" t="s">
+        <v>753</v>
+      </c>
+      <c r="J112" t="s">
+        <v>745</v>
+      </c>
+      <c r="K112" t="s">
+        <v>157</v>
+      </c>
+      <c r="L112" t="s">
+        <v>706</v>
+      </c>
+      <c r="M112" t="s">
+        <v>159</v>
+      </c>
+      <c r="N112" t="s">
+        <v>160</v>
+      </c>
+      <c r="O112" t="s">
+        <v>754</v>
+      </c>
+      <c r="P112" t="s">
+        <v>755</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>79</v>
+      </c>
+      <c r="R112" t="s">
+        <v>80</v>
+      </c>
+      <c r="S112" t="s">
+        <v>80</v>
+      </c>
+      <c r="T112" t="s">
+        <v>80</v>
+      </c>
+      <c r="X112" t="s">
+        <v>756</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="113" spans="1:25">
+      <c r="A113">
+        <v>108344</v>
+      </c>
+      <c r="B113" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C113" t="s">
+        <v>143</v>
+      </c>
+      <c r="D113" t="s">
+        <v>144</v>
+      </c>
+      <c r="H113" t="s">
+        <v>104</v>
+      </c>
+      <c r="I113" t="s">
+        <v>753</v>
+      </c>
+      <c r="J113" t="s">
+        <v>745</v>
+      </c>
+      <c r="K113" t="s">
+        <v>157</v>
+      </c>
+      <c r="L113" t="s">
+        <v>706</v>
+      </c>
+      <c r="M113" t="s">
+        <v>159</v>
+      </c>
+      <c r="N113" t="s">
+        <v>160</v>
+      </c>
+      <c r="O113" t="s">
+        <v>754</v>
+      </c>
+      <c r="P113" t="s">
+        <v>758</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>79</v>
+      </c>
+      <c r="R113" t="s">
+        <v>80</v>
+      </c>
+      <c r="S113" t="s">
+        <v>80</v>
+      </c>
+      <c r="T113" t="s">
+        <v>80</v>
+      </c>
+      <c r="X113" t="s">
+        <v>756</v>
+      </c>
+      <c r="Y113" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25">
+      <c r="A114">
+        <v>108343</v>
+      </c>
+      <c r="B114" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C114" t="s">
+        <v>143</v>
+      </c>
+      <c r="D114" t="s">
+        <v>144</v>
+      </c>
+      <c r="H114" t="s">
+        <v>104</v>
+      </c>
+      <c r="I114" t="s">
+        <v>753</v>
+      </c>
+      <c r="J114" t="s">
+        <v>745</v>
+      </c>
+      <c r="K114" t="s">
+        <v>157</v>
+      </c>
+      <c r="L114" t="s">
+        <v>706</v>
+      </c>
+      <c r="M114" t="s">
+        <v>159</v>
+      </c>
+      <c r="N114" t="s">
+        <v>160</v>
+      </c>
+      <c r="O114" t="s">
+        <v>754</v>
+      </c>
+      <c r="P114" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>79</v>
+      </c>
+      <c r="R114" t="s">
+        <v>80</v>
+      </c>
+      <c r="S114" t="s">
+        <v>80</v>
+      </c>
+      <c r="T114" t="s">
+        <v>80</v>
+      </c>
+      <c r="X114" t="s">
+        <v>756</v>
+      </c>
+      <c r="Y114" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="115" spans="1:25">
+      <c r="A115">
+        <v>108342</v>
+      </c>
+      <c r="B115" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C115" t="s">
+        <v>143</v>
+      </c>
+      <c r="D115" t="s">
+        <v>144</v>
+      </c>
+      <c r="H115" t="s">
+        <v>215</v>
+      </c>
+      <c r="I115" t="s">
+        <v>762</v>
+      </c>
+      <c r="J115" t="s">
+        <v>745</v>
+      </c>
+      <c r="K115" t="s">
+        <v>217</v>
+      </c>
+      <c r="L115" t="s">
+        <v>218</v>
+      </c>
+      <c r="M115" t="s">
+        <v>219</v>
+      </c>
+      <c r="N115" t="s">
+        <v>220</v>
+      </c>
+      <c r="O115" t="s">
+        <v>763</v>
+      </c>
+      <c r="P115" t="s">
+        <v>764</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>79</v>
+      </c>
+      <c r="R115" t="s">
+        <v>80</v>
+      </c>
+      <c r="S115" t="s">
+        <v>80</v>
+      </c>
+      <c r="T115" t="s">
+        <v>80</v>
+      </c>
+      <c r="X115" t="s">
+        <v>765</v>
+      </c>
+      <c r="Y115" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="116" spans="1:25">
+      <c r="A116">
+        <v>108340</v>
+      </c>
+      <c r="B116" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C116" t="s">
+        <v>143</v>
+      </c>
+      <c r="D116" t="s">
+        <v>144</v>
+      </c>
+      <c r="H116" t="s">
+        <v>84</v>
+      </c>
+      <c r="I116" t="s">
+        <v>767</v>
+      </c>
+      <c r="J116" t="s">
+        <v>745</v>
+      </c>
+      <c r="K116" t="s">
+        <v>648</v>
+      </c>
+      <c r="L116" t="s">
+        <v>649</v>
+      </c>
+      <c r="M116" t="s">
+        <v>650</v>
+      </c>
+      <c r="N116" t="s">
+        <v>651</v>
+      </c>
+      <c r="O116" t="s">
+        <v>768</v>
+      </c>
+      <c r="P116" t="s">
+        <v>769</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>79</v>
+      </c>
+      <c r="R116" t="s">
+        <v>80</v>
+      </c>
+      <c r="S116" t="s">
+        <v>80</v>
+      </c>
+      <c r="T116" t="s">
+        <v>80</v>
+      </c>
+      <c r="X116" t="s">
+        <v>770</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="117" spans="1:25">
+      <c r="A117">
+        <v>108339</v>
+      </c>
+      <c r="B117" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C117" t="s">
+        <v>143</v>
+      </c>
+      <c r="D117" t="s">
+        <v>144</v>
+      </c>
+      <c r="H117" t="s">
+        <v>104</v>
+      </c>
+      <c r="I117" t="s">
+        <v>753</v>
+      </c>
+      <c r="J117" t="s">
+        <v>745</v>
+      </c>
+      <c r="K117" t="s">
+        <v>157</v>
+      </c>
+      <c r="L117" t="s">
+        <v>706</v>
+      </c>
+      <c r="M117" t="s">
+        <v>159</v>
+      </c>
+      <c r="N117" t="s">
+        <v>160</v>
+      </c>
+      <c r="O117" t="s">
+        <v>754</v>
+      </c>
+      <c r="P117" t="s">
+        <v>772</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>79</v>
+      </c>
+      <c r="R117" t="s">
+        <v>80</v>
+      </c>
+      <c r="S117" t="s">
+        <v>80</v>
+      </c>
+      <c r="T117" t="s">
+        <v>80</v>
+      </c>
+      <c r="X117" t="s">
+        <v>756</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="118" spans="1:25">
+      <c r="A118">
+        <v>108338</v>
+      </c>
+      <c r="B118" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C118" t="s">
+        <v>143</v>
+      </c>
+      <c r="D118" t="s">
+        <v>144</v>
+      </c>
+      <c r="H118" t="s">
+        <v>104</v>
+      </c>
+      <c r="I118" t="s">
+        <v>753</v>
+      </c>
+      <c r="J118" t="s">
+        <v>745</v>
+      </c>
+      <c r="K118" t="s">
+        <v>157</v>
+      </c>
+      <c r="L118" t="s">
+        <v>706</v>
+      </c>
+      <c r="M118" t="s">
+        <v>159</v>
+      </c>
+      <c r="N118" t="s">
+        <v>160</v>
+      </c>
+      <c r="O118" t="s">
+        <v>754</v>
+      </c>
+      <c r="P118" t="s">
+        <v>774</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>79</v>
+      </c>
+      <c r="R118" t="s">
+        <v>80</v>
+      </c>
+      <c r="S118" t="s">
+        <v>80</v>
+      </c>
+      <c r="T118" t="s">
+        <v>80</v>
+      </c>
+      <c r="X118" t="s">
+        <v>775</v>
+      </c>
+      <c r="Y118" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25">
+      <c r="A119">
+        <v>108337</v>
+      </c>
+      <c r="B119" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C119" t="s">
+        <v>143</v>
+      </c>
+      <c r="D119" t="s">
+        <v>144</v>
+      </c>
+      <c r="H119" t="s">
+        <v>104</v>
+      </c>
+      <c r="I119" t="s">
+        <v>753</v>
+      </c>
+      <c r="J119" t="s">
+        <v>745</v>
+      </c>
+      <c r="K119" t="s">
+        <v>157</v>
+      </c>
+      <c r="L119" t="s">
+        <v>706</v>
+      </c>
+      <c r="M119" t="s">
+        <v>159</v>
+      </c>
+      <c r="N119" t="s">
+        <v>160</v>
+      </c>
+      <c r="O119" t="s">
+        <v>754</v>
+      </c>
+      <c r="P119" t="s">
+        <v>777</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>79</v>
+      </c>
+      <c r="R119" t="s">
+        <v>80</v>
+      </c>
+      <c r="S119" t="s">
+        <v>80</v>
+      </c>
+      <c r="T119" t="s">
+        <v>80</v>
+      </c>
+      <c r="X119" t="s">
+        <v>775</v>
+      </c>
+      <c r="Y119" t="s">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>