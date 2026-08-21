--- v5 (2026-07-07)
+++ v6 (2026-08-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2040" uniqueCount="779">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="802">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2178 +219,2247 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Šluknov, část pozemku  - chodníku  - přímý prodej v rámci narovnání majetko-právních vazeb •	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>954302314</t>
+  </si>
+  <si>
+    <t>tuckova.dana@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková Dana</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Šluknov, Šluknov, okres Děčín</t>
+  </si>
+  <si>
+    <t>•	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Z pozemku p. č. 201 bude oddělen díl „a“ o výměře 30 m², který bude odprodán a následně scelen do pozemku p. č. 200 v obci a kat. území Šluknov. Přístup na pozemky je stávající a je zajištěn z veřejně prospěšných komunikací na pozemcích p. č. 199/4 a 245 v obci a kat. území Šluknov.</t>
+  </si>
+  <si>
+    <t>92400</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemků v k.ú. Nová Bystřice </t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Nová Bystřice, Nová Bystřice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1300/16, st.1304/2, 1318/34, 2247/6</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 1300/16, st. 1304/2, 1318/34, 2247/6 k.ú. Nová Bystřice.</t>
+  </si>
+  <si>
+    <t>239600</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Nepotřebná nemovitá věc pozemek v k. ú. Bonětice</t>
+  </si>
+  <si>
+    <t>724968140</t>
+  </si>
+  <si>
+    <t>vokacova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Štěpánka Vokáčová</t>
+  </si>
+  <si>
+    <t>ZBE - PS 1</t>
+  </si>
+  <si>
+    <t>Bonětice, Stráž, okres Tachov</t>
+  </si>
+  <si>
+    <t>3078/1</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek bývalého, dnes nefunkčního náhonu o výměře 5116 m2.</t>
+  </si>
+  <si>
+    <t>281380</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MZe </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 179/24 a p.č. 179/27 v k.ú. Cihelny  S 171/26</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>956269115</t>
+  </si>
+  <si>
+    <t>miluse.soltysova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miluše Šoltysová</t>
+  </si>
+  <si>
+    <t>LČR, s.p., Lesní závod Kladská</t>
+  </si>
+  <si>
+    <t>Cihelny, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>179/24</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>74000</t>
+  </si>
+  <si>
+    <t>179/27</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 14 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. st. 450, p.č. 814/3 v k.ú. Tři Sekery u Kynžvartu a p.č. 231/4 v k.ú. Klimentov   S 167/26</t>
+  </si>
+  <si>
+    <t>Tři Sekery u Kynžvartu, Tři Sekery, okres Cheb</t>
+  </si>
+  <si>
+    <t>st. 450</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 24 m2</t>
+  </si>
+  <si>
+    <t>814/3</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 157 m2</t>
+  </si>
+  <si>
+    <t>Klimentov, Velká Hleďsebe, okres Cheb</t>
+  </si>
+  <si>
+    <t>226800</t>
+  </si>
+  <si>
+    <t>231/4</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 8 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Písek</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Písek, Písek, okres Písek</t>
+  </si>
+  <si>
+    <t>2251/35</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2251/35 v k.ú. Písek, druh pozemku ostatní plocha o výměře 884 m2. Pozemek tvoří výběžek (poloostrov) porostlý vzrostlými stromy a zelení do koryta řeky Otava. Jediný přístup na pozemek je z pravého břehu řeky, z ulice Podskalí a následným průchodem přes muzejní objekt č.p. 2537 v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>310000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.st. 84/2, p.č. 1497/14, p.č. 1497/16 v k.ú. Hrušková  S 1143/25</t>
+  </si>
+  <si>
+    <t>Hrušková, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>st. 84/2</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 73 m2</t>
+  </si>
+  <si>
+    <t>1497/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 265 m2</t>
+  </si>
+  <si>
+    <t>482400</t>
+  </si>
+  <si>
+    <t>1497/16</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Babice u Uherského Hradiště, Babice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t>954009150</t>
+  </si>
+  <si>
+    <t>milan.brucek@vls.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Brůček</t>
+  </si>
+  <si>
+    <t>OSM</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera, Doksy, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemky p.č. 3376/6, ostatní plocha, jiná plocha, o výměře 38 m2, p.č. 3376/7, ostatní plocha, jiná plocha, o výměře 118 m2 a p.č. 3360/4, ostatní plocha, jiná plocha, o výměře 107 m2, vše zapsáno na LV č. 3806 pro k.ú. Doksy u Máchova jezera. </t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>350/5</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p.č. 350/5 s druhem pozemku lesní pozemek o výměře 687 m2, oddělený z pozemku p. č. 350/1 dle geometrického plánu č. 1045-24/2025 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>186000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku, k.ú. Trusovice</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>585711228</t>
+  </si>
+  <si>
+    <t>smekalova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Tereza Smékalová</t>
+  </si>
+  <si>
+    <t>závod Horní Morava</t>
+  </si>
+  <si>
+    <t>Trusovice, Bohuňovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>171/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek oddělený z pozemku parc. č. 171/6, který je dlouhodobě využívaný vlastníkem přilehlých nemovitostí, s nimiž tvoří jednotný funkční celek. </t>
+  </si>
+  <si>
+    <t>44000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/16 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Ústí nad Labem, Ústí nad Labem, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/16 v k.ú. Ústí nad Labem - lesní pozemek o výměře 4058 m2</t>
+  </si>
+  <si>
+    <t>51340</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc.č. 3492/17 v k.ú. Oldřichovice u Třince</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Oldřichovice u Třince, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3492/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej části pozemku p.č. 3492/17 (nově odměřený 3492/31), pozemek bude sloužit jako přístup </t>
+  </si>
+  <si>
+    <t>99000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>922/4</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou pro rodinnou rekreaci č. ev. 408 na pozemku p.č. st. 734.</t>
+  </si>
+  <si>
+    <t>185250</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p. č. 228 a p. č. 1178/2 v k. ú. Rybná nad Zdobnicí (sp. zn. S 1361/24))</t>
+  </si>
+  <si>
+    <t>956165108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Rybná nad Zdobnicí, Rybná nad Zdobnicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 228, p. č. 1178/2</t>
+  </si>
+  <si>
+    <t>Jedná se o odlesněné lesní pozemky nacházející se v prudkém svahu. Lesní pozemky tvoří úzký pruh svahu mezi intravilánem obce a zemědělskou půdou nad obcí.</t>
+  </si>
+  <si>
+    <t>15200</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 577/26/125 pozemky p.č. 72, 73/1, 73/2 včetně stavby bez č.p. k.ú. Velké Losiny</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Velké Losiny, Velké Losiny, okres Šumperk</t>
+  </si>
+  <si>
+    <t>72,73/1, 73/2</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bez č.p. </t>
+  </si>
+  <si>
+    <t>Prodej p.č. 72 orná půda o výměře 9385 m2, p.č. 73/1 lesní pozemek o výměře 18929 m2, p.č. 73/2 zastav. plocha včetně stavby bez č.p. p výměře 274 m2</t>
+  </si>
+  <si>
+    <t>5789340</t>
+  </si>
+  <si>
+    <t>S 61/25/122 p.č. dle GP 3495/3 k.ú. Horní Skorošice</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>Horní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>3495/3</t>
+  </si>
+  <si>
+    <t>p.č. 3495/3 dle GP - ostatní plocha o výměře 106 m2</t>
+  </si>
+  <si>
+    <t>26600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>Příluky u Zlína, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t>222/1, 222/4, 222/8, 222/15, 258/1, 258/2, 266/2, 279, 280/2, 280/3, 351 a 354/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky lesní a ostatní plochy situované nad areálem Krajské nemocnice Tomáše Bati ve Zlíně. Pozemky jsou v platném územním plánu města Zlína evidovány jako plochy občanské vybavenosti a plochy lesní. Pozemky p.č. 258/2 a p.č. 280/2 jsou částečně připloceny do areálu nemocnice a jsou na nich umístěny požární hydranty ve vlastnictví Krajské nemocnice Tomáše Bati. Přes pozemky p.č. 222/1 a p.č. 222/15 vede zpevněná panelová účelová komunikace a dále manipulační plocha. </t>
+  </si>
+  <si>
+    <t>12341360</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 445/65, Proseč u Seče</t>
+  </si>
+  <si>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>956157106</t>
+  </si>
+  <si>
+    <t>petra.koreckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Korečková</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Proseč u Seče, Seč, okres Chrudim</t>
+  </si>
+  <si>
+    <t>445/65</t>
+  </si>
+  <si>
+    <t>Pozemek je velmi malé rozlohy (12m2) a nachází se v roku zahrady, je k ní připlocený.</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/4 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>956 165 106</t>
+  </si>
+  <si>
+    <t>eva.jircikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Eva Jirčíková</t>
+  </si>
+  <si>
+    <t>Česká Čermná, Česká Čermná, okres Náchod</t>
+  </si>
+  <si>
+    <t>260/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>34588</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/3 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>260/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. p. 99, rodinný dům, která je ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>49967</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 1391/8 v k.ú. Žalhostice</t>
-[...2 lines deleted...]
-    <t>2026-08-03</t>
+    <t>Prodej pozemku p.č. 920/5 v k.ú. Březiny u Děčína</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
   </si>
   <si>
     <t>kropacova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Kropáčová</t>
   </si>
   <si>
     <t>SŽF</t>
   </si>
   <si>
-    <t>Žalhostice, Žalhostice, okres Litoměřice</t>
+    <t>Březiny u Děčína, Děčín, okres Děčín</t>
+  </si>
+  <si>
+    <t>920/5</t>
+  </si>
+  <si>
+    <t>593000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Smilovice u Třince</t>
+  </si>
+  <si>
+    <t>Smilovice u Třince, Smilovice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2339 s druhem pozemku ostatní plocha o výměře 350 m2 v k.ú. Smilovice u Třince.</t>
+  </si>
+  <si>
+    <t>73150</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2 v k. ú. Hlavenec, jehož součástí je stavba - budova s č. p. Hlavenec č. p. 156; jiná stavba.</t>
+  </si>
+  <si>
+    <t>956177106</t>
+  </si>
+  <si>
+    <t>robert.cerny@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Černý Robert</t>
+  </si>
+  <si>
+    <t>LČR, s.p. LS Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Hlavenec, Hlavenec, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>st. 50/2</t>
+  </si>
+  <si>
+    <t>Hlavenec</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2, druh pozemku - zastavěná plocha a nádvoří, jehož součástí je stavba-budova s číslem popisným: Hlavenec č.p. 156; jiná stavba</t>
+  </si>
+  <si>
+    <t>1947860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 3496/63 a p. č. 3496/64 v k. ú. Pelhřimov</t>
+  </si>
+  <si>
+    <t>722951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Pelhřimov, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>3496/63, 3496/64</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 3496/63 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, různě sklonitý a jeho výměra činí 534 m2. Přes pozemek je vyšlapaná cestička pro pěší ke garážím. Pozemek p.č. 3496/64 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je nepravidelného tvaru, různě sklonitý a jeho výměra činí 1.392 m2. Přes pozemek je vyšlapaná cestička pro pěší. Na části pozemku se nachází nelesní porost.</t>
+  </si>
+  <si>
+    <t>1258000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku a stavby</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>Lesní správa Litoměřice</t>
+  </si>
+  <si>
+    <t>Kostomlaty pod Milešovkou, Kostomlaty pod Milešovkou, okres Teplice</t>
+  </si>
+  <si>
+    <t>p.č. 360, jehož součástí je stavba rekreační chaty, část pozemku p.č. 2881 dle GP a 3119 dle GP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 360, druhem pozemku zastavěná plocha a nádvoří o výměře 73 m2, jehož součástí je stavba rekreační chaty bez č.p./č.e, část pozemku p.č. 2881 dle GP, nově jako pozemek p.č. 2881/2 o výměře 137 m2 a části pozemku p.č. 3119, nově jako pozemek p.č. 3119/3 o výměře 393 m2 v k.ú. Kostomlaty pod Milešovkou.</t>
+  </si>
+  <si>
+    <t>430240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 12191/25/125 Pozemek p.č. 134/2 k.ú. Raškov Ves </t>
+  </si>
+  <si>
+    <t>Raškov Ves, Bohdíkov, okres Šumperk</t>
+  </si>
+  <si>
+    <t>134/2</t>
+  </si>
+  <si>
+    <t>P.č. 134/2 , ostatní plocha o výměře 222 m2</t>
+  </si>
+  <si>
+    <t>93240</t>
+  </si>
+  <si>
+    <t>S 40/26/129 Pozemek část. p.č. 302 k.ú. Lhota u Šternberka</t>
+  </si>
+  <si>
+    <t>Lhota u Šternberka, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>část dle GP p.č. 302</t>
+  </si>
+  <si>
+    <t>Část p.č. 302 dle GP , ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>23000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod garáží st.p.č. 97/7 k.ú. Křemýž</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Křemýž, Ohníč, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 97/7</t>
+  </si>
+  <si>
+    <t>pozemek pod stavbou jiného vlastníka</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Znojmo-město S 578/25</t>
+  </si>
+  <si>
+    <t>956149106</t>
+  </si>
+  <si>
+    <t>radek.veskrna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Radek Veškrna</t>
+  </si>
+  <si>
+    <t>Lesní správa Znojmo</t>
+  </si>
+  <si>
+    <t>Znojmo-město, Znojmo, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4930/39</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 4930/39 o výměře 66 m2 v k.ú. Znojmo-město</t>
+  </si>
+  <si>
+    <t>37940</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/4 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Kameničky, Kameničky, okres Chrudim</t>
+  </si>
+  <si>
+    <t>846/4 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/4 (GP) v k.ú. Kameničky - ostatní plocha 5 m2</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/2 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>846/2 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/2 (GP) v k.ú. Kameničky - ostatní plocha o výměře 15 m2</t>
+  </si>
+  <si>
+    <t>13500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Stříbrná</t>
+  </si>
+  <si>
+    <t>956229106</t>
+  </si>
+  <si>
+    <t>michal.pugner@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michal Pugner</t>
+  </si>
+  <si>
+    <t>LS Kraslice</t>
+  </si>
+  <si>
+    <t>Stříbrná, Stříbrná, okres Sokolov</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1137 v k.ú. Stříbrná o výměře 158 m2.  </t>
+  </si>
+  <si>
+    <t>25280</t>
+  </si>
+  <si>
+    <t>Prodej ostatních ploch p. č. 937/4 a p. č. 937/5 v k. ú. Česká Čermná (sp. zn. S 1206/25)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>p. č. 937/4 a p. č. 937/5</t>
+  </si>
+  <si>
+    <t>Pozemky jsou součástí místní komunikace (stavba komunikace není předmětem převodu) v intravilánu obce.</t>
+  </si>
+  <si>
+    <t>52860</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3303/7 a p.č. 3303/8 v k.ú. Nejdek</t>
+  </si>
+  <si>
+    <t>Nejdek, Nejdek, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t xml:space="preserve">p.č. 3303/7 a p.č. 3303/8 </t>
+  </si>
+  <si>
+    <t>96000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 846/3 (GP) v k.ú. Kameničky </t>
+  </si>
+  <si>
+    <t>846/3 (GP)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 846/3 (GP) v k.ú. Kameničky - ostatní plocha o výměře 60 m2</t>
+  </si>
+  <si>
+    <t>54000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 94/14)</t>
+  </si>
+  <si>
+    <t>Prodej spoluvlast. podílu o velikosti id. 1/4 k pozemkům p.č. 2483, 2485, 2486, 2487  a 2488 vše v kat. území Horní Sloupnice (S 94/14)</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>606081098</t>
+  </si>
+  <si>
+    <t>renata.odvarkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Renata Odvárková</t>
+  </si>
+  <si>
+    <t>Lesní správa Lanškroun</t>
+  </si>
+  <si>
+    <t>Horní Sloupnice, Sloupnice, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2483, 2485, 2486, 2487, 2488</t>
+  </si>
+  <si>
+    <t>Jedná se o spoluvlastnický podíl 1/4 na lesních pozemcích p. č. 2483 o výměře 6 747 m2, 2485 o výměře 5 420 m2, 2486 o výměře 1 119 m2, 2487 o výměře 12 401 m2 a 2488 o výměře 9 711 m2 vše v kat. území Horní Sloupnice. Pozemky se nacházejí v nezastavěné části území jihovýchodně od obce Sloupnice, jedná se o pozemky úzkého protáhlého tvaru. Spoluvlastníci pozemků v rozsahu podílu 3/4 jsou fyzické osoby.</t>
+  </si>
+  <si>
+    <t>252530</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 575/28 v katastrálním území Doubravice u Dvora Králové</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>Doubravice u Dvora Králové, Doubravice, okres Trutnov</t>
+  </si>
+  <si>
+    <t>575/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 575/28 v katastrálním území Doubravice u Dvora Králové, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 575/1, vodní plocha. Pozemek je součástí sportovního hřiště v zastavěné části obce. Přístup na pozemek je ze zpevněné komunikace místního významu a přes pozemek sportoviště. </t>
+  </si>
+  <si>
+    <t>71700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 759/11 v katastrálním území Roveň u Rychnova nad Kněžnou </t>
+  </si>
+  <si>
+    <t>Roveň u Rychnova nad Kněžnou, Rychnov nad Kněžnou, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>759/11</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 759/11 v katastrálním území Roveň u Rychnova nad Kněžnou, vodní plocha, je původní korytem vodního toku Jahodovský potok. Po regulaci tohoto vodního toku, není tento pozemek užíván ke svému původnímu účelu a je připlocen k zahradě p. p. č. 91, která tvoří jeden funkční celek se stavebním pozemkem č. 58 zastavěným rodinným domem č.p. 47 a je užíván jako zahrada.</t>
+  </si>
+  <si>
+    <t>73648.51</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 978/10 v katastrálním území Dlouhá Ves u Rychnova nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Dlouhá Ves u Rychnova nad Kněžnou, Rychnov nad Kněžnou, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>978/10</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 978/10 v katastrálním území Dlouhá Ves u Rychnova nad Kněžnou, vodní plocha, je původní korytem vodního toku Jahodovský potok. Po regulaci tohoto vodního toku, není tento pozemek užíván ke svému původnímu účelu a je připlocen k zahradě p. p. č. 91, která tvoří jeden funkční celek se stavebním pozemkem č. 58 zastavěným rodinným domem č.p. 47 a je užíván jako zahrada.</t>
+  </si>
+  <si>
+    <t>97351.49</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Dolní Věžnice, S 706/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Dolní Věžnice, Věžnice, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>516/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 516/1 v k.ú. Dolní Věžnice - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>27620</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Dolní Věžnice - S 709/26</t>
+  </si>
+  <si>
+    <t>p.č. 244/1, 255/1, 296, 262</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků v k.ú. Dolní Věžnice - p.č. 244/1, 255/1 a 296 - lesní pozemky a p.č. 262 - ostatní plocha</t>
+  </si>
+  <si>
+    <t>103520</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2847/47 k.ú. Novosedly nad Nežárkou.</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>Novosedly nad Nežárkou, Novosedly nad Nežárkou, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2847/47</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 2848/48 k.ú. Novosedly nad Nežárkou, ostatní plocha o výměře 471 m².</t>
+  </si>
+  <si>
+    <t>128000</t>
+  </si>
+  <si>
+    <t>nepotřebná nemovitá věc - pozemek k. ú.Karlík</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>Karlík, Karlík, okres Praha-západ</t>
   </si>
   <si>
     <t>1391/8</t>
   </si>
   <si>
-    <t>ano</t>
-[...11 lines deleted...]
-    <t>gg4t8hf</t>
+    <t>p. č. 1391/18 o výměře 8 m2, druh pozemku zastavěná plocha a nádvoří , bude oddělen z pozemku p.č. 1391/2. Na nově vzniklém pozemku se nachází část stavby - budovy, která se nestala jeho součástí a je ve vlastnictví jiné osoby.</t>
+  </si>
+  <si>
+    <t>22400</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Křemže</t>
+  </si>
+  <si>
+    <t>725133061</t>
+  </si>
+  <si>
+    <t>Ondrej.Maxa@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ondřej Maxa</t>
+  </si>
+  <si>
+    <t>LZ Boubín</t>
+  </si>
+  <si>
+    <t>Křemže, Křemže, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>947/66, 947/83</t>
+  </si>
+  <si>
+    <t>Předmětné pozemky se nacházejí v rekreační osadě, která těsně sousedí s městysem Křemže na jeho jižní straně. Tato rekreační osada se rozkládá na svahu nad Křemežským potokem. Od toho se odvíjí i charakter pozemků – nepravidelný tvar s příkrým svahem. Lesní porost je tvořen borovicí.</t>
+  </si>
+  <si>
+    <t>18850</t>
+  </si>
+  <si>
+    <t>prodej nemovitostí</t>
+  </si>
+  <si>
+    <t>Tvarožná Lhota, Tvarožná Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>st. 338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předmětné nemovité věci jsou situovány v extravilánu obce Tvarožná Lhota, mimo srostlou část s obcí. Stavba na pozemku představuje zděnou budovu bývalého skladu a nářadí lesního materiálu, která v minulosti současně sloužila jako přístřešek pro lesní dělníky. Přístup a příjezd k nemovitostem je po asfaltové komunikaci s povolením podniku Lesy České republiky, s.p. Objekt není napojen na žádné inženýrské sítě. </t>
+  </si>
+  <si>
+    <t>34620</t>
+  </si>
+  <si>
+    <t>Nová Lhota u Veselí nad Moravou, Nová Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>st. 645, 6485/4</t>
+  </si>
+  <si>
+    <t>Předmětné nemovité věci jsou situovány v okrajové části obce Nová Lhota, lokalita Vápenky. Přístup a příjezd k nemovitostem je z místní asfaltové komunikace. Na pozemku p.č. st. 645 stojí kaple, která byla postavena v roce 1795. Jedná se o historický majetek rodu Lichtensteinů. Pozemek p.č. 6485/4 tvoří se stavbou kaple jednotný funkční celek.</t>
+  </si>
+  <si>
+    <t>277500</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Kosov u Opalic</t>
+  </si>
+  <si>
+    <t>Kosov u Opalic, Kamenný Újezd, okres České Budějovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99/16, 100/25, 100/26, 118, 120/2, 120/8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Předmětné pozemky se nalézají v těsné blízkosti vesnice Kosov u Opalic (směrem na západ). Z hlediska geomorfologických a terénních podmínek je polovina parcel situována v exponovaném, prudkém svahu, pod nímž protéká Svinecký potok. Klíčovým specifikem dotčených nemovitostí je absence jakékoli legální či faktické přístupové komunikace. Přístup k pozemkům je v současné době realizovatelný pouze skrze cizí pozemky (parcely třetích osob – lesy a pole), přičemž tento stav není právně ošetřen věcným břemenem (služebností stezky a cesty) ani jiným titulem. Vzhledem k výše uvedeným konfiguracím terénu a právním i faktickým omezením vykazují předmětné parcely extrémně nízkou míru dopravní i fyzické přístupnosti. Lesní porost odpovídá stavu uvedeném v lesním hospodářském plánu. Dominantní zastoupení zaujímá borovice a smrk, které jsou doplněny dalšími listnatými dřevinami.	</t>
+  </si>
+  <si>
+    <t>277760</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolejší Kunčice</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>Dolejší Kunčice, Fulnek, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>64, 65</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 64 s druhem pozemku lesní pozemek o výměře 1001 m2 a p. č. 65 s druhem pozemku lesní pozemek o výměře 741 m2 v k.ú. Dolejší Kunčice.</t>
+  </si>
+  <si>
+    <t>168180</t>
+  </si>
+  <si>
+    <t>Buchlovice, Buchlovice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>náměstí Svobody</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p.č. 591 se stavbou č.p. 476 s příslušenstvím jsou situovány v zastavěné centrální části obce Buchlovice na náměstí Svobody, v blízkosti zámecké zahrady. Přístup do domu a do jeho dvorní části je z ulice náměstí Svobody. Dům je napojen na inženýrské sítě. V budově se nacházejí dvě bytové jednotky a kancelářské prostory. Příslušenství tvoří hospodářský objekt, garáž a venkovní úpravy. </t>
+  </si>
+  <si>
+    <t>11250000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Horní Dubenky, S 1329/25</t>
+  </si>
+  <si>
+    <t>725673292</t>
+  </si>
+  <si>
+    <t>kristyna.berkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristýna Berková</t>
+  </si>
+  <si>
+    <t>LS Telč</t>
+  </si>
+  <si>
+    <t>Horní Dubenky, Horní Dubenky, okres Jihlava</t>
+  </si>
+  <si>
+    <t>66/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 66/2 v k. ú. Horní Dubenky - prodej přímou formou vybraným osobám</t>
+  </si>
+  <si>
+    <t>20760</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Prodej p. č. 1751/5 v k. ú. Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>601 102 283</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Hořice na Šumavě, Hořice na Šumavě, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>1751/5</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1751/5 v k. ú. Hořice na Šumavě</t>
+  </si>
+  <si>
+    <t>380000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Horní dubenky, S 628/26</t>
+  </si>
+  <si>
+    <t>st. 374</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku o výměře 92 m2 - prodej formou přímého prodeje</t>
+  </si>
+  <si>
+    <t>18400</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.928/2 v k.ú.Čermná u Libouchce</t>
+  </si>
+  <si>
+    <t>Čermná u Libouchce, Libouchec, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>928/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.928/2 v k.ú. Čermná u Libouchce - ostatní plocha o výměře 20 m2</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2783/5 odděleného dle GP z pozemku p.č. 2783/1 v k.ú.Valkeřice</t>
+  </si>
+  <si>
+    <t>Valkeřice, Valkeřice, okres Děčín</t>
+  </si>
+  <si>
+    <t>2783/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.2783/5 odděleného GP z pozemku p.č. 2783/1 v k.ú. Valkeřice - ostatní plocha o výměře 509 m2</t>
+  </si>
+  <si>
+    <t>55700</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3387/31 k.ú. Třitim</t>
+  </si>
+  <si>
+    <t>956197112</t>
+  </si>
+  <si>
+    <t>olga.rybova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Rybová Olga</t>
+  </si>
+  <si>
+    <t>LS Tábor</t>
+  </si>
+  <si>
+    <t>Třitim, Žimutice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>3387/31</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3387/21 o výměře 88 m2 s druhem pozemku ostatní plocha, způsob využití sportoviště a rekreační plocha v k.ú. Třitim</t>
+  </si>
+  <si>
+    <t>39336</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>725129691</t>
+  </si>
+  <si>
+    <t>katerina.pekarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Pekařová</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>805,806</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>35290</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 374/21)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 32/1</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>Pastviny u Klášterce nad Orlicí, Pastviny, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>32/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku 32/1 o výměře 572 m2, druh pozemku lesní pozemek v katastrálním území Pastviny u Klášterce nad Orlicí, obec Pastviny</t>
+  </si>
+  <si>
+    <t>51900</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 224/52 v k. ú. Šlapanice u Brna</t>
+  </si>
+  <si>
+    <t>klusakova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Klusáková Markéta</t>
+  </si>
+  <si>
+    <t>Správy majetku</t>
+  </si>
+  <si>
+    <t>Šlapanice u Brna, Šlapanice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>224/52</t>
+  </si>
+  <si>
+    <t>Prodej nově vznikajícího pozemku p. č. 224/52 z pozemku p. č. 224/1 v k. ú. Šlapanice u Brna na základě GP č. 4092-16/2026</t>
+  </si>
+  <si>
+    <t>18700</t>
+  </si>
+  <si>
+    <t>MZe - spis S 1299/23</t>
+  </si>
+  <si>
+    <t>956182106</t>
+  </si>
+  <si>
+    <t>vladimira.dudova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Vladimíra Dudová</t>
+  </si>
+  <si>
+    <t>Lesní správa Žatec</t>
+  </si>
+  <si>
+    <t>Žihle, Žihle, okres Plzeň-sever</t>
+  </si>
+  <si>
+    <t>475/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 475/5 druhem pozemku ostatní plocha o výměře 93 m2 v k.ú. Žihle.</t>
+  </si>
+  <si>
+    <t>51150</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Borek u Děčína, Malšovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>1349/16</t>
+  </si>
+  <si>
+    <t>Ostatní plocha, zeleň - sousedící zahrada</t>
+  </si>
+  <si>
+    <t>1349/17</t>
+  </si>
+  <si>
+    <t>1349/18</t>
+  </si>
+  <si>
+    <t>1349/19</t>
+  </si>
+  <si>
+    <t>1349/20</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 541/12</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Přízřenice, Brno, okres Brno-město</t>
+  </si>
+  <si>
+    <t>541/12</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 107 m2, druh pozemku - ostatní plocha, způsob využití - ostatní komunikace. Na pozemku je umístěno tramvajové těleso.</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>954908550</t>
+  </si>
+  <si>
+    <t>eva.haskova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Eva Hašková</t>
+  </si>
+  <si>
+    <t>Správa Chomutov</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kraslice</t>
+  </si>
+  <si>
+    <t>Kraslice, Kraslice, okres Sokolov</t>
+  </si>
+  <si>
+    <t>1581/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku 1571/2 v k.ú. Kraslice o výměře 2460 m2. Část pozemku je pronajatá. </t>
+  </si>
+  <si>
+    <t>627300</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 1240/1 v k.ú. Stará Trnávka</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Stará Trnávka, Městečko Trnávka, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1240/1</t>
+  </si>
+  <si>
+    <t>Jedná se o část pozemku p.č. 1240/1 v k.ú. Stará Trnávka, který je v oploceném celku se stavbou na pozemku p.č. 123. Pozemek slouží jako zahrada.</t>
+  </si>
+  <si>
+    <t>30900</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 647/1 v k.ú Dvorce u Sedlce</t>
+  </si>
+  <si>
+    <t>Dvorce u Sedlce, Sedlec-Prčice, okres Příbram</t>
+  </si>
+  <si>
+    <t>647/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 647/1 o výměře 189 m2 s druhem pozemku ostatní plocha, jiná plocha v k.ú. Dvorce u Sedlce</t>
+  </si>
+  <si>
+    <t>30599</t>
   </si>
   <si>
     <t>MZe</t>
   </si>
   <si>
-    <t>Pozemek parc.č. 803/12 o výměře 58 m2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
-[...20 lines deleted...]
-    <t>Pozemek parc. č. 803/12 o výměře 58 m2 oddělený z pozemku parc. č. 803/2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+    <t>prodej pozemku</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>724523082</t>
+  </si>
+  <si>
+    <t>ondrej.tyl@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ondřej Týl</t>
+  </si>
+  <si>
+    <t>Lesy ČR</t>
+  </si>
+  <si>
+    <t>Harrachov, Harrachov, okres Semily</t>
+  </si>
+  <si>
+    <t>st. 947/1</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 160 m2</t>
+  </si>
+  <si>
+    <t>295510</t>
+  </si>
+  <si>
+    <t>1023350</t>
+  </si>
+  <si>
+    <t>1028/195</t>
+  </si>
+  <si>
+    <t>ostatní plocha - jiná plocha o výměře 531 m2</t>
+  </si>
+  <si>
+    <t>Jesenný, Jesenný, okres Semily</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>ostatní plocha - ostatní komunikace o výměře 129 m2</t>
+  </si>
+  <si>
+    <t>40500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 533/12  a p. č. st. 93, jehož součástí je budova č. p. 78 v k. ú. Mladějovice u Šternberka</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková</t>
+  </si>
+  <si>
+    <t>Mladějovice u Šternberka, Mladějovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>361000</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 1130/4 v k.ú. Dlouhá Loučka</t>
+  </si>
+  <si>
+    <t>Dlouhá Loučka, Dlouhá Loučka, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1130/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek se nachází v oploceném areálu, je v jednotném funkčním celku se stavbou na pozemku p.č.st. 113/2. Pozemek je sklonitý, s expozicí západní, povrch travnatý. </t>
+  </si>
+  <si>
+    <t>29800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1374/21 v k.ú. Nejdek</t>
+  </si>
+  <si>
+    <t>1374/21</t>
+  </si>
+  <si>
+    <t>397000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Velký Karlov S 847/06</t>
+  </si>
+  <si>
+    <t>Velký Karlov, Velký Karlov, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2112, 2116</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej ostatních ploch v k.ú. Velký Karlov</t>
+  </si>
+  <si>
+    <t>158700</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 640/2 v katastrálním území Dolní Beřkovice</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>Dolní Beřkovice, Dolní Beřkovice, okres Mělník</t>
+  </si>
+  <si>
+    <t>st. 640/2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 640/2 v katastrálním území Dolní Beřkovice, zastavěná plocha a nádvoří, se nachází ve vodním toku Labe. Je zastavěný stavbou vodního díla k využití vodní energie - vodní elektrárna. Stavba je ve vlastnictví jiného vlastníka, než je vlastník pozemku. Pozemek je přístupný pouze z vodní hladiny vodního toku a je součástí nátoku MVE.</t>
+  </si>
+  <si>
+    <t>491625</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 1083/24)</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p.č. 1014 v kat. území Pastviny u Klášterce nad Orlicí</t>
+  </si>
+  <si>
+    <t>725 681 601</t>
+  </si>
+  <si>
+    <t>matina.vlckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Bc. Martina Vlčková, DiS.</t>
+  </si>
+  <si>
+    <t>st. 1014</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p. č. 1014 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci bez čp/ č. ev., jiná stavba, která ve spoluvlastnictví fyzických osob.</t>
   </si>
   <si>
     <t>40600</t>
   </si>
   <si>
-    <t>Ředitelství silnic a dálnic s. p.</t>
-[...119 lines deleted...]
-    <t>Prodej pozemku p. č. 633/2 v k. ú. Hamry nad Sázavou</t>
+    <t>Ministerstvo zemědělství (S 1080/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st. 920 v kat. území Pastviny u Klášterce nad Orlicí</t>
+  </si>
+  <si>
+    <t>725681601</t>
+  </si>
+  <si>
+    <t>st. 920</t>
+  </si>
+  <si>
+    <t>Prodej st. pozemku p. č. 920 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci č. ev. 207, která ve vlastnictví fyzické osob.</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 1081/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 453/2</t>
+  </si>
+  <si>
+    <t>st. 453/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č.  st. 453/2 v kat. území Pastviny u Klášterce nad Orlicí. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci č. ev. 80, která je ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>36400</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 3593/46, p.č. 3593/47 a p.č. 3593/48, k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>954903280</t>
+  </si>
+  <si>
+    <t>andrea.metelkova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Andrea Metelková</t>
+  </si>
+  <si>
+    <t>ŘSD s. p., Závod Brno</t>
+  </si>
+  <si>
+    <t>Svinov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 3593/46, p.č. 3593/47, p.č. 3593/48</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 3593/46, p.č. 3593/47 a p.č. 3593/48 v k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>497278</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prodej pozemků p.č. 3989/1, p.č. 3989/2, p.č 3992/1 v k.ú. Sokolov</t>
+  </si>
+  <si>
+    <t>Sokolov, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>3989/1</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 45 m2</t>
+  </si>
+  <si>
+    <t>3989/2</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 69 m2</t>
+  </si>
+  <si>
+    <t>4059960</t>
+  </si>
+  <si>
+    <t>3992/1</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 4093 m2</t>
+  </si>
+  <si>
+    <t>Mze</t>
+  </si>
+  <si>
+    <t>Prodej pozemku vč. dezolátní stavby bez č.p./č.ev.</t>
+  </si>
+  <si>
+    <t>725257373</t>
+  </si>
+  <si>
+    <t>marcela.kacetlova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Marcela Kacetlová</t>
+  </si>
+  <si>
+    <t>LS Lužná</t>
+  </si>
+  <si>
+    <t>Pšovlky, Pšovlky, okres Rakovník</t>
+  </si>
+  <si>
+    <t>st. 165</t>
+  </si>
+  <si>
+    <t>Pozemek (454 m2) vč. dezolátní stavby bez č.p./č.ev. (okál)</t>
+  </si>
+  <si>
+    <t>1600000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku vč. RD č.p. 56</t>
+  </si>
+  <si>
+    <t>st. 78</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Pozemek (475 m2) vč. neobyvatelného RD č.p.56</t>
+  </si>
+  <si>
+    <t>2500000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků vč. budovy bez čp/č.ev.</t>
+  </si>
+  <si>
+    <t>Lužná u Rakovníka, Lužná, okres Rakovník</t>
+  </si>
+  <si>
+    <t>st. 2259, p.č. 2263/3</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří příjezd a nádvoří k nemovitosti cizího vlastníka; st.p.č. vč. budovy bez čp/č.ev. leží na předmětném nádvoří.</t>
+  </si>
+  <si>
+    <t>1375000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Dobrá Voda u Pelhřimova</t>
+  </si>
+  <si>
+    <t>725 129 691</t>
+  </si>
+  <si>
+    <t>Dobrá Voda u Pelhřimova, Dobrá Voda, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>141/3,141/4,440/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Dobrý Voda u Pelhřimova</t>
+  </si>
+  <si>
+    <t>6680</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 496/9 v k.ú. Jedov</t>
+  </si>
+  <si>
+    <t>Jedov, Náměšť nad Oslavou, okres Třebíč</t>
+  </si>
+  <si>
+    <t>496/9</t>
+  </si>
+  <si>
+    <t>Pozemek je užíván ve funkčním celku k chatě na st. p.č. 74. Na pozemku se nachází přístup k chatě, trvalé porosty a venkovní úpravy.</t>
+  </si>
+  <si>
+    <t>232368</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 114/2</t>
+  </si>
+  <si>
+    <t>956239106</t>
+  </si>
+  <si>
+    <t>martina.hebertova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hebertová Martina Ing.</t>
+  </si>
+  <si>
+    <t>LS Česká Lípa</t>
+  </si>
+  <si>
+    <t>Srní u České Lípy, Provodín, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>114/2</t>
+  </si>
+  <si>
+    <t>drobný pozemek bez porostu, část příjezdové cesty</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 368/1 v k. ú. Jahodov</t>
+  </si>
+  <si>
+    <t>Jahodov, Jahodov, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>368/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p. č. 368/1 v k. ú. Jahodov o výměře 381 m2 je veden v druhu pozemku ostatní plocha, způsob využití ostatní komunikace. Jedná se o řemenovitý pozemek, který je součástí místní komunikace zajišťující přístup do místní části Vršál. Na části pozemku se nachází vlastní těleso komunikace, avšak převážnou část tvoří travnatý pás a příkop mezi komunikací a přilehlým lesním porostem. </t>
+  </si>
+  <si>
+    <t>121980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 281 v k. ú. Třebelovice</t>
+  </si>
+  <si>
+    <t>Třebelovice, Třebelovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>Pozemek je na LV zapsaný jako zastavěná plocha a nádvoří a tento zápis odpovídá skutečnosti. Pozemek je zastavěný trvalou stavbou garáže bez č.p./č.e. Pozemek je obdélníkového tvaru, rovinatý a jeho výměra činí 24 m2. Stavba garáže není předmětem prodeje.</t>
+  </si>
+  <si>
+    <t>17000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 721/2 v k.ú. Štědrá</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Štědrá, Štědrá, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>721/2</t>
+  </si>
+  <si>
+    <t>Pozemky - st.p. č. 927, st.p.č. 929, st.p.č. 931, st.p. č. 934, st.p.č. 1015, p.p. č. 1054/34, p.p. č. 1146, p. p. č. 1054/2 a p. p. č. 1054/24 v katastrálním území Věkoše</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>Věkoše, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">st. 927, st. 929, st. 931, st. 934, st. 1015, 1054/34, 1146, 1054/2, 1054/24 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky st.p.č. 927, st.p.č. 929, st.p.č. 931, st.p. č. 934 a st.p. č. 1015 v katastrálním území Věkoše, druh pozemku zastavěná plocha a nádvoří, jsou zastavěny stavbou vodního díla, hrází k ochraně nemovitostí před zaplavením při povodni. Jedná se o pozemky po pravé a levé straně vodního toku Piletický potok. Pozemky p. č. 1054/34 a p. č. 1146 v katastrálním území Věkoše jsou pozemky, na kterých se nachází koryto vodního toku Piletický potok. Pozemky p. č. 1054/2 a p. č. 1054/24 v katastrálním území Věkoše, druh pozemku ostatní plocha, se nacházejí na okraji pozemku zastavěného vodním dílem - hrází. Přístup k pozemkům je ze zpevněných komunikací místního charakteru. </t>
+  </si>
+  <si>
+    <t>59466201.60</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 3150 a č. 3155 v katastrálním území Slezské Předměstí</t>
+  </si>
+  <si>
+    <t>Slezské Předměstí, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>st. 3150, st. 3155</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 3150 a č. 3155 v katastrálním území Slezské Předměstí. Pozemky jsou zastavěny stavbou vodního díla, hrází k ochraně nemovitostí před zaplavením při povodni. Přístup k pozemkům je ze zpevněných komunikací místního charakteru.</t>
+  </si>
+  <si>
+    <t>318240</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 203 v katastrálním území Močovice.</t>
+  </si>
+  <si>
+    <t>Močovice, Močovice, okres Kutná Hora</t>
+  </si>
+  <si>
+    <t>st. 203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 203 v katastrálním území Močovice, zastavěná plocha a nádvoří, je v celé své výměře zastavěný části stavby rodinného domu č.p. 61.  </t>
+  </si>
+  <si>
+    <t>5560</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č . 4792 a p. č. 4793/64 v k. ú. Pomezí</t>
+  </si>
+  <si>
+    <t>Pomezí, Pomezí, okres Svitavy</t>
+  </si>
+  <si>
+    <t>4792, 4793/64</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 4792 a p. č. 4793/64</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú Štítné</t>
+  </si>
+  <si>
+    <t>Štítné, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemku v k.ú Štítné</t>
+  </si>
+  <si>
+    <t>44640</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2170/5 v k.ú. Břidličná</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Břidličná, Břidličná, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2170/5</t>
+  </si>
+  <si>
+    <t>19000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1170/3 v k.ú. Arnolec</t>
+  </si>
+  <si>
+    <t>Arnolec, Arnolec, okres Jihlava</t>
+  </si>
+  <si>
+    <t>1170/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1170/3 v k.ú. Arnolec - ostatní plocha o výměře 191 m2</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>S 371/26, p.č. 477/1, p.č. 477/2 k.ú. Starý Maletín</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>Starý Maletín, Maletín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>477/1, 477/2</t>
+  </si>
+  <si>
+    <t>p.č. 477/1 zahrada o výměře 83 m2, 477/2 ostatní plocha o výměře 360m2</t>
+  </si>
+  <si>
+    <t>132900</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 97 v k. ú. Přibyslavice nad Jihlavou</t>
+  </si>
+  <si>
+    <t>2026-08-23</t>
   </si>
   <si>
     <t>+420724876079</t>
   </si>
   <si>
     <t>perlikova@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Bc. Tereza Perlíková</t>
   </si>
   <si>
     <t>Oddělení přípravy pozbytí</t>
   </si>
   <si>
-    <t>Hamry nad Sázavou, Hamry nad Sázavou, okres Žďár nad Sázavou</t>
-[...1643 lines deleted...]
-    <t>Vyšší Brod, Vyšší Brod, okres Český Krumlov</t>
+    <t>Přibyslavice nad Jihlavou, Přibyslavice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek o výměře 392 m2. Pozemek se nachází v blízkosti železniční dráhy. Na pozemek na jeho západní straně v místech zde probíhající železniční tratě, navazují pozemky vedené dle územního plánu obce s funkčním určením „Plochy dopravní infrastruktury - železniční (DZ)”. Vlastní oceňovaný pozemek se nachází již za hranicí zastavěného území v ploše nezastavitelné, dle územního plánu obce je veden v ploše s funkčním určením „Plochy přírodní - krajinná zeleň (NP)”. Na oceňovaném pozemku se nenachází žádné stavby či venkovní úpravy. </t>
+  </si>
+  <si>
+    <t>34000</t>
+  </si>
+  <si>
+    <t>S 280/26 p.č. 127/6, p.č. 439/4 k.ú. Studený Zejf</t>
+  </si>
+  <si>
+    <t>Studený Zejf, Písečná, okres Jeseník</t>
+  </si>
+  <si>
+    <t>127/6, 439/4</t>
+  </si>
+  <si>
+    <t>p.č. 127/6 ostatní plocha o výměře 81 m2, p.č. 439/4 zahrada o výměře 33 m2</t>
+  </si>
+  <si>
+    <t>24000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy České republiky</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 821/9, 821/10 v k.ú. Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>722951139</t>
+  </si>
+  <si>
+    <t>stedrav@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Václava Štědrá</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku, oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Dolní Měcholupy, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>821/9, 821/10</t>
+  </si>
+  <si>
+    <t>Na pozemcích se nachází účelová komunikace včetně chodníku 01u-1 a 28ch-5, kterou spravuje a udržuje MČ Praha Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č.st. 244 o výměře 351 m2 - zastavěná plocha a nádvoří, součástí je stavba č.p. 208 objekt občanské vybavenosti, parc.č. 763/3 o výměře 114 m2 – zahrada; k. ú. Horní Libchava, obec Horní Libchava, LV č. 123, KÚ pro Liberecký kraj, Katastrální pracoviště Česká Lípa. •             číslo areálu: 00854000</t>
+  </si>
+  <si>
+    <t>USM</t>
+  </si>
+  <si>
+    <t>Horní Libchava, Horní Libchava, okres Česká Lípa</t>
   </si>
   <si>
     <t>Přímý prodej ve spojení s provozem Pošta Partner.</t>
   </si>
   <si>
-    <t>9100000</t>
-[...266 lines deleted...]
-    <t>46470</t>
+    <t>2600000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2686,128 +2755,127 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ119"/>
+  <dimension ref="A1:BQ103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="35.7109375" customWidth="1"/>
-    <col min="6" max="6" width="19.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="49.7109375" customWidth="1"/>
-    <col min="9" max="9" width="497.7109375" customWidth="1"/>
+    <col min="8" max="8" width="38.7109375" customWidth="1"/>
+    <col min="9" max="9" width="317.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
-    <col min="12" max="12" width="33.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="51.7109375" customWidth="1"/>
+    <col min="12" max="12" width="31.7109375" customWidth="1"/>
+    <col min="13" max="13" width="27.7109375" customWidth="1"/>
+    <col min="14" max="14" width="61.7109375" customWidth="1"/>
+    <col min="15" max="15" width="83.7109375" customWidth="1"/>
+    <col min="16" max="16" width="133.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="7.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
+    <col min="21" max="21" width="17.7109375" customWidth="1"/>
+    <col min="22" max="23" width="11.7109375" customWidth="1"/>
+    <col min="24" max="24" width="878.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="67.7109375" customWidth="1"/>
+    <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="64.7109375" customWidth="1"/>
-    <col min="37" max="37" width="67.7109375" customWidth="1"/>
+    <col min="36" max="36" width="46.7109375" customWidth="1"/>
+    <col min="37" max="37" width="40.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="63.7109375" customWidth="1"/>
-    <col min="48" max="48" width="21.7109375" customWidth="1"/>
+    <col min="47" max="47" width="43.7109375" customWidth="1"/>
+    <col min="48" max="48" width="40.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="17.7109375" customWidth="1"/>
-    <col min="59" max="59" width="21.7109375" customWidth="1"/>
+    <col min="58" max="58" width="43.7109375" customWidth="1"/>
+    <col min="59" max="59" width="40.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
-    <col min="69" max="69" width="17.7109375" customWidth="1"/>
+    <col min="69" max="69" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2977,6903 +3045,6397 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108503</v>
+        <v>108723</v>
       </c>
       <c r="B2" s="1">
-        <v>46206</v>
+        <v>46254</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108501</v>
+        <v>108721</v>
       </c>
       <c r="B3" s="1">
-        <v>46206</v>
+        <v>46254</v>
       </c>
       <c r="C3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Q3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Y3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108500</v>
+        <v>108718</v>
       </c>
       <c r="B4" s="1">
-        <v>46206</v>
+        <v>46254</v>
       </c>
       <c r="C4" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>85</v>
+      </c>
+      <c r="H4" t="s">
+        <v>96</v>
       </c>
       <c r="I4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J4" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
         <v>98</v>
       </c>
       <c r="L4" t="s">
         <v>99</v>
       </c>
       <c r="M4" t="s">
         <v>100</v>
       </c>
       <c r="N4" t="s">
         <v>101</v>
       </c>
       <c r="O4" t="s">
         <v>102</v>
       </c>
+      <c r="P4" t="s">
+        <v>103</v>
+      </c>
       <c r="Q4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="X4" t="s">
+        <v>104</v>
       </c>
       <c r="Y4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108497</v>
+        <v>108713</v>
       </c>
       <c r="B5" s="1">
-        <v>46205</v>
+        <v>46253</v>
       </c>
       <c r="C5" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="H5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="N5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="O5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="P5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108495</v>
+        <v>108712</v>
       </c>
       <c r="B6" s="1">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c r="C6" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="D6" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H6" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="I6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J6" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="K6" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="L6" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="M6" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="N6" t="s">
+        <v>114</v>
+      </c>
+      <c r="O6" t="s">
         <v>122</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>123</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="X6" t="s">
         <v>124</v>
       </c>
-      <c r="Q6" t="s">
-[...14 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="Z6" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB6" t="s">
         <v>125</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108493</v>
+        <v>108711</v>
       </c>
       <c r="B7" s="1">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H7" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="I7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J7" t="s">
-        <v>97</v>
+        <v>110</v>
+      </c>
+      <c r="K7" t="s">
+        <v>132</v>
       </c>
       <c r="L7" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M7" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="N7" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="O7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="P7" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="Q7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>133</v>
+        <v>138</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108492</v>
+        <v>108710</v>
       </c>
       <c r="B8" s="1">
-        <v>46204</v>
+        <v>46253</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H8" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="I8" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="J8" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="K8" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="L8" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="M8" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="N8" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="O8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="P8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="Q8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X8" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z8" t="s">
         <v>141</v>
       </c>
-      <c r="Y8" t="s">
-        <v>142</v>
+      <c r="AB8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>141</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>146</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108491</v>
+        <v>108709</v>
       </c>
       <c r="B9" s="1">
-        <v>46204</v>
+        <v>46252</v>
       </c>
       <c r="C9" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D9" t="s">
-        <v>144</v>
+        <v>149</v>
+      </c>
+      <c r="E9" t="s">
+        <v>148</v>
+      </c>
+      <c r="F9" t="s">
+        <v>150</v>
+      </c>
+      <c r="G9" t="s">
+        <v>151</v>
       </c>
       <c r="H9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="I9" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="J9" t="s">
-        <v>97</v>
+        <v>154</v>
       </c>
       <c r="K9" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="L9" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="M9" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="N9" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="O9" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="P9" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="Q9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="Y9" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108488</v>
+        <v>108708</v>
       </c>
       <c r="B10" s="1">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c r="C10" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="D10" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="H10" t="s">
-        <v>104</v>
+        <v>165</v>
       </c>
       <c r="I10" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="J10" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="K10" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="L10" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="M10" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="N10" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="O10" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="P10" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="Q10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="Y10" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108487</v>
+        <v>108705</v>
       </c>
       <c r="B11" s="1">
-        <v>46203</v>
+        <v>46252</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>107</v>
+      </c>
+      <c r="H11" t="s">
+        <v>86</v>
       </c>
       <c r="I11" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="J11" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="K11" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="L11" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="M11" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="N11" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="O11" t="s">
-        <v>170</v>
+        <v>180</v>
+      </c>
+      <c r="P11" t="s">
+        <v>181</v>
       </c>
       <c r="Q11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="Y11" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108484</v>
+        <v>108704</v>
       </c>
       <c r="B12" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>149</v>
+      </c>
+      <c r="E12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F12" t="s">
+        <v>150</v>
+      </c>
+      <c r="G12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H12" t="s">
+        <v>86</v>
       </c>
       <c r="I12" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="J12" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="K12" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="L12" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="M12" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="N12" t="s">
-        <v>76</v>
+        <v>189</v>
       </c>
       <c r="O12" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="P12" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="Q12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="Y12" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108483</v>
+        <v>108703</v>
       </c>
       <c r="B13" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="C13" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H13" t="s">
-        <v>84</v>
+        <v>152</v>
       </c>
       <c r="I13" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="J13" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="K13" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="L13" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="M13" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="N13" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="O13" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="P13" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="Q13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="Y13" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108482</v>
+        <v>108702</v>
       </c>
       <c r="B14" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>203</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>204</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="I14" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="J14" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="K14" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="L14" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="M14" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="N14" t="s">
-        <v>76</v>
+        <v>209</v>
       </c>
       <c r="O14" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="P14" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="Q14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>189</v>
+        <v>212</v>
       </c>
       <c r="Y14" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108479</v>
+        <v>108697</v>
       </c>
       <c r="B15" s="1">
-        <v>46202</v>
+        <v>46251</v>
       </c>
       <c r="C15" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H15" t="s">
-        <v>196</v>
+        <v>86</v>
       </c>
       <c r="I15" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="J15" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="K15" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="L15" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="M15" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="N15" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="O15" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="P15" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="Q15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="Y15" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108476</v>
+        <v>108696</v>
       </c>
       <c r="B16" s="1">
-        <v>46199</v>
+        <v>46251</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="I16" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="J16" t="s">
-        <v>207</v>
+        <v>185</v>
+      </c>
+      <c r="K16" t="s">
+        <v>224</v>
       </c>
       <c r="L16" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="M16" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="N16" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="O16" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="P16" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="Q16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="Y16" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>108475</v>
+        <v>108695</v>
       </c>
       <c r="B17" s="1">
-        <v>46199</v>
+        <v>46251</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D17" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H17" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="I17" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="J17" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="K17" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="L17" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="M17" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="N17" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="O17" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="P17" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="Q17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T17" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U17" t="s">
+        <v>240</v>
+      </c>
+      <c r="V17" t="s">
+        <v>241</v>
       </c>
       <c r="X17" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="Y17" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>108474</v>
+        <v>108691</v>
       </c>
       <c r="B18" s="1">
-        <v>46199</v>
+        <v>46248</v>
       </c>
       <c r="C18" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H18" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="I18" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="J18" t="s">
-        <v>207</v>
+        <v>245</v>
       </c>
       <c r="K18" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="L18" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="M18" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="N18" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="O18" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="P18" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="Q18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="Y18" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>108473</v>
+        <v>108690</v>
       </c>
       <c r="B19" s="1">
-        <v>46199</v>
+        <v>46248</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>107</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
       </c>
       <c r="I19" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="J19" t="s">
-        <v>207</v>
+        <v>245</v>
       </c>
       <c r="K19" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="L19" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="M19" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="N19" t="s">
-        <v>76</v>
+        <v>218</v>
       </c>
       <c r="O19" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="P19" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="Q19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="Y19" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>108472</v>
+        <v>108689</v>
       </c>
       <c r="B20" s="1">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>107</v>
+      </c>
+      <c r="H20" t="s">
+        <v>106</v>
       </c>
       <c r="I20" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="J20" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="K20" t="s">
-        <v>174</v>
+        <v>257</v>
       </c>
       <c r="L20" t="s">
-        <v>175</v>
+        <v>258</v>
       </c>
       <c r="M20" t="s">
-        <v>176</v>
+        <v>259</v>
       </c>
       <c r="N20" t="s">
-        <v>76</v>
+        <v>260</v>
       </c>
       <c r="O20" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="P20" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="Q20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>240</v>
+        <v>263</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>108471</v>
+        <v>108688</v>
       </c>
       <c r="B21" s="1">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="C21" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="D21" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H21" t="s">
-        <v>241</v>
+        <v>152</v>
       </c>
       <c r="I21" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="J21" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="K21" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="L21" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="M21" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="N21" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="O21" t="s">
-        <v>247</v>
+        <v>269</v>
+      </c>
+      <c r="P21" t="s">
+        <v>270</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="Y21" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>108470</v>
+        <v>108687</v>
       </c>
       <c r="B22" s="1">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="C22" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H22" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="I22" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="J22" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="K22" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="L22" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="M22" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="N22" t="s">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="O22" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="P22" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="Q22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="Y22" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>108469</v>
+        <v>108686</v>
       </c>
       <c r="B23" s="1">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="J23" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="K23" t="s">
-        <v>157</v>
+        <v>266</v>
       </c>
       <c r="L23" t="s">
-        <v>158</v>
+        <v>267</v>
       </c>
       <c r="M23" t="s">
-        <v>159</v>
+        <v>268</v>
       </c>
       <c r="N23" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="O23" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="P23" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="Q23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="Y23" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>108468</v>
+        <v>108685</v>
       </c>
       <c r="B24" s="1">
-        <v>46199</v>
+        <v>46247</v>
       </c>
       <c r="C24" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I24" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="J24" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="K24" t="s">
         <v>266</v>
       </c>
       <c r="L24" t="s">
         <v>267</v>
       </c>
       <c r="M24" t="s">
         <v>268</v>
       </c>
       <c r="N24" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="O24" t="s">
         <v>269</v>
       </c>
       <c r="P24" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="Q24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X24" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="Y24" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>108467</v>
+        <v>108684</v>
       </c>
       <c r="B25" s="1">
-        <v>46198</v>
+        <v>46247</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>279</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>280</v>
+      </c>
+      <c r="H25" t="s">
+        <v>281</v>
       </c>
       <c r="I25" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="J25" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="L25" t="s">
-        <v>231</v>
+        <v>284</v>
       </c>
       <c r="M25" t="s">
-        <v>232</v>
+        <v>285</v>
       </c>
       <c r="N25" t="s">
-        <v>76</v>
+        <v>286</v>
       </c>
       <c r="O25" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="P25" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="Q25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T25" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="Y25" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>108465</v>
+        <v>108683</v>
       </c>
       <c r="B26" s="1">
-        <v>46198</v>
+        <v>46247</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I26" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J26" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="K26" t="s">
-        <v>86</v>
+        <v>176</v>
       </c>
       <c r="L26" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="M26" t="s">
-        <v>88</v>
+        <v>178</v>
       </c>
       <c r="N26" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="O26" t="s">
-        <v>170</v>
+        <v>291</v>
       </c>
       <c r="P26" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="Q26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="Y26" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>108464</v>
+        <v>108682</v>
       </c>
       <c r="B27" s="1">
-        <v>46198</v>
+        <v>46246</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I27" t="s">
+        <v>295</v>
+      </c>
+      <c r="J27" t="s">
         <v>283</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>157</v>
+        <v>296</v>
       </c>
       <c r="L27" t="s">
-        <v>158</v>
+        <v>297</v>
       </c>
       <c r="M27" t="s">
-        <v>159</v>
+        <v>298</v>
       </c>
       <c r="N27" t="s">
-        <v>160</v>
+        <v>299</v>
       </c>
       <c r="O27" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="P27" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="Q27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>80</v>
       </c>
       <c r="S27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T27" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U27" t="s">
+        <v>302</v>
+      </c>
+      <c r="V27" t="s">
+        <v>303</v>
       </c>
       <c r="X27" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="Y27" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>108463</v>
+        <v>108681</v>
       </c>
       <c r="B28" s="1">
-        <v>46198</v>
+        <v>46246</v>
       </c>
       <c r="C28" t="s">
-        <v>143</v>
+        <v>279</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>280</v>
       </c>
       <c r="H28" t="s">
-        <v>104</v>
+        <v>306</v>
       </c>
       <c r="I28" t="s">
+        <v>307</v>
+      </c>
+      <c r="J28" t="s">
         <v>283</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K28" t="s">
-        <v>157</v>
+        <v>308</v>
       </c>
       <c r="L28" t="s">
-        <v>158</v>
+        <v>309</v>
       </c>
       <c r="M28" t="s">
-        <v>159</v>
+        <v>310</v>
       </c>
       <c r="N28" t="s">
-        <v>160</v>
+        <v>311</v>
       </c>
       <c r="O28" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="P28" t="s">
-        <v>288</v>
+        <v>313</v>
       </c>
       <c r="Q28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="Y28" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>108462</v>
+        <v>108680</v>
       </c>
       <c r="B29" s="1">
-        <v>46198</v>
+        <v>46246</v>
       </c>
       <c r="C29" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H29" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I29" t="s">
+        <v>316</v>
+      </c>
+      <c r="J29" t="s">
         <v>283</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" t="s">
-        <v>157</v>
+        <v>317</v>
       </c>
       <c r="L29" t="s">
-        <v>158</v>
+        <v>318</v>
       </c>
       <c r="M29" t="s">
-        <v>159</v>
+        <v>319</v>
       </c>
       <c r="N29" t="s">
-        <v>160</v>
+        <v>320</v>
       </c>
       <c r="O29" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
       <c r="P29" t="s">
-        <v>285</v>
+        <v>322</v>
       </c>
       <c r="Q29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R29" t="s">
         <v>80</v>
       </c>
       <c r="S29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>286</v>
+        <v>323</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>108460</v>
+        <v>108679</v>
       </c>
       <c r="B30" s="1">
-        <v>46197</v>
+        <v>46246</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>107</v>
+      </c>
+      <c r="H30" t="s">
+        <v>232</v>
       </c>
       <c r="I30" t="s">
-        <v>290</v>
+        <v>325</v>
       </c>
       <c r="J30" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="K30" t="s">
-        <v>292</v>
+        <v>234</v>
       </c>
       <c r="L30" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="N30" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="O30" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="P30" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="Q30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="Y30" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
-        <v>108459</v>
+        <v>108678</v>
       </c>
       <c r="B31" s="1">
-        <v>46197</v>
+        <v>46246</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H31" t="s">
-        <v>297</v>
+        <v>232</v>
       </c>
       <c r="I31" t="s">
-        <v>298</v>
+        <v>330</v>
       </c>
       <c r="J31" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="K31" t="s">
-        <v>299</v>
+        <v>234</v>
       </c>
       <c r="L31" t="s">
-        <v>300</v>
+        <v>235</v>
       </c>
       <c r="M31" t="s">
-        <v>301</v>
+        <v>236</v>
       </c>
       <c r="N31" t="s">
-        <v>130</v>
+        <v>237</v>
       </c>
       <c r="O31" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="P31" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="Q31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X31" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="Y31" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
-        <v>108458</v>
+        <v>108677</v>
       </c>
       <c r="B32" s="1">
-        <v>46197</v>
+        <v>46246</v>
       </c>
       <c r="C32" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H32" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I32" t="s">
+        <v>335</v>
+      </c>
+      <c r="J32" t="s">
+        <v>283</v>
+      </c>
+      <c r="K32" t="s">
+        <v>317</v>
+      </c>
+      <c r="L32" t="s">
+        <v>318</v>
+      </c>
+      <c r="M32" t="s">
+        <v>319</v>
+      </c>
+      <c r="N32" t="s">
+        <v>336</v>
+      </c>
+      <c r="O32" t="s">
+        <v>337</v>
+      </c>
+      <c r="P32" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
+        <v>339</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33">
+        <v>108676</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" t="s">
+        <v>107</v>
+      </c>
+      <c r="H33" t="s">
+        <v>341</v>
+      </c>
+      <c r="I33" t="s">
+        <v>342</v>
+      </c>
+      <c r="J33" t="s">
+        <v>283</v>
+      </c>
+      <c r="K33" t="s">
+        <v>343</v>
+      </c>
+      <c r="L33" t="s">
+        <v>344</v>
+      </c>
+      <c r="M33" t="s">
+        <v>345</v>
+      </c>
+      <c r="N33" t="s">
+        <v>346</v>
+      </c>
+      <c r="O33" t="s">
+        <v>347</v>
+      </c>
+      <c r="P33" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34">
+        <v>108674</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+      <c r="I34" t="s">
+        <v>351</v>
+      </c>
+      <c r="J34" t="s">
+        <v>352</v>
+      </c>
+      <c r="K34" t="s">
+        <v>353</v>
+      </c>
+      <c r="L34" t="s">
+        <v>354</v>
+      </c>
+      <c r="M34" t="s">
+        <v>355</v>
+      </c>
+      <c r="N34" t="s">
+        <v>356</v>
+      </c>
+      <c r="O34" t="s">
+        <v>357</v>
+      </c>
+      <c r="P34" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>359</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35">
+        <v>108673</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+      <c r="I35" t="s">
+        <v>361</v>
+      </c>
+      <c r="J35" t="s">
+        <v>352</v>
+      </c>
+      <c r="K35" t="s">
+        <v>353</v>
+      </c>
+      <c r="L35" t="s">
+        <v>354</v>
+      </c>
+      <c r="M35" t="s">
+        <v>355</v>
+      </c>
+      <c r="N35" t="s">
+        <v>356</v>
+      </c>
+      <c r="O35" t="s">
+        <v>357</v>
+      </c>
+      <c r="P35" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
+        <v>363</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36">
+        <v>108668</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C36" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" t="s">
+        <v>107</v>
+      </c>
+      <c r="I36" t="s">
+        <v>365</v>
+      </c>
+      <c r="J36" t="s">
+        <v>352</v>
+      </c>
+      <c r="K36" t="s">
+        <v>366</v>
+      </c>
+      <c r="L36" t="s">
+        <v>367</v>
+      </c>
+      <c r="M36" t="s">
+        <v>368</v>
+      </c>
+      <c r="N36" t="s">
+        <v>369</v>
+      </c>
+      <c r="O36" t="s">
+        <v>370</v>
+      </c>
+      <c r="P36" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>372</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37">
+        <v>108670</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I37" t="s">
+        <v>374</v>
+      </c>
+      <c r="J37" t="s">
+        <v>352</v>
+      </c>
+      <c r="K37" t="s">
+        <v>375</v>
+      </c>
+      <c r="L37" t="s">
+        <v>225</v>
+      </c>
+      <c r="M37" t="s">
+        <v>226</v>
+      </c>
+      <c r="N37" t="s">
+        <v>227</v>
+      </c>
+      <c r="O37" t="s">
+        <v>269</v>
+      </c>
+      <c r="P37" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
+        <v>377</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38">
+        <v>108671</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C38" t="s">
+        <v>279</v>
+      </c>
+      <c r="D38" t="s">
+        <v>280</v>
+      </c>
+      <c r="H38" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38" t="s">
+        <v>379</v>
+      </c>
+      <c r="J38" t="s">
+        <v>352</v>
+      </c>
+      <c r="L38" t="s">
+        <v>284</v>
+      </c>
+      <c r="M38" t="s">
+        <v>285</v>
+      </c>
+      <c r="N38" t="s">
+        <v>286</v>
+      </c>
+      <c r="O38" t="s">
+        <v>380</v>
+      </c>
+      <c r="P38" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>81</v>
+      </c>
+      <c r="S38" t="s">
+        <v>81</v>
+      </c>
+      <c r="T38" t="s">
+        <v>81</v>
+      </c>
+      <c r="X38" t="s">
+        <v>379</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39">
+        <v>108672</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46245</v>
+      </c>
+      <c r="C39" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" t="s">
+        <v>107</v>
+      </c>
+      <c r="H39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I39" t="s">
+        <v>383</v>
+      </c>
+      <c r="J39" t="s">
+        <v>352</v>
+      </c>
+      <c r="K39" t="s">
+        <v>353</v>
+      </c>
+      <c r="L39" t="s">
+        <v>354</v>
+      </c>
+      <c r="M39" t="s">
+        <v>355</v>
+      </c>
+      <c r="N39" t="s">
+        <v>356</v>
+      </c>
+      <c r="O39" t="s">
+        <v>357</v>
+      </c>
+      <c r="P39" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
+        <v>385</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40">
+        <v>108660</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="H40" t="s">
+        <v>387</v>
+      </c>
+      <c r="I40" t="s">
+        <v>388</v>
+      </c>
+      <c r="J40" t="s">
+        <v>389</v>
+      </c>
+      <c r="K40" t="s">
+        <v>390</v>
+      </c>
+      <c r="L40" t="s">
+        <v>391</v>
+      </c>
+      <c r="M40" t="s">
+        <v>392</v>
+      </c>
+      <c r="N40" t="s">
+        <v>393</v>
+      </c>
+      <c r="O40" t="s">
+        <v>394</v>
+      </c>
+      <c r="P40" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>81</v>
+      </c>
+      <c r="S40" t="s">
+        <v>81</v>
+      </c>
+      <c r="T40" t="s">
+        <v>81</v>
+      </c>
+      <c r="X40" t="s">
+        <v>396</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41">
+        <v>108662</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C41" t="s">
+        <v>398</v>
+      </c>
+      <c r="D41" t="s">
+        <v>399</v>
+      </c>
+      <c r="H41" t="s">
+        <v>86</v>
+      </c>
+      <c r="I41" t="s">
+        <v>400</v>
+      </c>
+      <c r="J41" t="s">
+        <v>389</v>
+      </c>
+      <c r="K41" t="s">
+        <v>401</v>
+      </c>
+      <c r="L41" t="s">
+        <v>402</v>
+      </c>
+      <c r="M41" t="s">
+        <v>403</v>
+      </c>
+      <c r="N41" t="s">
+        <v>209</v>
+      </c>
+      <c r="O41" t="s">
+        <v>404</v>
+      </c>
+      <c r="P41" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>81</v>
+      </c>
+      <c r="S41" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" t="s">
+        <v>81</v>
+      </c>
+      <c r="X41" t="s">
+        <v>406</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42">
+        <v>108663</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C42" t="s">
+        <v>398</v>
+      </c>
+      <c r="D42" t="s">
+        <v>399</v>
+      </c>
+      <c r="H42" t="s">
+        <v>86</v>
+      </c>
+      <c r="I42" t="s">
+        <v>408</v>
+      </c>
+      <c r="J42" t="s">
+        <v>389</v>
+      </c>
+      <c r="K42" t="s">
+        <v>401</v>
+      </c>
+      <c r="L42" t="s">
+        <v>402</v>
+      </c>
+      <c r="M42" t="s">
+        <v>403</v>
+      </c>
+      <c r="N42" t="s">
+        <v>209</v>
+      </c>
+      <c r="O42" t="s">
+        <v>409</v>
+      </c>
+      <c r="P42" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
+        <v>411</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43">
+        <v>108664</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C43" t="s">
+        <v>398</v>
+      </c>
+      <c r="D43" t="s">
+        <v>399</v>
+      </c>
+      <c r="H43" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" t="s">
+        <v>413</v>
+      </c>
+      <c r="J43" t="s">
+        <v>389</v>
+      </c>
+      <c r="K43" t="s">
+        <v>401</v>
+      </c>
+      <c r="L43" t="s">
+        <v>402</v>
+      </c>
+      <c r="M43" t="s">
+        <v>403</v>
+      </c>
+      <c r="N43" t="s">
+        <v>209</v>
+      </c>
+      <c r="O43" t="s">
+        <v>414</v>
+      </c>
+      <c r="P43" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="X43" t="s">
+        <v>416</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44">
+        <v>108665</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H44" t="s">
+        <v>341</v>
+      </c>
+      <c r="I44" t="s">
+        <v>418</v>
+      </c>
+      <c r="J44" t="s">
+        <v>389</v>
+      </c>
+      <c r="K44" t="s">
+        <v>419</v>
+      </c>
+      <c r="L44" t="s">
+        <v>420</v>
+      </c>
+      <c r="M44" t="s">
+        <v>421</v>
+      </c>
+      <c r="N44" t="s">
+        <v>422</v>
+      </c>
+      <c r="O44" t="s">
+        <v>423</v>
+      </c>
+      <c r="P44" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="X44" t="s">
+        <v>425</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45">
+        <v>108666</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46244</v>
+      </c>
+      <c r="C45" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45" t="s">
+        <v>341</v>
+      </c>
+      <c r="I45" t="s">
+        <v>427</v>
+      </c>
+      <c r="J45" t="s">
+        <v>389</v>
+      </c>
+      <c r="K45" t="s">
+        <v>419</v>
+      </c>
+      <c r="L45" t="s">
+        <v>420</v>
+      </c>
+      <c r="M45" t="s">
+        <v>421</v>
+      </c>
+      <c r="N45" t="s">
+        <v>422</v>
+      </c>
+      <c r="O45" t="s">
+        <v>423</v>
+      </c>
+      <c r="P45" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>429</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46">
+        <v>108658</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46241</v>
+      </c>
+      <c r="C46" t="s">
+        <v>84</v>
+      </c>
+      <c r="D46" t="s">
+        <v>85</v>
+      </c>
+      <c r="H46" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" t="s">
+        <v>431</v>
+      </c>
+      <c r="J46" t="s">
+        <v>432</v>
+      </c>
+      <c r="K46" t="s">
+        <v>88</v>
+      </c>
+      <c r="L46" t="s">
+        <v>89</v>
+      </c>
+      <c r="M46" t="s">
+        <v>90</v>
+      </c>
+      <c r="N46" t="s">
+        <v>91</v>
+      </c>
+      <c r="O46" t="s">
+        <v>433</v>
+      </c>
+      <c r="P46" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="X46" t="s">
+        <v>435</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47">
+        <v>108659</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46241</v>
+      </c>
+      <c r="C47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" t="s">
+        <v>85</v>
+      </c>
+      <c r="H47" t="s">
+        <v>96</v>
+      </c>
+      <c r="I47" t="s">
+        <v>437</v>
+      </c>
+      <c r="J47" t="s">
+        <v>438</v>
+      </c>
+      <c r="K47" t="s">
+        <v>98</v>
+      </c>
+      <c r="L47" t="s">
+        <v>99</v>
+      </c>
+      <c r="M47" t="s">
+        <v>100</v>
+      </c>
+      <c r="N47" t="s">
+        <v>101</v>
+      </c>
+      <c r="O47" t="s">
+        <v>439</v>
+      </c>
+      <c r="P47" t="s">
+        <v>440</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>81</v>
+      </c>
+      <c r="S47" t="s">
+        <v>81</v>
+      </c>
+      <c r="T47" t="s">
+        <v>81</v>
+      </c>
+      <c r="X47" t="s">
+        <v>441</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48">
+        <v>108654</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C48" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" t="s">
+        <v>107</v>
+      </c>
+      <c r="I48" t="s">
+        <v>443</v>
+      </c>
+      <c r="J48" t="s">
+        <v>432</v>
+      </c>
+      <c r="K48" t="s">
+        <v>444</v>
+      </c>
+      <c r="L48" t="s">
+        <v>445</v>
+      </c>
+      <c r="M48" t="s">
+        <v>446</v>
+      </c>
+      <c r="N48" t="s">
+        <v>447</v>
+      </c>
+      <c r="O48" t="s">
+        <v>448</v>
+      </c>
+      <c r="P48" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="X48" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49">
+        <v>108655</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C49" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" t="s">
+        <v>107</v>
+      </c>
+      <c r="H49" t="s">
+        <v>86</v>
+      </c>
+      <c r="I49" t="s">
+        <v>452</v>
+      </c>
+      <c r="J49" t="s">
+        <v>432</v>
+      </c>
+      <c r="K49" t="s">
+        <v>215</v>
+      </c>
+      <c r="L49" t="s">
+        <v>216</v>
+      </c>
+      <c r="M49" t="s">
+        <v>217</v>
+      </c>
+      <c r="N49" t="s">
+        <v>218</v>
+      </c>
+      <c r="O49" t="s">
+        <v>453</v>
+      </c>
+      <c r="P49" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>80</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="X49" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50">
+        <v>108656</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C50" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" t="s">
+        <v>107</v>
+      </c>
+      <c r="H50" t="s">
+        <v>86</v>
+      </c>
+      <c r="I50" t="s">
+        <v>452</v>
+      </c>
+      <c r="J50" t="s">
+        <v>432</v>
+      </c>
+      <c r="K50" t="s">
+        <v>215</v>
+      </c>
+      <c r="L50" t="s">
+        <v>216</v>
+      </c>
+      <c r="M50" t="s">
+        <v>217</v>
+      </c>
+      <c r="N50" t="s">
+        <v>218</v>
+      </c>
+      <c r="O50" t="s">
+        <v>457</v>
+      </c>
+      <c r="P50" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>80</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="X50" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51">
+        <v>108657</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46240</v>
+      </c>
+      <c r="C51" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" t="s">
+        <v>461</v>
+      </c>
+      <c r="J51" t="s">
+        <v>432</v>
+      </c>
+      <c r="K51" t="s">
+        <v>444</v>
+      </c>
+      <c r="L51" t="s">
+        <v>445</v>
+      </c>
+      <c r="M51" t="s">
+        <v>446</v>
+      </c>
+      <c r="N51" t="s">
+        <v>447</v>
+      </c>
+      <c r="O51" t="s">
+        <v>462</v>
+      </c>
+      <c r="P51" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" t="s">
+        <v>81</v>
+      </c>
+      <c r="T51" t="s">
+        <v>81</v>
+      </c>
+      <c r="X51" t="s">
+        <v>464</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52">
+        <v>108645</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C52" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" t="s">
+        <v>107</v>
+      </c>
+      <c r="H52" t="s">
+        <v>86</v>
+      </c>
+      <c r="I52" t="s">
+        <v>466</v>
+      </c>
+      <c r="J52" t="s">
+        <v>467</v>
+      </c>
+      <c r="K52" t="s">
+        <v>176</v>
+      </c>
+      <c r="L52" t="s">
+        <v>177</v>
+      </c>
+      <c r="M52" t="s">
+        <v>178</v>
+      </c>
+      <c r="N52" t="s">
+        <v>179</v>
+      </c>
+      <c r="O52" t="s">
+        <v>468</v>
+      </c>
+      <c r="P52" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>80</v>
+      </c>
+      <c r="R52" t="s">
+        <v>81</v>
+      </c>
+      <c r="S52" t="s">
+        <v>81</v>
+      </c>
+      <c r="T52" t="s">
+        <v>81</v>
+      </c>
+      <c r="X52" t="s">
+        <v>470</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53">
+        <v>108647</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C53" t="s">
+        <v>106</v>
+      </c>
+      <c r="D53" t="s">
+        <v>107</v>
+      </c>
+      <c r="H53" t="s">
+        <v>86</v>
+      </c>
+      <c r="I53" t="s">
+        <v>452</v>
+      </c>
+      <c r="J53" t="s">
+        <v>467</v>
+      </c>
+      <c r="K53" t="s">
+        <v>215</v>
+      </c>
+      <c r="L53" t="s">
+        <v>216</v>
+      </c>
+      <c r="M53" t="s">
+        <v>217</v>
+      </c>
+      <c r="N53" t="s">
+        <v>218</v>
+      </c>
+      <c r="O53" t="s">
+        <v>472</v>
+      </c>
+      <c r="P53" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>80</v>
+      </c>
+      <c r="S53" t="s">
+        <v>81</v>
+      </c>
+      <c r="T53" t="s">
+        <v>81</v>
+      </c>
+      <c r="U53" t="s">
+        <v>474</v>
+      </c>
+      <c r="V53" t="s">
+        <v>475</v>
+      </c>
+      <c r="X53" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54">
+        <v>108648</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C54" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" t="s">
+        <v>107</v>
+      </c>
+      <c r="H54" t="s">
+        <v>86</v>
+      </c>
+      <c r="I54" t="s">
+        <v>478</v>
+      </c>
+      <c r="J54" t="s">
+        <v>467</v>
+      </c>
+      <c r="K54" t="s">
+        <v>479</v>
+      </c>
+      <c r="L54" t="s">
+        <v>480</v>
+      </c>
+      <c r="M54" t="s">
+        <v>481</v>
+      </c>
+      <c r="N54" t="s">
+        <v>482</v>
+      </c>
+      <c r="O54" t="s">
+        <v>483</v>
+      </c>
+      <c r="P54" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>80</v>
+      </c>
+      <c r="R54" t="s">
+        <v>81</v>
+      </c>
+      <c r="S54" t="s">
+        <v>81</v>
+      </c>
+      <c r="T54" t="s">
+        <v>81</v>
+      </c>
+      <c r="X54" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55">
+        <v>108649</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C55" t="s">
+        <v>279</v>
+      </c>
+      <c r="D55" t="s">
+        <v>280</v>
+      </c>
+      <c r="H55" t="s">
+        <v>487</v>
+      </c>
+      <c r="I55" t="s">
+        <v>488</v>
+      </c>
+      <c r="J55" t="s">
+        <v>467</v>
+      </c>
+      <c r="K55" t="s">
+        <v>489</v>
+      </c>
+      <c r="L55" t="s">
+        <v>490</v>
+      </c>
+      <c r="M55" t="s">
+        <v>491</v>
+      </c>
+      <c r="N55" t="s">
+        <v>311</v>
+      </c>
+      <c r="O55" t="s">
+        <v>492</v>
+      </c>
+      <c r="P55" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>80</v>
+      </c>
+      <c r="R55" t="s">
+        <v>81</v>
+      </c>
+      <c r="S55" t="s">
+        <v>81</v>
+      </c>
+      <c r="T55" t="s">
+        <v>81</v>
+      </c>
+      <c r="X55" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69">
+      <c r="A56">
+        <v>108650</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C56" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" t="s">
+        <v>107</v>
+      </c>
+      <c r="H56" t="s">
+        <v>86</v>
+      </c>
+      <c r="I56" t="s">
+        <v>496</v>
+      </c>
+      <c r="J56" t="s">
+        <v>467</v>
+      </c>
+      <c r="K56" t="s">
+        <v>479</v>
+      </c>
+      <c r="L56" t="s">
+        <v>480</v>
+      </c>
+      <c r="M56" t="s">
+        <v>481</v>
+      </c>
+      <c r="N56" t="s">
+        <v>482</v>
+      </c>
+      <c r="O56" t="s">
+        <v>483</v>
+      </c>
+      <c r="P56" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>80</v>
+      </c>
+      <c r="R56" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" t="s">
+        <v>81</v>
+      </c>
+      <c r="T56" t="s">
+        <v>81</v>
+      </c>
+      <c r="X56" t="s">
+        <v>498</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="57" spans="1:69">
+      <c r="A57">
+        <v>108651</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C57" t="s">
+        <v>106</v>
+      </c>
+      <c r="D57" t="s">
+        <v>107</v>
+      </c>
+      <c r="H57" t="s">
+        <v>152</v>
+      </c>
+      <c r="I57" t="s">
+        <v>500</v>
+      </c>
+      <c r="J57" t="s">
+        <v>467</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" t="s">
+        <v>196</v>
+      </c>
+      <c r="M57" t="s">
+        <v>197</v>
+      </c>
+      <c r="N57" t="s">
+        <v>198</v>
+      </c>
+      <c r="O57" t="s">
+        <v>501</v>
+      </c>
+      <c r="P57" t="s">
+        <v>502</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>81</v>
+      </c>
+      <c r="S57" t="s">
+        <v>81</v>
+      </c>
+      <c r="T57" t="s">
+        <v>81</v>
+      </c>
+      <c r="X57" t="s">
+        <v>503</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="58" spans="1:69">
+      <c r="A58">
+        <v>108652</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C58" t="s">
+        <v>106</v>
+      </c>
+      <c r="D58" t="s">
+        <v>107</v>
+      </c>
+      <c r="H58" t="s">
+        <v>152</v>
+      </c>
+      <c r="I58" t="s">
+        <v>505</v>
+      </c>
+      <c r="J58" t="s">
+        <v>467</v>
+      </c>
+      <c r="K58" t="s">
+        <v>195</v>
+      </c>
+      <c r="L58" t="s">
+        <v>196</v>
+      </c>
+      <c r="M58" t="s">
+        <v>197</v>
+      </c>
+      <c r="N58" t="s">
+        <v>198</v>
+      </c>
+      <c r="O58" t="s">
+        <v>506</v>
+      </c>
+      <c r="P58" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>80</v>
+      </c>
+      <c r="R58" t="s">
+        <v>81</v>
+      </c>
+      <c r="S58" t="s">
+        <v>81</v>
+      </c>
+      <c r="T58" t="s">
+        <v>81</v>
+      </c>
+      <c r="X58" t="s">
+        <v>508</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="59" spans="1:69">
+      <c r="A59">
+        <v>108653</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46239</v>
+      </c>
+      <c r="C59" t="s">
+        <v>106</v>
+      </c>
+      <c r="D59" t="s">
+        <v>107</v>
+      </c>
+      <c r="H59" t="s">
+        <v>86</v>
+      </c>
+      <c r="I59" t="s">
+        <v>510</v>
+      </c>
+      <c r="J59" t="s">
+        <v>467</v>
+      </c>
+      <c r="K59" t="s">
+        <v>511</v>
+      </c>
+      <c r="L59" t="s">
+        <v>512</v>
+      </c>
+      <c r="M59" t="s">
+        <v>513</v>
+      </c>
+      <c r="N59" t="s">
+        <v>514</v>
+      </c>
+      <c r="O59" t="s">
+        <v>515</v>
+      </c>
+      <c r="P59" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>80</v>
+      </c>
+      <c r="R59" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" t="s">
+        <v>81</v>
+      </c>
+      <c r="T59" t="s">
+        <v>81</v>
+      </c>
+      <c r="X59" t="s">
+        <v>517</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="60" spans="1:69">
+      <c r="A60">
+        <v>108644</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46238</v>
+      </c>
+      <c r="C60" t="s">
+        <v>106</v>
+      </c>
+      <c r="D60" t="s">
+        <v>107</v>
+      </c>
+      <c r="H60" t="s">
+        <v>86</v>
+      </c>
+      <c r="I60" t="s">
+        <v>519</v>
+      </c>
+      <c r="J60" t="s">
+        <v>520</v>
+      </c>
+      <c r="K60" t="s">
+        <v>521</v>
+      </c>
+      <c r="L60" t="s">
+        <v>522</v>
+      </c>
+      <c r="M60" t="s">
+        <v>523</v>
+      </c>
+      <c r="N60" t="s">
+        <v>524</v>
+      </c>
+      <c r="O60" t="s">
+        <v>525</v>
+      </c>
+      <c r="P60" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>80</v>
+      </c>
+      <c r="R60" t="s">
+        <v>81</v>
+      </c>
+      <c r="S60" t="s">
+        <v>81</v>
+      </c>
+      <c r="T60" t="s">
+        <v>81</v>
+      </c>
+      <c r="X60" t="s">
+        <v>527</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="61" spans="1:69">
+      <c r="A61">
+        <v>108635</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C61" t="s">
+        <v>106</v>
+      </c>
+      <c r="D61" t="s">
+        <v>107</v>
+      </c>
+      <c r="H61" t="s">
+        <v>529</v>
+      </c>
+      <c r="I61" t="s">
+        <v>530</v>
+      </c>
+      <c r="J61" t="s">
+        <v>531</v>
+      </c>
+      <c r="K61" t="s">
+        <v>390</v>
+      </c>
+      <c r="L61" t="s">
+        <v>391</v>
+      </c>
+      <c r="M61" t="s">
+        <v>392</v>
+      </c>
+      <c r="N61" t="s">
+        <v>393</v>
+      </c>
+      <c r="O61" t="s">
+        <v>532</v>
+      </c>
+      <c r="P61" t="s">
+        <v>533</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>80</v>
+      </c>
+      <c r="R61" t="s">
+        <v>81</v>
+      </c>
+      <c r="S61" t="s">
+        <v>81</v>
+      </c>
+      <c r="T61" t="s">
+        <v>81</v>
+      </c>
+      <c r="X61" t="s">
+        <v>534</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="62" spans="1:69">
+      <c r="A62">
+        <v>108636</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C62" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" t="s">
+        <v>148</v>
+      </c>
+      <c r="F62" t="s">
+        <v>150</v>
+      </c>
+      <c r="G62" t="s">
+        <v>151</v>
+      </c>
+      <c r="H62" t="s">
+        <v>86</v>
+      </c>
+      <c r="I62" t="s">
+        <v>536</v>
+      </c>
+      <c r="J62" t="s">
+        <v>531</v>
+      </c>
+      <c r="L62" t="s">
+        <v>537</v>
+      </c>
+      <c r="M62" t="s">
+        <v>538</v>
+      </c>
+      <c r="N62" t="s">
+        <v>539</v>
+      </c>
+      <c r="O62" t="s">
+        <v>540</v>
+      </c>
+      <c r="P62" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>80</v>
+      </c>
+      <c r="R62" t="s">
+        <v>81</v>
+      </c>
+      <c r="S62" t="s">
+        <v>81</v>
+      </c>
+      <c r="T62" t="s">
+        <v>81</v>
+      </c>
+      <c r="X62" t="s">
+        <v>542</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="63" spans="1:69">
+      <c r="A63">
+        <v>108637</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C63" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" t="s">
+        <v>107</v>
+      </c>
+      <c r="H63" t="s">
+        <v>544</v>
+      </c>
+      <c r="I63" t="s">
+        <v>214</v>
+      </c>
+      <c r="J63" t="s">
+        <v>531</v>
+      </c>
+      <c r="K63" t="s">
+        <v>545</v>
+      </c>
+      <c r="L63" t="s">
+        <v>546</v>
+      </c>
+      <c r="M63" t="s">
+        <v>547</v>
+      </c>
+      <c r="N63" t="s">
+        <v>548</v>
+      </c>
+      <c r="O63" t="s">
+        <v>549</v>
+      </c>
+      <c r="P63" t="s">
+        <v>550</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>80</v>
+      </c>
+      <c r="R63" t="s">
+        <v>81</v>
+      </c>
+      <c r="S63" t="s">
+        <v>81</v>
+      </c>
+      <c r="T63" t="s">
+        <v>81</v>
+      </c>
+      <c r="X63" t="s">
+        <v>551</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="64" spans="1:69">
+      <c r="A64">
+        <v>108638</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C64" t="s">
+        <v>553</v>
+      </c>
+      <c r="D64" t="s">
+        <v>554</v>
+      </c>
+      <c r="H64" t="s">
+        <v>553</v>
+      </c>
+      <c r="I64" t="s">
+        <v>250</v>
+      </c>
+      <c r="J64" t="s">
+        <v>531</v>
+      </c>
+      <c r="O64" t="s">
+        <v>555</v>
+      </c>
+      <c r="P64" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>80</v>
+      </c>
+      <c r="R64" t="s">
+        <v>81</v>
+      </c>
+      <c r="S64" t="s">
+        <v>81</v>
+      </c>
+      <c r="T64" t="s">
+        <v>81</v>
+      </c>
+      <c r="X64" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>558</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>557</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>559</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>557</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>555</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>560</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF64" t="s">
+        <v>557</v>
+      </c>
+      <c r="BG64" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH64" t="s">
+        <v>561</v>
+      </c>
+      <c r="BJ64" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM64" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="65" spans="1:69">
+      <c r="A65">
+        <v>108639</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+      <c r="I65" t="s">
+        <v>562</v>
+      </c>
+      <c r="J65" t="s">
+        <v>531</v>
+      </c>
+      <c r="L65" t="s">
+        <v>563</v>
+      </c>
+      <c r="M65" t="s">
+        <v>564</v>
+      </c>
+      <c r="N65" t="s">
+        <v>565</v>
+      </c>
+      <c r="O65" t="s">
+        <v>566</v>
+      </c>
+      <c r="P65" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>80</v>
+      </c>
+      <c r="R65" t="s">
+        <v>81</v>
+      </c>
+      <c r="S65" t="s">
+        <v>81</v>
+      </c>
+      <c r="T65" t="s">
+        <v>81</v>
+      </c>
+      <c r="X65" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="66" spans="1:69">
+      <c r="A66">
+        <v>108641</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C66" t="s">
+        <v>553</v>
+      </c>
+      <c r="D66" t="s">
+        <v>554</v>
+      </c>
+      <c r="H66" t="s">
+        <v>553</v>
+      </c>
+      <c r="I66" t="s">
+        <v>250</v>
+      </c>
+      <c r="J66" t="s">
+        <v>531</v>
+      </c>
+      <c r="K66" t="s">
+        <v>570</v>
+      </c>
+      <c r="L66" t="s">
+        <v>571</v>
+      </c>
+      <c r="M66" t="s">
+        <v>572</v>
+      </c>
+      <c r="N66" t="s">
+        <v>573</v>
+      </c>
+      <c r="O66" t="s">
+        <v>555</v>
+      </c>
+      <c r="P66" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>80</v>
+      </c>
+      <c r="R66" t="s">
+        <v>81</v>
+      </c>
+      <c r="S66" t="s">
+        <v>81</v>
+      </c>
+      <c r="T66" t="s">
+        <v>81</v>
+      </c>
+      <c r="X66" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>558</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>557</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>559</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>557</v>
+      </c>
+      <c r="AV66" t="s">
+        <v>555</v>
+      </c>
+      <c r="AX66" t="s">
+        <v>560</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF66" t="s">
+        <v>557</v>
+      </c>
+      <c r="BG66" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH66" t="s">
+        <v>561</v>
+      </c>
+      <c r="BJ66" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM66" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ66" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="67" spans="1:69">
+      <c r="A67">
+        <v>108643</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46237</v>
+      </c>
+      <c r="C67" t="s">
+        <v>106</v>
+      </c>
+      <c r="D67" t="s">
+        <v>107</v>
+      </c>
+      <c r="I67" t="s">
+        <v>574</v>
+      </c>
+      <c r="J67" t="s">
+        <v>531</v>
+      </c>
+      <c r="K67" t="s">
+        <v>366</v>
+      </c>
+      <c r="L67" t="s">
+        <v>367</v>
+      </c>
+      <c r="M67" t="s">
+        <v>368</v>
+      </c>
+      <c r="N67" t="s">
+        <v>369</v>
+      </c>
+      <c r="O67" t="s">
+        <v>575</v>
+      </c>
+      <c r="P67" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>80</v>
+      </c>
+      <c r="R67" t="s">
+        <v>81</v>
+      </c>
+      <c r="S67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T67" t="s">
+        <v>81</v>
+      </c>
+      <c r="X67" t="s">
+        <v>577</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="68" spans="1:69">
+      <c r="A68">
+        <v>108632</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46234</v>
+      </c>
+      <c r="C68" t="s">
+        <v>106</v>
+      </c>
+      <c r="D68" t="s">
+        <v>107</v>
+      </c>
+      <c r="H68" t="s">
+        <v>86</v>
+      </c>
+      <c r="I68" t="s">
+        <v>579</v>
+      </c>
+      <c r="J68" t="s">
+        <v>580</v>
+      </c>
+      <c r="K68" t="s">
+        <v>581</v>
+      </c>
+      <c r="L68" t="s">
+        <v>582</v>
+      </c>
+      <c r="M68" t="s">
+        <v>583</v>
+      </c>
+      <c r="N68" t="s">
+        <v>218</v>
+      </c>
+      <c r="O68" t="s">
+        <v>584</v>
+      </c>
+      <c r="P68" t="s">
+        <v>585</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>81</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="X68" t="s">
+        <v>586</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="69" spans="1:69">
+      <c r="A69">
+        <v>108633</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46234</v>
+      </c>
+      <c r="C69" t="s">
+        <v>106</v>
+      </c>
+      <c r="D69" t="s">
+        <v>107</v>
+      </c>
+      <c r="H69" t="s">
+        <v>86</v>
+      </c>
+      <c r="I69" t="s">
+        <v>588</v>
+      </c>
+      <c r="J69" t="s">
+        <v>580</v>
+      </c>
+      <c r="K69" t="s">
+        <v>511</v>
+      </c>
+      <c r="L69" t="s">
+        <v>512</v>
+      </c>
+      <c r="M69" t="s">
+        <v>513</v>
+      </c>
+      <c r="N69" t="s">
+        <v>514</v>
+      </c>
+      <c r="O69" t="s">
+        <v>589</v>
+      </c>
+      <c r="P69" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" t="s">
+        <v>591</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="70" spans="1:69">
+      <c r="A70">
+        <v>108625</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C70" t="s">
+        <v>106</v>
+      </c>
+      <c r="D70" t="s">
+        <v>107</v>
+      </c>
+      <c r="H70" t="s">
+        <v>593</v>
+      </c>
+      <c r="I70" t="s">
+        <v>594</v>
+      </c>
+      <c r="J70" t="s">
+        <v>595</v>
+      </c>
+      <c r="K70" t="s">
+        <v>596</v>
+      </c>
+      <c r="L70" t="s">
+        <v>597</v>
+      </c>
+      <c r="M70" t="s">
+        <v>598</v>
+      </c>
+      <c r="N70" t="s">
+        <v>599</v>
+      </c>
+      <c r="O70" t="s">
+        <v>600</v>
+      </c>
+      <c r="P70" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>81</v>
+      </c>
+      <c r="S70" t="s">
+        <v>81</v>
+      </c>
+      <c r="T70" t="s">
+        <v>81</v>
+      </c>
+      <c r="X70" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>603</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>600</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>604</v>
+      </c>
+      <c r="AB70" t="s">
+        <v>605</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="71" spans="1:69">
+      <c r="A71">
+        <v>108626</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C71" t="s">
+        <v>106</v>
+      </c>
+      <c r="D71" t="s">
+        <v>107</v>
+      </c>
+      <c r="H71" t="s">
+        <v>593</v>
+      </c>
+      <c r="I71" t="s">
+        <v>594</v>
+      </c>
+      <c r="J71" t="s">
+        <v>595</v>
+      </c>
+      <c r="K71" t="s">
+        <v>596</v>
+      </c>
+      <c r="L71" t="s">
+        <v>597</v>
+      </c>
+      <c r="M71" t="s">
+        <v>598</v>
+      </c>
+      <c r="N71" t="s">
+        <v>599</v>
+      </c>
+      <c r="O71" t="s">
+        <v>607</v>
+      </c>
+      <c r="P71" t="s">
+        <v>608</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>80</v>
+      </c>
+      <c r="R71" t="s">
+        <v>81</v>
+      </c>
+      <c r="S71" t="s">
+        <v>81</v>
+      </c>
+      <c r="T71" t="s">
+        <v>81</v>
+      </c>
+      <c r="X71" t="s">
+        <v>609</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="72" spans="1:69">
+      <c r="A72">
+        <v>108627</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C72" t="s">
+        <v>279</v>
+      </c>
+      <c r="D72" t="s">
+        <v>280</v>
+      </c>
+      <c r="I72" t="s">
+        <v>611</v>
+      </c>
+      <c r="J72" t="s">
+        <v>595</v>
+      </c>
+      <c r="K72" t="s">
+        <v>612</v>
+      </c>
+      <c r="L72" t="s">
+        <v>613</v>
+      </c>
+      <c r="M72" t="s">
+        <v>614</v>
+      </c>
+      <c r="N72" t="s">
+        <v>286</v>
+      </c>
+      <c r="O72" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>80</v>
+      </c>
+      <c r="R72" t="s">
+        <v>80</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>81</v>
+      </c>
+      <c r="X72" t="s">
+        <v>611</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="73" spans="1:69">
+      <c r="A73">
+        <v>108628</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C73" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" t="s">
+        <v>107</v>
+      </c>
+      <c r="H73" t="s">
+        <v>86</v>
+      </c>
+      <c r="I73" t="s">
+        <v>617</v>
+      </c>
+      <c r="J73" t="s">
+        <v>595</v>
+      </c>
+      <c r="K73" t="s">
+        <v>581</v>
+      </c>
+      <c r="L73" t="s">
+        <v>582</v>
+      </c>
+      <c r="M73" t="s">
+        <v>583</v>
+      </c>
+      <c r="N73" t="s">
+        <v>218</v>
+      </c>
+      <c r="O73" t="s">
+        <v>618</v>
+      </c>
+      <c r="P73" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>80</v>
+      </c>
+      <c r="R73" t="s">
+        <v>81</v>
+      </c>
+      <c r="S73" t="s">
+        <v>81</v>
+      </c>
+      <c r="T73" t="s">
+        <v>81</v>
+      </c>
+      <c r="X73" t="s">
+        <v>620</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="74" spans="1:69">
+      <c r="A74">
+        <v>108629</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C74" t="s">
+        <v>279</v>
+      </c>
+      <c r="D74" t="s">
+        <v>280</v>
+      </c>
+      <c r="H74" t="s">
+        <v>281</v>
+      </c>
+      <c r="I74" t="s">
+        <v>622</v>
+      </c>
+      <c r="J74" t="s">
+        <v>595</v>
+      </c>
+      <c r="L74" t="s">
+        <v>284</v>
+      </c>
+      <c r="M74" t="s">
+        <v>285</v>
+      </c>
+      <c r="N74" t="s">
+        <v>286</v>
+      </c>
+      <c r="O74" t="s">
+        <v>380</v>
+      </c>
+      <c r="P74" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>80</v>
+      </c>
+      <c r="R74" t="s">
+        <v>81</v>
+      </c>
+      <c r="S74" t="s">
+        <v>81</v>
+      </c>
+      <c r="T74" t="s">
+        <v>81</v>
+      </c>
+      <c r="X74" t="s">
+        <v>622</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="75" spans="1:69">
+      <c r="A75">
+        <v>108631</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C75" t="s">
+        <v>106</v>
+      </c>
+      <c r="D75" t="s">
+        <v>107</v>
+      </c>
+      <c r="H75" t="s">
+        <v>341</v>
+      </c>
+      <c r="I75" t="s">
+        <v>625</v>
+      </c>
+      <c r="J75" t="s">
+        <v>595</v>
+      </c>
+      <c r="K75" t="s">
+        <v>343</v>
+      </c>
+      <c r="L75" t="s">
+        <v>344</v>
+      </c>
+      <c r="M75" t="s">
+        <v>345</v>
+      </c>
+      <c r="N75" t="s">
+        <v>346</v>
+      </c>
+      <c r="O75" t="s">
+        <v>626</v>
+      </c>
+      <c r="P75" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>80</v>
+      </c>
+      <c r="R75" t="s">
+        <v>81</v>
+      </c>
+      <c r="S75" t="s">
+        <v>81</v>
+      </c>
+      <c r="T75" t="s">
+        <v>81</v>
+      </c>
+      <c r="X75" t="s">
+        <v>628</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="76" spans="1:69">
+      <c r="A76">
+        <v>108619</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C76" t="s">
+        <v>398</v>
+      </c>
+      <c r="D76" t="s">
+        <v>399</v>
+      </c>
+      <c r="H76" t="s">
+        <v>86</v>
+      </c>
+      <c r="I76" t="s">
+        <v>630</v>
+      </c>
+      <c r="J76" t="s">
+        <v>631</v>
+      </c>
+      <c r="K76" t="s">
+        <v>401</v>
+      </c>
+      <c r="L76" t="s">
+        <v>402</v>
+      </c>
+      <c r="M76" t="s">
+        <v>403</v>
+      </c>
+      <c r="N76" t="s">
+        <v>209</v>
+      </c>
+      <c r="O76" t="s">
+        <v>632</v>
+      </c>
+      <c r="P76" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>80</v>
+      </c>
+      <c r="R76" t="s">
+        <v>81</v>
+      </c>
+      <c r="S76" t="s">
+        <v>81</v>
+      </c>
+      <c r="T76" t="s">
+        <v>81</v>
+      </c>
+      <c r="X76" t="s">
+        <v>634</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="77" spans="1:69">
+      <c r="A77">
+        <v>108620</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C77" t="s">
+        <v>106</v>
+      </c>
+      <c r="D77" t="s">
+        <v>107</v>
+      </c>
+      <c r="H77" t="s">
+        <v>636</v>
+      </c>
+      <c r="I77" t="s">
+        <v>637</v>
+      </c>
+      <c r="J77" t="s">
+        <v>631</v>
+      </c>
+      <c r="K77" t="s">
+        <v>638</v>
+      </c>
+      <c r="L77" t="s">
+        <v>639</v>
+      </c>
+      <c r="M77" t="s">
+        <v>640</v>
+      </c>
+      <c r="N77" t="s">
+        <v>393</v>
+      </c>
+      <c r="O77" t="s">
+        <v>532</v>
+      </c>
+      <c r="P77" t="s">
+        <v>641</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>80</v>
+      </c>
+      <c r="R77" t="s">
+        <v>81</v>
+      </c>
+      <c r="S77" t="s">
+        <v>81</v>
+      </c>
+      <c r="T77" t="s">
+        <v>81</v>
+      </c>
+      <c r="X77" t="s">
+        <v>642</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="78" spans="1:69">
+      <c r="A78">
+        <v>108621</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C78" t="s">
+        <v>106</v>
+      </c>
+      <c r="D78" t="s">
+        <v>107</v>
+      </c>
+      <c r="H78" t="s">
+        <v>644</v>
+      </c>
+      <c r="I78" t="s">
+        <v>645</v>
+      </c>
+      <c r="J78" t="s">
+        <v>631</v>
+      </c>
+      <c r="K78" t="s">
+        <v>646</v>
+      </c>
+      <c r="L78" t="s">
+        <v>639</v>
+      </c>
+      <c r="M78" t="s">
+        <v>640</v>
+      </c>
+      <c r="N78" t="s">
+        <v>393</v>
+      </c>
+      <c r="O78" t="s">
+        <v>532</v>
+      </c>
+      <c r="P78" t="s">
+        <v>647</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>80</v>
+      </c>
+      <c r="R78" t="s">
+        <v>81</v>
+      </c>
+      <c r="S78" t="s">
+        <v>81</v>
+      </c>
+      <c r="T78" t="s">
+        <v>81</v>
+      </c>
+      <c r="X78" t="s">
+        <v>648</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="79" spans="1:69">
+      <c r="A79">
+        <v>108622</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C79" t="s">
+        <v>106</v>
+      </c>
+      <c r="D79" t="s">
+        <v>107</v>
+      </c>
+      <c r="H79" t="s">
+        <v>650</v>
+      </c>
+      <c r="I79" t="s">
+        <v>651</v>
+      </c>
+      <c r="J79" t="s">
+        <v>631</v>
+      </c>
+      <c r="K79" t="s">
+        <v>646</v>
+      </c>
+      <c r="L79" t="s">
+        <v>639</v>
+      </c>
+      <c r="M79" t="s">
+        <v>640</v>
+      </c>
+      <c r="N79" t="s">
+        <v>393</v>
+      </c>
+      <c r="O79" t="s">
+        <v>532</v>
+      </c>
+      <c r="P79" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>80</v>
+      </c>
+      <c r="R79" t="s">
+        <v>81</v>
+      </c>
+      <c r="S79" t="s">
+        <v>81</v>
+      </c>
+      <c r="T79" t="s">
+        <v>81</v>
+      </c>
+      <c r="X79" t="s">
+        <v>653</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="80" spans="1:69">
+      <c r="A80">
+        <v>108623</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C80" t="s">
+        <v>553</v>
+      </c>
+      <c r="D80" t="s">
+        <v>554</v>
+      </c>
+      <c r="H80" t="s">
+        <v>281</v>
+      </c>
+      <c r="I80" t="s">
+        <v>655</v>
+      </c>
+      <c r="J80" t="s">
+        <v>656</v>
+      </c>
+      <c r="K80" t="s">
+        <v>657</v>
+      </c>
+      <c r="L80" t="s">
+        <v>658</v>
+      </c>
+      <c r="M80" t="s">
+        <v>659</v>
+      </c>
+      <c r="N80" t="s">
+        <v>660</v>
+      </c>
+      <c r="O80" t="s">
+        <v>661</v>
+      </c>
+      <c r="P80" t="s">
+        <v>662</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>80</v>
+      </c>
+      <c r="R80" t="s">
+        <v>81</v>
+      </c>
+      <c r="S80" t="s">
+        <v>81</v>
+      </c>
+      <c r="T80" t="s">
+        <v>81</v>
+      </c>
+      <c r="X80" t="s">
+        <v>663</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="81" spans="1:47">
+      <c r="A81">
+        <v>108624</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C81" t="s">
+        <v>106</v>
+      </c>
+      <c r="D81" t="s">
+        <v>107</v>
+      </c>
+      <c r="H81" t="s">
+        <v>108</v>
+      </c>
+      <c r="I81" t="s">
+        <v>665</v>
+      </c>
+      <c r="J81" t="s">
+        <v>631</v>
+      </c>
+      <c r="K81" t="s">
+        <v>111</v>
+      </c>
+      <c r="L81" t="s">
+        <v>112</v>
+      </c>
+      <c r="M81" t="s">
+        <v>113</v>
+      </c>
+      <c r="N81" t="s">
+        <v>114</v>
+      </c>
+      <c r="O81" t="s">
+        <v>666</v>
+      </c>
+      <c r="P81" t="s">
+        <v>667</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>668</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>666</v>
+      </c>
+      <c r="AB81" t="s">
+        <v>669</v>
+      </c>
+      <c r="AC81" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>670</v>
+      </c>
+      <c r="AK81" t="s">
+        <v>666</v>
+      </c>
+      <c r="AL81" t="s">
+        <v>671</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>672</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ81" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU81" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="82" spans="1:47">
+      <c r="A82">
+        <v>108610</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C82" t="s">
+        <v>106</v>
+      </c>
+      <c r="D82" t="s">
+        <v>107</v>
+      </c>
+      <c r="H82" t="s">
+        <v>674</v>
+      </c>
+      <c r="I82" t="s">
+        <v>675</v>
+      </c>
+      <c r="J82" t="s">
+        <v>656</v>
+      </c>
+      <c r="K82" t="s">
+        <v>676</v>
+      </c>
+      <c r="L82" t="s">
+        <v>677</v>
+      </c>
+      <c r="M82" t="s">
+        <v>678</v>
+      </c>
+      <c r="N82" t="s">
+        <v>679</v>
+      </c>
+      <c r="O82" t="s">
+        <v>680</v>
+      </c>
+      <c r="P82" t="s">
+        <v>681</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>80</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>682</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="83" spans="1:47">
+      <c r="A83">
+        <v>108611</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C83" t="s">
+        <v>106</v>
+      </c>
+      <c r="D83" t="s">
+        <v>107</v>
+      </c>
+      <c r="H83" t="s">
+        <v>674</v>
+      </c>
+      <c r="I83" t="s">
+        <v>684</v>
+      </c>
+      <c r="J83" t="s">
+        <v>656</v>
+      </c>
+      <c r="K83" t="s">
+        <v>676</v>
+      </c>
+      <c r="L83" t="s">
+        <v>677</v>
+      </c>
+      <c r="M83" t="s">
+        <v>678</v>
+      </c>
+      <c r="N83" t="s">
+        <v>679</v>
+      </c>
+      <c r="O83" t="s">
+        <v>680</v>
+      </c>
+      <c r="P83" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>80</v>
+      </c>
+      <c r="R83" t="s">
+        <v>80</v>
+      </c>
+      <c r="S83" t="s">
+        <v>81</v>
+      </c>
+      <c r="T83" t="s">
+        <v>81</v>
+      </c>
+      <c r="V83" t="s">
+        <v>686</v>
+      </c>
+      <c r="X83" t="s">
+        <v>687</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="84" spans="1:47">
+      <c r="A84">
+        <v>108612</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C84" t="s">
+        <v>106</v>
+      </c>
+      <c r="D84" t="s">
+        <v>107</v>
+      </c>
+      <c r="H84" t="s">
+        <v>674</v>
+      </c>
+      <c r="I84" t="s">
+        <v>689</v>
+      </c>
+      <c r="J84" t="s">
+        <v>656</v>
+      </c>
+      <c r="K84" t="s">
+        <v>676</v>
+      </c>
+      <c r="L84" t="s">
+        <v>677</v>
+      </c>
+      <c r="M84" t="s">
+        <v>678</v>
+      </c>
+      <c r="N84" t="s">
+        <v>679</v>
+      </c>
+      <c r="O84" t="s">
+        <v>690</v>
+      </c>
+      <c r="P84" t="s">
+        <v>691</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>80</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
+        <v>692</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="85" spans="1:47">
+      <c r="A85">
+        <v>108613</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C85" t="s">
+        <v>106</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="H85" t="s">
+        <v>86</v>
+      </c>
+      <c r="I85" t="s">
+        <v>694</v>
+      </c>
+      <c r="J85" t="s">
+        <v>656</v>
+      </c>
+      <c r="K85" t="s">
+        <v>695</v>
+      </c>
+      <c r="L85" t="s">
+        <v>522</v>
+      </c>
+      <c r="M85" t="s">
+        <v>523</v>
+      </c>
+      <c r="N85" t="s">
+        <v>524</v>
+      </c>
+      <c r="O85" t="s">
+        <v>696</v>
+      </c>
+      <c r="P85" t="s">
+        <v>697</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>81</v>
+      </c>
+      <c r="S85" t="s">
+        <v>81</v>
+      </c>
+      <c r="T85" t="s">
+        <v>81</v>
+      </c>
+      <c r="X85" t="s">
+        <v>698</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="86" spans="1:47">
+      <c r="A86">
+        <v>108614</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C86" t="s">
+        <v>106</v>
+      </c>
+      <c r="D86" t="s">
+        <v>107</v>
+      </c>
+      <c r="H86" t="s">
+        <v>86</v>
+      </c>
+      <c r="I86" t="s">
+        <v>700</v>
+      </c>
+      <c r="J86" t="s">
+        <v>656</v>
+      </c>
+      <c r="K86" t="s">
+        <v>581</v>
+      </c>
+      <c r="L86" t="s">
+        <v>582</v>
+      </c>
+      <c r="M86" t="s">
+        <v>583</v>
+      </c>
+      <c r="N86" t="s">
+        <v>218</v>
+      </c>
+      <c r="O86" t="s">
+        <v>701</v>
+      </c>
+      <c r="P86" t="s">
+        <v>702</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>80</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>81</v>
+      </c>
+      <c r="X86" t="s">
+        <v>703</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="87" spans="1:47">
+      <c r="A87">
+        <v>108615</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C87" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87" t="s">
+        <v>107</v>
+      </c>
+      <c r="H87" t="s">
+        <v>593</v>
+      </c>
+      <c r="I87" t="s">
+        <v>705</v>
+      </c>
+      <c r="J87" t="s">
+        <v>656</v>
+      </c>
+      <c r="K87" t="s">
+        <v>706</v>
+      </c>
+      <c r="L87" t="s">
+        <v>707</v>
+      </c>
+      <c r="M87" t="s">
+        <v>708</v>
+      </c>
+      <c r="N87" t="s">
+        <v>709</v>
+      </c>
+      <c r="O87" t="s">
+        <v>710</v>
+      </c>
+      <c r="P87" t="s">
+        <v>711</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>80</v>
+      </c>
+      <c r="R87" t="s">
+        <v>81</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>81</v>
+      </c>
+      <c r="X87" t="s">
+        <v>712</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="88" spans="1:47">
+      <c r="A88">
+        <v>108616</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C88" t="s">
+        <v>106</v>
+      </c>
+      <c r="D88" t="s">
+        <v>107</v>
+      </c>
+      <c r="H88" t="s">
+        <v>152</v>
+      </c>
+      <c r="I88" t="s">
+        <v>714</v>
+      </c>
+      <c r="J88" t="s">
+        <v>656</v>
+      </c>
+      <c r="K88" t="s">
+        <v>266</v>
+      </c>
+      <c r="L88" t="s">
+        <v>267</v>
+      </c>
+      <c r="M88" t="s">
+        <v>268</v>
+      </c>
+      <c r="N88" t="s">
+        <v>227</v>
+      </c>
+      <c r="O88" t="s">
+        <v>715</v>
+      </c>
+      <c r="P88" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="X88" t="s">
+        <v>717</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="89" spans="1:47">
+      <c r="A89">
+        <v>108617</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C89" t="s">
+        <v>279</v>
+      </c>
+      <c r="D89" t="s">
+        <v>280</v>
+      </c>
+      <c r="H89" t="s">
         <v>306</v>
       </c>
-      <c r="J32" t="s">
-[...5 lines deleted...]
-      <c r="L32" t="s">
+      <c r="I89" t="s">
+        <v>719</v>
+      </c>
+      <c r="J89" t="s">
+        <v>656</v>
+      </c>
+      <c r="K89" t="s">
         <v>308</v>
       </c>
-      <c r="M32" t="s">
+      <c r="L89" t="s">
         <v>309</v>
       </c>
-      <c r="N32" t="s">
+      <c r="M89" t="s">
         <v>310</v>
       </c>
-      <c r="O32" t="s">
+      <c r="N89" t="s">
         <v>311</v>
       </c>
-      <c r="P32" t="s">
-[...232 lines deleted...]
-      <c r="P36" t="s">
+      <c r="O89" t="s">
+        <v>720</v>
+      </c>
+      <c r="P89" t="s">
+        <v>721</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="X89" t="s">
+        <v>722</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="90" spans="1:47">
+      <c r="A90">
+        <v>108618</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C90" t="s">
+        <v>279</v>
+      </c>
+      <c r="D90" t="s">
+        <v>280</v>
+      </c>
+      <c r="H90" t="s">
+        <v>281</v>
+      </c>
+      <c r="I90" t="s">
+        <v>724</v>
+      </c>
+      <c r="J90" t="s">
+        <v>656</v>
+      </c>
+      <c r="L90" t="s">
+        <v>725</v>
+      </c>
+      <c r="M90" t="s">
+        <v>726</v>
+      </c>
+      <c r="N90" t="s">
+        <v>286</v>
+      </c>
+      <c r="O90" t="s">
+        <v>727</v>
+      </c>
+      <c r="P90" t="s">
+        <v>728</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
+        <v>724</v>
+      </c>
+      <c r="Y90" t="s">
         <v>334</v>
       </c>
-      <c r="Q36" t="s">
-[...656 lines deleted...]
-      <c r="I48" t="s">
+    </row>
+    <row r="91" spans="1:47">
+      <c r="A91">
+        <v>108603</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C91" t="s">
         <v>398</v>
       </c>
-      <c r="J48" t="s">
-[...14 lines deleted...]
-      <c r="O48" t="s">
+      <c r="D91" t="s">
         <v>399</v>
       </c>
-      <c r="P48" t="s">
-[...14 lines deleted...]
-      <c r="X48" t="s">
+      <c r="H91" t="s">
+        <v>86</v>
+      </c>
+      <c r="I91" t="s">
+        <v>729</v>
+      </c>
+      <c r="J91" t="s">
+        <v>730</v>
+      </c>
+      <c r="K91" t="s">
         <v>401</v>
       </c>
-      <c r="Y48" t="s">
+      <c r="L91" t="s">
         <v>402</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" t="s">
+      <c r="M91" t="s">
         <v>403</v>
       </c>
-      <c r="D49" t="s">
-[...70 lines deleted...]
-      <c r="K50" t="s">
+      <c r="N91" t="s">
+        <v>209</v>
+      </c>
+      <c r="O91" t="s">
+        <v>731</v>
+      </c>
+      <c r="P91" t="s">
+        <v>732</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>733</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="92" spans="1:47">
+      <c r="A92">
+        <v>108604</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C92" t="s">
+        <v>398</v>
+      </c>
+      <c r="D92" t="s">
+        <v>399</v>
+      </c>
+      <c r="H92" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" t="s">
+        <v>735</v>
+      </c>
+      <c r="J92" t="s">
+        <v>730</v>
+      </c>
+      <c r="K92" t="s">
+        <v>401</v>
+      </c>
+      <c r="L92" t="s">
+        <v>402</v>
+      </c>
+      <c r="M92" t="s">
+        <v>403</v>
+      </c>
+      <c r="N92" t="s">
+        <v>209</v>
+      </c>
+      <c r="O92" t="s">
+        <v>736</v>
+      </c>
+      <c r="P92" t="s">
+        <v>737</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>738</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="93" spans="1:47">
+      <c r="A93">
+        <v>108605</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C93" t="s">
+        <v>398</v>
+      </c>
+      <c r="D93" t="s">
+        <v>399</v>
+      </c>
+      <c r="H93" t="s">
+        <v>86</v>
+      </c>
+      <c r="I93" t="s">
+        <v>740</v>
+      </c>
+      <c r="J93" t="s">
+        <v>730</v>
+      </c>
+      <c r="K93" t="s">
+        <v>401</v>
+      </c>
+      <c r="L93" t="s">
+        <v>402</v>
+      </c>
+      <c r="M93" t="s">
+        <v>403</v>
+      </c>
+      <c r="N93" t="s">
+        <v>209</v>
+      </c>
+      <c r="O93" t="s">
+        <v>741</v>
+      </c>
+      <c r="P93" t="s">
+        <v>742</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
+        <v>743</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="94" spans="1:47">
+      <c r="A94">
+        <v>108606</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C94" t="s">
+        <v>148</v>
+      </c>
+      <c r="D94" t="s">
+        <v>149</v>
+      </c>
+      <c r="E94" t="s">
+        <v>148</v>
+      </c>
+      <c r="F94" t="s">
+        <v>150</v>
+      </c>
+      <c r="G94" t="s">
+        <v>151</v>
+      </c>
+      <c r="H94" t="s">
+        <v>86</v>
+      </c>
+      <c r="I94" t="s">
+        <v>745</v>
+      </c>
+      <c r="J94" t="s">
+        <v>730</v>
+      </c>
+      <c r="L94" t="s">
+        <v>537</v>
+      </c>
+      <c r="M94" t="s">
+        <v>538</v>
+      </c>
+      <c r="N94" t="s">
+        <v>539</v>
+      </c>
+      <c r="O94" t="s">
+        <v>746</v>
+      </c>
+      <c r="P94" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
+        <v>748</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="95" spans="1:47">
+      <c r="A95">
+        <v>108607</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C95" t="s">
+        <v>106</v>
+      </c>
+      <c r="D95" t="s">
         <v>107</v>
       </c>
-      <c r="L50" t="s">
-[...1108 lines deleted...]
-      <c r="K69" t="s">
+      <c r="H95" t="s">
+        <v>86</v>
+      </c>
+      <c r="I95" t="s">
+        <v>750</v>
+      </c>
+      <c r="J95" t="s">
+        <v>730</v>
+      </c>
+      <c r="K95" t="s">
+        <v>695</v>
+      </c>
+      <c r="L95" t="s">
         <v>522</v>
       </c>
-      <c r="L69" t="s">
+      <c r="M95" t="s">
         <v>523</v>
       </c>
-      <c r="M69" t="s">
+      <c r="N95" t="s">
         <v>524</v>
       </c>
-      <c r="N69" t="s">
-[...1532 lines deleted...]
-      </c>
       <c r="O95" t="s">
-        <v>667</v>
+        <v>751</v>
       </c>
       <c r="P95" t="s">
-        <v>672</v>
+        <v>752</v>
       </c>
       <c r="Q95" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R95" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S95" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T95" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X95" t="s">
-        <v>669</v>
+        <v>753</v>
       </c>
       <c r="Y95" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:25">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="96" spans="1:47">
       <c r="A96">
-        <v>108373</v>
+        <v>108608</v>
       </c>
       <c r="B96" s="1">
-        <v>46184</v>
+        <v>46230</v>
       </c>
       <c r="C96" t="s">
-        <v>143</v>
+        <v>279</v>
       </c>
       <c r="D96" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>280</v>
       </c>
       <c r="I96" t="s">
-        <v>666</v>
+        <v>755</v>
       </c>
       <c r="J96" t="s">
-        <v>671</v>
+        <v>730</v>
       </c>
       <c r="K96" t="s">
-        <v>157</v>
+        <v>756</v>
       </c>
       <c r="L96" t="s">
-        <v>158</v>
+        <v>757</v>
       </c>
       <c r="M96" t="s">
-        <v>159</v>
+        <v>758</v>
       </c>
       <c r="N96" t="s">
-        <v>160</v>
+        <v>286</v>
       </c>
       <c r="O96" t="s">
-        <v>667</v>
+        <v>759</v>
       </c>
       <c r="P96" t="s">
-        <v>674</v>
+        <v>760</v>
       </c>
       <c r="Q96" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R96" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S96" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T96" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X96" t="s">
-        <v>669</v>
+        <v>755</v>
       </c>
       <c r="Y96" t="s">
-        <v>538</v>
+        <v>761</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>108371</v>
+        <v>108609</v>
       </c>
       <c r="B97" s="1">
-        <v>46184</v>
+        <v>46230</v>
       </c>
       <c r="C97" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D97" t="s">
-        <v>144</v>
+        <v>107</v>
       </c>
       <c r="H97" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="I97" t="s">
-        <v>675</v>
+        <v>762</v>
       </c>
       <c r="J97" t="s">
-        <v>671</v>
+        <v>730</v>
       </c>
       <c r="K97" t="s">
-        <v>157</v>
+        <v>353</v>
       </c>
       <c r="L97" t="s">
-        <v>158</v>
+        <v>354</v>
       </c>
       <c r="M97" t="s">
-        <v>159</v>
+        <v>355</v>
       </c>
       <c r="N97" t="s">
-        <v>160</v>
+        <v>356</v>
       </c>
       <c r="O97" t="s">
-        <v>667</v>
+        <v>763</v>
       </c>
       <c r="P97" t="s">
-        <v>676</v>
+        <v>764</v>
       </c>
       <c r="Q97" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R97" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S97" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T97" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X97" t="s">
-        <v>677</v>
+        <v>765</v>
       </c>
       <c r="Y97" t="s">
-        <v>678</v>
+        <v>766</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98">
-        <v>108369</v>
+        <v>108600</v>
       </c>
       <c r="B98" s="1">
-        <v>46184</v>
+        <v>46226</v>
       </c>
       <c r="C98" t="s">
-        <v>679</v>
+        <v>106</v>
       </c>
       <c r="D98" t="s">
-        <v>680</v>
+        <v>107</v>
       </c>
       <c r="H98" t="s">
-        <v>681</v>
+        <v>232</v>
       </c>
       <c r="I98" t="s">
-        <v>682</v>
+        <v>767</v>
       </c>
       <c r="J98" t="s">
-        <v>671</v>
+        <v>768</v>
       </c>
       <c r="K98" t="s">
-        <v>683</v>
+        <v>234</v>
       </c>
       <c r="L98" t="s">
-        <v>684</v>
+        <v>235</v>
       </c>
       <c r="M98" t="s">
-        <v>685</v>
+        <v>236</v>
       </c>
       <c r="N98" t="s">
-        <v>686</v>
+        <v>237</v>
       </c>
       <c r="O98" t="s">
-        <v>687</v>
+        <v>769</v>
+      </c>
+      <c r="P98" t="s">
+        <v>770</v>
       </c>
       <c r="Q98" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R98" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S98" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T98" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X98" t="s">
-        <v>688</v>
+        <v>771</v>
       </c>
       <c r="Y98" t="s">
-        <v>689</v>
+        <v>772</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99">
-        <v>108368</v>
+        <v>108601</v>
       </c>
       <c r="B99" s="1">
-        <v>46184</v>
+        <v>46226</v>
       </c>
       <c r="C99" t="s">
-        <v>679</v>
+        <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>680</v>
+        <v>280</v>
       </c>
       <c r="H99" t="s">
-        <v>681</v>
+        <v>281</v>
       </c>
       <c r="I99" t="s">
-        <v>690</v>
+        <v>773</v>
       </c>
       <c r="J99" t="s">
-        <v>671</v>
+        <v>774</v>
       </c>
       <c r="K99" t="s">
-        <v>683</v>
+        <v>775</v>
       </c>
       <c r="L99" t="s">
-        <v>684</v>
+        <v>776</v>
       </c>
       <c r="M99" t="s">
-        <v>691</v>
+        <v>777</v>
       </c>
       <c r="N99" t="s">
-        <v>686</v>
+        <v>778</v>
       </c>
       <c r="O99" t="s">
-        <v>692</v>
+        <v>779</v>
+      </c>
+      <c r="P99" t="s">
+        <v>780</v>
       </c>
       <c r="Q99" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R99" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S99" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T99" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X99" t="s">
-        <v>693</v>
+        <v>781</v>
       </c>
       <c r="Y99" t="s">
-        <v>694</v>
+        <v>782</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100">
-        <v>108365</v>
+        <v>108593</v>
       </c>
       <c r="B100" s="1">
-        <v>46183</v>
+        <v>46225</v>
       </c>
       <c r="C100" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D100" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H100" t="s">
-        <v>71</v>
+        <v>232</v>
       </c>
       <c r="I100" t="s">
-        <v>695</v>
+        <v>783</v>
       </c>
       <c r="J100" t="s">
-        <v>696</v>
+        <v>768</v>
       </c>
       <c r="K100" t="s">
-        <v>697</v>
+        <v>234</v>
       </c>
       <c r="L100" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="M100" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="N100" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="O100" t="s">
-        <v>698</v>
+        <v>784</v>
       </c>
       <c r="P100" t="s">
-        <v>194</v>
+        <v>785</v>
       </c>
       <c r="Q100" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R100" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S100" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T100" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X100" t="s">
-        <v>695</v>
+        <v>786</v>
       </c>
       <c r="Y100" t="s">
-        <v>699</v>
+        <v>787</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101">
-        <v>108361</v>
+        <v>108594</v>
       </c>
       <c r="B101" s="1">
-        <v>46182</v>
+        <v>46225</v>
       </c>
       <c r="C101" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="D101" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="H101" t="s">
-        <v>71</v>
+        <v>232</v>
       </c>
       <c r="I101" t="s">
-        <v>700</v>
+        <v>783</v>
       </c>
       <c r="J101" t="s">
-        <v>701</v>
+        <v>768</v>
+      </c>
+      <c r="K101" t="s">
+        <v>234</v>
       </c>
       <c r="L101" t="s">
-        <v>74</v>
+        <v>235</v>
       </c>
       <c r="M101" t="s">
-        <v>75</v>
+        <v>236</v>
       </c>
       <c r="N101" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="O101" t="s">
-        <v>702</v>
+        <v>784</v>
       </c>
       <c r="P101" t="s">
-        <v>703</v>
+        <v>785</v>
       </c>
       <c r="Q101" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R101" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S101" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T101" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>81</v>
       </c>
       <c r="X101" t="s">
-        <v>700</v>
+        <v>786</v>
       </c>
       <c r="Y101" t="s">
-        <v>704</v>
+        <v>787</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102">
-        <v>108359</v>
+        <v>108595</v>
       </c>
       <c r="B102" s="1">
-        <v>46182</v>
+        <v>46225</v>
       </c>
       <c r="C102" t="s">
-        <v>143</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>144</v>
+        <v>280</v>
       </c>
       <c r="H102" t="s">
-        <v>104</v>
+        <v>788</v>
       </c>
       <c r="I102" t="s">
-        <v>705</v>
+        <v>789</v>
       </c>
       <c r="J102" t="s">
-        <v>701</v>
+        <v>768</v>
       </c>
       <c r="K102" t="s">
-        <v>157</v>
+        <v>790</v>
       </c>
       <c r="L102" t="s">
-        <v>706</v>
+        <v>791</v>
       </c>
       <c r="M102" t="s">
-        <v>159</v>
+        <v>792</v>
       </c>
       <c r="N102" t="s">
-        <v>160</v>
+        <v>793</v>
       </c>
       <c r="O102" t="s">
-        <v>707</v>
+        <v>794</v>
       </c>
       <c r="P102" t="s">
-        <v>708</v>
+        <v>795</v>
       </c>
       <c r="Q102" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R102" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S102" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T102" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X102" t="s">
-        <v>709</v>
+        <v>796</v>
       </c>
       <c r="Y102" t="s">
-        <v>710</v>
+        <v>569</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103">
-        <v>108358</v>
+        <v>108597</v>
       </c>
       <c r="B103" s="1">
-        <v>46182</v>
+        <v>46225</v>
       </c>
       <c r="C103" t="s">
         <v>69</v>
       </c>
       <c r="D103" t="s">
         <v>70</v>
       </c>
+      <c r="H103" t="s">
+        <v>71</v>
+      </c>
       <c r="I103" t="s">
-        <v>711</v>
+        <v>797</v>
       </c>
       <c r="J103" t="s">
-        <v>701</v>
+        <v>768</v>
       </c>
       <c r="K103" t="s">
-        <v>167</v>
+        <v>74</v>
       </c>
       <c r="L103" t="s">
-        <v>168</v>
+        <v>75</v>
       </c>
       <c r="M103" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="N103" t="s">
-        <v>76</v>
+        <v>798</v>
       </c>
       <c r="O103" t="s">
-        <v>712</v>
+        <v>799</v>
       </c>
       <c r="Q103" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R103" t="s">
         <v>80</v>
       </c>
       <c r="S103" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T103" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X103" t="s">
-        <v>713</v>
-[...940 lines deleted...]
-        <v>778</v>
+        <v>800</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>801</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>