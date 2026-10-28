--- v0 (2025-11-03)
+++ v1 (2026-10-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="169">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -225,83 +225,125 @@
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Trojanovice</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Trojanovice, Trojanovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>p.č. 2389, p.č. 2390</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 2389 s druhem pozemku  lesní pozemek o výměře 1224 m2 a p. č. 2390 s druhem pozemku  lesní pozemek o výměře 1852 m2 v k.ú. Trojanovice.</t>
+  </si>
+  <si>
+    <t>404340</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>p. č. st. 1758 a p. č. st. 1759</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 1759 s druhem pozemku zastavěná plocha a nádvoří o výměře 44 m2 a p. č. st. 1758 s druhem pozemku zastavěná plocha a nádvoří o výměře 21 m2.</t>
+  </si>
+  <si>
+    <t>164000</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství ČR</t>
   </si>
   <si>
     <t>pozemky v k.ú. Trojanovice</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>956911111</t>
   </si>
   <si>
     <t>jan.mavrev@lesycr.cz</t>
   </si>
   <si>
     <t>Ján Mavrev</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p., OŘ severní Morava</t>
   </si>
   <si>
-    <t>Trojanovice, Trojanovice, okres Nový Jičín</t>
-[...1 lines deleted...]
-  <si>
     <t>st.1781, st.1783</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>pozemky p.č. st. 1781 o výměře 69 m2, p.č. st. 1783 o výměře 27 m2, vše zastavěná plocha a nádvoří v k.ú. Trojanovice (bez stavby, stavba cizího vlastníka, předkupní právo vlastníka stavby dle OZ)</t>
   </si>
   <si>
     <t>160000</t>
   </si>
   <si>
     <t>LČR, s.p.</t>
   </si>
   <si>
     <t>Prodej pozemku parc.č. 3744/63 v k.ú. Trojanovice</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>956951217</t>
   </si>
   <si>
     <t>pavla.kovalska@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Pavla Kovalská</t>
   </si>
   <si>
     <t>951</t>
@@ -315,86 +357,86 @@
   <si>
     <t>80590</t>
   </si>
   <si>
     <t>2025-07-10</t>
   </si>
   <si>
     <t>st.1571, st.1622, st.1623, st.1668, 2370/48, 3824</t>
   </si>
   <si>
     <t>pozemky p.č. st.1571 o výměře 51 m2, p.č. st.1622 o výměře 13 m2, p.č. st.1623 o výměře 30 m2, st.1668 o výměře 110 m2, vše zastavěná plocha a nádvoří, p.č. 2370/48  ostatní plocha o výměře 386 m2, p.č. 3824 ostatní plocha o výměře 32 m2 vše v k.ú. Trojanovice (předkupní právo vlastníka stavby dle OZ)</t>
   </si>
   <si>
     <t>798940</t>
   </si>
   <si>
     <t>DIAMO, státní podnik</t>
   </si>
   <si>
     <t>sjfywke</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu</t>
   </si>
   <si>
+    <t>D550 - Pozemky a stavby v k. ú. Trojanovice</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Sopuchová, MBA, LL.M.</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>942/1</t>
+  </si>
+  <si>
+    <t>č.p. 535</t>
+  </si>
+  <si>
+    <t>Předmětem převodu jsou pozemky (nebo jejich části) a stavby včetně všech součástí a příslušenství. Nemovité věci, podléhající zápisu do KN, jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Nový Jičín, na LV č. 959, č. 2600 a č. 2601 pro k. ú. Trojanovice a obec Trojanovice. Převáděné nemovité věci evidované v KN jsou zvýrazněny v přiložených LV. Předmětem převodu jsou také stavby, které nepodléhají zápisu do katastru nemovitostí. Dále je předmětem převodu movitý majetek. V době zveřejnění nabídky není dokončen oddělovací geometrický plán na dělení a scelení pozemků p. č. 942/1 a p. č. 3893 (býv. p. č. st. 1694). V rámci oddělovacího GP dojde ke změně číselného značení parcel, které budou zapsány současně se změnou vlastnického práva, na kterých se  době zveřejnění nabídky nachází stavby a které budou do doby převodu fyzicky zlikvidovány (dojde ke změně číselného označení a změně stavební parcely na parcelu pozemkovou). Změna označení se týká mj. pozemků p. č. st. 1601, p. č. st. 1695, p. č. st. 1696, p. č. st. 1697. Hodnota převáděných nemovitostí byla stanovena znaleckým posudkem č. 4370-065/2025 ze dne 6. 4. 2025 zpracovaným znalcem Ing. Vlastimilem Outlým, se sídlem Doudlevedská 495/22, 301 00  Plzeň. Převáděné pozemky se nachází v dobývacím prostoru Trojanovice (černé uhlí), stanoveném v Rozhodnutí FMPE zn. 913/31 ze dne 30.06.1989 pro OKD, a.s. Vydáním Rozhodnutí OBÚ Ostrava č.j. 06066/2021/OBÚ-05 ze dne 18. 2. 2021 bylo vlastnictví DP přeevidováno na s. p. DIAMO. Dobývací prostor není předmětem převodu. K převáděným pozemkům jsou zřízena věcná břemena zapsaná na LV č. 959 pro k. ú. Trojanovice. Současně s uzavřením smlouvy, v souvislosti s ukončováním hornické činnosti, bude ošetřeno budoucí zřízení věcných břemen, a to monitoringu a zabezpečení, chůze a jízdy, umístění ohlubňových povalů, manipulačního prostoru a umístění mezideoponie. Zřízení věcných břemen bude ve všech případech časově neomezené a bude zřízeno “in rem” ve prospěch vlastníka důlní infrastruktury a ohlubňových povalů. Věcná břemena budou zřízena za jednorázovou úhradu 500,00 Kč bez DPH za každé příslušné věcné břemeno. Smlouvou o zřízení věcného břemene ze dne 20. 5. 2002 mezi OKD, a.s., a ČEZ Distribuce, a.s., bylo zřízeno věcné břemeno práva ponechání stávajícího umístění technologického zařízení včetně práva vstupu za účelem provozování, provádění údržby a oprav v objektu rozvodny na pozemku p. č. st. 1388 v k. ú. Trojanovice ve vlastnictví ČEZ Distribuce, a.s. Toto věcné břemeno je zapsáno na LV č. 2323 pro k. ú. Trojanovice, a to ve prospěch společnosti OKD, a.s., a to formou In Personam, tzn., že toto věcné břemeno nepřešlo na nového vlastníka technologického zařízení (DIAMO, s. p.). Dle vyjádření ČEZ Distribuce, a.s., ze dne 20. 3. 2025 má zájem uzavřít nové věcné břemeno práva k technologickému zařízení, již s novým vlastníkem. Za účelem zajištění volného přístupu a příjezdu k inženýrským sítím vybudovaným v areálu bývalého Dolu Frenštát (inženýrské sítě jsou předmětem převodu) je v současnosti uzavřena nájemní smlouva, kde státní podnik DIAMO vystupuje v pozici nájemce. S tímto převodem jsou spojeny náklady nad rámec vyčíslené požadované ceny v celkové výši 296 000,00 Kč bez DPH. Tyto náklady musí zájemce uhradit před podpisem smlouvy o převodu předmětného majetku.</t>
+  </si>
+  <si>
+    <t>201649573.25</t>
+  </si>
+  <si>
     <t>D550 - Pozemky v k. ú. Trojanovice</t>
   </si>
   <si>
-    <t>2025-05-15</t>
-[...13 lines deleted...]
-  <si>
     <t>Předmětem převodu je část pozemku p. č. 942/1 – ostatní plocha, jiná plocha o výměře cca 11 151 m2 z celkové výměry 219 498 m2, část pozemku p. č. st. 1694 – zastavěná plocha a nádvoří o výměře cca 874  m2 z celkové výměry 940 m2, pozemek p. č. 962/4 – ostatní plocha, jiná plocha o výměře 730 m2, pozemek p. č. 3661 – ostatní plocha, ostatní komunikace o výměře 3 689 m2, pozemek p. č. st. 1501 – zastavěná plocha a nádvoří o výměře 2 408 m2 a oplocení studny na pozemku p. č. 962/4. Všechny pozemky zapsané na LV č. 959 pro k. ú. a obec Trojanovice, Moravskoslezský kraj. Převáděné nemovité věci evidované v KN jsou uvedeny v přiloženém LV. V době zveřejnění nabídky není dokončen oddělovací geometrický plán na dělení a scelení pozemků p. č. 942/1 a p. č. 3893 (dříve p. č. st. 1694). V rámci oddělovacího GP dojde ke změně číselného značení parcel, které budou zapsány současně se změnou vlastnického práva. Změna označení se také týká pozemku p. č. st. 1501, na kterém se v době zveřejnění nabídky nachází stavba, která bude do doby převodu fyzicky zlikvidována (dojde ke změně číselného označení a změně stavební parcely na parcelu pozemkovou). Pozemek p. č. 3661 v obci a k. ú. Trojanovice je dotčen 2 stavbami cizích vlastníků. Převáděné pozemky se nachází v dobývacím prostoru Trojanovice (černé uhlí), stanoveném v Rozhodnutí FMPE zn. 913/31 ze dne 30.06.1989 pro OKD, a.s. Vydáním Rozhodnutí OBÚ Ostrava č.j. 06066/2021/OBÚ-05 ze dne 18. 2. 2021 bylo vlastnictví DP přeevidováno na s. p. DIAMO. Dobývací prostor není předmětem převodu. K převáděným pozemkům jsou zřízena věcná břemena zapsaná na LV č. 959 pro k. ú. Trojanovice.</t>
   </si>
   <si>
     <t>8850000</t>
   </si>
   <si>
-    <t>D550 - Pozemky a stavby v k. ú. Trojanovice</t>
-[...10 lines deleted...]
-  <si>
     <t>pozemky v k.ú Trojanovice</t>
   </si>
   <si>
     <t>2024-06-09</t>
   </si>
   <si>
     <t>2389/2 GP, 2390/2 GP</t>
   </si>
   <si>
     <t>část pozemku p.č. 2389/2 o výměře 884 m2 lesní pozemek a p.č. 2390/2 o výměře 1734 m2 lesní pozemek vše v k.ú. Trojanovice dle GP č.4312-21/2022</t>
   </si>
   <si>
     <t>120000</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Trojanovice</t>
   </si>
   <si>
     <t>2023-11-27</t>
   </si>
   <si>
     <t>725257880</t>
   </si>
   <si>
     <t>radvana.stonavska@lesycr.cz</t>
@@ -408,75 +450,75 @@
   <si>
     <t>3731/6</t>
   </si>
   <si>
     <t>prodej pozemku, vodní plocha, o výměře 324 m2</t>
   </si>
   <si>
     <t>42000</t>
   </si>
   <si>
     <t>2023-08-03</t>
   </si>
   <si>
     <t>st.2127, p.č. 34/4, p.č. 37/3</t>
   </si>
   <si>
     <t>pozemky p.č. st.2127 o výměře 29 m2, p.č. 34/4 vodní plocha o výměře 205 m2, p.č. 37/3 trvalý travný porost o výměře 1127 m2 vše v k.ú. Trojanovice (předkupní právo + PHO vodojemu)</t>
   </si>
   <si>
     <t>700000</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo zemědělství ČR </t>
   </si>
   <si>
+    <t>pozemek p.č. st.1932 v kú Trojanovice</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>st.1932</t>
+  </si>
+  <si>
+    <t>pozemek p.č. st.1932 zastavěná ploch o výměře 10 m2 kú Trojanovice (předkupní právo vlastníka stavby)</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
     <t>pozemek p.č. st. 218/2 k.ú. Trojanovice</t>
   </si>
   <si>
-    <t>2022-08-08</t>
-[...1 lines deleted...]
-  <si>
     <t>st.218/2</t>
   </si>
   <si>
     <t>pozemek p.č. st.218/2 zastavěná plocha o výměře 12 m2  v k.ú. Trojanovice (předkupní právo vlastníka stavby)</t>
   </si>
   <si>
     <t>11000</t>
-  </si>
-[...10 lines deleted...]
-    <t>10000</t>
   </si>
   <si>
     <t>D700</t>
   </si>
   <si>
     <t>2021-10-18</t>
   </si>
   <si>
     <t>607067355</t>
   </si>
   <si>
     <t>kabastova@diamo.cz</t>
   </si>
   <si>
     <t>Bc. Petra Kabaštová</t>
   </si>
   <si>
     <t>odbor ZNHČ</t>
   </si>
   <si>
     <t>942/3</t>
   </si>
   <si>
     <t>Prodávaný majetek je v účetní evidenci odštěpného závodu DARKOV. Jedná se o trvale nepotřebný majetek, který státní podnik DIAMO ke své činnosti nepotřebuje a v budoucnu nehodlá využívat. Nemovitá věc je zapsána u Katastrálního úřadu pro Moravskoslezský kraj, Katastrální pracoviště Nový Jičín, na LV č. 959 pro k. ú. a obec Trojanovice. Jedná se o převod pozemku p. č. 942/3 – ostatní plocha, jiná plocha o výměře 3 935 m², který je GP č. 4105-109/2020 oddělen z pozemku p. č. 942/1 – ostatní plocha, jiná plocha o celkové výměře 223 433 m², vše v k. ú. a obec Trojanovice. Pozemek se nachází na okraji areálu Dolu Frenštát. Zápis odděleného pozemku bude v katastru nemovitostí proveden společně se změnou vlastníka.Přístup na pozemek p. č. 942/3 je zajištěn z veřejně přístupné komunikace (veřejně přístupná účelová komunikace a silnice I. třídy). Na pozemku je travní porost a náletové dřeviny. Pozemek je zatížen věcným břemenem zřizování a provozování vedení ‒ zemní vedení elektrické distribuční sítě  VN 22 kV - celková výměra věcného břemene na pozemku p. č. 942/3 činí 45 m2.</t>
   </si>
@@ -814,51 +856,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ13"/>
+  <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" customWidth="1"/>
     <col min="9" max="9" width="190.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="33.7109375" customWidth="1"/>
     <col min="14" max="14" width="47.7109375" customWidth="1"/>
     <col min="15" max="15" width="44.7109375" customWidth="1"/>
     <col min="16" max="16" width="51.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
@@ -1103,54 +1145,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105201</v>
+        <v>108236</v>
       </c>
       <c r="B2" s="1">
-        <v>45869</v>
+        <v>46161</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1162,686 +1204,804 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105063</v>
+        <v>108199</v>
       </c>
       <c r="B3" s="1">
-        <v>45842</v>
+        <v>46153</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J3" t="s">
         <v>84</v>
       </c>
-      <c r="I3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="L3" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="M3" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="N3" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="O3" t="s">
         <v>78</v>
       </c>
       <c r="P3" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="Y3" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>104899</v>
+        <v>105201</v>
       </c>
       <c r="B4" s="1">
-        <v>45817</v>
+        <v>45869</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="I4" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="J4" t="s">
+        <v>90</v>
+      </c>
+      <c r="K4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N4" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="O4" t="s">
         <v>78</v>
       </c>
       <c r="P4" t="s">
         <v>95</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
         <v>96</v>
       </c>
       <c r="Y4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>104637</v>
+        <v>105063</v>
       </c>
       <c r="B5" s="1">
-        <v>45762</v>
+        <v>45842</v>
       </c>
       <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" t="s">
         <v>98</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>99</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>100</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>101</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>102</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>103</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O5" t="s">
         <v>78</v>
       </c>
       <c r="P5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y5" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>104638</v>
+        <v>104899</v>
       </c>
       <c r="B6" s="1">
-        <v>45762</v>
+        <v>45817</v>
       </c>
       <c r="C6" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="I6" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="J6" t="s">
-        <v>102</v>
+        <v>108</v>
+      </c>
+      <c r="K6" t="s">
+        <v>91</v>
       </c>
       <c r="L6" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="M6" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="N6" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="O6" t="s">
         <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
-      <c r="V6" t="s">
+      <c r="X6" t="s">
         <v>110</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>101818</v>
+        <v>104638</v>
       </c>
       <c r="B7" s="1">
-        <v>45421</v>
+        <v>45762</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="I7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>116</v>
       </c>
       <c r="L7" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="N7" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="O7" t="s">
         <v>78</v>
       </c>
       <c r="P7" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
+      <c r="V7" t="s">
+        <v>121</v>
+      </c>
       <c r="X7" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="Y7" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>100064</v>
+        <v>104637</v>
       </c>
       <c r="B8" s="1">
-        <v>45240</v>
+        <v>45762</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="H8" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="I8" t="s">
+        <v>124</v>
+      </c>
+      <c r="J8" t="s">
+        <v>116</v>
+      </c>
+      <c r="L8" t="s">
+        <v>117</v>
+      </c>
+      <c r="M8" t="s">
         <v>118</v>
       </c>
-      <c r="J8" t="s">
+      <c r="N8" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
       <c r="O8" t="s">
         <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
         <v>125</v>
       </c>
       <c r="Y8" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>98143</v>
+        <v>101818</v>
       </c>
       <c r="B9" s="1">
-        <v>45110</v>
+        <v>45421</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="J9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="N9" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="O9" t="s">
         <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Y9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>96713</v>
+        <v>100064</v>
       </c>
       <c r="B10" s="1">
-        <v>44750</v>
+        <v>45240</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="I10" t="s">
         <v>132</v>
       </c>
       <c r="J10" t="s">
         <v>133</v>
       </c>
       <c r="K10" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="L10" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="M10" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="N10" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="O10" t="s">
         <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="Y10" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>96712</v>
+        <v>98143</v>
       </c>
       <c r="B11" s="1">
-        <v>44750</v>
+        <v>45110</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="K11" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="L11" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="M11" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="O11" t="s">
         <v>78</v>
       </c>
       <c r="P11" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="Y11" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>95434</v>
+        <v>96712</v>
       </c>
       <c r="B12" s="1">
-        <v>44456</v>
+        <v>44750</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>100</v>
+        <v>145</v>
       </c>
       <c r="I12" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J12" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="K12" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="M12" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="N12" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="O12" t="s">
         <v>78</v>
       </c>
       <c r="P12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Y12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>88639</v>
+        <v>96713</v>
       </c>
       <c r="B13" s="1">
-        <v>43641</v>
+        <v>44750</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="I13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J13" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="K13" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="L13" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="M13" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="N13" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="O13" t="s">
         <v>78</v>
       </c>
+      <c r="P13" t="s">
+        <v>152</v>
+      </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
+      <c r="X13" t="s">
+        <v>153</v>
+      </c>
       <c r="Y13" t="s">
         <v>154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14">
+        <v>95434</v>
+      </c>
+      <c r="B14" s="1">
+        <v>44456</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" t="s">
+        <v>114</v>
+      </c>
+      <c r="I14" t="s">
+        <v>155</v>
+      </c>
+      <c r="J14" t="s">
+        <v>156</v>
+      </c>
+      <c r="K14" t="s">
+        <v>157</v>
+      </c>
+      <c r="L14" t="s">
+        <v>158</v>
+      </c>
+      <c r="M14" t="s">
+        <v>159</v>
+      </c>
+      <c r="N14" t="s">
+        <v>160</v>
+      </c>
+      <c r="O14" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>80</v>
+      </c>
+      <c r="R14" t="s">
+        <v>81</v>
+      </c>
+      <c r="S14" t="s">
+        <v>81</v>
+      </c>
+      <c r="T14" t="s">
+        <v>81</v>
+      </c>
+      <c r="X14" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15">
+        <v>88639</v>
+      </c>
+      <c r="B15" s="1">
+        <v>43641</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" t="s">
+        <v>164</v>
+      </c>
+      <c r="J15" t="s">
+        <v>165</v>
+      </c>
+      <c r="K15" t="s">
+        <v>166</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
+        <v>167</v>
+      </c>
+      <c r="O15" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>80</v>
+      </c>
+      <c r="R15" t="s">
+        <v>81</v>
+      </c>
+      <c r="S15" t="s">
+        <v>81</v>
+      </c>
+      <c r="T15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>