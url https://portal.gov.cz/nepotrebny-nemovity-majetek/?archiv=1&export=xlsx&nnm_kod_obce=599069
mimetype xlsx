--- v0 (2025-12-30)
+++ v1 (2026-09-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="132">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,141 +219,162 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Převod pozemku p. č. 4416 v k. ú. Orlová</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Orlová, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 4416 – zahrada o výměře 425 m2, zapsaný na LV č. 948 pro k. ú. Orlová, obec Orlová, u katastrálního úřadu pro Moravskoslezský kraj, katastrálního pracoviště Karviná. Převáděný pozemek se nachází v: - v platném dobývacím prostoru Karviná – Doly I pro černé uhlí, který je ve správě Diamo, s. p. - v území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování - v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. V případě stavební činnosti na/v Předmětu koupě je nutno tuto skutečnost zohlednit. Hodnota převáděné nemovitosti byla stanovena znaleckým posudkem č. 016356/2026 ze dne 26. 2. 2026, vyhotoveném znalkyní Ing. Pavlou Brady, se sídlem: Náměstí Osvoboditelů 78/2, 746 01, Opava – Město</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství ČR</t>
   </si>
   <si>
     <t>pozemek v k.ú. Horní Lutyně, obec Orlová</t>
   </si>
   <si>
     <t>2025-07-10</t>
   </si>
   <si>
     <t>956911111</t>
   </si>
   <si>
     <t>jan.mavrev@lesycr.cz</t>
   </si>
   <si>
     <t>Ján Mavrev</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p., OŘ severní Morava</t>
   </si>
   <si>
     <t>Horní Lutyně, Orlová, okres Karviná</t>
   </si>
   <si>
     <t>3850/2</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>pozemek p.č. 3850/2 ostatní plocha o výměře 227 m2 k.ú. Horní Lutyně</t>
   </si>
   <si>
     <t>162840</t>
   </si>
   <si>
-    <t>DIAMO, státní podnik</t>
-[...7 lines deleted...]
-  <si>
     <t>D500 - pozemky k. ú. Poruba u Orlové, areál bývalého Dolu Václav</t>
   </si>
   <si>
     <t>2024-05-26</t>
   </si>
   <si>
     <t>606146618</t>
   </si>
   <si>
     <t>roman@diamo.cz</t>
   </si>
   <si>
-    <t>Ing. Kamil Roman</t>
-[...1 lines deleted...]
-  <si>
     <t>Oddělení majetku</t>
   </si>
   <si>
     <t>Poruba u Orlové, Orlová, okres Karviná</t>
   </si>
   <si>
     <t>1691/4</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 1691/4 – ostatní plocha, manipulační plocha o výměře 10 647 m2, p. č. 1691/6 – ostatní plocha, manipulační plocha o výměře 107 m2, p. č. 1691/7 – ostatní plocha, manipulační plocha o výměře 28 m2, p. č. 1691/8 – ostatní plocha, manipulační plocha o výměře 272 m2, p. č. 1692 – ostatní plocha, manipulační plocha o výměře 76 m2, p. č. 1701 – ostatní plocha, manipulační plocha o výměře 463 m2, p. č. 1702 – ostatní plocha, manipulační plocha o výměře 49 m2, p. č. 1711 – ostatní plocha, manipulační plocha o výměře 490 m2 a p. č. 1715 – ostatní plocha, manipulační plocha o výměře 159 m2, vše v k. ú. Poruba u Orlové, areál bývalého Dolu Václav. Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrální pracoviště Karviná, na LV č. 5167 pro k. ú. Poruba u Orlové, obec Orlová. Součástí převodu je zpevněná plocha na části pozemku p. č. 1691/4 o výměře 1 359 m2. Spolu s převodem výše uvedeného majetku bude smlouvou o zřízení služebnosti po částech pozemku p. č. 1691/4 v k. ú. Poruba u Orlové uzavřena ve prospěch vlastníka pozemků p. č. 1691/5 a p. č. 1706 v k. ú. Poruba u Orlové (DIAMO, s. p.) služebnost stezky a cesty v rozsahu dle GP č. 2888-26/2021 pro k. ú. Poruba u Orlové písmena A a B a dle GP č. 1911-14/2010 pro k. ú. Poruba u Orlové v celkové výši 500,00 Kč bez DPH (605,00 Kč včetně DPH) za účelem přístupu ke zlikvidovaným HDD Václav 1 a Václav 2 na pozemcích p. č. 1691/5 a p. č. 1706 v k. ú. Poruba u Orlové. Tuto služebnost hradí DIAMO, s. p. Předmět převodu se nachází v bývalém dobývacím prostoru pro černé uhlí Petřvald II, který byl Rozhodnutím OBÚ Ostrava zrušen. Současně se předmět prodeje nachází ve zvláštním dobývacím prostoru Petřvald IV, pro hořlavý zemní plyn, který je ve správě obchodní společnosti Green Gas DPB, a.s. Na části pozemku p. č. 1691/4 v k. ú. Poruba u Orlové je situována stavební uzávěra stanovená rozhodnutím čj. Výst. 3152/98/Št ze dne 25. 11. 1998 kolem zlikvidovaných důlních děl Václav 1 na pozemku p. č. 1691/5 v k. ú. Poruba u Orlové a Václav 2 na pozemku p. č. 1706 v k. ú. Poruba u Orlové. Předmět převodu je situován v území kategorizovaném jako území ověřené bez výstupů resp. zajištěné proti výstupům metanu na povrch. Níže uvedená požadovaná cena je včetně DPH.</t>
   </si>
   <si>
     <t>9801000</t>
   </si>
   <si>
     <t>pozemek k.ú. Orlová</t>
   </si>
   <si>
     <t>2023-12-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Orlová, Orlová, okres Karviná</t>
   </si>
   <si>
     <t>3389/2</t>
   </si>
   <si>
     <t>pozemek p.č. 3389/2 ostatní plocha 167 m2 v k.ú. Orlová</t>
   </si>
   <si>
     <t>90000</t>
   </si>
   <si>
     <t>MPO ČR</t>
   </si>
   <si>
     <t>Nepotřebný nemovitý majetek</t>
   </si>
   <si>
     <t>2023-04-28</t>
   </si>
   <si>
     <t>725 818 267</t>
   </si>
   <si>
     <t>reitz@diamo.cz</t>
   </si>
@@ -724,71 +745,71 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ7"/>
+  <dimension ref="A1:BQ8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" customWidth="1"/>
     <col min="9" max="9" width="134.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="22.7109375" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" customWidth="1"/>
-    <col min="14" max="14" width="47.7109375" customWidth="1"/>
+    <col min="14" max="14" width="81.7109375" customWidth="1"/>
     <col min="15" max="15" width="40.7109375" customWidth="1"/>
     <col min="16" max="16" width="71.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
     <col min="24" max="24" width="2553.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
@@ -1013,394 +1034,450 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>104900</v>
+        <v>108135</v>
       </c>
       <c r="B2" s="1">
-        <v>45817</v>
+        <v>46142</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>101696</v>
+        <v>104900</v>
       </c>
       <c r="B3" s="1">
-        <v>45405</v>
+        <v>45817</v>
       </c>
       <c r="C3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>85</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>86</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>87</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>88</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>89</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>90</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>91</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>92</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>93</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R3" t="s">
+        <v>80</v>
+      </c>
+      <c r="S3" t="s">
+        <v>80</v>
+      </c>
+      <c r="T3" t="s">
+        <v>80</v>
+      </c>
+      <c r="X3" t="s">
         <v>94</v>
       </c>
-      <c r="Q3" t="s">
-[...11 lines deleted...]
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>100169</v>
+        <v>101696</v>
       </c>
       <c r="B4" s="1">
-        <v>45253</v>
+        <v>45405</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
+        <v>96</v>
+      </c>
+      <c r="J4" t="s">
         <v>97</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>98</v>
       </c>
-      <c r="K4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M4" t="s">
         <v>75</v>
       </c>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="O4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="Y4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>97695</v>
+        <v>100169</v>
       </c>
       <c r="B5" s="1">
-        <v>45014</v>
+        <v>45253</v>
       </c>
       <c r="C5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" t="s">
         <v>84</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>85</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K5" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="L5" t="s">
+        <v>89</v>
+      </c>
+      <c r="M5" t="s">
+        <v>90</v>
+      </c>
+      <c r="N5" t="s">
+        <v>91</v>
+      </c>
+      <c r="O5" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" t="s">
         <v>107</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
         <v>108</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Y5" t="s">
         <v>109</v>
-      </c>
-[...22 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>95408</v>
+        <v>97695</v>
       </c>
       <c r="B6" s="1">
-        <v>44448</v>
+        <v>45014</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="I6" t="s">
+        <v>111</v>
+      </c>
+      <c r="J6" t="s">
+        <v>112</v>
+      </c>
+      <c r="K6" t="s">
         <v>113</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>114</v>
       </c>
-      <c r="K6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="N6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O6" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="P6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Y6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>93436</v>
+        <v>95408</v>
       </c>
       <c r="B7" s="1">
-        <v>44047</v>
+        <v>44448</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="I7" t="s">
         <v>120</v>
       </c>
       <c r="J7" t="s">
         <v>121</v>
       </c>
       <c r="K7" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="L7" t="s">
+        <v>99</v>
+      </c>
+      <c r="M7" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>122</v>
       </c>
       <c r="O7" t="s">
+        <v>101</v>
+      </c>
+      <c r="P7" t="s">
         <v>123</v>
       </c>
       <c r="Q7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="X7" t="s">
+        <v>124</v>
       </c>
       <c r="Y7" t="s">
-        <v>124</v>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8">
+        <v>93436</v>
+      </c>
+      <c r="B8" s="1">
+        <v>44047</v>
+      </c>
+      <c r="C8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" t="s">
+        <v>126</v>
+      </c>
+      <c r="I8" t="s">
+        <v>127</v>
+      </c>
+      <c r="J8" t="s">
+        <v>128</v>
+      </c>
+      <c r="K8" t="s">
+        <v>88</v>
+      </c>
+      <c r="L8" t="s">
+        <v>89</v>
+      </c>
+      <c r="M8" t="s">
+        <v>90</v>
+      </c>
+      <c r="N8" t="s">
+        <v>129</v>
+      </c>
+      <c r="O8" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>79</v>
+      </c>
+      <c r="R8" t="s">
+        <v>80</v>
+      </c>
+      <c r="S8" t="s">
+        <v>80</v>
+      </c>
+      <c r="T8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>