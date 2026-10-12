--- v1 (2026-01-15)
+++ v2 (2026-10-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="202">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,134 +219,188 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/48 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>2026-05-02</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Karviná-město, Karviná, okres Karviná</t>
+  </si>
+  <si>
+    <t>4002/48</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/48(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/47 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>4002/47</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/47(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 4002/46 v k.ú. Karviná-město</t>
+  </si>
+  <si>
+    <t>4002/46</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 4002/46(zastavěná plocha, garáž),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
     <t>DIAMO, státní podnik</t>
   </si>
   <si>
     <t>sjfywke</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu</t>
   </si>
   <si>
     <t>D550 – Pozemky v k. ú. Darkov</t>
   </si>
   <si>
     <t>2025-12-21</t>
   </si>
   <si>
     <t>karvina@diamo.cz</t>
   </si>
   <si>
     <t>Ing. Kamil Roman</t>
   </si>
   <si>
     <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
   </si>
   <si>
     <t>Darkov, Karviná, okres Karviná</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>pozemky p. č. 519 – ostatní plocha, jiná plocha o výměře 417 m2, p. č. 521 – ostatní plocha, ostatní komunikace o výměře 190 m2, p. č. 522 – ostatní plocha, jiná plocha o výměře 267 m2, p. č. 523 – zahrada o výměře 125 m2, p. č. 524 – zahrada o výměře 199 m2, p. č. 525 – zastavěná plocha a nádvoří, zbořeniště o výměře 249 m2, p. č. 526 – zahrada o výměře 70 m2, p. č. 527 – zahrada o výměře 305 m2, p. č. 530/2 – ostatní plocha, ostatní komunikace o výměře 418 m2, p. č. 531/3 – ostatní plocha, jiná plocha o výměře 174 m2, p. č. 531/4 – ostatní plocha, jiná plocha o výměře 49 m2,  p. č. 533 – ostatní plocha, ostatní komunikace o výměře 60 m2, p. č. 554/1 – orná půda o výměře 2 405 m2, p. č. 554/2 – ostatní plocha, jiná plocha o výměře 462 m2, p. č. 554/3 – ostatní plocha, jiná plocha o výměře 616 m2, p. č. 554/6 – ostatní plocha, jiná plocha o výměře 81 m2, p. č. 587/1 – zahrada o výměře 3 220 m2, p. č. 588 – zastavěná plocha a nádvoří, zbořeniště o výměře 742 m2, vše v k. ú. Darkov zapsaných na LV č. 1992, město Karviná, Moravskoslezský kraj včetně zpevněných ploch.   Převáděné pozemky se nachází v: -	chráněném ložiskovém území, -	zemědělském půdním fondu (p. p. č. 523, p. č. 524, p. č. 526, p. č. 527, p. č. 554/1 a p. č. 587/1), -	území plochy „BK“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí (plocha „BK“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování), -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Hodnota převáděných nemovitostí byla stanovena znaleckým posudkem č. 4498-193/2025 zpracovaným Ing. Vlastimilem Outlým, se sídlem: Doudlevecká 495/22, 301 00 Plzeň.</t>
   </si>
   <si>
     <t>2420300</t>
   </si>
   <si>
     <t>2025-11-09</t>
   </si>
   <si>
     <t>519, 521, 522, 523, 524, 525, 526, 527, 530/2, 531/3, 531/4, 533, 554/1, 554/2, 554/3, 554/6, 587/1, 588</t>
   </si>
   <si>
     <t>pozemky p. č. 519 – ostatní plocha, jiná plocha o výměře 417 m2, p. č. 521 – ostatní plocha, ostatní komunikace o výměře 190 m2, p. č. 522 – ostatní plocha, jiná plocha o výměře 267 m2, p. č. 523 – zahrada o výměře 125 m2, p. č. 524 – zahrada o výměře 199 m2, p. č. 525 – zastavěná plocha a nádvoří, zbořeniště o výměře 249 m2, p. č. 526 – zahrada o výměře 70 m2, p. č. 527 – zahrada o výměře 305 m2, p. č. 530/2 – ostatní plocha, ostatní komunikace o výměře 418 m2, p. č. 531/3 – ostatní plocha, jiná plocha o výměře 174 m2, p. č. 531/4 – ostatní plocha, jiná plocha o výměře 49 m2,  p. č. 533 – ostatní plocha, ostatní komunikace o výměře 60 m2, p. č. 554/1 – orná půda o výměře 2 405 m2, p. č. 554/2 – ostatní plocha, jiná plocha o výměře 462 m2, p. č. 554/3 – ostatní plocha, jiná plocha o výměře 616 m2, p. č. 554/6 – ostatní plocha, jiná plocha o výměře 81 m2, p. č. 587/1 – zahrada o výměře 3 220 m2, p. č. 588 – zastavěná plocha a nádvoří, zbořeniště o výměře 742 m2, vše v k. ú. Darkov zapsaných na LV č. 1992, město Karviná, Moravskoslezský kraj včetně zpevněných ploch.   Převáděné pozemky se nachází v: -	chráněném ložiskovém území, -	zemědělském půdním fondu (p. p. č. 523, p. č. 524, p. č. 526, p. č. 527, p. č. 554/1 a p. č. 587/1), -	území plochy „BK“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí (plocha „BK“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování), -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Hodnota převáděných nemovitostí byla stanovena znaleckým posudkem č. 078692/2025 ze dne 6. 10. 2025 Ing. Františkem Vlčkem, zastupujícím společnost Ostravská znalecká, a.s., se sídlem Na Prádle 3389/8a, 702 00  Ostrava – Moravská Ostrava.</t>
   </si>
   <si>
     <t>7018000</t>
   </si>
   <si>
     <t>24 pozemků v k. ú. Karviná-Doly včetně součástí a příslušenství</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>606146618</t>
   </si>
   <si>
     <t>Oddělení majetku</t>
   </si>
   <si>
     <t>Karviná-Doly, Karviná, okres Karviná</t>
   </si>
   <si>
     <t>6333/3</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 6320/1 – ostatní plocha, dobývací prostor o výměře 3 380 m2, p. č. 6320/2 – ostatní plocha, jiná plocha o výměře 919 m2, p. č. 6320/3 – ostatní plocha, ostatní komunikace o výměře 484 m2, p. č. 6320/4 – ostatní plocha, zeleň o výměře 484 m2, p. č. 6320/5 – ostatní plocha, zeleň o výměře 551 m2, p. č. 6320/6 – ostatní plocha, zeleň o výměře 388 m2, p. č. 6320/7 – ostatní plocha, zeleň o výměře 169 m2, p. č. 6320/8 – ostatní plocha, jiná plocha o výměře 129 m2, p. č. 6320/9 – ostatní plocha, dobývací prostor o výměře 154 m2, p. č. 6320/10 – ostatní plocha, jiná plocha o výměře 80 m2, p. č. 6320/11 – ostatní plocha, jiná plocha o výměře 101 m2, p. č. 6321 – ostatní plocha, dobývací prostor o výměře 1 386 m2, p. č. 6322 – ostatní plocha, dobývací prostor o výměře 168 m2, p. č. 6323/1 – ostatní plocha, dobývací prostor o výměře 1 668 m2, p. č. 6323/2 – ostatní plocha, jiná plocha o výměře 35 m2, p. č. 6323/3 – ostatní plocha, jiná plocha o výměře 26 m2, p. č. 6325 – ostatní plocha, jiná plocha o výměře 546 m2, p. č. 6327 – ostatní plocha, ostatní komunikace o výměře 2 247 m2, p. č. 6328 – ostatní plocha, ostatní komunikace o výměře 1 071 m2, p. č. 6329 – ostatní plocha, jiná plocha o výměře 479 m2, p. č. 6333/2 – ostatní plocha, jiná plocha o výměře 5 305 m2, p. č. 6333/3 – ostatní plocha, dobývací prostor o výměře 5 779 m2, p. č. 6333/4 – ostatní plocha, dobývací prostor o výměře 3 907 m2, p. č. 6333/39 – ostatní plocha, jiná plocha o výměře 241 m2 zapsané u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Karviná-Doly, na LV č. 571 pro k. ú. Karviná-Doly, obec Karviná. Součástí převodu je dále 7 sloupů veřejného osvětlení umístěných na/v částech pozemků p. č. 6333/2 a p. č. 6320/1 a zpevněné plochy v podobě asfaltu, ploch s litým betonem, silničních panelů, šotoliny a štěrku o celkové výměře 11 312 m2 na/v částech pozemků p. č. 6320/2, p. č. 6320/3, p. č. 6321, p. č. 6327, p. č. 6333/2 a p. č. 6333/3, zbytek pozemků je pokryt vegetací, vše v k. ú. Karviná-Doly, obec Karviná. Převáděné pozemky jsou veřejně přístupné z ulice U Barbory. Převáděné pozemky se nachází v chráněném ložiskovém území a v platném dobývacím prostoru Karviná-Doly II, stanoveném pro černé uhlí, který je ve správě DIAMO, státní podnik, odštěpný závod Karviná (dobývací prostor se smlouvou nepřevádí). Převáděné pozemky se dále nachází v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. K tíži částí převáděných pozemků jsou zřízena věcná břemena – služebnosti zapsané v katastru nemovitostí, které jsou vedeny na listu vlastnictví (LV) č. 571 pro k. ú. Karviná-Doly. Přes části převáděných pozemků prochází také sítě cizích vlastníků bez uzavřených služebností. Část převáděného pozemku p. č. 6333/2 v k. ú. Karviná-Doly, obec Karviná o výměře 450 m2, je pronajata za účelem uskladnění big bagů s aktivním uhlím. Spolu s převodem výše uvedeného majetku budou smlouvou o zřízení služebností uzavřeny také služebnosti zatěžující části převáděných pozemků, hrazené prodávajícím. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>10832100</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství ČR</t>
-[...1 lines deleted...]
-  <si>
     <t>pozemky v k.ú. Louky nad Olší</t>
   </si>
   <si>
     <t>2025-10-23</t>
   </si>
   <si>
     <t>956911111</t>
   </si>
   <si>
     <t>jan.mavrev@lesycr.cz</t>
   </si>
   <si>
     <t>Ján Mavrev</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p., OŘ severní Morava</t>
   </si>
   <si>
     <t>Louky nad Olší, Karviná, okres Karviná</t>
   </si>
   <si>
     <t>2231/1, 2231/3, 2231/4, 2705/23</t>
   </si>
   <si>
     <t>pozemky p.č. 2231/1, 2231/3, 2231/4, 2705/23 ostatní plochy v k.ú. Louky nad Olší</t>
@@ -372,53 +426,50 @@
   <si>
     <t>Předmětem převodu jsou pozemky p. č. st. 6333/23 – zastavěná plocha a nádvoří, součástí kterého je stavba bez č.  p./č. ev., jiná stavba (budova vrátnice) o výměře 140 m2, p. č. 6333/24 – ostatní plocha, jiná plocha o výměře 530 m2, p. č. 6333/25 – ostatní plocha, jiná plocha o výměře 294 m2, p. č. 6333/26 – ostatní plocha, jiná plocha o výměře 271 m2 a p. č. 6333/46 – ostatní plocha, manipulační plocha o výměře 2 473 m2 zapsané na LV č. 571 pro k. ú. Karviná-Doly včetně zpevněných ploch, součástí a příslušenství, vše v k. ú. Karviná-Doly, obec Karviná, Moravskoslezský kraj. Převáděný majetek tvoří jednotný funkční celek nacházející se v areálu bývalého Dolu Barbora. Pozemky se nacházejí v oploceném areálu. Část objektu (prostory vrátnice) je pronajata. Převáděné pozemky se nacházejí v platném dobývacím prostoru Karviná – Doly II, stanoveném pro černé uhlí, který je ve správě DIAMO, s. p., o. z. DARKOV. Zájmové území je součástí území kategorizovaného jako území s možnými nahodilými výstupy metanu na povrch. Převáděné pozemky jsou v částech zatíženy věcnými břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 571 pro k. ú. Karviná-Doly, obec Karviná. Spolu s převodem výše uvedeného majetku bude v rámci kupní smlouvy a smlouvy o zřízení služebnosti uzavřena ve prospěch (budoucího) vlastníka předmětných pozemků služebnost stezky a cesty po části pozemku p. č. 6333/2 v k. ú. Karviná-Doly v rozsahu dle GP č. 598-35/2009 pro k. ú. Karviná-Doly a po části pozemku p. č. 6333/22 v k. ú. Karviná-Doly v rozsahu dle GP č. 713-216/2013 pro k. ú. Karviná-Doly v celkové výši 57 200,00 Kč bez DPH (69 212,00 Kč včetně DPH). Tuto služebnost bude hradit kupující, není součástí kupní ceny. Níže uvedená požadovaná cena je bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>4500000</t>
   </si>
   <si>
     <t>D700</t>
   </si>
   <si>
     <t>2024-08-02</t>
   </si>
   <si>
     <t>721827227</t>
   </si>
   <si>
     <t>sopuchova@diamo.cz</t>
   </si>
   <si>
     <t>Ing. Jana Sopuchová, MBA, LL.M.</t>
   </si>
   <si>
     <t>oddělení majetku</t>
   </si>
   <si>
-    <t>Karviná-město, Karviná, okres Karviná</t>
-[...1 lines deleted...]
-  <si>
     <t>část 7204/1, 7340/2, 2221/3</t>
   </si>
   <si>
     <t>Převáděné pozemky jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrální pracoviště Karviná. Pozemky p. č. 7204/1 a p. č. 7340/2, oba k. ú. Karviná-Doly, zapsané na LV č. 571, pozemek parc. č. 2221/3, k. ú. Staré město u Karviné, zapsaný na LV č. 2360. Pozemky p. č. 7204/14 a p. č. 7340/6 v obci Karviná k. ú. Karviná-Doly byly na základě Geometrického plánu č. 871-66/2024 ze dne 05.03.2024, potvrzeného Katastrálním úřadem pro Moravskoslezský kraj, Katastrální pracoviště Karviná PGP-259/2024-803, dne 07.03.2024, vyčleněny z původních pozemků p. č. 7204/1 a p. č. 7340/2, oba v obci Karviná, k. ú. Karviná-Doly. Předmětem převodu jsou nově vzniklé pozemky p. č. 7204/14 o výměře 202 m2 a p. č. 7340/6 o výměře 2 m2 oba v obci Karviná k. ú. Karviná-Doly a dále pozemek p. č. 2221/3 o výměře 36 m2 v obci Karviná, k. ú. Staré město u Karviné. Dále bude spolu s převodem výše uvedeného majetku zřízeno věcné břemeno – služebnost inženýrské sítě Provozní vody, a to v šířce ochranného pásma ve prospěch vlastníka věci neevidované v KN (DIAMO, s. p.). Inženýrská síť Provozní vody se nachází mj. na části pozemků p. č. 7204/1, p. č. 7206 a p. č. 2221/3 za jednorázovou úhradu 500,00 Kč + DPH. Pozemky se nachází v dobývacím prostoru pro černé uhlí ve správě DIAMO, s. p. Karviná – Doly I. Plocha podle podmínek ochrany ložiska: CK0. Jedná se o území, které bylo ovlivněno dlouhodobou důlní činností slojí, kde není možno z důvodu narušení horninového masivu vyloučit nepřímé důlní vlivy.</t>
   </si>
   <si>
     <t>302500</t>
   </si>
   <si>
     <t>pozemky v k.ú. Louky nad Olší a v k.ú. Stonava</t>
   </si>
   <si>
     <t>2024-05-30</t>
   </si>
   <si>
     <t xml:space="preserve">2228/8, 2228/23, 2228/24 GP, 2224/1 GP, 2227/1 GP, 2232/1 GP, 2232/3 GP, </t>
   </si>
   <si>
     <t>pozemek p.č. 2228/8 o výměře 811 m2, 2228/23 o výměře 886 m2, 2228/24 o výměře 48 m2 GP 436-132/2018 (z p.č. 2228/9), 2224/1 o výměře 976 m2 dle GP č.441-186/2018 ( z p.č. 2224), p.č. 2227/1 o výměře 148 m2 dle GP č. 441-186/2018 (z p.č. 2227), 2232/1 o výměře 12525 m2 a p.č. 2232/3 o výměře 357 m2 dle GP č. 441-186/2018 (z p.č. 2232)</t>
   </si>
   <si>
     <t>Stonava, Stonava, okres Karviná</t>
   </si>
   <si>
     <t>4779860</t>
@@ -498,75 +549,66 @@
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Oddělení obchodu</t>
   </si>
   <si>
     <t>6333/30, 6333/35, p. č. 6333/38</t>
   </si>
   <si>
     <t>Převáděné pozemky jsou zapsány u Katastrální úřadu pro Moravskoslezský kraj, Katastrální pracoviště Karviná, na LV č. 571 pro k. ú. Karviná-Doly, obec Karviná. Jedná se o prodej pozemku p. č. 6333/30 – ostatní plocha, jiná plocha o výměře 628 m2, pozemku p. č. 6333/35 – ostatní plocha, jiná plocha o výměře 84 m2 a pozemku p. č. 6333/38 – ostatní plocha, jiná plocha o výměře 4 771 m2, vše v k. ú. Karviná-Doly. Součástí převodu jsou zpevněné plochy na částech pozemků p. č. 6333/35 a p. č. 6333/38 o celkové výměře 1 302 m2. Dále oplocení na částech pozemků p. č. 6333/35 a p. č. 6333/38 o celkové výměře 355,2 m2. Prodávaný majetek se nachází v areálu bývalého Dolu Barbora. Spolu s převodem výše uvedeného majetku bude smlouvou o zřízení služebností uzavřena ve prospěch vlastníka (DIAMO, s. p.) věci neevidované v katastru nemovitostí v/na části pozemků p. č. 6333/30 a p. č. 6333/38 služebnost inženýrské sítě kabelového vedení NN za úplatu ve výši 500,00 Kč bez DPH. Ve prospěch vlastníka (DIAMO, s. p.) věci neevidované v katastru nemovitostí bude v/na části pozemků p. č. 6333/35 a p. č. 6333/38 uzavřena služebnost inženýrské sítě vodovodního řadu včetně umístění dvou hydrantů za úplatu ve výši 500,00 Kč bez DPH. Tyto služebnosti hradí DIAMO, s. p. Dále bude spolu s převodem výše uvedeného majetku smlouvou o smlouvě budoucí uzavřen závazek spočívající v povinnosti kupujícího uzavřít služebnost v právu stezky a cesty po části pozemků p. č. 6333/2 a p. č. 6333/22 v případě, že kupující již nemá uzavřeno věcné břemeno/služebnost přístupu k/po převáděném majetku. Toto věcné břemeno/služebnost bude zřízeno ve prospěch vlastníka převáděného pozemku p. č. 6333/38 za úplatu ve výši 88 000,00 Kč bez DPH. V případě potřeby bude tato služebnost uhrazena kupujícím. Na částech pozemků p. č. 6333/30 a p. č. 6333/38 je situována stavební uzávěra stanovená rozhodnutím Městského úřadu Karviná čj. ÚPaSŘ/1499/98/Ku kolem zlikvidovaného hlavního důlního díla (HDD) Výdušné jámy č. 1 Barbora. Na části pozemku p. č. 6333/38 je situována stavební uzávěra stanovená rozhodnutím Magistrátu města Karviné čj. MMK/056709/2014 kolem HDD Hlavní výdušná jáma Barbora. Předmětné území se nachází v platném dobývacím prostoru Karviná – Doly II, stanoveném pro černé uhlí, který je ve správě DIAMO, s. p., o. z. DARKOV.</t>
   </si>
   <si>
     <t>2209460</t>
   </si>
   <si>
     <t>Geometrickým plánem č. 824-26/2019 pro k. ú. Karviná – Doly (GP) byl z pozemku p. č. 6333/1 oddělen pozemek p. č. 6333/65 o výměře 813 m2 vše v k. ú. Karviná – Doly. Prodávaný pozemek se nachází v areálu Barbora, v k. ú. Karviná - Doly, obec Karviná. Nemovitost je tvořena pozemkem p. č. 6333/65 (dle GP) - ostatní plocha, jiná plocha o výměře 813 m2 včetně venkovních úprav. Prodávaný pozemek s venkovními úpravami tvoří jednotný funkční celek spolu s nemovitostmi ve vlastnictví budoucího kupujícího. Pozemek p. č. 6333/65 (dle GP) je částečně zpevněn v rozsahu 404 m2. Na pozemku se nachází sloup osvětlení, 12 m2 plotu z ocelových plotových rámů na zděných sloupcích a dva vzrostlé stromy.</t>
   </si>
   <si>
     <t>2020-05-30</t>
   </si>
   <si>
     <t>229295</t>
   </si>
   <si>
-    <t>Povodí Odry, státní podnik</t>
-[...4 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej nemovitých věcí pozemek parc.č. 388/2 o výměře 2335, p.č. 388/13 o výměře 101 m2, p.č. 1533/10 o výměře 97 m2, p.č. 388/9 o výměře 26 m2 včetně stavby, č.p. 1421 - garáž a p.č. 388/10 o výměře 25 m2, č.ev.833-garáž. Nemovitosti tvoří uzavřený oplocený areál v okrajové části města Karviné.    </t>
   </si>
   <si>
     <t>2020-01-20</t>
   </si>
   <si>
     <t>596657324</t>
   </si>
   <si>
     <t>tehanova@pod.cz</t>
   </si>
   <si>
     <t>Těhanová Jana</t>
-  </si>
-[...1 lines deleted...]
-    <t>majetkový odbor</t>
   </si>
   <si>
     <t>Ráj, Karviná, okres Karviná</t>
   </si>
   <si>
     <t>973000</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
     <t>Pozemek se nachází v obci Karviná, v blízkosti železniční tratě Karviná - město - Petrovice u Karviné, na které jsou v současné době provozovány pouze manipulační vlaky v areálu bývalé železniční stanice Karviná - město. Pozemek p. č. 4012/13 byl oddělen od pozemku p. č. 4012/1 dle geometrického plánu č. 5728-29/2018. Na pozemku jsou trvalé porosty, které byly zahrnuty do ocenění, ale jedná se o porosty dlouhodobě neudžované a zanedbané. Pozemek je těžko přístupný. Z hlediska územního plánu je pozemek v zastavěném území, jižní část je zařazena do stávající plochy ochranné a ostatní zeleně a severní část do stávající plochy dopravních zařízení. Uvedené plochy jsou součástí zóny individuálního bydlení "U-BI".</t>
   </si>
   <si>
     <t>2019-12-13</t>
   </si>
   <si>
     <t>222 335 733</t>
   </si>
@@ -913,69 +955,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ16"/>
+  <dimension ref="A1:BQ19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" customWidth="1"/>
     <col min="9" max="9" width="718.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="22.7109375" customWidth="1"/>
+    <col min="12" max="12" width="23.7109375" customWidth="1"/>
     <col min="13" max="13" width="33.7109375" customWidth="1"/>
     <col min="14" max="14" width="81.7109375" customWidth="1"/>
     <col min="15" max="15" width="40.7109375" customWidth="1"/>
     <col min="16" max="16" width="106.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="14.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
     <col min="24" max="24" width="4285.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="33.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="147.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
@@ -1202,925 +1244,1102 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105966</v>
+        <v>107940</v>
       </c>
       <c r="B2" s="1">
-        <v>45982</v>
+        <v>46113</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
       </c>
       <c r="Q2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105690</v>
+        <v>107937</v>
       </c>
       <c r="B3" s="1">
-        <v>45940</v>
+        <v>46113</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="J3" t="s">
-        <v>82</v>
+        <v>73</v>
+      </c>
+      <c r="K3" t="s">
+        <v>74</v>
       </c>
       <c r="L3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y3" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105539</v>
+        <v>107936</v>
       </c>
       <c r="B4" s="1">
-        <v>45927</v>
+        <v>46113</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P4" t="s">
         <v>88</v>
       </c>
-      <c r="L4" t="s">
-[...5 lines deleted...]
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>81</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>81</v>
+      </c>
+      <c r="X4" t="s">
         <v>89</v>
       </c>
-      <c r="O4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y4" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>105484</v>
+        <v>105966</v>
       </c>
       <c r="B5" s="1">
-        <v>45922</v>
+        <v>45982</v>
       </c>
       <c r="C5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J5" t="s">
         <v>94</v>
       </c>
-      <c r="D5" t="s">
+      <c r="L5" t="s">
         <v>95</v>
       </c>
-      <c r="H5" t="s">
+      <c r="M5" t="s">
         <v>96</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>97</v>
       </c>
-      <c r="J5" t="s">
+      <c r="O5" t="s">
         <v>98</v>
       </c>
-      <c r="K5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
         <v>99</v>
       </c>
-      <c r="L5" t="s">
+      <c r="Y5" t="s">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>102362</v>
+        <v>105690</v>
       </c>
       <c r="B6" s="1">
-        <v>45511</v>
+        <v>45940</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="I6" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="J6" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="L6" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="M6" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="N6" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="O6" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="P6" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="Q6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="Y6" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>102170</v>
+        <v>105539</v>
       </c>
       <c r="B7" s="1">
-        <v>45475</v>
+        <v>45927</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="I7" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="K7" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="L7" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="M7" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="N7" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="O7" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="P7" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="Q7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="Y7" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>101768</v>
+        <v>105484</v>
       </c>
       <c r="B8" s="1">
-        <v>45411</v>
+        <v>45922</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="D8" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="H8" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K8" t="s">
+        <v>117</v>
+      </c>
+      <c r="L8" t="s">
+        <v>118</v>
+      </c>
+      <c r="M8" t="s">
+        <v>119</v>
+      </c>
+      <c r="N8" t="s">
+        <v>120</v>
+      </c>
+      <c r="O8" t="s">
+        <v>121</v>
+      </c>
+      <c r="P8" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>80</v>
+      </c>
+      <c r="R8" t="s">
+        <v>81</v>
+      </c>
+      <c r="S8" t="s">
+        <v>81</v>
+      </c>
+      <c r="T8" t="s">
+        <v>81</v>
+      </c>
+      <c r="X8" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y8" t="s">
         <v>124</v>
-      </c>
-[...58 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>98188</v>
+        <v>102362</v>
       </c>
       <c r="B9" s="1">
-        <v>45124</v>
+        <v>45511</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="I9" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="J9" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="K9" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="L9" t="s">
+        <v>127</v>
+      </c>
+      <c r="M9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9" t="s">
+        <v>108</v>
+      </c>
+      <c r="O9" t="s">
         <v>109</v>
       </c>
-      <c r="M9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="Q9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="U9" t="s">
+        <v>129</v>
       </c>
       <c r="X9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="Y9" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>97143</v>
+        <v>102170</v>
       </c>
       <c r="B10" s="1">
-        <v>44861</v>
+        <v>45475</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H10" t="s">
+        <v>92</v>
+      </c>
+      <c r="I10" t="s">
+        <v>132</v>
+      </c>
+      <c r="J10" t="s">
+        <v>133</v>
+      </c>
+      <c r="K10" t="s">
+        <v>134</v>
+      </c>
+      <c r="L10" t="s">
+        <v>135</v>
+      </c>
+      <c r="M10" t="s">
+        <v>136</v>
+      </c>
+      <c r="N10" t="s">
         <v>137</v>
       </c>
-      <c r="I10" t="s">
-[...2 lines deleted...]
-      <c r="J10" t="s">
+      <c r="O10" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" t="s">
         <v>138</v>
       </c>
-      <c r="K10" t="s">
+      <c r="Q10" t="s">
+        <v>80</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>81</v>
+      </c>
+      <c r="T10" t="s">
+        <v>81</v>
+      </c>
+      <c r="X10" t="s">
         <v>139</v>
       </c>
-      <c r="L10" t="s">
+      <c r="Y10" t="s">
         <v>140</v>
-      </c>
-[...28 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>97137</v>
+        <v>101768</v>
       </c>
       <c r="B11" s="1">
-        <v>44859</v>
+        <v>45411</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="H11" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" t="s">
+        <v>141</v>
+      </c>
+      <c r="J11" t="s">
+        <v>142</v>
+      </c>
+      <c r="K11" t="s">
+        <v>117</v>
+      </c>
+      <c r="L11" t="s">
+        <v>118</v>
+      </c>
+      <c r="M11" t="s">
+        <v>119</v>
+      </c>
+      <c r="N11" t="s">
+        <v>120</v>
+      </c>
+      <c r="O11" t="s">
+        <v>121</v>
+      </c>
+      <c r="P11" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>80</v>
+      </c>
+      <c r="R11" t="s">
+        <v>81</v>
+      </c>
+      <c r="S11" t="s">
+        <v>81</v>
+      </c>
+      <c r="T11" t="s">
+        <v>81</v>
+      </c>
+      <c r="X11" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA11" t="s">
         <v>146</v>
       </c>
-      <c r="I11" t="s">
-[...2 lines deleted...]
-      <c r="J11" t="s">
+      <c r="AB11" t="s">
         <v>147</v>
       </c>
-      <c r="K11" t="s">
+      <c r="AC11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ11" t="s">
         <v>148</v>
-      </c>
-[...37 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>96548</v>
+        <v>98188</v>
       </c>
       <c r="B12" s="1">
-        <v>44707</v>
+        <v>45124</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="I12" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="J12" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="K12" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="L12" t="s">
+        <v>127</v>
+      </c>
+      <c r="M12" t="s">
+        <v>96</v>
+      </c>
+      <c r="N12" t="s">
+        <v>151</v>
+      </c>
+      <c r="O12" t="s">
         <v>109</v>
       </c>
-      <c r="M12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>156</v>
+        <v>110</v>
       </c>
       <c r="Q12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="Y12" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>92453</v>
+        <v>97143</v>
       </c>
       <c r="B13" s="1">
-        <v>43951</v>
+        <v>44861</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="I13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J13" t="s">
+        <v>155</v>
+      </c>
+      <c r="K13" t="s">
+        <v>156</v>
+      </c>
+      <c r="L13" t="s">
+        <v>157</v>
+      </c>
+      <c r="M13" t="s">
+        <v>158</v>
+      </c>
+      <c r="N13" t="s">
         <v>159</v>
       </c>
-      <c r="J13" t="s">
+      <c r="O13" t="s">
+        <v>98</v>
+      </c>
+      <c r="P13" t="s">
         <v>160</v>
       </c>
-      <c r="K13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T13" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="X13" t="s">
+        <v>161</v>
       </c>
       <c r="Y13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>90949</v>
+        <v>97137</v>
       </c>
       <c r="B14" s="1">
-        <v>43818</v>
+        <v>44859</v>
       </c>
       <c r="C14" t="s">
-        <v>162</v>
+        <v>90</v>
       </c>
       <c r="D14" t="s">
+        <v>91</v>
+      </c>
+      <c r="H14" t="s">
         <v>163</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
+        <v>132</v>
+      </c>
+      <c r="J14" t="s">
         <v>164</v>
       </c>
-      <c r="I14" t="s">
+      <c r="K14" t="s">
         <v>165</v>
       </c>
-      <c r="J14" t="s">
+      <c r="L14" t="s">
+        <v>157</v>
+      </c>
+      <c r="M14" t="s">
+        <v>158</v>
+      </c>
+      <c r="N14" t="s">
+        <v>159</v>
+      </c>
+      <c r="O14" t="s">
+        <v>109</v>
+      </c>
+      <c r="P14" t="s">
         <v>166</v>
       </c>
-      <c r="K14" t="s">
+      <c r="Q14" t="s">
+        <v>80</v>
+      </c>
+      <c r="R14" t="s">
+        <v>80</v>
+      </c>
+      <c r="S14" t="s">
+        <v>81</v>
+      </c>
+      <c r="T14" t="s">
+        <v>81</v>
+      </c>
+      <c r="U14" t="s">
         <v>167</v>
       </c>
-      <c r="L14" t="s">
+      <c r="V14" t="s">
         <v>168</v>
       </c>
-      <c r="M14" t="s">
+      <c r="X14" t="s">
         <v>169</v>
       </c>
-      <c r="N14" t="s">
+      <c r="Y14" t="s">
         <v>170</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>90235</v>
+        <v>96548</v>
       </c>
       <c r="B15" s="1">
-        <v>43781</v>
+        <v>44707</v>
       </c>
       <c r="C15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H15" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" t="s">
+        <v>149</v>
+      </c>
+      <c r="J15" t="s">
+        <v>171</v>
+      </c>
+      <c r="K15" t="s">
+        <v>107</v>
+      </c>
+      <c r="L15" t="s">
+        <v>127</v>
+      </c>
+      <c r="M15" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" t="s">
+        <v>172</v>
+      </c>
+      <c r="O15" t="s">
+        <v>109</v>
+      </c>
+      <c r="P15" t="s">
         <v>173</v>
       </c>
-      <c r="D15" t="s">
+      <c r="Q15" t="s">
+        <v>80</v>
+      </c>
+      <c r="R15" t="s">
+        <v>81</v>
+      </c>
+      <c r="S15" t="s">
+        <v>81</v>
+      </c>
+      <c r="T15" t="s">
+        <v>81</v>
+      </c>
+      <c r="X15" t="s">
         <v>174</v>
       </c>
-      <c r="H15" t="s">
+      <c r="Y15" t="s">
         <v>175</v>
-      </c>
-[...34 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
+        <v>92453</v>
+      </c>
+      <c r="B16" s="1">
+        <v>43951</v>
+      </c>
+      <c r="C16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="H16" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" t="s">
+        <v>176</v>
+      </c>
+      <c r="J16" t="s">
+        <v>177</v>
+      </c>
+      <c r="K16" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" t="s">
+        <v>127</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>172</v>
+      </c>
+      <c r="O16" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>80</v>
+      </c>
+      <c r="R16" t="s">
+        <v>81</v>
+      </c>
+      <c r="S16" t="s">
+        <v>81</v>
+      </c>
+      <c r="T16" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17">
+        <v>90949</v>
+      </c>
+      <c r="B17" s="1">
+        <v>43818</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="H17" t="s">
+        <v>179</v>
+      </c>
+      <c r="I17" t="s">
+        <v>180</v>
+      </c>
+      <c r="J17" t="s">
+        <v>181</v>
+      </c>
+      <c r="K17" t="s">
+        <v>182</v>
+      </c>
+      <c r="L17" t="s">
+        <v>183</v>
+      </c>
+      <c r="M17" t="s">
+        <v>184</v>
+      </c>
+      <c r="N17" t="s">
+        <v>77</v>
+      </c>
+      <c r="O17" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R17" t="s">
+        <v>80</v>
+      </c>
+      <c r="S17" t="s">
+        <v>81</v>
+      </c>
+      <c r="T17" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18">
+        <v>90235</v>
+      </c>
+      <c r="B18" s="1">
+        <v>43781</v>
+      </c>
+      <c r="C18" t="s">
+        <v>187</v>
+      </c>
+      <c r="D18" t="s">
+        <v>188</v>
+      </c>
+      <c r="H18" t="s">
+        <v>189</v>
+      </c>
+      <c r="I18" t="s">
+        <v>190</v>
+      </c>
+      <c r="J18" t="s">
+        <v>191</v>
+      </c>
+      <c r="K18" t="s">
+        <v>192</v>
+      </c>
+      <c r="L18" t="s">
+        <v>193</v>
+      </c>
+      <c r="M18" t="s">
+        <v>194</v>
+      </c>
+      <c r="N18" t="s">
+        <v>195</v>
+      </c>
+      <c r="O18" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>80</v>
+      </c>
+      <c r="R18" t="s">
+        <v>81</v>
+      </c>
+      <c r="S18" t="s">
+        <v>81</v>
+      </c>
+      <c r="T18" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19">
         <v>85304</v>
       </c>
-      <c r="B16" s="1">
+      <c r="B19" s="1">
         <v>43367</v>
       </c>
-      <c r="C16" t="s">
-[...11 lines deleted...]
-      <c r="K16" t="s">
+      <c r="C19" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" t="s">
+        <v>197</v>
+      </c>
+      <c r="J19" t="s">
+        <v>198</v>
+      </c>
+      <c r="K19" t="s">
+        <v>199</v>
+      </c>
+      <c r="L19" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" t="s">
+        <v>119</v>
+      </c>
+      <c r="N19" t="s">
+        <v>200</v>
+      </c>
+      <c r="O19" t="s">
         <v>185</v>
       </c>
-      <c r="L16" t="s">
-[...24 lines deleted...]
-        <v>187</v>
+      <c r="Q19" t="s">
+        <v>80</v>
+      </c>
+      <c r="R19" t="s">
+        <v>81</v>
+      </c>
+      <c r="S19" t="s">
+        <v>81</v>
+      </c>
+      <c r="T19" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>