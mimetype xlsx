--- v2 (2026-02-21)
+++ v3 (2026-09-17)
@@ -336,72 +336,72 @@
   <si>
     <t>Lesní správa Nově Město na Moravě</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku p.č. 6341 v k.ú. Velké Meziříčí, prodej formou VŘ</t>
   </si>
   <si>
     <t>74610</t>
   </si>
   <si>
     <t>Povodí Moravy, s.p.</t>
   </si>
   <si>
     <t>m49t8gw</t>
   </si>
   <si>
     <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
   </si>
   <si>
     <t>70890013</t>
   </si>
   <si>
+    <t>Prodej pozemku parc. č. 5673/44, k. ú. Velké Meziříčí</t>
+  </si>
+  <si>
+    <t>2024-06-29</t>
+  </si>
+  <si>
+    <t>kubiznak@pmo.cz</t>
+  </si>
+  <si>
+    <t>5673/44</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
     <t>Prodej pozemků parc. č. 5673/40, parc. č. 5673/42, parc. č. 5673/43, parc. č. 5673/45 a parc. č. 5673/47, k. ú. Velké Meziříčí</t>
   </si>
   <si>
-    <t>2024-06-29</t>
-[...4 lines deleted...]
-  <si>
     <t>5673/40, 5673/42, 5673/43, 5673/45, 5673/47</t>
   </si>
   <si>
     <t>243700</t>
-  </si>
-[...7 lines deleted...]
-    <t>2700</t>
   </si>
   <si>
     <t>Prodej pozemků parc. č. 2247/21 a parc. č. 5673/46, k. ú. Velké Meziříčí</t>
   </si>
   <si>
     <t>2247/21, 5673/46</t>
   </si>
   <si>
     <t>288500</t>
   </si>
   <si>
     <t>Prodej pozemku v  k.u. Velke Meziříčí S 831/21</t>
   </si>
   <si>
     <t>2024-03-17</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>Jedná se o prodej lesního pozemku p.č. 6541 v k.ú. Velké Meziříčí</t>
   </si>
   <si>
     <t>125660</t>
   </si>
@@ -1429,51 +1429,51 @@
       </c>
       <c r="P4" t="s">
         <v>101</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
         <v>102</v>
       </c>
       <c r="Y4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>101980</v>
+        <v>101978</v>
       </c>
       <c r="B5" s="1">
         <v>45441</v>
       </c>
       <c r="C5" t="s">
         <v>104</v>
       </c>
       <c r="D5" t="s">
         <v>105</v>
       </c>
       <c r="E5" t="s">
         <v>104</v>
       </c>
       <c r="F5" t="s">
         <v>106</v>
       </c>
       <c r="G5" t="s">
         <v>107</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
         <v>108</v>
       </c>
@@ -1488,51 +1488,51 @@
       </c>
       <c r="P5" t="s">
         <v>111</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>108</v>
       </c>
       <c r="Y5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>101978</v>
+        <v>101980</v>
       </c>
       <c r="B6" s="1">
         <v>45441</v>
       </c>
       <c r="C6" t="s">
         <v>104</v>
       </c>
       <c r="D6" t="s">
         <v>105</v>
       </c>
       <c r="E6" t="s">
         <v>104</v>
       </c>
       <c r="F6" t="s">
         <v>106</v>
       </c>
       <c r="G6" t="s">
         <v>107</v>
       </c>
       <c r="H6" t="s">
         <v>71</v>
       </c>
       <c r="I6" t="s">
         <v>113</v>
       </c>