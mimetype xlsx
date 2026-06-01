--- v2 (2026-03-06)
+++ v3 (2026-06-01)
@@ -447,84 +447,84 @@
   <si>
     <t>Ministerstvo obrany</t>
   </si>
   <si>
     <t>Jedná se o pozemek p.č. 1145/49, lesní pozemek, PUPFL, o výměře 1738 m2, zapsaný na LV č. 1605 pro k.ú. Kounické Předměstí, obec Ivančice v podílovém spoluvlastnictví, kdy id. 2/18 tohoto pozemku jsou ve vlastnictví ČR s právem hospodařit pro VLS ČR, s.p. a zbylé podíly jsou ve spoluvlastnictví celkem sedmi nedostatečně identifikovaných vlastníků s neznámou adresou.</t>
   </si>
   <si>
     <t>2021-05-15</t>
   </si>
   <si>
     <t>739532159</t>
   </si>
   <si>
     <t>ivana.sediva@vls.cz</t>
   </si>
   <si>
     <t>Ivana Šedivá</t>
   </si>
   <si>
     <t>ŘSP</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
+    <t>Pozemky p.č. 2118/32 atd. uvedené v příloze jsou zapsány na LV č. 189 pro k.ú. a obec Ivančice. Tvoří roztroušenou nesouvislou držbu zbylých pozemků po proběhlých restitucích dle zákona č. 229/1991 Sb, a přímo sousedí s četnými pozemky ve vlastnictví fyzických osob a s pozemky města.</t>
+  </si>
+  <si>
+    <t>2020-10-19</t>
+  </si>
+  <si>
+    <t>Ivančice, Ivančice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>2637530</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 1213/4, lesní pozemek, PUPFL, o výměře 61 m2, p.č. 1631/4, lesní pozemek, PUPFL, o výměře 4584 m2, p.č. 2748/2, ostatní plocha, ostatní komunikace, o výměře 103 m2, p.č. 1145/41, lesní pozemek, PUPFL, o výměře 655 m2, p.č. 1145/42, lesní pozemek, PUPFL, o výměře 375 m2, p.č. 1145/43, lesní pozemek, PUPFL, o výměře 24 m2 a p.č. 1145/77, lesní pozemek, PUPFL, o výměře 24 m2, vše zapsané na LV č. 189 pro k.ú. Kounické Předměstí, obec Ivančice. </t>
   </si>
   <si>
-    <t>2020-10-19</t>
-[...1 lines deleted...]
-  <si>
     <t>93262</t>
   </si>
   <si>
-    <t>Pozemky p.č. 2118/32 atd. uvedené v příloze jsou zapsány na LV č. 189 pro k.ú. a obec Ivančice. Tvoří roztroušenou nesouvislou držbu zbylých pozemků po proběhlých restitucích dle zákona č. 229/1991 Sb, a přímo sousedí s četnými pozemky ve vlastnictví fyzických osob a s pozemky města.</t>
-[...7 lines deleted...]
-  <si>
     <t>Jedná se o pozemek p.č. 1145/27, lesní pozemek, PUPFL, o výměře 4177 m2, p. č. 1213/3, lesní pozemek, PUPFL, o výměře 921 m2 a p.č. 2791/41, vodní plocha, o výměře 2 m2, vše zapsané na LV č. 2632 pro k.ú. Kounické Předměstí, obec Ivančice. Pozemky jsou v podílovém spoluvlastnictví, id. 1/2 těchto pozemků je ve vlastnictví ČR s právem hospodařit pro VLS ČR, s.p. a id. 1/2 je ve vlastnictví jiného vlastníka.</t>
   </si>
   <si>
     <t>56070</t>
   </si>
   <si>
+    <t>Jedná se o pozemek p.č. 2121/4, lesní pozemek, PUPFL, o výměře 5174 m2, p.č. 2197/2, trvalý travní porost, o výměře 822 m2 a p.č. 2197/3, trvalý travní porost, o výměře 1547 m2, vše zapsané na LV č. 2786 pro k.ú. a obec Ivančice. Pozemky jsou v podílovém spoluvlastnictví, kdy id. 1/2 těchto pozemků je ve vlastnictví ČR s právem hospodařit pro VLS ČR, s.p. a id. 1/2 je ve vlastnictví jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>63510</t>
+  </si>
+  <si>
     <t>Jedná se o pozemek p.č. 1025/85, lesní pozemek, PUPFL, o výměře 1309 m2, zapsaný na LV č. 1613 pro k.ú. Kounické Předměstí, obec Ivančice. Pozemek je v podílovém spoluvlastnictví, id. 1/2 tohoto pozemku je ve vlastnictví ČR s právem hospodařit pro VLS ČR, s.p. a id. 1/2 je ve vlastnictví jiného vlastníka.</t>
   </si>
   <si>
     <t>4160</t>
-  </si>
-[...4 lines deleted...]
-    <t>63510</t>
   </si>
   <si>
     <t xml:space="preserve">Soubor 76 pozemků uvedených v příloze tvoří roztroušenou držbu zbylých po proběhlých restitucích dle zákona č. 229/1991 Sb., a přímo sousedí s četnými pozemky ve vlastnictví fyzických osob a dále s pozemky města Ivančice resp. firmy MADREV s.r.o. </t>
   </si>
   <si>
     <t>2020-09-07</t>
   </si>
   <si>
     <t>4039322</t>
   </si>
   <si>
     <t>MZe ČR</t>
   </si>
   <si>
     <t xml:space="preserve">Lesní pozemek PKN 1395/7 k.ú. Němčice u Ivančic o výměře 952 m2. Porost je tvořen přestárlou akátovou kmenovinou s podrostem keřů, sousedí se stání silnicí z Ivančic do Moravského Krumlova. </t>
   </si>
   <si>
     <t>724524911</t>
   </si>
   <si>
     <t>jana.schmidova@lesycr.cz</t>
   </si>
   <si>
     <t>Bc. Schmidová</t>
   </si>
@@ -1728,137 +1728,137 @@
       </c>
       <c r="O10" t="s">
         <v>78</v>
       </c>
       <c r="P10" t="s">
         <v>96</v>
       </c>
       <c r="Q10" t="s">
         <v>79</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
       <c r="S10" t="s">
         <v>80</v>
       </c>
       <c r="T10" t="s">
         <v>80</v>
       </c>
       <c r="Y10" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>93624</v>
+        <v>93623</v>
       </c>
       <c r="B11" s="1">
         <v>44092</v>
       </c>
       <c r="C11" t="s">
         <v>135</v>
       </c>
       <c r="D11" t="s">
         <v>136</v>
       </c>
       <c r="H11" t="s">
         <v>137</v>
       </c>
       <c r="I11" t="s">
         <v>145</v>
       </c>
       <c r="J11" t="s">
         <v>146</v>
       </c>
       <c r="K11" t="s">
         <v>140</v>
       </c>
       <c r="L11" t="s">
         <v>141</v>
       </c>
       <c r="M11" t="s">
         <v>142</v>
       </c>
       <c r="N11" t="s">
         <v>143</v>
       </c>
       <c r="O11" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="Q11" t="s">
         <v>79</v>
       </c>
       <c r="R11" t="s">
         <v>80</v>
       </c>
       <c r="S11" t="s">
         <v>80</v>
       </c>
       <c r="T11" t="s">
         <v>80</v>
       </c>
       <c r="Y11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>93623</v>
+        <v>93624</v>
       </c>
       <c r="B12" s="1">
         <v>44092</v>
       </c>
       <c r="C12" t="s">
         <v>135</v>
       </c>
       <c r="D12" t="s">
         <v>136</v>
       </c>
       <c r="H12" t="s">
         <v>137</v>
       </c>
       <c r="I12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J12" t="s">
         <v>146</v>
       </c>
       <c r="K12" t="s">
         <v>140</v>
       </c>
       <c r="L12" t="s">
         <v>141</v>
       </c>
       <c r="M12" t="s">
         <v>142</v>
       </c>
       <c r="N12" t="s">
         <v>143</v>
       </c>
       <c r="O12" t="s">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="Q12" t="s">
         <v>79</v>
       </c>
       <c r="R12" t="s">
         <v>80</v>
       </c>
       <c r="S12" t="s">
         <v>80</v>
       </c>
       <c r="T12" t="s">
         <v>80</v>
       </c>
       <c r="Y12" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
         <v>93625</v>
       </c>
       <c r="B13" s="1">
         <v>44092</v>
       </c>
       <c r="C13" t="s">
@@ -1887,137 +1887,137 @@
       </c>
       <c r="N13" t="s">
         <v>143</v>
       </c>
       <c r="O13" t="s">
         <v>78</v>
       </c>
       <c r="Q13" t="s">
         <v>79</v>
       </c>
       <c r="R13" t="s">
         <v>80</v>
       </c>
       <c r="S13" t="s">
         <v>80</v>
       </c>
       <c r="T13" t="s">
         <v>80</v>
       </c>
       <c r="Y13" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>93615</v>
+        <v>93610</v>
       </c>
       <c r="B14" s="1">
         <v>44091</v>
       </c>
       <c r="C14" t="s">
         <v>135</v>
       </c>
       <c r="D14" t="s">
         <v>136</v>
       </c>
       <c r="H14" t="s">
         <v>137</v>
       </c>
       <c r="I14" t="s">
         <v>153</v>
       </c>
       <c r="J14" t="s">
         <v>146</v>
       </c>
       <c r="K14" t="s">
         <v>140</v>
       </c>
       <c r="L14" t="s">
         <v>141</v>
       </c>
       <c r="M14" t="s">
         <v>142</v>
       </c>
       <c r="N14" t="s">
         <v>143</v>
       </c>
       <c r="O14" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="Q14" t="s">
         <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>80</v>
       </c>
       <c r="S14" t="s">
         <v>80</v>
       </c>
       <c r="T14" t="s">
         <v>80</v>
       </c>
       <c r="Y14" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>93610</v>
+        <v>93615</v>
       </c>
       <c r="B15" s="1">
         <v>44091</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15" t="s">
         <v>136</v>
       </c>
       <c r="H15" t="s">
         <v>137</v>
       </c>
       <c r="I15" t="s">
         <v>155</v>
       </c>
       <c r="J15" t="s">
         <v>146</v>
       </c>
       <c r="K15" t="s">
         <v>140</v>
       </c>
       <c r="L15" t="s">
         <v>141</v>
       </c>
       <c r="M15" t="s">
         <v>142</v>
       </c>
       <c r="N15" t="s">
         <v>143</v>
       </c>
       <c r="O15" t="s">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
       <c r="R15" t="s">
         <v>80</v>
       </c>
       <c r="S15" t="s">
         <v>80</v>
       </c>
       <c r="T15" t="s">
         <v>80</v>
       </c>
       <c r="Y15" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
         <v>93449</v>
       </c>
       <c r="B16" s="1">
         <v>44049</v>
       </c>
       <c r="C16" t="s">
@@ -2129,51 +2129,51 @@
       <c r="D18" t="s">
         <v>136</v>
       </c>
       <c r="H18" t="s">
         <v>137</v>
       </c>
       <c r="I18" t="s">
         <v>167</v>
       </c>
       <c r="J18" t="s">
         <v>168</v>
       </c>
       <c r="K18" t="s">
         <v>169</v>
       </c>
       <c r="L18" t="s">
         <v>170</v>
       </c>
       <c r="M18" t="s">
         <v>171</v>
       </c>
       <c r="N18" t="s">
         <v>172</v>
       </c>
       <c r="O18" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="Q18" t="s">
         <v>79</v>
       </c>
       <c r="R18" t="s">
         <v>80</v>
       </c>
       <c r="S18" t="s">
         <v>80</v>
       </c>
       <c r="T18" t="s">
         <v>80</v>
       </c>
       <c r="Y18" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
         <v>89375</v>
       </c>
       <c r="B19" s="1">
         <v>43738</v>
       </c>
       <c r="C19" t="s">