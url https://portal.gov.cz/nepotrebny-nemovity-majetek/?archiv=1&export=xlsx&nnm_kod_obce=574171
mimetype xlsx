--- v0 (2025-12-16)
+++ v1 (2026-09-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="96">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,93 +219,129 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Křinice, Křinice, okres Náchod</t>
+  </si>
+  <si>
+    <t>2896/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 2896, vodní plocha. Pozemek byl původně korytem vodního toku Křinický potok, při regulaci vodního toku, je Křinický potok veden v jiné trase a dotčený pozemek je užíván jako ostatní plocha - zeleň. Nově vzniklý pozemek navazuje na zahradu, která je užívána společně se stavebním pozemkem 187 zastavěným rodinným domem č.p. 144. Nově vzniklý pozemek tvoří s okolními pozemky jeden funkční celek. Zastavitelná část nově vzniklého pozemku je zastavěna stavbou jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>53250</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>MZe</t>
   </si>
   <si>
     <t xml:space="preserve">-	p.p.č. 1356  –  lesní pozemek o výměře 75 274  m2  s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV    č. 387 pro katastrální území a obec Hejtmánkovice, okres Náchod - předmětem prodeje  je část oddělená dle GP č.  634-3/2018 označená jako díl „a“ o výměře 1 112 m2,-	p.p.č. 1303/1 – lesní pozemek o výměře 314 328 m2 s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV č. 387 pro katastrální území a obec Hejtmánkovice, okres Náchod -  předmětem prodeje je část oddělená dle GP č.  634-3/2018 označená jako díl „b“ o výměře 15 m2.  Díl „a“ z pozemku p.č. 1356 o výměře 1 112 m2 a díl „b“ z pozemku p.č. 1303/1 o výměře 15 m2 jsou sceleny do p.č. 1356/4 o výměře 127 m2. p.p.č. 1119/1 - lesní pozemek o výměře 85 176 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV              č. 265 pro katastrální území a obec Jetřichov, okres Náchod - předmětem prodeje je část oddělená dle GP č.  309-69/2017 označená jako p.p.č. 1119/8 o výměře 45 057 m2 a dále část označená jako díl „d“ o výměře 62 m2. Díl „d“ z pozemku p.č. 1119/1 je scelen do p. č. 1125/1.p.p.č. 1121 - lesní pozemek o výměře 6 088 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV  č. 265 pro katastrální území a obec Jetřichov, okres Náchod.p.p.č. 1123 – lesní pozemek o výměře 3 661 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV               č. 265 pro katastrální území a obec Jetřichov, okres Náchod - předmětem prodeje je část oddělená dle GP č.  309-69/2017 označená jako díl „f“  o výměře 1 626 m2 . Tento díl „f“ je scelen do p. č 1124.- p.p.č. 1124 – lesní pozemek o výměře 4 912 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj,  KP Náchod na LV              č. 265 pro katastrální území a obec Jetřichov, okres Náchod - předmětem prodeje je část oddělená dle GP č.  309-69/2017 označená jako díl „e“ o výměře 4 222 m2. Celková výměra pozemku p.č.  1124 je 5 848 m2. - p.p.č. 1125/1 – lesní pozemek o výměře 2 716 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV               č. 265 pro katastrální území a obec Jetřichov, okres Náchod - předmětem prodeje je dle GP č.  309-69/2017 část označená jako  díl „c“ o výměře 2 321 m2. Celková výměra pozemku p.p.č. 1125/1 je 2 383 m2. - p.p.č. 1125/2 – ostatní plocha o výměře 3 478 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV č. 265 pro katastrální území a obec Jetřichov, okres Náchod. - -         p.p.č. 1129/1 – lesní pozemek o výměře 42 683 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV  č. 303 pro katastrální území a obec Křinice, okres Náchod. -  -         p.p.č. 1141/1 – lesní pozemek o výměře 42 680 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV             č. 303 pro katastrální území a obec Křinice, okres Náchod - předmětem prodeje je část oddělená dle GP č.  429-69/2017 označená jako p.p.č. 1141/12 o výměře 1 331 m2. - p.p.č. 1141/3 – lesní pozemek o výměře 1 094 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV          č. 303 pro katastrální území a obec Křinice, okres Náchod -  předmětem prodeje je část oddělená dle GP č.  429-69/2017 označená jako p.p.č. 1141/11 o výměře 158 m2. -p.p.č. 1144/2 – lesní pozemek o výměře 5 823 m2, s jejími součástmi, vše zapsané v katastru nemovitostí u Katastrálního úřadu pro  Královéhradecký kraj, KP Náchod na LV  č. 303 pro katastrální území a obec Křinice, okres Náchod. -  -        p.p.č. 2706/2 – ostatní plocha o výměře 4 808 m2, s jejími součástmi vše zapsané v katastru nemovitostí u Katastrálního úřadu pro Královéhradecký kraj, KP Náchod na LV               č. 303 pro katastrální území a obec Křinice, okres Náchod - předmětem prodeje je část oddělená dle GP č.  429-69/2017 označená jako  p.p.č. 2706/13 o výměře 1 387 m2.  </t>
   </si>
   <si>
     <t>2019-06-14</t>
   </si>
   <si>
     <t>956172112</t>
   </si>
   <si>
     <t>dana.perna@lesycr.cz</t>
   </si>
   <si>
     <t>Perná Dana</t>
   </si>
   <si>
     <t>LS Dvůr Králové nad Labem</t>
   </si>
   <si>
     <t>Hejtmánkovice, Hejtmánkovice, okres Náchod</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>2124350</t>
   </si>
   <si>
     <t>Jetřichov, Jetřichov, okres Náchod</t>
-  </si>
-[...1 lines deleted...]
-    <t>Křinice, Křinice, okres Náchod</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -601,81 +637,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ2"/>
+  <dimension ref="A1:BQ3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="23.7109375" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="4421.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="22.7109375" customWidth="1"/>
-    <col min="13" max="13" width="15.7109375" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" customWidth="1"/>
     <col min="14" max="14" width="27.7109375" customWidth="1"/>
     <col min="15" max="15" width="44.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="624.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="36.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="32.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -890,105 +926,164 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>87921</v>
+        <v>108254</v>
       </c>
       <c r="B2" s="1">
-        <v>43600</v>
+        <v>46163</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3">
+        <v>87921</v>
+      </c>
+      <c r="B3" s="1">
+        <v>43600</v>
+      </c>
+      <c r="C3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J3" t="s">
+        <v>88</v>
+      </c>
+      <c r="K3" t="s">
+        <v>89</v>
+      </c>
+      <c r="L3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N3" t="s">
+        <v>92</v>
+      </c>
+      <c r="O3" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q3" t="s">
         <v>80</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="Y2" t="s">
+      <c r="R3" t="s">
         <v>81</v>
       </c>
-      <c r="Z2" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>