--- v0 (2026-01-05)
+++ v1 (2026-04-05)
@@ -261,80 +261,80 @@
   <si>
     <t>Petra Korečková</t>
   </si>
   <si>
     <t>Lesní správa Nasavrky</t>
   </si>
   <si>
     <t>Proseč u Seče, Seč, okres Chrudim</t>
   </si>
   <si>
     <t>362/35, 391/161</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Pozemky ostatní plochy o celkové výměře 871 m2 v areálu hotelu Jezerka. Pozemky jsou z části součástí parkovacích ploch a z části tvoří volnou plochu na rozhraní areálu hotelu a lesa. Náklady související s prodejem činí 5 500Kč (nejsou součástí uvedené kupní ceny).</t>
   </si>
   <si>
     <t>653250</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství (S 1132/22/157)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků </t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>LS Nasavrky</t>
+  </si>
+  <si>
+    <t>P.p.č. 442/36, 445/87 oba s druhem ostatní plocha a st. 526. Jedná se o přímý prodej funkčního celku vlastníkovi stavby.</t>
+  </si>
+  <si>
+    <t>295000</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství (S 614/21/157)</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku </t>
   </si>
   <si>
-    <t>2024-09-16</t>
-[...4 lines deleted...]
-  <si>
     <t>P.p.č. 445/85 s druhem ostatní plocha. Jedná se o přímý prodej funkčního celku vlastníkovi stavby.</t>
   </si>
   <si>
     <t>42000</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství (S 1132/22/157)</t>
-[...10 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství (S 361/21/157)</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>P.p.č. 445/64, ostatní plocha, st. 522 a st. 523. Přímý prodej funkčního celku se stavbou na p.p.č. st. 522 a p.p.č. st. 523.</t>
   </si>
   <si>
     <t>310500</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 799/21/157)</t>
   </si>
   <si>
     <t>Prodej pozemků</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t xml:space="preserve">P.p.č. 445/83 a 442/37 vše ostatní plocha. Jedná se o funkční celek se stavbami pro rodinnou rekreaci. </t>
   </si>
   <si>
     <t>2009250</t>
@@ -414,147 +414,147 @@
   <si>
     <t>Ministerstvo zemědělství (S 381/18-1/157)</t>
   </si>
   <si>
     <t>2021-09-13</t>
   </si>
   <si>
     <t>P.p.č. 362/28 a 362/29, ostatní plocha. Jedná se o prodej pozemků ve funkčním celku s p.p.č.st. 506, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>478325</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 381/18-3/157)</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>P.p.č. 362/31, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 504, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>658150</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství (S 381/18-4/157)</t>
+  </si>
+  <si>
+    <t>P.p.č. 362/34, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 508, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
+  </si>
+  <si>
+    <t>590250</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství (S 381/18-2/157)</t>
   </si>
   <si>
     <t>P.p.č. 362/30, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 505, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>571875</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství (S 381/18-4/157)</t>
-[...7 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství (S 194/19/157)</t>
   </si>
   <si>
     <t>P.p.č. 481/36, s druhem pozemku ostatní plocha. Jedná se o funkční celek s rekreačním objektem.</t>
   </si>
   <si>
     <t>2021-04-03</t>
   </si>
   <si>
     <t>69500</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>(S 1135/16/157) prodej pozemku parc. č. 349/5, ostatní plocha. Jedná se o funkční celek se stavbou pro rodinou rekreaci na pozemku parc.č.st. 518 a parc.č.st. 519.</t>
   </si>
   <si>
     <t>2020-06-25</t>
   </si>
   <si>
     <t>956157115</t>
   </si>
   <si>
     <t>dana.stastna@lesycr.cz</t>
   </si>
   <si>
     <t>Dana Šťastná</t>
   </si>
   <si>
     <t>Hoješín, Seč, okres Chrudim</t>
   </si>
   <si>
     <t>765080</t>
   </si>
   <si>
     <t>(S 1874/18-5/157) p.č.st. 525 zastavěná plocha a nádvoří a p.p.č. 349/56 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
   </si>
   <si>
     <t>2020-06-22</t>
   </si>
   <si>
     <t>319920</t>
   </si>
   <si>
+    <t>(S 1874/18-3/157) p.č.st. 529 zastavěná plocha a nádvoří a p.p.č. 349/58 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>265980</t>
+  </si>
+  <si>
+    <t>(S 1874/18-6/157) p.č.st. 526 zastavěná plocha a nádvoří a p.p.č. 349/55 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>334180</t>
+  </si>
+  <si>
     <t>(S 1874/18/157) p.č.st. 527 zastavěná plocha a nádvoří a p.p.č. 349/59 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
   </si>
   <si>
     <t>280240</t>
   </si>
   <si>
+    <t>(S 1874/18-4/157) p.č.st. 479 zastavěná plocha a nádvoří a p.p.č. 349/57 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>261640</t>
+  </si>
+  <si>
+    <t>(S 1874/18-1/157) p.č.st. 528 zastavěná plocha a nádvoří a p.p.č. 349/61 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>338520</t>
+  </si>
+  <si>
     <t>(S 1874/18-2/157) p.č.st. 530 zastavěná plocha a nádvoří a p.p.č. 349/60 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
   </si>
   <si>
     <t>302560</t>
-  </si>
-[...22 lines deleted...]
-    <t>265980</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství - zakl. LČR, s.p.</t>
   </si>
   <si>
     <t>p. č. 445/77 v k. ú. Proseč u Seče, druh pozemku ostatní plocha, tvořící funkční celek s rekreační chatou     č. e. 99 situovanou na parcele st. p. č. 151 v katastrálním území Horní Bezděkov. Na pozemek je uzavřena smlouva o nájmu.</t>
   </si>
   <si>
     <t>2019-08-14</t>
   </si>
   <si>
     <t>80000</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p. - zakladatel MZe</t>
   </si>
   <si>
     <t>S 1300/17 prodej pozemku parc. č. 236/2, ostatní plocha, k.ú. Prosíčka u Seče. Pozemek bezprostředně navazuje na rekreační objekt ev. č. 1 na st. parc. č. 93.</t>
   </si>
   <si>
     <t>2018-08-16</t>
   </si>
   <si>
     <t>+420724623905</t>
   </si>
@@ -1244,51 +1244,51 @@
       </c>
       <c r="P2" t="s">
         <v>78</v>
       </c>
       <c r="Q2" t="s">
         <v>79</v>
       </c>
       <c r="R2" t="s">
         <v>80</v>
       </c>
       <c r="S2" t="s">
         <v>80</v>
       </c>
       <c r="T2" t="s">
         <v>80</v>
       </c>
       <c r="X2" t="s">
         <v>81</v>
       </c>
       <c r="Y2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>102414</v>
+        <v>102413</v>
       </c>
       <c r="B3" s="1">
         <v>45520</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>83</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
       <c r="K3" t="s">
         <v>73</v>
       </c>
       <c r="L3" t="s">
         <v>74</v>
       </c>
@@ -1300,51 +1300,51 @@
       </c>
       <c r="O3" t="s">
         <v>77</v>
       </c>
       <c r="Q3" t="s">
         <v>79</v>
       </c>
       <c r="R3" t="s">
         <v>80</v>
       </c>
       <c r="S3" t="s">
         <v>80</v>
       </c>
       <c r="T3" t="s">
         <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>87</v>
       </c>
       <c r="Y3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>102413</v>
+        <v>102414</v>
       </c>
       <c r="B4" s="1">
         <v>45520</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>89</v>
       </c>
       <c r="I4" t="s">
         <v>90</v>
       </c>
       <c r="J4" t="s">
         <v>85</v>
       </c>
       <c r="K4" t="s">
         <v>73</v>
       </c>
       <c r="L4" t="s">
         <v>74</v>
       </c>
@@ -1371,51 +1371,51 @@
       </c>
       <c r="X4" t="s">
         <v>91</v>
       </c>
       <c r="Y4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
         <v>98174</v>
       </c>
       <c r="B5" s="1">
         <v>45119</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J5" t="s">
         <v>94</v>
       </c>
       <c r="K5" t="s">
         <v>73</v>
       </c>
       <c r="L5" t="s">
         <v>74</v>
       </c>
       <c r="M5" t="s">
         <v>75</v>
       </c>
       <c r="N5" t="s">
         <v>86</v>
       </c>
       <c r="O5" t="s">
         <v>77</v>
       </c>
       <c r="Q5" t="s">
         <v>79</v>
       </c>
       <c r="R5" t="s">
         <v>80</v>
       </c>
@@ -1483,51 +1483,51 @@
       </c>
       <c r="X6" t="s">
         <v>100</v>
       </c>
       <c r="Y6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
         <v>96917</v>
       </c>
       <c r="B7" s="1">
         <v>44809</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>102</v>
       </c>
       <c r="I7" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J7" t="s">
         <v>103</v>
       </c>
       <c r="K7" t="s">
         <v>73</v>
       </c>
       <c r="L7" t="s">
         <v>74</v>
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
       <c r="N7" t="s">
         <v>86</v>
       </c>
       <c r="O7" t="s">
         <v>104</v>
       </c>
       <c r="Q7" t="s">
         <v>79</v>
       </c>
       <c r="R7" t="s">
         <v>80</v>
       </c>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="X7" t="s">
         <v>105</v>
       </c>
       <c r="Y7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
         <v>96516</v>
       </c>
       <c r="B8" s="1">
         <v>44700</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>107</v>
       </c>
       <c r="I8" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J8" t="s">
         <v>108</v>
       </c>
       <c r="K8" t="s">
         <v>73</v>
       </c>
       <c r="L8" t="s">
         <v>74</v>
       </c>
       <c r="M8" t="s">
         <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>86</v>
       </c>
       <c r="O8" t="s">
         <v>104</v>
       </c>
       <c r="Q8" t="s">
         <v>79</v>
       </c>
       <c r="R8" t="s">
         <v>80</v>
       </c>
@@ -1595,51 +1595,51 @@
       </c>
       <c r="X8" t="s">
         <v>109</v>
       </c>
       <c r="Y8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
         <v>96308</v>
       </c>
       <c r="B9" s="1">
         <v>44644</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J9" t="s">
         <v>112</v>
       </c>
       <c r="K9" t="s">
         <v>73</v>
       </c>
       <c r="L9" t="s">
         <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>86</v>
       </c>
       <c r="O9" t="s">
         <v>77</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
         <v>80</v>
       </c>
@@ -1651,51 +1651,51 @@
       </c>
       <c r="X9" t="s">
         <v>113</v>
       </c>
       <c r="Y9" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
         <v>95410</v>
       </c>
       <c r="B10" s="1">
         <v>44448</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>115</v>
       </c>
       <c r="I10" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J10" t="s">
         <v>116</v>
       </c>
       <c r="K10" t="s">
         <v>73</v>
       </c>
       <c r="L10" t="s">
         <v>74</v>
       </c>
       <c r="M10" t="s">
         <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>86</v>
       </c>
       <c r="O10" t="s">
         <v>77</v>
       </c>
       <c r="Q10" t="s">
         <v>79</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
@@ -1916,51 +1916,51 @@
       </c>
       <c r="O14" t="s">
         <v>77</v>
       </c>
       <c r="Q14" t="s">
         <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>80</v>
       </c>
       <c r="S14" t="s">
         <v>80</v>
       </c>
       <c r="T14" t="s">
         <v>80</v>
       </c>
       <c r="X14" t="s">
         <v>132</v>
       </c>
       <c r="Y14" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>95285</v>
+        <v>95284</v>
       </c>
       <c r="B15" s="1">
         <v>44419</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>134</v>
       </c>
       <c r="I15" t="s">
         <v>98</v>
       </c>
       <c r="J15" t="s">
         <v>131</v>
       </c>
       <c r="K15" t="s">
         <v>73</v>
       </c>
       <c r="L15" t="s">
         <v>74</v>
       </c>
@@ -1972,51 +1972,51 @@
       </c>
       <c r="O15" t="s">
         <v>77</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
       <c r="R15" t="s">
         <v>80</v>
       </c>
       <c r="S15" t="s">
         <v>80</v>
       </c>
       <c r="T15" t="s">
         <v>80</v>
       </c>
       <c r="X15" t="s">
         <v>135</v>
       </c>
       <c r="Y15" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>95284</v>
+        <v>95285</v>
       </c>
       <c r="B16" s="1">
         <v>44419</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>137</v>
       </c>
       <c r="I16" t="s">
         <v>98</v>
       </c>
       <c r="J16" t="s">
         <v>131</v>
       </c>
       <c r="K16" t="s">
         <v>73</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
@@ -2187,51 +2187,51 @@
       </c>
       <c r="N19" t="s">
         <v>86</v>
       </c>
       <c r="O19" t="s">
         <v>150</v>
       </c>
       <c r="Q19" t="s">
         <v>79</v>
       </c>
       <c r="R19" t="s">
         <v>80</v>
       </c>
       <c r="S19" t="s">
         <v>80</v>
       </c>
       <c r="T19" t="s">
         <v>80</v>
       </c>
       <c r="Y19" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>92967</v>
+        <v>92971</v>
       </c>
       <c r="B20" s="1">
         <v>43973</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>144</v>
       </c>
       <c r="I20" t="s">
         <v>155</v>
       </c>
       <c r="J20" t="s">
         <v>153</v>
       </c>
       <c r="K20" t="s">
         <v>147</v>
       </c>
       <c r="L20" t="s">
         <v>148</v>
       </c>
@@ -2240,51 +2240,51 @@
       </c>
       <c r="N20" t="s">
         <v>86</v>
       </c>
       <c r="O20" t="s">
         <v>150</v>
       </c>
       <c r="Q20" t="s">
         <v>79</v>
       </c>
       <c r="R20" t="s">
         <v>80</v>
       </c>
       <c r="S20" t="s">
         <v>80</v>
       </c>
       <c r="T20" t="s">
         <v>80</v>
       </c>
       <c r="Y20" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>92968</v>
+        <v>92972</v>
       </c>
       <c r="B21" s="1">
         <v>43973</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>144</v>
       </c>
       <c r="I21" t="s">
         <v>157</v>
       </c>
       <c r="J21" t="s">
         <v>153</v>
       </c>
       <c r="K21" t="s">
         <v>147</v>
       </c>
       <c r="L21" t="s">
         <v>148</v>
       </c>
@@ -2293,51 +2293,51 @@
       </c>
       <c r="N21" t="s">
         <v>86</v>
       </c>
       <c r="O21" t="s">
         <v>150</v>
       </c>
       <c r="Q21" t="s">
         <v>79</v>
       </c>
       <c r="R21" t="s">
         <v>80</v>
       </c>
       <c r="S21" t="s">
         <v>80</v>
       </c>
       <c r="T21" t="s">
         <v>80</v>
       </c>
       <c r="Y21" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>92969</v>
+        <v>92967</v>
       </c>
       <c r="B22" s="1">
         <v>43973</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="H22" t="s">
         <v>144</v>
       </c>
       <c r="I22" t="s">
         <v>159</v>
       </c>
       <c r="J22" t="s">
         <v>153</v>
       </c>
       <c r="K22" t="s">
         <v>147</v>
       </c>
       <c r="L22" t="s">
         <v>148</v>
       </c>
@@ -2399,51 +2399,51 @@
       </c>
       <c r="N23" t="s">
         <v>86</v>
       </c>
       <c r="O23" t="s">
         <v>150</v>
       </c>
       <c r="Q23" t="s">
         <v>79</v>
       </c>
       <c r="R23" t="s">
         <v>80</v>
       </c>
       <c r="S23" t="s">
         <v>80</v>
       </c>
       <c r="T23" t="s">
         <v>80</v>
       </c>
       <c r="Y23" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>92972</v>
+        <v>92969</v>
       </c>
       <c r="B24" s="1">
         <v>43973</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>144</v>
       </c>
       <c r="I24" t="s">
         <v>163</v>
       </c>
       <c r="J24" t="s">
         <v>153</v>
       </c>
       <c r="K24" t="s">
         <v>147</v>
       </c>
       <c r="L24" t="s">
         <v>148</v>
       </c>
@@ -2452,51 +2452,51 @@
       </c>
       <c r="N24" t="s">
         <v>86</v>
       </c>
       <c r="O24" t="s">
         <v>150</v>
       </c>
       <c r="Q24" t="s">
         <v>79</v>
       </c>
       <c r="R24" t="s">
         <v>80</v>
       </c>
       <c r="S24" t="s">
         <v>80</v>
       </c>
       <c r="T24" t="s">
         <v>80</v>
       </c>
       <c r="Y24" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>92971</v>
+        <v>92968</v>
       </c>
       <c r="B25" s="1">
         <v>43973</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
         <v>144</v>
       </c>
       <c r="I25" t="s">
         <v>165</v>
       </c>
       <c r="J25" t="s">
         <v>153</v>
       </c>
       <c r="K25" t="s">
         <v>147</v>
       </c>
       <c r="L25" t="s">
         <v>148</v>
       </c>