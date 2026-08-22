--- v1 (2026-04-05)
+++ v2 (2026-08-22)
@@ -261,80 +261,80 @@
   <si>
     <t>Petra Korečková</t>
   </si>
   <si>
     <t>Lesní správa Nasavrky</t>
   </si>
   <si>
     <t>Proseč u Seče, Seč, okres Chrudim</t>
   </si>
   <si>
     <t>362/35, 391/161</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Pozemky ostatní plochy o celkové výměře 871 m2 v areálu hotelu Jezerka. Pozemky jsou z části součástí parkovacích ploch a z části tvoří volnou plochu na rozhraní areálu hotelu a lesa. Náklady související s prodejem činí 5 500Kč (nejsou součástí uvedené kupní ceny).</t>
   </si>
   <si>
     <t>653250</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství (S 614/21/157)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku </t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>LS Nasavrky</t>
+  </si>
+  <si>
+    <t>P.p.č. 445/85 s druhem ostatní plocha. Jedná se o přímý prodej funkčního celku vlastníkovi stavby.</t>
+  </si>
+  <si>
+    <t>42000</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství (S 1132/22/157)</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků </t>
   </si>
   <si>
-    <t>2024-09-16</t>
-[...4 lines deleted...]
-  <si>
     <t>P.p.č. 442/36, 445/87 oba s druhem ostatní plocha a st. 526. Jedná se o přímý prodej funkčního celku vlastníkovi stavby.</t>
   </si>
   <si>
     <t>295000</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství (S 614/21/157)</t>
-[...10 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství (S 361/21/157)</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>P.p.č. 445/64, ostatní plocha, st. 522 a st. 523. Přímý prodej funkčního celku se stavbou na p.p.č. st. 522 a p.p.č. st. 523.</t>
   </si>
   <si>
     <t>310500</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 799/21/157)</t>
   </si>
   <si>
     <t>Prodej pozemků</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t xml:space="preserve">P.p.č. 445/83 a 442/37 vše ostatní plocha. Jedná se o funkční celek se stavbami pro rodinnou rekreaci. </t>
   </si>
   <si>
     <t>2009250</t>
@@ -402,204 +402,204 @@
   <si>
     <t>540700</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 381/18-5/157)</t>
   </si>
   <si>
     <t>P.p.č. 362/32 a 362/33, vše ostatní plocha. Jedná se o jediný možný přístup k nemovitosti.</t>
   </si>
   <si>
     <t>128925</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 381/18-1/157)</t>
   </si>
   <si>
     <t>2021-09-13</t>
   </si>
   <si>
     <t>P.p.č. 362/28 a 362/29, ostatní plocha. Jedná se o prodej pozemků ve funkčním celku s p.p.č.st. 506, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>478325</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství (S 381/18-4/157)</t>
+  </si>
+  <si>
+    <t>2021-09-11</t>
+  </si>
+  <si>
+    <t>P.p.č. 362/34, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 508, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
+  </si>
+  <si>
+    <t>590250</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství (S 381/18-3/157)</t>
   </si>
   <si>
-    <t>2021-09-11</t>
-[...1 lines deleted...]
-  <si>
     <t>P.p.č. 362/31, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 504, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>658150</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství (S 381/18-4/157)</t>
-[...7 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství (S 381/18-2/157)</t>
   </si>
   <si>
     <t>P.p.č. 362/30, ostatní plocha. Jedná se o prodej pozemku ve funkčním celku s p.p.č.st. 505, na kterém se nachází stavba rekreační chaty. Přímý prodej vlastníkovi rekreační chaty.</t>
   </si>
   <si>
     <t>571875</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 194/19/157)</t>
   </si>
   <si>
     <t>P.p.č. 481/36, s druhem pozemku ostatní plocha. Jedná se o funkční celek s rekreačním objektem.</t>
   </si>
   <si>
     <t>2021-04-03</t>
   </si>
   <si>
     <t>69500</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>(S 1135/16/157) prodej pozemku parc. č. 349/5, ostatní plocha. Jedná se o funkční celek se stavbou pro rodinou rekreaci na pozemku parc.č.st. 518 a parc.č.st. 519.</t>
   </si>
   <si>
     <t>2020-06-25</t>
   </si>
   <si>
     <t>956157115</t>
   </si>
   <si>
     <t>dana.stastna@lesycr.cz</t>
   </si>
   <si>
     <t>Dana Šťastná</t>
   </si>
   <si>
     <t>Hoješín, Seč, okres Chrudim</t>
   </si>
   <si>
     <t>765080</t>
   </si>
   <si>
+    <t>(S 1874/18-6/157) p.č.st. 526 zastavěná plocha a nádvoří a p.p.č. 349/55 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>2020-06-22</t>
+  </si>
+  <si>
+    <t>334180</t>
+  </si>
+  <si>
+    <t>(S 1874/18-3/157) p.č.st. 529 zastavěná plocha a nádvoří a p.p.č. 349/58 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>265980</t>
+  </si>
+  <si>
+    <t>(S 1874/18-4/157) p.č.st. 479 zastavěná plocha a nádvoří a p.p.č. 349/57 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>261640</t>
+  </si>
+  <si>
+    <t>(S 1874/18-1/157) p.č.st. 528 zastavěná plocha a nádvoří a p.p.č. 349/61 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>338520</t>
+  </si>
+  <si>
+    <t>(S 1874/18-2/157) p.č.st. 530 zastavěná plocha a nádvoří a p.p.č. 349/60 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>302560</t>
+  </si>
+  <si>
+    <t>(S 1874/18/157) p.č.st. 527 zastavěná plocha a nádvoří a p.p.č. 349/59 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>280240</t>
+  </si>
+  <si>
     <t>(S 1874/18-5/157) p.č.st. 525 zastavěná plocha a nádvoří a p.p.č. 349/56 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
   </si>
   <si>
-    <t>2020-06-22</t>
-[...1 lines deleted...]
-  <si>
     <t>319920</t>
   </si>
   <si>
-    <t>(S 1874/18-3/157) p.č.st. 529 zastavěná plocha a nádvoří a p.p.č. 349/58 ostatní plocha. Pozemek tvoří funkční celek se stavbou pro rodinnou rekreaci.</t>
-[...34 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství - zakl. LČR, s.p.</t>
   </si>
   <si>
     <t>p. č. 445/77 v k. ú. Proseč u Seče, druh pozemku ostatní plocha, tvořící funkční celek s rekreační chatou     č. e. 99 situovanou na parcele st. p. č. 151 v katastrálním území Horní Bezděkov. Na pozemek je uzavřena smlouva o nájmu.</t>
   </si>
   <si>
     <t>2019-08-14</t>
   </si>
   <si>
     <t>80000</t>
   </si>
   <si>
+    <t>Lesy České republiky, s.p. - zakladatel Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>S 1135/16 prodej pozemku parc. č. 349/5, ostatní plocha k. ú. Hoješín, funkční celek se stavbou na st. p. 519 a 518 - okolí staveb v majetku FO</t>
+  </si>
+  <si>
+    <t>2018-08-17</t>
+  </si>
+  <si>
+    <t>+420724623904</t>
+  </si>
+  <si>
+    <t>670000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p. - zakladatel MZe</t>
   </si>
   <si>
     <t>S 1300/17 prodej pozemku parc. č. 236/2, ostatní plocha, k.ú. Prosíčka u Seče. Pozemek bezprostředně navazuje na rekreační objekt ev. č. 1 na st. parc. č. 93.</t>
   </si>
   <si>
     <t>2018-08-16</t>
   </si>
   <si>
     <t>+420724623905</t>
   </si>
   <si>
     <t>Prosíčka u Seče, Seč, okres Chrudim</t>
   </si>
   <si>
     <t>107200</t>
-  </si>
-[...13 lines deleted...]
-    <t>670000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1244,51 +1244,51 @@
       </c>
       <c r="P2" t="s">
         <v>78</v>
       </c>
       <c r="Q2" t="s">
         <v>79</v>
       </c>
       <c r="R2" t="s">
         <v>80</v>
       </c>
       <c r="S2" t="s">
         <v>80</v>
       </c>
       <c r="T2" t="s">
         <v>80</v>
       </c>
       <c r="X2" t="s">
         <v>81</v>
       </c>
       <c r="Y2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>102413</v>
+        <v>102414</v>
       </c>
       <c r="B3" s="1">
         <v>45520</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>83</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
       <c r="K3" t="s">
         <v>73</v>
       </c>
       <c r="L3" t="s">
         <v>74</v>
       </c>
@@ -1300,51 +1300,51 @@
       </c>
       <c r="O3" t="s">
         <v>77</v>
       </c>
       <c r="Q3" t="s">
         <v>79</v>
       </c>
       <c r="R3" t="s">
         <v>80</v>
       </c>
       <c r="S3" t="s">
         <v>80</v>
       </c>
       <c r="T3" t="s">
         <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>87</v>
       </c>
       <c r="Y3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>102414</v>
+        <v>102413</v>
       </c>
       <c r="B4" s="1">
         <v>45520</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>89</v>
       </c>
       <c r="I4" t="s">
         <v>90</v>
       </c>
       <c r="J4" t="s">
         <v>85</v>
       </c>
       <c r="K4" t="s">
         <v>73</v>
       </c>
       <c r="L4" t="s">
         <v>74</v>
       </c>
@@ -1371,51 +1371,51 @@
       </c>
       <c r="X4" t="s">
         <v>91</v>
       </c>
       <c r="Y4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
         <v>98174</v>
       </c>
       <c r="B5" s="1">
         <v>45119</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J5" t="s">
         <v>94</v>
       </c>
       <c r="K5" t="s">
         <v>73</v>
       </c>
       <c r="L5" t="s">
         <v>74</v>
       </c>
       <c r="M5" t="s">
         <v>75</v>
       </c>
       <c r="N5" t="s">
         <v>86</v>
       </c>
       <c r="O5" t="s">
         <v>77</v>
       </c>
       <c r="Q5" t="s">
         <v>79</v>
       </c>
       <c r="R5" t="s">
         <v>80</v>
       </c>
@@ -1483,51 +1483,51 @@
       </c>
       <c r="X6" t="s">
         <v>100</v>
       </c>
       <c r="Y6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
         <v>96917</v>
       </c>
       <c r="B7" s="1">
         <v>44809</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>102</v>
       </c>
       <c r="I7" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J7" t="s">
         <v>103</v>
       </c>
       <c r="K7" t="s">
         <v>73</v>
       </c>
       <c r="L7" t="s">
         <v>74</v>
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
       <c r="N7" t="s">
         <v>86</v>
       </c>
       <c r="O7" t="s">
         <v>104</v>
       </c>
       <c r="Q7" t="s">
         <v>79</v>
       </c>
       <c r="R7" t="s">
         <v>80</v>
       </c>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="X7" t="s">
         <v>105</v>
       </c>
       <c r="Y7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
         <v>96516</v>
       </c>
       <c r="B8" s="1">
         <v>44700</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>107</v>
       </c>
       <c r="I8" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J8" t="s">
         <v>108</v>
       </c>
       <c r="K8" t="s">
         <v>73</v>
       </c>
       <c r="L8" t="s">
         <v>74</v>
       </c>
       <c r="M8" t="s">
         <v>75</v>
       </c>
       <c r="N8" t="s">
         <v>86</v>
       </c>
       <c r="O8" t="s">
         <v>104</v>
       </c>
       <c r="Q8" t="s">
         <v>79</v>
       </c>
       <c r="R8" t="s">
         <v>80</v>
       </c>
@@ -1595,51 +1595,51 @@
       </c>
       <c r="X8" t="s">
         <v>109</v>
       </c>
       <c r="Y8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
         <v>96308</v>
       </c>
       <c r="B9" s="1">
         <v>44644</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
         <v>112</v>
       </c>
       <c r="K9" t="s">
         <v>73</v>
       </c>
       <c r="L9" t="s">
         <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>86</v>
       </c>
       <c r="O9" t="s">
         <v>77</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
         <v>80</v>
       </c>
@@ -1651,51 +1651,51 @@
       </c>
       <c r="X9" t="s">
         <v>113</v>
       </c>
       <c r="Y9" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
         <v>95410</v>
       </c>
       <c r="B10" s="1">
         <v>44448</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>115</v>
       </c>
       <c r="I10" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J10" t="s">
         <v>116</v>
       </c>
       <c r="K10" t="s">
         <v>73</v>
       </c>
       <c r="L10" t="s">
         <v>74</v>
       </c>
       <c r="M10" t="s">
         <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>86</v>
       </c>
       <c r="O10" t="s">
         <v>77</v>
       </c>
       <c r="Q10" t="s">
         <v>79</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
@@ -1860,51 +1860,51 @@
       </c>
       <c r="O13" t="s">
         <v>77</v>
       </c>
       <c r="Q13" t="s">
         <v>79</v>
       </c>
       <c r="R13" t="s">
         <v>80</v>
       </c>
       <c r="S13" t="s">
         <v>80</v>
       </c>
       <c r="T13" t="s">
         <v>80</v>
       </c>
       <c r="X13" t="s">
         <v>128</v>
       </c>
       <c r="Y13" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>95283</v>
+        <v>95284</v>
       </c>
       <c r="B14" s="1">
         <v>44419</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="H14" t="s">
         <v>130</v>
       </c>
       <c r="I14" t="s">
         <v>98</v>
       </c>
       <c r="J14" t="s">
         <v>131</v>
       </c>
       <c r="K14" t="s">
         <v>73</v>
       </c>
       <c r="L14" t="s">
         <v>74</v>
       </c>
@@ -1916,51 +1916,51 @@
       </c>
       <c r="O14" t="s">
         <v>77</v>
       </c>
       <c r="Q14" t="s">
         <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>80</v>
       </c>
       <c r="S14" t="s">
         <v>80</v>
       </c>
       <c r="T14" t="s">
         <v>80</v>
       </c>
       <c r="X14" t="s">
         <v>132</v>
       </c>
       <c r="Y14" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>95284</v>
+        <v>95283</v>
       </c>
       <c r="B15" s="1">
         <v>44419</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>134</v>
       </c>
       <c r="I15" t="s">
         <v>98</v>
       </c>
       <c r="J15" t="s">
         <v>131</v>
       </c>
       <c r="K15" t="s">
         <v>73</v>
       </c>
       <c r="L15" t="s">
         <v>74</v>
       </c>
@@ -2134,51 +2134,51 @@
       </c>
       <c r="N18" t="s">
         <v>86</v>
       </c>
       <c r="O18" t="s">
         <v>150</v>
       </c>
       <c r="Q18" t="s">
         <v>79</v>
       </c>
       <c r="R18" t="s">
         <v>80</v>
       </c>
       <c r="S18" t="s">
         <v>80</v>
       </c>
       <c r="T18" t="s">
         <v>80</v>
       </c>
       <c r="Y18" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>92973</v>
+        <v>92972</v>
       </c>
       <c r="B19" s="1">
         <v>43973</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="H19" t="s">
         <v>144</v>
       </c>
       <c r="I19" t="s">
         <v>152</v>
       </c>
       <c r="J19" t="s">
         <v>153</v>
       </c>
       <c r="K19" t="s">
         <v>147</v>
       </c>
       <c r="L19" t="s">
         <v>148</v>
       </c>
@@ -2240,51 +2240,51 @@
       </c>
       <c r="N20" t="s">
         <v>86</v>
       </c>
       <c r="O20" t="s">
         <v>150</v>
       </c>
       <c r="Q20" t="s">
         <v>79</v>
       </c>
       <c r="R20" t="s">
         <v>80</v>
       </c>
       <c r="S20" t="s">
         <v>80</v>
       </c>
       <c r="T20" t="s">
         <v>80</v>
       </c>
       <c r="Y20" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>92972</v>
+        <v>92970</v>
       </c>
       <c r="B21" s="1">
         <v>43973</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>144</v>
       </c>
       <c r="I21" t="s">
         <v>157</v>
       </c>
       <c r="J21" t="s">
         <v>153</v>
       </c>
       <c r="K21" t="s">
         <v>147</v>
       </c>
       <c r="L21" t="s">
         <v>148</v>
       </c>
@@ -2293,51 +2293,51 @@
       </c>
       <c r="N21" t="s">
         <v>86</v>
       </c>
       <c r="O21" t="s">
         <v>150</v>
       </c>
       <c r="Q21" t="s">
         <v>79</v>
       </c>
       <c r="R21" t="s">
         <v>80</v>
       </c>
       <c r="S21" t="s">
         <v>80</v>
       </c>
       <c r="T21" t="s">
         <v>80</v>
       </c>
       <c r="Y21" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>92967</v>
+        <v>92969</v>
       </c>
       <c r="B22" s="1">
         <v>43973</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="H22" t="s">
         <v>144</v>
       </c>
       <c r="I22" t="s">
         <v>159</v>
       </c>
       <c r="J22" t="s">
         <v>153</v>
       </c>
       <c r="K22" t="s">
         <v>147</v>
       </c>
       <c r="L22" t="s">
         <v>148</v>
       </c>
@@ -2346,51 +2346,51 @@
       </c>
       <c r="N22" t="s">
         <v>86</v>
       </c>
       <c r="O22" t="s">
         <v>150</v>
       </c>
       <c r="Q22" t="s">
         <v>79</v>
       </c>
       <c r="R22" t="s">
         <v>80</v>
       </c>
       <c r="S22" t="s">
         <v>80</v>
       </c>
       <c r="T22" t="s">
         <v>80</v>
       </c>
       <c r="Y22" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>92970</v>
+        <v>92968</v>
       </c>
       <c r="B23" s="1">
         <v>43973</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="H23" t="s">
         <v>144</v>
       </c>
       <c r="I23" t="s">
         <v>161</v>
       </c>
       <c r="J23" t="s">
         <v>153</v>
       </c>
       <c r="K23" t="s">
         <v>147</v>
       </c>
       <c r="L23" t="s">
         <v>148</v>
       </c>
@@ -2399,51 +2399,51 @@
       </c>
       <c r="N23" t="s">
         <v>86</v>
       </c>
       <c r="O23" t="s">
         <v>150</v>
       </c>
       <c r="Q23" t="s">
         <v>79</v>
       </c>
       <c r="R23" t="s">
         <v>80</v>
       </c>
       <c r="S23" t="s">
         <v>80</v>
       </c>
       <c r="T23" t="s">
         <v>80</v>
       </c>
       <c r="Y23" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>92969</v>
+        <v>92967</v>
       </c>
       <c r="B24" s="1">
         <v>43973</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>144</v>
       </c>
       <c r="I24" t="s">
         <v>163</v>
       </c>
       <c r="J24" t="s">
         <v>153</v>
       </c>
       <c r="K24" t="s">
         <v>147</v>
       </c>
       <c r="L24" t="s">
         <v>148</v>
       </c>
@@ -2452,51 +2452,51 @@
       </c>
       <c r="N24" t="s">
         <v>86</v>
       </c>
       <c r="O24" t="s">
         <v>150</v>
       </c>
       <c r="Q24" t="s">
         <v>79</v>
       </c>
       <c r="R24" t="s">
         <v>80</v>
       </c>
       <c r="S24" t="s">
         <v>80</v>
       </c>
       <c r="T24" t="s">
         <v>80</v>
       </c>
       <c r="Y24" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>92968</v>
+        <v>92973</v>
       </c>
       <c r="B25" s="1">
         <v>43973</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
         <v>144</v>
       </c>
       <c r="I25" t="s">
         <v>165</v>
       </c>
       <c r="J25" t="s">
         <v>153</v>
       </c>
       <c r="K25" t="s">
         <v>147</v>
       </c>
       <c r="L25" t="s">
         <v>148</v>
       </c>
@@ -2558,137 +2558,137 @@
       </c>
       <c r="N26" t="s">
         <v>86</v>
       </c>
       <c r="O26" t="s">
         <v>77</v>
       </c>
       <c r="Q26" t="s">
         <v>79</v>
       </c>
       <c r="R26" t="s">
         <v>80</v>
       </c>
       <c r="S26" t="s">
         <v>80</v>
       </c>
       <c r="T26" t="s">
         <v>80</v>
       </c>
       <c r="Y26" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>85011</v>
+        <v>85012</v>
       </c>
       <c r="B27" s="1">
         <v>43294</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>171</v>
       </c>
       <c r="I27" t="s">
         <v>172</v>
       </c>
       <c r="J27" t="s">
         <v>173</v>
       </c>
       <c r="K27" t="s">
         <v>174</v>
       </c>
       <c r="L27" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="M27" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="N27" t="s">
         <v>86</v>
       </c>
       <c r="O27" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="Q27" t="s">
         <v>79</v>
       </c>
       <c r="R27" t="s">
         <v>80</v>
       </c>
       <c r="S27" t="s">
         <v>80</v>
       </c>
       <c r="T27" t="s">
         <v>80</v>
       </c>
       <c r="Y27" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>85012</v>
+        <v>85011</v>
       </c>
       <c r="B28" s="1">
         <v>43294</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
+        <v>176</v>
+      </c>
+      <c r="I28" t="s">
         <v>177</v>
       </c>
-      <c r="I28" t="s">
+      <c r="J28" t="s">
         <v>178</v>
       </c>
-      <c r="J28" t="s">
+      <c r="K28" t="s">
         <v>179</v>
       </c>
-      <c r="K28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="M28" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="N28" t="s">
         <v>86</v>
       </c>
       <c r="O28" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="Q28" t="s">
         <v>79</v>
       </c>
       <c r="R28" t="s">
         <v>80</v>
       </c>
       <c r="S28" t="s">
         <v>80</v>
       </c>
       <c r="T28" t="s">
         <v>80</v>
       </c>
       <c r="Y28" t="s">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>