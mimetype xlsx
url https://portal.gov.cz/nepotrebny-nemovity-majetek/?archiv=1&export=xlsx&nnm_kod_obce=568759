--- v1 (2026-03-05)
+++ v2 (2026-05-02)
@@ -396,60 +396,60 @@
   <si>
     <t>Bílek 224/58</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>954009150</t>
   </si>
   <si>
     <t>milan.brucek@vls.cz</t>
   </si>
   <si>
     <t>Mgr. Milan Brůček</t>
   </si>
   <si>
     <t>OSM</t>
   </si>
   <si>
     <t>Bílek, Chotěboř, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>224/58</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o pozemek p.č. 224/58, ostatní plocha, o výměře 112 m2, zapsaný na LV č. 3703 pro k.ú. Bílek. </t>
+  </si>
+  <si>
+    <t>14890</t>
+  </si>
+  <si>
     <t>Jedná se o pozemek p.č. 224/58, ostatní plocha, o výměře 112 m2, zapsaný na LV č. 3703 pro k.ú. Bílek. Požadovaná cena včetně DPH.</t>
   </si>
   <si>
     <t>18017</t>
-  </si>
-[...4 lines deleted...]
-    <t>14890</t>
   </si>
   <si>
     <t>Prodej pozemků p. č. 4700/55 a p. č. 4700/56 v k. ú. Chotěboř</t>
   </si>
   <si>
     <t>2023-10-28</t>
   </si>
   <si>
     <t>O31</t>
   </si>
   <si>
     <t>p. č. 4700/55, p. č. 4700/56</t>
   </si>
   <si>
     <t>132000</t>
   </si>
   <si>
     <t>Prodej pozemku p. č. 4714 včetně stavby č. p. 489</t>
   </si>
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
     <t>724876079</t>
   </si>
@@ -1431,51 +1431,51 @@
       </c>
       <c r="P6" t="s">
         <v>115</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
         <v>112</v>
       </c>
       <c r="Y6" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>101703</v>
+        <v>101702</v>
       </c>
       <c r="B7" s="1">
         <v>45405</v>
       </c>
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7" t="s">
         <v>118</v>
       </c>
       <c r="H7" t="s">
         <v>119</v>
       </c>
       <c r="I7" t="s">
         <v>120</v>
       </c>
       <c r="J7" t="s">
         <v>121</v>
       </c>
       <c r="K7" t="s">
         <v>122</v>
       </c>
       <c r="L7" t="s">
         <v>123</v>
       </c>
@@ -1490,51 +1490,51 @@
       </c>
       <c r="P7" t="s">
         <v>127</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>128</v>
       </c>
       <c r="Y7" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>101702</v>
+        <v>101703</v>
       </c>
       <c r="B8" s="1">
         <v>45405</v>
       </c>
       <c r="C8" t="s">
         <v>117</v>
       </c>
       <c r="D8" t="s">
         <v>118</v>
       </c>
       <c r="H8" t="s">
         <v>119</v>
       </c>
       <c r="I8" t="s">
         <v>120</v>
       </c>
       <c r="J8" t="s">
         <v>121</v>
       </c>
       <c r="K8" t="s">
         <v>122</v>
       </c>
       <c r="L8" t="s">
         <v>123</v>
       </c>
@@ -1717,101 +1717,101 @@
       </c>
       <c r="N11" t="s">
         <v>134</v>
       </c>
       <c r="O11" t="s">
         <v>126</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="Y11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>93323</v>
+        <v>93324</v>
       </c>
       <c r="B12" s="1">
         <v>44015</v>
       </c>
       <c r="C12" t="s">
         <v>84</v>
       </c>
       <c r="D12" t="s">
         <v>85</v>
       </c>
       <c r="H12" t="s">
         <v>151</v>
       </c>
       <c r="I12" t="s">
         <v>152</v>
       </c>
       <c r="J12" t="s">
         <v>153</v>
       </c>
       <c r="K12" t="s">
         <v>154</v>
       </c>
       <c r="L12" t="s">
         <v>155</v>
       </c>
       <c r="M12" t="s">
         <v>156</v>
       </c>
       <c r="O12" t="s">
         <v>105</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="Y12" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>93324</v>
+        <v>93323</v>
       </c>
       <c r="B13" s="1">
         <v>44015</v>
       </c>
       <c r="C13" t="s">
         <v>84</v>
       </c>
       <c r="D13" t="s">
         <v>85</v>
       </c>
       <c r="H13" t="s">
         <v>151</v>
       </c>
       <c r="I13" t="s">
         <v>152</v>
       </c>
       <c r="J13" t="s">
         <v>153</v>
       </c>
       <c r="K13" t="s">
         <v>154</v>
       </c>
       <c r="L13" t="s">
         <v>155</v>
       </c>