--- v2 (2026-05-02)
+++ v3 (2026-07-01)
@@ -1717,101 +1717,101 @@
       </c>
       <c r="N11" t="s">
         <v>134</v>
       </c>
       <c r="O11" t="s">
         <v>126</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="Y11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>93324</v>
+        <v>93323</v>
       </c>
       <c r="B12" s="1">
         <v>44015</v>
       </c>
       <c r="C12" t="s">
         <v>84</v>
       </c>
       <c r="D12" t="s">
         <v>85</v>
       </c>
       <c r="H12" t="s">
         <v>151</v>
       </c>
       <c r="I12" t="s">
         <v>152</v>
       </c>
       <c r="J12" t="s">
         <v>153</v>
       </c>
       <c r="K12" t="s">
         <v>154</v>
       </c>
       <c r="L12" t="s">
         <v>155</v>
       </c>
       <c r="M12" t="s">
         <v>156</v>
       </c>
       <c r="O12" t="s">
         <v>105</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="Y12" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>93323</v>
+        <v>93324</v>
       </c>
       <c r="B13" s="1">
         <v>44015</v>
       </c>
       <c r="C13" t="s">
         <v>84</v>
       </c>
       <c r="D13" t="s">
         <v>85</v>
       </c>
       <c r="H13" t="s">
         <v>151</v>
       </c>
       <c r="I13" t="s">
         <v>152</v>
       </c>
       <c r="J13" t="s">
         <v>153</v>
       </c>
       <c r="K13" t="s">
         <v>154</v>
       </c>
       <c r="L13" t="s">
         <v>155</v>
       </c>