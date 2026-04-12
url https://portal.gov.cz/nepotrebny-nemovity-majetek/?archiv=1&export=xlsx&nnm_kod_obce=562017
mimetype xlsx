--- v0 (2025-12-07)
+++ v1 (2026-04-12)
@@ -399,63 +399,63 @@
   <si>
     <t>34310</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 2/4, ostatní plocha, o výměře 170 m2. Tento pozemek vznikl dle GP č. 58-410/2019 z pozemku 2/3, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. Je v oploceném areálu ve vlastnictví jiného vlastníka. </t>
   </si>
   <si>
     <t>2020-05-25</t>
   </si>
   <si>
     <t>739532159</t>
   </si>
   <si>
     <t>ivana.sediva@vls.cz</t>
   </si>
   <si>
     <t>Ivana Šedivá</t>
   </si>
   <si>
     <t>ŘSP</t>
   </si>
   <si>
     <t>35700</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/7, ostatní plocha, o výměře 162 m2. Tento pozemek vznikl dle GP č. 57-408/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
+  </si>
+  <si>
+    <t>2020-05-14</t>
+  </si>
+  <si>
+    <t>3888</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/4, ostatní plocha, o výměře 441 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
-    <t>2020-05-14</t>
-[...1 lines deleted...]
-  <si>
     <t>30870</t>
-  </si>
-[...4 lines deleted...]
-    <t>3888</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/6, ostatní plocha, o výměře 92 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/3, ostatní plocha, o výměře 640 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
     <t>44800</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/5, ostatní plocha, o výměře 772 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
     <t>77200</t>
   </si>
   <si>
     <t>ministerstvo obrany</t>
   </si>
   <si>
     <t xml:space="preserve">Nabízíme k prodeji inženýrskou stavbu nezapsanou v katastru nemovitostí – vodovodní řád (přípojka) na pozemcích p.č. 39, p.č. 35, p.č. 34/3, p.č. 34/2 a p.č. 34/1 v k.ú. Ploužnice pod Ralskem. Přípojka vede k bývalým objektům rodinných domů, které byly dříve ve vlastnictví VLS ČR, s.p. Nyní jsou všechny tyto objekty ve vlastnictví soukromých osob. </t>
   </si>
@@ -1604,51 +1604,51 @@
       </c>
       <c r="N8" t="s">
         <v>127</v>
       </c>
       <c r="O8" t="s">
         <v>95</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="Y8" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>92380</v>
+        <v>92381</v>
       </c>
       <c r="B9" s="1">
         <v>43935</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
         <v>129</v>
       </c>
       <c r="J9" t="s">
         <v>130</v>
       </c>
       <c r="K9" t="s">
         <v>124</v>
       </c>
       <c r="L9" t="s">
         <v>125</v>
       </c>
@@ -1657,51 +1657,51 @@
       </c>
       <c r="N9" t="s">
         <v>127</v>
       </c>
       <c r="O9" t="s">
         <v>95</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="Y9" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>92381</v>
+        <v>92380</v>
       </c>
       <c r="B10" s="1">
         <v>43935</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>71</v>
       </c>
       <c r="I10" t="s">
         <v>132</v>
       </c>
       <c r="J10" t="s">
         <v>130</v>
       </c>
       <c r="K10" t="s">
         <v>124</v>
       </c>
       <c r="L10" t="s">
         <v>125</v>
       </c>