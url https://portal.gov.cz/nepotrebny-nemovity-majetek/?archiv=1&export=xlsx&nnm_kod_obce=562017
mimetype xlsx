--- v1 (2026-04-12)
+++ v2 (2026-06-25)
@@ -399,117 +399,117 @@
   <si>
     <t>34310</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 2/4, ostatní plocha, o výměře 170 m2. Tento pozemek vznikl dle GP č. 58-410/2019 z pozemku 2/3, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. Je v oploceném areálu ve vlastnictví jiného vlastníka. </t>
   </si>
   <si>
     <t>2020-05-25</t>
   </si>
   <si>
     <t>739532159</t>
   </si>
   <si>
     <t>ivana.sediva@vls.cz</t>
   </si>
   <si>
     <t>Ivana Šedivá</t>
   </si>
   <si>
     <t>ŘSP</t>
   </si>
   <si>
     <t>35700</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/6, ostatní plocha, o výměře 92 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
+  </si>
+  <si>
+    <t>2020-05-14</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/4, ostatní plocha, o výměře 441 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
+  </si>
+  <si>
+    <t>30870</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/7, ostatní plocha, o výměře 162 m2. Tento pozemek vznikl dle GP č. 57-408/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
-    <t>2020-05-14</t>
-[...1 lines deleted...]
-  <si>
     <t>3888</t>
   </si>
   <si>
-    <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/4, ostatní plocha, o výměře 441 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/3, ostatní plocha, o výměře 640 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
     <t>44800</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o nově vzniklý pozemek p.č. 25/5, ostatní plocha, o výměře 772 m2. Tento pozemek vznikl dle GP č. 56-388/2019 z pozemku 25/1, který je zapsaný na LV č. 3 pro k.ú. Horní Krupá, obec Ralsko. </t>
   </si>
   <si>
     <t>77200</t>
   </si>
   <si>
     <t>ministerstvo obrany</t>
   </si>
   <si>
     <t xml:space="preserve">Nabízíme k prodeji inženýrskou stavbu nezapsanou v katastru nemovitostí – vodovodní řád (přípojka) na pozemcích p.č. 39, p.č. 35, p.č. 34/3, p.č. 34/2 a p.č. 34/1 v k.ú. Ploužnice pod Ralskem. Přípojka vede k bývalým objektům rodinných domů, které byly dříve ve vlastnictví VLS ČR, s.p. Nyní jsou všechny tyto objekty ve vlastnictví soukromých osob. </t>
   </si>
   <si>
     <t>2019-12-09</t>
   </si>
   <si>
     <t>jiri.mrkvicka@vls.cz</t>
   </si>
   <si>
     <t>Jiří Mrkvička</t>
   </si>
   <si>
     <t>106340</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o pozemek p.č. 66 o výměře 66 m2, druh pozemku zastavěná plocha a nádvoří, součástí je stavba bez čp/če, jiná stavba (objekt vodárny Boreček) a pozemek p.č. 67 o výměře 699 m2, druh pozemku ostatní plocha. Pozemky jsou zapsány na LV č. 3 pro k.ú. Boreček, obec Ralsko u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa. Objekt vodárny Boreček spolu s celou technologií a vodovodním řadem byl z důvodu dodávané vody nevyhovující hygienickým normám nahrazen během let 2018/2019 novým vodovodním řadem na pitnou vodu, jehož investorem a provozovatelem je obec Ralsko. Z těchto důvodů byl provoz vodárny ukončen k 10.6.2019. Objekt vodárny je v nevyhovujícím technickém stavu s nutností značných oprav (zatékání do střechy atd.). </t>
+  </si>
+  <si>
+    <t>2019-08-12</t>
+  </si>
+  <si>
+    <t>Mrkvička Jiří</t>
+  </si>
+  <si>
+    <t>140000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 53/11 o výměře 1 534 m2, druh pozemku ostatní plocha. Pozemek je za-psán na LV č. 3 pro k.ú. Svébořice, obec Ralsko u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa. Jde o vodní plochu umělé vodní nádrže a její břehy, která je v majetku Sou-kromého svěřeneckého fondu MIKADA. </t>
   </si>
   <si>
-    <t>2019-08-12</t>
-[...4 lines deleted...]
-  <si>
     <t>46000</t>
-  </si>
-[...4 lines deleted...]
-    <t>140000</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek st. p.č. 545/10, zastavěná plocha a nádvoří, o výměře 15 m2, zapsaný na LV č. 19 pro k.ú. Jabloneček, obec Osečná. Pozemek je v podílovém spoluvlastnictví podíl id. ½ VLS a podíl id. ½ jiného vlastníka, je zastavěný objektem vodárny ve vlastnictví Severočeské vodárenské společnosti a.s. </t>
   </si>
   <si>
     <t>2019-04-26</t>
   </si>
   <si>
     <t>Jabloneček, Ralsko, okres Česká Lípa</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>Pozemek p.č. 15 v k.ú. Horní Krupá, jehož součástí je budova Horní Krupá č.p. 152 - bytový dům</t>
   </si>
   <si>
     <t>2018-10-25</t>
   </si>
   <si>
     <t>220405161</t>
   </si>
   <si>
     <t>v.kopecky@vls.cz</t>
   </si>
@@ -1604,51 +1604,51 @@
       </c>
       <c r="N8" t="s">
         <v>127</v>
       </c>
       <c r="O8" t="s">
         <v>95</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="Y8" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>92381</v>
+        <v>92382</v>
       </c>
       <c r="B9" s="1">
         <v>43935</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
         <v>129</v>
       </c>
       <c r="J9" t="s">
         <v>130</v>
       </c>
       <c r="K9" t="s">
         <v>124</v>
       </c>
       <c r="L9" t="s">
         <v>125</v>
       </c>
@@ -1710,51 +1710,51 @@
       </c>
       <c r="N10" t="s">
         <v>127</v>
       </c>
       <c r="O10" t="s">
         <v>95</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="Y10" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>92382</v>
+        <v>92381</v>
       </c>
       <c r="B11" s="1">
         <v>43935</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
         <v>71</v>
       </c>
       <c r="I11" t="s">
         <v>134</v>
       </c>
       <c r="J11" t="s">
         <v>130</v>
       </c>
       <c r="K11" t="s">
         <v>124</v>
       </c>
       <c r="L11" t="s">
         <v>125</v>
       </c>
@@ -1975,137 +1975,137 @@
       </c>
       <c r="N15" t="s">
         <v>77</v>
       </c>
       <c r="O15" t="s">
         <v>112</v>
       </c>
       <c r="Q15" t="s">
         <v>81</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>80</v>
       </c>
       <c r="Y15" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>88875</v>
+        <v>88874</v>
       </c>
       <c r="B16" s="1">
         <v>43657</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
       <c r="I16" t="s">
         <v>146</v>
       </c>
       <c r="J16" t="s">
         <v>147</v>
       </c>
       <c r="K16" t="s">
         <v>74</v>
       </c>
       <c r="L16" t="s">
         <v>143</v>
       </c>
       <c r="M16" t="s">
         <v>148</v>
       </c>
       <c r="N16" t="s">
         <v>77</v>
       </c>
       <c r="O16" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
         <v>81</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="Y16" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>88874</v>
+        <v>88875</v>
       </c>
       <c r="B17" s="1">
         <v>43657</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
         <v>150</v>
       </c>
       <c r="J17" t="s">
         <v>147</v>
       </c>
       <c r="K17" t="s">
         <v>74</v>
       </c>
       <c r="L17" t="s">
         <v>143</v>
       </c>
       <c r="M17" t="s">
         <v>148</v>
       </c>
       <c r="N17" t="s">
         <v>77</v>
       </c>
       <c r="O17" t="s">
-        <v>86</v>
+        <v>120</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="Y17" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
         <v>87459</v>
       </c>
       <c r="B18" s="1">
         <v>43550</v>
       </c>
       <c r="C18" t="s">