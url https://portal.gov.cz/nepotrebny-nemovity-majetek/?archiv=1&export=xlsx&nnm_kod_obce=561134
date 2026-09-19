--- v1 (2026-06-17)
+++ v2 (2026-09-19)
@@ -288,68 +288,68 @@
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Prodej pozemků v k.ú. Zliv nad Mží</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
   <si>
     <t>956223106</t>
   </si>
   <si>
     <t>jaroslava.matouskova@lesycr.cz</t>
   </si>
   <si>
     <t>Jaroslava Matoušková</t>
   </si>
   <si>
     <t>LS Přimda</t>
   </si>
   <si>
     <t>Zliv nad Mží, Planá, okres Tachov</t>
   </si>
   <si>
+    <t>st.139, 273/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků st.p.č. 139 a p.č. 273/2 v k.ú. Zliv nad Mží o celkové výměře 217 m2. Na pozemku st.p.č. 139 se nachází stavba č.ev. 207.</t>
+  </si>
+  <si>
+    <t>175990</t>
+  </si>
+  <si>
     <t>st. 140, 273/3</t>
   </si>
   <si>
     <t>Prodej pozemků st.p.č. 140 a p.č. 273/3 v k.ú. Zliv nad Mží o celkové výměře 299 m2. Na pozemku st.p.č. 140 se nachází stavba č.ev. 206.</t>
   </si>
   <si>
     <t>242490</t>
   </si>
   <si>
-    <t>st.139, 273/2</t>
-[...7 lines deleted...]
-  <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 253/9 v k.ú. Pavlovice nad Mží</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t xml:space="preserve">+420 702 263 859  </t>
   </si>
   <si>
     <t>MoravekJa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Ing. Jan Morávek</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
@@ -423,138 +423,138 @@
   <si>
     <t xml:space="preserve">Jedná se o prodej  pozemků st.p.č. 120, st.p.č. 121, st.p.č. 122 zastavěných stavbami a pozemku p.č. 406/2, který je obklopuje. Vše se nachází v oploceném funkčním celku o celkové výměře 568 m2.   </t>
   </si>
   <si>
     <t>2020-03-02</t>
   </si>
   <si>
     <t>155000</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku 514/18 v k.ú. Vysoké Sedliště, na kterém se nachází studna ve vlastnictví jiné osoby.  </t>
   </si>
   <si>
     <t>2019-02-08</t>
   </si>
   <si>
     <t>956 223 106</t>
   </si>
   <si>
     <t>Vysoké Sedliště, Planá, okres Tachov</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
+    <t>Správa železniční dopravní cesty, s.o.</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky kolem chaty a zastavěné chatou, kú Vysoké Sedliště, p.č. 520/6 a st.145. Jsou situovány mimo zastavěné území obce Planá v záplavovém území řeky Mže.</t>
+  </si>
+  <si>
+    <t>972235728</t>
+  </si>
+  <si>
+    <t>sekyrkova@szdc.cz</t>
+  </si>
+  <si>
+    <t>Sekyrková</t>
+  </si>
+  <si>
+    <t>O31</t>
+  </si>
+  <si>
+    <t>40000</t>
+  </si>
+  <si>
     <t>Správa železniční a dopravní cesty, s.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemky kolem chaty a zastavěné chatou, kú Vysoké Sedliště, p.č. 520/5, 520/11 a st.137. Jsou situovány mimo zastavěné úuzemí obce Planá v záplavovém území řeky Mže. </t>
   </si>
   <si>
     <t>672235728</t>
   </si>
   <si>
-    <t>sekyrkova@szdc.cz</t>
-[...7 lines deleted...]
-  <si>
     <t>67000</t>
   </si>
   <si>
-    <t>Správa železniční dopravní cesty, s.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Jedná se o pozemky kolem chaty a zastavěné chatou, kú Vysoké Sedliště, p.č. 520/4 a st.144. Jsou situovány mimo zastavěné území obce Planá v záplavovém území řeky Mže.</t>
   </si>
   <si>
     <t>972 235 728</t>
   </si>
   <si>
     <t>32000</t>
   </si>
   <si>
-    <t>Jedná se o pozemky kolem chaty a zastavěné chatou, kú Vysoké Sedliště, p.č. 520/6 a st.145. Jsou situovány mimo zastavěné území obce Planá v záplavovém území řeky Mže.</t>
-[...5 lines deleted...]
-    <t>40000</t>
+    <t>Správa železniční dopravní cesty, státní organizace</t>
   </si>
   <si>
     <t>Dlážděná 1003/7, 110 00 Praha 1</t>
   </si>
   <si>
     <t>70994234</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o stavební pozemek zastavěný chatou a okolní pozemek. </t>
+  </si>
+  <si>
+    <t>M. Sekyrková</t>
+  </si>
+  <si>
+    <t>Vysoké Sedliště, Planá, CZ0327, okres Tachov</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
     <t>ministerstvo dopravy</t>
   </si>
   <si>
     <t>Pozemky se nacházejí v ochranném pásmu a v obvodu dráhy při trati Plzeň hl.n. - Cheb. Jsou situovány na lesní samotě v k.ú. Vysoké Sedliště, mimo zastavěné území obce Planá na pravém břehu řeky Mže. Na p.č. st. 137, stojí ve vlastnictví třetí osoby stavba určená k rekreačním účelům. Pozemek  p.č. 520/5, vznikl oddělením z původního pozemku p.č. 520/2-ostatní plocha, dráha,  na základě geometrického plánu č. 197-290/2015.</t>
   </si>
   <si>
-    <t>Vysoké Sedliště, Planá, CZ0327, okres Tachov</t>
-[...11 lines deleted...]
-    <t>M. Sekyrková</t>
+    <t>Pozemky se nacházejí v ochranném pásmu a v obvodu dráhy při trati Plzeň hl.n. - Cheb. Jsou situovány na lesní samotě, v kú Vysoké Sedliště, mimo zastavěné území obce Planá na pravém břehu řeky Mže. Na p.č. st. 144 stojí ve vlastnictví třetí osoby stavba určená k rekreačním účelům. Pozemek  p.č. 520/4  vznikl oddělením z původního pozemku p.č. 520/2-ostatní plocha, dráha,  na základě geometrického plánu č. 197-290/2015.</t>
+  </si>
+  <si>
+    <t>30000</t>
   </si>
   <si>
     <t>Správa železniční dopravní cesty, s.ó.</t>
   </si>
   <si>
     <t>Pozemky se nacházejí v ochranném pásmu a v obvodu dráhy při trati Plzeň hl.n. - Cheb. Jsou situovány v kú Vysoké Sedliště, na lesní samotě mimo zastavěné území obce Planá na pravém břehu řeky Mže. Na p.č. st. 145 stojí ve vlastnictví třetí osoby stavba určená k rekreačním účelům.  Pozemek  p.č. 520/6  vznikl oddělením z původního pozemku p.č. 520/2-ostatní plocha, dráha,  na základě geometrického plánu č. 197-290/2015.</t>
   </si>
   <si>
     <t>38000</t>
   </si>
   <si>
     <t>Správa železniční dopravní cesta, státní organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek zastavěný chatou včetně okolního pozemku </t>
-  </si>
-[...4 lines deleted...]
-    <t>Pozemky se nacházejí v ochranném pásmu a v obvodu dráhy při trati Plzeň hl.n. - Cheb. Jsou situovány na lesní samotě, v kú Vysoké Sedliště, mimo zastavěné území obce Planá na pravém břehu řeky Mže. Na p.č. st. 144 stojí ve vlastnictví třetí osoby stavba určená k rekreačním účelům. Pozemek  p.č. 520/4  vznikl oddělením z původního pozemku p.č. 520/2-ostatní plocha, dráha,  na základě geometrického plánu č. 197-290/2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1197,51 +1197,51 @@
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="Q2" t="s">
         <v>79</v>
       </c>
       <c r="R2" t="s">
         <v>80</v>
       </c>
       <c r="S2" t="s">
         <v>80</v>
       </c>
       <c r="T2" t="s">
         <v>80</v>
       </c>
       <c r="X2" t="s">
         <v>81</v>
       </c>
       <c r="Y2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105453</v>
+        <v>105452</v>
       </c>
       <c r="B3" s="1">
         <v>45916</v>
       </c>
       <c r="C3" t="s">
         <v>83</v>
       </c>
       <c r="D3" t="s">
         <v>84</v>
       </c>
       <c r="I3" t="s">
         <v>85</v>
       </c>
       <c r="J3" t="s">
         <v>86</v>
       </c>
       <c r="K3" t="s">
         <v>87</v>
       </c>
       <c r="L3" t="s">
         <v>88</v>
       </c>
       <c r="M3" t="s">
         <v>89</v>
       </c>
@@ -1253,51 +1253,51 @@
       </c>
       <c r="P3" t="s">
         <v>92</v>
       </c>
       <c r="Q3" t="s">
         <v>79</v>
       </c>
       <c r="R3" t="s">
         <v>80</v>
       </c>
       <c r="S3" t="s">
         <v>80</v>
       </c>
       <c r="T3" t="s">
         <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>93</v>
       </c>
       <c r="Y3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105452</v>
+        <v>105453</v>
       </c>
       <c r="B4" s="1">
         <v>45916</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4" t="s">
         <v>84</v>
       </c>
       <c r="I4" t="s">
         <v>85</v>
       </c>
       <c r="J4" t="s">
         <v>86</v>
       </c>
       <c r="K4" t="s">
         <v>87</v>
       </c>
       <c r="L4" t="s">
         <v>88</v>
       </c>
       <c r="M4" t="s">
         <v>89</v>
       </c>
@@ -1580,550 +1580,550 @@
       </c>
       <c r="N9" t="s">
         <v>90</v>
       </c>
       <c r="O9" t="s">
         <v>135</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
         <v>80</v>
       </c>
       <c r="S9" t="s">
         <v>80</v>
       </c>
       <c r="T9" t="s">
         <v>80</v>
       </c>
       <c r="Y9" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>84502</v>
+        <v>84504</v>
       </c>
       <c r="B10" s="1">
         <v>43229</v>
       </c>
       <c r="C10" t="s">
         <v>98</v>
       </c>
       <c r="D10" t="s">
         <v>99</v>
       </c>
       <c r="H10" t="s">
         <v>137</v>
       </c>
       <c r="I10" t="s">
         <v>138</v>
       </c>
       <c r="K10" t="s">
         <v>139</v>
       </c>
       <c r="L10" t="s">
         <v>140</v>
       </c>
       <c r="M10" t="s">
         <v>141</v>
       </c>
       <c r="N10" t="s">
         <v>142</v>
       </c>
       <c r="O10" t="s">
         <v>135</v>
       </c>
       <c r="Q10" t="s">
         <v>79</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
       <c r="S10" t="s">
         <v>80</v>
       </c>
       <c r="T10" t="s">
         <v>80</v>
       </c>
       <c r="Y10" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>84503</v>
+        <v>84502</v>
       </c>
       <c r="B11" s="1">
         <v>43229</v>
       </c>
       <c r="C11" t="s">
         <v>98</v>
       </c>
       <c r="D11" t="s">
         <v>99</v>
       </c>
       <c r="H11" t="s">
         <v>144</v>
       </c>
       <c r="I11" t="s">
         <v>145</v>
       </c>
       <c r="K11" t="s">
         <v>146</v>
       </c>
       <c r="L11" t="s">
         <v>140</v>
       </c>
       <c r="M11" t="s">
         <v>141</v>
       </c>
       <c r="N11" t="s">
         <v>142</v>
       </c>
       <c r="O11" t="s">
         <v>135</v>
       </c>
       <c r="Q11" t="s">
         <v>79</v>
       </c>
       <c r="R11" t="s">
         <v>80</v>
       </c>
       <c r="S11" t="s">
         <v>80</v>
       </c>
       <c r="T11" t="s">
         <v>80</v>
       </c>
       <c r="Y11" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>84504</v>
+        <v>84503</v>
       </c>
       <c r="B12" s="1">
         <v>43229</v>
       </c>
       <c r="C12" t="s">
         <v>98</v>
       </c>
       <c r="D12" t="s">
         <v>99</v>
       </c>
       <c r="H12" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="I12" t="s">
         <v>148</v>
       </c>
       <c r="K12" t="s">
         <v>149</v>
       </c>
       <c r="L12" t="s">
         <v>140</v>
       </c>
       <c r="M12" t="s">
         <v>141</v>
       </c>
       <c r="N12" t="s">
         <v>142</v>
       </c>
       <c r="O12" t="s">
         <v>135</v>
       </c>
       <c r="Q12" t="s">
         <v>79</v>
       </c>
       <c r="R12" t="s">
         <v>80</v>
       </c>
       <c r="S12" t="s">
         <v>80</v>
       </c>
       <c r="T12" t="s">
         <v>80</v>
       </c>
       <c r="Y12" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>84252</v>
+        <v>84247</v>
       </c>
       <c r="B13" s="1">
         <v>43158</v>
       </c>
       <c r="C13" t="s">
         <v>98</v>
       </c>
       <c r="D13" t="s">
         <v>99</v>
       </c>
       <c r="E13" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="F13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H13" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="I13" t="s">
         <v>154</v>
       </c>
       <c r="K13" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="L13" t="s">
         <v>140</v>
       </c>
       <c r="M13" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="N13" t="s">
         <v>142</v>
       </c>
       <c r="O13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q13" t="s">
         <v>79</v>
       </c>
       <c r="R13" t="s">
         <v>80</v>
       </c>
       <c r="S13" t="s">
         <v>80</v>
       </c>
       <c r="T13" t="s">
         <v>80</v>
       </c>
       <c r="Y13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>84247</v>
+        <v>84252</v>
       </c>
       <c r="B14" s="1">
         <v>43158</v>
       </c>
       <c r="C14" t="s">
         <v>98</v>
       </c>
       <c r="D14" t="s">
         <v>99</v>
       </c>
       <c r="E14" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H14" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="I14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K14" t="s">
         <v>149</v>
       </c>
       <c r="L14" t="s">
         <v>140</v>
       </c>
       <c r="M14" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="N14" t="s">
         <v>142</v>
       </c>
       <c r="O14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q14" t="s">
         <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>80</v>
       </c>
       <c r="S14" t="s">
         <v>80</v>
       </c>
       <c r="T14" t="s">
         <v>80</v>
       </c>
       <c r="Y14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>84250</v>
+        <v>84251</v>
       </c>
       <c r="B15" s="1">
         <v>43158</v>
       </c>
       <c r="C15" t="s">
         <v>98</v>
       </c>
       <c r="D15" t="s">
         <v>99</v>
       </c>
       <c r="E15" t="s">
+        <v>144</v>
+      </c>
+      <c r="F15" t="s">
+        <v>152</v>
+      </c>
+      <c r="G15" t="s">
+        <v>153</v>
+      </c>
+      <c r="H15" t="s">
+        <v>158</v>
+      </c>
+      <c r="I15" t="s">
         <v>160</v>
       </c>
-      <c r="F15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K15" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="L15" t="s">
         <v>140</v>
       </c>
       <c r="M15" t="s">
         <v>141</v>
       </c>
       <c r="N15" t="s">
         <v>142</v>
       </c>
       <c r="O15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
       <c r="R15" t="s">
         <v>80</v>
       </c>
       <c r="S15" t="s">
         <v>80</v>
       </c>
       <c r="T15" t="s">
         <v>80</v>
       </c>
       <c r="Y15" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>84249</v>
+        <v>84250</v>
       </c>
       <c r="B16" s="1">
         <v>43158</v>
       </c>
       <c r="C16" t="s">
         <v>98</v>
       </c>
       <c r="D16" t="s">
         <v>99</v>
       </c>
       <c r="E16" t="s">
+        <v>162</v>
+      </c>
+      <c r="F16" t="s">
+        <v>152</v>
+      </c>
+      <c r="G16" t="s">
+        <v>153</v>
+      </c>
+      <c r="H16" t="s">
+        <v>158</v>
+      </c>
+      <c r="I16" t="s">
         <v>163</v>
       </c>
-      <c r="F16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="L16" t="s">
         <v>140</v>
       </c>
       <c r="M16" t="s">
         <v>141</v>
       </c>
       <c r="N16" t="s">
         <v>142</v>
       </c>
       <c r="O16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q16" t="s">
         <v>79</v>
       </c>
       <c r="R16" t="s">
         <v>80</v>
       </c>
       <c r="S16" t="s">
         <v>80</v>
       </c>
       <c r="T16" t="s">
         <v>80</v>
       </c>
       <c r="Y16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>84248</v>
+        <v>84249</v>
       </c>
       <c r="B17" s="1">
         <v>43158</v>
       </c>
       <c r="C17" t="s">
         <v>98</v>
       </c>
       <c r="D17" t="s">
         <v>99</v>
       </c>
       <c r="E17" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="F17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H17" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="I17" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="K17" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="L17" t="s">
         <v>140</v>
       </c>
       <c r="M17" t="s">
         <v>141</v>
       </c>
       <c r="N17" t="s">
         <v>142</v>
       </c>
       <c r="O17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q17" t="s">
         <v>79</v>
       </c>
       <c r="R17" t="s">
         <v>80</v>
       </c>
       <c r="S17" t="s">
         <v>80</v>
       </c>
       <c r="T17" t="s">
         <v>80</v>
       </c>
       <c r="Y17" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>84251</v>
+        <v>84248</v>
       </c>
       <c r="B18" s="1">
         <v>43158</v>
       </c>
       <c r="C18" t="s">
         <v>98</v>
       </c>
       <c r="D18" t="s">
         <v>99</v>
       </c>
       <c r="E18" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="F18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H18" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="I18" t="s">
         <v>166</v>
       </c>
       <c r="K18" t="s">
         <v>149</v>
       </c>
       <c r="L18" t="s">
         <v>140</v>
       </c>
       <c r="M18" t="s">
         <v>141</v>
       </c>
       <c r="N18" t="s">
         <v>142</v>
       </c>
       <c r="O18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q18" t="s">
         <v>79</v>
       </c>
       <c r="R18" t="s">
         <v>80</v>
       </c>
       <c r="S18" t="s">
         <v>80</v>
       </c>
       <c r="T18" t="s">
         <v>80</v>
       </c>
       <c r="Y18" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>