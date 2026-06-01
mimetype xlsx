--- v0 (2025-12-22)
+++ v1 (2026-06-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="119">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,87 +219,126 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 47/2 v k.ú. Malý Rapotín</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Malý Rapotín, Tachov, okres Tachov</t>
+  </si>
+  <si>
+    <t>47/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek na okrají zastavěného území v ochranném pásmu dráhy trati Domažlice odbočná výh. č. 401 - Planá u Mariánských Lázní. Travnatý pozemek je mezi těleso dráhy a pozemek žadatelky p.č. 43/34, z něhož je výhradně přístupný. Prodávaný pozemek tvoří část zahrady žadatelky, tvoří jeden celek s majetek žadatelky a je jí za tím účelem pronajat. Pokud během přípravy prodeje dojde ke změně vlastníka pozemku p.č. 43/34, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy DD - drážní doprava.													</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
     <t>Vojenské lesy a statky ČR, s.p.</t>
   </si>
   <si>
     <t>bjds93z</t>
   </si>
   <si>
     <t>Ministerstvo obrany</t>
   </si>
   <si>
     <t>Vítkov u Tachova</t>
   </si>
   <si>
     <t>2021-07-05</t>
   </si>
   <si>
     <t>739532159</t>
   </si>
   <si>
     <t>ivana.sediva@vls.cz</t>
   </si>
   <si>
     <t>Ivana Šedivá</t>
   </si>
   <si>
     <t>OSM</t>
   </si>
   <si>
     <t>Vítkov u Tachova, Tachov, okres Tachov</t>
   </si>
   <si>
     <t>226/1, 226/2, 226/9, 278/2, 278/3 a 279</t>
-  </si>
-[...4 lines deleted...]
-    <t>ne</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 226/1, lesní pozemek, PUPFL, o výměře 151 m2, p.č. 226/2, lesní pozemek, PUPFL, o výměře 442 m2, p.č. 226/9, lesní pozemek, PUPFL, o výměře 129 m2, p.č. 278/2, lesní pozemek, PUPFL, o výměře 440 m2, p.č. 278/3, lesní pozemek, PUPFL, o výměře 4 m2 a p.č. 279, lesní pozemek, PUPFL, o výměře 5047 m2, vše zapsané na LV č.  2664 pro k.ú. Vítkov u Tachova, obec Tachov. Jedná se o zbylý majetek po vydání HM obcí (město Tachov). </t>
   </si>
   <si>
     <t>90860</t>
   </si>
   <si>
     <t>Povodí Vltavy, státní podnik</t>
   </si>
   <si>
     <t>gg4t8hf</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Pozemek parc. č. 1540, o výměře 159 m2, druh pozemku – zastavěná plocha a nádvoří, jehož součástí je stavba: Tachov, č.p. 35, objekt k bydlení, zapsaný na listu vlastnictví č. 311 pro k.ú. Tachov, obec Tachov. Způsob ochrany: budova, pozemek v památkové zóně.</t>
   </si>
   <si>
     <t>2021-05-02</t>
   </si>
   <si>
     <t>+420724453426</t>
   </si>
@@ -667,82 +706,82 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ5"/>
+  <dimension ref="A1:BQ6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="33.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="261.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="32.7109375" customWidth="1"/>
     <col min="13" max="13" width="22.7109375" customWidth="1"/>
-    <col min="14" max="14" width="15.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
     <col min="15" max="15" width="40.7109375" customWidth="1"/>
     <col min="16" max="16" width="41.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="451.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -957,54 +996,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>95012</v>
+        <v>108093</v>
       </c>
       <c r="B2" s="1">
-        <v>44351</v>
+        <v>46139</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1016,199 +1055,258 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>94809</v>
+        <v>95012</v>
       </c>
       <c r="B3" s="1">
-        <v>44287</v>
+        <v>44351</v>
       </c>
       <c r="C3" t="s">
         <v>84</v>
       </c>
       <c r="D3" t="s">
         <v>85</v>
       </c>
       <c r="H3" t="s">
         <v>86</v>
       </c>
       <c r="I3" t="s">
         <v>87</v>
       </c>
       <c r="J3" t="s">
         <v>88</v>
       </c>
       <c r="K3" t="s">
         <v>89</v>
       </c>
       <c r="L3" t="s">
         <v>90</v>
       </c>
       <c r="M3" t="s">
         <v>91</v>
       </c>
+      <c r="N3" t="s">
+        <v>92</v>
+      </c>
       <c r="O3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
+      <c r="X3" t="s">
+        <v>95</v>
+      </c>
       <c r="Y3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>93630</v>
+        <v>94809</v>
       </c>
       <c r="B4" s="1">
-        <v>44092</v>
+        <v>44287</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D4" t="s">
-        <v>96</v>
+        <v>98</v>
+      </c>
+      <c r="H4" t="s">
+        <v>99</v>
       </c>
       <c r="I4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M4" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O4" t="s">
-        <v>92</v>
+        <v>105</v>
+      </c>
+      <c r="P4" t="s">
+        <v>106</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="Y4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>93223</v>
+        <v>93630</v>
       </c>
       <c r="B5" s="1">
-        <v>43986</v>
+        <v>44092</v>
       </c>
       <c r="C5" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="D5" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="I5" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="J5" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="K5" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="L5" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="M5" t="s">
-        <v>91</v>
+        <v>114</v>
+      </c>
+      <c r="N5" t="s">
+        <v>115</v>
       </c>
       <c r="O5" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="Y5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6">
+        <v>93223</v>
+      </c>
+      <c r="B6" s="1">
+        <v>43986</v>
+      </c>
+      <c r="C6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D6" t="s">
+        <v>98</v>
+      </c>
+      <c r="H6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I6" t="s">
+        <v>100</v>
+      </c>
+      <c r="J6" t="s">
+        <v>117</v>
+      </c>
+      <c r="K6" t="s">
+        <v>102</v>
+      </c>
+      <c r="L6" t="s">
+        <v>103</v>
+      </c>
+      <c r="M6" t="s">
+        <v>104</v>
+      </c>
+      <c r="O6" t="s">
         <v>105</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>