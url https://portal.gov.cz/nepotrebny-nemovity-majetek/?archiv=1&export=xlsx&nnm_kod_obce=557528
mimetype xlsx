--- v1 (2026-02-21)
+++ v2 (2026-04-16)
@@ -228,93 +228,93 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
+    <t>Prodej pozemků p.č. 1363, 41/2, 41/5, v k.ú. Špičák</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Špičák, Železná Ruda, okres Klatovy</t>
+  </si>
+  <si>
+    <t>1363, 41/2, 41/5</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky v ochranném pásmu dráhy trati Klatovy – Železná Ruda-Alžbětín. Pozemky jsou na 2 místech daného katastrálního území. Pozemky nejsou přístupné z veřejné komunikace a jsou na nich trvalé porosty. O pozemky za daných cenových podmínek neprojevili zájem majitelé sousedních pozemků, ani Město Železná Ruda. Převáděné pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky p.č. 17 a 758 dle územního plánu leží mimo zastavěné území v ploše "Zemědělská půda – louky. Pozemek p.č. 434/4 dle územního plánu leží mimo zastavěné území v ploše "Lesní půda“.</t>
+  </si>
+  <si>
+    <t>98000</t>
+  </si>
+  <si>
     <t>Prodej pozemků p.č. 17, 758 a 434/4, v k.ú. Špičák</t>
   </si>
   <si>
-    <t>2026-02-19</t>
-[...16 lines deleted...]
-  <si>
     <t>17, 758 a 434/4</t>
   </si>
   <si>
-    <t>ano</t>
-[...7 lines deleted...]
-  <si>
     <t>464000</t>
-  </si>
-[...7 lines deleted...]
-    <t>98000</t>
   </si>
   <si>
     <t>Prodej pozemků p.č. 17 a 758, v k.ú. Špičák</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>17 a 758</t>
   </si>
   <si>
     <t>Pozemky v ochranném pásmu dráhy trati Klatovy – Železná Ruda-Alžbětín. Pozemky nejsou přístupné z veřejné komunikace a jsou na něm trvalé porosty. O pozemky za daných cenových podmínek neprojevili zájem majitelé sousedních pozemků, ani Město Železná Ruda. Převáděné pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky leží mimo zastavěné území v ploše "Zemědělská půda – louky, pastviny“.</t>
   </si>
   <si>
     <t>434000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 142/3 a p.č. st. 245 včetně stavby č.p. 92, vše v k.ú. Železná Ruda</t>
   </si>
   <si>
     <t>2025-02-02</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
@@ -1052,51 +1052,51 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>106622</v>
+        <v>106623</v>
       </c>
       <c r="B2" s="1">
         <v>46041</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
@@ -1111,51 +1111,51 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106623</v>
+        <v>106622</v>
       </c>
       <c r="B3" s="1">
         <v>46041</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
@@ -1277,51 +1277,51 @@
       <c r="M5" t="s">
         <v>76</v>
       </c>
       <c r="N5" t="s">
         <v>77</v>
       </c>
       <c r="O5" t="s">
         <v>78</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>82</v>
       </c>
       <c r="Y5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
         <v>103089</v>
       </c>
       <c r="B6" s="1">
         <v>45660</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="I6" t="s">
         <v>92</v>
       </c>
       <c r="J6" t="s">
         <v>93</v>
       </c>
       <c r="K6" t="s">
         <v>74</v>
       </c>
       <c r="L6" t="s">