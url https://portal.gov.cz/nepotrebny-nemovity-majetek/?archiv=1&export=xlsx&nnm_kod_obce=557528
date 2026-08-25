--- v2 (2026-04-16)
+++ v3 (2026-08-25)
@@ -288,84 +288,84 @@
   <si>
     <t>Prodej pozemků p.č. 17, 758 a 434/4, v k.ú. Špičák</t>
   </si>
   <si>
     <t>17, 758 a 434/4</t>
   </si>
   <si>
     <t>464000</t>
   </si>
   <si>
     <t>Prodej pozemků p.č. 17 a 758, v k.ú. Špičák</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>17 a 758</t>
   </si>
   <si>
     <t>Pozemky v ochranném pásmu dráhy trati Klatovy – Železná Ruda-Alžbětín. Pozemky nejsou přístupné z veřejné komunikace a jsou na něm trvalé porosty. O pozemky za daných cenových podmínek neprojevili zájem majitelé sousedních pozemků, ani Město Železná Ruda. Převáděné pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky leží mimo zastavěné území v ploše "Zemědělská půda – louky, pastviny“.</t>
   </si>
   <si>
     <t>434000</t>
   </si>
   <si>
+    <t>Prodej pozemku p.č. 6/54 v k.ú. AlžbětínPl</t>
+  </si>
+  <si>
+    <t>2025-02-02</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Alžbětín, Železná Ruda, okres Klatovy</t>
+  </si>
+  <si>
+    <t>6/54</t>
+  </si>
+  <si>
+    <t>Předmětem prodeje je pozemek p.č. 6/54 v k.ú. Alžbětín. Na pozemku p.č. 6/54 se nachází kanalizační stanice ve vlastnictví města Železná Ruda, pozemek bude teprve pronajat. Pozemek bud prodán majiteli stavby na pozemcích. Pozemek je zatížen v katastru věcným břemenem strpět na všech služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Spolu s kupní smlouvou bude zřízeno věcné právo vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Pozemek p.č. 6/54 je zatížen věcným břemenem zřizování a provozování vedení kanalizační přípojky, právo vstupu a vjezdu vůči městu Železná Ruda (žadatel o pozemek). Pozemky leží v zastavěném území v ploše Dopravní plochy – liniové plochy silniční dopravy, ostatní dopravní plochy, parkoviště.</t>
+  </si>
+  <si>
+    <t>38000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 142/3 a p.č. st. 245 včetně stavby č.p. 92, vše v k.ú. Železná Ruda</t>
   </si>
   <si>
-    <t>2025-02-02</t>
-[...4 lines deleted...]
-  <si>
     <t>Železná Ruda, Železná Ruda, okres Klatovy</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Předmětem prodeje je majetek v k.ú. Železná Ruda, pozemek p.č. 142/3 a p.č. st. 245 včetně stavby č.p. 92 (v majetku Správy železnic). Pozemky p.č. 142/3 a p.č. st. 245 včetně stavby na pozemku budou prodány ve veřejné soutěži. Majetek určený k prodeji ve veřejné soutěži bude prodán včetně trvalých porostů, žumpy, dřevěné kolny a vodovodní přípojky bez samostatného měření z budovy č.p. 406. Přistup k danému majetku je zajištěn formou věcného břemene z okolních pozemků p.č. 142/6 a 142/17, případně smluvně neošetřený přístup přes pozemky p.č 100/3 a 533/3, v majetku Města Železná Ruda. Pozemky jsou zatížený stávající služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" v celém jejich rozsahu. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich ulo</t>
   </si>
   <si>
     <t>3962000</t>
-  </si>
-[...13 lines deleted...]
-    <t>38000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č.6/55, k.ú. Alžbětín</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>6/55</t>
   </si>
   <si>
     <t>Předmětem prodeje pozemek p.č. 6/55 v k.ú. Alžbětín (pozemky vznikly z pozemku p.č. 6/5). Na pozemku p.č. 6/55 se nachází dlážděné parkovací plochy ve vlastnictví majitele sousedních pozemků, a je mu pronajat. Pozemek je zatížen v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Spolu s kupní smlouvou bude zřízeno věcné právo vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Pozemek p.č. 6/55 je zatížen věcným břemenem zřizování a provozování vedení a provozování vedení vůči spol. Joka 90, s.r.o.. Pozemek leží v zastavěném území v ploše Dopravní plochy – liniové plochy silniční dopravy, ostatní dopravní plochy, parkoviště.</t>
   </si>
   <si>
     <t>152000</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>MZE</t>
   </si>
@@ -1282,199 +1282,199 @@
       </c>
       <c r="O5" t="s">
         <v>78</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>82</v>
       </c>
       <c r="Y5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>103089</v>
+        <v>103088</v>
       </c>
       <c r="B6" s="1">
         <v>45660</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
+      <c r="H6" t="s">
+        <v>71</v>
+      </c>
       <c r="I6" t="s">
         <v>92</v>
       </c>
       <c r="J6" t="s">
         <v>93</v>
       </c>
       <c r="K6" t="s">
         <v>74</v>
       </c>
       <c r="L6" t="s">
         <v>75</v>
       </c>
       <c r="M6" t="s">
         <v>76</v>
       </c>
       <c r="N6" t="s">
         <v>94</v>
       </c>
       <c r="O6" t="s">
         <v>95</v>
       </c>
+      <c r="P6" t="s">
+        <v>96</v>
+      </c>
       <c r="Q6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X6" t="s">
         <v>97</v>
       </c>
       <c r="Y6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>103088</v>
+        <v>103089</v>
       </c>
       <c r="B7" s="1">
         <v>45660</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" t="s">
         <v>99</v>
       </c>
       <c r="J7" t="s">
         <v>93</v>
       </c>
       <c r="K7" t="s">
         <v>74</v>
       </c>
       <c r="L7" t="s">
         <v>75</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>94</v>
       </c>
       <c r="O7" t="s">
         <v>100</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
+        <v>81</v>
+      </c>
+      <c r="R7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="V7" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>102</v>
       </c>
       <c r="Y7" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
         <v>102789</v>
       </c>
       <c r="B8" s="1">
         <v>45579</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
         <v>104</v>
       </c>
       <c r="J8" t="s">
         <v>105</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>94</v>
       </c>
       <c r="O8" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="P8" t="s">
         <v>106</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
         <v>107</v>
       </c>
       <c r="Y8" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">