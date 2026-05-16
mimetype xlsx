--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="246">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,86 +219,143 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 304/14 v katastrálním území Svítkov</t>
+  </si>
+  <si>
+    <t>2026-05-09</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Svítkov, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>304/14</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 304/14 v katastrálním území Svítkov, ostatní plocha. Pozemek se nachází v nezastavěné části města na břehu vodního toku Labe. Přístup na pozemek je po polní cestě. Na pozemku se nenacházejí žádné stavby, pouze trvalé porosty.</t>
+  </si>
+  <si>
+    <t>30840</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 399/1 v katastrálním území Černá za Bory</t>
+  </si>
+  <si>
+    <t>2026-03-15</t>
+  </si>
+  <si>
+    <t>Černá za Bory, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>399/1</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 399/1 v katastrálním území Černá za Bory, vodní plocha, vznikl geometrickým odměřením od původní parcely č. 399, vodní plocha. Na nově vzniklém pozemku se nenacházejí žádné stavby a trvalé porosty. Pozemek je přístupný pouze přes pozemky jiných vlastníků pouze pro pěší.</t>
+  </si>
+  <si>
+    <t>8360</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Lesní pozemek p.č. 625/14, k.ú. Staré Čívice</t>
   </si>
   <si>
     <t>2025-10-20</t>
   </si>
   <si>
     <t>956164106</t>
   </si>
   <si>
     <t>jana.zarubova@lesycr.cz</t>
   </si>
   <si>
     <t>Jana Zárubová</t>
   </si>
   <si>
     <t>Lesní správa Choceň</t>
   </si>
   <si>
     <t>Staré Čívice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>625/14</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Lesní pozemek o výměře 1407m2 nacházející se severně od obce Staré Čívice, navazuje na zemědělské pozemky. Náklady související s prodejem/převodem činí 4850 Kč (nejsou součástí uvedené ceny).</t>
   </si>
   <si>
     <t>28140</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Prodej pozemku p. č. 2605/185 k. ú. Pardubice</t>
   </si>
   <si>
     <t>2025-10-05</t>
   </si>
   <si>
     <t>725889647</t>
   </si>
   <si>
     <t>mickoval@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Lenka Micková</t>
@@ -306,110 +363,89 @@
   <si>
     <t>SŽF</t>
   </si>
   <si>
     <t>Pardubice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>2605/185</t>
   </si>
   <si>
     <t>16000</t>
   </si>
   <si>
     <t>prodej pozemků p.č. 1778/72 a 2605/47 k.ú. Pardubice</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>1778/72; 2605/47</t>
   </si>
   <si>
     <t>358000</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství</t>
-[...1 lines deleted...]
-  <si>
     <t>Prodej pozemku p.č. 2034/34, p.č. 2034/35, k.ú. Pardubice</t>
   </si>
   <si>
     <t>2025-07-19</t>
   </si>
   <si>
     <t xml:space="preserve">956 164 106                             </t>
   </si>
   <si>
     <t>LS Choceň</t>
   </si>
   <si>
     <t>2034/34, 2034/35</t>
   </si>
   <si>
     <t>prodej pozemku, p.č. 2034/34, druh pozemku lesní pozemek o výměře 1131m2,  p.č. 2034/35,druh pozemku ostatní plocha o výměře 1330m2, k.ú. Pardubice</t>
   </si>
   <si>
     <t>2705970</t>
   </si>
   <si>
     <t>Pozemek p. č. 1778/76 v k. ú. Pardubice</t>
   </si>
   <si>
     <t>2025-07-10</t>
   </si>
   <si>
     <t>1778/76</t>
   </si>
   <si>
     <t>6810000</t>
   </si>
   <si>
-    <t>Povodí Labe, státní podnik</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemek - pozemková parcela č. 614/43 v katastrálním území Rosice nad Labem</t>
   </si>
   <si>
     <t>2025-07-05</t>
   </si>
   <si>
-    <t>495088871</t>
-[...10 lines deleted...]
-  <si>
     <t>Rosice nad Labem, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>614/43</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 614/43 v katastrálním území Rosice nad Labem, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 614/24.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>ČPPT, s.p.</t>
   </si>
   <si>
     <t>cq3xm56</t>
   </si>
   <si>
     <t>Dělnická 191/27, Holešovice, 17000 Praha 7, CZ</t>
   </si>
   <si>
     <t>00002674</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu ČR</t>
@@ -477,83 +513,83 @@
   <si>
     <t>P.p.č. 2721/11, ostatní plocha, p.p.č. st. 10334. Přímý prodej pozemku ve funkčním celku se stavbou.</t>
   </si>
   <si>
     <t>113030</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství (S 85/22/164)</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku </t>
   </si>
   <si>
     <t>2023-07-27</t>
   </si>
   <si>
     <t>Ohrazenice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t xml:space="preserve">P. p. č. 223, lesní pozemek, prodej formou VŘ. </t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství (S 402/20/164)</t>
+  </si>
+  <si>
+    <t>2023-04-22</t>
+  </si>
+  <si>
+    <t>jana.stankova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Staňková</t>
+  </si>
+  <si>
+    <t>Trnová, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>P.p.č. 120/92, lesní pozemek o výměře 5511 m2. Jedná se o prodej formou VŘ.</t>
+  </si>
+  <si>
+    <t>206000</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství (S 366/21/164)</t>
   </si>
   <si>
-    <t>2023-04-22</t>
-[...7 lines deleted...]
-  <si>
     <t>Popkovice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>P.p.č. 89/2, lesní pozemek o výměře 228 m2. Jedná se o prodej formou VŘ.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství (S 402/20/164)</t>
-[...10 lines deleted...]
-  <si>
     <t>prodej části pozemku p.č.204/1 v k.ú. Opočínek</t>
   </si>
   <si>
     <t>2023-03-04</t>
   </si>
   <si>
     <t>725 889 647</t>
   </si>
   <si>
     <t>O31</t>
   </si>
   <si>
     <t>Opočínek, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>prodej části pozemku p.č.204/1 v k.ú. Opočínek - dle GP nově pozemek 204/13 o výměře 2691</t>
   </si>
   <si>
     <t>1188000.00</t>
   </si>
   <si>
     <t>Pozemek st. p. č. 4810 a p. č. 1539/14 v katastrálním území Pardubice</t>
   </si>
   <si>
     <t>2022-12-30</t>
@@ -672,66 +708,63 @@
   <si>
     <t>6000000</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství – S_1768/16-164-2</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; část pozemku 2445/1 v k.ú Pardubice č. dle GP 2445/15 v k.ú. Pardubice lesní pozemek oddělený GP 8372-437/2016 na kterém má být umístěna silniční propojka mezi ul. Kyjevská a Pod Břízkami. </t>
   </si>
   <si>
     <t>2019-11-19</t>
   </si>
   <si>
     <t>403150</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství - zakl. LČR, s.p.</t>
   </si>
   <si>
     <t>p.p.č. 1043/31 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- ostatní komunikace, pozemek oddělený GP 2004-116/2019 od pozemku 1043/29 v k.ú Svítkov, p.p.č. 1043/33 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- ostatní komunikace, pozemek oddělený GP 2004-116/2019 od pozemku 1043/29 v k.ú Svítkov, p.p.č. 1043/37 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná ploch, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov, p.p.č. 1043/38 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná plocha, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov, p.p.č. 1043/39 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná plocha, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov,p.p.č. 1077/15 v k.ú. Svítkov,. Jedná se o pozemky, na kterých je cyklotrasa žadatele.</t>
   </si>
   <si>
     <t>2019-08-21</t>
   </si>
   <si>
-    <t>Svítkov, Pardubice, okres Pardubice</t>
-[...1 lines deleted...]
-  <si>
     <t>389180</t>
   </si>
   <si>
+    <t>p.p.č. 402/7 v k.ú. Pardubičky lesní pozemek oddělený GP 1396-438/2016 od pozemku 402/2 v k.ú Pardubičky, na kterém mají v plánu výstavbu propojky mezi ul. Kyjevská a Pod Břízkami.</t>
+  </si>
+  <si>
     <t>2019-07-18</t>
   </si>
   <si>
+    <t>142230</t>
+  </si>
+  <si>
     <t>398593</t>
-  </si>
-[...4 lines deleted...]
-    <t>142230</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 5104</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>972 235 481</t>
   </si>
   <si>
     <t>fisl@szdc.cz</t>
   </si>
   <si>
     <t>Michal Fišl</t>
   </si>
   <si>
     <t>24000</t>
   </si>
   <si>
     <t>pozemková parcela č. 2783/102 oddělená geomterickým plánem č. 8514-302/2017 z pozemkové parcely č. 2783/69</t>
   </si>
   <si>
     <t>2018-06-12</t>
   </si>
@@ -1054,51 +1087,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ28"/>
+  <dimension ref="A1:BQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="48.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="44.7109375" customWidth="1"/>
     <col min="9" max="9" width="892.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="42.7109375" customWidth="1"/>
     <col min="12" max="12" width="28.7109375" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" customWidth="1"/>
     <col min="14" max="14" width="21.7109375" customWidth="1"/>
     <col min="15" max="15" width="46.7109375" customWidth="1"/>
     <col min="16" max="16" width="31.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
@@ -1344,1549 +1377,1667 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105475</v>
+        <v>107974</v>
       </c>
       <c r="B2" s="1">
-        <v>45919</v>
+        <v>46120</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105375</v>
+        <v>107155</v>
       </c>
       <c r="B3" s="1">
-        <v>45904</v>
+        <v>46065</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
         <v>84</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>85</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
+        <v>74</v>
+      </c>
+      <c r="L3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
         <v>86</v>
       </c>
-      <c r="K3" t="s">
+      <c r="P3" t="s">
         <v>87</v>
       </c>
-      <c r="L3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
         <v>88</v>
       </c>
-      <c r="M3" t="s">
+      <c r="Y3" t="s">
         <v>89</v>
-      </c>
-[...25 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105306</v>
+        <v>105475</v>
       </c>
       <c r="B4" s="1">
-        <v>45895</v>
+        <v>45919</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D4" t="s">
-        <v>84</v>
+        <v>91</v>
+      </c>
+      <c r="H4" t="s">
+        <v>90</v>
       </c>
       <c r="I4" t="s">
+        <v>92</v>
+      </c>
+      <c r="J4" t="s">
+        <v>93</v>
+      </c>
+      <c r="K4" t="s">
         <v>94</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>95</v>
       </c>
-      <c r="K4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="O4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="P4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="Q4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="Y4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>104959</v>
+        <v>105375</v>
       </c>
       <c r="B5" s="1">
-        <v>45826</v>
+        <v>45904</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I5" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="J5" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="K5" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="M5" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="N5" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="O5" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="P5" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>104</v>
       </c>
       <c r="Y5" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>104903</v>
+        <v>105306</v>
       </c>
       <c r="B6" s="1">
-        <v>45817</v>
+        <v>45895</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="I6" t="s">
+        <v>113</v>
+      </c>
+      <c r="J6" t="s">
+        <v>114</v>
+      </c>
+      <c r="K6" t="s">
         <v>106</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>107</v>
       </c>
-      <c r="K6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="N6" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="O6" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="P6" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="Q6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="Y6" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>104888</v>
+        <v>104959</v>
       </c>
       <c r="B7" s="1">
-        <v>45813</v>
+        <v>45826</v>
       </c>
       <c r="C7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H7" t="s">
+        <v>71</v>
+      </c>
+      <c r="I7" t="s">
+        <v>117</v>
+      </c>
+      <c r="J7" t="s">
+        <v>118</v>
+      </c>
+      <c r="K7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L7" t="s">
+        <v>95</v>
+      </c>
+      <c r="M7" t="s">
+        <v>96</v>
+      </c>
+      <c r="N7" t="s">
+        <v>120</v>
+      </c>
+      <c r="O7" t="s">
         <v>110</v>
       </c>
-      <c r="D7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Y7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>104421</v>
+        <v>104903</v>
       </c>
       <c r="B8" s="1">
-        <v>45736</v>
+        <v>45817</v>
       </c>
       <c r="C8" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="D8" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="F8" t="s">
+        <v>103</v>
+      </c>
+      <c r="I8" t="s">
         <v>124</v>
       </c>
-      <c r="G8" t="s">
+      <c r="J8" t="s">
         <v>125</v>
       </c>
-      <c r="H8" t="s">
+      <c r="K8" t="s">
+        <v>106</v>
+      </c>
+      <c r="L8" t="s">
+        <v>107</v>
+      </c>
+      <c r="M8" t="s">
+        <v>108</v>
+      </c>
+      <c r="N8" t="s">
+        <v>109</v>
+      </c>
+      <c r="O8" t="s">
+        <v>110</v>
+      </c>
+      <c r="P8" t="s">
         <v>126</v>
       </c>
-      <c r="I8" t="s">
+      <c r="Q8" t="s">
+        <v>80</v>
+      </c>
+      <c r="R8" t="s">
+        <v>81</v>
+      </c>
+      <c r="S8" t="s">
+        <v>81</v>
+      </c>
+      <c r="T8" t="s">
+        <v>81</v>
+      </c>
+      <c r="X8" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y8" t="s">
         <v>127</v>
-      </c>
-[...34 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>102307</v>
+        <v>104888</v>
       </c>
       <c r="B9" s="1">
-        <v>45503</v>
+        <v>45813</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
-        <v>135</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="J9" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="O9" t="s">
-        <v>91</v>
+        <v>130</v>
+      </c>
+      <c r="P9" t="s">
+        <v>131</v>
       </c>
       <c r="Q9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="Y9" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>100980</v>
+        <v>104421</v>
       </c>
       <c r="B10" s="1">
-        <v>45330</v>
+        <v>45736</v>
       </c>
       <c r="C10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D10" t="s">
+        <v>135</v>
+      </c>
+      <c r="E10" t="s">
+        <v>134</v>
+      </c>
+      <c r="F10" t="s">
+        <v>136</v>
+      </c>
+      <c r="G10" t="s">
+        <v>137</v>
+      </c>
+      <c r="H10" t="s">
+        <v>138</v>
+      </c>
+      <c r="I10" t="s">
+        <v>139</v>
+      </c>
+      <c r="J10" t="s">
+        <v>140</v>
+      </c>
+      <c r="K10" t="s">
+        <v>141</v>
+      </c>
+      <c r="L10" t="s">
+        <v>142</v>
+      </c>
+      <c r="M10" t="s">
+        <v>143</v>
+      </c>
+      <c r="O10" t="s">
         <v>110</v>
       </c>
-      <c r="D10" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="Q10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>98175</v>
+        <v>102307</v>
       </c>
       <c r="B11" s="1">
-        <v>45120</v>
+        <v>45503</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H11" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="I11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="L11" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="M11" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="N11" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="Q11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="Y11" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>98116</v>
+        <v>100980</v>
       </c>
       <c r="B12" s="1">
-        <v>45103</v>
+        <v>45330</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J12" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="O12" t="s">
-        <v>152</v>
+        <v>110</v>
+      </c>
+      <c r="P12" t="s">
+        <v>154</v>
       </c>
       <c r="Q12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Y12" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>97665</v>
+        <v>98175</v>
       </c>
       <c r="B13" s="1">
-        <v>45007</v>
+        <v>45120</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H13" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="I13" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="J13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K13" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="L13" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="N13" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O13" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>80</v>
+      </c>
+      <c r="R13" t="s">
+        <v>81</v>
+      </c>
+      <c r="S13" t="s">
+        <v>81</v>
+      </c>
+      <c r="T13" t="s">
+        <v>81</v>
+      </c>
+      <c r="X13" t="s">
         <v>159</v>
       </c>
-      <c r="Q13" t="s">
-[...11 lines deleted...]
-      <c r="X13" t="s">
+      <c r="Y13" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>97666</v>
+        <v>98116</v>
       </c>
       <c r="B14" s="1">
-        <v>45007</v>
+        <v>45103</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H14" t="s">
+        <v>161</v>
+      </c>
+      <c r="I14" t="s">
         <v>162</v>
       </c>
-      <c r="I14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="K14" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="L14" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="M14" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="N14" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Y14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>97451</v>
+        <v>97666</v>
       </c>
       <c r="B15" s="1">
-        <v>44958</v>
+        <v>45007</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>91</v>
+      </c>
+      <c r="H15" t="s">
+        <v>167</v>
       </c>
       <c r="I15" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="J15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K15" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>169</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="N15" t="s">
-        <v>169</v>
+        <v>120</v>
       </c>
       <c r="O15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="Q15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="Y15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>97283</v>
+        <v>97665</v>
       </c>
       <c r="B16" s="1">
-        <v>44894</v>
+        <v>45007</v>
       </c>
       <c r="C16" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="H16" t="s">
-        <v>98</v>
+        <v>174</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="J16" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="K16" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>169</v>
       </c>
       <c r="M16" t="s">
-        <v>116</v>
+        <v>170</v>
       </c>
       <c r="N16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O16" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="P16" t="s">
         <v>175</v>
       </c>
       <c r="Q16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X16" t="s">
         <v>176</v>
       </c>
       <c r="Y16" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>95632</v>
+        <v>97451</v>
       </c>
       <c r="B17" s="1">
-        <v>44501</v>
+        <v>44958</v>
       </c>
       <c r="C17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D17" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" t="s">
         <v>178</v>
       </c>
-      <c r="D17" t="s">
+      <c r="J17" t="s">
         <v>179</v>
       </c>
-      <c r="H17" t="s">
+      <c r="K17" t="s">
         <v>180</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" t="s">
         <v>181</v>
       </c>
-      <c r="J17" t="s">
+      <c r="O17" t="s">
         <v>182</v>
       </c>
-      <c r="K17" t="s">
+      <c r="Q17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R17" t="s">
+        <v>81</v>
+      </c>
+      <c r="S17" t="s">
+        <v>81</v>
+      </c>
+      <c r="T17" t="s">
+        <v>81</v>
+      </c>
+      <c r="X17" t="s">
         <v>183</v>
       </c>
-      <c r="L17" t="s">
+      <c r="Y17" t="s">
         <v>184</v>
-      </c>
-[...25 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>95286</v>
+        <v>97283</v>
       </c>
       <c r="B18" s="1">
-        <v>44419</v>
+        <v>44894</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
+        <v>71</v>
+      </c>
+      <c r="I18" t="s">
+        <v>185</v>
+      </c>
+      <c r="J18" t="s">
+        <v>186</v>
+      </c>
+      <c r="K18" t="s">
+        <v>74</v>
+      </c>
+      <c r="L18" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" t="s">
+        <v>76</v>
+      </c>
+      <c r="N18" t="s">
+        <v>77</v>
+      </c>
+      <c r="O18" t="s">
+        <v>110</v>
+      </c>
+      <c r="P18" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>80</v>
+      </c>
+      <c r="R18" t="s">
+        <v>81</v>
+      </c>
+      <c r="S18" t="s">
+        <v>81</v>
+      </c>
+      <c r="T18" t="s">
+        <v>81</v>
+      </c>
+      <c r="X18" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y18" t="s">
         <v>189</v>
-      </c>
-[...37 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>94656</v>
+        <v>95632</v>
       </c>
       <c r="B19" s="1">
-        <v>44257</v>
+        <v>44501</v>
       </c>
       <c r="C19" t="s">
+        <v>190</v>
+      </c>
+      <c r="D19" t="s">
+        <v>191</v>
+      </c>
+      <c r="H19" t="s">
+        <v>192</v>
+      </c>
+      <c r="I19" t="s">
+        <v>193</v>
+      </c>
+      <c r="J19" t="s">
+        <v>194</v>
+      </c>
+      <c r="K19" t="s">
+        <v>195</v>
+      </c>
+      <c r="L19" t="s">
+        <v>196</v>
+      </c>
+      <c r="M19" t="s">
+        <v>197</v>
+      </c>
+      <c r="N19" t="s">
+        <v>198</v>
+      </c>
+      <c r="O19" t="s">
         <v>110</v>
       </c>
-      <c r="D19" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="X19" t="s">
+        <v>199</v>
       </c>
       <c r="Y19" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>94644</v>
+        <v>95286</v>
       </c>
       <c r="B20" s="1">
-        <v>44251</v>
+        <v>44419</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I20" t="s">
-        <v>198</v>
+        <v>162</v>
       </c>
       <c r="J20" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="K20" t="s">
-        <v>200</v>
+        <v>94</v>
       </c>
       <c r="L20" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="M20" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="N20" t="s">
-        <v>169</v>
+        <v>120</v>
       </c>
       <c r="O20" t="s">
         <v>203</v>
       </c>
       <c r="Q20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="X20" t="s">
+        <v>204</v>
       </c>
       <c r="Y20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>92340</v>
+        <v>94656</v>
       </c>
       <c r="B21" s="1">
-        <v>43914</v>
+        <v>44257</v>
       </c>
       <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21" t="s">
+        <v>71</v>
+      </c>
+      <c r="I21" t="s">
+        <v>206</v>
+      </c>
+      <c r="J21" t="s">
+        <v>207</v>
+      </c>
+      <c r="K21" t="s">
+        <v>74</v>
+      </c>
+      <c r="L21" t="s">
+        <v>75</v>
+      </c>
+      <c r="M21" t="s">
+        <v>76</v>
+      </c>
+      <c r="N21" t="s">
+        <v>77</v>
+      </c>
+      <c r="O21" t="s">
         <v>110</v>
       </c>
-      <c r="D21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>91990</v>
+        <v>94644</v>
       </c>
       <c r="B22" s="1">
-        <v>43875</v>
+        <v>44251</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="K22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>213</v>
       </c>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="N22" t="s">
-        <v>102</v>
+        <v>181</v>
       </c>
       <c r="O22" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="Q22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y22" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>89672</v>
+        <v>92340</v>
       </c>
       <c r="B23" s="1">
-        <v>43753</v>
+        <v>43914</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="H23" t="s">
-        <v>213</v>
+        <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="J23" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="K23" t="s">
-        <v>211</v>
+        <v>74</v>
       </c>
       <c r="L23" t="s">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="M23" t="s">
-        <v>158</v>
+        <v>76</v>
       </c>
       <c r="N23" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="O23" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="Q23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y23" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>89006</v>
+        <v>91990</v>
       </c>
       <c r="B24" s="1">
-        <v>43664</v>
+        <v>43875</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H24" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="I24" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="J24" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="K24" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="L24" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="M24" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="N24" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O24" t="s">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="Q24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y24" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>88503</v>
+        <v>89672</v>
       </c>
       <c r="B25" s="1">
-        <v>43633</v>
+        <v>43753</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H25" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="I25" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="J25" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="K25" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="L25" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="N25" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O25" t="s">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="Q25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y25" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>88500</v>
+        <v>89006</v>
       </c>
       <c r="B26" s="1">
-        <v>43633</v>
+        <v>43664</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H26" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="I26" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="J26" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="K26" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="L26" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="M26" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="N26" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="O26" t="s">
-        <v>203</v>
+        <v>78</v>
       </c>
       <c r="Q26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y26" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>85187</v>
+        <v>88500</v>
       </c>
       <c r="B27" s="1">
-        <v>43340</v>
+        <v>43633</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="H27" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="I27" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="J27" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="K27" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="L27" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="M27" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="N27" t="s">
-        <v>169</v>
+        <v>120</v>
       </c>
       <c r="O27" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="Q27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y27" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
+        <v>88503</v>
+      </c>
+      <c r="B28" s="1">
+        <v>43633</v>
+      </c>
+      <c r="C28" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" t="s">
+        <v>91</v>
+      </c>
+      <c r="H28" t="s">
+        <v>229</v>
+      </c>
+      <c r="I28" t="s">
+        <v>230</v>
+      </c>
+      <c r="J28" t="s">
+        <v>234</v>
+      </c>
+      <c r="K28" t="s">
+        <v>223</v>
+      </c>
+      <c r="L28" t="s">
+        <v>169</v>
+      </c>
+      <c r="M28" t="s">
+        <v>170</v>
+      </c>
+      <c r="N28" t="s">
+        <v>120</v>
+      </c>
+      <c r="O28" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>80</v>
+      </c>
+      <c r="R28" t="s">
+        <v>81</v>
+      </c>
+      <c r="S28" t="s">
+        <v>81</v>
+      </c>
+      <c r="T28" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29">
+        <v>85187</v>
+      </c>
+      <c r="B29" s="1">
+        <v>43340</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>103</v>
+      </c>
+      <c r="H29" t="s">
+        <v>209</v>
+      </c>
+      <c r="I29" t="s">
+        <v>237</v>
+      </c>
+      <c r="J29" t="s">
+        <v>238</v>
+      </c>
+      <c r="K29" t="s">
+        <v>239</v>
+      </c>
+      <c r="L29" t="s">
+        <v>240</v>
+      </c>
+      <c r="M29" t="s">
+        <v>241</v>
+      </c>
+      <c r="N29" t="s">
+        <v>181</v>
+      </c>
+      <c r="O29" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>80</v>
+      </c>
+      <c r="R29" t="s">
+        <v>81</v>
+      </c>
+      <c r="S29" t="s">
+        <v>81</v>
+      </c>
+      <c r="T29" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
         <v>84513</v>
       </c>
-      <c r="B28" s="1">
+      <c r="B30" s="1">
         <v>43231</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" t="s">
+        <v>70</v>
+      </c>
+      <c r="H30" t="s">
+        <v>69</v>
+      </c>
+      <c r="I30" t="s">
+        <v>243</v>
+      </c>
+      <c r="J30" t="s">
+        <v>244</v>
+      </c>
+      <c r="K30" t="s">
+        <v>74</v>
+      </c>
+      <c r="L30" t="s">
+        <v>75</v>
+      </c>
+      <c r="M30" t="s">
+        <v>76</v>
+      </c>
+      <c r="N30" t="s">
+        <v>77</v>
+      </c>
+      <c r="O30" t="s">
         <v>110</v>
       </c>
-      <c r="D28" t="s">
-[...29 lines deleted...]
-      <c r="R28" t="s">
+      <c r="Q30" t="s">
         <v>80</v>
       </c>
-      <c r="S28" t="s">
-[...6 lines deleted...]
-        <v>234</v>
+      <c r="R30" t="s">
+        <v>81</v>
+      </c>
+      <c r="S30" t="s">
+        <v>81</v>
+      </c>
+      <c r="T30" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>