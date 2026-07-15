--- v2 (2026-05-16)
+++ v3 (2026-07-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="258">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -228,80 +228,140 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Povodí Labe, státní podnik</t>
   </si>
   <si>
     <t>dbyt8g2</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
+    <t>Pozemek - pozemková parcela č. 1539/17 v katastrálním území Pardubice</t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Pardubice, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>1539/17</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 1539/17 v katastrálním území Pardubice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1539/3, ostatní plocha. Pozemek se nachází mezi vodním tokem Labe a slepým ramenem vodního toku Labe. Ze strany vodního toku Labe pod vybudovanou ochrannou hrází proti zaplavení. Přístup na pozemek je po zpevněné části hráze a dále po svažitém nezpevněném pozemku.</t>
+  </si>
+  <si>
+    <t>397710</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p. č. 852/1 v k.ú. Rosice nad Labem </t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Rosice nad Labem, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">852/1 </t>
+  </si>
+  <si>
+    <t>1901000</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 3974 k.ú. Pardubice</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>3974</t>
+  </si>
+  <si>
+    <t>352000</t>
+  </si>
+  <si>
     <t>Pozemek - pozemková parcela č. 304/14 v katastrálním území Svítkov</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
-    <t>495088871</t>
-[...10 lines deleted...]
-  <si>
     <t>Svítkov, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>304/14</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemek - pozemková parcela č. 304/14 v katastrálním území Svítkov, ostatní plocha. Pozemek se nachází v nezastavěné části města na břehu vodního toku Labe. Přístup na pozemek je po polní cestě. Na pozemku se nenacházejí žádné stavby, pouze trvalé porosty.</t>
   </si>
   <si>
     <t>30840</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 399/1 v katastrálním území Černá za Bory</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>Černá za Bory, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>399/1</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 399/1 v katastrálním území Černá za Bory, vodní plocha, vznikl geometrickým odměřením od původní parcely č. 399, vodní plocha. Na nově vzniklém pozemku se nenacházejí žádné stavby a trvalé porosty. Pozemek je přístupný pouze přes pozemky jiných vlastníků pouze pro pěší.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
@@ -318,77 +378,56 @@
   <si>
     <t>956164106</t>
   </si>
   <si>
     <t>jana.zarubova@lesycr.cz</t>
   </si>
   <si>
     <t>Jana Zárubová</t>
   </si>
   <si>
     <t>Lesní správa Choceň</t>
   </si>
   <si>
     <t>Staré Čívice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>625/14</t>
   </si>
   <si>
     <t>Lesní pozemek o výměře 1407m2 nacházející se severně od obce Staré Čívice, navazuje na zemědělské pozemky. Náklady související s prodejem/převodem činí 4850 Kč (nejsou součástí uvedené ceny).</t>
   </si>
   <si>
     <t>28140</t>
   </si>
   <si>
-    <t>Správa železnic, státní organizace</t>
-[...4 lines deleted...]
-  <si>
     <t>Prodej pozemku p. č. 2605/185 k. ú. Pardubice</t>
   </si>
   <si>
     <t>2025-10-05</t>
   </si>
   <si>
-    <t>725889647</t>
-[...13 lines deleted...]
-  <si>
     <t>2605/185</t>
   </si>
   <si>
     <t>16000</t>
   </si>
   <si>
     <t>prodej pozemků p.č. 1778/72 a 2605/47 k.ú. Pardubice</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>1778/72; 2605/47</t>
   </si>
   <si>
     <t>358000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 2034/34, p.č. 2034/35, k.ú. Pardubice</t>
   </si>
   <si>
     <t>2025-07-19</t>
   </si>
   <si>
     <t xml:space="preserve">956 164 106                             </t>
@@ -402,53 +441,50 @@
   <si>
     <t>prodej pozemku, p.č. 2034/34, druh pozemku lesní pozemek o výměře 1131m2,  p.č. 2034/35,druh pozemku ostatní plocha o výměře 1330m2, k.ú. Pardubice</t>
   </si>
   <si>
     <t>2705970</t>
   </si>
   <si>
     <t>Pozemek p. č. 1778/76 v k. ú. Pardubice</t>
   </si>
   <si>
     <t>2025-07-10</t>
   </si>
   <si>
     <t>1778/76</t>
   </si>
   <si>
     <t>6810000</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 614/43 v katastrálním území Rosice nad Labem</t>
   </si>
   <si>
     <t>2025-07-05</t>
   </si>
   <si>
-    <t>Rosice nad Labem, Pardubice, okres Pardubice</t>
-[...1 lines deleted...]
-  <si>
     <t>614/43</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 614/43 v katastrálním území Rosice nad Labem, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 614/24.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>ČPPT, s.p.</t>
   </si>
   <si>
     <t>cq3xm56</t>
   </si>
   <si>
     <t>Dělnická 191/27, Holešovice, 17000 Praha 7, CZ</t>
   </si>
   <si>
     <t>00002674</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu ČR</t>
   </si>
   <si>
     <t>Nabídka k odprodeji pozemků v k.ú.Pardubice</t>
@@ -711,60 +747,60 @@
   <si>
     <t>Ministerstvo zemědělství – S_1768/16-164-2</t>
   </si>
   <si>
     <t xml:space="preserve">&gt; část pozemku 2445/1 v k.ú Pardubice č. dle GP 2445/15 v k.ú. Pardubice lesní pozemek oddělený GP 8372-437/2016 na kterém má být umístěna silniční propojka mezi ul. Kyjevská a Pod Břízkami. </t>
   </si>
   <si>
     <t>2019-11-19</t>
   </si>
   <si>
     <t>403150</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství - zakl. LČR, s.p.</t>
   </si>
   <si>
     <t>p.p.č. 1043/31 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- ostatní komunikace, pozemek oddělený GP 2004-116/2019 od pozemku 1043/29 v k.ú Svítkov, p.p.č. 1043/33 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- ostatní komunikace, pozemek oddělený GP 2004-116/2019 od pozemku 1043/29 v k.ú Svítkov, p.p.č. 1043/37 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná ploch, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov, p.p.č. 1043/38 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná plocha, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov, p.p.č. 1043/39 v k.ú. Svítkov, druh pozemku – ostatní plocha, způsob využití- jiná plocha, pozemek oddělený GP 2004-116/2019 od pozemku 1043/5 v k.ú Svítkov,p.p.č. 1077/15 v k.ú. Svítkov,. Jedná se o pozemky, na kterých je cyklotrasa žadatele.</t>
   </si>
   <si>
     <t>2019-08-21</t>
   </si>
   <si>
     <t>389180</t>
   </si>
   <si>
+    <t>2019-07-18</t>
+  </si>
+  <si>
+    <t>398593</t>
+  </si>
+  <si>
     <t>p.p.č. 402/7 v k.ú. Pardubičky lesní pozemek oddělený GP 1396-438/2016 od pozemku 402/2 v k.ú Pardubičky, na kterém mají v plánu výstavbu propojky mezi ul. Kyjevská a Pod Břízkami.</t>
   </si>
   <si>
-    <t>2019-07-18</t>
-[...1 lines deleted...]
-  <si>
     <t>142230</t>
-  </si>
-[...1 lines deleted...]
-    <t>398593</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 5104</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>972 235 481</t>
   </si>
   <si>
     <t>fisl@szdc.cz</t>
   </si>
   <si>
     <t>Michal Fišl</t>
   </si>
   <si>
     <t>24000</t>
   </si>
   <si>
     <t>pozemková parcela č. 2783/102 oddělená geomterickým plánem č. 8514-302/2017 z pozemkové parcely č. 2783/69</t>
   </si>
   <si>
     <t>2018-06-12</t>
   </si>
@@ -1087,82 +1123,82 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BQ33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="48.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="44.7109375" customWidth="1"/>
     <col min="9" max="9" width="892.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="42.7109375" customWidth="1"/>
     <col min="12" max="12" width="28.7109375" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" customWidth="1"/>
     <col min="14" max="14" width="21.7109375" customWidth="1"/>
     <col min="15" max="15" width="46.7109375" customWidth="1"/>
     <col min="16" max="16" width="31.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="379.7109375" customWidth="1"/>
+    <col min="24" max="24" width="415.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -1377,54 +1413,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107974</v>
+        <v>108292</v>
       </c>
       <c r="B2" s="1">
-        <v>46120</v>
+        <v>46170</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1436,1608 +1472,1779 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107155</v>
+        <v>108288</v>
       </c>
       <c r="B3" s="1">
-        <v>46065</v>
+        <v>46170</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O3" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="Y3" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105475</v>
+        <v>108094</v>
       </c>
       <c r="B4" s="1">
-        <v>45919</v>
+        <v>46139</v>
       </c>
       <c r="C4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N4" t="s">
         <v>90</v>
       </c>
-      <c r="D4" t="s">
-[...17 lines deleted...]
-      <c r="M4" t="s">
+      <c r="O4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P4" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="Y4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>105375</v>
+        <v>107974</v>
       </c>
       <c r="B5" s="1">
-        <v>45904</v>
+        <v>46120</v>
       </c>
       <c r="C5" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="D5" t="s">
-        <v>103</v>
+        <v>70</v>
+      </c>
+      <c r="H5" t="s">
+        <v>71</v>
       </c>
       <c r="I5" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="J5" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="K5" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="L5" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="M5" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="N5" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="O5" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="P5" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="Y5" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>105306</v>
+        <v>107155</v>
       </c>
       <c r="B6" s="1">
-        <v>45895</v>
+        <v>46065</v>
       </c>
       <c r="C6" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>103</v>
+        <v>70</v>
+      </c>
+      <c r="H6" t="s">
+        <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="J6" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="K6" t="s">
+        <v>74</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
         <v>106</v>
       </c>
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="Y6" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>104959</v>
+        <v>105475</v>
       </c>
       <c r="B7" s="1">
-        <v>45826</v>
+        <v>45919</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D7" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>110</v>
       </c>
       <c r="I7" t="s">
+        <v>112</v>
+      </c>
+      <c r="J7" t="s">
+        <v>113</v>
+      </c>
+      <c r="K7" t="s">
+        <v>114</v>
+      </c>
+      <c r="L7" t="s">
+        <v>115</v>
+      </c>
+      <c r="M7" t="s">
+        <v>116</v>
+      </c>
+      <c r="N7" t="s">
         <v>117</v>
       </c>
-      <c r="J7" t="s">
+      <c r="O7" t="s">
         <v>118</v>
       </c>
-      <c r="K7" t="s">
+      <c r="P7" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="Y7" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>104903</v>
+        <v>105375</v>
       </c>
       <c r="B8" s="1">
-        <v>45817</v>
+        <v>45904</v>
       </c>
       <c r="C8" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D8" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="I8" t="s">
+        <v>122</v>
+      </c>
+      <c r="J8" t="s">
+        <v>123</v>
+      </c>
+      <c r="K8" t="s">
+        <v>87</v>
+      </c>
+      <c r="L8" t="s">
+        <v>88</v>
+      </c>
+      <c r="M8" t="s">
+        <v>89</v>
+      </c>
+      <c r="N8" t="s">
+        <v>90</v>
+      </c>
+      <c r="O8" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8" t="s">
         <v>124</v>
-      </c>
-[...19 lines deleted...]
-        <v>126</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="Y8" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>104888</v>
+        <v>105306</v>
       </c>
       <c r="B9" s="1">
-        <v>45813</v>
+        <v>45895</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I9" t="s">
+        <v>126</v>
+      </c>
+      <c r="J9" t="s">
+        <v>127</v>
+      </c>
+      <c r="K9" t="s">
+        <v>87</v>
+      </c>
+      <c r="L9" t="s">
+        <v>88</v>
+      </c>
+      <c r="M9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N9" t="s">
+        <v>90</v>
+      </c>
+      <c r="O9" t="s">
+        <v>78</v>
+      </c>
+      <c r="P9" t="s">
         <v>128</v>
-      </c>
-[...19 lines deleted...]
-        <v>131</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="Y9" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>104421</v>
+        <v>104959</v>
       </c>
       <c r="B10" s="1">
-        <v>45736</v>
+        <v>45826</v>
       </c>
       <c r="C10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D10" t="s">
+        <v>111</v>
+      </c>
+      <c r="H10" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" t="s">
+        <v>130</v>
+      </c>
+      <c r="J10" t="s">
+        <v>131</v>
+      </c>
+      <c r="K10" t="s">
+        <v>132</v>
+      </c>
+      <c r="L10" t="s">
+        <v>115</v>
+      </c>
+      <c r="M10" t="s">
+        <v>116</v>
+      </c>
+      <c r="N10" t="s">
+        <v>133</v>
+      </c>
+      <c r="O10" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" t="s">
         <v>134</v>
-      </c>
-[...34 lines deleted...]
-        <v>144</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="Y10" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>102307</v>
+        <v>104903</v>
       </c>
       <c r="B11" s="1">
-        <v>45503</v>
+        <v>45817</v>
       </c>
       <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="I11" t="s">
+        <v>137</v>
+      </c>
+      <c r="J11" t="s">
+        <v>138</v>
+      </c>
+      <c r="K11" t="s">
+        <v>87</v>
+      </c>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
+        <v>89</v>
+      </c>
+      <c r="N11" t="s">
         <v>90</v>
       </c>
-      <c r="D11" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>110</v>
+        <v>78</v>
+      </c>
+      <c r="P11" t="s">
+        <v>139</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="Y11" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>100980</v>
+        <v>104888</v>
       </c>
       <c r="B12" s="1">
-        <v>45330</v>
+        <v>45813</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
         <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="J12" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>77</v>
       </c>
       <c r="O12" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="Y12" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>98175</v>
+        <v>104421</v>
       </c>
       <c r="B13" s="1">
-        <v>45120</v>
+        <v>45736</v>
       </c>
       <c r="C13" t="s">
-        <v>90</v>
+        <v>146</v>
       </c>
       <c r="D13" t="s">
-        <v>91</v>
+        <v>147</v>
+      </c>
+      <c r="E13" t="s">
+        <v>146</v>
+      </c>
+      <c r="F13" t="s">
+        <v>148</v>
+      </c>
+      <c r="G13" t="s">
+        <v>149</v>
       </c>
       <c r="H13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I13" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="J13" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="K13" t="s">
-        <v>94</v>
+        <v>153</v>
       </c>
       <c r="L13" t="s">
-        <v>95</v>
+        <v>154</v>
       </c>
       <c r="M13" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="O13" t="s">
-        <v>110</v>
+        <v>78</v>
+      </c>
+      <c r="P13" t="s">
+        <v>156</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="Y13" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>98116</v>
+        <v>102307</v>
       </c>
       <c r="B14" s="1">
-        <v>45103</v>
+        <v>45503</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H14" t="s">
+        <v>159</v>
+      </c>
+      <c r="I14" t="s">
+        <v>160</v>
+      </c>
+      <c r="J14" t="s">
         <v>161</v>
       </c>
-      <c r="I14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="L14" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="M14" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="O14" t="s">
-        <v>164</v>
+        <v>78</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="Y14" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>97666</v>
+        <v>100980</v>
       </c>
       <c r="B15" s="1">
-        <v>45007</v>
+        <v>45330</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>167</v>
+        <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J15" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="K15" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="L15" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="M15" t="s">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="N15" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="O15" t="s">
-        <v>171</v>
+        <v>78</v>
+      </c>
+      <c r="P15" t="s">
+        <v>166</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="Y15" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>97665</v>
+        <v>98175</v>
       </c>
       <c r="B16" s="1">
-        <v>45007</v>
+        <v>45120</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H16" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="I16" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="J16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="K16" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="L16" t="s">
-        <v>169</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
-        <v>170</v>
+        <v>116</v>
       </c>
       <c r="N16" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="O16" t="s">
-        <v>175</v>
+        <v>78</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
         <v>81</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="Y16" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>97451</v>
+        <v>98116</v>
       </c>
       <c r="B17" s="1">
-        <v>44958</v>
+        <v>45103</v>
       </c>
       <c r="C17" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D17" t="s">
-        <v>103</v>
+        <v>111</v>
+      </c>
+      <c r="H17" t="s">
+        <v>173</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="J17" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="K17" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="L17" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="M17" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="N17" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="O17" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="X17" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="Y17" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>97283</v>
+        <v>97666</v>
       </c>
       <c r="B18" s="1">
-        <v>44894</v>
+        <v>45007</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>179</v>
       </c>
       <c r="I18" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="J18" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="K18" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="L18" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="M18" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="N18" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="O18" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="Y18" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>95632</v>
+        <v>97665</v>
       </c>
       <c r="B19" s="1">
-        <v>44501</v>
+        <v>45007</v>
       </c>
       <c r="C19" t="s">
-        <v>190</v>
+        <v>110</v>
       </c>
       <c r="D19" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="H19" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="I19" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="J19" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="K19" t="s">
-        <v>195</v>
+        <v>114</v>
       </c>
       <c r="L19" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="M19" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="N19" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="O19" t="s">
-        <v>110</v>
+        <v>187</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="Y19" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>95286</v>
+        <v>97451</v>
       </c>
       <c r="B20" s="1">
-        <v>44419</v>
+        <v>44958</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>85</v>
       </c>
       <c r="I20" t="s">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="J20" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="K20" t="s">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="L20" t="s">
-        <v>169</v>
+        <v>88</v>
       </c>
       <c r="M20" t="s">
-        <v>170</v>
+        <v>89</v>
       </c>
       <c r="N20" t="s">
-        <v>120</v>
+        <v>193</v>
       </c>
       <c r="O20" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
         <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="Y20" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>94656</v>
+        <v>97283</v>
       </c>
       <c r="B21" s="1">
-        <v>44257</v>
+        <v>44894</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>71</v>
       </c>
       <c r="I21" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="J21" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="K21" t="s">
         <v>74</v>
       </c>
       <c r="L21" t="s">
         <v>75</v>
       </c>
       <c r="M21" t="s">
         <v>76</v>
       </c>
       <c r="N21" t="s">
         <v>77</v>
       </c>
       <c r="O21" t="s">
-        <v>110</v>
+        <v>78</v>
+      </c>
+      <c r="P21" t="s">
+        <v>199</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
+      <c r="X21" t="s">
+        <v>200</v>
+      </c>
       <c r="Y21" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>94644</v>
+        <v>95632</v>
       </c>
       <c r="B22" s="1">
-        <v>44251</v>
+        <v>44501</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>202</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
+        <v>203</v>
       </c>
       <c r="H22" t="s">
+        <v>204</v>
+      </c>
+      <c r="I22" t="s">
+        <v>205</v>
+      </c>
+      <c r="J22" t="s">
+        <v>206</v>
+      </c>
+      <c r="K22" t="s">
+        <v>207</v>
+      </c>
+      <c r="L22" t="s">
+        <v>208</v>
+      </c>
+      <c r="M22" t="s">
         <v>209</v>
       </c>
-      <c r="I22" t="s">
+      <c r="N22" t="s">
         <v>210</v>
       </c>
-      <c r="J22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O22" t="s">
-        <v>215</v>
+        <v>78</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
+      <c r="X22" t="s">
+        <v>211</v>
+      </c>
       <c r="Y22" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>92340</v>
+        <v>95286</v>
       </c>
       <c r="B23" s="1">
-        <v>43914</v>
+        <v>44419</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>213</v>
       </c>
       <c r="I23" t="s">
-        <v>217</v>
+        <v>174</v>
       </c>
       <c r="J23" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="K23" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="L23" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="M23" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="N23" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="O23" t="s">
-        <v>110</v>
+        <v>215</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
+      <c r="X23" t="s">
+        <v>216</v>
+      </c>
       <c r="Y23" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>91990</v>
+        <v>94656</v>
       </c>
       <c r="B24" s="1">
-        <v>43875</v>
+        <v>44257</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>220</v>
+        <v>71</v>
       </c>
       <c r="I24" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="J24" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="K24" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="L24" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="M24" t="s">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="N24" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="O24" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="Y24" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>89672</v>
+        <v>94644</v>
       </c>
       <c r="B25" s="1">
-        <v>43753</v>
+        <v>44251</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H25" t="s">
+        <v>221</v>
+      </c>
+      <c r="I25" t="s">
+        <v>222</v>
+      </c>
+      <c r="J25" t="s">
+        <v>223</v>
+      </c>
+      <c r="K25" t="s">
+        <v>224</v>
+      </c>
+      <c r="L25" t="s">
         <v>225</v>
       </c>
-      <c r="I25" t="s">
+      <c r="M25" t="s">
         <v>226</v>
       </c>
-      <c r="J25" t="s">
+      <c r="N25" t="s">
+        <v>193</v>
+      </c>
+      <c r="O25" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="Y25" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>89006</v>
+        <v>92340</v>
       </c>
       <c r="B26" s="1">
-        <v>43664</v>
+        <v>43914</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
+        <v>71</v>
+      </c>
+      <c r="I26" t="s">
         <v>229</v>
       </c>
-      <c r="I26" t="s">
+      <c r="J26" t="s">
         <v>230</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="L26" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="M26" t="s">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="N26" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="O26" t="s">
         <v>78</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="Y26" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>88500</v>
+        <v>91990</v>
       </c>
       <c r="B27" s="1">
-        <v>43633</v>
+        <v>43875</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H27" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I27" t="s">
         <v>233</v>
       </c>
       <c r="J27" t="s">
         <v>234</v>
       </c>
       <c r="K27" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="L27" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="M27" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="N27" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="O27" t="s">
-        <v>215</v>
+        <v>78</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
       <c r="Y27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>88503</v>
+        <v>89672</v>
       </c>
       <c r="B28" s="1">
-        <v>43633</v>
+        <v>43753</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="I28" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="J28" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="K28" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="L28" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="M28" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="N28" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="O28" t="s">
         <v>78</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="Y28" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>85187</v>
+        <v>89006</v>
       </c>
       <c r="B29" s="1">
-        <v>43340</v>
+        <v>43664</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="H29" t="s">
-        <v>209</v>
+        <v>241</v>
       </c>
       <c r="I29" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="J29" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="K29" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="L29" t="s">
-        <v>240</v>
+        <v>181</v>
       </c>
       <c r="M29" t="s">
-        <v>241</v>
+        <v>182</v>
       </c>
       <c r="N29" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="O29" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
         <v>81</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
       <c r="Y29" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>84513</v>
+        <v>88503</v>
       </c>
       <c r="B30" s="1">
-        <v>43231</v>
+        <v>43633</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="H30" t="s">
-        <v>69</v>
+        <v>241</v>
       </c>
       <c r="I30" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="K30" t="s">
-        <v>74</v>
+        <v>235</v>
       </c>
       <c r="L30" t="s">
-        <v>75</v>
+        <v>181</v>
       </c>
       <c r="M30" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="N30" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="O30" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="Y30" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>88500</v>
+      </c>
+      <c r="B31" s="1">
+        <v>43633</v>
+      </c>
+      <c r="C31" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" t="s">
+        <v>111</v>
+      </c>
+      <c r="H31" t="s">
+        <v>241</v>
+      </c>
+      <c r="I31" t="s">
+        <v>247</v>
+      </c>
+      <c r="J31" t="s">
         <v>245</v>
+      </c>
+      <c r="K31" t="s">
+        <v>235</v>
+      </c>
+      <c r="L31" t="s">
+        <v>181</v>
+      </c>
+      <c r="M31" t="s">
+        <v>182</v>
+      </c>
+      <c r="N31" t="s">
+        <v>133</v>
+      </c>
+      <c r="O31" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>81</v>
+      </c>
+      <c r="S31" t="s">
+        <v>81</v>
+      </c>
+      <c r="T31" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>85187</v>
+      </c>
+      <c r="B32" s="1">
+        <v>43340</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
+        <v>85</v>
+      </c>
+      <c r="H32" t="s">
+        <v>221</v>
+      </c>
+      <c r="I32" t="s">
+        <v>249</v>
+      </c>
+      <c r="J32" t="s">
+        <v>250</v>
+      </c>
+      <c r="K32" t="s">
+        <v>251</v>
+      </c>
+      <c r="L32" t="s">
+        <v>252</v>
+      </c>
+      <c r="M32" t="s">
+        <v>253</v>
+      </c>
+      <c r="N32" t="s">
+        <v>193</v>
+      </c>
+      <c r="O32" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33">
+        <v>84513</v>
+      </c>
+      <c r="B33" s="1">
+        <v>43231</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>70</v>
+      </c>
+      <c r="H33" t="s">
+        <v>69</v>
+      </c>
+      <c r="I33" t="s">
+        <v>255</v>
+      </c>
+      <c r="J33" t="s">
+        <v>256</v>
+      </c>
+      <c r="K33" t="s">
+        <v>74</v>
+      </c>
+      <c r="L33" t="s">
+        <v>75</v>
+      </c>
+      <c r="M33" t="s">
+        <v>76</v>
+      </c>
+      <c r="N33" t="s">
+        <v>77</v>
+      </c>
+      <c r="O33" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>