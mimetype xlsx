--- v3 (2026-07-15)
+++ v4 (2026-09-13)
@@ -219,123 +219,123 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p. č. 852/1 v k.ú. Rosice nad Labem </t>
+  </si>
+  <si>
+    <t>2026-06-28</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Rosice nad Labem, Pardubice, okres Pardubice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">852/1 </t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>1901000</t>
+  </si>
+  <si>
     <t>Povodí Labe, státní podnik</t>
   </si>
   <si>
     <t>dbyt8g2</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 1539/17 v katastrálním území Pardubice</t>
   </si>
   <si>
-    <t>2026-06-28</t>
-[...1 lines deleted...]
-  <si>
     <t>495088871</t>
   </si>
   <si>
     <t>lodrovam@pla.cz</t>
   </si>
   <si>
     <t>Martina Lodrová</t>
   </si>
   <si>
     <t>majetkový odbor</t>
   </si>
   <si>
     <t>Pardubice, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>1539/17</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemek - pozemková parcela č. 1539/17 v katastrálním území Pardubice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 1539/3, ostatní plocha. Pozemek se nachází mezi vodním tokem Labe a slepým ramenem vodního toku Labe. Ze strany vodního toku Labe pod vybudovanou ochrannou hrází proti zaplavení. Přístup na pozemek je po zpevněné části hráze a dále po svažitém nezpevněném pozemku.</t>
   </si>
   <si>
     <t>397710</t>
-  </si>
-[...28 lines deleted...]
-    <t>1901000</t>
   </si>
   <si>
     <t>prodej pozemku p.č. 3974 k.ú. Pardubice</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>352000</t>
   </si>
   <si>
     <t>Pozemek - pozemková parcela č. 304/14 v katastrálním území Svítkov</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
     <t>Svítkov, Pardubice, okres Pardubice</t>
   </si>
   <si>
     <t>304/14</t>
   </si>
@@ -1413,1835 +1413,1835 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108292</v>
+        <v>108288</v>
       </c>
       <c r="B2" s="1">
         <v>46170</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>71</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>72</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y2" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108288</v>
+        <v>108292</v>
       </c>
       <c r="B3" s="1">
         <v>46170</v>
       </c>
       <c r="C3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>85</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>72</v>
+      </c>
+      <c r="K3" t="s">
         <v>86</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>87</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>88</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>89</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>90</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>91</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
+        <v>79</v>
+      </c>
+      <c r="R3" t="s">
+        <v>80</v>
+      </c>
+      <c r="S3" t="s">
+        <v>80</v>
+      </c>
+      <c r="T3" t="s">
+        <v>80</v>
+      </c>
+      <c r="X3" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y3" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
         <v>108094</v>
       </c>
       <c r="B4" s="1">
         <v>46139</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D4" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I4" t="s">
         <v>94</v>
       </c>
       <c r="J4" t="s">
         <v>95</v>
       </c>
       <c r="K4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="L4" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="M4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P4" t="s">
         <v>96</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
         <v>94</v>
       </c>
       <c r="Y4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
         <v>107974</v>
       </c>
       <c r="B5" s="1">
         <v>46120</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H5" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I5" t="s">
         <v>98</v>
       </c>
       <c r="J5" t="s">
         <v>99</v>
       </c>
       <c r="K5" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L5" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M5" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N5" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O5" t="s">
         <v>100</v>
       </c>
       <c r="P5" t="s">
         <v>101</v>
       </c>
       <c r="Q5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X5" t="s">
         <v>102</v>
       </c>
       <c r="Y5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
         <v>107155</v>
       </c>
       <c r="B6" s="1">
         <v>46065</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I6" t="s">
         <v>104</v>
       </c>
       <c r="J6" t="s">
         <v>105</v>
       </c>
       <c r="K6" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O6" t="s">
         <v>106</v>
       </c>
       <c r="P6" t="s">
         <v>107</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>108</v>
       </c>
       <c r="Y6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
         <v>105475</v>
       </c>
       <c r="B7" s="1">
         <v>45919</v>
       </c>
       <c r="C7" t="s">
         <v>110</v>
       </c>
       <c r="D7" t="s">
         <v>111</v>
       </c>
       <c r="H7" t="s">
         <v>110</v>
       </c>
       <c r="I7" t="s">
         <v>112</v>
       </c>
       <c r="J7" t="s">
         <v>113</v>
       </c>
       <c r="K7" t="s">
         <v>114</v>
       </c>
       <c r="L7" t="s">
         <v>115</v>
       </c>
       <c r="M7" t="s">
         <v>116</v>
       </c>
       <c r="N7" t="s">
         <v>117</v>
       </c>
       <c r="O7" t="s">
         <v>118</v>
       </c>
       <c r="P7" t="s">
         <v>119</v>
       </c>
       <c r="Q7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>120</v>
       </c>
       <c r="Y7" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
         <v>105375</v>
       </c>
       <c r="B8" s="1">
         <v>45904</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I8" t="s">
         <v>122</v>
       </c>
       <c r="J8" t="s">
         <v>123</v>
       </c>
       <c r="K8" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="M8" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
+        <v>76</v>
+      </c>
+      <c r="O8" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P8" t="s">
         <v>124</v>
       </c>
       <c r="Q8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X8" t="s">
         <v>122</v>
       </c>
       <c r="Y8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
         <v>105306</v>
       </c>
       <c r="B9" s="1">
         <v>45895</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
         <v>126</v>
       </c>
       <c r="J9" t="s">
         <v>127</v>
       </c>
       <c r="K9" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P9" t="s">
         <v>128</v>
       </c>
       <c r="Q9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X9" t="s">
         <v>126</v>
       </c>
       <c r="Y9" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
         <v>104959</v>
       </c>
       <c r="B10" s="1">
         <v>45826</v>
       </c>
       <c r="C10" t="s">
         <v>110</v>
       </c>
       <c r="D10" t="s">
         <v>111</v>
       </c>
       <c r="H10" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I10" t="s">
         <v>130</v>
       </c>
       <c r="J10" t="s">
         <v>131</v>
       </c>
       <c r="K10" t="s">
         <v>132</v>
       </c>
       <c r="L10" t="s">
         <v>115</v>
       </c>
       <c r="M10" t="s">
         <v>116</v>
       </c>
       <c r="N10" t="s">
         <v>133</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
         <v>134</v>
       </c>
       <c r="Q10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X10" t="s">
         <v>135</v>
       </c>
       <c r="Y10" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
         <v>104903</v>
       </c>
       <c r="B11" s="1">
         <v>45817</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
         <v>137</v>
       </c>
       <c r="J11" t="s">
         <v>138</v>
       </c>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="L11" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N11" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P11" t="s">
         <v>139</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X11" t="s">
         <v>137</v>
       </c>
       <c r="Y11" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
         <v>104888</v>
       </c>
       <c r="B12" s="1">
         <v>45813</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I12" t="s">
         <v>141</v>
       </c>
       <c r="J12" t="s">
         <v>142</v>
       </c>
       <c r="K12" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L12" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M12" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P12" t="s">
         <v>143</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X12" t="s">
         <v>144</v>
       </c>
       <c r="Y12" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
         <v>104421</v>
       </c>
       <c r="B13" s="1">
         <v>45736</v>
       </c>
       <c r="C13" t="s">
         <v>146</v>
       </c>
       <c r="D13" t="s">
         <v>147</v>
       </c>
       <c r="E13" t="s">
         <v>146</v>
       </c>
       <c r="F13" t="s">
         <v>148</v>
       </c>
       <c r="G13" t="s">
         <v>149</v>
       </c>
       <c r="H13" t="s">
         <v>150</v>
       </c>
       <c r="I13" t="s">
         <v>151</v>
       </c>
       <c r="J13" t="s">
         <v>152</v>
       </c>
       <c r="K13" t="s">
         <v>153</v>
       </c>
       <c r="L13" t="s">
         <v>154</v>
       </c>
       <c r="M13" t="s">
         <v>155</v>
       </c>
       <c r="O13" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P13" t="s">
         <v>156</v>
       </c>
       <c r="Q13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X13" t="s">
         <v>157</v>
       </c>
       <c r="Y13" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
         <v>102307</v>
       </c>
       <c r="B14" s="1">
         <v>45503</v>
       </c>
       <c r="C14" t="s">
         <v>110</v>
       </c>
       <c r="D14" t="s">
         <v>111</v>
       </c>
       <c r="H14" t="s">
         <v>159</v>
       </c>
       <c r="I14" t="s">
         <v>160</v>
       </c>
       <c r="J14" t="s">
         <v>161</v>
       </c>
       <c r="K14" t="s">
         <v>114</v>
       </c>
       <c r="L14" t="s">
         <v>115</v>
       </c>
       <c r="M14" t="s">
         <v>116</v>
       </c>
       <c r="N14" t="s">
         <v>133</v>
       </c>
       <c r="O14" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X14" t="s">
         <v>162</v>
       </c>
       <c r="Y14" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
         <v>100980</v>
       </c>
       <c r="B15" s="1">
         <v>45330</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I15" t="s">
         <v>164</v>
       </c>
       <c r="J15" t="s">
         <v>165</v>
       </c>
       <c r="K15" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M15" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N15" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O15" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P15" t="s">
         <v>166</v>
       </c>
       <c r="Q15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X15" t="s">
         <v>167</v>
       </c>
       <c r="Y15" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
         <v>98175</v>
       </c>
       <c r="B16" s="1">
         <v>45120</v>
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16" t="s">
         <v>111</v>
       </c>
       <c r="H16" t="s">
         <v>159</v>
       </c>
       <c r="I16" t="s">
         <v>169</v>
       </c>
       <c r="J16" t="s">
         <v>170</v>
       </c>
       <c r="K16" t="s">
         <v>114</v>
       </c>
       <c r="L16" t="s">
         <v>115</v>
       </c>
       <c r="M16" t="s">
         <v>116</v>
       </c>
       <c r="N16" t="s">
         <v>133</v>
       </c>
       <c r="O16" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X16" t="s">
         <v>171</v>
       </c>
       <c r="Y16" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
         <v>98116</v>
       </c>
       <c r="B17" s="1">
         <v>45103</v>
       </c>
       <c r="C17" t="s">
         <v>110</v>
       </c>
       <c r="D17" t="s">
         <v>111</v>
       </c>
       <c r="H17" t="s">
         <v>173</v>
       </c>
       <c r="I17" t="s">
         <v>174</v>
       </c>
       <c r="J17" t="s">
         <v>175</v>
       </c>
       <c r="K17" t="s">
         <v>114</v>
       </c>
       <c r="L17" t="s">
         <v>115</v>
       </c>
       <c r="M17" t="s">
         <v>116</v>
       </c>
       <c r="N17" t="s">
         <v>133</v>
       </c>
       <c r="O17" t="s">
         <v>176</v>
       </c>
       <c r="Q17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X17" t="s">
         <v>177</v>
       </c>
       <c r="Y17" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
         <v>97666</v>
       </c>
       <c r="B18" s="1">
         <v>45007</v>
       </c>
       <c r="C18" t="s">
         <v>110</v>
       </c>
       <c r="D18" t="s">
         <v>111</v>
       </c>
       <c r="H18" t="s">
         <v>179</v>
       </c>
       <c r="I18" t="s">
         <v>174</v>
       </c>
       <c r="J18" t="s">
         <v>180</v>
       </c>
       <c r="K18" t="s">
         <v>114</v>
       </c>
       <c r="L18" t="s">
         <v>181</v>
       </c>
       <c r="M18" t="s">
         <v>182</v>
       </c>
       <c r="N18" t="s">
         <v>133</v>
       </c>
       <c r="O18" t="s">
         <v>183</v>
       </c>
       <c r="Q18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X18" t="s">
         <v>184</v>
       </c>
       <c r="Y18" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
         <v>97665</v>
       </c>
       <c r="B19" s="1">
         <v>45007</v>
       </c>
       <c r="C19" t="s">
         <v>110</v>
       </c>
       <c r="D19" t="s">
         <v>111</v>
       </c>
       <c r="H19" t="s">
         <v>186</v>
       </c>
       <c r="I19" t="s">
         <v>174</v>
       </c>
       <c r="J19" t="s">
         <v>180</v>
       </c>
       <c r="K19" t="s">
         <v>114</v>
       </c>
       <c r="L19" t="s">
         <v>181</v>
       </c>
       <c r="M19" t="s">
         <v>182</v>
       </c>
       <c r="N19" t="s">
         <v>133</v>
       </c>
       <c r="O19" t="s">
         <v>187</v>
       </c>
       <c r="Q19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X19" t="s">
         <v>188</v>
       </c>
       <c r="Y19" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
         <v>97451</v>
       </c>
       <c r="B20" s="1">
         <v>44958</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>190</v>
       </c>
       <c r="J20" t="s">
         <v>191</v>
       </c>
       <c r="K20" t="s">
         <v>192</v>
       </c>
       <c r="L20" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="M20" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="N20" t="s">
         <v>193</v>
       </c>
       <c r="O20" t="s">
         <v>194</v>
       </c>
       <c r="Q20" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X20" t="s">
         <v>195</v>
       </c>
       <c r="Y20" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
         <v>97283</v>
       </c>
       <c r="B21" s="1">
         <v>44894</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H21" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I21" t="s">
         <v>197</v>
       </c>
       <c r="J21" t="s">
         <v>198</v>
       </c>
       <c r="K21" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L21" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M21" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N21" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O21" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P21" t="s">
         <v>199</v>
       </c>
       <c r="Q21" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X21" t="s">
         <v>200</v>
       </c>
       <c r="Y21" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
         <v>95632</v>
       </c>
       <c r="B22" s="1">
         <v>44501</v>
       </c>
       <c r="C22" t="s">
         <v>202</v>
       </c>
       <c r="D22" t="s">
         <v>203</v>
       </c>
       <c r="H22" t="s">
         <v>204</v>
       </c>
       <c r="I22" t="s">
         <v>205</v>
       </c>
       <c r="J22" t="s">
         <v>206</v>
       </c>
       <c r="K22" t="s">
         <v>207</v>
       </c>
       <c r="L22" t="s">
         <v>208</v>
       </c>
       <c r="M22" t="s">
         <v>209</v>
       </c>
       <c r="N22" t="s">
         <v>210</v>
       </c>
       <c r="O22" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X22" t="s">
         <v>211</v>
       </c>
       <c r="Y22" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
         <v>95286</v>
       </c>
       <c r="B23" s="1">
         <v>44419</v>
       </c>
       <c r="C23" t="s">
         <v>110</v>
       </c>
       <c r="D23" t="s">
         <v>111</v>
       </c>
       <c r="H23" t="s">
         <v>213</v>
       </c>
       <c r="I23" t="s">
         <v>174</v>
       </c>
       <c r="J23" t="s">
         <v>214</v>
       </c>
       <c r="K23" t="s">
         <v>114</v>
       </c>
       <c r="L23" t="s">
         <v>181</v>
       </c>
       <c r="M23" t="s">
         <v>182</v>
       </c>
       <c r="N23" t="s">
         <v>133</v>
       </c>
       <c r="O23" t="s">
         <v>215</v>
       </c>
       <c r="Q23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X23" t="s">
         <v>216</v>
       </c>
       <c r="Y23" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
         <v>94656</v>
       </c>
       <c r="B24" s="1">
         <v>44257</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I24" t="s">
         <v>218</v>
       </c>
       <c r="J24" t="s">
         <v>219</v>
       </c>
       <c r="K24" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L24" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M24" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N24" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O24" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y24" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
         <v>94644</v>
       </c>
       <c r="B25" s="1">
         <v>44251</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H25" t="s">
         <v>221</v>
       </c>
       <c r="I25" t="s">
         <v>222</v>
       </c>
       <c r="J25" t="s">
         <v>223</v>
       </c>
       <c r="K25" t="s">
         <v>224</v>
       </c>
       <c r="L25" t="s">
         <v>225</v>
       </c>
       <c r="M25" t="s">
         <v>226</v>
       </c>
       <c r="N25" t="s">
         <v>193</v>
       </c>
       <c r="O25" t="s">
         <v>227</v>
       </c>
       <c r="Q25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y25" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
         <v>92340</v>
       </c>
       <c r="B26" s="1">
         <v>43914</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H26" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I26" t="s">
         <v>229</v>
       </c>
       <c r="J26" t="s">
         <v>230</v>
       </c>
       <c r="K26" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L26" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M26" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N26" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O26" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y26" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
         <v>91990</v>
       </c>
       <c r="B27" s="1">
         <v>43875</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="H27" t="s">
         <v>232</v>
       </c>
       <c r="I27" t="s">
         <v>233</v>
       </c>
       <c r="J27" t="s">
         <v>234</v>
       </c>
       <c r="K27" t="s">
         <v>235</v>
       </c>
       <c r="L27" t="s">
         <v>181</v>
       </c>
       <c r="M27" t="s">
         <v>182</v>
       </c>
       <c r="N27" t="s">
         <v>133</v>
       </c>
       <c r="O27" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q27" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y27" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
         <v>89672</v>
       </c>
       <c r="B28" s="1">
         <v>43753</v>
       </c>
       <c r="C28" t="s">
         <v>110</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="H28" t="s">
         <v>237</v>
       </c>
       <c r="I28" t="s">
         <v>238</v>
       </c>
       <c r="J28" t="s">
         <v>239</v>
       </c>
       <c r="K28" t="s">
         <v>235</v>
       </c>
       <c r="L28" t="s">
         <v>181</v>
       </c>
       <c r="M28" t="s">
         <v>182</v>
       </c>
       <c r="N28" t="s">
         <v>133</v>
       </c>
       <c r="O28" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T28" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y28" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
         <v>89006</v>
       </c>
       <c r="B29" s="1">
         <v>43664</v>
       </c>
       <c r="C29" t="s">
         <v>110</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="H29" t="s">
         <v>241</v>
       </c>
       <c r="I29" t="s">
         <v>242</v>
       </c>
       <c r="J29" t="s">
         <v>243</v>
       </c>
       <c r="K29" t="s">
         <v>235</v>
       </c>
       <c r="L29" t="s">
         <v>181</v>
       </c>
       <c r="M29" t="s">
         <v>182</v>
       </c>
       <c r="N29" t="s">
         <v>133</v>
       </c>
       <c r="O29" t="s">
         <v>100</v>
       </c>
       <c r="Q29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y29" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
         <v>88503</v>
       </c>
       <c r="B30" s="1">
         <v>43633</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>111</v>
       </c>
       <c r="H30" t="s">
         <v>241</v>
       </c>
       <c r="I30" t="s">
         <v>242</v>
       </c>
       <c r="J30" t="s">
         <v>245</v>
       </c>
       <c r="K30" t="s">
         <v>235</v>
       </c>
       <c r="L30" t="s">
         <v>181</v>
       </c>
       <c r="M30" t="s">
         <v>182</v>
       </c>
       <c r="N30" t="s">
         <v>133</v>
       </c>
       <c r="O30" t="s">
         <v>100</v>
       </c>
       <c r="Q30" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y30" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
         <v>88500</v>
       </c>
       <c r="B31" s="1">
         <v>43633</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="H31" t="s">
         <v>241</v>
       </c>
       <c r="I31" t="s">
         <v>247</v>
       </c>
       <c r="J31" t="s">
         <v>245</v>
       </c>
       <c r="K31" t="s">
         <v>235</v>
       </c>
       <c r="L31" t="s">
         <v>181</v>
       </c>
       <c r="M31" t="s">
         <v>182</v>
       </c>
       <c r="N31" t="s">
         <v>133</v>
       </c>
       <c r="O31" t="s">
         <v>227</v>
       </c>
       <c r="Q31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y31" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
         <v>85187</v>
       </c>
       <c r="B32" s="1">
         <v>43340</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H32" t="s">
         <v>221</v>
       </c>
       <c r="I32" t="s">
         <v>249</v>
       </c>
       <c r="J32" t="s">
         <v>250</v>
       </c>
       <c r="K32" t="s">
         <v>251</v>
       </c>
       <c r="L32" t="s">
         <v>252</v>
       </c>
       <c r="M32" t="s">
         <v>253</v>
       </c>
       <c r="N32" t="s">
         <v>193</v>
       </c>
       <c r="O32" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q32" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y32" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33">
         <v>84513</v>
       </c>
       <c r="B33" s="1">
         <v>43231</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="I33" t="s">
         <v>255</v>
       </c>
       <c r="J33" t="s">
         <v>256</v>
       </c>
       <c r="K33" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L33" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M33" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N33" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O33" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="Q33" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R33" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S33" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T33" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y33" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>