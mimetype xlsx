--- v1 (2026-03-11)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1498" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="562">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,137 +219,230 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>4679830</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Hrabová</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>956941352</t>
+  </si>
+  <si>
+    <t>Hrabová, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 1304</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1304 s druhem pozemku lesní pozemek o výměře 1645 m2 v k .ú. Hrabová.</t>
+  </si>
+  <si>
+    <t>80970</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 - pozemek p. č. 687/4 vč. budovy degazační stanice B a p. č. 687/5 vč. budovy degazační stanice A a část p. p. č. 687/6, k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj vč. zpevněných ploch a příslušenství</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Kunčičky, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>687/4; 687/5 a část 687/6</t>
+  </si>
+  <si>
+    <t>Předmětem převodu jsou pozemky:  -	p. č. 687/4 – zastavěná plocha a nádvoří o výměře 47 m2 včetně stavby (budova bez čp/če, průmyslový objekt –  budova degazační stanice B), -	p. č. 687/5 – zastavěná plocha a nádvoří o výměře 279 m2 včetně stavby (budova bez čp/če, průmyslový objekt – budova degazační stanice A), -	část p. č. 687/6 – ostatní plocha, manipulační plocha o výměře 1 220 m2 z celkové výměry 1 265 m2 (dle GP č. 1027-13/2022).   Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrálního pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Na oddělované části pozemku p. č. 687/6 se nachází ČOV ve vlastnictví s. p. DIAMO, a proto je tato část pozemku potřebná pro s. p. DIAMO.  Součástí převodu jsou: -	zpevněné plochy o celkové výměře 255 m2 na pozemku p. č. 687/6 (jedná se o betonové plochy o výměře 249 m2 a šotolinu o výměře 6 m2), -	kovový přístřešek mezi budovami bývalé degazační stanice, -	čidlo EZS – nefunkční a odpojené, -	oplocení včetně brány a branky.  Způsob ochrany: Převáděné pozemky se nachází v: -	bývalém dobývacím prostoru Slezská Ostrava I pro černé uhlí, -	území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí,  -	CHLÚ Rychvald pro hořlavý zemní plyn,  -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch.   Na části pozemku p. č. 687/6 vede:  -	část dešťové kanalizace stoky A KT DN 600 mezi šachticemi ŠA2 a ŠA1 s napojením na objekt degazační stanice A a B, -	splašková kanalizace k objektu degazační stanice A, -	vodovod k objektu degazační stanice A.  Na předmětných pozemcích je instalováno podzemní kabelové vedení 400 V a rozvodné instalační skříně 400 V na objektu A, vše v majetku společnosti Veolia Průmyslové služby ČR, a.s., podzemní kabelové vedení 22 kV v majetku společnosti ČEZ Distribuce, a. s.  a elektrické rozvody pro osvětlení vykládací rampy a části kolejové vlečky v majetku společnosti PKP CARGO INTERNATIONAL a.s., na která jsou zřízena stávající věcná břemena. Část budovy bývalé degazační stanice A, budova bývalé degazační stanice B a část pozemku p. č. 687/6 jsou pronajaty nájemníkovi do 31. 5. 2031. Nájemní smlouva bude postoupena novému vlastníkovi. Nájemce má na pozemku p. č. 687/6 umístěny unimobuňky a panely, které nejsou součástí převodu.  Převáděný pozemek se nachází na okraji areálu bývalého Dolu Alexander a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Spolu s převodem výše uvedeného majetku budou ve prospěch DIAMO s. p uzavřeny služebnosti inženýrských sítí dešťové kanalizace dle GP č. 893-219/2016 pro k. ú. Kunčičky), splaškové kanalizace (dle GP č. 896-219/2016 pro k. ú. Kunčičky) a vodovodního řadu (dle GP č. 897-219/2016 pro k. ú. Kunčičky) a dále pak služebnost stezky k ČOV (dle GP č. 1027-13/2022 a GP č. 1028-21/2022), za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Spolu s převodem výše uvedeného majetku bude uzavřena služebnost stezky a cesty pro zajištění přístupu kupujícího k převáděnému nemovitému majetku po částech pozemků p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky. Pro zajištění přístupu k převáděnému pozemku bude součástí kupní smlouvy zřízení služebnosti stezky a cesty po pozemcích p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky, za jednorázovou úplatu ve výši 230,00 Kč/m2, tedy při výměře 647 m2 celkem 148 810,00 Kč bez DPH (180 060,10 Kč vč. DPH), hradí kupující.  Níže uvedená požadovaná cena 6 751 800,00 Kč je vč. DPH.</t>
+  </si>
+  <si>
+    <t>6751800</t>
+  </si>
+  <si>
     <t>Ředitelství silnic a dálnic s. p.</t>
   </si>
   <si>
     <t>zjq4rhz</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
     <t>Převod pozemků parc. č.3765/19, parc. č. 3765/20, parc. č. 3765/21, parc. č. 3765/87 , parc. č. 3765/88 a parc. č. 2695/1 k.ú. Svinov</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>954903360</t>
   </si>
   <si>
     <t>jana.duchonova@rsd.cz</t>
   </si>
   <si>
     <t>Jana Duchoňová</t>
   </si>
   <si>
     <t>ŘSD, Závod Brno</t>
   </si>
   <si>
     <t>Svinov, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>parc. č.3765/19, parc. č. 3765/20, parc. č. 3765/21, parc. č. 3765/87 , parc. č. 3765/88 a parc. č. 2695/1 k.ú. Svinov</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Na základě přiloženého Geometrického plánu pro rozdělení pozemku č. 3381-169/2025 se z pozemku parc. č. 3765/58 oddělila část označená jako parc. č. 3765/87, o výměře 331 m2  a z pozemku parc. č. 3765/70 se oddělila část označená jako parc. č. 3765/88, o výměře 40 m2, ostatní pozemky zůstávají v původní výměře..</t>
   </si>
   <si>
     <t>2989971.30</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t xml:space="preserve">ministerstvo dopravy </t>
   </si>
   <si>
     <t>Pozemek p.č. 1072/7 k.ú. Třebovice ve Slezsku</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>724961676</t>
   </si>
   <si>
     <t>petr.najvarek@atlas.cz</t>
   </si>
   <si>
     <t>Ing. Petr Najvárek</t>
   </si>
   <si>
     <t>SŽF</t>
   </si>
   <si>
     <t>Třebovice ve Slezsku, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>1072/7</t>
   </si>
   <si>
     <t>295000</t>
   </si>
   <si>
-    <t>Lesy České republiky, s.p.</t>
-[...4 lines deleted...]
-  <si>
     <t>Ministerstvo zemědělství ČR</t>
   </si>
   <si>
     <t>pozemky v k.ú. Slezská Ostrava</t>
   </si>
   <si>
     <t>2026-02-08</t>
   </si>
   <si>
     <t>956911111</t>
   </si>
   <si>
     <t>jan.mavrev@lesycr.cz</t>
   </si>
   <si>
     <t>Ján Mavrev</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p., OŘ severní Morava</t>
   </si>
   <si>
     <t>Slezská Ostrava, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>3633/7,5982/3, GP 5982/4</t>
@@ -378,107 +471,77 @@
   <si>
     <t>jana.kohutkova@pod.cz</t>
   </si>
   <si>
     <t>Ing. Jana Kohutková</t>
   </si>
   <si>
     <t>majetkový odbor</t>
   </si>
   <si>
     <t>3106/6</t>
   </si>
   <si>
     <t>Převod části pozemku p.č. 3106/1 (nově odměřený 3106/6), pozemek bude zastavěn veřejně prospěšnou stavbou "RS 1 ŽST Ostrava-Svinov"</t>
   </si>
   <si>
     <t>80520</t>
   </si>
   <si>
     <t>pozemky v k.ú. Heřmanice, obec Ostrava</t>
   </si>
   <si>
     <t>2025-10-09</t>
   </si>
   <si>
-    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
-[...4 lines deleted...]
-  <si>
     <t>pozemky p.č. 440/1 lesní pozemek o výměře 17520 m2, p.č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice, obec Ostrava</t>
   </si>
   <si>
     <t>4700000</t>
   </si>
   <si>
     <t>Převod pozemků parc. č. 2467/36, parc. č. 2467/39, parc. č. 3764/63, parc. č. 3593/79, parc.č. 3139/3, parc.č.3593/81 a 3593/82 v k.ú. Svinov</t>
   </si>
   <si>
     <t>2025-10-06</t>
   </si>
   <si>
     <t>parc. č. 2467/36, parc. č. 2467/39, parc. č. 3764/63, parc. č. 3593/79, parc.č. 3139/3, parc.č.3593/81 a 3593/82 v k.ú. Svinov</t>
   </si>
   <si>
     <t>Na základě přiloženého Geometrického plánu pro rozdělení pozemku č. 3336-59/2025 se z pozemku parc. č. 2467/20 oddělila část označená jako parc. č.  2467/39, o výměře 273 m2, z pozemku parc. č. 2467/18 se oddělila část označená jako parc. č. 2467/36, o výměře 1489 m2 a z pozemku parc. č. 3764/28 se oddělila část označená jako parc. č. 3764/63 o výměře 181 m2. Na základě přiloženého Geometrického plánu pro rozdělení pozemku č. 3337-60/2025 se z pozemku parc. č. 3593/15 oddělila část označená jako parc. č. 3593/79, o výměře 54 m2. Na základě přiloženého Geometrického plánu pro rozdělení pozemku č. 3338-61/2025 se z pozemku parc. č. 3139 oddělila část označená jako parc. č.  3139/3, o výměře 124 m2, z pozemku parc. č. 3593/3 se oddělila část označená jako parc. č. 3593/81, o výměře 3041 m2 a z pozemku parc. č. 3593/3 se oddělila část označená jako parc. č. 3593/82 o výměře 111 m2.</t>
   </si>
   <si>
     <t>2871071.45</t>
   </si>
   <si>
-    <t>DIAMO, státní podnik</t>
-[...7 lines deleted...]
-  <si>
     <t>D550 - část pozemku p. č. 684 a část pozemku p. č. 687/17 vč. zpevněných ploch, vše v k. ú. Kunčičky</t>
   </si>
   <si>
     <t>2025-07-19</t>
   </si>
   <si>
-    <t>606146618</t>
-[...13 lines deleted...]
-  <si>
     <t>684, 687/17</t>
   </si>
   <si>
     <t>Předmětem úplatného převodu je část pozemku p. č. 684 – ostatní plocha, ostatní komunikace o výměře 251 m2 (dle GP č. 1036-45/2022 p. č. 684/1) a část pozemku p. č. 687/17 – ostatní plocha, manipulační plocha o výměře 608 m2 (dle GP č. 1036-45/2022 p. č. 687/17). Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Součástí prodávaných pozemků jsou zpevněné plochy tvořené šotolinou a betonovou plochou o výměře 392 m2 a dále panely silničními tl. 150 mm o výměře 86 m2. Uvedené nemovité věci se nacházejí v areálu bývalého Dolu Alexander a jsou přímo dostupné z ulice Holvekova.  Na prodávané části pozemku p. č. 687/17 jsou situovány 2 přípojky vodovodu, 1 přípojka kanalizace splaškové a 4 přípojky kanalizace dešťové. Součástí kupní smlouvy, jejíž předmětem bude prodej části pozemků p. č. 684 a p. č. 687/17 včetně zpevněných ploch, bude rovněž smlouva o zřízení služebností inženýrských sítí vodovodu a kanalizace zřizovaných kupujícím ve prospěch vlastníka nemovitých věcí neevidovaných v katastru nemovitostí – inženýrských sítí (2x vodovodní přípojka a 5x kanalizační přípojka) na dobu neomezenou za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající.  V ostatním ujednání smlouvy bude ustanovení, že pokud nový vlastník pozemku p. č. 687/17 vybuduje nad výše zmíněnými inženýrskými sítěmi zpevněnou plochu, bude tato zpevněná plocha pro případné opravy inž. sítí demontovatelná (zatravňovací dlažba, zámková dlažba, panely apod.).   Níže uvedená požadovaná cena 1 258 400,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>1258400</t>
   </si>
   <si>
     <t>Trafostanice v k.ú. Přívoz</t>
   </si>
   <si>
     <t>2025-07-13</t>
   </si>
   <si>
     <t>najvarek@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Přívoz, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>Trafostanice v k.ú. Přívoz na pozemcích 784/6 a 908/8</t>
   </si>
   <si>
     <t>372000</t>
@@ -618,53 +681,50 @@
   <si>
     <t>15500000</t>
   </si>
   <si>
     <t>D550 - pozemky 458/73, p. č. 458/75 a p. č. st. 546/1 (součástí je stavba č. p. 753, jiná stavba) včetně venkovních úprav, součástí a příslušenství, vše v k. ú. Heřmanice, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>546/1</t>
   </si>
   <si>
     <t>Orlovská</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 458/73 - ostatní plocha, manipulační plocha o výměře 3 067 m2, p. č. 458/75 - ostatní plocha, manipulační plocha o výměře 1 552 m2, p. č. st. 546/1 – zastavěná plocha a nádvoří o výměře 2 524 m2, jehož součástí je stavba č. p. 753, jiná stavba (Budova podnikatelského centra) zapsány u katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava na LV č. 1433 pro k. ú. Heřmanice, obec Ostrava. Součástí převodu jsou dále zpevněné plochy tvořeny převážně asfaltem, betonem, šotolinou a štěrkem, a také inženýrské sítě, a to přípojka plynu, 2 kanalizační přípojky, zbytková kanalizace (jako součást pozemku p. č. 458/75) a vodovodní přípojka (viz. přiložený situační zákres) a také rozvodna elektrické energie nacházející se uvnitř objektu. Do objektu je dále zavedena elektro přípojka, která není součástí převodu, vlastník/distributor Veolia Průmyslové služby ČR, a.s. Převáděné pozemky s venkovními úpravami, součástmi a příslušenstvím tvoří jednotný funkční celek k převáděné stavbě č. p. 753 v areálu bývalého Dolu Heřmanice. Nemovitosti jsou přístupné po veřejné komunikaci ul. Orlovská a dále po pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p. Převáděné pozemky se nachází v bývalém dobývacím prostoru Heřmanice stanoveném pro černé uhlí, který byl Rozhodnutím OBÚ Ostrava zrušen, ve zvláštním dobývacím prostoru Heřmanice I pro dobývání vyhrazeného nerostu hořlavý zemní plyn, který je ve správě obchodní společnosti Green Gas DPB, a.s., v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí a v CHLÚ Rychvald pro hořlavý zemní plyn. Plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování. Převáděné pozemky jsou situovány v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Při nové výstavbě, opravách, rekonstrukcích, nebo odstraňování jeho součástí je nutno tuto skutečnost zohlednit. Části předmětu koupě jsou zatíženy věcnými břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 1433 (v části C) pro k. ú. Heřmanice, obec Ostrava. Na část předmětu koupě, a to konkrétně části kanalizačních přípojek nacházející se na pozemku p. č. 458/48 v k. ú. Heřmanice není historicky zřízené věcné břemeno zapsané do katastru nemovitostí, není tedy řešeno v tomto rozsahu oprávnění užívat tyto části pozemku. V části pozemku p. č. 458/73 se nachází část vodovodního řadu, včetně vodovodní šachtice, na kterém je osazen požární hydrant H1, které jsou součástí vodovodu pro veřejnou potřebu a nebudou součástí převodu. Na tuto část vodovodního řadu bude uzavřena spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnost inženýrské sítě vodovodního řadu včetně vodoměrné šachtice a hydrantu v rozsahu dle geometrického plánu č. 2733-33/2024  pro k. ú. Heřmanice na/v části pozemku p. č. 458/73 v k. ú. Heřmanice v celkové výši 500,00 Kč bez DPH (605,00 Kč včetně DPH), hradí prodávající. Dále bude spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty po části pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p., v oprávnění pro (budoucího) vlastníka nabývaných nemovitostí v rozsahu dle geometrického plánu č. 2697-20/2024 pro k. ú. Heřmanice a geometrického plánu č. 2733-33/2024 pro k. ú. Heřmanice v celkové výši 171 820,00 Kč bez DPH (207 902,20 Kč včetně DPH). Tato služebnost bude hrazena (budoucím) oprávněným, resp. kupujícím, není součástí kupní ceny. Část převáděného majetku – objektu Budovy podnikatelského centra na pozemku p. č. st. 546/1 v k. ú. Heřmanice je pronajata. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>36510000</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství</t>
-[...1 lines deleted...]
-  <si>
     <t>Pozemek parc.č. 896 ostatní plocha v kat. území Hrušov</t>
   </si>
   <si>
     <t>2025-04-05</t>
   </si>
   <si>
     <t>pustejovska@pod.cz</t>
   </si>
   <si>
     <t>Helena Pustějovská</t>
   </si>
   <si>
     <t>Hrušov, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek parc.č. 896 ostatní plocha, o výměře 214 m2  </t>
   </si>
   <si>
     <t>32900</t>
   </si>
   <si>
     <t>Pozemek parc.č. 1009, ostatní plocha v kat. území Hošťálkovice</t>
@@ -1065,53 +1125,50 @@
   <si>
     <t>6128000</t>
   </si>
   <si>
     <t>pozemky na území obce Krmelín (lesní pozemky)</t>
   </si>
   <si>
     <t xml:space="preserve">část pozemku v k.ú. Slezská Ostrava </t>
   </si>
   <si>
     <t>2023-05-19</t>
   </si>
   <si>
     <t>část p.č. 4472</t>
   </si>
   <si>
     <t>část pozemku p.č. 4472 dle GP nově jako p.č. 4472/2 ostatní plocha o výměře 72 m2 v k.ú. Slezská Ostrava</t>
   </si>
   <si>
     <t>121000</t>
   </si>
   <si>
     <t>2023-05-14</t>
   </si>
   <si>
-    <t>barbora.nemcanska@lesycr.cz</t>
-[...1 lines deleted...]
-  <si>
     <t>Barbora Němčanská</t>
   </si>
   <si>
     <t>Správa toků oblast povodí Odry</t>
   </si>
   <si>
     <t>2906/17, 2906/18, 2919/1, 2919/2, 2919/13, 2919/14, 2919/17, 2919/24, 2919/25, 2937/11</t>
   </si>
   <si>
     <t>Pozemky parc. č. 2906/17, 2906/18, 2919/1, 2919/2, 2919/13, 2919/14, 2919/17, 2919/24, 2919/25, 2937/11 v k.ú. Poruba včetně stavby vodního díla - VN Skalka.</t>
   </si>
   <si>
     <t>8050000</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo zemědělství ČR </t>
   </si>
   <si>
     <t>pozemek v k.ú. Slezská Ostrava</t>
   </si>
   <si>
     <t>2022-11-20</t>
   </si>
   <si>
     <t>3633/10</t>
@@ -1125,53 +1182,50 @@
   <si>
     <t>pozemek v k.ú. Bartovice</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek p.č. 608 lesní pozemek o výměře 1791 m2 v k.ú. Bartovice </t>
   </si>
   <si>
     <t>95000</t>
   </si>
   <si>
     <t>D500</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>oddělení obchodu</t>
   </si>
   <si>
-    <t>Hrabová, Ostrava, okres Ostrava-město</t>
-[...1 lines deleted...]
-  <si>
     <t>1996/13, 1996/122, 1996/188,1447/5,1447/11,1447/21,1447/23</t>
   </si>
   <si>
     <t>Nemovitosti se nacházejí v areálu Paskov. Nemovitosti jsou tvořeny pozemky p. č. 1996/13 – zastavěná plocha a nádvoří o výměře 187 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1996/122 – ostatní plocha, jiná plocha o výměře 1 966 m2, p. č. 1996/188 – ostatní plocha, jiná plocha o výměře 53 m2, vše včetně venkovních úprav a součástí v k. ú. Paskov, obec Paskov, Moravskoslezský kraj a pozemky p. č. 1447/5 – zastavěná plocha a nádvoří o výměře 820 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1447/11 – zastavěná plocha a nádvoří o výměře 223 m2, jehož součástí je stavba bez čp/če, tech.vyb., p. č. 1447/21 - ostatní plocha, manipulační plocha o výměře 626 m², p. č. 1447/23 - ostatní plocha, manipulační plocha o výměře 626 m², vše včetně venkovních úprav a součástí v k. ú. Hrabová, obec Ostrava, Moravskoslezský kraj.</t>
   </si>
   <si>
     <t>6920000</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>Oddělení obchodu</t>
   </si>
   <si>
     <t>687/6-část, 687/31-část</t>
   </si>
   <si>
     <t xml:space="preserve">Předmětem převodu je vodovod pro veřejnou potřebu o celkové délce 832,63 bm včetně vodovodních přípojek, 5 ks hydrantů, 12 ks vodoměrných šachtic, kanalizace splašková pro veřejnou potřebu o celkové délce 761,23 bm včetně kanalizačních přípojek, 17 ks revizních kanalizačních šachet a 23 šachet přípojkových, kanalizace dešťová pro veřejnou potřebu o celkové délce 1.069,01 bm včetně kanalizačních přípojek, 2 ks uličních vpustí, 20 ks revizních kanalizačních šachet a 44 ks šachet přípojkových, biologická čistírna odpadních vod situovaná na částech pozemků p. č. 687/6 (dle GP p. č. 687/36) a p. č. 687/31 (dle GP p. č. 687/37) v k. ú. Kunčičky včetně její součástí, příslušenství a  elektro přípojky NN, pozemky p. č. 687/6 – část (dle GP p. č. 687/36) a p. č. 687/31 – část (dle GP p. č. 687/37 a p. č. 687/38) včetně zpevněné plochy. Předmět převodu se nachází v areálu bývalého dolu Alexander. </t>
   </si>
   <si>
     <t>9391000.00</t>
   </si>
   <si>
     <t>2022-05-13</t>
@@ -1446,71 +1500,71 @@
   <si>
     <t>50000</t>
   </si>
   <si>
     <t>pozemky p.č. 1286/1 lesní pozemek o výměře 562 m2 a p.č. 1287/1 ostatní plocha o výměře 155 m2 vše v k.ú. Třebovice ve Slezsku, obec Ostrava ( pozemky zatížené věcným břemenem zřízení a provozování vedení pro ČEZ Distribuce , a.s.)</t>
   </si>
   <si>
     <t>20000</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek p.č. 55/1 lesní pozemek o výměře 905 m2 v k.ú. Stará Bělá, obec Ostrava </t>
   </si>
   <si>
     <t>2019-04-16</t>
   </si>
   <si>
     <t>50.000</t>
   </si>
   <si>
     <t>Nemovitosti se nacházejí v areálu Paskov. Nemovitosti jsou tvořeny pozemky p. č. 1996/13 – zastavěná plocha a nádvoří o výměře 187 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1996/122 – ostatní plocha, jiná plocha o výměře 1 966 m2, p. č. 1996/188 – ostatní plocha, jiná plocha o výměře 53 m2, vše včetně venkovních úprav a součástí v k. ú. Paskov, obec Paskov, Moravskoslezský kraj a pozemky p. č. 1447/5 – zastavěná plocha a nádvoří o výměře 820 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1447/11 – zastavěná plocha a nádvoří o výměře 223 m2, jehož součástí je stavba bez čp/če, tech.vyb., p. č. 1447/21 - ostaní plocha, manipulační plocha o výměře 626 m², p. č. 1447/23 - ostaní plocha, manipulační plocha o výměře 626 m², vše včetně venkovních úprav a součástí v k. ú. Hrabová, obec Ostrava, Moravskoslezský kraj.</t>
   </si>
   <si>
     <t>2019-01-10</t>
   </si>
   <si>
+    <t xml:space="preserve">Část pozemku p. č. 458/3 (p. č. 458/74 dle GP) - ostatní plocha, manipulační plocha o výměře 302 m2 včetně venkovních úprav </t>
+  </si>
+  <si>
+    <t>2018-12-30</t>
+  </si>
+  <si>
+    <t>Ing.Kamil Roman</t>
+  </si>
+  <si>
+    <t>oodělení obchodu</t>
+  </si>
+  <si>
+    <t>125000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Části pozemku p. č. 458/3 (p. č. 458/76 dle GP) - ostatní plocha, manipulační plocha o výměře 128 m2, části pozemku p. č. 458/54 (p. č. 458/77 dle GP) - ostatní plocha, manipulační plocha o výměře 2 954m2, a to vše včetně venkovních úprav. </t>
   </si>
   <si>
-    <t>2018-12-30</t>
-[...7 lines deleted...]
-  <si>
     <t>1020000</t>
   </si>
   <si>
-    <t xml:space="preserve">Část pozemku p. č. 458/3 (p. č. 458/74 dle GP) - ostatní plocha, manipulační plocha o výměře 302 m2 včetně venkovních úprav </t>
-[...4 lines deleted...]
-  <si>
     <t>prodej nemovité věci - část pozemku p.č. 2974/1 o výměře 59 m2 dle GP 3046-67/2017</t>
   </si>
   <si>
     <t>2018-11-26</t>
   </si>
   <si>
     <t>kohutkova@pod.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků parc. č. 2408/1 – ostatní plocha, manipulační plocha o výměře 1 188 m2, parc. č. 2408/2 – ostatní plocha, manipulační plocha o výměře 265 m2, parc. č. 2411/2 – ostatní plocha, jiná plocha o výměře 10 m2 včetně oplocení v délce 20 m. Pozemky jsou bez venkovních úprav, porostlé náletovými dřevinami. Pozemky parc. č. 2408/1 a parc. č. 2408/2 jsou zatíženy věcnými břemeny inženýrských sítí (plynovod, elektrorozvody), které jsou evidovány v katastru nemovitostí. </t>
   </si>
   <si>
     <t>2018-11-02</t>
   </si>
   <si>
     <t>1200000</t>
   </si>
   <si>
     <t>Prodej pozemku parc. č. 2368 – zastavěná plocha a nádvoří o výměře 406 m2 se stavbou průmyslového objektu bez čp/če včetně vodovodní a kanalizačních (dešťová, splašková, jednotná) přípojek. Jedná se budovu bývalé strojovny těžního stroje Terezie (objekt ev. č. 110), která je napojena na vodovodní, kanalizační, elektro přípojku (nepřevádí se) a jedná se o nemovitou kulturní památku. Budova je dvoupodlažní, suterén je zděný a betonový masivní konstrukce, nadzemní podlaží je postaveno z ocelové nosné konstrukce s hrázděným zdivem. Střecha je sedlová z příhradových nosníků. Budova pochází z roku 1901 a v roce 2012 – 2013 prošla celkovu rekonstrukcí včetně přípojek. Zároveň s kupní smlouvou bude zřízena služebnost stezky a cesty ve prospěch vlastníka panujícího pozemku parc. č. 2368 vedena přes pozemek parc. č. 2396/1 za účelem práva přístupu k prodávaným nemovitým věcem a to za cenu ve výši 80,00 Kč/m2, což je při rozsahu služebnosti 463 m2 celkem 37.040,00 Kč bez DPH + 21 % DPH.</t>
   </si>
   <si>
     <t>2783000</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemky p. č. 458/3 - ostatní plocha, manipulační plocha o výměře 6 183 m², p. č. 458/53 - ostatní plocha, manipulační plocha o výměře 412 m², p. č. 458/54 - ostatní plocha, manipulační plocha o výměře 4 935 m², p. č. 458/65 - ostatní plocha, manipulační plocha o výměře 8 094 m², p. č. 458/66 - ostatní plocha manipulační plocha o výměře 6 296 m², p. č. 458/46 - ostatní plocha, manipulační plocha o výměře 50 m², p. č. 458/47 - ostatní plocha, manipulační plocha o výměře 291 m², p. č. 1130/1 - ostatní plocha, jiná plocha o výměře 729 m², p. č. 1130/2 - ostatní plocha, jiná plocha o výměře 264 m², p. č. 1128 - ostatní plocha, jiná plocha o výměře 16 m² a to vše včetně venkovních úprav. Prodávané pozemky s venkovními úpravami tvoří jednotný funkční celek. </t>
@@ -1581,102 +1635,102 @@
   <si>
     <t>2904000</t>
   </si>
   <si>
     <t>Máchova 201, 471 27 Stráž pod Ralskem</t>
   </si>
   <si>
     <t>Jedná se o převod 2 pozemků a to pozemku parc. č. 14/11 – ostatní plocha, dobývací prostor o výměře 40 969 m2. V severní části pozemku je situované těleso skládky (cca 7 392 m2), které částečně zasahuje na pozemek parc. č. 14/11 z vedlejšího pozemku parc. č. 14/22. Dále je v této části zřízeno věcné břemeno pro oprávněného ArcelorMittal Ostrava, a.s. spočívající v právu vedení a přístupu k potrubnímu řadu havarního napojení vody NH, a.s. parc. č. 14/17 – lesní pozemek, les jiný než hospodářský o výměře 64 848 m2. Pozemek vzniknul zalesněním zrekultivovaného odvalu hlušiny a v roce 2004 byl prohlášen za lesní pozemek. V současné době na pozemku nejlépe prosperují dřeviny z přirozeného náletu.</t>
   </si>
   <si>
     <t>2018-03-23</t>
   </si>
   <si>
     <t>Kunčice nad Ostravicí, Ostrava, CZ0806, okres Ostrava-město</t>
   </si>
   <si>
     <t>853270</t>
   </si>
   <si>
     <t>Jedná se o vodovodní síť v areálu Bezruč o celkové délce 1 174 m, která je osazena 9 ks podzemními hydranty a 1 ks nadzemním hydrantem. Kanalizační síť v areálu Bezruč o celkové délce 1 556 m, která odvádí splaškové odpadní a dešťové vody z území bývalého dolu P. Bezruč do veřejné kanalizace v ulici Na Baranovci. Kanalizační síť je opatřena revizními šachticemi s poklopy a dále podzemním septikem a odlehčovací komorou situovanými u vyústění do veřejné kanalizace. Vodovodní řad v areálu Heřmanice o celkové délce 180 m, ketrý je v trase od místa napojení na veřejný vodovod v ulici Orlovská až k šachtici A4 situovanou v areálu Heřmanice. Vodovodní řad je osazen 1 ks nadzemním hydrantem.</t>
   </si>
   <si>
     <t>6760070</t>
   </si>
   <si>
+    <t>FYZIKÁLNĚ TECHNICKÝ ZKUŠEBNÍ ÚSTAV, státní podnik</t>
+  </si>
+  <si>
+    <t>d9fvd36</t>
+  </si>
+  <si>
+    <t>Fyzikálně technický zkušební ústav, státní podnik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pikartská 1337/7, 71607 Ostrava-Radvanice </t>
+  </si>
+  <si>
+    <t>00577880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo průmyslu a obchodu </t>
+  </si>
+  <si>
+    <t>•	Technická  budova bývalé zkratovny s 1 NP stojící na pozemku  p.č. 3287/23, zapsanou v katastru nemovitostí  pro  k.ú pro Ostrava- Radvanice (715018) v   LV č. 1621 o celkové zastavěné ploše 256 m2 . Budova byla postavena v roce 1962. Součástí je o okolní pozemek p.č. 3287/53 zapsaný v katastru nemovitostí pro k.ú.  Ostrava-Radvanice (715018) v LV č. 1621 o celkové výměře 258 m2. Budova, inženýrské sítě a přilehlý pozemek se nachází v areálu bývalého Vědecko-výzkumného uhelného ústavu , státní podnik. Přístupové cesty k  budově, přilehlému pozemku  a inženýrské sítě jsou na pozemku parc. č. 3287/1 ve vlastnictví VVUÚ a.s. , LV 1600.</t>
+  </si>
+  <si>
+    <t>2018-03-01</t>
+  </si>
+  <si>
+    <t>595223111</t>
+  </si>
+  <si>
+    <t>hruby@ftzu.cz</t>
+  </si>
+  <si>
+    <t>Ing.Jaromír Hrubý</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fyzikálně technický zkušební ústav, státní podnik </t>
+  </si>
+  <si>
+    <t>Radvanice, Ostrava, CZ0806, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>650000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o prodej 4 pozemků včetně příslušenství v areálu Bezruč, v k. ú. Slezská Ostrava situovaných severně od vjezdu do areálu z ulice Keltičkova. Jedná se o:Pozemek parc. č. 2372 – ostatní plocha, jiná plocha o výměře 367 m2. Pozemek je bez venkovních úprav. Pozemek parc. č. 2396/71 – ostatní plocha, manipulační plocha o výměře 2 812 m2, který vzniknul na základě geometrického plánu rozdělením původního pozemku. Na pozemku se nachází zpevněná plocha tvořená monolitickým betonem o výměře 311 m2 a silničními panely o výměře 519 m2, které jsou součástí prodeje. Pozemek parc. č. 2396/76 – ostatní plocha, manipulační plocha o výměře 28 m2. Na pozemku se nachází zpevněná betonová plocha o výměře 28 m2, která je součástí prodeje.Pozemek parc. č. 2396/130 – ostatní plocha, manipulační plocha o výměře 156 m2, který vzniknul na základě geometrického plánu rozdělením pozemku parc. č. 2396/71. Pozemek je bez venkovních úprav. Na prodávaných pozemcích se nachází 4 odplyňovací vrty Jd 5, Jd 6, Jd 7 a Jd 16, které zůstávají v majetku prodávajícího. Kupní smlouvou budou zřízeny pro prodávajícího jakožto oprávněného služebnosti spočívající v právu umístění a přístupu za účelem provozování a údržby těchto zařízení.Na prodávaném pozemku parc. č. 2396/71 se nachází studna, která zásobuje vodou CO kryt, který je ve vlastnictví spolku Muzeum průmyslové historie Ostravska, z. s. Kupní smlouvou bude zřízena k této stavbě služebnost spočívající v právu umístění a přístupu k této stavbě, kde oprávněný bude vlastník pozemku parc. č. 2396/127 v k. ú. Slezská Ostrava.Přes prodávané pozemky vede podzemní vodovodní a kanalizační potrubí, která zůstávají v majetku prodávajícího (jsou předmětem daru na Statutární město Ostrava). Kupní smlouvou budou zřízené služebnosti k těmto inženýrským sítím pro vlastníka inženýrských sítí.K prodávaným pozemkům je zřízeno 6 věcných břemen, která jsou zapsána vkladem do katastru nemovitostí. Do prodávaného pozemku parc. č. 2396/71 zasahuje ochranné pásmo stavební uzávěry stanovené kolem SDD – Jáma IX. </t>
   </si>
   <si>
     <t>2018-03-03</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>1605020</t>
-  </si>
-[...40 lines deleted...]
-    <t>650000</t>
   </si>
   <si>
     <t>Na základě geometrického plánu č. 1280-57/2017 pro k. ú. Koblov byl z pozemku p. č. 947/10 oddělen pozemek p. č. 947/15 a z pozemku p. č. 983/1 oddělen pozemek p. č. 983/76, vše v k. ú. Koblov. Nemovitosti se nacházejí v areálu Koblov, v k. ú. Koblov, obec Ostrava. Nemovitosti jsou tvořeny pozemky p. č. 983/1 - část (dle GP p. č. 983/76) - ostatní plocha, manipulační plocha o výměře 798 m2 a p. č. 947/10 - část (dle GP p. č. 947/15) - ostatní plocha, manipulační plocha o výměře 200 m2.</t>
   </si>
   <si>
     <t>Koblov, Ostrava, CZ0806, okres Ostrava-město</t>
   </si>
   <si>
     <t>452700</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1981,51 +2035,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ86"/>
+  <dimension ref="A1:BQ89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="51.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="51.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="36.7109375" customWidth="1"/>
     <col min="9" max="9" width="2581.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="52.7109375" customWidth="1"/>
     <col min="15" max="15" width="61.7109375" customWidth="1"/>
     <col min="16" max="16" width="128.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -2272,54 +2326,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107084</v>
+        <v>107863</v>
       </c>
       <c r="B2" s="1">
-        <v>46064</v>
+        <v>46106</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -2331,4954 +2385,5131 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106782</v>
+        <v>107657</v>
       </c>
       <c r="B3" s="1">
-        <v>46049</v>
+        <v>46092</v>
       </c>
       <c r="C3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>85</v>
       </c>
-      <c r="H3" t="s">
+      <c r="K3" t="s">
         <v>86</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
         <v>87</v>
       </c>
-      <c r="J3" t="s">
+      <c r="P3" t="s">
         <v>88</v>
       </c>
-      <c r="K3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
         <v>89</v>
       </c>
-      <c r="L3" t="s">
+      <c r="Y3" t="s">
         <v>90</v>
-      </c>
-[...28 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>106257</v>
+        <v>107544</v>
       </c>
       <c r="B4" s="1">
-        <v>46030</v>
+        <v>46083</v>
       </c>
       <c r="C4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D4" t="s">
+        <v>92</v>
+      </c>
+      <c r="H4" t="s">
+        <v>93</v>
+      </c>
+      <c r="I4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K4" t="s">
         <v>96</v>
       </c>
-      <c r="D4" t="s">
+      <c r="L4" t="s">
         <v>97</v>
       </c>
-      <c r="H4" t="s">
+      <c r="M4" t="s">
         <v>98</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>99</v>
       </c>
-      <c r="J4" t="s">
+      <c r="O4" t="s">
         <v>100</v>
       </c>
-      <c r="K4" t="s">
+      <c r="P4" t="s">
         <v>101</v>
       </c>
-      <c r="L4" t="s">
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>80</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>80</v>
+      </c>
+      <c r="X4" t="s">
         <v>102</v>
       </c>
-      <c r="M4" t="s">
+      <c r="Y4" t="s">
         <v>103</v>
-      </c>
-[...25 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>106179</v>
+        <v>107084</v>
       </c>
       <c r="B5" s="1">
-        <v>46028</v>
+        <v>46064</v>
       </c>
       <c r="C5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" t="s">
+        <v>107</v>
+      </c>
+      <c r="J5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K5" t="s">
         <v>109</v>
       </c>
-      <c r="D5" t="s">
+      <c r="L5" t="s">
         <v>110</v>
       </c>
-      <c r="H5" t="s">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>111</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>112</v>
       </c>
-      <c r="K5" t="s">
+      <c r="O5" t="s">
         <v>113</v>
       </c>
-      <c r="L5" t="s">
+      <c r="P5" t="s">
         <v>114</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Y5" t="s">
         <v>116</v>
-      </c>
-[...22 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>105393</v>
+        <v>106782</v>
       </c>
       <c r="B6" s="1">
-        <v>45908</v>
+        <v>46049</v>
       </c>
       <c r="C6" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D6" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H6" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="I6" t="s">
         <v>120</v>
       </c>
       <c r="J6" t="s">
         <v>121</v>
       </c>
       <c r="K6" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="L6" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="M6" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="N6" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="O6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="P6" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="Y6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>105384</v>
+        <v>106257</v>
       </c>
       <c r="B7" s="1">
-        <v>45905</v>
+        <v>46030</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I7" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="J7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="K7" t="s">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="L7" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="N7" t="s">
-        <v>77</v>
+        <v>135</v>
       </c>
       <c r="O7" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="P7" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="Y7" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>104955</v>
+        <v>106179</v>
       </c>
       <c r="B8" s="1">
-        <v>45826</v>
+        <v>46028</v>
       </c>
       <c r="C8" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D8" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H8" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="I8" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="J8" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K8" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L8" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="M8" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="N8" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="O8" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="P8" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="Y8" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>104924</v>
+        <v>105393</v>
       </c>
       <c r="B9" s="1">
-        <v>45820</v>
+        <v>45908</v>
       </c>
       <c r="C9" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I9" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="J9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="K9" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="L9" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="M9" t="s">
-        <v>91</v>
+        <v>134</v>
       </c>
       <c r="N9" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="O9" t="s">
-        <v>147</v>
+        <v>78</v>
+      </c>
+      <c r="P9" t="s">
+        <v>79</v>
       </c>
       <c r="Q9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="Y9" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>104872</v>
+        <v>105384</v>
       </c>
       <c r="B10" s="1">
-        <v>45810</v>
+        <v>45905</v>
       </c>
       <c r="C10" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="D10" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
       <c r="H10" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="I10" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J10" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K10" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="L10" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="M10" t="s">
-        <v>138</v>
+        <v>111</v>
       </c>
       <c r="N10" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="O10" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="P10" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="Y10" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>104757</v>
+        <v>104955</v>
       </c>
       <c r="B11" s="1">
-        <v>45786</v>
+        <v>45826</v>
       </c>
       <c r="C11" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H11" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I11" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J11" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="K11" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L11" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="M11" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N11" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="O11" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="P11" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
-      <c r="U11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Y11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>104715</v>
+        <v>104924</v>
       </c>
       <c r="B12" s="1">
-        <v>45777</v>
+        <v>45820</v>
       </c>
       <c r="C12" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D12" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="H12" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="I12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K12" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="L12" t="s">
-        <v>137</v>
+        <v>167</v>
       </c>
       <c r="M12" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="N12" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="O12" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Y12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>104699</v>
+        <v>104872</v>
       </c>
       <c r="B13" s="1">
-        <v>45776</v>
+        <v>45810</v>
       </c>
       <c r="C13" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D13" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H13" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J13" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K13" t="s">
+        <v>96</v>
+      </c>
+      <c r="L13" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" t="s">
+        <v>99</v>
+      </c>
+      <c r="O13" t="s">
         <v>136</v>
       </c>
-      <c r="L13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
-      <c r="U13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Y13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>104606</v>
+        <v>104757</v>
       </c>
       <c r="B14" s="1">
-        <v>45757</v>
+        <v>45786</v>
       </c>
       <c r="C14" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D14" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H14" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K14" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L14" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="M14" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N14" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="P14" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
+      <c r="U14" t="s">
+        <v>181</v>
+      </c>
       <c r="X14" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="Y14" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>104572</v>
+        <v>104715</v>
       </c>
       <c r="B15" s="1">
-        <v>45755</v>
+        <v>45777</v>
       </c>
       <c r="C15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" t="s">
+        <v>184</v>
+      </c>
+      <c r="J15" t="s">
+        <v>185</v>
+      </c>
+      <c r="K15" t="s">
         <v>96</v>
       </c>
-      <c r="D15" t="s">
+      <c r="L15" t="s">
         <v>97</v>
       </c>
-      <c r="H15" t="s">
+      <c r="M15" t="s">
         <v>98</v>
       </c>
-      <c r="I15" t="s">
+      <c r="N15" t="s">
         <v>99</v>
       </c>
-      <c r="J15" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="P15" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X15" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="Y15" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>104456</v>
+        <v>104699</v>
       </c>
       <c r="B16" s="1">
-        <v>45742</v>
+        <v>45776</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H16" t="s">
-        <v>184</v>
+        <v>93</v>
       </c>
       <c r="I16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="J16" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="K16" t="s">
-        <v>187</v>
+        <v>96</v>
       </c>
       <c r="L16" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="M16" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="N16" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O16" t="s">
-        <v>93</v>
+        <v>191</v>
       </c>
       <c r="P16" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
+      <c r="U16" t="s">
+        <v>193</v>
+      </c>
       <c r="X16" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="Y16" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
-        <v>104396</v>
+        <v>104606</v>
       </c>
       <c r="B17" s="1">
-        <v>45734</v>
+        <v>45757</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H17" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I17" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J17" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" t="s">
         <v>136</v>
       </c>
-      <c r="L17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="X17" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="Y17" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18">
-        <v>104332</v>
+        <v>104572</v>
       </c>
       <c r="B18" s="1">
-        <v>45728</v>
+        <v>45755</v>
       </c>
       <c r="C18" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18" t="s">
+        <v>129</v>
+      </c>
+      <c r="I18" t="s">
+        <v>130</v>
+      </c>
+      <c r="J18" t="s">
+        <v>201</v>
+      </c>
+      <c r="K18" t="s">
         <v>132</v>
       </c>
-      <c r="H18" t="s">
+      <c r="L18" t="s">
         <v>133</v>
       </c>
-      <c r="I18" t="s">
-[...5 lines deleted...]
-      <c r="K18" t="s">
+      <c r="M18" t="s">
+        <v>134</v>
+      </c>
+      <c r="N18" t="s">
+        <v>135</v>
+      </c>
+      <c r="O18" t="s">
         <v>136</v>
       </c>
-      <c r="L18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
-      <c r="U18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X18" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Y18" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
-        <v>104282</v>
+        <v>104456</v>
       </c>
       <c r="B19" s="1">
-        <v>45722</v>
+        <v>45742</v>
       </c>
       <c r="C19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D19" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="H19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="J19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="K19" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="L19" t="s">
-        <v>205</v>
+        <v>167</v>
       </c>
       <c r="M19" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" t="s">
+        <v>125</v>
+      </c>
+      <c r="O19" t="s">
+        <v>126</v>
+      </c>
+      <c r="P19" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>80</v>
+      </c>
+      <c r="R19" t="s">
+        <v>81</v>
+      </c>
+      <c r="S19" t="s">
+        <v>81</v>
+      </c>
+      <c r="T19" t="s">
+        <v>81</v>
+      </c>
+      <c r="X19" t="s">
         <v>206</v>
-      </c>
-[...22 lines deleted...]
-        <v>209</v>
       </c>
       <c r="Y19" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
-        <v>104284</v>
+        <v>104396</v>
       </c>
       <c r="B20" s="1">
-        <v>45722</v>
+        <v>45734</v>
       </c>
       <c r="C20" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
       <c r="I20" t="s">
         <v>211</v>
       </c>
       <c r="J20" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="K20" t="s">
+        <v>96</v>
+      </c>
+      <c r="L20" t="s">
+        <v>178</v>
+      </c>
+      <c r="M20" t="s">
+        <v>98</v>
+      </c>
+      <c r="N20" t="s">
+        <v>99</v>
+      </c>
+      <c r="O20" t="s">
         <v>113</v>
       </c>
-      <c r="L20" t="s">
-[...8 lines deleted...]
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>213</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
+        <v>80</v>
+      </c>
+      <c r="R20" t="s">
+        <v>81</v>
+      </c>
+      <c r="S20" t="s">
+        <v>81</v>
+      </c>
+      <c r="T20" t="s">
+        <v>81</v>
+      </c>
+      <c r="X20" t="s">
         <v>214</v>
       </c>
-      <c r="Q20" t="s">
-[...11 lines deleted...]
-      <c r="X20" t="s">
+      <c r="Y20" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
-        <v>102916</v>
+        <v>104332</v>
       </c>
       <c r="B21" s="1">
-        <v>45608</v>
+        <v>45728</v>
       </c>
       <c r="C21" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I21" t="s">
+        <v>216</v>
+      </c>
+      <c r="J21" t="s">
         <v>217</v>
       </c>
-      <c r="J21" t="s">
+      <c r="K21" t="s">
+        <v>96</v>
+      </c>
+      <c r="L21" t="s">
+        <v>178</v>
+      </c>
+      <c r="M21" t="s">
+        <v>98</v>
+      </c>
+      <c r="N21" t="s">
+        <v>99</v>
+      </c>
+      <c r="O21" t="s">
+        <v>78</v>
+      </c>
+      <c r="P21" t="s">
         <v>218</v>
       </c>
-      <c r="K21" t="s">
-[...14 lines deleted...]
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>80</v>
+      </c>
+      <c r="S21" t="s">
+        <v>81</v>
+      </c>
+      <c r="T21" t="s">
+        <v>81</v>
+      </c>
+      <c r="U21" t="s">
         <v>219</v>
       </c>
-      <c r="Q21" t="s">
-[...9 lines deleted...]
-        <v>80</v>
+      <c r="V21" t="s">
+        <v>220</v>
       </c>
       <c r="X21" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="Y21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22">
-        <v>102801</v>
+        <v>104282</v>
       </c>
       <c r="B22" s="1">
-        <v>45582</v>
+        <v>45722</v>
       </c>
       <c r="C22" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D22" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H22" t="s">
-        <v>133</v>
+        <v>71</v>
       </c>
       <c r="I22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K22" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L22" t="s">
-        <v>137</v>
+        <v>225</v>
       </c>
       <c r="M22" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="N22" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="O22" t="s">
-        <v>105</v>
+        <v>227</v>
       </c>
       <c r="P22" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="Y22" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23">
-        <v>102784</v>
+        <v>104284</v>
       </c>
       <c r="B23" s="1">
-        <v>45579</v>
+        <v>45722</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="J23" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="K23" t="s">
-        <v>113</v>
+        <v>144</v>
       </c>
       <c r="L23" t="s">
-        <v>114</v>
+        <v>225</v>
       </c>
       <c r="M23" t="s">
-        <v>115</v>
+        <v>232</v>
       </c>
       <c r="N23" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="O23" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="P23" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="Y23" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
-        <v>102632</v>
+        <v>102916</v>
       </c>
       <c r="B24" s="1">
-        <v>45560</v>
+        <v>45608</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="H24" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" t="s">
+        <v>237</v>
+      </c>
+      <c r="J24" t="s">
+        <v>238</v>
+      </c>
+      <c r="K24" t="s">
+        <v>96</v>
+      </c>
+      <c r="L24" t="s">
+        <v>97</v>
+      </c>
+      <c r="M24" t="s">
         <v>98</v>
       </c>
-      <c r="I24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="O24" t="s">
-        <v>207</v>
+        <v>136</v>
       </c>
       <c r="P24" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X24" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="Y24" t="s">
-        <v>235</v>
-[...23 lines deleted...]
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25">
-        <v>102478</v>
+        <v>102801</v>
       </c>
       <c r="B25" s="1">
-        <v>45530</v>
+        <v>45582</v>
       </c>
       <c r="C25" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" t="s">
+        <v>242</v>
+      </c>
+      <c r="J25" t="s">
+        <v>243</v>
+      </c>
+      <c r="K25" t="s">
         <v>96</v>
       </c>
-      <c r="D25" t="s">
+      <c r="L25" t="s">
         <v>97</v>
       </c>
-      <c r="H25" t="s">
+      <c r="M25" t="s">
         <v>98</v>
       </c>
-      <c r="I25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="O25" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="P25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="Y25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26">
-        <v>102361</v>
+        <v>102784</v>
       </c>
       <c r="B26" s="1">
-        <v>45511</v>
+        <v>45579</v>
       </c>
       <c r="C26" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D26" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H26" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="I26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J26" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K26" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L26" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="M26" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="N26" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="O26" t="s">
-        <v>122</v>
+        <v>227</v>
       </c>
       <c r="P26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Y26" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="27" spans="1:36">
       <c r="A27">
-        <v>102360</v>
+        <v>102632</v>
       </c>
       <c r="B27" s="1">
-        <v>45511</v>
+        <v>45560</v>
       </c>
       <c r="C27" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D27" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H27" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="I27" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J27" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="K27" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L27" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="M27" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="N27" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="O27" t="s">
-        <v>170</v>
+        <v>227</v>
       </c>
       <c r="P27" t="s">
-        <v>171</v>
+        <v>254</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
-      <c r="U27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X27" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="Y27" t="s">
-        <v>254</v>
+        <v>255</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>256</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>258</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
-        <v>102350</v>
+        <v>102478</v>
       </c>
       <c r="B28" s="1">
-        <v>45509</v>
+        <v>45530</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
+        <v>129</v>
+      </c>
+      <c r="I28" t="s">
+        <v>260</v>
+      </c>
+      <c r="J28" t="s">
+        <v>261</v>
+      </c>
+      <c r="K28" t="s">
         <v>132</v>
       </c>
-      <c r="H28" t="s">
+      <c r="L28" t="s">
         <v>133</v>
       </c>
-      <c r="I28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>259</v>
+        <v>134</v>
       </c>
       <c r="N28" t="s">
-        <v>260</v>
+        <v>135</v>
       </c>
       <c r="O28" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="P28" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="Y28" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29">
-        <v>102203</v>
+        <v>102361</v>
       </c>
       <c r="B29" s="1">
-        <v>45482</v>
+        <v>45511</v>
       </c>
       <c r="C29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="H29" t="s">
+        <v>93</v>
+      </c>
+      <c r="I29" t="s">
+        <v>266</v>
+      </c>
+      <c r="J29" t="s">
+        <v>267</v>
+      </c>
+      <c r="K29" t="s">
         <v>96</v>
       </c>
-      <c r="D29" t="s">
+      <c r="L29" t="s">
         <v>97</v>
       </c>
-      <c r="H29" t="s">
-[...11 lines deleted...]
-      <c r="L29" t="s">
+      <c r="M29" t="s">
+        <v>98</v>
+      </c>
+      <c r="N29" t="s">
+        <v>99</v>
+      </c>
+      <c r="O29" t="s">
+        <v>78</v>
+      </c>
+      <c r="P29" t="s">
         <v>268</v>
       </c>
-      <c r="M29" t="s">
+      <c r="Q29" t="s">
+        <v>80</v>
+      </c>
+      <c r="R29" t="s">
+        <v>81</v>
+      </c>
+      <c r="S29" t="s">
+        <v>81</v>
+      </c>
+      <c r="T29" t="s">
+        <v>81</v>
+      </c>
+      <c r="X29" t="s">
         <v>269</v>
       </c>
-      <c r="N29" t="s">
+      <c r="Y29" t="s">
         <v>270</v>
-      </c>
-[...22 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30">
-        <v>102136</v>
+        <v>102360</v>
       </c>
       <c r="B30" s="1">
-        <v>45469</v>
+        <v>45511</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I30" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="J30" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="K30" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L30" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M30" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N30" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="O30" t="s">
-        <v>105</v>
+        <v>191</v>
       </c>
       <c r="P30" t="s">
-        <v>277</v>
+        <v>192</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>80</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U30" t="s">
+        <v>193</v>
       </c>
       <c r="V30" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="X30" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="Y30" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31">
-        <v>101745</v>
+        <v>102350</v>
       </c>
       <c r="B31" s="1">
-        <v>45408</v>
+        <v>45509</v>
       </c>
       <c r="C31" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I31" t="s">
+        <v>275</v>
+      </c>
+      <c r="J31" t="s">
+        <v>276</v>
+      </c>
+      <c r="K31" t="s">
+        <v>277</v>
+      </c>
+      <c r="L31" t="s">
+        <v>278</v>
+      </c>
+      <c r="M31" t="s">
+        <v>279</v>
+      </c>
+      <c r="N31" t="s">
+        <v>280</v>
+      </c>
+      <c r="O31" t="s">
+        <v>262</v>
+      </c>
+      <c r="P31" t="s">
         <v>281</v>
       </c>
-      <c r="D31" t="s">
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>81</v>
+      </c>
+      <c r="S31" t="s">
+        <v>81</v>
+      </c>
+      <c r="T31" t="s">
+        <v>81</v>
+      </c>
+      <c r="X31" t="s">
         <v>282</v>
       </c>
-      <c r="H31" t="s">
+      <c r="Y31" t="s">
         <v>283</v>
-      </c>
-[...37 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32">
-        <v>101406</v>
+        <v>102203</v>
       </c>
       <c r="B32" s="1">
-        <v>45352</v>
+        <v>45482</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>284</v>
       </c>
       <c r="I32" t="s">
+        <v>285</v>
+      </c>
+      <c r="J32" t="s">
+        <v>286</v>
+      </c>
+      <c r="K32" t="s">
+        <v>287</v>
+      </c>
+      <c r="L32" t="s">
+        <v>288</v>
+      </c>
+      <c r="M32" t="s">
+        <v>289</v>
+      </c>
+      <c r="N32" t="s">
+        <v>290</v>
+      </c>
+      <c r="O32" t="s">
+        <v>291</v>
+      </c>
+      <c r="P32" t="s">
         <v>292</v>
       </c>
-      <c r="J32" t="s">
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
         <v>293</v>
       </c>
-      <c r="K32" t="s">
-[...14 lines deleted...]
-      <c r="P32" t="s">
+      <c r="Y32" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="33" spans="1:69">
       <c r="A33">
-        <v>100864</v>
+        <v>102136</v>
       </c>
       <c r="B33" s="1">
-        <v>45322</v>
+        <v>45469</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="I33" t="s">
+        <v>295</v>
+      </c>
+      <c r="J33" t="s">
+        <v>296</v>
+      </c>
+      <c r="K33" t="s">
+        <v>96</v>
+      </c>
+      <c r="L33" t="s">
+        <v>97</v>
+      </c>
+      <c r="M33" t="s">
+        <v>98</v>
+      </c>
+      <c r="N33" t="s">
+        <v>99</v>
+      </c>
+      <c r="O33" t="s">
+        <v>136</v>
+      </c>
+      <c r="P33" t="s">
         <v>297</v>
       </c>
-      <c r="J33" t="s">
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>80</v>
+      </c>
+      <c r="V33" t="s">
         <v>298</v>
       </c>
-      <c r="K33" t="s">
+      <c r="X33" t="s">
         <v>299</v>
       </c>
-      <c r="L33" t="s">
+      <c r="Y33" t="s">
         <v>300</v>
-      </c>
-[...28 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="34" spans="1:69">
       <c r="A34">
-        <v>100376</v>
+        <v>101745</v>
       </c>
       <c r="B34" s="1">
-        <v>45280</v>
+        <v>45408</v>
       </c>
       <c r="C34" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="D34" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="H34" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
       <c r="I34" t="s">
+        <v>304</v>
+      </c>
+      <c r="J34" t="s">
         <v>305</v>
       </c>
-      <c r="J34" t="s">
+      <c r="K34" t="s">
         <v>306</v>
       </c>
-      <c r="K34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L34" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="M34" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="N34" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="O34" t="s">
-        <v>105</v>
+        <v>309</v>
       </c>
       <c r="Q34" t="s">
         <v>80</v>
       </c>
       <c r="R34" t="s">
         <v>80</v>
       </c>
       <c r="S34" t="s">
         <v>81</v>
       </c>
       <c r="T34" t="s">
         <v>81</v>
       </c>
       <c r="X34" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="Y34" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="35" spans="1:69">
       <c r="A35">
-        <v>100042</v>
+        <v>101406</v>
       </c>
       <c r="B35" s="1">
-        <v>45237</v>
+        <v>45352</v>
       </c>
       <c r="C35" t="s">
-        <v>281</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>282</v>
+        <v>92</v>
       </c>
       <c r="H35" t="s">
-        <v>283</v>
+        <v>93</v>
       </c>
       <c r="I35" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="J35" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="K35" t="s">
-        <v>286</v>
+        <v>96</v>
       </c>
       <c r="L35" t="s">
-        <v>287</v>
+        <v>97</v>
       </c>
       <c r="M35" t="s">
-        <v>288</v>
+        <v>98</v>
       </c>
       <c r="N35" t="s">
-        <v>260</v>
+        <v>99</v>
       </c>
       <c r="O35" t="s">
-        <v>289</v>
+        <v>191</v>
+      </c>
+      <c r="P35" t="s">
+        <v>314</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S35" t="s">
         <v>81</v>
       </c>
       <c r="T35" t="s">
         <v>81</v>
       </c>
       <c r="X35" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Y35" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="36" spans="1:69">
       <c r="A36">
-        <v>99993</v>
+        <v>100864</v>
       </c>
       <c r="B36" s="1">
-        <v>45230</v>
+        <v>45322</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H36" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="I36" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="J36" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="K36" t="s">
-        <v>101</v>
+        <v>319</v>
       </c>
       <c r="L36" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="M36" t="s">
-        <v>103</v>
+        <v>321</v>
       </c>
       <c r="N36" t="s">
-        <v>104</v>
+        <v>322</v>
       </c>
       <c r="O36" t="s">
-        <v>122</v>
+        <v>309</v>
       </c>
       <c r="P36" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="Q36" t="s">
         <v>80</v>
       </c>
       <c r="R36" t="s">
         <v>81</v>
       </c>
       <c r="S36" t="s">
         <v>81</v>
       </c>
       <c r="T36" t="s">
         <v>81</v>
       </c>
       <c r="X36" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Y36" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="37" spans="1:69">
       <c r="A37">
-        <v>99989</v>
+        <v>100376</v>
       </c>
       <c r="B37" s="1">
-        <v>45229</v>
+        <v>45280</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>301</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>302</v>
       </c>
       <c r="H37" t="s">
-        <v>98</v>
+        <v>303</v>
       </c>
       <c r="I37" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="J37" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="K37" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="L37" t="s">
-        <v>114</v>
+        <v>307</v>
       </c>
       <c r="M37" t="s">
-        <v>115</v>
+        <v>327</v>
       </c>
       <c r="N37" t="s">
-        <v>116</v>
+        <v>280</v>
       </c>
       <c r="O37" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>136</v>
       </c>
       <c r="Q37" t="s">
         <v>80</v>
       </c>
       <c r="R37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
         <v>81</v>
       </c>
       <c r="T37" t="s">
         <v>81</v>
       </c>
       <c r="X37" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="Y37" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:69">
       <c r="A38">
-        <v>99551</v>
+        <v>100042</v>
       </c>
       <c r="B38" s="1">
-        <v>45174</v>
+        <v>45237</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>301</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>302</v>
       </c>
       <c r="H38" t="s">
-        <v>98</v>
+        <v>303</v>
       </c>
       <c r="I38" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="J38" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="K38" t="s">
-        <v>101</v>
+        <v>306</v>
       </c>
       <c r="L38" t="s">
-        <v>102</v>
+        <v>307</v>
       </c>
       <c r="M38" t="s">
-        <v>103</v>
+        <v>308</v>
       </c>
       <c r="N38" t="s">
-        <v>104</v>
+        <v>280</v>
       </c>
       <c r="O38" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S38" t="s">
         <v>81</v>
       </c>
       <c r="T38" t="s">
         <v>81</v>
       </c>
       <c r="X38" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="Y38" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:69">
       <c r="A39">
-        <v>99547</v>
+        <v>99993</v>
       </c>
       <c r="B39" s="1">
-        <v>45173</v>
+        <v>45230</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H39" t="s">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="I39" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="J39" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="K39" t="s">
-        <v>101</v>
+        <v>132</v>
       </c>
       <c r="L39" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="M39" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="N39" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="O39" t="s">
-        <v>331</v>
+        <v>78</v>
       </c>
       <c r="P39" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="Q39" t="s">
         <v>80</v>
       </c>
       <c r="R39" t="s">
         <v>81</v>
       </c>
       <c r="S39" t="s">
         <v>81</v>
       </c>
       <c r="T39" t="s">
         <v>81</v>
       </c>
       <c r="X39" t="s">
-        <v>333</v>
-[...22 lines deleted...]
-      <c r="AK39" t="s">
         <v>336</v>
       </c>
-      <c r="AM39" t="s">
+      <c r="Y39" t="s">
         <v>337</v>
-      </c>
-[...58 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40">
-        <v>97758</v>
+        <v>99989</v>
       </c>
       <c r="B40" s="1">
-        <v>45034</v>
+        <v>45229</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="H40" t="s">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="I40" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="J40" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="K40" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="L40" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="M40" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="N40" t="s">
-        <v>104</v>
+        <v>147</v>
       </c>
       <c r="O40" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="P40" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="Q40" t="s">
         <v>80</v>
       </c>
       <c r="R40" t="s">
         <v>81</v>
       </c>
       <c r="S40" t="s">
         <v>81</v>
       </c>
       <c r="T40" t="s">
         <v>81</v>
       </c>
       <c r="X40" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="Y40" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
     </row>
     <row r="41" spans="1:69">
       <c r="A41">
-        <v>97745</v>
+        <v>99551</v>
       </c>
       <c r="B41" s="1">
-        <v>45029</v>
+        <v>45174</v>
       </c>
       <c r="C41" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H41" t="s">
-        <v>264</v>
+        <v>129</v>
       </c>
       <c r="I41" t="s">
-        <v>265</v>
+        <v>343</v>
       </c>
       <c r="J41" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="K41" t="s">
-        <v>267</v>
+        <v>132</v>
       </c>
       <c r="L41" t="s">
-        <v>351</v>
+        <v>133</v>
       </c>
       <c r="M41" t="s">
-        <v>352</v>
+        <v>134</v>
       </c>
       <c r="N41" t="s">
-        <v>353</v>
+        <v>135</v>
       </c>
       <c r="O41" t="s">
-        <v>271</v>
+        <v>345</v>
       </c>
       <c r="P41" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="Q41" t="s">
         <v>80</v>
       </c>
       <c r="R41" t="s">
         <v>81</v>
       </c>
       <c r="S41" t="s">
         <v>81</v>
       </c>
       <c r="T41" t="s">
         <v>81</v>
       </c>
       <c r="X41" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="Y41" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
     </row>
     <row r="42" spans="1:69">
       <c r="A42">
-        <v>97118</v>
+        <v>99547</v>
       </c>
       <c r="B42" s="1">
-        <v>44854</v>
+        <v>45173</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H42" t="s">
+        <v>129</v>
+      </c>
+      <c r="I42" t="s">
+        <v>349</v>
+      </c>
+      <c r="J42" t="s">
+        <v>350</v>
+      </c>
+      <c r="K42" t="s">
+        <v>132</v>
+      </c>
+      <c r="L42" t="s">
+        <v>133</v>
+      </c>
+      <c r="M42" t="s">
+        <v>134</v>
+      </c>
+      <c r="N42" t="s">
+        <v>135</v>
+      </c>
+      <c r="O42" t="s">
+        <v>351</v>
+      </c>
+      <c r="P42" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
+        <v>353</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>354</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>355</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>353</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>356</v>
+      </c>
+      <c r="AM42" t="s">
         <v>357</v>
       </c>
-      <c r="I42" t="s">
+      <c r="AN42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>353</v>
+      </c>
+      <c r="AV42" t="s">
         <v>358</v>
       </c>
-      <c r="J42" t="s">
+      <c r="AX42" t="s">
         <v>359</v>
       </c>
-      <c r="K42" t="s">
-[...14 lines deleted...]
-      <c r="P42" t="s">
+      <c r="AY42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF42" t="s">
         <v>360</v>
       </c>
-      <c r="Q42" t="s">
-[...11 lines deleted...]
-      <c r="X42" t="s">
+      <c r="BG42" t="s">
         <v>361</v>
       </c>
-      <c r="Y42" t="s">
+      <c r="BH42" t="s">
         <v>362</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>363</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="43" spans="1:69">
       <c r="A43">
-        <v>96978</v>
+        <v>97758</v>
       </c>
       <c r="B43" s="1">
-        <v>44825</v>
+        <v>45034</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H43" t="s">
-        <v>357</v>
+        <v>129</v>
       </c>
       <c r="I43" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="J43" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K43" t="s">
-        <v>101</v>
+        <v>132</v>
       </c>
       <c r="L43" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="M43" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="N43" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="O43" t="s">
-        <v>325</v>
+        <v>136</v>
       </c>
       <c r="P43" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="Q43" t="s">
         <v>80</v>
       </c>
       <c r="R43" t="s">
         <v>81</v>
       </c>
       <c r="S43" t="s">
         <v>81</v>
       </c>
       <c r="T43" t="s">
         <v>81</v>
       </c>
       <c r="X43" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="Y43" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="44" spans="1:69">
       <c r="A44">
-        <v>96729</v>
+        <v>97745</v>
       </c>
       <c r="B44" s="1">
-        <v>44756</v>
+        <v>45029</v>
       </c>
       <c r="C44" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="H44" t="s">
-        <v>133</v>
+        <v>284</v>
       </c>
       <c r="I44" t="s">
-        <v>368</v>
+        <v>285</v>
       </c>
       <c r="J44" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="K44" t="s">
-        <v>136</v>
+        <v>287</v>
       </c>
       <c r="L44" t="s">
-        <v>137</v>
+        <v>75</v>
       </c>
       <c r="M44" t="s">
-        <v>138</v>
+        <v>371</v>
       </c>
       <c r="N44" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="O44" t="s">
-        <v>371</v>
+        <v>291</v>
       </c>
       <c r="P44" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="Q44" t="s">
         <v>80</v>
       </c>
       <c r="R44" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S44" t="s">
         <v>81</v>
       </c>
       <c r="T44" t="s">
         <v>81</v>
       </c>
       <c r="X44" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="Y44" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:69">
       <c r="A45">
-        <v>96697</v>
+        <v>97118</v>
       </c>
       <c r="B45" s="1">
-        <v>44742</v>
+        <v>44854</v>
       </c>
       <c r="C45" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D45" t="s">
+        <v>70</v>
+      </c>
+      <c r="H45" t="s">
+        <v>376</v>
+      </c>
+      <c r="I45" t="s">
+        <v>377</v>
+      </c>
+      <c r="J45" t="s">
+        <v>378</v>
+      </c>
+      <c r="K45" t="s">
         <v>132</v>
       </c>
-      <c r="H45" t="s">
+      <c r="L45" t="s">
         <v>133</v>
       </c>
-      <c r="I45" t="s">
-[...5 lines deleted...]
-      <c r="K45" t="s">
+      <c r="M45" t="s">
+        <v>134</v>
+      </c>
+      <c r="N45" t="s">
+        <v>135</v>
+      </c>
+      <c r="O45" t="s">
         <v>136</v>
       </c>
-      <c r="L45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P45" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="Q45" t="s">
         <v>80</v>
       </c>
       <c r="R45" t="s">
         <v>81</v>
       </c>
       <c r="S45" t="s">
         <v>81</v>
       </c>
       <c r="T45" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X45" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="Y45" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="46" spans="1:69">
       <c r="A46">
-        <v>96372</v>
+        <v>96978</v>
       </c>
       <c r="B46" s="1">
-        <v>44663</v>
+        <v>44825</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D46" t="s">
+        <v>70</v>
+      </c>
+      <c r="H46" t="s">
+        <v>376</v>
+      </c>
+      <c r="I46" t="s">
+        <v>382</v>
+      </c>
+      <c r="J46" t="s">
+        <v>383</v>
+      </c>
+      <c r="K46" t="s">
         <v>132</v>
       </c>
-      <c r="H46" t="s">
+      <c r="L46" t="s">
         <v>133</v>
       </c>
-      <c r="I46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M46" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="N46" t="s">
-        <v>376</v>
+        <v>135</v>
       </c>
       <c r="O46" t="s">
-        <v>122</v>
+        <v>345</v>
       </c>
       <c r="P46" t="s">
-        <v>248</v>
+        <v>384</v>
       </c>
       <c r="Q46" t="s">
         <v>80</v>
       </c>
       <c r="R46" t="s">
         <v>81</v>
       </c>
       <c r="S46" t="s">
         <v>81</v>
       </c>
       <c r="T46" t="s">
         <v>81</v>
       </c>
       <c r="X46" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="Y46" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="47" spans="1:69">
       <c r="A47">
-        <v>96149</v>
+        <v>96729</v>
       </c>
       <c r="B47" s="1">
-        <v>44601</v>
+        <v>44756</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H47" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I47" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="J47" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="K47" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L47" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M47" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N47" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="O47" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="P47" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S47" t="s">
         <v>81</v>
       </c>
       <c r="T47" t="s">
         <v>81</v>
       </c>
       <c r="X47" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="Y47" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48" spans="1:69">
       <c r="A48">
-        <v>95629</v>
+        <v>96697</v>
       </c>
       <c r="B48" s="1">
-        <v>44501</v>
+        <v>44742</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H48" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I48" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="J48" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="K48" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L48" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M48" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N48" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="O48" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="P48" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="Q48" t="s">
         <v>80</v>
       </c>
       <c r="R48" t="s">
         <v>81</v>
       </c>
       <c r="S48" t="s">
         <v>81</v>
       </c>
       <c r="T48" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X48" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="Y48" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>95539</v>
+        <v>96372</v>
       </c>
       <c r="B49" s="1">
-        <v>44482</v>
+        <v>44663</v>
       </c>
       <c r="C49" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D49" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H49" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="I49" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="J49" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="K49" t="s">
-        <v>393</v>
+        <v>96</v>
       </c>
       <c r="L49" t="s">
+        <v>97</v>
+      </c>
+      <c r="M49" t="s">
+        <v>98</v>
+      </c>
+      <c r="N49" t="s">
         <v>394</v>
       </c>
-      <c r="M49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O49" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="P49" t="s">
-        <v>397</v>
+        <v>268</v>
       </c>
       <c r="Q49" t="s">
         <v>80</v>
       </c>
       <c r="R49" t="s">
         <v>81</v>
       </c>
       <c r="S49" t="s">
         <v>81</v>
       </c>
       <c r="T49" t="s">
         <v>81</v>
       </c>
       <c r="X49" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="Y49" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>95534</v>
+        <v>96149</v>
       </c>
       <c r="B50" s="1">
-        <v>44480</v>
+        <v>44601</v>
       </c>
       <c r="C50" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D50" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H50" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="I50" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="J50" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K50" t="s">
-        <v>393</v>
+        <v>96</v>
       </c>
       <c r="L50" t="s">
+        <v>97</v>
+      </c>
+      <c r="M50" t="s">
+        <v>98</v>
+      </c>
+      <c r="N50" t="s">
         <v>394</v>
       </c>
-      <c r="M50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O50" t="s">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="P50" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="Q50" t="s">
         <v>80</v>
       </c>
       <c r="R50" t="s">
         <v>81</v>
       </c>
       <c r="S50" t="s">
         <v>81</v>
       </c>
       <c r="T50" t="s">
         <v>81</v>
       </c>
       <c r="X50" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="Y50" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>95320</v>
+        <v>95629</v>
       </c>
       <c r="B51" s="1">
-        <v>44428</v>
+        <v>44501</v>
       </c>
       <c r="C51" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H51" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I51" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="J51" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="K51" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L51" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M51" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N51" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O51" t="s">
-        <v>122</v>
+        <v>179</v>
       </c>
       <c r="P51" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="Q51" t="s">
         <v>80</v>
       </c>
       <c r="R51" t="s">
         <v>81</v>
       </c>
       <c r="S51" t="s">
         <v>81</v>
       </c>
       <c r="T51" t="s">
         <v>81</v>
       </c>
       <c r="X51" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="Y51" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>95259</v>
+        <v>95539</v>
       </c>
       <c r="B52" s="1">
-        <v>44413</v>
+        <v>44482</v>
       </c>
       <c r="C52" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="H52" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="I52" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="J52" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="K52" t="s">
-        <v>136</v>
+        <v>411</v>
       </c>
       <c r="L52" t="s">
-        <v>137</v>
+        <v>412</v>
       </c>
       <c r="M52" t="s">
-        <v>138</v>
+        <v>413</v>
       </c>
       <c r="N52" t="s">
-        <v>370</v>
+        <v>414</v>
       </c>
       <c r="O52" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="P52" t="s">
-        <v>384</v>
+        <v>415</v>
       </c>
       <c r="Q52" t="s">
         <v>80</v>
       </c>
       <c r="R52" t="s">
         <v>81</v>
       </c>
       <c r="S52" t="s">
         <v>81</v>
       </c>
       <c r="T52" t="s">
         <v>81</v>
       </c>
       <c r="X52" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="Y52" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>95076</v>
+        <v>95534</v>
       </c>
       <c r="B53" s="1">
-        <v>44362</v>
+        <v>44480</v>
       </c>
       <c r="C53" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="D53" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H53" t="s">
-        <v>357</v>
+        <v>117</v>
       </c>
       <c r="I53" t="s">
         <v>409</v>
       </c>
       <c r="J53" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="K53" t="s">
-        <v>101</v>
+        <v>411</v>
       </c>
       <c r="L53" t="s">
-        <v>102</v>
+        <v>412</v>
       </c>
       <c r="M53" t="s">
-        <v>103</v>
+        <v>413</v>
       </c>
       <c r="N53" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="O53" t="s">
-        <v>242</v>
+        <v>168</v>
       </c>
       <c r="P53" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="Q53" t="s">
         <v>80</v>
       </c>
       <c r="R53" t="s">
         <v>81</v>
       </c>
       <c r="S53" t="s">
         <v>81</v>
       </c>
       <c r="T53" t="s">
         <v>81</v>
       </c>
       <c r="X53" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="Y53" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>94982</v>
+        <v>95320</v>
       </c>
       <c r="B54" s="1">
-        <v>44344</v>
+        <v>44428</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H54" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I54" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="J54" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="K54" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L54" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M54" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N54" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="O54" t="s">
-        <v>207</v>
+        <v>78</v>
       </c>
       <c r="P54" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="Q54" t="s">
         <v>80</v>
       </c>
       <c r="R54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S54" t="s">
         <v>81</v>
       </c>
       <c r="T54" t="s">
         <v>81</v>
       </c>
       <c r="X54" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="Y54" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>94728</v>
+        <v>95259</v>
       </c>
       <c r="B55" s="1">
-        <v>44272</v>
+        <v>44413</v>
       </c>
       <c r="C55" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H55" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J55" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="K55" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L55" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M55" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N55" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O55" t="s">
-        <v>158</v>
+        <v>179</v>
+      </c>
+      <c r="P55" t="s">
+        <v>402</v>
       </c>
       <c r="Q55" t="s">
         <v>80</v>
       </c>
       <c r="R55" t="s">
         <v>81</v>
       </c>
       <c r="S55" t="s">
         <v>81</v>
       </c>
       <c r="T55" t="s">
         <v>81</v>
       </c>
+      <c r="X55" t="s">
+        <v>425</v>
+      </c>
       <c r="Y55" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>94727</v>
+        <v>95076</v>
       </c>
       <c r="B56" s="1">
-        <v>44272</v>
+        <v>44362</v>
       </c>
       <c r="C56" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D56" t="s">
+        <v>70</v>
+      </c>
+      <c r="H56" t="s">
+        <v>376</v>
+      </c>
+      <c r="I56" t="s">
+        <v>427</v>
+      </c>
+      <c r="J56" t="s">
+        <v>428</v>
+      </c>
+      <c r="K56" t="s">
         <v>132</v>
       </c>
-      <c r="H56" t="s">
+      <c r="L56" t="s">
         <v>133</v>
       </c>
-      <c r="I56" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M56" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="N56" t="s">
-        <v>370</v>
+        <v>429</v>
       </c>
       <c r="O56" t="s">
-        <v>207</v>
+        <v>262</v>
+      </c>
+      <c r="P56" t="s">
+        <v>384</v>
       </c>
       <c r="Q56" t="s">
         <v>80</v>
       </c>
       <c r="R56" t="s">
         <v>81</v>
       </c>
       <c r="S56" t="s">
         <v>81</v>
       </c>
       <c r="T56" t="s">
         <v>81</v>
       </c>
+      <c r="X56" t="s">
+        <v>430</v>
+      </c>
       <c r="Y56" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>93868</v>
+        <v>94982</v>
       </c>
       <c r="B57" s="1">
-        <v>44123</v>
+        <v>44344</v>
       </c>
       <c r="C57" t="s">
+        <v>91</v>
+      </c>
+      <c r="D57" t="s">
+        <v>92</v>
+      </c>
+      <c r="H57" t="s">
+        <v>93</v>
+      </c>
+      <c r="I57" t="s">
+        <v>387</v>
+      </c>
+      <c r="J57" t="s">
+        <v>432</v>
+      </c>
+      <c r="K57" t="s">
         <v>96</v>
       </c>
-      <c r="D57" t="s">
+      <c r="L57" t="s">
         <v>97</v>
       </c>
-      <c r="H57" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M57" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="N57" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="O57" t="s">
-        <v>425</v>
+        <v>227</v>
+      </c>
+      <c r="P57" t="s">
+        <v>433</v>
       </c>
       <c r="Q57" t="s">
         <v>80</v>
       </c>
       <c r="R57" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S57" t="s">
         <v>81</v>
       </c>
       <c r="T57" t="s">
         <v>81</v>
       </c>
+      <c r="X57" t="s">
+        <v>434</v>
+      </c>
       <c r="Y57" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>93827</v>
+        <v>94728</v>
       </c>
       <c r="B58" s="1">
-        <v>44120</v>
+        <v>44272</v>
       </c>
       <c r="C58" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H58" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I58" t="s">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="J58" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="K58" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L58" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M58" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N58" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O58" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="Q58" t="s">
         <v>80</v>
       </c>
       <c r="R58" t="s">
         <v>81</v>
       </c>
       <c r="S58" t="s">
         <v>81</v>
       </c>
       <c r="T58" t="s">
         <v>81</v>
       </c>
       <c r="Y58" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>93826</v>
+        <v>94727</v>
       </c>
       <c r="B59" s="1">
-        <v>44120</v>
+        <v>44272</v>
       </c>
       <c r="C59" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D59" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="H59" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I59" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="J59" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="K59" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L59" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M59" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N59" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O59" t="s">
-        <v>78</v>
+        <v>227</v>
       </c>
       <c r="Q59" t="s">
         <v>80</v>
       </c>
       <c r="R59" t="s">
         <v>81</v>
       </c>
       <c r="S59" t="s">
         <v>81</v>
       </c>
       <c r="T59" t="s">
         <v>81</v>
       </c>
       <c r="Y59" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>93372</v>
+        <v>93868</v>
       </c>
       <c r="B60" s="1">
-        <v>44033</v>
+        <v>44123</v>
       </c>
       <c r="C60" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D60" t="s">
+        <v>70</v>
+      </c>
+      <c r="H60" t="s">
+        <v>376</v>
+      </c>
+      <c r="I60" t="s">
+        <v>440</v>
+      </c>
+      <c r="J60" t="s">
+        <v>441</v>
+      </c>
+      <c r="K60" t="s">
         <v>132</v>
       </c>
-      <c r="H60" t="s">
+      <c r="L60" t="s">
         <v>133</v>
       </c>
-      <c r="I60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M60" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="N60" t="s">
-        <v>376</v>
+        <v>442</v>
       </c>
       <c r="O60" t="s">
-        <v>122</v>
+        <v>443</v>
       </c>
       <c r="Q60" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R60" t="s">
         <v>81</v>
       </c>
       <c r="S60" t="s">
         <v>81</v>
       </c>
       <c r="T60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y60" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>92184</v>
+        <v>93827</v>
       </c>
       <c r="B61" s="1">
-        <v>43885</v>
+        <v>44120</v>
       </c>
       <c r="C61" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D61" t="s">
-        <v>132</v>
+        <v>92</v>
+      </c>
+      <c r="H61" t="s">
+        <v>93</v>
       </c>
       <c r="I61" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="J61" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="K61" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L61" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M61" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N61" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="O61" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="Q61" t="s">
         <v>80</v>
       </c>
       <c r="R61" t="s">
         <v>81</v>
       </c>
       <c r="S61" t="s">
         <v>81</v>
       </c>
       <c r="T61" t="s">
         <v>81</v>
       </c>
       <c r="Y61" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>90129</v>
+        <v>93826</v>
       </c>
       <c r="B62" s="1">
-        <v>43775</v>
+        <v>44120</v>
       </c>
       <c r="C62" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>132</v>
+        <v>92</v>
+      </c>
+      <c r="H62" t="s">
+        <v>93</v>
       </c>
       <c r="I62" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="J62" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="K62" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L62" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M62" t="s">
-        <v>441</v>
+        <v>98</v>
       </c>
       <c r="N62" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O62" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="Q62" t="s">
         <v>80</v>
       </c>
       <c r="R62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S62" t="s">
         <v>81</v>
       </c>
       <c r="T62" t="s">
         <v>81</v>
       </c>
       <c r="Y62" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>90128</v>
+        <v>93372</v>
       </c>
       <c r="B63" s="1">
-        <v>43775</v>
+        <v>44033</v>
       </c>
       <c r="C63" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D63" t="s">
-        <v>132</v>
+        <v>92</v>
+      </c>
+      <c r="H63" t="s">
+        <v>93</v>
       </c>
       <c r="I63" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="J63" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="K63" t="s">
-        <v>136</v>
+        <v>452</v>
       </c>
       <c r="L63" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M63" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N63" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
       <c r="O63" t="s">
-        <v>371</v>
+        <v>78</v>
       </c>
       <c r="Q63" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R63" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S63" t="s">
         <v>81</v>
       </c>
       <c r="T63" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y63" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>89175</v>
+        <v>92184</v>
       </c>
       <c r="B64" s="1">
-        <v>43711</v>
+        <v>43885</v>
       </c>
       <c r="C64" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D64" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="I64" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="J64" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="K64" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L64" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M64" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N64" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="O64" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="Q64" t="s">
         <v>80</v>
       </c>
       <c r="R64" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S64" t="s">
         <v>81</v>
       </c>
       <c r="T64" t="s">
         <v>81</v>
       </c>
       <c r="Y64" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65">
-        <v>89120</v>
+        <v>90129</v>
       </c>
       <c r="B65" s="1">
-        <v>43697</v>
+        <v>43775</v>
       </c>
       <c r="C65" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D65" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="I65" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="J65" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="K65" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L65" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M65" t="s">
-        <v>138</v>
+        <v>459</v>
       </c>
       <c r="N65" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="O65" t="s">
-        <v>78</v>
+        <v>191</v>
       </c>
       <c r="Q65" t="s">
         <v>80</v>
       </c>
       <c r="R65" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S65" t="s">
         <v>81</v>
       </c>
       <c r="T65" t="s">
         <v>81</v>
       </c>
       <c r="Y65" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
-        <v>88835</v>
+        <v>90128</v>
       </c>
       <c r="B66" s="1">
-        <v>43655</v>
+        <v>43775</v>
       </c>
       <c r="C66" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="I66" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="J66" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="K66" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L66" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M66" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N66" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="O66" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="Q66" t="s">
         <v>80</v>
       </c>
       <c r="R66" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S66" t="s">
         <v>81</v>
       </c>
       <c r="T66" t="s">
         <v>81</v>
       </c>
       <c r="Y66" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67">
-        <v>88441</v>
+        <v>89175</v>
       </c>
       <c r="B67" s="1">
-        <v>43629</v>
+        <v>43711</v>
       </c>
       <c r="C67" t="s">
-        <v>454</v>
+        <v>91</v>
       </c>
       <c r="D67" t="s">
-        <v>455</v>
-[...8 lines deleted...]
-        <v>458</v>
+        <v>92</v>
       </c>
       <c r="H67" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I67" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="J67" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="K67" t="s">
-        <v>461</v>
+        <v>96</v>
       </c>
       <c r="L67" t="s">
-        <v>462</v>
+        <v>97</v>
       </c>
       <c r="M67" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="N67" t="s">
-        <v>464</v>
+        <v>394</v>
       </c>
       <c r="O67" t="s">
-        <v>105</v>
+        <v>191</v>
       </c>
       <c r="Q67" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R67" t="s">
         <v>80</v>
       </c>
       <c r="S67" t="s">
         <v>81</v>
       </c>
       <c r="T67" t="s">
         <v>81</v>
       </c>
       <c r="Y67" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
-        <v>87543</v>
+        <v>89120</v>
       </c>
       <c r="B68" s="1">
-        <v>43570</v>
+        <v>43697</v>
       </c>
       <c r="C68" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D68" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="I68" t="s">
         <v>466</v>
       </c>
       <c r="J68" t="s">
         <v>467</v>
       </c>
       <c r="K68" t="s">
+        <v>96</v>
+      </c>
+      <c r="L68" t="s">
+        <v>97</v>
+      </c>
+      <c r="M68" t="s">
+        <v>98</v>
+      </c>
+      <c r="N68" t="s">
+        <v>394</v>
+      </c>
+      <c r="O68" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>81</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y68" t="s">
         <v>468</v>
-      </c>
-[...25 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69">
-        <v>87542</v>
+        <v>88835</v>
       </c>
       <c r="B69" s="1">
-        <v>43570</v>
+        <v>43655</v>
       </c>
       <c r="C69" t="s">
+        <v>91</v>
+      </c>
+      <c r="D69" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" t="s">
+        <v>469</v>
+      </c>
+      <c r="J69" t="s">
+        <v>470</v>
+      </c>
+      <c r="K69" t="s">
         <v>96</v>
       </c>
-      <c r="D69" t="s">
+      <c r="L69" t="s">
         <v>97</v>
       </c>
-      <c r="H69" t="s">
+      <c r="M69" t="s">
         <v>98</v>
       </c>
-      <c r="I69" t="s">
+      <c r="N69" t="s">
+        <v>394</v>
+      </c>
+      <c r="O69" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y69" t="s">
         <v>471</v>
-      </c>
-[...31 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70">
-        <v>87540</v>
+        <v>88441</v>
       </c>
       <c r="B70" s="1">
-        <v>43570</v>
+        <v>43629</v>
       </c>
       <c r="C70" t="s">
-        <v>96</v>
+        <v>472</v>
       </c>
       <c r="D70" t="s">
-        <v>97</v>
+        <v>473</v>
+      </c>
+      <c r="E70" t="s">
+        <v>474</v>
+      </c>
+      <c r="F70" t="s">
+        <v>475</v>
+      </c>
+      <c r="G70" t="s">
+        <v>476</v>
       </c>
       <c r="H70" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="I70" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="J70" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="K70" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="L70" t="s">
-        <v>102</v>
+        <v>480</v>
       </c>
       <c r="M70" t="s">
-        <v>103</v>
+        <v>481</v>
       </c>
       <c r="N70" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="O70" t="s">
-        <v>336</v>
+        <v>136</v>
       </c>
       <c r="Q70" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S70" t="s">
         <v>81</v>
       </c>
       <c r="T70" t="s">
         <v>81</v>
       </c>
       <c r="Y70" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71">
-        <v>86474</v>
+        <v>87543</v>
       </c>
       <c r="B71" s="1">
-        <v>43444</v>
+        <v>43570</v>
       </c>
       <c r="C71" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D71" t="s">
-        <v>132</v>
+        <v>70</v>
+      </c>
+      <c r="H71" t="s">
+        <v>129</v>
       </c>
       <c r="I71" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="J71" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="K71" t="s">
-        <v>136</v>
+        <v>486</v>
       </c>
       <c r="L71" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="M71" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="N71" t="s">
-        <v>370</v>
+        <v>487</v>
       </c>
       <c r="O71" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="Q71" t="s">
         <v>80</v>
       </c>
       <c r="R71" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S71" t="s">
         <v>81</v>
       </c>
       <c r="T71" t="s">
         <v>81</v>
       </c>
       <c r="Y71" t="s">
-        <v>125</v>
+        <v>488</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72">
-        <v>86303</v>
+        <v>87542</v>
       </c>
       <c r="B72" s="1">
-        <v>43434</v>
+        <v>43570</v>
       </c>
       <c r="C72" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D72" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="H72" t="s">
+        <v>129</v>
+      </c>
+      <c r="I72" t="s">
+        <v>489</v>
+      </c>
+      <c r="J72" t="s">
+        <v>485</v>
+      </c>
+      <c r="K72" t="s">
+        <v>486</v>
+      </c>
+      <c r="L72" t="s">
         <v>133</v>
       </c>
-      <c r="I72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M72" t="s">
-        <v>480</v>
+        <v>134</v>
       </c>
       <c r="N72" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="O72" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="Q72" t="s">
         <v>80</v>
       </c>
       <c r="R72" t="s">
         <v>81</v>
       </c>
       <c r="S72" t="s">
         <v>81</v>
       </c>
       <c r="T72" t="s">
         <v>81</v>
       </c>
       <c r="Y72" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
-        <v>86302</v>
+        <v>87540</v>
       </c>
       <c r="B73" s="1">
-        <v>43434</v>
+        <v>43570</v>
       </c>
       <c r="C73" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="D73" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="H73" t="s">
+        <v>129</v>
+      </c>
+      <c r="I73" t="s">
+        <v>491</v>
+      </c>
+      <c r="J73" t="s">
+        <v>492</v>
+      </c>
+      <c r="K73" t="s">
+        <v>486</v>
+      </c>
+      <c r="L73" t="s">
         <v>133</v>
       </c>
-      <c r="I73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M73" t="s">
-        <v>480</v>
+        <v>134</v>
       </c>
       <c r="N73" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="O73" t="s">
-        <v>122</v>
+        <v>356</v>
       </c>
       <c r="Q73" t="s">
         <v>80</v>
       </c>
       <c r="R73" t="s">
         <v>81</v>
       </c>
       <c r="S73" t="s">
         <v>81</v>
       </c>
       <c r="T73" t="s">
         <v>81</v>
       </c>
       <c r="Y73" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
-        <v>85676</v>
+        <v>86474</v>
       </c>
       <c r="B74" s="1">
-        <v>43398</v>
+        <v>43444</v>
       </c>
       <c r="C74" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="D74" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>92</v>
       </c>
       <c r="I74" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="J74" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="K74" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="L74" t="s">
-        <v>487</v>
+        <v>97</v>
       </c>
       <c r="M74" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="N74" t="s">
-        <v>116</v>
+        <v>389</v>
       </c>
       <c r="O74" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S74" t="s">
         <v>81</v>
       </c>
       <c r="T74" t="s">
         <v>81</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75">
-        <v>85327</v>
+        <v>86302</v>
       </c>
       <c r="B75" s="1">
-        <v>43376</v>
+        <v>43434</v>
       </c>
       <c r="C75" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D75" t="s">
-        <v>132</v>
+        <v>92</v>
+      </c>
+      <c r="H75" t="s">
+        <v>93</v>
       </c>
       <c r="I75" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="J75" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="K75" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L75" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M75" t="s">
-        <v>138</v>
+        <v>498</v>
       </c>
       <c r="N75" t="s">
-        <v>370</v>
+        <v>499</v>
       </c>
       <c r="O75" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
         <v>81</v>
       </c>
       <c r="S75" t="s">
         <v>81</v>
       </c>
       <c r="T75" t="s">
         <v>81</v>
       </c>
       <c r="Y75" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76">
-        <v>85326</v>
+        <v>86303</v>
       </c>
       <c r="B76" s="1">
-        <v>43376</v>
+        <v>43434</v>
       </c>
       <c r="C76" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D76" t="s">
-        <v>132</v>
+        <v>92</v>
+      </c>
+      <c r="H76" t="s">
+        <v>93</v>
       </c>
       <c r="I76" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="J76" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="K76" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L76" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M76" t="s">
-        <v>138</v>
+        <v>498</v>
       </c>
       <c r="N76" t="s">
-        <v>370</v>
+        <v>499</v>
       </c>
       <c r="O76" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S76" t="s">
         <v>81</v>
       </c>
       <c r="T76" t="s">
         <v>81</v>
       </c>
       <c r="Y76" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77">
-        <v>85150</v>
+        <v>85676</v>
       </c>
       <c r="B77" s="1">
-        <v>43327</v>
+        <v>43398</v>
       </c>
       <c r="C77" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D77" t="s">
-        <v>132</v>
+        <v>141</v>
+      </c>
+      <c r="H77" t="s">
+        <v>71</v>
       </c>
       <c r="I77" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="J77" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="K77" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="L77" t="s">
-        <v>137</v>
+        <v>505</v>
       </c>
       <c r="M77" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="N77" t="s">
-        <v>370</v>
+        <v>147</v>
       </c>
       <c r="O77" t="s">
-        <v>122</v>
+        <v>291</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
         <v>81</v>
       </c>
       <c r="S77" t="s">
         <v>81</v>
       </c>
       <c r="T77" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78">
-        <v>85108</v>
+        <v>85327</v>
       </c>
       <c r="B78" s="1">
-        <v>43320</v>
+        <v>43376</v>
       </c>
       <c r="C78" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D78" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="I78" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="J78" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="K78" t="s">
-        <v>498</v>
+        <v>96</v>
       </c>
       <c r="L78" t="s">
-        <v>499</v>
+        <v>97</v>
       </c>
       <c r="M78" t="s">
-        <v>500</v>
+        <v>98</v>
       </c>
       <c r="N78" t="s">
-        <v>501</v>
+        <v>389</v>
       </c>
       <c r="O78" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="Q78" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R78" t="s">
         <v>81</v>
       </c>
       <c r="S78" t="s">
         <v>81</v>
       </c>
       <c r="T78" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y78" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79">
-        <v>84507</v>
+        <v>85326</v>
       </c>
       <c r="B79" s="1">
-        <v>43230</v>
+        <v>43376</v>
       </c>
       <c r="C79" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D79" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="I79" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="J79" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="K79" t="s">
+        <v>96</v>
+      </c>
+      <c r="L79" t="s">
+        <v>97</v>
+      </c>
+      <c r="M79" t="s">
+        <v>98</v>
+      </c>
+      <c r="N79" t="s">
+        <v>389</v>
+      </c>
+      <c r="O79" t="s">
         <v>136</v>
       </c>
-      <c r="L79" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S79" t="s">
         <v>81</v>
       </c>
       <c r="T79" t="s">
         <v>81</v>
       </c>
       <c r="Y79" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80">
-        <v>84431</v>
+        <v>85150</v>
       </c>
       <c r="B80" s="1">
-        <v>43208</v>
+        <v>43327</v>
       </c>
       <c r="C80" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D80" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="I80" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="J80" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="K80" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L80" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M80" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N80" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O80" t="s">
-        <v>508</v>
+        <v>78</v>
       </c>
       <c r="Q80" t="s">
         <v>80</v>
       </c>
       <c r="R80" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S80" t="s">
         <v>81</v>
       </c>
       <c r="T80" t="s">
         <v>81</v>
       </c>
       <c r="Y80" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81">
-        <v>84298</v>
+        <v>85108</v>
       </c>
       <c r="B81" s="1">
-        <v>43175</v>
+        <v>43320</v>
       </c>
       <c r="C81" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D81" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>511</v>
+        <v>118</v>
       </c>
       <c r="H81" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="I81" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="J81" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="K81" t="s">
-        <v>136</v>
+        <v>516</v>
       </c>
       <c r="L81" t="s">
-        <v>137</v>
+        <v>517</v>
       </c>
       <c r="M81" t="s">
-        <v>138</v>
+        <v>518</v>
       </c>
       <c r="N81" t="s">
-        <v>370</v>
+        <v>519</v>
       </c>
       <c r="O81" t="s">
-        <v>514</v>
+        <v>168</v>
       </c>
       <c r="Q81" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R81" t="s">
         <v>81</v>
       </c>
       <c r="S81" t="s">
         <v>81</v>
       </c>
       <c r="T81" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y81" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82">
-        <v>84219</v>
+        <v>84507</v>
       </c>
       <c r="B82" s="1">
-        <v>43151</v>
+        <v>43230</v>
       </c>
       <c r="C82" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D82" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="I82" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="J82" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="K82" t="s">
+        <v>96</v>
+      </c>
+      <c r="L82" t="s">
+        <v>97</v>
+      </c>
+      <c r="M82" t="s">
+        <v>98</v>
+      </c>
+      <c r="N82" t="s">
+        <v>389</v>
+      </c>
+      <c r="O82" t="s">
         <v>136</v>
       </c>
-      <c r="L82" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q82" t="s">
         <v>80</v>
       </c>
       <c r="R82" t="s">
         <v>81</v>
       </c>
       <c r="S82" t="s">
         <v>81</v>
       </c>
       <c r="T82" t="s">
         <v>81</v>
       </c>
       <c r="Y82" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83">
-        <v>84218</v>
+        <v>84431</v>
       </c>
       <c r="B83" s="1">
-        <v>43151</v>
+        <v>43208</v>
       </c>
       <c r="C83" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D83" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="I83" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="J83" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="K83" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L83" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M83" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N83" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="O83" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="Q83" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R83" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S83" t="s">
         <v>81</v>
       </c>
       <c r="T83" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y83" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84">
-        <v>84119</v>
+        <v>84298</v>
       </c>
       <c r="B84" s="1">
-        <v>43132</v>
+        <v>43175</v>
       </c>
       <c r="C84" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="D84" t="s">
-        <v>132</v>
+        <v>92</v>
       </c>
       <c r="E84" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="F84" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="G84" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
       <c r="H84" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I84" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="J84" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="K84" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="L84" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="M84" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="N84" t="s">
-        <v>525</v>
+        <v>389</v>
       </c>
       <c r="O84" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="Q84" t="s">
         <v>80</v>
       </c>
       <c r="R84" t="s">
         <v>81</v>
       </c>
       <c r="S84" t="s">
         <v>81</v>
       </c>
       <c r="T84" t="s">
         <v>81</v>
       </c>
       <c r="Y84" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85">
-        <v>84117</v>
+        <v>84219</v>
       </c>
       <c r="B85" s="1">
-        <v>43132</v>
+        <v>43151</v>
       </c>
       <c r="C85" t="s">
-        <v>527</v>
+        <v>91</v>
       </c>
       <c r="D85" t="s">
-        <v>528</v>
+        <v>92</v>
       </c>
       <c r="E85" t="s">
+        <v>91</v>
+      </c>
+      <c r="F85" t="s">
+        <v>534</v>
+      </c>
+      <c r="G85" t="s">
         <v>529</v>
       </c>
-      <c r="F85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>532</v>
+        <v>93</v>
       </c>
       <c r="I85" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="J85" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="K85" t="s">
-        <v>535</v>
+        <v>96</v>
       </c>
       <c r="L85" t="s">
-        <v>536</v>
+        <v>97</v>
       </c>
       <c r="M85" t="s">
+        <v>98</v>
+      </c>
+      <c r="N85" t="s">
+        <v>389</v>
+      </c>
+      <c r="O85" t="s">
         <v>537</v>
       </c>
-      <c r="N85" t="s">
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>81</v>
+      </c>
+      <c r="S85" t="s">
+        <v>81</v>
+      </c>
+      <c r="T85" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y85" t="s">
         <v>538</v>
-      </c>
-[...16 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86">
+        <v>84218</v>
+      </c>
+      <c r="B86" s="1">
+        <v>43151</v>
+      </c>
+      <c r="C86" t="s">
+        <v>91</v>
+      </c>
+      <c r="D86" t="s">
+        <v>92</v>
+      </c>
+      <c r="E86" t="s">
+        <v>91</v>
+      </c>
+      <c r="F86" t="s">
+        <v>534</v>
+      </c>
+      <c r="G86" t="s">
+        <v>529</v>
+      </c>
+      <c r="H86" t="s">
+        <v>93</v>
+      </c>
+      <c r="I86" t="s">
+        <v>539</v>
+      </c>
+      <c r="J86" t="s">
+        <v>536</v>
+      </c>
+      <c r="K86" t="s">
+        <v>96</v>
+      </c>
+      <c r="L86" t="s">
+        <v>97</v>
+      </c>
+      <c r="M86" t="s">
+        <v>98</v>
+      </c>
+      <c r="N86" t="s">
+        <v>389</v>
+      </c>
+      <c r="O86" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>81</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>84117</v>
+      </c>
+      <c r="B87" s="1">
+        <v>43132</v>
+      </c>
+      <c r="C87" t="s">
+        <v>541</v>
+      </c>
+      <c r="D87" t="s">
+        <v>542</v>
+      </c>
+      <c r="E87" t="s">
+        <v>543</v>
+      </c>
+      <c r="F87" t="s">
+        <v>544</v>
+      </c>
+      <c r="G87" t="s">
+        <v>545</v>
+      </c>
+      <c r="H87" t="s">
+        <v>546</v>
+      </c>
+      <c r="I87" t="s">
+        <v>547</v>
+      </c>
+      <c r="J87" t="s">
+        <v>548</v>
+      </c>
+      <c r="K87" t="s">
+        <v>549</v>
+      </c>
+      <c r="L87" t="s">
+        <v>550</v>
+      </c>
+      <c r="M87" t="s">
+        <v>551</v>
+      </c>
+      <c r="N87" t="s">
+        <v>552</v>
+      </c>
+      <c r="O87" t="s">
+        <v>553</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>80</v>
+      </c>
+      <c r="R87" t="s">
+        <v>80</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>84119</v>
+      </c>
+      <c r="B88" s="1">
+        <v>43132</v>
+      </c>
+      <c r="C88" t="s">
+        <v>91</v>
+      </c>
+      <c r="D88" t="s">
+        <v>92</v>
+      </c>
+      <c r="E88" t="s">
+        <v>91</v>
+      </c>
+      <c r="F88" t="s">
+        <v>534</v>
+      </c>
+      <c r="G88" t="s">
+        <v>529</v>
+      </c>
+      <c r="H88" t="s">
+        <v>93</v>
+      </c>
+      <c r="I88" t="s">
+        <v>555</v>
+      </c>
+      <c r="J88" t="s">
+        <v>556</v>
+      </c>
+      <c r="K88" t="s">
+        <v>96</v>
+      </c>
+      <c r="L88" t="s">
+        <v>97</v>
+      </c>
+      <c r="M88" t="s">
+        <v>98</v>
+      </c>
+      <c r="N88" t="s">
+        <v>557</v>
+      </c>
+      <c r="O88" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
         <v>84116</v>
       </c>
-      <c r="B86" s="1">
+      <c r="B89" s="1">
         <v>43132</v>
       </c>
-      <c r="C86" t="s">
-[...48 lines deleted...]
-        <v>543</v>
+      <c r="C89" t="s">
+        <v>91</v>
+      </c>
+      <c r="D89" t="s">
+        <v>92</v>
+      </c>
+      <c r="E89" t="s">
+        <v>91</v>
+      </c>
+      <c r="F89" t="s">
+        <v>534</v>
+      </c>
+      <c r="G89" t="s">
+        <v>529</v>
+      </c>
+      <c r="H89" t="s">
+        <v>93</v>
+      </c>
+      <c r="I89" t="s">
+        <v>559</v>
+      </c>
+      <c r="K89" t="s">
+        <v>96</v>
+      </c>
+      <c r="L89" t="s">
+        <v>97</v>
+      </c>
+      <c r="M89" t="s">
+        <v>98</v>
+      </c>
+      <c r="N89" t="s">
+        <v>389</v>
+      </c>
+      <c r="O89" t="s">
+        <v>560</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>561</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>