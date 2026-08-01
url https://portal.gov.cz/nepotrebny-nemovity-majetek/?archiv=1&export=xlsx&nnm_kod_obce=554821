--- v2 (2026-05-25)
+++ v3 (2026-08-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1582" uniqueCount="570">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,143 +219,170 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1550000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
+    <t>Prodej pozemky k.p. Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 440/1 lesní pozemek o výměře 17520 m2 a p. č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>11462670</t>
+  </si>
+  <si>
     <t>Prodej pozemků k.ú. Heřmanice</t>
   </si>
   <si>
     <t>2026-04-25</t>
   </si>
   <si>
-    <t>956941329</t>
-[...22 lines deleted...]
-  <si>
     <t>pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
   </si>
   <si>
     <t>4679830</t>
   </si>
   <si>
     <t>Prodej pozemku k.ú. Hrabová</t>
   </si>
   <si>
     <t>2026-04-11</t>
   </si>
   <si>
     <t>956941352</t>
   </si>
   <si>
     <t>Hrabová, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>p.č. 1304</t>
   </si>
   <si>
     <t>Pozemek p. č. 1304 s druhem pozemku lesní pozemek o výměře 1645 m2 v k .ú. Hrabová.</t>
   </si>
   <si>
     <t>80970</t>
   </si>
   <si>
-    <t>DIAMO, státní podnik</t>
-[...7 lines deleted...]
-  <si>
     <t>D550 - pozemek p. č. 687/4 vč. budovy degazační stanice B a p. č. 687/5 vč. budovy degazační stanice A a část p. p. č. 687/6, k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj vč. zpevněných ploch a příslušenství</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>606146618</t>
-[...10 lines deleted...]
-  <si>
     <t>Kunčičky, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>687/4; 687/5 a část 687/6</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky:  -	p. č. 687/4 – zastavěná plocha a nádvoří o výměře 47 m2 včetně stavby (budova bez čp/če, průmyslový objekt –  budova degazační stanice B), -	p. č. 687/5 – zastavěná plocha a nádvoří o výměře 279 m2 včetně stavby (budova bez čp/če, průmyslový objekt – budova degazační stanice A), -	část p. č. 687/6 – ostatní plocha, manipulační plocha o výměře 1 220 m2 z celkové výměry 1 265 m2 (dle GP č. 1027-13/2022).   Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrálního pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Na oddělované části pozemku p. č. 687/6 se nachází ČOV ve vlastnictví s. p. DIAMO, a proto je tato část pozemku potřebná pro s. p. DIAMO.  Součástí převodu jsou: -	zpevněné plochy o celkové výměře 255 m2 na pozemku p. č. 687/6 (jedná se o betonové plochy o výměře 249 m2 a šotolinu o výměře 6 m2), -	kovový přístřešek mezi budovami bývalé degazační stanice, -	čidlo EZS – nefunkční a odpojené, -	oplocení včetně brány a branky.  Způsob ochrany: Převáděné pozemky se nachází v: -	bývalém dobývacím prostoru Slezská Ostrava I pro černé uhlí, -	území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí,  -	CHLÚ Rychvald pro hořlavý zemní plyn,  -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch.   Na části pozemku p. č. 687/6 vede:  -	část dešťové kanalizace stoky A KT DN 600 mezi šachticemi ŠA2 a ŠA1 s napojením na objekt degazační stanice A a B, -	splašková kanalizace k objektu degazační stanice A, -	vodovod k objektu degazační stanice A.  Na předmětných pozemcích je instalováno podzemní kabelové vedení 400 V a rozvodné instalační skříně 400 V na objektu A, vše v majetku společnosti Veolia Průmyslové služby ČR, a.s., podzemní kabelové vedení 22 kV v majetku společnosti ČEZ Distribuce, a. s.  a elektrické rozvody pro osvětlení vykládací rampy a části kolejové vlečky v majetku společnosti PKP CARGO INTERNATIONAL a.s., na která jsou zřízena stávající věcná břemena. Část budovy bývalé degazační stanice A, budova bývalé degazační stanice B a část pozemku p. č. 687/6 jsou pronajaty nájemníkovi do 31. 5. 2031. Nájemní smlouva bude postoupena novému vlastníkovi. Nájemce má na pozemku p. č. 687/6 umístěny unimobuňky a panely, které nejsou součástí převodu.  Převáděný pozemek se nachází na okraji areálu bývalého Dolu Alexander a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Spolu s převodem výše uvedeného majetku budou ve prospěch DIAMO s. p uzavřeny služebnosti inženýrských sítí dešťové kanalizace dle GP č. 893-219/2016 pro k. ú. Kunčičky), splaškové kanalizace (dle GP č. 896-219/2016 pro k. ú. Kunčičky) a vodovodního řadu (dle GP č. 897-219/2016 pro k. ú. Kunčičky) a dále pak služebnost stezky k ČOV (dle GP č. 1027-13/2022 a GP č. 1028-21/2022), za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Spolu s převodem výše uvedeného majetku bude uzavřena služebnost stezky a cesty pro zajištění přístupu kupujícího k převáděnému nemovitému majetku po částech pozemků p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky. Pro zajištění přístupu k převáděnému pozemku bude součástí kupní smlouvy zřízení služebnosti stezky a cesty po pozemcích p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky, za jednorázovou úplatu ve výši 230,00 Kč/m2, tedy při výměře 647 m2 celkem 148 810,00 Kč bez DPH (180 060,10 Kč vč. DPH), hradí kupující.  Níže uvedená požadovaná cena 6 751 800,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>6751800</t>
   </si>
   <si>
     <t>Ředitelství silnic a dálnic s. p.</t>
   </si>
   <si>
     <t>zjq4rhz</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
     <t>Převod pozemků parc. č.3765/19, parc. č. 3765/20, parc. č. 3765/21, parc. č. 3765/87 , parc. č. 3765/88 a parc. č. 2695/1 k.ú. Svinov</t>
   </si>
   <si>
     <t>2026-03-14</t>
@@ -549,53 +576,50 @@
   <si>
     <t>D550 - pozemek p. č. 2396/143 – ostatní plocha, manipulační plocha o výměře 86 m2, včetně zpevněné plochy o výměře 16 m2, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj.</t>
   </si>
   <si>
     <t>2025-07-03</t>
   </si>
   <si>
     <t>2396/143</t>
   </si>
   <si>
     <t>Předmětem převodu je pozemek p. č. 2396/143 – ostatní plocha, manipulační plocha o výměře 86 m2. Tato nemovitá věc je zapsána u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 3843 pro k. ú. Slezská Ostrava, obec Ostrava.  Součástí prodávaného pozemku je zpevněná betonová plocha o výměře 16 m2.  Převáděný pozemek se nachází na severním okraji areálu bývalého Dolu Petr Bezruč a obklopuje pozemek p. č. 2396/17, jehož součástí je stavba bez čp/če (jiná stavba) ve vlastnictví jiného vlastníka. Převáděný pozemek je dostupný po veřejné komunikaci z ulice Michálkovická, popř. z opačné strany po areálové komunikaci z ulice Keltičkovy. Níže uvedená požadovaná cena 217 800,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>217800</t>
   </si>
   <si>
     <t>D550 - části pozemků p. č. 977/1 a p. č. 983/1 v k. ú. Koblov, obec Ostrava</t>
   </si>
   <si>
     <t>2025-06-15</t>
   </si>
   <si>
     <t>karvina@diamo.cz</t>
   </si>
   <si>
-    <t>Koblov, Ostrava, okres Ostrava-město</t>
-[...1 lines deleted...]
-  <si>
     <t>977/1</t>
   </si>
   <si>
     <t>Antošovická</t>
   </si>
   <si>
     <t>Předmětem převodu jsou části pozemků p. č. 977/1 - ostatní plocha, manipulační plocha o výměře 219 m2 (z celkové výměry 13 826 m2) a p. č. 983/1 - ostatní plocha, manipulační plocha o výměře 1 196 m2 (z celkové výměry 17 020 m2) zapsané u katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 830 pro k. ú. Koblov včetně objektu (stavba nezapsaná v katastru nemovitostí, bývalý sklad olejů), zpevněných ploch, součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava, Moravskoslezský kraj. Geometrickým plánem č. 1583-2/2025 pro k. ú. Koblov zhotovitele Ing. Richarda Šota ze dne 27. 2. 2025 došlo k oddělení pozemku p. č. 977/51 – ostatní plocha, manipulační plocha o výměře 219 m2 z pozemku p. č. 977/1 – ostatní plocha, manipulační plocha o celkové výměře 13 826 m2 a dále pozemku p. č. 983/83 – ostatní plocha, manipulační plocha o výměře 1 196 m2 z pozemku p. č. 983/1 – ostatní plocha, manipulační plocha o celkové výměře 17 020 m2. GP prozatím nebyl zapsán v katastru nemovitostí (KN), rozdělení pozemků bude do KN zapsáno spolu s převodem majetku. Převáděné pozemky s venkovními úpravami, součástmi a příslušenstvím tvoří jednotný funkční celek v areálu bývalého Dolu Koblov. Přístup a příjezd k předmětným nemovitostem je zabezpečený po veřejné komunikaci z ulice Antošovická a dále po areálové komunikaci na částech pozemků p. č. 977/1 a p. č. 983/1 v k. ú. Koblov, které zůstávají ve správě státního podniku DIAMO. Převáděný majetek se nachází v bývalém dobývacím prostoru Přívoz stanoveném pro černé uhlí, který byl Rozhodnutím OBÚ Ostrava zrušen, ve zvláštním dobývacím prostoru Přívoz I pro dobývání vyhrazeného nerostu hořlavý zemní plyn vázaný na uhelné sloje, který je dle Rozhodnutí OBÚ Ostrava ve správě obchodní společnosti Green Gas DPB, a.s., v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí (plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování) a v CHLÚ Rychvald pro hořlavý zemní plyn. Převáděný majetek je situován v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Při nove výstavbě, opravách, rekonstrukcích, nebo odstraňování jeho součástí je nutno tuto skutečnosti zohlednit. Nejsou evidována žádná věcná břemena/služebnosti zatěžující převáděné části nemovitostí (LV část C). Spolu s převodem výše uvedeného majetku bude v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty po částech pozemků p. č. 977/1 a p. č. 983/1 v k. ú. Koblov, které zůstávají ve správě DIAMO, s. p., spočívající v oprávnění pro budoucího vlastníka nabývaných nemovitostí, a to po části pozemku p. č. 977/1 v k. ú. Koblov v rozsahu dle GP č. 1432-24/2021 pro k. ú. Koblov písmena „A“, „B“, „D“ a „E“ a dále po části pozemku p. č.  983/1 v k. ú. Koblov dle GP č. 1583-2/2025 pro k. ú. Koblov. Náhrada za zřízení služebnosti bude ve výši 220,00 Kč/m2 „in rem“ což při výměře 536 m2 činí celkem 117 920,00 Kč bez DPH (142 683,20 Kč včetně DPH), hradí kupující. Spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností budou dále uzavřené služebnosti inženýrských sítí, které jsou předmětem převodu viz výše, v částech pozemků, které zůstanou ve správě státního podniku DIAMO, a to: 1) služebnost inženýrské sítě el. přípojky k tíží části pozemku p. č. 983/1 v k. ú. Koblov dle GP č. 1584-3/2025 pro k. ú. Koblov písmeno „B“, 2) služebnost inženýrské sítě vodovodní přípojky k tíží části pozemku p. č. 983/1 v k. ú. Koblov dle GP č. 1584-3/2025 pro k. ú. Koblov písmeno „A“, 3) služebnost inženýrské sítě splaškové kanalizace k tíží části pozemku p. č. 983/1 v k. ú. Koblov dle GP č. 1584-3/2025 pro k. ú. Koblov písmeno „C“, 4) služebnost inženýrské sítě jednotné (dešťové) kanalizace k tíži částí pozemků p. č. 977/36 a p. č. 983/1, vše v k. ú. Koblov dle GP č. 1585-4/2025 pro k. ú. Koblov. Služebnosti budou uzavřeny v oprávnění pro budoucího vlastníka nabývaných nemovitostí. Celková výše náhrady bude činit 23 520,00 Kč bez DPH (28 459,20 Kč včetně DPH), hradí kupující. Dále bude spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnost jednotné (dešťové) kanalizace umístěné mj. v části (prodávaného) pozemku p. č. 983/1 (dle GP 983/83) v k. ú. Koblov v rozsahu dle GP č. 1583-2/2025 pro k. ú., náhrada za zřízení služebnosti bude činit celkem 500,00 Kč bez DPH (605,00 včetně DPH), hradí prodávající (DIAMO, s. p.). Objekt včetně části pozemku p. č. 983/1 (dle GP 983/83) v k. ú. Koblov je v současnosti pronajatý za účelem skladování a prodeje náhradních dílů motorových vozidel. Část pozemku p. č. 977/1 (dle GP 977/51) v k. ú. Koblov (cca 40 m2) je dále pronajata za účelem umístění odpadních nádob na separovaný odpad. Níže uvedená požadovaná kupní cena je bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>2470000</t>
   </si>
   <si>
     <t>D550 - pozemky p. č. 2396/20 – ostatní plocha, jiná plocha o výměře 108 m2, p. č. 2396/21 – ostatní plocha, jiná plocha o výměře 175 m2 a p. č. 2396/88  - ostatní plocha, manipulační plocha o výměře 607 m2 včetně zpevněných ploch a příslušenství, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2025-06-05</t>
   </si>
   <si>
     <t>2396/20, 2396/21 a 2396/88</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 2396/20 – ostatní plocha, jiná plocha o výměře 108 m2, p. č. 2396/21 – ostatní plocha, jiná plocha o výměře 175 m2 a p. č. 2396/88  - ostatní plocha, manipulační plocha o výměře 607 m2. Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 3843 pro k. ú. Slezská Ostrava, obec Ostrava.  Součástí prodávaných pozemků jsou betonové plochy o výměře 82 m2 a panelové plochy o výměře 11 m2. Celkem tedy 93 m2 zpevněné plochy. Součástí převodu je i zbytek oplocení - cca 3 m. Převáděný majetek se nachází na okraji areálu bývalého Dolu Petr Bezruč. Přístup je zajištěn po veřejné komunikaci z ulice Michálkovická, popř. z opačné strany po areálové komunikaci z ulice Keltičkovy.  Níže uvedená požadovaná cena 1 887 600,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>1887600</t>
@@ -681,92 +705,92 @@
   <si>
     <t>15500000</t>
   </si>
   <si>
     <t>D550 - pozemky 458/73, p. č. 458/75 a p. č. st. 546/1 (součástí je stavba č. p. 753, jiná stavba) včetně venkovních úprav, součástí a příslušenství, vše v k. ú. Heřmanice, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>546/1</t>
   </si>
   <si>
     <t>Orlovská</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 458/73 - ostatní plocha, manipulační plocha o výměře 3 067 m2, p. č. 458/75 - ostatní plocha, manipulační plocha o výměře 1 552 m2, p. č. st. 546/1 – zastavěná plocha a nádvoří o výměře 2 524 m2, jehož součástí je stavba č. p. 753, jiná stavba (Budova podnikatelského centra) zapsány u katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava na LV č. 1433 pro k. ú. Heřmanice, obec Ostrava. Součástí převodu jsou dále zpevněné plochy tvořeny převážně asfaltem, betonem, šotolinou a štěrkem, a také inženýrské sítě, a to přípojka plynu, 2 kanalizační přípojky, zbytková kanalizace (jako součást pozemku p. č. 458/75) a vodovodní přípojka (viz. přiložený situační zákres) a také rozvodna elektrické energie nacházející se uvnitř objektu. Do objektu je dále zavedena elektro přípojka, která není součástí převodu, vlastník/distributor Veolia Průmyslové služby ČR, a.s. Převáděné pozemky s venkovními úpravami, součástmi a příslušenstvím tvoří jednotný funkční celek k převáděné stavbě č. p. 753 v areálu bývalého Dolu Heřmanice. Nemovitosti jsou přístupné po veřejné komunikaci ul. Orlovská a dále po pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p. Převáděné pozemky se nachází v bývalém dobývacím prostoru Heřmanice stanoveném pro černé uhlí, který byl Rozhodnutím OBÚ Ostrava zrušen, ve zvláštním dobývacím prostoru Heřmanice I pro dobývání vyhrazeného nerostu hořlavý zemní plyn, který je ve správě obchodní společnosti Green Gas DPB, a.s., v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí a v CHLÚ Rychvald pro hořlavý zemní plyn. Plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování. Převáděné pozemky jsou situovány v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Při nové výstavbě, opravách, rekonstrukcích, nebo odstraňování jeho součástí je nutno tuto skutečnost zohlednit. Části předmětu koupě jsou zatíženy věcnými břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 1433 (v části C) pro k. ú. Heřmanice, obec Ostrava. Na část předmětu koupě, a to konkrétně části kanalizačních přípojek nacházející se na pozemku p. č. 458/48 v k. ú. Heřmanice není historicky zřízené věcné břemeno zapsané do katastru nemovitostí, není tedy řešeno v tomto rozsahu oprávnění užívat tyto části pozemku. V části pozemku p. č. 458/73 se nachází část vodovodního řadu, včetně vodovodní šachtice, na kterém je osazen požární hydrant H1, které jsou součástí vodovodu pro veřejnou potřebu a nebudou součástí převodu. Na tuto část vodovodního řadu bude uzavřena spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnost inženýrské sítě vodovodního řadu včetně vodoměrné šachtice a hydrantu v rozsahu dle geometrického plánu č. 2733-33/2024  pro k. ú. Heřmanice na/v části pozemku p. č. 458/73 v k. ú. Heřmanice v celkové výši 500,00 Kč bez DPH (605,00 Kč včetně DPH), hradí prodávající. Dále bude spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty po části pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p., v oprávnění pro (budoucího) vlastníka nabývaných nemovitostí v rozsahu dle geometrického plánu č. 2697-20/2024 pro k. ú. Heřmanice a geometrického plánu č. 2733-33/2024 pro k. ú. Heřmanice v celkové výši 171 820,00 Kč bez DPH (207 902,20 Kč včetně DPH). Tato služebnost bude hrazena (budoucím) oprávněným, resp. kupujícím, není součástí kupní ceny. Část převáděného majetku – objektu Budovy podnikatelského centra na pozemku p. č. st. 546/1 v k. ú. Heřmanice je pronajata. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>36510000</t>
   </si>
   <si>
+    <t>Pozemek parc.č. 1009, ostatní plocha v kat. území Hošťálkovice</t>
+  </si>
+  <si>
+    <t>2025-04-05</t>
+  </si>
+  <si>
+    <t>pustejovska@pod.cz</t>
+  </si>
+  <si>
+    <t>Pustějovská Helena</t>
+  </si>
+  <si>
+    <t>Hošťálkovice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemek parc.č. 1009, ostatní plocha, o výměře 3902 m2  </t>
+  </si>
+  <si>
+    <t>226900</t>
+  </si>
+  <si>
     <t>Pozemek parc.č. 896 ostatní plocha v kat. území Hrušov</t>
   </si>
   <si>
-    <t>2025-04-05</t>
-[...4 lines deleted...]
-  <si>
     <t>Helena Pustějovská</t>
   </si>
   <si>
     <t>Hrušov, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek parc.č. 896 ostatní plocha, o výměře 214 m2  </t>
   </si>
   <si>
     <t>32900</t>
   </si>
   <si>
-    <t>Pozemek parc.č. 1009, ostatní plocha v kat. území Hošťálkovice</t>
-[...16 lines deleted...]
-  <si>
     <t>D550 - pozemek p. č. 2396/136 – ostatní plocha, manipulační plocha o výměře 532 m2, včetně zpevněných ploch, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
     <t>2396/136</t>
   </si>
   <si>
     <t>Předmětem převodu je pozemek p. č. 2396/136 – ostatní plocha, manipulační plocha o výměře 532 m2. Tato nemovitá věc je zapsána u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 3843 pro k. ú. Slezská Ostrava, obec Ostrava.  Součástí převodu je i zpevněná plocha o výměře cca 154 m2, která se nachází na části převodem dotčeného pozemku p. č. 2396/136. Zpevněná plocha je tvořena asfaltem o výměře cca 142 m2 a betonem o výměře cca 12 m2. Převáděný pozemek se nachází na okraji areálu bývalého Dolu Petr Bezruč a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Převáděný pozemek se nachází v bývalém dobývacím prostoru Slezská Ostrava III, který byl Rozhodnutím OBÚ Ostrava č. j. 3810/1996-465/Ing.Ta/An ze dne 12. 7. 1996 zrušen pro černé uhlí. Zájmové území se nachází v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování.  Zájmové území se nachází v CHLÚ Rychvald pro hořlavý zemní plyn.  Zájmové území je součástí území kategorizovaného jako území nebezpečné výstupy metanu na povrch. Případnou výstavbu v zájmovém území doporučujeme v rámci projektové přípravy posoudit z hlediska nebezpečí výstupů karbonského plynu s ohledem na konkrétní stavební záměr. V zájmovém území je situován svislý odplyňovací vrt Jd 14, ke kterému bude zřízena služebnost umístění, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku včetně práva vstupu, vjezdu a užití odpovídajících dopravních prostředků a techniky za účelem umístění, vedení, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku, a to v rozsahu vymezeném geometrickým plánem pro vymezení rozsahu věcného břemene k části pozemku č. 4149-37/2017 pro k. ú. Slezská Ostrava písmeno „B“.  Do zájmového území zasahuje stavební uzávěra stanovená kolem opuštěného (dříve označovaného jako starého) důlního díla Jáma č. IX (9). Podmínky a ustanovení územního rozhodnutí o stavební uzávěře je nutno dodržovat, viz příloha.  Přes prodávaný pozemek p. č. 2396/136 vedou inženýrské sítě kanalizace a vodovodu, s kterými má právo hospodařit DIAMO, s. p., a proto je součástí kupní smlouvy i smlouva o zřízení služebností, v níž jsou zřizovány kupujícím ve prospěch vlastníka nemovitých věcí neevidovaných v katastru nemovitostí – inženýrských sítí (kanalizace a vodovodu) na dobu neomezenou služebnosti inženýrských sítí kanalizace a vodovodu, na částech pozemku p. č. 2396/136 v rozsahu v rozsahu dle GP č. 5343-25/2024 pro k. ú. Slezská Ostrava (služebnost inženýrské sítě Kanalizace) a v rozsahu dle GP č. 5344-26/2024 pro k. ú. Slezská Ostrava (služebnost inženýrské sítě Vodovodního řadu). Dále je na prodávaném pozemku umístěn oplocený odplyňovací vrt Jd 14, s kterým má právo hospodařit DIAMO, s. p., a proto je v kupní smlouvě a smlouvě o zřízení služebností zřízena na části pozemku p. č. 2396/136 v k. ú. Slezská Ostrava ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí – vrt Jd 14 časově neomezená služebnost spočívající v právu umístění, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku včetně práva vstupu, vjezdu a užití odpovídajících dopravních prostředků a techniky za účelem umístění, vedení, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku (vrtu Jd 14), a to v rozsahu dle GP č. 4149-37/2017 pro k. ú. Slezská Ostrava v části označené písmenem B. Služebnost inženýrské sítě Kanalizace, služebnost inženýrské sítě Vodovodního řadu a služebnost vrtu Jd 14 budou zřízeny za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Pro zajištění přístupu k prodávaným věcem bude součástí kupní smlouvy rovněž smlouva o zřízení služebnosti stezky a cesty zřizovaná prodávajícím a to na části pozemku p. č. 2396/1 ve prospěch vlastníka prodávaného pozemku p. č. 2396/136 v rozsahu dle GP č. 4703-19/2022 pro k. ú. Slezská Ostrava v části označené písmenem A na pozemku p. č. 2396/1 v k. ú. Slezská Ostrava, obec Ostrava, za jednorázovou úplatu ve výši 220,00 Kč/m2, tedy při výměře 760 m2 celkem 167 200,00 Kč bez DPH (202 312,00 Kč vč. DPH), hradí kupující. Níže uvedená požadovaná cena 580 800,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>580800</t>
   </si>
   <si>
     <t>D550 - pozemek p. č. 2396/141 – ostatní plocha, manipulační plocha o výměře 1 133 m2, včetně zpevněných ploch, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>2396/141</t>
   </si>
   <si>
     <t>Předmětem převodu je celý pozemek p. č. 2396/141 – ostatní plocha, manipulační plocha o výměře 1 133 m2. Tato nemovitá věc je zapsána u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 3843 pro k. ú. Slezská Ostrava, obec Ostrava.  Součástí převodu jsou zpevněné plochy na částech převodem dotčeného pozemku p. č. 2396/141, tvořené šotolinou a štěrkem, o výměře 555 m2. Převáděný pozemek se nachází uvnitř areálu bývalého Dolu Petr Bezruč, kolem budovy nacházející se na pozemku p. č. 2373 a je dostupný z areálové komunikace napojené na ulici Keltičkova popř. Michálkovická.  Přes prodávaný pozemek vede inženýrská síť vodovodu, s kterým má právo hospodařit DIAMO, s. p., a která není součástí převodu. Proto bude součástí kupní smlouvy i smlouva o zřízení služebností, v níž je zřizována kupujícím ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí časově neomezená služebnost inženýrské sítě vodovodu na části pozemku p. č. 2396/141 v rozsahu dle GP č. 5336-21/2024 pro k. ú. Slezská Ostrava (služebnost inženýrské sítě Vodovodního řadu) za jednorázovou úplatu 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající.  V případě, že kupující nemá pro zajištění přístupu k prodávanému pozemku zřízenu služebnost stezky a cesty, bude tato v kupní smlouvě pro kupujícího zřízena, a to na části pozemku p. č. 2396/1 v rozsahu vymezeném geometrickým plánem č. 4703-19/2022 v části označené písmeny D a E na pozemku p. č. 2396/1 a na pozemku p. č. 2396/50 v k. ú. Slezská Ostrava, obec Ostrava za jednorázovou úplatu ve výši 220,00 Kč/m2, tedy při výměře 1 099 m2 celkem 241 780,00 Kč bez DPH (292 553,80 Kč vč. DPH), hradí kupující. V případě, že by kupující měl služebnost stezky a cesty již zřízenu, nebude pouze tato služebnost uvedena do návrhu na vklad, tudíž nebude zřízena duplicitně. Níže uvedená požadovaná cena 1 812 580,00 Kč je vč. DPH.</t>
@@ -1500,71 +1524,71 @@
   <si>
     <t>50000</t>
   </si>
   <si>
     <t>pozemky p.č. 1286/1 lesní pozemek o výměře 562 m2 a p.č. 1287/1 ostatní plocha o výměře 155 m2 vše v k.ú. Třebovice ve Slezsku, obec Ostrava ( pozemky zatížené věcným břemenem zřízení a provozování vedení pro ČEZ Distribuce , a.s.)</t>
   </si>
   <si>
     <t>20000</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek p.č. 55/1 lesní pozemek o výměře 905 m2 v k.ú. Stará Bělá, obec Ostrava </t>
   </si>
   <si>
     <t>2019-04-16</t>
   </si>
   <si>
     <t>50.000</t>
   </si>
   <si>
     <t>Nemovitosti se nacházejí v areálu Paskov. Nemovitosti jsou tvořeny pozemky p. č. 1996/13 – zastavěná plocha a nádvoří o výměře 187 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1996/122 – ostatní plocha, jiná plocha o výměře 1 966 m2, p. č. 1996/188 – ostatní plocha, jiná plocha o výměře 53 m2, vše včetně venkovních úprav a součástí v k. ú. Paskov, obec Paskov, Moravskoslezský kraj a pozemky p. č. 1447/5 – zastavěná plocha a nádvoří o výměře 820 m2, jehož součástí je stavba bez čp/če, výroba, p. č. 1447/11 – zastavěná plocha a nádvoří o výměře 223 m2, jehož součástí je stavba bez čp/če, tech.vyb., p. č. 1447/21 - ostaní plocha, manipulační plocha o výměře 626 m², p. č. 1447/23 - ostaní plocha, manipulační plocha o výměře 626 m², vše včetně venkovních úprav a součástí v k. ú. Hrabová, obec Ostrava, Moravskoslezský kraj.</t>
   </si>
   <si>
     <t>2019-01-10</t>
   </si>
   <si>
+    <t xml:space="preserve">Části pozemku p. č. 458/3 (p. č. 458/76 dle GP) - ostatní plocha, manipulační plocha o výměře 128 m2, části pozemku p. č. 458/54 (p. č. 458/77 dle GP) - ostatní plocha, manipulační plocha o výměře 2 954m2, a to vše včetně venkovních úprav. </t>
+  </si>
+  <si>
+    <t>2018-12-30</t>
+  </si>
+  <si>
+    <t>Ing.Kamil Roman</t>
+  </si>
+  <si>
+    <t>oodělení obchodu</t>
+  </si>
+  <si>
+    <t>1020000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Část pozemku p. č. 458/3 (p. č. 458/74 dle GP) - ostatní plocha, manipulační plocha o výměře 302 m2 včetně venkovních úprav </t>
   </si>
   <si>
-    <t>2018-12-30</t>
-[...7 lines deleted...]
-  <si>
     <t>125000</t>
   </si>
   <si>
-    <t xml:space="preserve">Části pozemku p. č. 458/3 (p. č. 458/76 dle GP) - ostatní plocha, manipulační plocha o výměře 128 m2, části pozemku p. č. 458/54 (p. č. 458/77 dle GP) - ostatní plocha, manipulační plocha o výměře 2 954m2, a to vše včetně venkovních úprav. </t>
-[...4 lines deleted...]
-  <si>
     <t>prodej nemovité věci - část pozemku p.č. 2974/1 o výměře 59 m2 dle GP 3046-67/2017</t>
   </si>
   <si>
     <t>2018-11-26</t>
   </si>
   <si>
     <t>kohutkova@pod.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků parc. č. 2408/1 – ostatní plocha, manipulační plocha o výměře 1 188 m2, parc. č. 2408/2 – ostatní plocha, manipulační plocha o výměře 265 m2, parc. č. 2411/2 – ostatní plocha, jiná plocha o výměře 10 m2 včetně oplocení v délce 20 m. Pozemky jsou bez venkovních úprav, porostlé náletovými dřevinami. Pozemky parc. č. 2408/1 a parc. č. 2408/2 jsou zatíženy věcnými břemeny inženýrských sítí (plynovod, elektrorozvody), které jsou evidovány v katastru nemovitostí. </t>
   </si>
   <si>
     <t>2018-11-02</t>
   </si>
   <si>
     <t>1200000</t>
   </si>
   <si>
     <t>Prodej pozemku parc. č. 2368 – zastavěná plocha a nádvoří o výměře 406 m2 se stavbou průmyslového objektu bez čp/če včetně vodovodní a kanalizačních (dešťová, splašková, jednotná) přípojek. Jedná se budovu bývalé strojovny těžního stroje Terezie (objekt ev. č. 110), která je napojena na vodovodní, kanalizační, elektro přípojku (nepřevádí se) a jedná se o nemovitou kulturní památku. Budova je dvoupodlažní, suterén je zděný a betonový masivní konstrukce, nadzemní podlaží je postaveno z ocelové nosné konstrukce s hrázděným zdivem. Střecha je sedlová z příhradových nosníků. Budova pochází z roku 1901 a v roce 2012 – 2013 prošla celkovu rekonstrukcí včetně přípojek. Zároveň s kupní smlouvou bude zřízena služebnost stezky a cesty ve prospěch vlastníka panujícího pozemku parc. č. 2368 vedena přes pozemek parc. č. 2396/1 za účelem práva přístupu k prodávaným nemovitým věcem a to za cenu ve výši 80,00 Kč/m2, což je při rozsahu služebnosti 463 m2 celkem 37.040,00 Kč bez DPH + 21 % DPH.</t>
   </si>
   <si>
     <t>2783000</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemky p. č. 458/3 - ostatní plocha, manipulační plocha o výměře 6 183 m², p. č. 458/53 - ostatní plocha, manipulační plocha o výměře 412 m², p. č. 458/54 - ostatní plocha, manipulační plocha o výměře 4 935 m², p. č. 458/65 - ostatní plocha, manipulační plocha o výměře 8 094 m², p. č. 458/66 - ostatní plocha manipulační plocha o výměře 6 296 m², p. č. 458/46 - ostatní plocha, manipulační plocha o výměře 50 m², p. č. 458/47 - ostatní plocha, manipulační plocha o výměře 291 m², p. č. 1130/1 - ostatní plocha, jiná plocha o výměře 729 m², p. č. 1130/2 - ostatní plocha, jiná plocha o výměře 264 m², p. č. 1128 - ostatní plocha, jiná plocha o výměře 16 m² a to vše včetně venkovních úprav. Prodávané pozemky s venkovními úpravami tvoří jednotný funkční celek. </t>
@@ -1635,102 +1659,102 @@
   <si>
     <t>2904000</t>
   </si>
   <si>
     <t>Máchova 201, 471 27 Stráž pod Ralskem</t>
   </si>
   <si>
     <t>Jedná se o převod 2 pozemků a to pozemku parc. č. 14/11 – ostatní plocha, dobývací prostor o výměře 40 969 m2. V severní části pozemku je situované těleso skládky (cca 7 392 m2), které částečně zasahuje na pozemek parc. č. 14/11 z vedlejšího pozemku parc. č. 14/22. Dále je v této části zřízeno věcné břemeno pro oprávněného ArcelorMittal Ostrava, a.s. spočívající v právu vedení a přístupu k potrubnímu řadu havarního napojení vody NH, a.s. parc. č. 14/17 – lesní pozemek, les jiný než hospodářský o výměře 64 848 m2. Pozemek vzniknul zalesněním zrekultivovaného odvalu hlušiny a v roce 2004 byl prohlášen za lesní pozemek. V současné době na pozemku nejlépe prosperují dřeviny z přirozeného náletu.</t>
   </si>
   <si>
     <t>2018-03-23</t>
   </si>
   <si>
     <t>Kunčice nad Ostravicí, Ostrava, CZ0806, okres Ostrava-město</t>
   </si>
   <si>
     <t>853270</t>
   </si>
   <si>
     <t>Jedná se o vodovodní síť v areálu Bezruč o celkové délce 1 174 m, která je osazena 9 ks podzemními hydranty a 1 ks nadzemním hydrantem. Kanalizační síť v areálu Bezruč o celkové délce 1 556 m, která odvádí splaškové odpadní a dešťové vody z území bývalého dolu P. Bezruč do veřejné kanalizace v ulici Na Baranovci. Kanalizační síť je opatřena revizními šachticemi s poklopy a dále podzemním septikem a odlehčovací komorou situovanými u vyústění do veřejné kanalizace. Vodovodní řad v areálu Heřmanice o celkové délce 180 m, ketrý je v trase od místa napojení na veřejný vodovod v ulici Orlovská až k šachtici A4 situovanou v areálu Heřmanice. Vodovodní řad je osazen 1 ks nadzemním hydrantem.</t>
   </si>
   <si>
     <t>6760070</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o prodej 4 pozemků včetně příslušenství v areálu Bezruč, v k. ú. Slezská Ostrava situovaných severně od vjezdu do areálu z ulice Keltičkova. Jedná se o:Pozemek parc. č. 2372 – ostatní plocha, jiná plocha o výměře 367 m2. Pozemek je bez venkovních úprav. Pozemek parc. č. 2396/71 – ostatní plocha, manipulační plocha o výměře 2 812 m2, který vzniknul na základě geometrického plánu rozdělením původního pozemku. Na pozemku se nachází zpevněná plocha tvořená monolitickým betonem o výměře 311 m2 a silničními panely o výměře 519 m2, které jsou součástí prodeje. Pozemek parc. č. 2396/76 – ostatní plocha, manipulační plocha o výměře 28 m2. Na pozemku se nachází zpevněná betonová plocha o výměře 28 m2, která je součástí prodeje.Pozemek parc. č. 2396/130 – ostatní plocha, manipulační plocha o výměře 156 m2, který vzniknul na základě geometrického plánu rozdělením pozemku parc. č. 2396/71. Pozemek je bez venkovních úprav. Na prodávaných pozemcích se nachází 4 odplyňovací vrty Jd 5, Jd 6, Jd 7 a Jd 16, které zůstávají v majetku prodávajícího. Kupní smlouvou budou zřízeny pro prodávajícího jakožto oprávněného služebnosti spočívající v právu umístění a přístupu za účelem provozování a údržby těchto zařízení.Na prodávaném pozemku parc. č. 2396/71 se nachází studna, která zásobuje vodou CO kryt, který je ve vlastnictví spolku Muzeum průmyslové historie Ostravska, z. s. Kupní smlouvou bude zřízena k této stavbě služebnost spočívající v právu umístění a přístupu k této stavbě, kde oprávněný bude vlastník pozemku parc. č. 2396/127 v k. ú. Slezská Ostrava.Přes prodávané pozemky vede podzemní vodovodní a kanalizační potrubí, která zůstávají v majetku prodávajícího (jsou předmětem daru na Statutární město Ostrava). Kupní smlouvou budou zřízené služebnosti k těmto inženýrským sítím pro vlastníka inženýrských sítí.K prodávaným pozemkům je zřízeno 6 věcných břemen, která jsou zapsána vkladem do katastru nemovitostí. Do prodávaného pozemku parc. č. 2396/71 zasahuje ochranné pásmo stavební uzávěry stanovené kolem SDD – Jáma IX. </t>
+  </si>
+  <si>
+    <t>2018-03-03</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>1605020</t>
+  </si>
+  <si>
     <t>FYZIKÁLNĚ TECHNICKÝ ZKUŠEBNÍ ÚSTAV, státní podnik</t>
   </si>
   <si>
     <t>d9fvd36</t>
   </si>
   <si>
     <t>Fyzikálně technický zkušební ústav, státní podnik</t>
   </si>
   <si>
     <t xml:space="preserve">Pikartská 1337/7, 71607 Ostrava-Radvanice </t>
   </si>
   <si>
     <t>00577880</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo průmyslu a obchodu </t>
   </si>
   <si>
     <t>•	Technická  budova bývalé zkratovny s 1 NP stojící na pozemku  p.č. 3287/23, zapsanou v katastru nemovitostí  pro  k.ú pro Ostrava- Radvanice (715018) v   LV č. 1621 o celkové zastavěné ploše 256 m2 . Budova byla postavena v roce 1962. Součástí je o okolní pozemek p.č. 3287/53 zapsaný v katastru nemovitostí pro k.ú.  Ostrava-Radvanice (715018) v LV č. 1621 o celkové výměře 258 m2. Budova, inženýrské sítě a přilehlý pozemek se nachází v areálu bývalého Vědecko-výzkumného uhelného ústavu , státní podnik. Přístupové cesty k  budově, přilehlému pozemku  a inženýrské sítě jsou na pozemku parc. č. 3287/1 ve vlastnictví VVUÚ a.s. , LV 1600.</t>
   </si>
   <si>
     <t>2018-03-01</t>
   </si>
   <si>
     <t>595223111</t>
   </si>
   <si>
     <t>hruby@ftzu.cz</t>
   </si>
   <si>
     <t>Ing.Jaromír Hrubý</t>
   </si>
   <si>
     <t xml:space="preserve">Fyzikálně technický zkušební ústav, státní podnik </t>
   </si>
   <si>
     <t>Radvanice, Ostrava, CZ0806, okres Ostrava-město</t>
   </si>
   <si>
     <t>650000</t>
-  </si>
-[...10 lines deleted...]
-    <t>1605020</t>
   </si>
   <si>
     <t>Na základě geometrického plánu č. 1280-57/2017 pro k. ú. Koblov byl z pozemku p. č. 947/10 oddělen pozemek p. č. 947/15 a z pozemku p. č. 983/1 oddělen pozemek p. č. 983/76, vše v k. ú. Koblov. Nemovitosti se nacházejí v areálu Koblov, v k. ú. Koblov, obec Ostrava. Nemovitosti jsou tvořeny pozemky p. č. 983/1 - část (dle GP p. č. 983/76) - ostatní plocha, manipulační plocha o výměře 798 m2 a p. č. 947/10 - část (dle GP p. č. 947/15) - ostatní plocha, manipulační plocha o výměře 200 m2.</t>
   </si>
   <si>
     <t>Koblov, Ostrava, CZ0806, okres Ostrava-město</t>
   </si>
   <si>
     <t>452700</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2035,51 +2059,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ89"/>
+  <dimension ref="A1:BQ91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="51.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="51.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="36.7109375" customWidth="1"/>
     <col min="9" max="9" width="2581.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="52.7109375" customWidth="1"/>
     <col min="15" max="15" width="61.7109375" customWidth="1"/>
     <col min="16" max="16" width="128.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -2326,5190 +2350,5305 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107863</v>
+        <v>108471</v>
       </c>
       <c r="B2" s="1">
-        <v>46106</v>
+        <v>46199</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R2" t="s">
+        <v>79</v>
+      </c>
+      <c r="S2" t="s">
+        <v>79</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107657</v>
+        <v>108424</v>
       </c>
       <c r="B3" s="1">
-        <v>46092</v>
+        <v>46191</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="O3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="P3" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X3" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="Y3" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107544</v>
+        <v>107863</v>
       </c>
       <c r="B4" s="1">
-        <v>46083</v>
+        <v>46106</v>
       </c>
       <c r="C4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H4" t="s">
+        <v>85</v>
+      </c>
+      <c r="I4" t="s">
+        <v>96</v>
+      </c>
+      <c r="J4" t="s">
+        <v>97</v>
+      </c>
+      <c r="K4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N4" t="s">
         <v>91</v>
       </c>
-      <c r="D4" t="s">
+      <c r="O4" t="s">
         <v>92</v>
       </c>
-      <c r="H4" t="s">
+      <c r="P4" t="s">
         <v>93</v>
       </c>
-      <c r="I4" t="s">
-[...11 lines deleted...]
-      <c r="M4" t="s">
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>79</v>
+      </c>
+      <c r="S4" t="s">
+        <v>79</v>
+      </c>
+      <c r="T4" t="s">
+        <v>79</v>
+      </c>
+      <c r="X4" t="s">
         <v>98</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Y4" t="s">
         <v>99</v>
-      </c>
-[...22 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107084</v>
+        <v>107657</v>
       </c>
       <c r="B5" s="1">
-        <v>46064</v>
+        <v>46092</v>
       </c>
       <c r="C5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" t="s">
+        <v>84</v>
+      </c>
+      <c r="H5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I5" t="s">
+        <v>100</v>
+      </c>
+      <c r="J5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K5" t="s">
+        <v>102</v>
+      </c>
+      <c r="L5" t="s">
+        <v>89</v>
+      </c>
+      <c r="M5" t="s">
+        <v>90</v>
+      </c>
+      <c r="N5" t="s">
+        <v>91</v>
+      </c>
+      <c r="O5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" t="s">
         <v>104</v>
       </c>
-      <c r="D5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S5" t="s">
+        <v>79</v>
+      </c>
+      <c r="T5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X5" t="s">
         <v>105</v>
       </c>
-      <c r="H5" t="s">
+      <c r="Y5" t="s">
         <v>106</v>
-      </c>
-[...40 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>106782</v>
+        <v>107544</v>
       </c>
       <c r="B6" s="1">
-        <v>46049</v>
+        <v>46083</v>
       </c>
       <c r="C6" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="J6" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="K6" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="L6" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="M6" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="P6" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="Y6" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>106257</v>
+        <v>107084</v>
       </c>
       <c r="B7" s="1">
-        <v>46030</v>
+        <v>46064</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="H7" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="I7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="J7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="K7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="L7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="M7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="N7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="O7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="P7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X7" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="Y7" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>106179</v>
+        <v>106782</v>
       </c>
       <c r="B8" s="1">
-        <v>46028</v>
+        <v>46049</v>
       </c>
       <c r="C8" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="D8" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="H8" t="s">
+        <v>128</v>
+      </c>
+      <c r="I8" t="s">
         <v>129</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="K8" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="L8" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="M8" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="N8" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="O8" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="P8" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X8" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="Y8" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>105393</v>
+        <v>106257</v>
       </c>
       <c r="B9" s="1">
-        <v>45908</v>
+        <v>46030</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H9" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I9" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="J9" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="K9" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="L9" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="M9" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="N9" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X9" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="Y9" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>105384</v>
+        <v>106179</v>
       </c>
       <c r="B10" s="1">
-        <v>45905</v>
+        <v>46028</v>
       </c>
       <c r="C10" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="D10" t="s">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="H10" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="I10" t="s">
+        <v>151</v>
+      </c>
+      <c r="J10" t="s">
+        <v>152</v>
+      </c>
+      <c r="K10" t="s">
+        <v>153</v>
+      </c>
+      <c r="L10" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" t="s">
         <v>155</v>
       </c>
-      <c r="J10" t="s">
+      <c r="N10" t="s">
         <v>156</v>
       </c>
-      <c r="K10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="P10" t="s">
         <v>157</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X10" t="s">
         <v>158</v>
       </c>
       <c r="Y10" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>104955</v>
+        <v>105393</v>
       </c>
       <c r="B11" s="1">
-        <v>45826</v>
+        <v>45908</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="I11" t="s">
         <v>160</v>
       </c>
       <c r="J11" t="s">
         <v>161</v>
       </c>
       <c r="K11" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="L11" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="N11" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="O11" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="P11" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>80</v>
+      </c>
+      <c r="R11" t="s">
+        <v>79</v>
+      </c>
+      <c r="S11" t="s">
+        <v>79</v>
+      </c>
+      <c r="T11" t="s">
+        <v>79</v>
+      </c>
+      <c r="X11" t="s">
         <v>162</v>
       </c>
-      <c r="Q11" t="s">
-[...11 lines deleted...]
-      <c r="X11" t="s">
+      <c r="Y11" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>104924</v>
+        <v>105384</v>
       </c>
       <c r="B12" s="1">
-        <v>45820</v>
+        <v>45905</v>
       </c>
       <c r="C12" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D12" t="s">
+        <v>114</v>
+      </c>
+      <c r="H12" t="s">
+        <v>115</v>
+      </c>
+      <c r="I12" t="s">
+        <v>164</v>
+      </c>
+      <c r="J12" t="s">
+        <v>165</v>
+      </c>
+      <c r="K12" t="s">
         <v>118</v>
       </c>
-      <c r="H12" t="s">
-[...5 lines deleted...]
-      <c r="J12" t="s">
+      <c r="L12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M12" t="s">
+        <v>120</v>
+      </c>
+      <c r="N12" t="s">
+        <v>121</v>
+      </c>
+      <c r="O12" t="s">
+        <v>122</v>
+      </c>
+      <c r="P12" t="s">
         <v>166</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="Q12" t="s">
+        <v>80</v>
+      </c>
+      <c r="R12" t="s">
+        <v>79</v>
+      </c>
+      <c r="S12" t="s">
+        <v>79</v>
+      </c>
+      <c r="T12" t="s">
+        <v>79</v>
+      </c>
+      <c r="X12" t="s">
         <v>167</v>
       </c>
-      <c r="M12" t="s">
-[...5 lines deleted...]
-      <c r="O12" t="s">
+      <c r="Y12" t="s">
         <v>168</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>104872</v>
+        <v>104955</v>
       </c>
       <c r="B13" s="1">
-        <v>45810</v>
+        <v>45826</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I13" t="s">
+        <v>169</v>
+      </c>
+      <c r="J13" t="s">
+        <v>170</v>
+      </c>
+      <c r="K13" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" t="s">
+        <v>109</v>
+      </c>
+      <c r="P13" t="s">
         <v>171</v>
       </c>
-      <c r="J13" t="s">
+      <c r="Q13" t="s">
+        <v>80</v>
+      </c>
+      <c r="R13" t="s">
+        <v>79</v>
+      </c>
+      <c r="S13" t="s">
+        <v>79</v>
+      </c>
+      <c r="T13" t="s">
+        <v>79</v>
+      </c>
+      <c r="X13" t="s">
         <v>172</v>
       </c>
-      <c r="K13" t="s">
-[...14 lines deleted...]
-      <c r="P13" t="s">
+      <c r="Y13" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>104757</v>
+        <v>104924</v>
       </c>
       <c r="B14" s="1">
-        <v>45786</v>
+        <v>45820</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="D14" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="H14" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="I14" t="s">
+        <v>174</v>
+      </c>
+      <c r="J14" t="s">
+        <v>175</v>
+      </c>
+      <c r="K14" t="s">
+        <v>131</v>
+      </c>
+      <c r="L14" t="s">
         <v>176</v>
       </c>
-      <c r="J14" t="s">
+      <c r="M14" t="s">
+        <v>133</v>
+      </c>
+      <c r="N14" t="s">
+        <v>134</v>
+      </c>
+      <c r="O14" t="s">
         <v>177</v>
       </c>
-      <c r="K14" t="s">
-[...2 lines deleted...]
-      <c r="L14" t="s">
+      <c r="Q14" t="s">
+        <v>79</v>
+      </c>
+      <c r="R14" t="s">
+        <v>79</v>
+      </c>
+      <c r="S14" t="s">
+        <v>79</v>
+      </c>
+      <c r="T14" t="s">
+        <v>79</v>
+      </c>
+      <c r="X14" t="s">
         <v>178</v>
       </c>
-      <c r="M14" t="s">
-[...5 lines deleted...]
-      <c r="O14" t="s">
+      <c r="Y14" t="s">
         <v>179</v>
-      </c>
-[...22 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>104715</v>
+        <v>104872</v>
       </c>
       <c r="B15" s="1">
-        <v>45777</v>
+        <v>45810</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I15" t="s">
+        <v>180</v>
+      </c>
+      <c r="J15" t="s">
+        <v>181</v>
+      </c>
+      <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" t="s">
+        <v>76</v>
+      </c>
+      <c r="N15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O15" t="s">
+        <v>145</v>
+      </c>
+      <c r="P15" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>80</v>
+      </c>
+      <c r="R15" t="s">
+        <v>79</v>
+      </c>
+      <c r="S15" t="s">
+        <v>79</v>
+      </c>
+      <c r="T15" t="s">
+        <v>79</v>
+      </c>
+      <c r="X15" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y15" t="s">
         <v>184</v>
-      </c>
-[...37 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>104699</v>
+        <v>104757</v>
       </c>
       <c r="B16" s="1">
-        <v>45776</v>
+        <v>45786</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I16" t="s">
+        <v>185</v>
+      </c>
+      <c r="J16" t="s">
+        <v>186</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" t="s">
+        <v>187</v>
+      </c>
+      <c r="M16" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" t="s">
+        <v>77</v>
+      </c>
+      <c r="O16" t="s">
+        <v>78</v>
+      </c>
+      <c r="P16" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>80</v>
+      </c>
+      <c r="R16" t="s">
+        <v>80</v>
+      </c>
+      <c r="S16" t="s">
+        <v>79</v>
+      </c>
+      <c r="T16" t="s">
+        <v>79</v>
+      </c>
+      <c r="U16" t="s">
         <v>189</v>
       </c>
-      <c r="J16" t="s">
+      <c r="X16" t="s">
         <v>190</v>
       </c>
-      <c r="K16" t="s">
-[...11 lines deleted...]
-      <c r="O16" t="s">
+      <c r="Y16" t="s">
         <v>191</v>
-      </c>
-[...22 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
-        <v>104606</v>
+        <v>104715</v>
       </c>
       <c r="B17" s="1">
-        <v>45757</v>
+        <v>45777</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
+        <v>192</v>
+      </c>
+      <c r="J17" t="s">
+        <v>193</v>
+      </c>
+      <c r="K17" t="s">
+        <v>74</v>
+      </c>
+      <c r="L17" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" t="s">
+        <v>76</v>
+      </c>
+      <c r="N17" t="s">
+        <v>77</v>
+      </c>
+      <c r="O17" t="s">
+        <v>145</v>
+      </c>
+      <c r="P17" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>80</v>
+      </c>
+      <c r="R17" t="s">
+        <v>79</v>
+      </c>
+      <c r="S17" t="s">
+        <v>79</v>
+      </c>
+      <c r="T17" t="s">
+        <v>80</v>
+      </c>
+      <c r="X17" t="s">
+        <v>195</v>
+      </c>
+      <c r="Y17" t="s">
         <v>196</v>
-      </c>
-[...37 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18">
-        <v>104572</v>
+        <v>104699</v>
       </c>
       <c r="B18" s="1">
-        <v>45755</v>
+        <v>45776</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="I18" t="s">
-        <v>130</v>
+        <v>197</v>
       </c>
       <c r="J18" t="s">
+        <v>198</v>
+      </c>
+      <c r="K18" t="s">
+        <v>74</v>
+      </c>
+      <c r="L18" t="s">
+        <v>187</v>
+      </c>
+      <c r="M18" t="s">
+        <v>76</v>
+      </c>
+      <c r="N18" t="s">
+        <v>77</v>
+      </c>
+      <c r="O18" t="s">
+        <v>199</v>
+      </c>
+      <c r="P18" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>80</v>
+      </c>
+      <c r="R18" t="s">
+        <v>80</v>
+      </c>
+      <c r="S18" t="s">
+        <v>79</v>
+      </c>
+      <c r="T18" t="s">
+        <v>79</v>
+      </c>
+      <c r="U18" t="s">
         <v>201</v>
       </c>
-      <c r="K18" t="s">
-[...14 lines deleted...]
-      <c r="P18" t="s">
+      <c r="X18" t="s">
         <v>202</v>
       </c>
-      <c r="Q18" t="s">
-[...11 lines deleted...]
-      <c r="X18" t="s">
+      <c r="Y18" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
-        <v>104456</v>
+        <v>104606</v>
       </c>
       <c r="B19" s="1">
-        <v>45742</v>
+        <v>45757</v>
       </c>
       <c r="C19" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="H19" t="s">
+        <v>71</v>
+      </c>
+      <c r="I19" t="s">
+        <v>204</v>
+      </c>
+      <c r="J19" t="s">
         <v>205</v>
       </c>
-      <c r="I19" t="s">
+      <c r="K19" t="s">
+        <v>74</v>
+      </c>
+      <c r="L19" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" t="s">
+        <v>76</v>
+      </c>
+      <c r="N19" t="s">
+        <v>77</v>
+      </c>
+      <c r="O19" t="s">
+        <v>145</v>
+      </c>
+      <c r="P19" t="s">
         <v>206</v>
       </c>
-      <c r="J19" t="s">
+      <c r="Q19" t="s">
+        <v>80</v>
+      </c>
+      <c r="R19" t="s">
+        <v>79</v>
+      </c>
+      <c r="S19" t="s">
+        <v>79</v>
+      </c>
+      <c r="T19" t="s">
+        <v>79</v>
+      </c>
+      <c r="X19" t="s">
         <v>207</v>
       </c>
-      <c r="K19" t="s">
+      <c r="Y19" t="s">
         <v>208</v>
-      </c>
-[...31 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
-        <v>104396</v>
+        <v>104572</v>
       </c>
       <c r="B20" s="1">
-        <v>45734</v>
+        <v>45755</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="I20" t="s">
+        <v>139</v>
+      </c>
+      <c r="J20" t="s">
+        <v>209</v>
+      </c>
+      <c r="K20" t="s">
+        <v>141</v>
+      </c>
+      <c r="L20" t="s">
+        <v>142</v>
+      </c>
+      <c r="M20" t="s">
+        <v>143</v>
+      </c>
+      <c r="N20" t="s">
+        <v>144</v>
+      </c>
+      <c r="O20" t="s">
+        <v>145</v>
+      </c>
+      <c r="P20" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>80</v>
+      </c>
+      <c r="R20" t="s">
+        <v>79</v>
+      </c>
+      <c r="S20" t="s">
+        <v>79</v>
+      </c>
+      <c r="T20" t="s">
+        <v>79</v>
+      </c>
+      <c r="X20" t="s">
         <v>211</v>
       </c>
-      <c r="J20" t="s">
+      <c r="Y20" t="s">
         <v>212</v>
-      </c>
-[...34 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
-        <v>104332</v>
+        <v>104456</v>
       </c>
       <c r="B21" s="1">
-        <v>45728</v>
+        <v>45742</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>213</v>
       </c>
       <c r="I21" t="s">
+        <v>214</v>
+      </c>
+      <c r="J21" t="s">
+        <v>215</v>
+      </c>
+      <c r="K21" t="s">
         <v>216</v>
       </c>
-      <c r="J21" t="s">
+      <c r="L21" t="s">
+        <v>176</v>
+      </c>
+      <c r="M21" t="s">
+        <v>133</v>
+      </c>
+      <c r="N21" t="s">
+        <v>134</v>
+      </c>
+      <c r="O21" t="s">
+        <v>135</v>
+      </c>
+      <c r="P21" t="s">
         <v>217</v>
       </c>
-      <c r="K21" t="s">
-[...14 lines deleted...]
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>79</v>
+      </c>
+      <c r="S21" t="s">
+        <v>79</v>
+      </c>
+      <c r="T21" t="s">
+        <v>79</v>
+      </c>
+      <c r="X21" t="s">
+        <v>214</v>
+      </c>
+      <c r="Y21" t="s">
         <v>218</v>
-      </c>
-[...22 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22">
-        <v>104282</v>
+        <v>104396</v>
       </c>
       <c r="B22" s="1">
-        <v>45722</v>
+        <v>45734</v>
       </c>
       <c r="C22" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
         <v>71</v>
       </c>
       <c r="I22" t="s">
+        <v>219</v>
+      </c>
+      <c r="J22" t="s">
+        <v>220</v>
+      </c>
+      <c r="K22" t="s">
+        <v>74</v>
+      </c>
+      <c r="L22" t="s">
+        <v>187</v>
+      </c>
+      <c r="M22" t="s">
+        <v>76</v>
+      </c>
+      <c r="N22" t="s">
+        <v>77</v>
+      </c>
+      <c r="O22" t="s">
+        <v>122</v>
+      </c>
+      <c r="P22" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>80</v>
+      </c>
+      <c r="R22" t="s">
+        <v>79</v>
+      </c>
+      <c r="S22" t="s">
+        <v>79</v>
+      </c>
+      <c r="T22" t="s">
+        <v>79</v>
+      </c>
+      <c r="X22" t="s">
+        <v>222</v>
+      </c>
+      <c r="Y22" t="s">
         <v>223</v>
-      </c>
-[...37 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23">
-        <v>104284</v>
+        <v>104332</v>
       </c>
       <c r="B23" s="1">
-        <v>45722</v>
+        <v>45728</v>
       </c>
       <c r="C23" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H23" t="s">
         <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="J23" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K23" t="s">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="L23" t="s">
-        <v>225</v>
+        <v>187</v>
       </c>
       <c r="M23" t="s">
-        <v>232</v>
+        <v>76</v>
       </c>
       <c r="N23" t="s">
-        <v>147</v>
+        <v>77</v>
       </c>
       <c r="O23" t="s">
-        <v>233</v>
+        <v>92</v>
       </c>
       <c r="P23" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T23" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="U23" t="s">
+        <v>227</v>
+      </c>
+      <c r="V23" t="s">
+        <v>228</v>
       </c>
       <c r="X23" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="Y23" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
-        <v>102916</v>
+        <v>104284</v>
       </c>
       <c r="B24" s="1">
-        <v>45608</v>
+        <v>45722</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="I24" t="s">
+        <v>231</v>
+      </c>
+      <c r="J24" t="s">
+        <v>232</v>
+      </c>
+      <c r="K24" t="s">
+        <v>153</v>
+      </c>
+      <c r="L24" t="s">
+        <v>233</v>
+      </c>
+      <c r="M24" t="s">
+        <v>234</v>
+      </c>
+      <c r="N24" t="s">
+        <v>156</v>
+      </c>
+      <c r="O24" t="s">
+        <v>235</v>
+      </c>
+      <c r="P24" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>80</v>
+      </c>
+      <c r="R24" t="s">
+        <v>79</v>
+      </c>
+      <c r="S24" t="s">
+        <v>79</v>
+      </c>
+      <c r="T24" t="s">
+        <v>79</v>
+      </c>
+      <c r="X24" t="s">
         <v>237</v>
       </c>
-      <c r="J24" t="s">
+      <c r="Y24" t="s">
         <v>238</v>
-      </c>
-[...34 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25">
-        <v>102801</v>
+        <v>104282</v>
       </c>
       <c r="B25" s="1">
-        <v>45582</v>
+        <v>45722</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="H25" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="I25" t="s">
+        <v>239</v>
+      </c>
+      <c r="J25" t="s">
+        <v>232</v>
+      </c>
+      <c r="K25" t="s">
+        <v>153</v>
+      </c>
+      <c r="L25" t="s">
+        <v>233</v>
+      </c>
+      <c r="M25" t="s">
+        <v>240</v>
+      </c>
+      <c r="N25" t="s">
+        <v>156</v>
+      </c>
+      <c r="O25" t="s">
+        <v>241</v>
+      </c>
+      <c r="P25" t="s">
         <v>242</v>
       </c>
-      <c r="J25" t="s">
+      <c r="Q25" t="s">
+        <v>80</v>
+      </c>
+      <c r="R25" t="s">
+        <v>79</v>
+      </c>
+      <c r="S25" t="s">
+        <v>79</v>
+      </c>
+      <c r="T25" t="s">
+        <v>79</v>
+      </c>
+      <c r="X25" t="s">
         <v>243</v>
       </c>
-      <c r="K25" t="s">
-[...14 lines deleted...]
-      <c r="P25" t="s">
+      <c r="Y25" t="s">
         <v>244</v>
-      </c>
-[...16 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26">
-        <v>102784</v>
+        <v>102916</v>
       </c>
       <c r="B26" s="1">
-        <v>45579</v>
+        <v>45608</v>
       </c>
       <c r="C26" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="I26" t="s">
+        <v>245</v>
+      </c>
+      <c r="J26" t="s">
+        <v>246</v>
+      </c>
+      <c r="K26" t="s">
+        <v>74</v>
+      </c>
+      <c r="L26" t="s">
+        <v>75</v>
+      </c>
+      <c r="M26" t="s">
+        <v>76</v>
+      </c>
+      <c r="N26" t="s">
+        <v>77</v>
+      </c>
+      <c r="O26" t="s">
+        <v>145</v>
+      </c>
+      <c r="P26" t="s">
         <v>247</v>
       </c>
-      <c r="J26" t="s">
+      <c r="Q26" t="s">
+        <v>80</v>
+      </c>
+      <c r="R26" t="s">
+        <v>79</v>
+      </c>
+      <c r="S26" t="s">
+        <v>79</v>
+      </c>
+      <c r="T26" t="s">
+        <v>80</v>
+      </c>
+      <c r="X26" t="s">
         <v>248</v>
       </c>
-      <c r="K26" t="s">
-[...14 lines deleted...]
-      <c r="P26" t="s">
+      <c r="Y26" t="s">
         <v>249</v>
-      </c>
-[...16 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="27" spans="1:36">
       <c r="A27">
-        <v>102632</v>
+        <v>102801</v>
       </c>
       <c r="B27" s="1">
-        <v>45560</v>
+        <v>45582</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="I27" t="s">
+        <v>250</v>
+      </c>
+      <c r="J27" t="s">
+        <v>251</v>
+      </c>
+      <c r="K27" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" t="s">
+        <v>75</v>
+      </c>
+      <c r="M27" t="s">
+        <v>76</v>
+      </c>
+      <c r="N27" t="s">
+        <v>77</v>
+      </c>
+      <c r="O27" t="s">
+        <v>145</v>
+      </c>
+      <c r="P27" t="s">
         <v>252</v>
       </c>
-      <c r="J27" t="s">
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>79</v>
+      </c>
+      <c r="S27" t="s">
+        <v>79</v>
+      </c>
+      <c r="T27" t="s">
+        <v>80</v>
+      </c>
+      <c r="X27" t="s">
         <v>253</v>
       </c>
-      <c r="K27" t="s">
-[...14 lines deleted...]
-      <c r="P27" t="s">
+      <c r="Y27" t="s">
         <v>254</v>
-      </c>
-[...40 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
-        <v>102478</v>
+        <v>102784</v>
       </c>
       <c r="B28" s="1">
-        <v>45530</v>
+        <v>45579</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I28" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="J28" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="K28" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="L28" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="M28" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="N28" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="O28" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="P28" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S28" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T28" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X28" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="Y28" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29">
-        <v>102361</v>
+        <v>102632</v>
       </c>
       <c r="B29" s="1">
-        <v>45511</v>
+        <v>45560</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="H29" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="I29" t="s">
+        <v>260</v>
+      </c>
+      <c r="J29" t="s">
+        <v>261</v>
+      </c>
+      <c r="K29" t="s">
+        <v>153</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
+      </c>
+      <c r="M29" t="s">
+        <v>155</v>
+      </c>
+      <c r="N29" t="s">
+        <v>156</v>
+      </c>
+      <c r="O29" t="s">
+        <v>241</v>
+      </c>
+      <c r="P29" t="s">
+        <v>262</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>80</v>
+      </c>
+      <c r="R29" t="s">
+        <v>79</v>
+      </c>
+      <c r="S29" t="s">
+        <v>79</v>
+      </c>
+      <c r="T29" t="s">
+        <v>79</v>
+      </c>
+      <c r="X29" t="s">
+        <v>258</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>263</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>264</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB29" t="s">
         <v>266</v>
       </c>
-      <c r="J29" t="s">
+      <c r="AC29" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ29" t="s">
         <v>267</v>
-      </c>
-[...34 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30">
-        <v>102360</v>
+        <v>102478</v>
       </c>
       <c r="B30" s="1">
-        <v>45511</v>
+        <v>45530</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="I30" t="s">
+        <v>268</v>
+      </c>
+      <c r="J30" t="s">
+        <v>269</v>
+      </c>
+      <c r="K30" t="s">
+        <v>141</v>
+      </c>
+      <c r="L30" t="s">
+        <v>142</v>
+      </c>
+      <c r="M30" t="s">
+        <v>143</v>
+      </c>
+      <c r="N30" t="s">
+        <v>144</v>
+      </c>
+      <c r="O30" t="s">
+        <v>270</v>
+      </c>
+      <c r="P30" t="s">
         <v>271</v>
       </c>
-      <c r="J30" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T30" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="V30" t="s">
+        <v>79</v>
+      </c>
+      <c r="X30" t="s">
         <v>272</v>
       </c>
-      <c r="X30" t="s">
+      <c r="Y30" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31">
-        <v>102350</v>
+        <v>102361</v>
       </c>
       <c r="B31" s="1">
-        <v>45509</v>
+        <v>45511</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
+        <v>71</v>
+      </c>
+      <c r="I31" t="s">
+        <v>274</v>
+      </c>
+      <c r="J31" t="s">
+        <v>275</v>
+      </c>
+      <c r="K31" t="s">
+        <v>74</v>
+      </c>
+      <c r="L31" t="s">
+        <v>75</v>
+      </c>
+      <c r="M31" t="s">
+        <v>76</v>
+      </c>
+      <c r="N31" t="s">
+        <v>77</v>
+      </c>
+      <c r="O31" t="s">
         <v>92</v>
       </c>
-      <c r="H31" t="s">
-[...5 lines deleted...]
-      <c r="J31" t="s">
+      <c r="P31" t="s">
         <v>276</v>
       </c>
-      <c r="K31" t="s">
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>79</v>
+      </c>
+      <c r="S31" t="s">
+        <v>79</v>
+      </c>
+      <c r="T31" t="s">
+        <v>79</v>
+      </c>
+      <c r="X31" t="s">
         <v>277</v>
       </c>
-      <c r="L31" t="s">
+      <c r="Y31" t="s">
         <v>278</v>
-      </c>
-[...28 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32">
-        <v>102203</v>
+        <v>102360</v>
       </c>
       <c r="B32" s="1">
-        <v>45482</v>
+        <v>45511</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="H32" t="s">
-        <v>284</v>
+        <v>71</v>
       </c>
       <c r="I32" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="J32" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="K32" t="s">
-        <v>287</v>
+        <v>74</v>
       </c>
       <c r="L32" t="s">
-        <v>288</v>
+        <v>75</v>
       </c>
       <c r="M32" t="s">
-        <v>289</v>
+        <v>76</v>
       </c>
       <c r="N32" t="s">
-        <v>290</v>
+        <v>77</v>
       </c>
       <c r="O32" t="s">
-        <v>291</v>
+        <v>199</v>
       </c>
       <c r="P32" t="s">
-        <v>292</v>
+        <v>200</v>
       </c>
       <c r="Q32" t="s">
         <v>80</v>
       </c>
       <c r="R32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T32" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="U32" t="s">
+        <v>201</v>
+      </c>
+      <c r="V32" t="s">
+        <v>280</v>
       </c>
       <c r="X32" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="Y32" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
     </row>
     <row r="33" spans="1:69">
       <c r="A33">
-        <v>102136</v>
+        <v>102350</v>
       </c>
       <c r="B33" s="1">
-        <v>45469</v>
+        <v>45509</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H33" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I33" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="J33" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="K33" t="s">
-        <v>96</v>
+        <v>285</v>
       </c>
       <c r="L33" t="s">
-        <v>97</v>
+        <v>286</v>
       </c>
       <c r="M33" t="s">
-        <v>98</v>
+        <v>287</v>
       </c>
       <c r="N33" t="s">
-        <v>99</v>
+        <v>288</v>
       </c>
       <c r="O33" t="s">
-        <v>136</v>
+        <v>270</v>
       </c>
       <c r="P33" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="Q33" t="s">
         <v>80</v>
       </c>
       <c r="R33" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T33" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>79</v>
       </c>
       <c r="X33" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="Y33" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
     </row>
     <row r="34" spans="1:69">
       <c r="A34">
-        <v>101745</v>
+        <v>102203</v>
       </c>
       <c r="B34" s="1">
-        <v>45408</v>
+        <v>45482</v>
       </c>
       <c r="C34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" t="s">
+        <v>84</v>
+      </c>
+      <c r="H34" t="s">
+        <v>292</v>
+      </c>
+      <c r="I34" t="s">
+        <v>293</v>
+      </c>
+      <c r="J34" t="s">
+        <v>294</v>
+      </c>
+      <c r="K34" t="s">
+        <v>295</v>
+      </c>
+      <c r="L34" t="s">
+        <v>296</v>
+      </c>
+      <c r="M34" t="s">
+        <v>297</v>
+      </c>
+      <c r="N34" t="s">
+        <v>298</v>
+      </c>
+      <c r="O34" t="s">
+        <v>299</v>
+      </c>
+      <c r="P34" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>79</v>
+      </c>
+      <c r="S34" t="s">
+        <v>79</v>
+      </c>
+      <c r="T34" t="s">
+        <v>79</v>
+      </c>
+      <c r="X34" t="s">
         <v>301</v>
       </c>
-      <c r="D34" t="s">
+      <c r="Y34" t="s">
         <v>302</v>
-      </c>
-[...40 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="35" spans="1:69">
       <c r="A35">
-        <v>101406</v>
+        <v>102136</v>
       </c>
       <c r="B35" s="1">
-        <v>45352</v>
+        <v>45469</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I35" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="J35" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="K35" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L35" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M35" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N35" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="O35" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="P35" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T35" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="V35" t="s">
+        <v>306</v>
       </c>
       <c r="X35" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="Y35" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
     </row>
     <row r="36" spans="1:69">
       <c r="A36">
-        <v>100864</v>
+        <v>101745</v>
       </c>
       <c r="B36" s="1">
-        <v>45322</v>
+        <v>45408</v>
       </c>
       <c r="C36" t="s">
-        <v>117</v>
+        <v>309</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>310</v>
       </c>
       <c r="H36" t="s">
-        <v>106</v>
+        <v>311</v>
       </c>
       <c r="I36" t="s">
+        <v>312</v>
+      </c>
+      <c r="J36" t="s">
+        <v>313</v>
+      </c>
+      <c r="K36" t="s">
+        <v>314</v>
+      </c>
+      <c r="L36" t="s">
+        <v>315</v>
+      </c>
+      <c r="M36" t="s">
+        <v>316</v>
+      </c>
+      <c r="N36" t="s">
+        <v>288</v>
+      </c>
+      <c r="O36" t="s">
         <v>317</v>
       </c>
-      <c r="J36" t="s">
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>80</v>
+      </c>
+      <c r="S36" t="s">
+        <v>79</v>
+      </c>
+      <c r="T36" t="s">
+        <v>79</v>
+      </c>
+      <c r="X36" t="s">
         <v>318</v>
       </c>
-      <c r="K36" t="s">
+      <c r="Y36" t="s">
         <v>319</v>
-      </c>
-[...31 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="37" spans="1:69">
       <c r="A37">
-        <v>100376</v>
+        <v>101406</v>
       </c>
       <c r="B37" s="1">
-        <v>45280</v>
+        <v>45352</v>
       </c>
       <c r="C37" t="s">
-        <v>301</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>302</v>
+        <v>70</v>
       </c>
       <c r="H37" t="s">
-        <v>303</v>
+        <v>71</v>
       </c>
       <c r="I37" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="J37" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="K37" t="s">
-        <v>306</v>
+        <v>74</v>
       </c>
       <c r="L37" t="s">
-        <v>307</v>
+        <v>75</v>
       </c>
       <c r="M37" t="s">
-        <v>327</v>
+        <v>76</v>
       </c>
       <c r="N37" t="s">
-        <v>280</v>
+        <v>77</v>
       </c>
       <c r="O37" t="s">
-        <v>136</v>
+        <v>199</v>
+      </c>
+      <c r="P37" t="s">
+        <v>322</v>
       </c>
       <c r="Q37" t="s">
         <v>80</v>
       </c>
       <c r="R37" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X37" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="Y37" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="38" spans="1:69">
       <c r="A38">
-        <v>100042</v>
+        <v>100864</v>
       </c>
       <c r="B38" s="1">
-        <v>45237</v>
+        <v>45322</v>
       </c>
       <c r="C38" t="s">
-        <v>301</v>
+        <v>126</v>
       </c>
       <c r="D38" t="s">
-        <v>302</v>
+        <v>127</v>
       </c>
       <c r="H38" t="s">
-        <v>303</v>
+        <v>115</v>
       </c>
       <c r="I38" t="s">
+        <v>325</v>
+      </c>
+      <c r="J38" t="s">
+        <v>326</v>
+      </c>
+      <c r="K38" t="s">
+        <v>327</v>
+      </c>
+      <c r="L38" t="s">
+        <v>328</v>
+      </c>
+      <c r="M38" t="s">
         <v>329</v>
       </c>
-      <c r="J38" t="s">
+      <c r="N38" t="s">
         <v>330</v>
       </c>
-      <c r="K38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O38" t="s">
-        <v>309</v>
+        <v>317</v>
+      </c>
+      <c r="P38" t="s">
+        <v>331</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S38" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T38" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X38" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="Y38" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:69">
       <c r="A39">
-        <v>99993</v>
+        <v>100376</v>
       </c>
       <c r="B39" s="1">
-        <v>45230</v>
+        <v>45280</v>
       </c>
       <c r="C39" t="s">
-        <v>69</v>
+        <v>309</v>
       </c>
       <c r="D39" t="s">
-        <v>70</v>
+        <v>310</v>
       </c>
       <c r="H39" t="s">
-        <v>129</v>
+        <v>311</v>
       </c>
       <c r="I39" t="s">
         <v>333</v>
       </c>
       <c r="J39" t="s">
         <v>334</v>
       </c>
       <c r="K39" t="s">
-        <v>132</v>
+        <v>314</v>
       </c>
       <c r="L39" t="s">
-        <v>133</v>
+        <v>315</v>
       </c>
       <c r="M39" t="s">
-        <v>134</v>
+        <v>335</v>
       </c>
       <c r="N39" t="s">
-        <v>135</v>
+        <v>288</v>
       </c>
       <c r="O39" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>145</v>
       </c>
       <c r="Q39" t="s">
         <v>80</v>
       </c>
       <c r="R39" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S39" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T39" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X39" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y39" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40">
-        <v>99989</v>
+        <v>100042</v>
       </c>
       <c r="B40" s="1">
-        <v>45229</v>
+        <v>45237</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>309</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>310</v>
       </c>
       <c r="H40" t="s">
-        <v>129</v>
+        <v>311</v>
       </c>
       <c r="I40" t="s">
+        <v>337</v>
+      </c>
+      <c r="J40" t="s">
         <v>338</v>
       </c>
-      <c r="J40" t="s">
+      <c r="K40" t="s">
+        <v>314</v>
+      </c>
+      <c r="L40" t="s">
+        <v>315</v>
+      </c>
+      <c r="M40" t="s">
+        <v>316</v>
+      </c>
+      <c r="N40" t="s">
+        <v>288</v>
+      </c>
+      <c r="O40" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>80</v>
+      </c>
+      <c r="S40" t="s">
+        <v>79</v>
+      </c>
+      <c r="T40" t="s">
+        <v>79</v>
+      </c>
+      <c r="X40" t="s">
         <v>339</v>
       </c>
-      <c r="K40" t="s">
-[...14 lines deleted...]
-      <c r="P40" t="s">
+      <c r="Y40" t="s">
         <v>340</v>
-      </c>
-[...16 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="41" spans="1:69">
       <c r="A41">
-        <v>99551</v>
+        <v>99993</v>
       </c>
       <c r="B41" s="1">
-        <v>45174</v>
+        <v>45230</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H41" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I41" t="s">
+        <v>341</v>
+      </c>
+      <c r="J41" t="s">
+        <v>342</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" t="s">
+        <v>142</v>
+      </c>
+      <c r="M41" t="s">
+        <v>143</v>
+      </c>
+      <c r="N41" t="s">
+        <v>144</v>
+      </c>
+      <c r="O41" t="s">
+        <v>92</v>
+      </c>
+      <c r="P41" t="s">
         <v>343</v>
       </c>
-      <c r="J41" t="s">
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>79</v>
+      </c>
+      <c r="S41" t="s">
+        <v>79</v>
+      </c>
+      <c r="T41" t="s">
+        <v>79</v>
+      </c>
+      <c r="X41" t="s">
         <v>344</v>
       </c>
-      <c r="K41" t="s">
-[...11 lines deleted...]
-      <c r="O41" t="s">
+      <c r="Y41" t="s">
         <v>345</v>
-      </c>
-[...19 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="42" spans="1:69">
       <c r="A42">
-        <v>99547</v>
+        <v>99989</v>
       </c>
       <c r="B42" s="1">
-        <v>45173</v>
+        <v>45229</v>
       </c>
       <c r="C42" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="H42" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I42" t="s">
+        <v>346</v>
+      </c>
+      <c r="J42" t="s">
+        <v>347</v>
+      </c>
+      <c r="K42" t="s">
+        <v>153</v>
+      </c>
+      <c r="L42" t="s">
+        <v>154</v>
+      </c>
+      <c r="M42" t="s">
+        <v>155</v>
+      </c>
+      <c r="N42" t="s">
+        <v>156</v>
+      </c>
+      <c r="O42" t="s">
+        <v>145</v>
+      </c>
+      <c r="P42" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>79</v>
+      </c>
+      <c r="S42" t="s">
+        <v>79</v>
+      </c>
+      <c r="T42" t="s">
+        <v>79</v>
+      </c>
+      <c r="X42" t="s">
         <v>349</v>
       </c>
-      <c r="J42" t="s">
+      <c r="Y42" t="s">
         <v>350</v>
-      </c>
-[...118 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="43" spans="1:69">
       <c r="A43">
-        <v>97758</v>
+        <v>99551</v>
       </c>
       <c r="B43" s="1">
-        <v>45034</v>
+        <v>45174</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H43" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I43" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="J43" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="K43" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="L43" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="M43" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="N43" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="O43" t="s">
-        <v>136</v>
+        <v>353</v>
       </c>
       <c r="P43" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="Q43" t="s">
         <v>80</v>
       </c>
       <c r="R43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T43" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X43" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="Y43" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
     </row>
     <row r="44" spans="1:69">
       <c r="A44">
-        <v>97745</v>
+        <v>99547</v>
       </c>
       <c r="B44" s="1">
-        <v>45029</v>
+        <v>45173</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D44" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H44" t="s">
-        <v>284</v>
+        <v>138</v>
       </c>
       <c r="I44" t="s">
-        <v>285</v>
+        <v>357</v>
       </c>
       <c r="J44" t="s">
+        <v>358</v>
+      </c>
+      <c r="K44" t="s">
+        <v>141</v>
+      </c>
+      <c r="L44" t="s">
+        <v>142</v>
+      </c>
+      <c r="M44" t="s">
+        <v>143</v>
+      </c>
+      <c r="N44" t="s">
+        <v>144</v>
+      </c>
+      <c r="O44" t="s">
+        <v>359</v>
+      </c>
+      <c r="P44" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>79</v>
+      </c>
+      <c r="S44" t="s">
+        <v>79</v>
+      </c>
+      <c r="T44" t="s">
+        <v>79</v>
+      </c>
+      <c r="X44" t="s">
+        <v>361</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>362</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>363</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>361</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>364</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>365</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>361</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>366</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>367</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>368</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>369</v>
+      </c>
+      <c r="BH44" t="s">
         <v>370</v>
       </c>
-      <c r="K44" t="s">
-[...5 lines deleted...]
-      <c r="M44" t="s">
+      <c r="BI44" t="s">
         <v>371</v>
       </c>
-      <c r="N44" t="s">
+      <c r="BJ44" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BL44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BM44" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ44" t="s">
         <v>372</v>
-      </c>
-[...22 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:69">
       <c r="A45">
-        <v>97118</v>
+        <v>97758</v>
       </c>
       <c r="B45" s="1">
-        <v>44854</v>
+        <v>45034</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H45" t="s">
+        <v>138</v>
+      </c>
+      <c r="I45" t="s">
+        <v>373</v>
+      </c>
+      <c r="J45" t="s">
+        <v>374</v>
+      </c>
+      <c r="K45" t="s">
+        <v>141</v>
+      </c>
+      <c r="L45" t="s">
+        <v>142</v>
+      </c>
+      <c r="M45" t="s">
+        <v>143</v>
+      </c>
+      <c r="N45" t="s">
+        <v>144</v>
+      </c>
+      <c r="O45" t="s">
+        <v>145</v>
+      </c>
+      <c r="P45" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>79</v>
+      </c>
+      <c r="S45" t="s">
+        <v>79</v>
+      </c>
+      <c r="T45" t="s">
+        <v>79</v>
+      </c>
+      <c r="X45" t="s">
         <v>376</v>
       </c>
-      <c r="I45" t="s">
+      <c r="Y45" t="s">
         <v>377</v>
-      </c>
-[...37 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="46" spans="1:69">
       <c r="A46">
-        <v>96978</v>
+        <v>97745</v>
       </c>
       <c r="B46" s="1">
-        <v>44825</v>
+        <v>45029</v>
       </c>
       <c r="C46" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H46" t="s">
-        <v>376</v>
+        <v>292</v>
       </c>
       <c r="I46" t="s">
+        <v>293</v>
+      </c>
+      <c r="J46" t="s">
+        <v>378</v>
+      </c>
+      <c r="K46" t="s">
+        <v>295</v>
+      </c>
+      <c r="L46" t="s">
+        <v>89</v>
+      </c>
+      <c r="M46" t="s">
+        <v>379</v>
+      </c>
+      <c r="N46" t="s">
+        <v>380</v>
+      </c>
+      <c r="O46" t="s">
+        <v>299</v>
+      </c>
+      <c r="P46" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>79</v>
+      </c>
+      <c r="S46" t="s">
+        <v>79</v>
+      </c>
+      <c r="T46" t="s">
+        <v>79</v>
+      </c>
+      <c r="X46" t="s">
         <v>382</v>
       </c>
-      <c r="J46" t="s">
+      <c r="Y46" t="s">
         <v>383</v>
-      </c>
-[...34 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="47" spans="1:69">
       <c r="A47">
-        <v>96729</v>
+        <v>97118</v>
       </c>
       <c r="B47" s="1">
-        <v>44756</v>
+        <v>44854</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D47" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H47" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
       <c r="I47" t="s">
+        <v>385</v>
+      </c>
+      <c r="J47" t="s">
+        <v>386</v>
+      </c>
+      <c r="K47" t="s">
+        <v>141</v>
+      </c>
+      <c r="L47" t="s">
+        <v>142</v>
+      </c>
+      <c r="M47" t="s">
+        <v>143</v>
+      </c>
+      <c r="N47" t="s">
+        <v>144</v>
+      </c>
+      <c r="O47" t="s">
+        <v>145</v>
+      </c>
+      <c r="P47" t="s">
         <v>387</v>
       </c>
-      <c r="J47" t="s">
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>79</v>
+      </c>
+      <c r="S47" t="s">
+        <v>79</v>
+      </c>
+      <c r="T47" t="s">
+        <v>79</v>
+      </c>
+      <c r="X47" t="s">
         <v>388</v>
       </c>
-      <c r="K47" t="s">
-[...8 lines deleted...]
-      <c r="N47" t="s">
+      <c r="Y47" t="s">
         <v>389</v>
-      </c>
-[...22 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="48" spans="1:69">
       <c r="A48">
-        <v>96697</v>
+        <v>96978</v>
       </c>
       <c r="B48" s="1">
-        <v>44742</v>
+        <v>44825</v>
       </c>
       <c r="C48" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D48" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H48" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
       <c r="I48" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="J48" t="s">
+        <v>391</v>
+      </c>
+      <c r="K48" t="s">
+        <v>141</v>
+      </c>
+      <c r="L48" t="s">
+        <v>142</v>
+      </c>
+      <c r="M48" t="s">
+        <v>143</v>
+      </c>
+      <c r="N48" t="s">
+        <v>144</v>
+      </c>
+      <c r="O48" t="s">
+        <v>353</v>
+      </c>
+      <c r="P48" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>79</v>
+      </c>
+      <c r="S48" t="s">
+        <v>79</v>
+      </c>
+      <c r="T48" t="s">
+        <v>79</v>
+      </c>
+      <c r="X48" t="s">
         <v>393</v>
       </c>
-      <c r="K48" t="s">
-[...8 lines deleted...]
-      <c r="N48" t="s">
+      <c r="Y48" t="s">
         <v>394</v>
-      </c>
-[...22 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>96372</v>
+        <v>96729</v>
       </c>
       <c r="B49" s="1">
-        <v>44663</v>
+        <v>44756</v>
       </c>
       <c r="C49" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D49" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H49" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I49" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="J49" t="s">
+        <v>396</v>
+      </c>
+      <c r="K49" t="s">
+        <v>74</v>
+      </c>
+      <c r="L49" t="s">
+        <v>75</v>
+      </c>
+      <c r="M49" t="s">
+        <v>76</v>
+      </c>
+      <c r="N49" t="s">
+        <v>397</v>
+      </c>
+      <c r="O49" t="s">
+        <v>103</v>
+      </c>
+      <c r="P49" t="s">
         <v>398</v>
       </c>
-      <c r="K49" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q49" t="s">
         <v>80</v>
       </c>
       <c r="R49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S49" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T49" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X49" t="s">
         <v>399</v>
       </c>
       <c r="Y49" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>96149</v>
+        <v>96697</v>
       </c>
       <c r="B50" s="1">
-        <v>44601</v>
+        <v>44742</v>
       </c>
       <c r="C50" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H50" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I50" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="J50" t="s">
         <v>401</v>
       </c>
       <c r="K50" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L50" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M50" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N50" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="O50" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="P50" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="Q50" t="s">
         <v>80</v>
       </c>
       <c r="R50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T50" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X50" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Y50" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>95629</v>
+        <v>96372</v>
       </c>
       <c r="B51" s="1">
-        <v>44501</v>
+        <v>44663</v>
       </c>
       <c r="C51" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D51" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51" t="s">
+        <v>71</v>
+      </c>
+      <c r="I51" t="s">
+        <v>395</v>
+      </c>
+      <c r="J51" t="s">
+        <v>406</v>
+      </c>
+      <c r="K51" t="s">
+        <v>74</v>
+      </c>
+      <c r="L51" t="s">
+        <v>75</v>
+      </c>
+      <c r="M51" t="s">
+        <v>76</v>
+      </c>
+      <c r="N51" t="s">
+        <v>402</v>
+      </c>
+      <c r="O51" t="s">
         <v>92</v>
       </c>
-      <c r="H51" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P51" t="s">
-        <v>406</v>
+        <v>276</v>
       </c>
       <c r="Q51" t="s">
         <v>80</v>
       </c>
       <c r="R51" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S51" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T51" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X51" t="s">
         <v>407</v>
       </c>
       <c r="Y51" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>95539</v>
+        <v>96149</v>
       </c>
       <c r="B52" s="1">
-        <v>44482</v>
+        <v>44601</v>
       </c>
       <c r="C52" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="H52" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="I52" t="s">
+        <v>395</v>
+      </c>
+      <c r="J52" t="s">
         <v>409</v>
       </c>
-      <c r="J52" t="s">
+      <c r="K52" t="s">
+        <v>74</v>
+      </c>
+      <c r="L52" t="s">
+        <v>75</v>
+      </c>
+      <c r="M52" t="s">
+        <v>76</v>
+      </c>
+      <c r="N52" t="s">
+        <v>402</v>
+      </c>
+      <c r="O52" t="s">
+        <v>78</v>
+      </c>
+      <c r="P52" t="s">
         <v>410</v>
       </c>
-      <c r="K52" t="s">
+      <c r="Q52" t="s">
+        <v>80</v>
+      </c>
+      <c r="R52" t="s">
+        <v>79</v>
+      </c>
+      <c r="S52" t="s">
+        <v>79</v>
+      </c>
+      <c r="T52" t="s">
+        <v>79</v>
+      </c>
+      <c r="X52" t="s">
         <v>411</v>
       </c>
-      <c r="L52" t="s">
+      <c r="Y52" t="s">
         <v>412</v>
-      </c>
-[...28 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>95534</v>
+        <v>95629</v>
       </c>
       <c r="B53" s="1">
-        <v>44480</v>
+        <v>44501</v>
       </c>
       <c r="C53" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D53" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="H53" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="I53" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="J53" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="K53" t="s">
-        <v>411</v>
+        <v>74</v>
       </c>
       <c r="L53" t="s">
-        <v>412</v>
+        <v>75</v>
       </c>
       <c r="M53" t="s">
-        <v>413</v>
+        <v>76</v>
       </c>
       <c r="N53" t="s">
+        <v>397</v>
+      </c>
+      <c r="O53" t="s">
+        <v>78</v>
+      </c>
+      <c r="P53" t="s">
         <v>414</v>
       </c>
-      <c r="O53" t="s">
-[...2 lines deleted...]
-      <c r="P53" t="s">
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>79</v>
+      </c>
+      <c r="S53" t="s">
+        <v>79</v>
+      </c>
+      <c r="T53" t="s">
+        <v>79</v>
+      </c>
+      <c r="X53" t="s">
         <v>415</v>
       </c>
-      <c r="Q53" t="s">
-[...11 lines deleted...]
-      <c r="X53" t="s">
+      <c r="Y53" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>95320</v>
+        <v>95539</v>
       </c>
       <c r="B54" s="1">
-        <v>44428</v>
+        <v>44482</v>
       </c>
       <c r="C54" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="D54" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="H54" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="I54" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
       <c r="J54" t="s">
+        <v>418</v>
+      </c>
+      <c r="K54" t="s">
+        <v>419</v>
+      </c>
+      <c r="L54" t="s">
         <v>420</v>
       </c>
-      <c r="K54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M54" t="s">
-        <v>98</v>
+        <v>421</v>
       </c>
       <c r="N54" t="s">
-        <v>389</v>
+        <v>422</v>
       </c>
       <c r="O54" t="s">
-        <v>78</v>
+        <v>177</v>
       </c>
       <c r="P54" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="Q54" t="s">
         <v>80</v>
       </c>
       <c r="R54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X54" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="Y54" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>95259</v>
+        <v>95534</v>
       </c>
       <c r="B55" s="1">
-        <v>44413</v>
+        <v>44480</v>
       </c>
       <c r="C55" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="D55" t="s">
-        <v>92</v>
+        <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="I55" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
       <c r="J55" t="s">
+        <v>426</v>
+      </c>
+      <c r="K55" t="s">
+        <v>419</v>
+      </c>
+      <c r="L55" t="s">
+        <v>420</v>
+      </c>
+      <c r="M55" t="s">
+        <v>421</v>
+      </c>
+      <c r="N55" t="s">
+        <v>422</v>
+      </c>
+      <c r="O55" t="s">
+        <v>177</v>
+      </c>
+      <c r="P55" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>80</v>
+      </c>
+      <c r="R55" t="s">
+        <v>79</v>
+      </c>
+      <c r="S55" t="s">
+        <v>79</v>
+      </c>
+      <c r="T55" t="s">
+        <v>79</v>
+      </c>
+      <c r="X55" t="s">
         <v>424</v>
       </c>
-      <c r="K55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y55" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>95076</v>
+        <v>95320</v>
       </c>
       <c r="B56" s="1">
-        <v>44362</v>
+        <v>44428</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
       <c r="D56" t="s">
         <v>70</v>
       </c>
       <c r="H56" t="s">
-        <v>376</v>
+        <v>71</v>
       </c>
       <c r="I56" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="J56" t="s">
         <v>428</v>
       </c>
       <c r="K56" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="L56" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="M56" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="N56" t="s">
+        <v>397</v>
+      </c>
+      <c r="O56" t="s">
+        <v>92</v>
+      </c>
+      <c r="P56" t="s">
         <v>429</v>
       </c>
-      <c r="O56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q56" t="s">
         <v>80</v>
       </c>
       <c r="R56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T56" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X56" t="s">
         <v>430</v>
       </c>
       <c r="Y56" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>94982</v>
+        <v>95259</v>
       </c>
       <c r="B57" s="1">
-        <v>44344</v>
+        <v>44413</v>
       </c>
       <c r="C57" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D57" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H57" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I57" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="J57" t="s">
         <v>432</v>
       </c>
       <c r="K57" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L57" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M57" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N57" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O57" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="P57" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>79</v>
+      </c>
+      <c r="S57" t="s">
+        <v>79</v>
+      </c>
+      <c r="T57" t="s">
+        <v>79</v>
+      </c>
+      <c r="X57" t="s">
         <v>433</v>
       </c>
-      <c r="Q57" t="s">
-[...11 lines deleted...]
-      <c r="X57" t="s">
+      <c r="Y57" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>94728</v>
+        <v>95076</v>
       </c>
       <c r="B58" s="1">
-        <v>44272</v>
+        <v>44362</v>
       </c>
       <c r="C58" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D58" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H58" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
       <c r="I58" t="s">
-        <v>403</v>
+        <v>435</v>
       </c>
       <c r="J58" t="s">
         <v>436</v>
       </c>
       <c r="K58" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="L58" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="M58" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="N58" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="O58" t="s">
-        <v>179</v>
+        <v>270</v>
+      </c>
+      <c r="P58" t="s">
+        <v>392</v>
       </c>
       <c r="Q58" t="s">
         <v>80</v>
       </c>
       <c r="R58" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S58" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T58" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="X58" t="s">
+        <v>438</v>
       </c>
       <c r="Y58" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>94727</v>
+        <v>94982</v>
       </c>
       <c r="B59" s="1">
-        <v>44272</v>
+        <v>44344</v>
       </c>
       <c r="C59" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D59" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H59" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I59" t="s">
-        <v>438</v>
+        <v>395</v>
       </c>
       <c r="J59" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="K59" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L59" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M59" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N59" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="O59" t="s">
-        <v>227</v>
+        <v>241</v>
+      </c>
+      <c r="P59" t="s">
+        <v>441</v>
       </c>
       <c r="Q59" t="s">
         <v>80</v>
       </c>
       <c r="R59" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S59" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T59" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="X59" t="s">
+        <v>442</v>
       </c>
       <c r="Y59" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>93868</v>
+        <v>94728</v>
       </c>
       <c r="B60" s="1">
-        <v>44123</v>
+        <v>44272</v>
       </c>
       <c r="C60" t="s">
         <v>69</v>
       </c>
       <c r="D60" t="s">
         <v>70</v>
       </c>
       <c r="H60" t="s">
-        <v>376</v>
+        <v>71</v>
       </c>
       <c r="I60" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="J60" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="K60" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="L60" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="M60" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="N60" t="s">
-        <v>442</v>
+        <v>397</v>
       </c>
       <c r="O60" t="s">
-        <v>443</v>
+        <v>78</v>
       </c>
       <c r="Q60" t="s">
         <v>80</v>
       </c>
       <c r="R60" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S60" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T60" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y60" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>93827</v>
+        <v>94727</v>
       </c>
       <c r="B61" s="1">
-        <v>44120</v>
+        <v>44272</v>
       </c>
       <c r="C61" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D61" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H61" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I61" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="J61" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="K61" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L61" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M61" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N61" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="O61" t="s">
-        <v>113</v>
+        <v>241</v>
       </c>
       <c r="Q61" t="s">
         <v>80</v>
       </c>
       <c r="R61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T61" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y61" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>93826</v>
+        <v>93868</v>
       </c>
       <c r="B62" s="1">
-        <v>44120</v>
+        <v>44123</v>
       </c>
       <c r="C62" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D62" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H62" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
       <c r="I62" t="s">
         <v>448</v>
       </c>
       <c r="J62" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="K62" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="L62" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="M62" t="s">
-        <v>98</v>
+        <v>143</v>
       </c>
       <c r="N62" t="s">
-        <v>389</v>
+        <v>450</v>
       </c>
       <c r="O62" t="s">
-        <v>113</v>
+        <v>451</v>
       </c>
       <c r="Q62" t="s">
         <v>80</v>
       </c>
       <c r="R62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T62" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y62" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>93372</v>
+        <v>93827</v>
       </c>
       <c r="B63" s="1">
-        <v>44033</v>
+        <v>44120</v>
       </c>
       <c r="C63" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D63" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H63" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I63" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="J63" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="K63" t="s">
-        <v>452</v>
+        <v>74</v>
       </c>
       <c r="L63" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M63" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N63" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O63" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="Q63" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R63" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S63" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T63" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Y63" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>92184</v>
+        <v>93826</v>
       </c>
       <c r="B64" s="1">
-        <v>43885</v>
+        <v>44120</v>
       </c>
       <c r="C64" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D64" t="s">
-        <v>92</v>
+        <v>70</v>
+      </c>
+      <c r="H64" t="s">
+        <v>71</v>
       </c>
       <c r="I64" t="s">
+        <v>456</v>
+      </c>
+      <c r="J64" t="s">
         <v>454</v>
       </c>
-      <c r="J64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K64" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L64" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M64" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N64" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O64" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="Q64" t="s">
         <v>80</v>
       </c>
       <c r="R64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y64" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65">
-        <v>90129</v>
+        <v>93372</v>
       </c>
       <c r="B65" s="1">
-        <v>43775</v>
+        <v>44033</v>
       </c>
       <c r="C65" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D65" t="s">
+        <v>70</v>
+      </c>
+      <c r="H65" t="s">
+        <v>71</v>
+      </c>
+      <c r="I65" t="s">
+        <v>458</v>
+      </c>
+      <c r="J65" t="s">
+        <v>459</v>
+      </c>
+      <c r="K65" t="s">
+        <v>460</v>
+      </c>
+      <c r="L65" t="s">
+        <v>75</v>
+      </c>
+      <c r="M65" t="s">
+        <v>76</v>
+      </c>
+      <c r="N65" t="s">
+        <v>402</v>
+      </c>
+      <c r="O65" t="s">
         <v>92</v>
       </c>
-      <c r="I65" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q65" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R65" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S65" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T65" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y65" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
-        <v>90128</v>
+        <v>92184</v>
       </c>
       <c r="B66" s="1">
-        <v>43775</v>
+        <v>43885</v>
       </c>
       <c r="C66" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D66" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="I66" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="J66" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="K66" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L66" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M66" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N66" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="O66" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="Q66" t="s">
         <v>80</v>
       </c>
       <c r="R66" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y66" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67">
-        <v>89175</v>
+        <v>90129</v>
       </c>
       <c r="B67" s="1">
-        <v>43711</v>
+        <v>43775</v>
       </c>
       <c r="C67" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D67" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="I67" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="J67" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="K67" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L67" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M67" t="s">
-        <v>98</v>
+        <v>467</v>
       </c>
       <c r="N67" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O67" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="Q67" t="s">
         <v>80</v>
       </c>
       <c r="R67" t="s">
         <v>80</v>
       </c>
       <c r="S67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y67" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
-        <v>89120</v>
+        <v>90128</v>
       </c>
       <c r="B68" s="1">
-        <v>43697</v>
+        <v>43775</v>
       </c>
       <c r="C68" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D68" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="I68" t="s">
+        <v>469</v>
+      </c>
+      <c r="J68" t="s">
         <v>466</v>
       </c>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K68" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L68" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M68" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N68" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O68" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="Q68" t="s">
         <v>80</v>
       </c>
       <c r="R68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S68" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T68" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y68" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69">
-        <v>88835</v>
+        <v>89175</v>
       </c>
       <c r="B69" s="1">
-        <v>43655</v>
+        <v>43711</v>
       </c>
       <c r="C69" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D69" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="H69" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I69" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="J69" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="K69" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L69" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M69" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N69" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="O69" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="Q69" t="s">
         <v>80</v>
       </c>
       <c r="R69" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S69" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T69" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y69" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70">
-        <v>88441</v>
+        <v>89120</v>
       </c>
       <c r="B70" s="1">
-        <v>43629</v>
+        <v>43697</v>
       </c>
       <c r="C70" t="s">
-        <v>472</v>
+        <v>69</v>
       </c>
       <c r="D70" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="E70" t="s">
+        <v>70</v>
+      </c>
+      <c r="I70" t="s">
         <v>474</v>
       </c>
-      <c r="F70" t="s">
+      <c r="J70" t="s">
         <v>475</v>
       </c>
-      <c r="G70" t="s">
+      <c r="K70" t="s">
+        <v>74</v>
+      </c>
+      <c r="L70" t="s">
+        <v>75</v>
+      </c>
+      <c r="M70" t="s">
+        <v>76</v>
+      </c>
+      <c r="N70" t="s">
+        <v>402</v>
+      </c>
+      <c r="O70" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>79</v>
+      </c>
+      <c r="S70" t="s">
+        <v>79</v>
+      </c>
+      <c r="T70" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y70" t="s">
         <v>476</v>
-      </c>
-[...37 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71">
-        <v>87543</v>
+        <v>88835</v>
       </c>
       <c r="B71" s="1">
-        <v>43570</v>
+        <v>43655</v>
       </c>
       <c r="C71" t="s">
         <v>69</v>
       </c>
       <c r="D71" t="s">
         <v>70</v>
       </c>
       <c r="H71" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="I71" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="J71" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="K71" t="s">
-        <v>486</v>
+        <v>74</v>
       </c>
       <c r="L71" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="M71" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="N71" t="s">
-        <v>487</v>
+        <v>402</v>
       </c>
       <c r="O71" t="s">
-        <v>356</v>
+        <v>78</v>
       </c>
       <c r="Q71" t="s">
         <v>80</v>
       </c>
       <c r="R71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T71" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y71" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72">
-        <v>87542</v>
+        <v>88441</v>
       </c>
       <c r="B72" s="1">
-        <v>43570</v>
+        <v>43629</v>
       </c>
       <c r="C72" t="s">
-        <v>69</v>
+        <v>480</v>
       </c>
       <c r="D72" t="s">
-        <v>70</v>
+        <v>481</v>
+      </c>
+      <c r="E72" t="s">
+        <v>482</v>
+      </c>
+      <c r="F72" t="s">
+        <v>483</v>
+      </c>
+      <c r="G72" t="s">
+        <v>484</v>
       </c>
       <c r="H72" t="s">
-        <v>129</v>
+        <v>71</v>
       </c>
       <c r="I72" t="s">
+        <v>485</v>
+      </c>
+      <c r="J72" t="s">
+        <v>486</v>
+      </c>
+      <c r="K72" t="s">
+        <v>487</v>
+      </c>
+      <c r="L72" t="s">
+        <v>488</v>
+      </c>
+      <c r="M72" t="s">
         <v>489</v>
       </c>
-      <c r="J72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N72" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="O72" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="Q72" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R72" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y72" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
-        <v>87540</v>
+        <v>87543</v>
       </c>
       <c r="B73" s="1">
         <v>43570</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H73" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I73" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="J73" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K73" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="L73" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="M73" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="N73" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="O73" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="Q73" t="s">
         <v>80</v>
       </c>
       <c r="R73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y73" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
-        <v>86474</v>
+        <v>87542</v>
       </c>
       <c r="B74" s="1">
-        <v>43444</v>
+        <v>43570</v>
       </c>
       <c r="C74" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D74" t="s">
-        <v>92</v>
+        <v>84</v>
+      </c>
+      <c r="H74" t="s">
+        <v>138</v>
       </c>
       <c r="I74" t="s">
+        <v>497</v>
+      </c>
+      <c r="J74" t="s">
+        <v>493</v>
+      </c>
+      <c r="K74" t="s">
         <v>494</v>
       </c>
-      <c r="J74" t="s">
+      <c r="L74" t="s">
+        <v>142</v>
+      </c>
+      <c r="M74" t="s">
+        <v>143</v>
+      </c>
+      <c r="N74" t="s">
         <v>495</v>
       </c>
-      <c r="K74" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O74" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S74" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T74" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y74" t="s">
-        <v>154</v>
+        <v>498</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75">
-        <v>86302</v>
+        <v>87540</v>
       </c>
       <c r="B75" s="1">
-        <v>43434</v>
+        <v>43570</v>
       </c>
       <c r="C75" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D75" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H75" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="I75" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="J75" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="K75" t="s">
-        <v>96</v>
+        <v>494</v>
       </c>
       <c r="L75" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="M75" t="s">
-        <v>498</v>
+        <v>143</v>
       </c>
       <c r="N75" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="O75" t="s">
-        <v>78</v>
+        <v>364</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y75" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76">
-        <v>86303</v>
+        <v>86474</v>
       </c>
       <c r="B76" s="1">
-        <v>43434</v>
+        <v>43444</v>
       </c>
       <c r="C76" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D76" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="I76" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J76" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="K76" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L76" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M76" t="s">
-        <v>498</v>
+        <v>76</v>
       </c>
       <c r="N76" t="s">
-        <v>499</v>
+        <v>397</v>
       </c>
       <c r="O76" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S76" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T76" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y76" t="s">
-        <v>502</v>
+        <v>163</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77">
-        <v>85676</v>
+        <v>86303</v>
       </c>
       <c r="B77" s="1">
-        <v>43398</v>
+        <v>43434</v>
       </c>
       <c r="C77" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D77" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H77" t="s">
         <v>71</v>
       </c>
       <c r="I77" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="J77" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="K77" t="s">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="L77" t="s">
-        <v>505</v>
+        <v>75</v>
       </c>
       <c r="M77" t="s">
-        <v>146</v>
+        <v>506</v>
       </c>
       <c r="N77" t="s">
-        <v>147</v>
+        <v>507</v>
       </c>
       <c r="O77" t="s">
-        <v>291</v>
+        <v>92</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S77" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T77" t="s">
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78">
-        <v>85327</v>
+        <v>86302</v>
       </c>
       <c r="B78" s="1">
-        <v>43376</v>
+        <v>43434</v>
       </c>
       <c r="C78" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D78" t="s">
+        <v>70</v>
+      </c>
+      <c r="H78" t="s">
+        <v>71</v>
+      </c>
+      <c r="I78" t="s">
+        <v>509</v>
+      </c>
+      <c r="J78" t="s">
+        <v>505</v>
+      </c>
+      <c r="K78" t="s">
+        <v>74</v>
+      </c>
+      <c r="L78" t="s">
+        <v>75</v>
+      </c>
+      <c r="M78" t="s">
+        <v>506</v>
+      </c>
+      <c r="N78" t="s">
+        <v>507</v>
+      </c>
+      <c r="O78" t="s">
         <v>92</v>
       </c>
-      <c r="I78" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q78" t="s">
         <v>80</v>
       </c>
       <c r="R78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T78" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y78" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79">
-        <v>85326</v>
+        <v>85676</v>
       </c>
       <c r="B79" s="1">
-        <v>43376</v>
+        <v>43398</v>
       </c>
       <c r="C79" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="D79" t="s">
-        <v>92</v>
+        <v>150</v>
+      </c>
+      <c r="H79" t="s">
+        <v>85</v>
       </c>
       <c r="I79" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="J79" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="K79" t="s">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="L79" t="s">
-        <v>97</v>
+        <v>513</v>
       </c>
       <c r="M79" t="s">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="N79" t="s">
-        <v>389</v>
+        <v>156</v>
       </c>
       <c r="O79" t="s">
-        <v>136</v>
+        <v>299</v>
       </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S79" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T79" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80">
-        <v>85150</v>
+        <v>85327</v>
       </c>
       <c r="B80" s="1">
-        <v>43327</v>
+        <v>43376</v>
       </c>
       <c r="C80" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D80" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="I80" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="J80" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="K80" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L80" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M80" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N80" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="O80" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="Q80" t="s">
         <v>80</v>
       </c>
       <c r="R80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T80" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y80" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81">
-        <v>85108</v>
+        <v>85326</v>
       </c>
       <c r="B81" s="1">
-        <v>43320</v>
+        <v>43376</v>
       </c>
       <c r="C81" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D81" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="I81" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="J81" t="s">
         <v>515</v>
       </c>
       <c r="K81" t="s">
-        <v>516</v>
+        <v>74</v>
       </c>
       <c r="L81" t="s">
-        <v>517</v>
+        <v>75</v>
       </c>
       <c r="M81" t="s">
+        <v>76</v>
+      </c>
+      <c r="N81" t="s">
+        <v>397</v>
+      </c>
+      <c r="O81" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>80</v>
+      </c>
+      <c r="S81" t="s">
+        <v>79</v>
+      </c>
+      <c r="T81" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y81" t="s">
         <v>518</v>
-      </c>
-[...19 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82">
-        <v>84507</v>
+        <v>85150</v>
       </c>
       <c r="B82" s="1">
-        <v>43230</v>
+        <v>43327</v>
       </c>
       <c r="C82" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D82" t="s">
+        <v>70</v>
+      </c>
+      <c r="I82" t="s">
+        <v>519</v>
+      </c>
+      <c r="J82" t="s">
+        <v>520</v>
+      </c>
+      <c r="K82" t="s">
+        <v>74</v>
+      </c>
+      <c r="L82" t="s">
+        <v>75</v>
+      </c>
+      <c r="M82" t="s">
+        <v>76</v>
+      </c>
+      <c r="N82" t="s">
+        <v>397</v>
+      </c>
+      <c r="O82" t="s">
         <v>92</v>
       </c>
-      <c r="I82" t="s">
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>79</v>
+      </c>
+      <c r="S82" t="s">
+        <v>79</v>
+      </c>
+      <c r="T82" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y82" t="s">
         <v>521</v>
-      </c>
-[...31 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83">
-        <v>84431</v>
+        <v>85108</v>
       </c>
       <c r="B83" s="1">
-        <v>43208</v>
+        <v>43320</v>
       </c>
       <c r="C83" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="D83" t="s">
-        <v>92</v>
+        <v>127</v>
+      </c>
+      <c r="H83" t="s">
+        <v>115</v>
       </c>
       <c r="I83" t="s">
+        <v>522</v>
+      </c>
+      <c r="J83" t="s">
+        <v>523</v>
+      </c>
+      <c r="K83" t="s">
         <v>524</v>
       </c>
-      <c r="J83" t="s">
+      <c r="L83" t="s">
         <v>525</v>
       </c>
-      <c r="K83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>98</v>
+        <v>526</v>
       </c>
       <c r="N83" t="s">
-        <v>389</v>
+        <v>527</v>
       </c>
       <c r="O83" t="s">
-        <v>526</v>
+        <v>177</v>
       </c>
       <c r="Q83" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R83" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S83" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T83" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y83" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84">
-        <v>84298</v>
+        <v>84507</v>
       </c>
       <c r="B84" s="1">
-        <v>43175</v>
+        <v>43230</v>
       </c>
       <c r="C84" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D84" t="s">
-        <v>92</v>
-[...7 lines deleted...]
-      <c r="G84" t="s">
+        <v>70</v>
+      </c>
+      <c r="I84" t="s">
         <v>529</v>
       </c>
-      <c r="H84" t="s">
-[...2 lines deleted...]
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>530</v>
       </c>
-      <c r="J84" t="s">
+      <c r="K84" t="s">
+        <v>74</v>
+      </c>
+      <c r="L84" t="s">
+        <v>75</v>
+      </c>
+      <c r="M84" t="s">
+        <v>76</v>
+      </c>
+      <c r="N84" t="s">
+        <v>397</v>
+      </c>
+      <c r="O84" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>79</v>
+      </c>
+      <c r="S84" t="s">
+        <v>79</v>
+      </c>
+      <c r="T84" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y84" t="s">
         <v>531</v>
-      </c>
-[...28 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85">
-        <v>84219</v>
+        <v>84431</v>
       </c>
       <c r="B85" s="1">
-        <v>43151</v>
+        <v>43208</v>
       </c>
       <c r="C85" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D85" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="F85" t="s">
+        <v>70</v>
+      </c>
+      <c r="I85" t="s">
+        <v>532</v>
+      </c>
+      <c r="J85" t="s">
+        <v>533</v>
+      </c>
+      <c r="K85" t="s">
+        <v>74</v>
+      </c>
+      <c r="L85" t="s">
+        <v>75</v>
+      </c>
+      <c r="M85" t="s">
+        <v>76</v>
+      </c>
+      <c r="N85" t="s">
+        <v>397</v>
+      </c>
+      <c r="O85" t="s">
         <v>534</v>
       </c>
-      <c r="G85" t="s">
-[...5 lines deleted...]
-      <c r="I85" t="s">
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>80</v>
+      </c>
+      <c r="S85" t="s">
+        <v>79</v>
+      </c>
+      <c r="T85" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y85" t="s">
         <v>535</v>
-      </c>
-[...31 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86">
-        <v>84218</v>
+        <v>84298</v>
       </c>
       <c r="B86" s="1">
-        <v>43151</v>
+        <v>43175</v>
       </c>
       <c r="C86" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D86" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="E86" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="F86" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="G86" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H86" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I86" t="s">
+        <v>538</v>
+      </c>
+      <c r="J86" t="s">
         <v>539</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L86" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M86" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N86" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="O86" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="Q86" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R86" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S86" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T86" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Y86" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87">
-        <v>84117</v>
+        <v>84219</v>
       </c>
       <c r="B87" s="1">
-        <v>43132</v>
+        <v>43151</v>
       </c>
       <c r="C87" t="s">
-        <v>541</v>
+        <v>69</v>
       </c>
       <c r="D87" t="s">
+        <v>70</v>
+      </c>
+      <c r="E87" t="s">
+        <v>69</v>
+      </c>
+      <c r="F87" t="s">
         <v>542</v>
       </c>
-      <c r="E87" t="s">
+      <c r="G87" t="s">
+        <v>537</v>
+      </c>
+      <c r="H87" t="s">
+        <v>71</v>
+      </c>
+      <c r="I87" t="s">
         <v>543</v>
       </c>
-      <c r="F87" t="s">
+      <c r="J87" t="s">
         <v>544</v>
       </c>
-      <c r="G87" t="s">
+      <c r="K87" t="s">
+        <v>74</v>
+      </c>
+      <c r="L87" t="s">
+        <v>75</v>
+      </c>
+      <c r="M87" t="s">
+        <v>76</v>
+      </c>
+      <c r="N87" t="s">
+        <v>397</v>
+      </c>
+      <c r="O87" t="s">
         <v>545</v>
       </c>
-      <c r="H87" t="s">
+      <c r="Q87" t="s">
+        <v>80</v>
+      </c>
+      <c r="R87" t="s">
+        <v>79</v>
+      </c>
+      <c r="S87" t="s">
+        <v>79</v>
+      </c>
+      <c r="T87" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y87" t="s">
         <v>546</v>
-      </c>
-[...34 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88">
-        <v>84119</v>
+        <v>84218</v>
       </c>
       <c r="B88" s="1">
-        <v>43132</v>
+        <v>43151</v>
       </c>
       <c r="C88" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D88" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="E88" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="F88" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="G88" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H88" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I88" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="J88" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="K88" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="L88" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="M88" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="N88" t="s">
-        <v>557</v>
+        <v>397</v>
       </c>
       <c r="O88" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="Q88" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S88" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T88" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y88" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89">
-        <v>84116</v>
+        <v>84119</v>
       </c>
       <c r="B89" s="1">
         <v>43132</v>
       </c>
       <c r="C89" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D89" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="E89" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="F89" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="G89" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H89" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="I89" t="s">
+        <v>549</v>
+      </c>
+      <c r="J89" t="s">
+        <v>550</v>
+      </c>
+      <c r="K89" t="s">
+        <v>74</v>
+      </c>
+      <c r="L89" t="s">
+        <v>75</v>
+      </c>
+      <c r="M89" t="s">
+        <v>76</v>
+      </c>
+      <c r="N89" t="s">
+        <v>551</v>
+      </c>
+      <c r="O89" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>79</v>
+      </c>
+      <c r="S89" t="s">
+        <v>79</v>
+      </c>
+      <c r="T89" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>84117</v>
+      </c>
+      <c r="B90" s="1">
+        <v>43132</v>
+      </c>
+      <c r="C90" t="s">
+        <v>553</v>
+      </c>
+      <c r="D90" t="s">
+        <v>554</v>
+      </c>
+      <c r="E90" t="s">
+        <v>555</v>
+      </c>
+      <c r="F90" t="s">
+        <v>556</v>
+      </c>
+      <c r="G90" t="s">
+        <v>557</v>
+      </c>
+      <c r="H90" t="s">
+        <v>558</v>
+      </c>
+      <c r="I90" t="s">
         <v>559</v>
       </c>
-      <c r="K89" t="s">
-[...11 lines deleted...]
-      <c r="O89" t="s">
+      <c r="J90" t="s">
         <v>560</v>
       </c>
-      <c r="Q89" t="s">
-[...11 lines deleted...]
-      <c r="Y89" t="s">
+      <c r="K90" t="s">
         <v>561</v>
+      </c>
+      <c r="L90" t="s">
+        <v>562</v>
+      </c>
+      <c r="M90" t="s">
+        <v>563</v>
+      </c>
+      <c r="N90" t="s">
+        <v>564</v>
+      </c>
+      <c r="O90" t="s">
+        <v>565</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>80</v>
+      </c>
+      <c r="S90" t="s">
+        <v>79</v>
+      </c>
+      <c r="T90" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91">
+        <v>84116</v>
+      </c>
+      <c r="B91" s="1">
+        <v>43132</v>
+      </c>
+      <c r="C91" t="s">
+        <v>69</v>
+      </c>
+      <c r="D91" t="s">
+        <v>70</v>
+      </c>
+      <c r="E91" t="s">
+        <v>69</v>
+      </c>
+      <c r="F91" t="s">
+        <v>542</v>
+      </c>
+      <c r="G91" t="s">
+        <v>537</v>
+      </c>
+      <c r="H91" t="s">
+        <v>71</v>
+      </c>
+      <c r="I91" t="s">
+        <v>567</v>
+      </c>
+      <c r="K91" t="s">
+        <v>74</v>
+      </c>
+      <c r="L91" t="s">
+        <v>75</v>
+      </c>
+      <c r="M91" t="s">
+        <v>76</v>
+      </c>
+      <c r="N91" t="s">
+        <v>397</v>
+      </c>
+      <c r="O91" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>79</v>
+      </c>
+      <c r="S91" t="s">
+        <v>79</v>
+      </c>
+      <c r="T91" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>569</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>