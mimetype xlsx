--- v3 (2026-08-01)
+++ v4 (2026-09-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1582" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="579">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,86 +219,125 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 3593/46, p.č. 3593/47 a p.č. 3593/48, k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>954903280</t>
+  </si>
+  <si>
+    <t>andrea.metelkova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Andrea Metelková</t>
+  </si>
+  <si>
+    <t>ŘSD s. p., Závod Brno</t>
+  </si>
+  <si>
+    <t>Svinov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 3593/46, p.č. 3593/47, p.č. 3593/48</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 3593/46, p.č. 3593/47 a p.č. 3593/48 v k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>497278</t>
+  </si>
+  <si>
     <t>DIAMO, státní podnik</t>
   </si>
   <si>
     <t>sjfywke</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu</t>
   </si>
   <si>
     <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>606146618</t>
   </si>
   <si>
     <t>roman@diamo.cz</t>
   </si>
   <si>
     <t>Ing. Kamil Roman</t>
   </si>
   <si>
     <t>Oddělení majetku</t>
   </si>
   <si>
     <t>Koblov, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
-    <t>ne</t>
-[...4 lines deleted...]
-  <si>
     <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>1550000</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Prodej pozemky k.p. Heřmanice</t>
   </si>
   <si>
     <t>2026-07-19</t>
   </si>
   <si>
     <t>956941329</t>
   </si>
   <si>
     <t>barbora.nemcanska@lesycr.cz</t>
@@ -351,80 +390,68 @@
   <si>
     <t>Pozemek p. č. 1304 s druhem pozemku lesní pozemek o výměře 1645 m2 v k .ú. Hrabová.</t>
   </si>
   <si>
     <t>80970</t>
   </si>
   <si>
     <t>D550 - pozemek p. č. 687/4 vč. budovy degazační stanice B a p. č. 687/5 vč. budovy degazační stanice A a část p. p. č. 687/6, k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj vč. zpevněných ploch a příslušenství</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>Kunčičky, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>687/4; 687/5 a část 687/6</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky:  -	p. č. 687/4 – zastavěná plocha a nádvoří o výměře 47 m2 včetně stavby (budova bez čp/če, průmyslový objekt –  budova degazační stanice B), -	p. č. 687/5 – zastavěná plocha a nádvoří o výměře 279 m2 včetně stavby (budova bez čp/če, průmyslový objekt – budova degazační stanice A), -	část p. č. 687/6 – ostatní plocha, manipulační plocha o výměře 1 220 m2 z celkové výměry 1 265 m2 (dle GP č. 1027-13/2022).   Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrálního pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Na oddělované části pozemku p. č. 687/6 se nachází ČOV ve vlastnictví s. p. DIAMO, a proto je tato část pozemku potřebná pro s. p. DIAMO.  Součástí převodu jsou: -	zpevněné plochy o celkové výměře 255 m2 na pozemku p. č. 687/6 (jedná se o betonové plochy o výměře 249 m2 a šotolinu o výměře 6 m2), -	kovový přístřešek mezi budovami bývalé degazační stanice, -	čidlo EZS – nefunkční a odpojené, -	oplocení včetně brány a branky.  Způsob ochrany: Převáděné pozemky se nachází v: -	bývalém dobývacím prostoru Slezská Ostrava I pro černé uhlí, -	území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí,  -	CHLÚ Rychvald pro hořlavý zemní plyn,  -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch.   Na části pozemku p. č. 687/6 vede:  -	část dešťové kanalizace stoky A KT DN 600 mezi šachticemi ŠA2 a ŠA1 s napojením na objekt degazační stanice A a B, -	splašková kanalizace k objektu degazační stanice A, -	vodovod k objektu degazační stanice A.  Na předmětných pozemcích je instalováno podzemní kabelové vedení 400 V a rozvodné instalační skříně 400 V na objektu A, vše v majetku společnosti Veolia Průmyslové služby ČR, a.s., podzemní kabelové vedení 22 kV v majetku společnosti ČEZ Distribuce, a. s.  a elektrické rozvody pro osvětlení vykládací rampy a části kolejové vlečky v majetku společnosti PKP CARGO INTERNATIONAL a.s., na která jsou zřízena stávající věcná břemena. Část budovy bývalé degazační stanice A, budova bývalé degazační stanice B a část pozemku p. č. 687/6 jsou pronajaty nájemníkovi do 31. 5. 2031. Nájemní smlouva bude postoupena novému vlastníkovi. Nájemce má na pozemku p. č. 687/6 umístěny unimobuňky a panely, které nejsou součástí převodu.  Převáděný pozemek se nachází na okraji areálu bývalého Dolu Alexander a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Spolu s převodem výše uvedeného majetku budou ve prospěch DIAMO s. p uzavřeny služebnosti inženýrských sítí dešťové kanalizace dle GP č. 893-219/2016 pro k. ú. Kunčičky), splaškové kanalizace (dle GP č. 896-219/2016 pro k. ú. Kunčičky) a vodovodního řadu (dle GP č. 897-219/2016 pro k. ú. Kunčičky) a dále pak služebnost stezky k ČOV (dle GP č. 1027-13/2022 a GP č. 1028-21/2022), za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Spolu s převodem výše uvedeného majetku bude uzavřena služebnost stezky a cesty pro zajištění přístupu kupujícího k převáděnému nemovitému majetku po částech pozemků p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky. Pro zajištění přístupu k převáděnému pozemku bude součástí kupní smlouvy zřízení služebnosti stezky a cesty po pozemcích p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky, za jednorázovou úplatu ve výši 230,00 Kč/m2, tedy při výměře 647 m2 celkem 148 810,00 Kč bez DPH (180 060,10 Kč vč. DPH), hradí kupující.  Níže uvedená požadovaná cena 6 751 800,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>6751800</t>
   </si>
   <si>
-    <t>Ředitelství silnic a dálnic s. p.</t>
-[...7 lines deleted...]
-  <si>
     <t>Převod pozemků parc. č.3765/19, parc. č. 3765/20, parc. č. 3765/21, parc. č. 3765/87 , parc. č. 3765/88 a parc. č. 2695/1 k.ú. Svinov</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>954903360</t>
   </si>
   <si>
     <t>jana.duchonova@rsd.cz</t>
   </si>
   <si>
     <t>Jana Duchoňová</t>
   </si>
   <si>
     <t>ŘSD, Závod Brno</t>
   </si>
   <si>
-    <t>Svinov, Ostrava, okres Ostrava-město</t>
-[...1 lines deleted...]
-  <si>
     <t>parc. č.3765/19, parc. č. 3765/20, parc. č. 3765/21, parc. č. 3765/87 , parc. č. 3765/88 a parc. č. 2695/1 k.ú. Svinov</t>
   </si>
   <si>
     <t xml:space="preserve"> Na základě přiloženého Geometrického plánu pro rozdělení pozemku č. 3381-169/2025 se z pozemku parc. č. 3765/58 oddělila část označená jako parc. č. 3765/87, o výměře 331 m2  a z pozemku parc. č. 3765/70 se oddělila část označená jako parc. č. 3765/88, o výměře 40 m2, ostatní pozemky zůstávají v původní výměře..</t>
   </si>
   <si>
     <t>2989971.30</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t xml:space="preserve">ministerstvo dopravy </t>
   </si>
   <si>
     <t>Pozemek p.č. 1072/7 k.ú. Třebovice ve Slezsku</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>724961676</t>
@@ -705,90 +732,90 @@
   <si>
     <t>15500000</t>
   </si>
   <si>
     <t>D550 - pozemky 458/73, p. č. 458/75 a p. č. st. 546/1 (součástí je stavba č. p. 753, jiná stavba) včetně venkovních úprav, součástí a příslušenství, vše v k. ú. Heřmanice, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>546/1</t>
   </si>
   <si>
     <t>Orlovská</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Předmětem převodu jsou pozemky p. č. 458/73 - ostatní plocha, manipulační plocha o výměře 3 067 m2, p. č. 458/75 - ostatní plocha, manipulační plocha o výměře 1 552 m2, p. č. st. 546/1 – zastavěná plocha a nádvoří o výměře 2 524 m2, jehož součástí je stavba č. p. 753, jiná stavba (Budova podnikatelského centra) zapsány u katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava na LV č. 1433 pro k. ú. Heřmanice, obec Ostrava. Součástí převodu jsou dále zpevněné plochy tvořeny převážně asfaltem, betonem, šotolinou a štěrkem, a také inženýrské sítě, a to přípojka plynu, 2 kanalizační přípojky, zbytková kanalizace (jako součást pozemku p. č. 458/75) a vodovodní přípojka (viz. přiložený situační zákres) a také rozvodna elektrické energie nacházející se uvnitř objektu. Do objektu je dále zavedena elektro přípojka, která není součástí převodu, vlastník/distributor Veolia Průmyslové služby ČR, a.s. Převáděné pozemky s venkovními úpravami, součástmi a příslušenstvím tvoří jednotný funkční celek k převáděné stavbě č. p. 753 v areálu bývalého Dolu Heřmanice. Nemovitosti jsou přístupné po veřejné komunikaci ul. Orlovská a dále po pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p. Převáděné pozemky se nachází v bývalém dobývacím prostoru Heřmanice stanoveném pro černé uhlí, který byl Rozhodnutím OBÚ Ostrava zrušen, ve zvláštním dobývacím prostoru Heřmanice I pro dobývání vyhrazeného nerostu hořlavý zemní plyn, který je ve správě obchodní společnosti Green Gas DPB, a.s., v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí a v CHLÚ Rychvald pro hořlavý zemní plyn. Plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování. Převáděné pozemky jsou situovány v území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Při nové výstavbě, opravách, rekonstrukcích, nebo odstraňování jeho součástí je nutno tuto skutečnost zohlednit. Části předmětu koupě jsou zatíženy věcnými břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 1433 (v části C) pro k. ú. Heřmanice, obec Ostrava. Na část předmětu koupě, a to konkrétně části kanalizačních přípojek nacházející se na pozemku p. č. 458/48 v k. ú. Heřmanice není historicky zřízené věcné břemeno zapsané do katastru nemovitostí, není tedy řešeno v tomto rozsahu oprávnění užívat tyto části pozemku. V části pozemku p. č. 458/73 se nachází část vodovodního řadu, včetně vodovodní šachtice, na kterém je osazen požární hydrant H1, které jsou součástí vodovodu pro veřejnou potřebu a nebudou součástí převodu. Na tuto část vodovodního řadu bude uzavřena spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnost inženýrské sítě vodovodního řadu včetně vodoměrné šachtice a hydrantu v rozsahu dle geometrického plánu č. 2733-33/2024  pro k. ú. Heřmanice na/v části pozemku p. č. 458/73 v k. ú. Heřmanice v celkové výši 500,00 Kč bez DPH (605,00 Kč včetně DPH), hradí prodávající. Dále bude spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty po části pozemku p. č. 458/3 v k. ú. Heřmanice, který je ve správě DIAMO, s. p., v oprávnění pro (budoucího) vlastníka nabývaných nemovitostí v rozsahu dle geometrického plánu č. 2697-20/2024 pro k. ú. Heřmanice a geometrického plánu č. 2733-33/2024 pro k. ú. Heřmanice v celkové výši 171 820,00 Kč bez DPH (207 902,20 Kč včetně DPH). Tato služebnost bude hrazena (budoucím) oprávněným, resp. kupujícím, není součástí kupní ceny. Část převáděného majetku – objektu Budovy podnikatelského centra na pozemku p. č. st. 546/1 v k. ú. Heřmanice je pronajata. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
   </si>
   <si>
     <t>36510000</t>
   </si>
   <si>
+    <t>Pozemek parc.č. 896 ostatní plocha v kat. území Hrušov</t>
+  </si>
+  <si>
+    <t>2025-04-05</t>
+  </si>
+  <si>
+    <t>pustejovska@pod.cz</t>
+  </si>
+  <si>
+    <t>Helena Pustějovská</t>
+  </si>
+  <si>
+    <t>Hrušov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemek parc.č. 896 ostatní plocha, o výměře 214 m2  </t>
+  </si>
+  <si>
+    <t>32900</t>
+  </si>
+  <si>
     <t>Pozemek parc.č. 1009, ostatní plocha v kat. území Hošťálkovice</t>
   </si>
   <si>
-    <t>2025-04-05</t>
-[...4 lines deleted...]
-  <si>
     <t>Pustějovská Helena</t>
   </si>
   <si>
     <t>Hošťálkovice, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t xml:space="preserve">pozemek parc.č. 1009, ostatní plocha, o výměře 3902 m2  </t>
   </si>
   <si>
     <t>226900</t>
-  </si>
-[...16 lines deleted...]
-    <t>32900</t>
   </si>
   <si>
     <t>D550 - pozemek p. č. 2396/136 – ostatní plocha, manipulační plocha o výměře 532 m2, včetně zpevněných ploch, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
     <t>2396/136</t>
   </si>
   <si>
     <t>Předmětem převodu je pozemek p. č. 2396/136 – ostatní plocha, manipulační plocha o výměře 532 m2. Tato nemovitá věc je zapsána u Katastrálního úřadu pro Moravskoslezský kraj, katastrální pracoviště Ostrava, na LV č. 3843 pro k. ú. Slezská Ostrava, obec Ostrava.  Součástí převodu je i zpevněná plocha o výměře cca 154 m2, která se nachází na části převodem dotčeného pozemku p. č. 2396/136. Zpevněná plocha je tvořena asfaltem o výměře cca 142 m2 a betonem o výměře cca 12 m2. Převáděný pozemek se nachází na okraji areálu bývalého Dolu Petr Bezruč a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Převáděný pozemek se nachází v bývalém dobývacím prostoru Slezská Ostrava III, který byl Rozhodnutím OBÚ Ostrava č. j. 3810/1996-465/Ing.Ta/An ze dne 12. 7. 1996 zrušen pro černé uhlí. Zájmové území se nachází v území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí. Plocha „M“ nevyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování.  Zájmové území se nachází v CHLÚ Rychvald pro hořlavý zemní plyn.  Zájmové území je součástí území kategorizovaného jako území nebezpečné výstupy metanu na povrch. Případnou výstavbu v zájmovém území doporučujeme v rámci projektové přípravy posoudit z hlediska nebezpečí výstupů karbonského plynu s ohledem na konkrétní stavební záměr. V zájmovém území je situován svislý odplyňovací vrt Jd 14, ke kterému bude zřízena služebnost umístění, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku včetně práva vstupu, vjezdu a užití odpovídajících dopravních prostředků a techniky za účelem umístění, vedení, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku, a to v rozsahu vymezeném geometrickým plánem pro vymezení rozsahu věcného břemene k části pozemku č. 4149-37/2017 pro k. ú. Slezská Ostrava písmeno „B“.  Do zájmového území zasahuje stavební uzávěra stanovená kolem opuštěného (dříve označovaného jako starého) důlního díla Jáma č. IX (9). Podmínky a ustanovení územního rozhodnutí o stavební uzávěře je nutno dodržovat, viz příloha.  Přes prodávaný pozemek p. č. 2396/136 vedou inženýrské sítě kanalizace a vodovodu, s kterými má právo hospodařit DIAMO, s. p., a proto je součástí kupní smlouvy i smlouva o zřízení služebností, v níž jsou zřizovány kupujícím ve prospěch vlastníka nemovitých věcí neevidovaných v katastru nemovitostí – inženýrských sítí (kanalizace a vodovodu) na dobu neomezenou služebnosti inženýrských sítí kanalizace a vodovodu, na částech pozemku p. č. 2396/136 v rozsahu v rozsahu dle GP č. 5343-25/2024 pro k. ú. Slezská Ostrava (služebnost inženýrské sítě Kanalizace) a v rozsahu dle GP č. 5344-26/2024 pro k. ú. Slezská Ostrava (služebnost inženýrské sítě Vodovodního řadu). Dále je na prodávaném pozemku umístěn oplocený odplyňovací vrt Jd 14, s kterým má právo hospodařit DIAMO, s. p., a proto je v kupní smlouvě a smlouvě o zřízení služebností zřízena na části pozemku p. č. 2396/136 v k. ú. Slezská Ostrava ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí – vrt Jd 14 časově neomezená služebnost spočívající v právu umístění, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku včetně práva vstupu, vjezdu a užití odpovídajících dopravních prostředků a techniky za účelem umístění, vedení, provozování, udržování, oprav, úprav, kontrol, modernizace a případného odstranění bezpečnostního prvku (vrtu Jd 14), a to v rozsahu dle GP č. 4149-37/2017 pro k. ú. Slezská Ostrava v části označené písmenem B. Služebnost inženýrské sítě Kanalizace, služebnost inženýrské sítě Vodovodního řadu a služebnost vrtu Jd 14 budou zřízeny za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Pro zajištění přístupu k prodávaným věcem bude součástí kupní smlouvy rovněž smlouva o zřízení služebnosti stezky a cesty zřizovaná prodávajícím a to na části pozemku p. č. 2396/1 ve prospěch vlastníka prodávaného pozemku p. č. 2396/136 v rozsahu dle GP č. 4703-19/2022 pro k. ú. Slezská Ostrava v části označené písmenem A na pozemku p. č. 2396/1 v k. ú. Slezská Ostrava, obec Ostrava, za jednorázovou úplatu ve výši 220,00 Kč/m2, tedy při výměře 760 m2 celkem 167 200,00 Kč bez DPH (202 312,00 Kč vč. DPH), hradí kupující. Níže uvedená požadovaná cena 580 800,00 Kč je vč. DPH.</t>
   </si>
   <si>
     <t>580800</t>
   </si>
   <si>
     <t>D550 - pozemek p. č. 2396/141 – ostatní plocha, manipulační plocha o výměře 1 133 m2, včetně zpevněných ploch, vše v k. ú. Slezská Ostrava, obec Ostrava, Moravskoslezský kraj</t>
   </si>
   <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>2396/141</t>
   </si>
@@ -2059,51 +2086,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ91"/>
+  <dimension ref="A1:BQ92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="51.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="51.7109375" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="36.7109375" customWidth="1"/>
     <col min="9" max="9" width="2581.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="52.7109375" customWidth="1"/>
     <col min="15" max="15" width="61.7109375" customWidth="1"/>
     <col min="16" max="16" width="128.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -2350,5305 +2377,5364 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108471</v>
+        <v>108623</v>
       </c>
       <c r="B2" s="1">
-        <v>46199</v>
+        <v>46232</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108424</v>
+        <v>108471</v>
       </c>
       <c r="B3" s="1">
-        <v>46191</v>
+        <v>46199</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="P3" t="s">
         <v>93</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>94</v>
       </c>
       <c r="Y3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107863</v>
+        <v>108424</v>
       </c>
       <c r="B4" s="1">
-        <v>46106</v>
+        <v>46191</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="I4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="J4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K4" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="L4" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="M4" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="N4" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="O4" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="P4" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="Y4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107657</v>
+        <v>107863</v>
       </c>
       <c r="B5" s="1">
-        <v>46092</v>
+        <v>46106</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D5" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H5" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="I5" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="J5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K5" t="s">
         <v>101</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>102</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="N5" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="O5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="Y5" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107544</v>
+        <v>107657</v>
       </c>
       <c r="B6" s="1">
-        <v>46083</v>
+        <v>46092</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="I6" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="J6" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="K6" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="O6" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="P6" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="Y6" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107084</v>
+        <v>107544</v>
       </c>
       <c r="B7" s="1">
-        <v>46064</v>
+        <v>46083</v>
       </c>
       <c r="C7" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="D7" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="H7" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="I7" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="J7" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="K7" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="L7" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="M7" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="N7" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="O7" t="s">
         <v>122</v>
       </c>
       <c r="P7" t="s">
         <v>123</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>124</v>
       </c>
       <c r="Y7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>106782</v>
+        <v>107084</v>
       </c>
       <c r="B8" s="1">
-        <v>46049</v>
+        <v>46064</v>
       </c>
       <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8" t="s">
+        <v>71</v>
+      </c>
+      <c r="I8" t="s">
         <v>126</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>127</v>
       </c>
-      <c r="H8" t="s">
+      <c r="K8" t="s">
         <v>128</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>129</v>
       </c>
-      <c r="J8" t="s">
+      <c r="M8" t="s">
         <v>130</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>131</v>
       </c>
-      <c r="L8" t="s">
+      <c r="O8" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8" t="s">
         <v>132</v>
       </c>
-      <c r="M8" t="s">
+      <c r="Q8" t="s">
+        <v>80</v>
+      </c>
+      <c r="R8" t="s">
+        <v>81</v>
+      </c>
+      <c r="S8" t="s">
+        <v>81</v>
+      </c>
+      <c r="T8" t="s">
+        <v>81</v>
+      </c>
+      <c r="X8" t="s">
         <v>133</v>
       </c>
-      <c r="N8" t="s">
+      <c r="Y8" t="s">
         <v>134</v>
-      </c>
-[...22 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>106257</v>
+        <v>106782</v>
       </c>
       <c r="B9" s="1">
-        <v>46030</v>
+        <v>46049</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="D9" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="H9" t="s">
+        <v>137</v>
+      </c>
+      <c r="I9" t="s">
         <v>138</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>139</v>
       </c>
-      <c r="J9" t="s">
+      <c r="K9" t="s">
         <v>140</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>141</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>142</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>143</v>
       </c>
-      <c r="N9" t="s">
+      <c r="O9" t="s">
         <v>144</v>
       </c>
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>145</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
+        <v>80</v>
+      </c>
+      <c r="R9" t="s">
+        <v>81</v>
+      </c>
+      <c r="S9" t="s">
+        <v>81</v>
+      </c>
+      <c r="T9" t="s">
+        <v>81</v>
+      </c>
+      <c r="X9" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y9" t="s">
         <v>146</v>
-      </c>
-[...16 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>106179</v>
+        <v>106257</v>
       </c>
       <c r="B10" s="1">
-        <v>46028</v>
+        <v>46030</v>
       </c>
       <c r="C10" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10" t="s">
+        <v>147</v>
+      </c>
+      <c r="I10" t="s">
+        <v>148</v>
+      </c>
+      <c r="J10" t="s">
         <v>149</v>
       </c>
-      <c r="D10" t="s">
+      <c r="K10" t="s">
         <v>150</v>
       </c>
-      <c r="H10" t="s">
-[...2 lines deleted...]
-      <c r="I10" t="s">
+      <c r="L10" t="s">
         <v>151</v>
       </c>
-      <c r="J10" t="s">
+      <c r="M10" t="s">
         <v>152</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>153</v>
       </c>
-      <c r="L10" t="s">
+      <c r="O10" t="s">
         <v>154</v>
       </c>
-      <c r="M10" t="s">
+      <c r="P10" t="s">
         <v>155</v>
       </c>
-      <c r="N10" t="s">
+      <c r="Q10" t="s">
+        <v>80</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>81</v>
+      </c>
+      <c r="T10" t="s">
+        <v>81</v>
+      </c>
+      <c r="X10" t="s">
         <v>156</v>
       </c>
-      <c r="O10" t="s">
-[...2 lines deleted...]
-      <c r="P10" t="s">
+      <c r="Y10" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>105393</v>
+        <v>106179</v>
       </c>
       <c r="B11" s="1">
-        <v>45908</v>
+        <v>46028</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>159</v>
       </c>
       <c r="H11" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I11" t="s">
         <v>160</v>
       </c>
       <c r="J11" t="s">
         <v>161</v>
       </c>
       <c r="K11" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="L11" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="M11" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="N11" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="P11" t="s">
-        <v>93</v>
+        <v>166</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="Y11" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>105384</v>
+        <v>105393</v>
       </c>
       <c r="B12" s="1">
-        <v>45905</v>
+        <v>45908</v>
       </c>
       <c r="C12" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="H12" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="I12" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="J12" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="K12" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="L12" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="M12" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="N12" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="O12" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="Y12" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>104955</v>
+        <v>105384</v>
       </c>
       <c r="B13" s="1">
-        <v>45826</v>
+        <v>45905</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>71</v>
       </c>
       <c r="I13" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J13" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="K13" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="L13" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
       <c r="M13" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="N13" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="O13" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="P13" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="Y13" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>104924</v>
+        <v>104955</v>
       </c>
       <c r="B14" s="1">
-        <v>45820</v>
+        <v>45826</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="D14" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="H14" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="I14" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="J14" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="K14" t="s">
-        <v>131</v>
+        <v>89</v>
       </c>
       <c r="L14" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="M14" t="s">
-        <v>133</v>
+        <v>91</v>
       </c>
       <c r="N14" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="O14" t="s">
-        <v>177</v>
+        <v>122</v>
+      </c>
+      <c r="P14" t="s">
+        <v>180</v>
       </c>
       <c r="Q14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="Y14" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>104872</v>
+        <v>104924</v>
       </c>
       <c r="B15" s="1">
-        <v>45810</v>
+        <v>45820</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="H15" t="s">
         <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J15" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="K15" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>185</v>
       </c>
       <c r="M15" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="N15" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="O15" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="Q15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="Y15" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>104757</v>
+        <v>104872</v>
       </c>
       <c r="B16" s="1">
-        <v>45786</v>
+        <v>45810</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I16" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="J16" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="K16" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="M16" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O16" t="s">
-        <v>78</v>
+        <v>154</v>
       </c>
       <c r="P16" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S16" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="Y16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17">
-        <v>104715</v>
+        <v>104757</v>
       </c>
       <c r="B17" s="1">
-        <v>45777</v>
+        <v>45786</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I17" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J17" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K17" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>196</v>
       </c>
       <c r="M17" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N17" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O17" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="P17" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T17" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U17" t="s">
+        <v>198</v>
       </c>
       <c r="X17" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="Y17" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18">
-        <v>104699</v>
+        <v>104715</v>
       </c>
       <c r="B18" s="1">
-        <v>45776</v>
+        <v>45777</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I18" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="J18" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="K18" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L18" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="M18" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N18" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O18" t="s">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="P18" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T18" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>80</v>
       </c>
       <c r="X18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Y18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19">
-        <v>104606</v>
+        <v>104699</v>
       </c>
       <c r="B19" s="1">
-        <v>45757</v>
+        <v>45776</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="K19" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>196</v>
       </c>
       <c r="M19" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N19" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O19" t="s">
-        <v>145</v>
+        <v>208</v>
       </c>
       <c r="P19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="U19" t="s">
+        <v>210</v>
       </c>
       <c r="X19" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="Y19" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20">
-        <v>104572</v>
+        <v>104606</v>
       </c>
       <c r="B20" s="1">
-        <v>45755</v>
+        <v>45757</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="I20" t="s">
-        <v>139</v>
+        <v>213</v>
       </c>
       <c r="J20" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="K20" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="L20" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="M20" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="N20" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="O20" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="P20" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="Y20" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21">
-        <v>104456</v>
+        <v>104572</v>
       </c>
       <c r="B21" s="1">
-        <v>45742</v>
+        <v>45755</v>
       </c>
       <c r="C21" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>213</v>
+        <v>147</v>
       </c>
       <c r="I21" t="s">
-        <v>214</v>
+        <v>148</v>
       </c>
       <c r="J21" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="K21" t="s">
-        <v>216</v>
+        <v>150</v>
       </c>
       <c r="L21" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="O21" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="P21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="Y21" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22">
-        <v>104396</v>
+        <v>104456</v>
       </c>
       <c r="B22" s="1">
-        <v>45734</v>
+        <v>45742</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="H22" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
       <c r="I22" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="J22" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="K22" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="L22" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="M22" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="N22" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="O22" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="P22" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Y22" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23">
-        <v>104332</v>
+        <v>104396</v>
       </c>
       <c r="B23" s="1">
-        <v>45728</v>
+        <v>45734</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I23" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="J23" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="K23" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L23" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="M23" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N23" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O23" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="P23" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T23" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="Y23" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24">
-        <v>104284</v>
+        <v>104332</v>
       </c>
       <c r="B24" s="1">
-        <v>45722</v>
+        <v>45728</v>
       </c>
       <c r="C24" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="H24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I24" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J24" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="K24" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="L24" t="s">
-        <v>233</v>
+        <v>196</v>
       </c>
       <c r="M24" t="s">
-        <v>234</v>
+        <v>91</v>
       </c>
       <c r="N24" t="s">
-        <v>156</v>
+        <v>92</v>
       </c>
       <c r="O24" t="s">
+        <v>105</v>
+      </c>
+      <c r="P24" t="s">
         <v>235</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
+        <v>80</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>81</v>
+      </c>
+      <c r="T24" t="s">
+        <v>81</v>
+      </c>
+      <c r="U24" t="s">
         <v>236</v>
       </c>
-      <c r="Q24" t="s">
-[...9 lines deleted...]
-        <v>79</v>
+      <c r="V24" t="s">
+        <v>237</v>
       </c>
       <c r="X24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25">
         <v>104282</v>
       </c>
       <c r="B25" s="1">
         <v>45722</v>
       </c>
       <c r="C25" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="D25" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="H25" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="I25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J25" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="K25" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="L25" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="M25" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="N25" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="O25" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="P25" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="Y25" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26">
-        <v>102916</v>
+        <v>104284</v>
       </c>
       <c r="B26" s="1">
-        <v>45608</v>
+        <v>45722</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="H26" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="I26" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="J26" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="K26" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="L26" t="s">
-        <v>75</v>
+        <v>242</v>
       </c>
       <c r="M26" t="s">
-        <v>76</v>
+        <v>249</v>
       </c>
       <c r="N26" t="s">
-        <v>77</v>
+        <v>165</v>
       </c>
       <c r="O26" t="s">
-        <v>145</v>
+        <v>250</v>
       </c>
       <c r="P26" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="Y26" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="27" spans="1:36">
       <c r="A27">
-        <v>102801</v>
+        <v>102916</v>
       </c>
       <c r="B27" s="1">
-        <v>45582</v>
+        <v>45608</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I27" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J27" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="K27" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L27" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M27" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N27" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O27" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="P27" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>80</v>
       </c>
       <c r="X27" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="Y27" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="28" spans="1:36">
       <c r="A28">
-        <v>102784</v>
+        <v>102801</v>
       </c>
       <c r="B28" s="1">
-        <v>45579</v>
+        <v>45582</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="H28" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="I28" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="J28" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="K28" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="L28" t="s">
+        <v>90</v>
+      </c>
+      <c r="M28" t="s">
+        <v>91</v>
+      </c>
+      <c r="N28" t="s">
+        <v>92</v>
+      </c>
+      <c r="O28" t="s">
         <v>154</v>
       </c>
-      <c r="M28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S28" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X28" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="Y28" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29">
-        <v>102632</v>
+        <v>102784</v>
       </c>
       <c r="B29" s="1">
-        <v>45560</v>
+        <v>45579</v>
       </c>
       <c r="C29" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="D29" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="H29" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I29" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="J29" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="K29" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="L29" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="M29" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="N29" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="O29" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="P29" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="Y29" t="s">
-        <v>263</v>
-[...23 lines deleted...]
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30">
-        <v>102478</v>
+        <v>102632</v>
       </c>
       <c r="B30" s="1">
-        <v>45530</v>
+        <v>45560</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>159</v>
       </c>
       <c r="H30" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I30" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J30" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K30" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="L30" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="M30" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="N30" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="O30" t="s">
-        <v>270</v>
+        <v>244</v>
       </c>
       <c r="P30" t="s">
         <v>271</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X30" t="s">
+        <v>267</v>
+      </c>
+      <c r="Y30" t="s">
         <v>272</v>
       </c>
-      <c r="Y30" t="s">
+      <c r="Z30" t="s">
         <v>273</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>274</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>275</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31">
-        <v>102361</v>
+        <v>102478</v>
       </c>
       <c r="B31" s="1">
-        <v>45511</v>
+        <v>45530</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H31" t="s">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="I31" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="J31" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="K31" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="L31" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="M31" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N31" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="O31" t="s">
-        <v>92</v>
+        <v>279</v>
       </c>
       <c r="P31" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S31" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T31" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X31" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="Y31" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32">
-        <v>102360</v>
+        <v>102361</v>
       </c>
       <c r="B32" s="1">
         <v>45511</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I32" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="J32" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="K32" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L32" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M32" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N32" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="O32" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="P32" t="s">
-        <v>200</v>
+        <v>285</v>
       </c>
       <c r="Q32" t="s">
         <v>80</v>
       </c>
       <c r="R32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S32" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T32" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>81</v>
       </c>
       <c r="X32" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="Y32" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="33" spans="1:69">
       <c r="A33">
-        <v>102350</v>
+        <v>102360</v>
       </c>
       <c r="B33" s="1">
-        <v>45509</v>
+        <v>45511</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I33" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="J33" t="s">
         <v>284</v>
       </c>
       <c r="K33" t="s">
-        <v>285</v>
+        <v>89</v>
       </c>
       <c r="L33" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="M33" t="s">
-        <v>287</v>
+        <v>91</v>
       </c>
       <c r="N33" t="s">
-        <v>288</v>
+        <v>92</v>
       </c>
       <c r="O33" t="s">
-        <v>270</v>
+        <v>208</v>
       </c>
       <c r="P33" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="U33" t="s">
+        <v>210</v>
+      </c>
+      <c r="V33" t="s">
         <v>289</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="X33" t="s">
         <v>290</v>
       </c>
       <c r="Y33" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="34" spans="1:69">
       <c r="A34">
-        <v>102203</v>
+        <v>102350</v>
       </c>
       <c r="B34" s="1">
-        <v>45482</v>
+        <v>45509</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H34" t="s">
+        <v>86</v>
+      </c>
+      <c r="I34" t="s">
         <v>292</v>
       </c>
-      <c r="I34" t="s">
+      <c r="J34" t="s">
         <v>293</v>
       </c>
-      <c r="J34" t="s">
+      <c r="K34" t="s">
         <v>294</v>
       </c>
-      <c r="K34" t="s">
+      <c r="L34" t="s">
         <v>295</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>296</v>
       </c>
-      <c r="M34" t="s">
+      <c r="N34" t="s">
         <v>297</v>
       </c>
-      <c r="N34" t="s">
+      <c r="O34" t="s">
+        <v>279</v>
+      </c>
+      <c r="P34" t="s">
         <v>298</v>
       </c>
-      <c r="O34" t="s">
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
         <v>299</v>
       </c>
-      <c r="P34" t="s">
+      <c r="Y34" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="35" spans="1:69">
       <c r="A35">
-        <v>102136</v>
+        <v>102203</v>
       </c>
       <c r="B35" s="1">
-        <v>45469</v>
+        <v>45482</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H35" t="s">
-        <v>71</v>
+        <v>301</v>
       </c>
       <c r="I35" t="s">
+        <v>302</v>
+      </c>
+      <c r="J35" t="s">
         <v>303</v>
       </c>
-      <c r="J35" t="s">
+      <c r="K35" t="s">
         <v>304</v>
       </c>
-      <c r="K35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L35" t="s">
-        <v>75</v>
+        <v>305</v>
       </c>
       <c r="M35" t="s">
-        <v>76</v>
+        <v>306</v>
       </c>
       <c r="N35" t="s">
-        <v>77</v>
+        <v>307</v>
       </c>
       <c r="O35" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="P35" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S35" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T35" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>81</v>
       </c>
       <c r="X35" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="Y35" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="36" spans="1:69">
       <c r="A36">
-        <v>101745</v>
+        <v>102136</v>
       </c>
       <c r="B36" s="1">
-        <v>45408</v>
+        <v>45469</v>
       </c>
       <c r="C36" t="s">
-        <v>309</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>310</v>
+        <v>85</v>
       </c>
       <c r="H36" t="s">
-        <v>311</v>
+        <v>86</v>
       </c>
       <c r="I36" t="s">
         <v>312</v>
       </c>
       <c r="J36" t="s">
         <v>313</v>
       </c>
       <c r="K36" t="s">
+        <v>89</v>
+      </c>
+      <c r="L36" t="s">
+        <v>90</v>
+      </c>
+      <c r="M36" t="s">
+        <v>91</v>
+      </c>
+      <c r="N36" t="s">
+        <v>92</v>
+      </c>
+      <c r="O36" t="s">
+        <v>154</v>
+      </c>
+      <c r="P36" t="s">
         <v>314</v>
       </c>
-      <c r="L36" t="s">
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>80</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>80</v>
+      </c>
+      <c r="V36" t="s">
         <v>315</v>
       </c>
-      <c r="M36" t="s">
+      <c r="X36" t="s">
         <v>316</v>
       </c>
-      <c r="N36" t="s">
-[...2 lines deleted...]
-      <c r="O36" t="s">
+      <c r="Y36" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:69">
       <c r="A37">
-        <v>101406</v>
+        <v>101745</v>
       </c>
       <c r="B37" s="1">
-        <v>45352</v>
+        <v>45408</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>318</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="H37" t="s">
-        <v>71</v>
+        <v>320</v>
       </c>
       <c r="I37" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J37" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="K37" t="s">
-        <v>74</v>
+        <v>323</v>
       </c>
       <c r="L37" t="s">
-        <v>75</v>
+        <v>324</v>
       </c>
       <c r="M37" t="s">
-        <v>76</v>
+        <v>325</v>
       </c>
       <c r="N37" t="s">
-        <v>77</v>
+        <v>297</v>
       </c>
       <c r="O37" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="Q37" t="s">
         <v>80</v>
       </c>
       <c r="R37" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T37" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X37" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="Y37" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:69">
       <c r="A38">
-        <v>100864</v>
+        <v>101406</v>
       </c>
       <c r="B38" s="1">
-        <v>45322</v>
+        <v>45352</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="H38" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="I38" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="J38" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="K38" t="s">
-        <v>327</v>
+        <v>89</v>
       </c>
       <c r="L38" t="s">
-        <v>328</v>
+        <v>90</v>
       </c>
       <c r="M38" t="s">
-        <v>329</v>
+        <v>91</v>
       </c>
       <c r="N38" t="s">
-        <v>330</v>
+        <v>92</v>
       </c>
       <c r="O38" t="s">
-        <v>317</v>
+        <v>208</v>
       </c>
       <c r="P38" t="s">
         <v>331</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S38" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T38" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X38" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="Y38" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="39" spans="1:69">
       <c r="A39">
-        <v>100376</v>
+        <v>100864</v>
       </c>
       <c r="B39" s="1">
-        <v>45280</v>
+        <v>45322</v>
       </c>
       <c r="C39" t="s">
-        <v>309</v>
+        <v>135</v>
       </c>
       <c r="D39" t="s">
-        <v>310</v>
+        <v>136</v>
       </c>
       <c r="H39" t="s">
-        <v>311</v>
+        <v>71</v>
       </c>
       <c r="I39" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J39" t="s">
+        <v>335</v>
+      </c>
+      <c r="K39" t="s">
+        <v>336</v>
+      </c>
+      <c r="L39" t="s">
+        <v>337</v>
+      </c>
+      <c r="M39" t="s">
+        <v>338</v>
+      </c>
+      <c r="N39" t="s">
+        <v>339</v>
+      </c>
+      <c r="O39" t="s">
+        <v>326</v>
+      </c>
+      <c r="P39" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
         <v>334</v>
       </c>
-      <c r="K39" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Y39" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40">
-        <v>100042</v>
+        <v>100376</v>
       </c>
       <c r="B40" s="1">
-        <v>45237</v>
+        <v>45280</v>
       </c>
       <c r="C40" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D40" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="H40" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="I40" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="J40" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="K40" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="L40" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="M40" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
       <c r="N40" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="O40" t="s">
-        <v>317</v>
+        <v>154</v>
       </c>
       <c r="Q40" t="s">
         <v>80</v>
       </c>
       <c r="R40" t="s">
         <v>80</v>
       </c>
       <c r="S40" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T40" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X40" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="Y40" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="41" spans="1:69">
       <c r="A41">
-        <v>99993</v>
+        <v>100042</v>
       </c>
       <c r="B41" s="1">
-        <v>45230</v>
+        <v>45237</v>
       </c>
       <c r="C41" t="s">
-        <v>83</v>
+        <v>318</v>
       </c>
       <c r="D41" t="s">
-        <v>84</v>
+        <v>319</v>
       </c>
       <c r="H41" t="s">
-        <v>138</v>
+        <v>320</v>
       </c>
       <c r="I41" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="J41" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K41" t="s">
-        <v>141</v>
+        <v>323</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>324</v>
       </c>
       <c r="M41" t="s">
-        <v>143</v>
+        <v>325</v>
       </c>
       <c r="N41" t="s">
-        <v>144</v>
+        <v>297</v>
       </c>
       <c r="O41" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="Q41" t="s">
         <v>80</v>
       </c>
       <c r="R41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S41" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T41" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X41" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="Y41" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="42" spans="1:69">
       <c r="A42">
-        <v>99989</v>
+        <v>99993</v>
       </c>
       <c r="B42" s="1">
-        <v>45229</v>
+        <v>45230</v>
       </c>
       <c r="C42" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="H42" t="s">
+        <v>147</v>
+      </c>
+      <c r="I42" t="s">
+        <v>350</v>
+      </c>
+      <c r="J42" t="s">
+        <v>351</v>
+      </c>
+      <c r="K42" t="s">
         <v>150</v>
       </c>
-      <c r="H42" t="s">
-[...8 lines deleted...]
-      <c r="K42" t="s">
+      <c r="L42" t="s">
+        <v>151</v>
+      </c>
+      <c r="M42" t="s">
+        <v>152</v>
+      </c>
+      <c r="N42" t="s">
         <v>153</v>
       </c>
-      <c r="L42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O42" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
       <c r="P42" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="Q42" t="s">
         <v>80</v>
       </c>
       <c r="R42" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S42" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T42" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X42" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="Y42" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="43" spans="1:69">
       <c r="A43">
-        <v>99551</v>
+        <v>99989</v>
       </c>
       <c r="B43" s="1">
-        <v>45174</v>
+        <v>45229</v>
       </c>
       <c r="C43" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
-        <v>84</v>
+        <v>159</v>
       </c>
       <c r="H43" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I43" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="J43" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="K43" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="L43" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="M43" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="N43" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="O43" t="s">
-        <v>353</v>
+        <v>154</v>
       </c>
       <c r="P43" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="Q43" t="s">
         <v>80</v>
       </c>
       <c r="R43" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S43" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T43" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X43" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Y43" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="44" spans="1:69">
       <c r="A44">
-        <v>99547</v>
+        <v>99551</v>
       </c>
       <c r="B44" s="1">
-        <v>45173</v>
+        <v>45174</v>
       </c>
       <c r="C44" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D44" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H44" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I44" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="J44" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="K44" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="L44" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="M44" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="N44" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="O44" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="P44" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="Q44" t="s">
         <v>80</v>
       </c>
       <c r="R44" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S44" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T44" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X44" t="s">
-        <v>361</v>
-[...22 lines deleted...]
-      <c r="AK44" t="s">
         <v>364</v>
       </c>
-      <c r="AM44" t="s">
+      <c r="Y44" t="s">
         <v>365</v>
-      </c>
-[...58 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="45" spans="1:69">
       <c r="A45">
-        <v>97758</v>
+        <v>99547</v>
       </c>
       <c r="B45" s="1">
-        <v>45034</v>
+        <v>45173</v>
       </c>
       <c r="C45" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D45" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H45" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I45" t="s">
+        <v>366</v>
+      </c>
+      <c r="J45" t="s">
+        <v>367</v>
+      </c>
+      <c r="K45" t="s">
+        <v>150</v>
+      </c>
+      <c r="L45" t="s">
+        <v>151</v>
+      </c>
+      <c r="M45" t="s">
+        <v>152</v>
+      </c>
+      <c r="N45" t="s">
+        <v>153</v>
+      </c>
+      <c r="O45" t="s">
+        <v>368</v>
+      </c>
+      <c r="P45" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>370</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>371</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>372</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>370</v>
+      </c>
+      <c r="AK45" t="s">
         <v>373</v>
       </c>
-      <c r="J45" t="s">
+      <c r="AM45" t="s">
         <v>374</v>
       </c>
-      <c r="K45" t="s">
-[...14 lines deleted...]
-      <c r="P45" t="s">
+      <c r="AN45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>370</v>
+      </c>
+      <c r="AV45" t="s">
         <v>375</v>
       </c>
-      <c r="Q45" t="s">
-[...11 lines deleted...]
-      <c r="X45" t="s">
+      <c r="AX45" t="s">
         <v>376</v>
       </c>
-      <c r="Y45" t="s">
+      <c r="AY45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF45" t="s">
         <v>377</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>378</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>379</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>380</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="46" spans="1:69">
       <c r="A46">
-        <v>97745</v>
+        <v>97758</v>
       </c>
       <c r="B46" s="1">
-        <v>45029</v>
+        <v>45034</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D46" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H46" t="s">
-        <v>292</v>
+        <v>147</v>
       </c>
       <c r="I46" t="s">
-        <v>293</v>
+        <v>382</v>
       </c>
       <c r="J46" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="K46" t="s">
-        <v>295</v>
+        <v>150</v>
       </c>
       <c r="L46" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="M46" t="s">
-        <v>379</v>
+        <v>152</v>
       </c>
       <c r="N46" t="s">
-        <v>380</v>
+        <v>153</v>
       </c>
       <c r="O46" t="s">
-        <v>299</v>
+        <v>154</v>
       </c>
       <c r="P46" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="Q46" t="s">
         <v>80</v>
       </c>
       <c r="R46" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S46" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T46" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X46" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="Y46" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="47" spans="1:69">
       <c r="A47">
-        <v>97118</v>
+        <v>97745</v>
       </c>
       <c r="B47" s="1">
-        <v>44854</v>
+        <v>45029</v>
       </c>
       <c r="C47" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D47" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H47" t="s">
-        <v>384</v>
+        <v>301</v>
       </c>
       <c r="I47" t="s">
-        <v>385</v>
+        <v>302</v>
       </c>
       <c r="J47" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="K47" t="s">
-        <v>141</v>
+        <v>304</v>
       </c>
       <c r="L47" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="M47" t="s">
-        <v>143</v>
+        <v>388</v>
       </c>
       <c r="N47" t="s">
-        <v>144</v>
+        <v>389</v>
       </c>
       <c r="O47" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="P47" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S47" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T47" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X47" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="Y47" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48" spans="1:69">
       <c r="A48">
-        <v>96978</v>
+        <v>97118</v>
       </c>
       <c r="B48" s="1">
-        <v>44825</v>
+        <v>44854</v>
       </c>
       <c r="C48" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D48" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H48" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="I48" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="J48" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="K48" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="L48" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="M48" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="N48" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="O48" t="s">
-        <v>353</v>
+        <v>154</v>
       </c>
       <c r="P48" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="Q48" t="s">
         <v>80</v>
       </c>
       <c r="R48" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S48" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T48" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X48" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="Y48" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>96729</v>
+        <v>96978</v>
       </c>
       <c r="B49" s="1">
-        <v>44756</v>
+        <v>44825</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H49" t="s">
-        <v>71</v>
+        <v>393</v>
       </c>
       <c r="I49" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="J49" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="K49" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="L49" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="M49" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N49" t="s">
-        <v>397</v>
+        <v>153</v>
       </c>
       <c r="O49" t="s">
-        <v>103</v>
+        <v>362</v>
       </c>
       <c r="P49" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="Q49" t="s">
         <v>80</v>
       </c>
       <c r="R49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S49" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T49" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X49" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="Y49" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>96697</v>
+        <v>96729</v>
       </c>
       <c r="B50" s="1">
-        <v>44742</v>
+        <v>44756</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D50" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H50" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I50" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J50" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="K50" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L50" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M50" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N50" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="O50" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="P50" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="Q50" t="s">
         <v>80</v>
       </c>
       <c r="R50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X50" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Y50" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>96372</v>
+        <v>96697</v>
       </c>
       <c r="B51" s="1">
-        <v>44663</v>
+        <v>44742</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H51" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I51" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J51" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="K51" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L51" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M51" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N51" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="O51" t="s">
-        <v>92</v>
+        <v>122</v>
       </c>
       <c r="P51" t="s">
-        <v>276</v>
+        <v>412</v>
       </c>
       <c r="Q51" t="s">
         <v>80</v>
       </c>
       <c r="R51" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S51" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X51" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="Y51" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>96149</v>
+        <v>96372</v>
       </c>
       <c r="B52" s="1">
-        <v>44601</v>
+        <v>44663</v>
       </c>
       <c r="C52" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D52" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H52" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I52" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J52" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="K52" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L52" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M52" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N52" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="O52" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="P52" t="s">
-        <v>410</v>
+        <v>285</v>
       </c>
       <c r="Q52" t="s">
         <v>80</v>
       </c>
       <c r="R52" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S52" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T52" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X52" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="Y52" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>95629</v>
+        <v>96149</v>
       </c>
       <c r="B53" s="1">
-        <v>44501</v>
+        <v>44601</v>
       </c>
       <c r="C53" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H53" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I53" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J53" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="K53" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L53" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M53" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N53" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="O53" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="P53" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="Q53" t="s">
         <v>80</v>
       </c>
       <c r="R53" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S53" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T53" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X53" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="Y53" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>95539</v>
+        <v>95629</v>
       </c>
       <c r="B54" s="1">
-        <v>44482</v>
+        <v>44501</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="H54" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="I54" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="J54" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="K54" t="s">
-        <v>419</v>
+        <v>89</v>
       </c>
       <c r="L54" t="s">
-        <v>420</v>
+        <v>90</v>
       </c>
       <c r="M54" t="s">
-        <v>421</v>
+        <v>91</v>
       </c>
       <c r="N54" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="O54" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="P54" t="s">
         <v>423</v>
       </c>
       <c r="Q54" t="s">
         <v>80</v>
       </c>
       <c r="R54" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S54" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T54" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X54" t="s">
         <v>424</v>
       </c>
       <c r="Y54" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>95534</v>
+        <v>95539</v>
       </c>
       <c r="B55" s="1">
-        <v>44480</v>
+        <v>44482</v>
       </c>
       <c r="C55" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="H55" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="I55" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="J55" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="K55" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="L55" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="M55" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="N55" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="O55" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="P55" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="Q55" t="s">
         <v>80</v>
       </c>
       <c r="R55" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S55" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T55" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X55" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="Y55" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>95320</v>
+        <v>95534</v>
       </c>
       <c r="B56" s="1">
-        <v>44428</v>
+        <v>44480</v>
       </c>
       <c r="C56" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="H56" t="s">
-        <v>71</v>
+        <v>135</v>
       </c>
       <c r="I56" t="s">
-        <v>395</v>
+        <v>426</v>
       </c>
       <c r="J56" t="s">
+        <v>435</v>
+      </c>
+      <c r="K56" t="s">
         <v>428</v>
       </c>
-      <c r="K56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L56" t="s">
-        <v>75</v>
+        <v>429</v>
       </c>
       <c r="M56" t="s">
-        <v>76</v>
+        <v>430</v>
       </c>
       <c r="N56" t="s">
-        <v>397</v>
+        <v>431</v>
       </c>
       <c r="O56" t="s">
-        <v>92</v>
+        <v>186</v>
       </c>
       <c r="P56" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="Q56" t="s">
         <v>80</v>
       </c>
       <c r="R56" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S56" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T56" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X56" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="Y56" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>95259</v>
+        <v>95320</v>
       </c>
       <c r="B57" s="1">
-        <v>44413</v>
+        <v>44428</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H57" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I57" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="J57" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="K57" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L57" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M57" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N57" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O57" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="P57" t="s">
-        <v>410</v>
+        <v>438</v>
       </c>
       <c r="Q57" t="s">
         <v>80</v>
       </c>
       <c r="R57" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S57" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T57" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X57" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="Y57" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>95076</v>
+        <v>95259</v>
       </c>
       <c r="B58" s="1">
-        <v>44362</v>
+        <v>44413</v>
       </c>
       <c r="C58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H58" t="s">
-        <v>384</v>
+        <v>86</v>
       </c>
       <c r="I58" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
       <c r="J58" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="K58" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="L58" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="M58" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="N58" t="s">
-        <v>437</v>
+        <v>406</v>
       </c>
       <c r="O58" t="s">
-        <v>270</v>
+        <v>93</v>
       </c>
       <c r="P58" t="s">
-        <v>392</v>
+        <v>419</v>
       </c>
       <c r="Q58" t="s">
         <v>80</v>
       </c>
       <c r="R58" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S58" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T58" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X58" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="Y58" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>94982</v>
+        <v>95076</v>
       </c>
       <c r="B59" s="1">
-        <v>44344</v>
+        <v>44362</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H59" t="s">
-        <v>71</v>
+        <v>393</v>
       </c>
       <c r="I59" t="s">
-        <v>395</v>
+        <v>444</v>
       </c>
       <c r="J59" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="K59" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="L59" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="M59" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N59" t="s">
-        <v>402</v>
+        <v>446</v>
       </c>
       <c r="O59" t="s">
-        <v>241</v>
+        <v>279</v>
       </c>
       <c r="P59" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="Q59" t="s">
         <v>80</v>
       </c>
       <c r="R59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S59" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T59" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X59" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="Y59" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>94728</v>
+        <v>94982</v>
       </c>
       <c r="B60" s="1">
-        <v>44272</v>
+        <v>44344</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H60" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I60" t="s">
+        <v>404</v>
+      </c>
+      <c r="J60" t="s">
+        <v>449</v>
+      </c>
+      <c r="K60" t="s">
+        <v>89</v>
+      </c>
+      <c r="L60" t="s">
+        <v>90</v>
+      </c>
+      <c r="M60" t="s">
+        <v>91</v>
+      </c>
+      <c r="N60" t="s">
         <v>411</v>
       </c>
-      <c r="J60" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O60" t="s">
-        <v>78</v>
+        <v>244</v>
+      </c>
+      <c r="P60" t="s">
+        <v>450</v>
       </c>
       <c r="Q60" t="s">
         <v>80</v>
       </c>
       <c r="R60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S60" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T60" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="X60" t="s">
+        <v>451</v>
       </c>
       <c r="Y60" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>94727</v>
+        <v>94728</v>
       </c>
       <c r="B61" s="1">
         <v>44272</v>
       </c>
       <c r="C61" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H61" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I61" t="s">
-        <v>446</v>
+        <v>420</v>
       </c>
       <c r="J61" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="K61" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L61" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M61" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N61" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O61" t="s">
-        <v>241</v>
+        <v>93</v>
       </c>
       <c r="Q61" t="s">
         <v>80</v>
       </c>
       <c r="R61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y61" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>93868</v>
+        <v>94727</v>
       </c>
       <c r="B62" s="1">
-        <v>44123</v>
+        <v>44272</v>
       </c>
       <c r="C62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H62" t="s">
-        <v>384</v>
+        <v>86</v>
       </c>
       <c r="I62" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="J62" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="K62" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="L62" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="M62" t="s">
-        <v>143</v>
+        <v>91</v>
       </c>
       <c r="N62" t="s">
-        <v>450</v>
+        <v>406</v>
       </c>
       <c r="O62" t="s">
-        <v>451</v>
+        <v>244</v>
       </c>
       <c r="Q62" t="s">
         <v>80</v>
       </c>
       <c r="R62" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S62" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T62" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y62" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>93827</v>
+        <v>93868</v>
       </c>
       <c r="B63" s="1">
-        <v>44120</v>
+        <v>44123</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H63" t="s">
-        <v>71</v>
+        <v>393</v>
       </c>
       <c r="I63" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="J63" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="K63" t="s">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="L63" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="M63" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N63" t="s">
-        <v>397</v>
+        <v>459</v>
       </c>
       <c r="O63" t="s">
-        <v>122</v>
+        <v>460</v>
       </c>
       <c r="Q63" t="s">
         <v>80</v>
       </c>
       <c r="R63" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S63" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T63" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y63" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>93826</v>
+        <v>93827</v>
       </c>
       <c r="B64" s="1">
         <v>44120</v>
       </c>
       <c r="C64" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D64" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H64" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I64" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="J64" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="K64" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L64" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M64" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N64" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O64" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="Q64" t="s">
         <v>80</v>
       </c>
       <c r="R64" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S64" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T64" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y64" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65">
-        <v>93372</v>
+        <v>93826</v>
       </c>
       <c r="B65" s="1">
-        <v>44033</v>
+        <v>44120</v>
       </c>
       <c r="C65" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D65" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H65" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I65" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="J65" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="K65" t="s">
-        <v>460</v>
+        <v>89</v>
       </c>
       <c r="L65" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M65" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N65" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="O65" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="Q65" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R65" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S65" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T65" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y65" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
-        <v>92184</v>
+        <v>93372</v>
       </c>
       <c r="B66" s="1">
-        <v>43885</v>
+        <v>44033</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>85</v>
+      </c>
+      <c r="H66" t="s">
+        <v>86</v>
       </c>
       <c r="I66" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="J66" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="K66" t="s">
-        <v>74</v>
+        <v>469</v>
       </c>
       <c r="L66" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M66" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N66" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="O66" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="Q66" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R66" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S66" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T66" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Y66" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67">
-        <v>90129</v>
+        <v>92184</v>
       </c>
       <c r="B67" s="1">
-        <v>43775</v>
+        <v>43885</v>
       </c>
       <c r="C67" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I67" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="J67" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="K67" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L67" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M67" t="s">
-        <v>467</v>
+        <v>91</v>
       </c>
       <c r="N67" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="O67" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="Q67" t="s">
         <v>80</v>
       </c>
       <c r="R67" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S67" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T67" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y67" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
-        <v>90128</v>
+        <v>90129</v>
       </c>
       <c r="B68" s="1">
         <v>43775</v>
       </c>
       <c r="C68" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D68" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I68" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="J68" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="K68" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L68" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M68" t="s">
-        <v>76</v>
+        <v>476</v>
       </c>
       <c r="N68" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O68" t="s">
-        <v>103</v>
+        <v>208</v>
       </c>
       <c r="Q68" t="s">
         <v>80</v>
       </c>
       <c r="R68" t="s">
         <v>80</v>
       </c>
       <c r="S68" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T68" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y68" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69">
-        <v>89175</v>
+        <v>90128</v>
       </c>
       <c r="B69" s="1">
-        <v>43711</v>
+        <v>43775</v>
       </c>
       <c r="C69" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I69" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="J69" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="K69" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L69" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M69" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N69" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="O69" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="Q69" t="s">
         <v>80</v>
       </c>
       <c r="R69" t="s">
         <v>80</v>
       </c>
       <c r="S69" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T69" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y69" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70">
-        <v>89120</v>
+        <v>89175</v>
       </c>
       <c r="B70" s="1">
-        <v>43697</v>
+        <v>43711</v>
       </c>
       <c r="C70" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>85</v>
+      </c>
+      <c r="H70" t="s">
+        <v>86</v>
       </c>
       <c r="I70" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="J70" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="K70" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L70" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M70" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N70" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="O70" t="s">
-        <v>122</v>
+        <v>208</v>
       </c>
       <c r="Q70" t="s">
         <v>80</v>
       </c>
       <c r="R70" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S70" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T70" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y70" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71">
-        <v>88835</v>
+        <v>89120</v>
       </c>
       <c r="B71" s="1">
-        <v>43655</v>
+        <v>43697</v>
       </c>
       <c r="C71" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I71" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="J71" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="K71" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L71" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M71" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N71" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="O71" t="s">
         <v>78</v>
       </c>
       <c r="Q71" t="s">
         <v>80</v>
       </c>
       <c r="R71" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S71" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T71" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y71" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72">
-        <v>88441</v>
+        <v>88835</v>
       </c>
       <c r="B72" s="1">
-        <v>43629</v>
+        <v>43655</v>
       </c>
       <c r="C72" t="s">
-        <v>480</v>
+        <v>84</v>
       </c>
       <c r="D72" t="s">
-        <v>481</v>
-[...8 lines deleted...]
-        <v>484</v>
+        <v>85</v>
       </c>
       <c r="H72" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I72" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="J72" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K72" t="s">
-        <v>487</v>
+        <v>89</v>
       </c>
       <c r="L72" t="s">
+        <v>90</v>
+      </c>
+      <c r="M72" t="s">
+        <v>91</v>
+      </c>
+      <c r="N72" t="s">
+        <v>411</v>
+      </c>
+      <c r="O72" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>80</v>
+      </c>
+      <c r="R72" t="s">
+        <v>81</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y72" t="s">
         <v>488</v>
-      </c>
-[...22 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
-        <v>87543</v>
+        <v>88441</v>
       </c>
       <c r="B73" s="1">
-        <v>43570</v>
+        <v>43629</v>
       </c>
       <c r="C73" t="s">
-        <v>83</v>
+        <v>489</v>
       </c>
       <c r="D73" t="s">
-        <v>84</v>
+        <v>490</v>
+      </c>
+      <c r="E73" t="s">
+        <v>491</v>
+      </c>
+      <c r="F73" t="s">
+        <v>492</v>
+      </c>
+      <c r="G73" t="s">
+        <v>493</v>
       </c>
       <c r="H73" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="I73" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="J73" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="K73" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="L73" t="s">
-        <v>142</v>
+        <v>497</v>
       </c>
       <c r="M73" t="s">
-        <v>143</v>
+        <v>498</v>
       </c>
       <c r="N73" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="O73" t="s">
-        <v>364</v>
+        <v>154</v>
       </c>
       <c r="Q73" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R73" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S73" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T73" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y73" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
-        <v>87542</v>
+        <v>87543</v>
       </c>
       <c r="B74" s="1">
         <v>43570</v>
       </c>
       <c r="C74" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D74" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H74" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I74" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="J74" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="K74" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="L74" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="M74" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="N74" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="O74" t="s">
-        <v>135</v>
+        <v>373</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S74" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T74" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y74" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75">
-        <v>87540</v>
+        <v>87542</v>
       </c>
       <c r="B75" s="1">
         <v>43570</v>
       </c>
       <c r="C75" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D75" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H75" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I75" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="J75" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="K75" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="L75" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="M75" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="N75" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="O75" t="s">
-        <v>364</v>
+        <v>144</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S75" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T75" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y75" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76">
-        <v>86474</v>
+        <v>87540</v>
       </c>
       <c r="B76" s="1">
-        <v>43444</v>
+        <v>43570</v>
       </c>
       <c r="C76" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="D76" t="s">
-        <v>70</v>
+        <v>97</v>
+      </c>
+      <c r="H76" t="s">
+        <v>147</v>
       </c>
       <c r="I76" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J76" t="s">
+        <v>509</v>
+      </c>
+      <c r="K76" t="s">
         <v>503</v>
       </c>
-      <c r="K76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L76" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="M76" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="N76" t="s">
-        <v>397</v>
+        <v>504</v>
       </c>
       <c r="O76" t="s">
-        <v>103</v>
+        <v>373</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S76" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T76" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y76" t="s">
-        <v>163</v>
+        <v>510</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77">
-        <v>86303</v>
+        <v>86474</v>
       </c>
       <c r="B77" s="1">
-        <v>43434</v>
+        <v>43444</v>
       </c>
       <c r="C77" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D77" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I77" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="J77" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="K77" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L77" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M77" t="s">
-        <v>506</v>
+        <v>91</v>
       </c>
       <c r="N77" t="s">
-        <v>507</v>
+        <v>406</v>
       </c>
       <c r="O77" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S77" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T77" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y77" t="s">
-        <v>508</v>
+        <v>172</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78">
-        <v>86302</v>
+        <v>86303</v>
       </c>
       <c r="B78" s="1">
         <v>43434</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H78" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I78" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="J78" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="K78" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L78" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M78" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="N78" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="O78" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="Q78" t="s">
         <v>80</v>
       </c>
       <c r="R78" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S78" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T78" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y78" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79">
-        <v>85676</v>
+        <v>86302</v>
       </c>
       <c r="B79" s="1">
-        <v>43398</v>
+        <v>43434</v>
       </c>
       <c r="C79" t="s">
-        <v>149</v>
+        <v>84</v>
       </c>
       <c r="D79" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="H79" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I79" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="J79" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="K79" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="L79" t="s">
-        <v>513</v>
+        <v>90</v>
       </c>
       <c r="M79" t="s">
-        <v>155</v>
+        <v>515</v>
       </c>
       <c r="N79" t="s">
-        <v>156</v>
+        <v>516</v>
       </c>
       <c r="O79" t="s">
-        <v>299</v>
+        <v>105</v>
       </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S79" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T79" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80">
-        <v>85327</v>
+        <v>85676</v>
       </c>
       <c r="B80" s="1">
-        <v>43376</v>
+        <v>43398</v>
       </c>
       <c r="C80" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>159</v>
+      </c>
+      <c r="H80" t="s">
+        <v>98</v>
       </c>
       <c r="I80" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="J80" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K80" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="L80" t="s">
-        <v>75</v>
+        <v>522</v>
       </c>
       <c r="M80" t="s">
-        <v>76</v>
+        <v>164</v>
       </c>
       <c r="N80" t="s">
-        <v>397</v>
+        <v>165</v>
       </c>
       <c r="O80" t="s">
-        <v>145</v>
+        <v>308</v>
       </c>
       <c r="Q80" t="s">
         <v>80</v>
       </c>
       <c r="R80" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S80" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T80" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>81</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81">
-        <v>85326</v>
+        <v>85327</v>
       </c>
       <c r="B81" s="1">
         <v>43376</v>
       </c>
       <c r="C81" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D81" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I81" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="J81" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="K81" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L81" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M81" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N81" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O81" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="Q81" t="s">
         <v>80</v>
       </c>
       <c r="R81" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S81" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T81" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y81" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82">
-        <v>85150</v>
+        <v>85326</v>
       </c>
       <c r="B82" s="1">
-        <v>43327</v>
+        <v>43376</v>
       </c>
       <c r="C82" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D82" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I82" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="J82" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="K82" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L82" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M82" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N82" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O82" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="Q82" t="s">
         <v>80</v>
       </c>
       <c r="R82" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S82" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T82" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y82" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83">
-        <v>85108</v>
+        <v>85150</v>
       </c>
       <c r="B83" s="1">
-        <v>43320</v>
+        <v>43327</v>
       </c>
       <c r="C83" t="s">
-        <v>126</v>
+        <v>84</v>
       </c>
       <c r="D83" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="I83" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="J83" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="K83" t="s">
-        <v>524</v>
+        <v>89</v>
       </c>
       <c r="L83" t="s">
-        <v>525</v>
+        <v>90</v>
       </c>
       <c r="M83" t="s">
-        <v>526</v>
+        <v>91</v>
       </c>
       <c r="N83" t="s">
-        <v>527</v>
+        <v>406</v>
       </c>
       <c r="O83" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="Q83" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R83" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S83" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T83" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y83" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84">
-        <v>84507</v>
+        <v>85108</v>
       </c>
       <c r="B84" s="1">
-        <v>43230</v>
+        <v>43320</v>
       </c>
       <c r="C84" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D84" t="s">
-        <v>70</v>
+        <v>136</v>
+      </c>
+      <c r="H84" t="s">
+        <v>71</v>
       </c>
       <c r="I84" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="J84" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="K84" t="s">
-        <v>74</v>
+        <v>533</v>
       </c>
       <c r="L84" t="s">
-        <v>75</v>
+        <v>534</v>
       </c>
       <c r="M84" t="s">
-        <v>76</v>
+        <v>535</v>
       </c>
       <c r="N84" t="s">
-        <v>397</v>
+        <v>536</v>
       </c>
       <c r="O84" t="s">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="Q84" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R84" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S84" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T84" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Y84" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85">
-        <v>84431</v>
+        <v>84507</v>
       </c>
       <c r="B85" s="1">
-        <v>43208</v>
+        <v>43230</v>
       </c>
       <c r="C85" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D85" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I85" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="J85" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="K85" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L85" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M85" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N85" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O85" t="s">
-        <v>534</v>
+        <v>154</v>
       </c>
       <c r="Q85" t="s">
         <v>80</v>
       </c>
       <c r="R85" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S85" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T85" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y85" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86">
-        <v>84298</v>
+        <v>84431</v>
       </c>
       <c r="B86" s="1">
-        <v>43175</v>
+        <v>43208</v>
       </c>
       <c r="C86" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D86" t="s">
-        <v>70</v>
-[...11 lines deleted...]
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I86" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="J86" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="K86" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L86" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M86" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N86" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O86" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="Q86" t="s">
         <v>80</v>
       </c>
       <c r="R86" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S86" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T86" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y86" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87">
-        <v>84219</v>
+        <v>84298</v>
       </c>
       <c r="B87" s="1">
-        <v>43151</v>
+        <v>43175</v>
       </c>
       <c r="C87" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D87" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E87" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F87" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="G87" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="H87" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I87" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="J87" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="K87" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L87" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M87" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N87" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O87" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="Q87" t="s">
         <v>80</v>
       </c>
       <c r="R87" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S87" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T87" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y87" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88">
-        <v>84218</v>
+        <v>84219</v>
       </c>
       <c r="B88" s="1">
         <v>43151</v>
       </c>
       <c r="C88" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D88" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E88" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F88" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="G88" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="H88" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I88" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="J88" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="K88" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="L88" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M88" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="N88" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="O88" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="Q88" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R88" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S88" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T88" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y88" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89">
-        <v>84119</v>
+        <v>84218</v>
       </c>
       <c r="B89" s="1">
-        <v>43132</v>
+        <v>43151</v>
       </c>
       <c r="C89" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D89" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="E89" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F89" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="G89" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="H89" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="I89" t="s">
+        <v>556</v>
+      </c>
+      <c r="J89" t="s">
+        <v>553</v>
+      </c>
+      <c r="K89" t="s">
+        <v>89</v>
+      </c>
+      <c r="L89" t="s">
+        <v>90</v>
+      </c>
+      <c r="M89" t="s">
+        <v>91</v>
+      </c>
+      <c r="N89" t="s">
+        <v>406</v>
+      </c>
+      <c r="O89" t="s">
         <v>549</v>
       </c>
-      <c r="J89" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q89" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R89" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S89" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T89" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Y89" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90">
-        <v>84117</v>
+        <v>84119</v>
       </c>
       <c r="B90" s="1">
         <v>43132</v>
       </c>
       <c r="C90" t="s">
-        <v>553</v>
+        <v>84</v>
       </c>
       <c r="D90" t="s">
-        <v>554</v>
+        <v>85</v>
       </c>
       <c r="E90" t="s">
-        <v>555</v>
+        <v>84</v>
       </c>
       <c r="F90" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="G90" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="H90" t="s">
+        <v>86</v>
+      </c>
+      <c r="I90" t="s">
         <v>558</v>
       </c>
-      <c r="I90" t="s">
+      <c r="J90" t="s">
         <v>559</v>
       </c>
-      <c r="J90" t="s">
+      <c r="K90" t="s">
+        <v>89</v>
+      </c>
+      <c r="L90" t="s">
+        <v>90</v>
+      </c>
+      <c r="M90" t="s">
+        <v>91</v>
+      </c>
+      <c r="N90" t="s">
         <v>560</v>
       </c>
-      <c r="K90" t="s">
+      <c r="O90" t="s">
+        <v>549</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y90" t="s">
         <v>561</v>
-      </c>
-[...25 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91">
-        <v>84116</v>
+        <v>84117</v>
       </c>
       <c r="B91" s="1">
         <v>43132</v>
       </c>
       <c r="C91" t="s">
-        <v>69</v>
+        <v>562</v>
       </c>
       <c r="D91" t="s">
-        <v>70</v>
+        <v>563</v>
       </c>
       <c r="E91" t="s">
-        <v>69</v>
+        <v>564</v>
       </c>
       <c r="F91" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="G91" t="s">
-        <v>537</v>
+        <v>566</v>
       </c>
       <c r="H91" t="s">
-        <v>71</v>
+        <v>567</v>
       </c>
       <c r="I91" t="s">
-        <v>567</v>
+        <v>568</v>
+      </c>
+      <c r="J91" t="s">
+        <v>569</v>
       </c>
       <c r="K91" t="s">
-        <v>74</v>
+        <v>570</v>
       </c>
       <c r="L91" t="s">
-        <v>75</v>
+        <v>571</v>
       </c>
       <c r="M91" t="s">
-        <v>76</v>
+        <v>572</v>
       </c>
       <c r="N91" t="s">
-        <v>397</v>
+        <v>573</v>
       </c>
       <c r="O91" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="Q91" t="s">
         <v>80</v>
       </c>
       <c r="R91" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y91" t="s">
-        <v>569</v>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92">
+        <v>84116</v>
+      </c>
+      <c r="B92" s="1">
+        <v>43132</v>
+      </c>
+      <c r="C92" t="s">
+        <v>84</v>
+      </c>
+      <c r="D92" t="s">
+        <v>85</v>
+      </c>
+      <c r="E92" t="s">
+        <v>84</v>
+      </c>
+      <c r="F92" t="s">
+        <v>551</v>
+      </c>
+      <c r="G92" t="s">
+        <v>546</v>
+      </c>
+      <c r="H92" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" t="s">
+        <v>576</v>
+      </c>
+      <c r="K92" t="s">
+        <v>89</v>
+      </c>
+      <c r="L92" t="s">
+        <v>90</v>
+      </c>
+      <c r="M92" t="s">
+        <v>91</v>
+      </c>
+      <c r="N92" t="s">
+        <v>406</v>
+      </c>
+      <c r="O92" t="s">
+        <v>577</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>