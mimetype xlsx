--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="825" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="909" uniqueCount="356">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -228,233 +228,317 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
+    <t>Prodej pozemků p.č. 897/2 a 895/3 k.ú. Doudlevce</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Doudlevce, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 897/2 a 895/3</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází severně od centra města Plzeň, v městské části Doudlevce, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, přímo v železniční zastávce Doudlevce. Prodávaný pozemek p.č. 895/3 je pod budovou ve vlastnictví nabyvatele a pozemek p.č. 897/2 je užívaný v rámci areálu nabyvatele, z něhož je k pozemkům realizován přístup. Oba pozemky jsou zatíženy v katastru věcným břemenem strpět na služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy a věcným břemenem služebnost inženýrské sítě (dešťové kanalizace) v rozsahu příslušného geometrického plánu. V rámci (kupní) smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji sousedních pozemků žadatele, bude majetek projednáván do majetku nového majitele navazujících ploch a staveb. Podle územního plánu se zájmové pozemky nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy výroby a skladování".</t>
+  </si>
+  <si>
+    <t>61000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 6591/130, 6591/131 a 6591/132 v k.ú. Plzeň</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>702 263 859</t>
+  </si>
+  <si>
+    <t>Plzeň, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>6591/130, 6591/131 a 6591/132</t>
+  </si>
+  <si>
+    <t>Pozemky v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemky představují volné proluky mezi jednotlivými skupinami řadových garáží. Případně budoucí využítí je dáno územním plánem a jednotlivými právními předpisy, které podmíňují jejich stavební využití. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města. Pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". Pozemek p.č. 6591/131 je zatížen služebností zapsanou na LV spočívající v právu zřizování a provozování vedení inženýrské sítě (vodovodního řadu DN 150) spol. VODÁRNA PLZEŇ a.s.. V rámci kupní smlouvy budeV rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
+  </si>
+  <si>
+    <t>66000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 6591/128 a 6591/129 v k.ú. Plzeň</t>
+  </si>
+  <si>
+    <t>6591/128 a 6591/129</t>
+  </si>
+  <si>
+    <t>Pozemky v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemky představují volné proluky mezi jednotlivými skupinami řadových garáží. Případně budoucí využítí je dáno územním plánem a jednotlivými právními předpisy, které podmíňují jejich stavební využití. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města. Pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". Pozemek p.č. 6591/129 je zatížen služebností zapsanou na LV spočívající v právu zřizování a provozování vedení zemního optického kabelu spol. ČEZ ICT Services, a. s.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
+  </si>
+  <si>
+    <t>25000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 6591/127 v k.ú. Plzeň</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6591/127</t>
+  </si>
+  <si>
+    <t>Pozemek v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemek představuje volnou proluku mezi jednotlivými skupinami řadových garáží. Případně budoucí využití je dáno územním plánem a jednotlivými právními předpisy. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města, na kterém se v blízkosti hranice pozemku nachází elektrický pilíř a vedení spol. ČEZ Distribuce, a.s.. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" a zřizování a provozování vedení spolu s věcným břemenem chůze a jízdy ve prospěch společnosti GasNet, s.r.o.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na n postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pokud během přípravy prodeje dojde ke změně vlastníka stavby na pozemku (garáže), bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném usnesení vlády ČR. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. st. 11102/43 o výměře 278 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 967/24, č. jed 967/24, jiný nebytový prostor, k. ú. Plzeň, obec Plzeň, LV č. 33152, KÚ pro Katastrální úřad pro Plzeňský kraj, Katastrální pracoviště Plzeň. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Věra Kochová</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou VŘ</t>
+  </si>
+  <si>
+    <t>3900000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 1116/2 k. ú. Lhota u Dobřan</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
-    <t>702263859</t>
-[...7 lines deleted...]
-  <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>Lhota u Dobřan, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>1116/2</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemek v chatové osadě na jižním předměstí města Plzně v ochranném pásmu dráhy trati Plzeň hlavní nádraží – Klatovy. Prodej pozemku p.č. 1116/2 je projednáván z důvod scelení, protože tvoří jeden celek s pozemky p.č. 1100/1, 877 a 990 ve vlastnictví nabyvatele. Majetek je přístupný z pozemků nabyvatele. Prodávaný pozemek je nabyvatelem využíván pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Na pozemku se nachází trvalé porosty ve vlastnictví nabyvatele. Pozemek je zatížen v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelka vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávaným pozemkem, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
   </si>
   <si>
     <t>109000</t>
   </si>
   <si>
+    <t>Prodej pozemku p.č. 1116/6 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>1116/6</t>
+  </si>
+  <si>
+    <t>Pozemek se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 1116/5 je projednáván z důvod scelení, protože tvoří jeden celek s pozemky p.č. 1109 a 950 ve vlastnictví nabyvatele. Majetek je přístupný z pozemků nabyvatele. Prodávaný pozemek je nabyvatelem využíván pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemek je zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávaným pozemkem, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>197000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/1 a 942 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/1 a 942</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 942 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatelů a daného pozemku. Prodej pozemku p.č. 1116/1 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nimi za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>2043000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/4 a 943 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/4 a 943</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 943 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatele a daného pozemku. Prodej pozemku p.č. 1116/4 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatele a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvatelem využívány pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>1193000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/5 a 996 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/5 a 996</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 996 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatele a daného pozemku. Prodej pozemku p.č. 1116/5 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatele a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvatelem využívány pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>1187000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1101/2 v k.ú. Lhota u Dobřan a pozemku p.č. 1853/10 v k.ú. Litice u Plzně</t>
+  </si>
+  <si>
+    <t>1101/2</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy v katastrálních územích Lhota u Dobřan a Litice u Plzně, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej obou pozemků je projednáván z důvod scelení, protože slouží k přístupu k pozemku a stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace přes pozemky p.č. 1112 ve vlastnictví třetí osoby na základě VB. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nimi za tímto účelem uzavřena příslušná nájemní smlouva. Pozemek p.č. 1101/2 v k.ú. Lhota u Dobřan je zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Pozemek p.č. 1853/10 v k.ú. Litice u Plzně bude nejpozději spolu s kupní smlouvou zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek v k.ú. Lhota u Dobřan nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace". Podle územního plánu se zájmový majetek v k.ú. Litice nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy železnice".</t>
+  </si>
+  <si>
+    <t>1516000</t>
+  </si>
+  <si>
+    <t>Litice u Plzně, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>1853/10</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1101/1, 973 a 972 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1101/1, 973 a 972</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemků p.č. 972 a 973 je projednáván z důvodu sjednocení vlastnictví staveb ve vlastnictví nabyvatelky a daného pozemku. Prodej pozemku p.č. 1101/1 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku nabyvatelky. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nabyvatelkou za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>MZe</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Bolevec</t>
   </si>
   <si>
-    <t>2025-10-31</t>
-[...1 lines deleted...]
-  <si>
     <t>956216112</t>
   </si>
   <si>
     <t>hana.jarosova@lesycr.cz</t>
   </si>
   <si>
     <t>Hana Jarošová</t>
   </si>
   <si>
     <t>Lesní správa Plasy</t>
   </si>
   <si>
     <t>Bolevec, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>1722/3</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku p.č. 11722/3 o výměře 100 m2, ostatní plocha v k.ú. Bolevec. </t>
   </si>
   <si>
     <t>40000</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 1116/6 v k.ú. Lhota u Dobřan</t>
-[...82 lines deleted...]
-  <si>
     <t>Ministerstvo vnitra</t>
   </si>
   <si>
     <t>Pozemek parc. č.  5650 o výměře 683 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 116, stavba pro dopravu , k. ú. Plzeň, obec Plzeň, LV č. 148, Katastrální úřad pro Západočeský kraj, Katastrální pracoviště Plzeň - město. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
   </si>
   <si>
     <t>2025-05-02</t>
   </si>
   <si>
-    <t>954302327</t>
-[...4 lines deleted...]
-  <si>
     <t>Denisa Janderková</t>
   </si>
   <si>
     <t>Správa majetku</t>
   </si>
   <si>
-    <t>Plzeň, Plzeň, okres Plzeň-město</t>
-[...1 lines deleted...]
-  <si>
     <t>Prodej bude probíhat formou VŘ s právem obce dorovnání nejvyšší nabídky</t>
   </si>
   <si>
     <t>16900000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 6586/26 v k.ú. Plzeň</t>
   </si>
   <si>
     <t>2024-12-21</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>6586/26</t>
   </si>
   <si>
     <t>Předmětem převodu je pozemek p.č. 6586/26 v k.ú. Plzeň. Pozemek bude prodán vlastníkovi sousední nemovitosti, kterým je pozemek využíván a jsou na něm součástí v jeho vlastnictví, které nejsou součástí převodu. Přístup k prodávanému pozemku bude realizován z pozemků budoucího nabyvatele. Pro využití prodávaného pozemku bude před prodejem uzavřena nájemní smlouva. Pozemek je zatížen stávající služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" v celém je jeho rozsahu. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek p.č. 6586/26je zatížen VB cesty a stezky ve prospěch pozemku p.č. 6586/15. Pozemek dle územního plánu náleží PLOCHY DOPRAVNÍ INFRASTRUKTURY – ŽELEZNICE</t>
   </si>
   <si>
     <t>163000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 6586/25 v k.ú. Plzeň</t>
@@ -531,155 +615,155 @@
   <si>
     <t>5601/37 a 5601/38</t>
   </si>
   <si>
     <t>472641</t>
   </si>
   <si>
     <t>10573/14, 6591/112, 10575/1, 10575/2, 10575/3, 10575/4, 14436/15, 14436/46, 6586/18, 6589/33</t>
   </si>
   <si>
     <t>3203/30, 3851/119, 3203/48, 3203/50, 3203/52, 3203/49, 3203/51, 3212 Bolevec, 1980/4 Litice u Plzně, 2093/2 2093/3, 2093/4, 2093/6 2093/7, 2093/9, 2093/10, 2566/2, 2566/3, 2566/4, 2566/6, 2566/7 Skvrňany</t>
   </si>
   <si>
     <t>1909593</t>
   </si>
   <si>
     <t>K Prokopávce</t>
   </si>
   <si>
     <t>bez</t>
   </si>
   <si>
     <t>Lokalita Bolevec, Litice u Plzně, Křimice a Skvrňany</t>
   </si>
   <si>
+    <t>Prodej pozemku p.č. 1853/3, k.ú. Litice u Plzně</t>
+  </si>
+  <si>
+    <t>2024-11-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1853/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o prodej pozemku p.č. 1853/3, k.ú. Litice u Plzně. Na pozemku jsou stromy, které jsou součástí pozemku a jsou součástí prodeje. Pozemek je prodáván z důvodu zceleni majetku. Město Plzeň, majitel vedlejšího pozemku o jeho koupi nemá zájem. K prodávanému majetku je přístup z pozemků žadatele. Pozemek je v katastru zatížen věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Spolu s kupní smlouvou bude zřízeno věcné právo vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Pozemek p.č. 1853/3 v katastrálním území Litice u Plzně se nachází dle Územního plánu Plzeň v zastavěném území v ploše s rozdílným způsobem využití „Plochy lesní“. </t>
+  </si>
+  <si>
+    <t>33000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 1853/8, k.ú. Litice u Plzně</t>
   </si>
   <si>
-    <t>2024-11-09</t>
-[...1 lines deleted...]
-  <si>
     <t>1853/8</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o prodej pozemku p.č. 1853/8, k.ú. Litice u Plzně. Na pozemku jsou stromy, které jsou součástí pozemku a jsou součástí prodeje. Na pozemku je nezapsaná stavba ve vlastnictví žadatele a ostatní součásti v jeho vlastnictví. Pozemek je mu za tím účelem pronajat. Pozemek je prodáván z důvodu zceleni majetku. Město Plzeň, majitel vedlejšího pozemku o jeho koupi nemá zájem. K prodávanému majetku je přístup z pozemků žadatele. Pozemek je v katastru zatížen věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Spolu s kupní smlouvou bude zřízeno věcné právo vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Pozemek p.č. 1853/8 (původně součást pozemku p.č. 1853/8) v katastrálním území Litice u Plzně se nachází dle Územního plánu Plzeň v zastavěném území v ploše s rozdílným způsobem využití „Plochy lesní“. </t>
   </si>
   <si>
     <t>29000</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 1853/3, k.ú. Litice u Plzně</t>
-[...10 lines deleted...]
-  <si>
     <t>Prodej pozemku p.č. 768/1 v k.ú. Křimice</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t xml:space="preserve">+420 702 263 859  </t>
   </si>
   <si>
     <t>Křimice, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>768/1</t>
   </si>
   <si>
     <t>Pozemek se nachází v městské čtvrti Křimice severovýchodně od centra města Plzeň v ochranném pásmu dráhy tratě Plzeň hl. n. - Cheb. Kopcovitý pozemek se nachází v těsné blízkosti průmyslového areálu a jsou na něm náletové porosty. K pozemku lze přistupovat z veřejné komunikace přes pozemky cizích vlastníků a není nijak smluvně zajištěn. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci (kupní) smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek se podle územního plánu nachází v ploše DOPRAVNÍ INFRASTRUKTURY – ŽELEZNICE</t>
   </si>
   <si>
     <t>294000</t>
   </si>
   <si>
+    <t>Prodej pozemku pozemku p.č. 6591/103, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Úsek náměstka ředitele pro realitní činnosti, Odbor pozbývání majetku, Oddělení přípravy pozbytí, sídlo: Dlážděná 1003/7, 110 00 Praha 1, Pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>6591/103</t>
+  </si>
+  <si>
+    <t>Pozemek v centru města nedaleko žst. Plzeň zastávka a v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Na pozemku je situována řadové garáž ve vlastnictví cizího vlastníka, který o něj neprojevil zájem. Pozemek pod garáží je vlastníkovi garáž pronajat a nájemní smlouva přejde na nového majitele pozemku. Přístup k prodávaným pozemku je z veřejné komunikace (ulice Nemocniční) situované na pozemku města. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek</t>
+  </si>
+  <si>
+    <t>120000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pozemku p.č. 6591/97, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/97</t>
+  </si>
+  <si>
+    <t>86500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pozemku p.č. 6591/100, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/100</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pozemku p.č. 6591/61, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/61</t>
+  </si>
+  <si>
+    <t>Pozemek v centru města nedaleko žst. Plzeň zastávka a v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Na pozemku je situována řadové garáž ve vlastnictví cizího vlastníka, který o něj neprojevil zájem. Pozemek pod garáží je vlastníkovi garáž pronajat a nájemní smlouva přejde na nového majitele pozemku. Přístup k prodávaným pozemku je z veřejné komunikace (ulice Nemocniční) situované na pozemku města. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek se dle územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy občanského vybavení“.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pozemku p.č. 6591/63, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/63</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
     <t>Prodej pozemku pozemku p.č. 6591/96, pod garáží ve vlastnictví 3. osoby</t>
   </si>
   <si>
-    <t>2024-07-04</t>
-[...52 lines deleted...]
-  <si>
     <t>Prodej pozemku p.č. 2616/18 v k.ú. Skvrňany</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>+420702263859</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Úsek náměstka ředitele pro realitní činnosti, Odbor pozbývání majetku, Oddělení přípravy pozbytí, Dlážděná 1003/7, 110 00 Praha 1, Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>Skvrňany, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>2616/18</t>
   </si>
   <si>
     <t>Pozemek v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Cheb. Pozemek je zcela zastavěn stavbou bez čp/če (garáží) ve vlastnictví cizího vlastníka, který neakceptoval námi stanovené podmínky prodeje daného pozemku, a tím nevyužili své právo na přímý prodej daného majetku na základě předkupního práva a proto je nyní prodáváno ve veřejné soutěži. Majitel stavby na pozemku po skončení veřejné soutěží a podání vítězné nabídky jiným subjektem, bude vyzván k dorovnání nabídky a závěrečné možnosti využít své předkupní právo. Areál s garážemi je přístupný z veřejné komunikace města, jednotlivé garáže jsou přístupné z účelové komunikace na pozemku Správy železnic p.č. 2616/4. Pozemky mají majitelé staveb pronajaty a nájemní smlouva bude převedena novému majiteli. Prodávané pozemky jsou zatíženy stávající služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci každé kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu jsou pozemky v zastavěném území v ploše s rozdílným způsobem využití „Plochy dopravní infrastruktury - železnice".</t>
   </si>
   <si>
     <t>61500</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 2616/13 v k.ú. Skvrňany</t>
@@ -822,80 +906,77 @@
   <si>
     <t>buchtik@cpptransgas.cz</t>
   </si>
   <si>
     <t>Ing. Petr Buchtík</t>
   </si>
   <si>
     <t>Radčice u Plzně, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>806, 856</t>
   </si>
   <si>
     <t>Nabídka k odprodeji pozemků na parcel. číslech 806 a 856 ostatní plocha v k.ú. Radčice u Plzně zapsané na LV 318.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>Prodej části pozemku 1980/4, k.ú. Litice</t>
   </si>
   <si>
     <t>2021-06-10</t>
   </si>
   <si>
-    <t>702 263 859</t>
-[...1 lines deleted...]
-  <si>
     <t>Správa železnic</t>
   </si>
   <si>
     <t>1980/4</t>
   </si>
   <si>
     <t>MZE</t>
   </si>
   <si>
+    <t>956216106</t>
+  </si>
+  <si>
+    <t>jana.blahova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Bláhová</t>
+  </si>
+  <si>
+    <t>LS Plasy</t>
+  </si>
+  <si>
+    <t>1856/1</t>
+  </si>
+  <si>
     <t>956212106</t>
   </si>
   <si>
-    <t>jana.blahova@lesycr.cz</t>
-[...13 lines deleted...]
-  <si>
     <t>Pozemek p.č. 1728/4 o výměře 365 m2 v k.ú. Bolevec - zastavěná plocha a nádvoří. Pozemek je ve funkčním celku s budovou jiného vlastníka.</t>
   </si>
   <si>
     <t>2021-02-12</t>
   </si>
   <si>
     <t>725673206</t>
   </si>
   <si>
     <t>iva.sutnarova@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Iva Sutnarová</t>
   </si>
   <si>
     <t>377780</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství  S 667/13/212</t>
   </si>
   <si>
     <t>Prodej pozemku st.p.č. 1154/5 o výměře 61 m2 - zastavěná plocha a nádvoří - spoluvlastnický podíl 1/5</t>
   </si>
   <si>
     <t>2020-12-27</t>
@@ -969,78 +1050,78 @@
   <si>
     <t>34838000</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Prodej lesních pozemků p. č. 476/9 a p. č. 476/12 o celkové výměře 1510 m2 v k. ú. Lhota u Dobřan. Jedná se o hřebenové parcely lesních pozemků.</t>
   </si>
   <si>
     <t>2018-07-05</t>
   </si>
   <si>
     <t>724 524 739</t>
   </si>
   <si>
     <t>jiri.stach@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Jiří Stach</t>
   </si>
   <si>
     <t>16480</t>
   </si>
   <si>
+    <t>Správa železniční dopravní cesty,s.o.,  Dlážděná 1003/1, 110 00 Praha 1, IČO 70994234</t>
+  </si>
+  <si>
+    <t>kú Plzeň, pozemek p.č. 10573/10, ostatní plocha-ostatní komunikace, 129m2.</t>
+  </si>
+  <si>
+    <t>2018-05-21</t>
+  </si>
+  <si>
+    <t>972235728</t>
+  </si>
+  <si>
+    <t>sekyrkova@szdc.cz</t>
+  </si>
+  <si>
+    <t>Sekyrková</t>
+  </si>
+  <si>
+    <t>O31</t>
+  </si>
+  <si>
+    <t>Plzeň, Plzeň, CZ0323, okres Plzeň-město</t>
+  </si>
+  <si>
     <t>Správa železniční dopravní cesty, Dlážděná 1003/1, 110 00 Praha 1, IČO 70994234</t>
   </si>
   <si>
     <t>Jedná se o pozemek p.č. 10573/10, ostatní plocha-ostatní komunikace, 129m2.</t>
-  </si>
-[...22 lines deleted...]
-    <t>kú Plzeň, pozemek p.č. 10573/10, ostatní plocha-ostatní komunikace, 129m2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1336,51 +1417,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ45"/>
+  <dimension ref="A1:BQ50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="87.7109375" customWidth="1"/>
     <col min="9" max="9" width="422.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="234.7109375" customWidth="1"/>
     <col min="15" max="15" width="44.7109375" customWidth="1"/>
     <col min="16" max="16" width="62.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -1626,54 +1707,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>106638</v>
+        <v>107405</v>
       </c>
       <c r="B2" s="1">
-        <v>46041</v>
+        <v>46078</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1685,2607 +1766,2899 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105556</v>
+        <v>107176</v>
       </c>
       <c r="B3" s="1">
-        <v>45930</v>
+        <v>46066</v>
       </c>
       <c r="C3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>85</v>
       </c>
-      <c r="H3" t="s">
+      <c r="K3" t="s">
         <v>86</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
         <v>87</v>
       </c>
-      <c r="J3" t="s">
+      <c r="P3" t="s">
         <v>88</v>
       </c>
-      <c r="K3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
         <v>89</v>
       </c>
-      <c r="L3" t="s">
+      <c r="Y3" t="s">
         <v>90</v>
-      </c>
-[...28 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105551</v>
+        <v>107175</v>
       </c>
       <c r="B4" s="1">
-        <v>45930</v>
+        <v>46066</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="J4" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="K4" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
       <c r="M4" t="s">
         <v>76</v>
       </c>
       <c r="N4" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="P4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="Y4" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>105550</v>
+        <v>107178</v>
       </c>
       <c r="B5" s="1">
-        <v>45930</v>
+        <v>46066</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="J5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="K5" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>
       <c r="M5" t="s">
         <v>76</v>
       </c>
       <c r="N5" t="s">
+        <v>77</v>
+      </c>
+      <c r="O5" t="s">
+        <v>87</v>
+      </c>
+      <c r="P5" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y5" t="s">
         <v>98</v>
-      </c>
-[...22 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>105549</v>
+        <v>106918</v>
       </c>
       <c r="B6" s="1">
-        <v>45930</v>
+        <v>46056</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="I6" t="s">
+        <v>102</v>
+      </c>
+      <c r="J6" t="s">
+        <v>103</v>
+      </c>
+      <c r="K6" t="s">
+        <v>104</v>
+      </c>
+      <c r="L6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M6" t="s">
         <v>106</v>
       </c>
-      <c r="J6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="O6" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
         <v>108</v>
       </c>
       <c r="Y6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>105548</v>
+        <v>106638</v>
       </c>
       <c r="B7" s="1">
-        <v>45930</v>
+        <v>46041</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
         <v>110</v>
       </c>
       <c r="J7" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="K7" t="s">
         <v>74</v>
       </c>
       <c r="L7" t="s">
         <v>75</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="O7" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="P7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Y7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>105547</v>
+        <v>105551</v>
       </c>
       <c r="B8" s="1">
         <v>45930</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J8" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="P8" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="Y8" t="s">
-        <v>117</v>
-[...23 lines deleted...]
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>105546</v>
+        <v>105550</v>
       </c>
       <c r="B9" s="1">
         <v>45930</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J9" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="K9" t="s">
         <v>74</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="P9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y9" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>104524</v>
+        <v>105549</v>
       </c>
       <c r="B10" s="1">
-        <v>45748</v>
+        <v>45930</v>
       </c>
       <c r="C10" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="D10" t="s">
-        <v>124</v>
+        <v>70</v>
       </c>
       <c r="H10" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="I10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J10" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="K10" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" t="s">
+        <v>119</v>
+      </c>
+      <c r="O10" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" t="s">
         <v>128</v>
       </c>
-      <c r="L10" t="s">
+      <c r="Q10" t="s">
+        <v>80</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>81</v>
+      </c>
+      <c r="T10" t="s">
+        <v>81</v>
+      </c>
+      <c r="X10" t="s">
         <v>129</v>
       </c>
-      <c r="M10" t="s">
+      <c r="Y10" t="s">
         <v>130</v>
-      </c>
-[...22 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>102957</v>
+        <v>105548</v>
       </c>
       <c r="B11" s="1">
-        <v>45616</v>
+        <v>45930</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
         <v>71</v>
       </c>
       <c r="I11" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="J11" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="K11" t="s">
         <v>74</v>
       </c>
       <c r="L11" t="s">
         <v>75</v>
       </c>
       <c r="M11" t="s">
         <v>76</v>
       </c>
       <c r="N11" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="O11" t="s">
+        <v>113</v>
+      </c>
+      <c r="P11" t="s">
         <v>132</v>
       </c>
-      <c r="P11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="Y11" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>102956</v>
+        <v>105547</v>
       </c>
       <c r="B12" s="1">
-        <v>45616</v>
+        <v>45930</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
         <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="J12" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>119</v>
+      </c>
+      <c r="O12" t="s">
+        <v>113</v>
+      </c>
+      <c r="P12" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>80</v>
+      </c>
+      <c r="R12" t="s">
+        <v>81</v>
+      </c>
+      <c r="S12" t="s">
+        <v>81</v>
+      </c>
+      <c r="T12" t="s">
+        <v>81</v>
+      </c>
+      <c r="X12" t="s">
         <v>137</v>
       </c>
-      <c r="O12" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y12" t="s">
-        <v>144</v>
+        <v>138</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>140</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>102955</v>
+        <v>105546</v>
       </c>
       <c r="B13" s="1">
-        <v>45616</v>
+        <v>45930</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>71</v>
       </c>
       <c r="I13" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="J13" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="O13" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
       <c r="P13" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="Y13" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>102954</v>
+        <v>105556</v>
       </c>
       <c r="B14" s="1">
-        <v>45616</v>
+        <v>45930</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>144</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="I14" t="s">
+        <v>147</v>
+      </c>
+      <c r="J14" t="s">
+        <v>118</v>
+      </c>
+      <c r="K14" t="s">
+        <v>148</v>
+      </c>
+      <c r="L14" t="s">
         <v>149</v>
       </c>
-      <c r="J14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>76</v>
+        <v>150</v>
       </c>
       <c r="N14" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="O14" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="P14" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="Y14" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>102860</v>
+        <v>104524</v>
       </c>
       <c r="B15" s="1">
-        <v>45595</v>
+        <v>45748</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>156</v>
       </c>
       <c r="I15" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J15" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K15" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="M15" t="s">
-        <v>76</v>
+        <v>159</v>
       </c>
       <c r="N15" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="O15" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>87</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="Y15" t="s">
-        <v>158</v>
-[...22 lines deleted...]
-      <c r="AJ15" t="s">
         <v>162</v>
-      </c>
-[...76 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>102706</v>
+        <v>102957</v>
       </c>
       <c r="B16" s="1">
-        <v>45574</v>
+        <v>45616</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="J16" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="K16" t="s">
         <v>74</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" t="s">
         <v>76</v>
       </c>
       <c r="N16" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="P16" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
         <v>81</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="Y16" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:36">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17">
-        <v>102705</v>
+        <v>102956</v>
       </c>
       <c r="B17" s="1">
-        <v>45574</v>
+        <v>45616</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="J17" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="K17" t="s">
         <v>74</v>
       </c>
       <c r="L17" t="s">
         <v>75</v>
       </c>
       <c r="M17" t="s">
         <v>76</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="O17" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="P17" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="X17" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="Y17" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:36">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18">
-        <v>102355</v>
+        <v>102955</v>
       </c>
       <c r="B18" s="1">
-        <v>45510</v>
+        <v>45616</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
         <v>71</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="J18" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="K18" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="L18" t="s">
         <v>75</v>
       </c>
       <c r="M18" t="s">
         <v>76</v>
       </c>
       <c r="N18" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="O18" t="s">
-        <v>185</v>
+        <v>87</v>
       </c>
       <c r="P18" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="Y18" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:36">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19">
-        <v>102006</v>
+        <v>102954</v>
       </c>
       <c r="B19" s="1">
-        <v>45446</v>
+        <v>45616</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="H19" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="J19" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="K19" t="s">
         <v>74</v>
       </c>
       <c r="L19" t="s">
         <v>75</v>
       </c>
       <c r="M19" t="s">
         <v>76</v>
       </c>
       <c r="N19" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>87</v>
+      </c>
+      <c r="P19" t="s">
+        <v>178</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="Y19" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:36">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
       <c r="A20">
-        <v>101997</v>
+        <v>102860</v>
       </c>
       <c r="B20" s="1">
-        <v>45446</v>
+        <v>45595</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>71</v>
       </c>
       <c r="I20" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="J20" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="K20" t="s">
         <v>74</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" t="s">
         <v>76</v>
       </c>
       <c r="N20" t="s">
+        <v>165</v>
+      </c>
+      <c r="O20" t="s">
+        <v>183</v>
+      </c>
+      <c r="P20" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>80</v>
+      </c>
+      <c r="R20" t="s">
+        <v>81</v>
+      </c>
+      <c r="S20" t="s">
+        <v>81</v>
+      </c>
+      <c r="T20" t="s">
+        <v>80</v>
+      </c>
+      <c r="X20" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>189</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>190</v>
+      </c>
+      <c r="AK20" t="s">
         <v>191</v>
       </c>
-      <c r="O20" t="s">
-[...2 lines deleted...]
-      <c r="P20" t="s">
+      <c r="AL20" t="s">
+        <v>192</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>193</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>87</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>194</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>195</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>190</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>152</v>
+      </c>
+      <c r="BH20" t="s">
         <v>196</v>
       </c>
-      <c r="Q20" t="s">
-[...18 lines deleted...]
-    <row r="21" spans="1:36">
+      <c r="BI20" t="s">
+        <v>197</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>80</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>81</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>198</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>199</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
       <c r="A21">
-        <v>102000</v>
+        <v>102705</v>
       </c>
       <c r="B21" s="1">
-        <v>45446</v>
+        <v>45574</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>71</v>
       </c>
       <c r="I21" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="J21" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K21" t="s">
         <v>74</v>
       </c>
       <c r="L21" t="s">
         <v>75</v>
       </c>
       <c r="M21" t="s">
         <v>76</v>
       </c>
       <c r="N21" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="O21" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="P21" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
       <c r="X21" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="Y21" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:36">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22">
-        <v>102001</v>
+        <v>102706</v>
       </c>
       <c r="B22" s="1">
-        <v>45446</v>
+        <v>45574</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="H22" t="s">
         <v>71</v>
       </c>
       <c r="I22" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="J22" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K22" t="s">
         <v>74</v>
       </c>
       <c r="L22" t="s">
         <v>75</v>
       </c>
       <c r="M22" t="s">
         <v>76</v>
       </c>
       <c r="N22" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="O22" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="Y22" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:36">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
       <c r="A23">
-        <v>102002</v>
+        <v>102355</v>
       </c>
       <c r="B23" s="1">
-        <v>45446</v>
+        <v>45510</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="H23" t="s">
         <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="J23" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="K23" t="s">
-        <v>74</v>
+        <v>212</v>
       </c>
       <c r="L23" t="s">
         <v>75</v>
       </c>
       <c r="M23" t="s">
         <v>76</v>
       </c>
       <c r="N23" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="O23" t="s">
-        <v>132</v>
+        <v>213</v>
       </c>
       <c r="P23" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="Y23" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:36">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24">
-        <v>102003</v>
+        <v>102002</v>
       </c>
       <c r="B24" s="1">
         <v>45446</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>71</v>
       </c>
       <c r="I24" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="J24" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="K24" t="s">
         <v>74</v>
       </c>
       <c r="L24" t="s">
         <v>75</v>
       </c>
       <c r="M24" t="s">
         <v>76</v>
       </c>
       <c r="N24" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="O24" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="P24" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="X24" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="Y24" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:36">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
       <c r="A25">
-        <v>102004</v>
+        <v>101997</v>
       </c>
       <c r="B25" s="1">
         <v>45446</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
         <v>71</v>
       </c>
       <c r="I25" t="s">
-        <v>197</v>
+        <v>223</v>
       </c>
       <c r="J25" t="s">
-        <v>190</v>
+        <v>218</v>
       </c>
       <c r="K25" t="s">
         <v>74</v>
       </c>
       <c r="L25" t="s">
         <v>75</v>
       </c>
       <c r="M25" t="s">
         <v>76</v>
       </c>
       <c r="N25" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="O25" t="s">
-        <v>132</v>
+        <v>87</v>
+      </c>
+      <c r="P25" t="s">
+        <v>224</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="Y25" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:36">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26">
-        <v>101684</v>
+        <v>102000</v>
       </c>
       <c r="B26" s="1">
-        <v>45401</v>
+        <v>45446</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="H26" t="s">
         <v>71</v>
       </c>
       <c r="I26" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="J26" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="K26" t="s">
-        <v>210</v>
+        <v>74</v>
       </c>
       <c r="L26" t="s">
         <v>75</v>
       </c>
       <c r="M26" t="s">
         <v>76</v>
       </c>
       <c r="N26" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="O26" t="s">
-        <v>212</v>
+        <v>87</v>
       </c>
       <c r="P26" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="Y26" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:36">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27">
-        <v>101683</v>
+        <v>102001</v>
       </c>
       <c r="B27" s="1">
-        <v>45401</v>
+        <v>45446</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>71</v>
       </c>
       <c r="I27" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="J27" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="K27" t="s">
-        <v>210</v>
+        <v>74</v>
       </c>
       <c r="L27" t="s">
         <v>75</v>
       </c>
       <c r="M27" t="s">
         <v>76</v>
       </c>
       <c r="N27" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="O27" t="s">
-        <v>212</v>
+        <v>87</v>
       </c>
       <c r="P27" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>81</v>
+      </c>
+      <c r="S27" t="s">
+        <v>81</v>
+      </c>
+      <c r="T27" t="s">
+        <v>81</v>
+      </c>
+      <c r="X27" t="s">
+        <v>231</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28">
+        <v>102003</v>
+      </c>
+      <c r="B28" s="1">
+        <v>45446</v>
+      </c>
+      <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
+        <v>71</v>
+      </c>
+      <c r="I28" t="s">
+        <v>232</v>
+      </c>
+      <c r="J28" t="s">
         <v>218</v>
       </c>
-      <c r="Q27" t="s">
-[...14 lines deleted...]
-      <c r="Y27" t="s">
+      <c r="K28" t="s">
+        <v>74</v>
+      </c>
+      <c r="L28" t="s">
+        <v>75</v>
+      </c>
+      <c r="M28" t="s">
+        <v>76</v>
+      </c>
+      <c r="N28" t="s">
         <v>219</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="J28" t="s">
+      <c r="O28" t="s">
+        <v>87</v>
+      </c>
+      <c r="P28" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>80</v>
+      </c>
+      <c r="R28" t="s">
+        <v>81</v>
+      </c>
+      <c r="S28" t="s">
+        <v>81</v>
+      </c>
+      <c r="T28" t="s">
+        <v>81</v>
+      </c>
+      <c r="X28" t="s">
         <v>221</v>
       </c>
-      <c r="K28" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Y28" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:36">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
       <c r="A29">
-        <v>96854</v>
+        <v>102004</v>
       </c>
       <c r="B29" s="1">
-        <v>44798</v>
+        <v>45446</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
       <c r="I29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J29" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="K29" t="s">
-        <v>227</v>
+        <v>74</v>
       </c>
       <c r="L29" t="s">
         <v>75</v>
       </c>
       <c r="M29" t="s">
         <v>76</v>
       </c>
       <c r="N29" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="O29" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>87</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
         <v>81</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="Y29" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:36">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
       <c r="A30">
-        <v>96843</v>
+        <v>102006</v>
       </c>
       <c r="B30" s="1">
-        <v>44796</v>
+        <v>45446</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="H30" t="s">
         <v>71</v>
       </c>
       <c r="I30" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="J30" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="K30" t="s">
-        <v>210</v>
+        <v>74</v>
       </c>
       <c r="L30" t="s">
         <v>75</v>
       </c>
       <c r="M30" t="s">
         <v>76</v>
       </c>
       <c r="N30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="O30" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>87</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="Y30" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:36">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
       <c r="A31">
-        <v>96450</v>
+        <v>101684</v>
       </c>
       <c r="B31" s="1">
-        <v>44683</v>
+        <v>45401</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H31" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="I31" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J31" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K31" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="L31" t="s">
-        <v>238</v>
+        <v>75</v>
       </c>
       <c r="M31" t="s">
+        <v>76</v>
+      </c>
+      <c r="N31" t="s">
         <v>239</v>
       </c>
-      <c r="N31" t="s">
+      <c r="O31" t="s">
         <v>240</v>
       </c>
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>241</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
         <v>81</v>
       </c>
       <c r="S31" t="s">
         <v>81</v>
       </c>
       <c r="T31" t="s">
         <v>81</v>
       </c>
       <c r="X31" t="s">
         <v>242</v>
       </c>
       <c r="Y31" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:69">
       <c r="A32">
-        <v>95983</v>
+        <v>101683</v>
       </c>
       <c r="B32" s="1">
-        <v>44565</v>
+        <v>45401</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="H32" t="s">
         <v>71</v>
       </c>
       <c r="I32" t="s">
         <v>244</v>
       </c>
       <c r="J32" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="K32" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="L32" t="s">
         <v>75</v>
       </c>
       <c r="M32" t="s">
         <v>76</v>
       </c>
       <c r="N32" t="s">
+        <v>245</v>
+      </c>
+      <c r="O32" t="s">
+        <v>240</v>
+      </c>
+      <c r="P32" t="s">
         <v>246</v>
       </c>
-      <c r="O32" t="s">
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
+        <v>242</v>
+      </c>
+      <c r="Y32" t="s">
         <v>247</v>
       </c>
-      <c r="P32" t="s">
+    </row>
+    <row r="33" spans="1:36">
+      <c r="A33">
+        <v>99784</v>
+      </c>
+      <c r="B33" s="1">
+        <v>45203</v>
+      </c>
+      <c r="C33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" t="s">
+        <v>100</v>
+      </c>
+      <c r="H33" t="s">
+        <v>156</v>
+      </c>
+      <c r="I33" t="s">
         <v>248</v>
       </c>
-      <c r="Q32" t="s">
-[...11 lines deleted...]
-      <c r="X32" t="s">
+      <c r="J33" t="s">
         <v>249</v>
       </c>
-      <c r="Z32" t="s">
-[...2 lines deleted...]
-      <c r="AA32" t="s">
+      <c r="K33" t="s">
+        <v>104</v>
+      </c>
+      <c r="L33" t="s">
+        <v>105</v>
+      </c>
+      <c r="M33" t="s">
         <v>250</v>
       </c>
-      <c r="AB32" t="s">
+      <c r="N33" t="s">
+        <v>160</v>
+      </c>
+      <c r="O33" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
         <v>251</v>
       </c>
-      <c r="AC32" t="s">
-[...11 lines deleted...]
-      <c r="AJ32" t="s">
+      <c r="Y33" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="33" spans="1:25">
-[...64 lines deleted...]
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:36">
       <c r="A34">
-        <v>94906</v>
+        <v>96854</v>
       </c>
       <c r="B34" s="1">
-        <v>44327</v>
+        <v>44798</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34" t="s">
         <v>70</v>
       </c>
       <c r="H34" t="s">
         <v>71</v>
       </c>
       <c r="I34" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="J34" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="K34" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="L34" t="s">
         <v>75</v>
       </c>
       <c r="M34" t="s">
         <v>76</v>
       </c>
       <c r="N34" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="O34" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="P34" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="Q34" t="s">
         <v>80</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35">
-        <v>94907</v>
+        <v>96843</v>
       </c>
       <c r="B35" s="1">
-        <v>44327</v>
+        <v>44796</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
       <c r="H35" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="J35" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="K35" t="s">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="L35" t="s">
         <v>75</v>
       </c>
       <c r="M35" t="s">
         <v>76</v>
       </c>
       <c r="N35" t="s">
+        <v>245</v>
+      </c>
+      <c r="O35" t="s">
+        <v>139</v>
+      </c>
+      <c r="P35" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
+        <v>261</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
+      <c r="A36">
+        <v>96450</v>
+      </c>
+      <c r="B36" s="1">
+        <v>44683</v>
+      </c>
+      <c r="C36" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" t="s">
+        <v>145</v>
+      </c>
+      <c r="H36" t="s">
+        <v>146</v>
+      </c>
+      <c r="I36" t="s">
+        <v>263</v>
+      </c>
+      <c r="J36" t="s">
+        <v>264</v>
+      </c>
+      <c r="K36" t="s">
+        <v>265</v>
+      </c>
+      <c r="L36" t="s">
+        <v>266</v>
+      </c>
+      <c r="M36" t="s">
+        <v>267</v>
+      </c>
+      <c r="N36" t="s">
+        <v>268</v>
+      </c>
+      <c r="O36" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>270</v>
+      </c>
+      <c r="Y36" t="s">
         <v>271</v>
       </c>
-      <c r="O35" t="s">
-[...2 lines deleted...]
-      <c r="P35" t="s">
+    </row>
+    <row r="37" spans="1:36">
+      <c r="A37">
+        <v>95983</v>
+      </c>
+      <c r="B37" s="1">
+        <v>44565</v>
+      </c>
+      <c r="C37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" t="s">
+        <v>70</v>
+      </c>
+      <c r="H37" t="s">
+        <v>71</v>
+      </c>
+      <c r="I37" t="s">
         <v>272</v>
       </c>
-      <c r="Q35" t="s">
-[...16 lines deleted...]
-      <c r="H36" t="s">
+      <c r="J37" t="s">
         <v>273</v>
       </c>
-      <c r="I36" t="s">
-[...5 lines deleted...]
-      <c r="K36" t="s">
+      <c r="K37" t="s">
+        <v>255</v>
+      </c>
+      <c r="L37" t="s">
+        <v>75</v>
+      </c>
+      <c r="M37" t="s">
+        <v>76</v>
+      </c>
+      <c r="N37" t="s">
         <v>274</v>
       </c>
-      <c r="L36" t="s">
+      <c r="O37" t="s">
         <v>275</v>
       </c>
-      <c r="M36" t="s">
+      <c r="P37" t="s">
         <v>276</v>
       </c>
-      <c r="N36" t="s">
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
         <v>277</v>
       </c>
-      <c r="O36" t="s">
-[...28 lines deleted...]
-      <c r="K37" t="s">
+      <c r="Z37" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA37" t="s">
         <v>278</v>
       </c>
-      <c r="L37" t="s">
-[...11 lines deleted...]
-      <c r="P37" t="s">
+      <c r="AB37" t="s">
         <v>279</v>
       </c>
-      <c r="Q37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:25">
+      <c r="AC37" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38">
-        <v>94368</v>
+        <v>95786</v>
       </c>
       <c r="B38" s="1">
-        <v>44208</v>
+        <v>44536</v>
       </c>
       <c r="C38" t="s">
-        <v>84</v>
+        <v>281</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>282</v>
+      </c>
+      <c r="E38" t="s">
+        <v>283</v>
+      </c>
+      <c r="F38" t="s">
+        <v>284</v>
+      </c>
+      <c r="G38" t="s">
+        <v>285</v>
+      </c>
+      <c r="H38" t="s">
+        <v>286</v>
       </c>
       <c r="I38" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="J38" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="K38" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="M38" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="O38" t="s">
-        <v>93</v>
+        <v>292</v>
+      </c>
+      <c r="P38" t="s">
+        <v>293</v>
       </c>
       <c r="Q38" t="s">
         <v>80</v>
       </c>
       <c r="R38" t="s">
         <v>81</v>
       </c>
       <c r="S38" t="s">
         <v>81</v>
       </c>
       <c r="T38" t="s">
         <v>81</v>
       </c>
+      <c r="X38" t="s">
+        <v>294</v>
+      </c>
       <c r="Y38" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:25">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39">
-        <v>94143</v>
+        <v>94907</v>
       </c>
       <c r="B39" s="1">
-        <v>44162</v>
+        <v>44327</v>
       </c>
       <c r="C39" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D39" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H39" t="s">
-        <v>286</v>
+        <v>71</v>
       </c>
       <c r="I39" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="J39" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="K39" t="s">
-        <v>237</v>
+        <v>86</v>
       </c>
       <c r="L39" t="s">
-        <v>238</v>
+        <v>75</v>
       </c>
       <c r="M39" t="s">
-        <v>289</v>
+        <v>76</v>
       </c>
       <c r="N39" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="O39" t="s">
-        <v>291</v>
+        <v>139</v>
+      </c>
+      <c r="P39" t="s">
+        <v>299</v>
       </c>
       <c r="Q39" t="s">
         <v>80</v>
       </c>
-      <c r="R39" t="s">
-[...12 lines deleted...]
-    <row r="40" spans="1:25">
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40">
-        <v>93744</v>
+        <v>94906</v>
       </c>
       <c r="B40" s="1">
-        <v>44109</v>
+        <v>44327</v>
       </c>
       <c r="C40" t="s">
-        <v>293</v>
+        <v>69</v>
       </c>
       <c r="D40" t="s">
-        <v>294</v>
+        <v>70</v>
       </c>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>71</v>
       </c>
       <c r="I40" t="s">
         <v>296</v>
       </c>
       <c r="J40" t="s">
         <v>297</v>
       </c>
       <c r="K40" t="s">
+        <v>86</v>
+      </c>
+      <c r="L40" t="s">
+        <v>75</v>
+      </c>
+      <c r="M40" t="s">
+        <v>76</v>
+      </c>
+      <c r="N40" t="s">
         <v>298</v>
       </c>
-      <c r="L40" t="s">
+      <c r="O40" t="s">
+        <v>139</v>
+      </c>
+      <c r="P40" t="s">
         <v>299</v>
       </c>
-      <c r="M40" t="s">
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
+      <c r="A41">
+        <v>94904</v>
+      </c>
+      <c r="B41" s="1">
+        <v>44326</v>
+      </c>
+      <c r="C41" t="s">
+        <v>144</v>
+      </c>
+      <c r="D41" t="s">
+        <v>145</v>
+      </c>
+      <c r="H41" t="s">
         <v>300</v>
       </c>
-      <c r="N40" t="s">
+      <c r="I41" t="s">
+        <v>144</v>
+      </c>
+      <c r="J41" t="s">
+        <v>297</v>
+      </c>
+      <c r="K41" t="s">
         <v>301</v>
       </c>
-      <c r="O40" t="s">
-[...14 lines deleted...]
-      <c r="Y40" t="s">
+      <c r="L41" t="s">
         <v>302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41">
+      <c r="M41" t="s">
+        <v>303</v>
+      </c>
+      <c r="N41" t="s">
+        <v>304</v>
+      </c>
+      <c r="O41" t="s">
+        <v>152</v>
+      </c>
+      <c r="P41" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36">
+      <c r="A42">
+        <v>94903</v>
+      </c>
+      <c r="B42" s="1">
+        <v>44326</v>
+      </c>
+      <c r="C42" t="s">
+        <v>144</v>
+      </c>
+      <c r="D42" t="s">
+        <v>145</v>
+      </c>
+      <c r="H42" t="s">
+        <v>300</v>
+      </c>
+      <c r="I42" t="s">
+        <v>144</v>
+      </c>
+      <c r="J42" t="s">
+        <v>297</v>
+      </c>
+      <c r="K42" t="s">
+        <v>306</v>
+      </c>
+      <c r="L42" t="s">
+        <v>302</v>
+      </c>
+      <c r="M42" t="s">
+        <v>303</v>
+      </c>
+      <c r="N42" t="s">
+        <v>304</v>
+      </c>
+      <c r="O42" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36">
+      <c r="A43">
+        <v>94368</v>
+      </c>
+      <c r="B43" s="1">
+        <v>44208</v>
+      </c>
+      <c r="C43" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" t="s">
+        <v>145</v>
+      </c>
+      <c r="I43" t="s">
+        <v>307</v>
+      </c>
+      <c r="J43" t="s">
+        <v>308</v>
+      </c>
+      <c r="K43" t="s">
+        <v>309</v>
+      </c>
+      <c r="L43" t="s">
+        <v>310</v>
+      </c>
+      <c r="M43" t="s">
+        <v>311</v>
+      </c>
+      <c r="N43" t="s">
+        <v>304</v>
+      </c>
+      <c r="O43" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36">
+      <c r="A44">
+        <v>94143</v>
+      </c>
+      <c r="B44" s="1">
+        <v>44162</v>
+      </c>
+      <c r="C44" t="s">
+        <v>144</v>
+      </c>
+      <c r="D44" t="s">
+        <v>145</v>
+      </c>
+      <c r="H44" t="s">
+        <v>313</v>
+      </c>
+      <c r="I44" t="s">
+        <v>314</v>
+      </c>
+      <c r="J44" t="s">
+        <v>315</v>
+      </c>
+      <c r="K44" t="s">
+        <v>265</v>
+      </c>
+      <c r="L44" t="s">
+        <v>266</v>
+      </c>
+      <c r="M44" t="s">
+        <v>316</v>
+      </c>
+      <c r="N44" t="s">
+        <v>317</v>
+      </c>
+      <c r="O44" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36">
+      <c r="A45">
+        <v>93744</v>
+      </c>
+      <c r="B45" s="1">
+        <v>44109</v>
+      </c>
+      <c r="C45" t="s">
+        <v>320</v>
+      </c>
+      <c r="D45" t="s">
+        <v>321</v>
+      </c>
+      <c r="H45" t="s">
+        <v>322</v>
+      </c>
+      <c r="I45" t="s">
+        <v>323</v>
+      </c>
+      <c r="J45" t="s">
+        <v>324</v>
+      </c>
+      <c r="K45" t="s">
+        <v>325</v>
+      </c>
+      <c r="L45" t="s">
+        <v>326</v>
+      </c>
+      <c r="M45" t="s">
+        <v>327</v>
+      </c>
+      <c r="N45" t="s">
+        <v>328</v>
+      </c>
+      <c r="O45" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
+      <c r="A46">
         <v>92927</v>
       </c>
-      <c r="B41" s="1">
+      <c r="B46" s="1">
         <v>43971</v>
       </c>
-      <c r="C41" t="s">
-[...46 lines deleted...]
-      <c r="A42">
+      <c r="C46" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I46" t="s">
+        <v>330</v>
+      </c>
+      <c r="J46" t="s">
+        <v>331</v>
+      </c>
+      <c r="K46" t="s">
+        <v>332</v>
+      </c>
+      <c r="L46" t="s">
+        <v>333</v>
+      </c>
+      <c r="M46" t="s">
+        <v>334</v>
+      </c>
+      <c r="N46" t="s">
+        <v>160</v>
+      </c>
+      <c r="O46" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
+      <c r="A47">
         <v>91552</v>
       </c>
-      <c r="B42" s="1">
+      <c r="B47" s="1">
         <v>43852</v>
       </c>
-      <c r="C42" t="s">
-[...46 lines deleted...]
-      <c r="A43">
+      <c r="C47" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" t="s">
+        <v>100</v>
+      </c>
+      <c r="H47" t="s">
+        <v>156</v>
+      </c>
+      <c r="I47" t="s">
+        <v>336</v>
+      </c>
+      <c r="J47" t="s">
+        <v>337</v>
+      </c>
+      <c r="K47" t="s">
+        <v>332</v>
+      </c>
+      <c r="L47" t="s">
+        <v>333</v>
+      </c>
+      <c r="M47" t="s">
+        <v>334</v>
+      </c>
+      <c r="N47" t="s">
+        <v>160</v>
+      </c>
+      <c r="O47" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>80</v>
+      </c>
+      <c r="S47" t="s">
+        <v>81</v>
+      </c>
+      <c r="T47" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36">
+      <c r="A48">
         <v>84808</v>
       </c>
-      <c r="B43" s="1">
+      <c r="B48" s="1">
         <v>43256</v>
       </c>
-      <c r="C43" t="s">
-[...46 lines deleted...]
-      <c r="A44">
+      <c r="C48" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" t="s">
+        <v>145</v>
+      </c>
+      <c r="H48" t="s">
+        <v>339</v>
+      </c>
+      <c r="I48" t="s">
+        <v>340</v>
+      </c>
+      <c r="J48" t="s">
+        <v>341</v>
+      </c>
+      <c r="K48" t="s">
+        <v>342</v>
+      </c>
+      <c r="L48" t="s">
+        <v>343</v>
+      </c>
+      <c r="M48" t="s">
+        <v>344</v>
+      </c>
+      <c r="N48" t="s">
+        <v>268</v>
+      </c>
+      <c r="O48" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49">
+        <v>84441</v>
+      </c>
+      <c r="B49" s="1">
+        <v>43210</v>
+      </c>
+      <c r="C49" t="s">
+        <v>69</v>
+      </c>
+      <c r="D49" t="s">
+        <v>70</v>
+      </c>
+      <c r="H49" t="s">
+        <v>346</v>
+      </c>
+      <c r="I49" t="s">
+        <v>347</v>
+      </c>
+      <c r="J49" t="s">
+        <v>348</v>
+      </c>
+      <c r="K49" t="s">
+        <v>349</v>
+      </c>
+      <c r="L49" t="s">
+        <v>350</v>
+      </c>
+      <c r="M49" t="s">
+        <v>351</v>
+      </c>
+      <c r="N49" t="s">
+        <v>352</v>
+      </c>
+      <c r="O49" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>81</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50">
         <v>84438</v>
       </c>
-      <c r="B44" s="1">
+      <c r="B50" s="1">
         <v>43210</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C50" t="s">
         <v>69</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D50" t="s">
         <v>70</v>
       </c>
-      <c r="H44" t="s">
-[...89 lines deleted...]
-        <v>177</v>
+      <c r="H50" t="s">
+        <v>354</v>
+      </c>
+      <c r="I50" t="s">
+        <v>355</v>
+      </c>
+      <c r="J50" t="s">
+        <v>348</v>
+      </c>
+      <c r="K50" t="s">
+        <v>349</v>
+      </c>
+      <c r="L50" t="s">
+        <v>350</v>
+      </c>
+      <c r="M50" t="s">
+        <v>351</v>
+      </c>
+      <c r="N50" t="s">
+        <v>352</v>
+      </c>
+      <c r="O50" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>81</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>