--- v3 (2026-04-08)
+++ v4 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="909" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="361">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -228,131 +228,149 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
+    <t>Prodej pozemků p.č. 2618/45, 2618/48 a 2618/49 k.ú. Skvrňany</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Skvrňany, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>2618/45, 2618/48 a 2618/49</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky na západním kraji města Plzeň v ochranném pásmu dráhy trati : Plzeň hl. n. – Česká Kubice st. hr.. Jedná se o pozemky v areálu budoucího nabyvatele se zpěvněným povrchem a vlečkou v jeho vlastnictví. Přímý prodej je realizován z důvodu scelení. Pokud během přípravy prodeje dojde ke změně vlastníka sousedních pozemků, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemky budou spolu s kupní smlouvou zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy dopravní infrastruktury - železnice.</t>
+  </si>
+  <si>
+    <t>816000</t>
+  </si>
+  <si>
     <t>Prodej pozemků p.č. 897/2 a 895/3 k.ú. Doudlevce</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>702263859</t>
-[...10 lines deleted...]
-  <si>
     <t>Doudlevce, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t xml:space="preserve"> 897/2 a 895/3</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemky se nachází severně od centra města Plzeň, v městské části Doudlevce, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, přímo v železniční zastávce Doudlevce. Prodávaný pozemek p.č. 895/3 je pod budovou ve vlastnictví nabyvatele a pozemek p.č. 897/2 je užívaný v rámci areálu nabyvatele, z něhož je k pozemkům realizován přístup. Oba pozemky jsou zatíženy v katastru věcným břemenem strpět na služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy a věcným břemenem služebnost inženýrské sítě (dešťové kanalizace) v rozsahu příslušného geometrického plánu. V rámci (kupní) smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji sousedních pozemků žadatele, bude majetek projednáván do majetku nového majitele navazujících ploch a staveb. Podle územního plánu se zájmové pozemky nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy výroby a skladování".</t>
   </si>
   <si>
     <t>61000</t>
   </si>
   <si>
+    <t>Prodej pozemku p.č. 6591/127 v k.ú. Plzeň</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>702 263 859</t>
+  </si>
+  <si>
+    <t>Plzeň, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6591/127</t>
+  </si>
+  <si>
+    <t>Pozemek v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemek představuje volnou proluku mezi jednotlivými skupinami řadových garáží. Případně budoucí využití je dáno územním plánem a jednotlivými právními předpisy. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města, na kterém se v blízkosti hranice pozemku nachází elektrický pilíř a vedení spol. ČEZ Distribuce, a.s.. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" a zřizování a provozování vedení spolu s věcným břemenem chůze a jízdy ve prospěch společnosti GasNet, s.r.o.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na n postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pokud během přípravy prodeje dojde ke změně vlastníka stavby na pozemku (garáže), bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném usnesení vlády ČR. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
     <t>Prodej pozemků p.č. 6591/130, 6591/131 a 6591/132 v k.ú. Plzeň</t>
   </si>
   <si>
-    <t>2026-03-16</t>
-[...7 lines deleted...]
-  <si>
     <t>6591/130, 6591/131 a 6591/132</t>
   </si>
   <si>
     <t>Pozemky v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemky představují volné proluky mezi jednotlivými skupinami řadových garáží. Případně budoucí využítí je dáno územním plánem a jednotlivými právními předpisy, které podmíňují jejich stavební využití. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města. Pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". Pozemek p.č. 6591/131 je zatížen služebností zapsanou na LV spočívající v právu zřizování a provozování vedení inženýrské sítě (vodovodního řadu DN 150) spol. VODÁRNA PLZEŇ a.s.. V rámci kupní smlouvy budeV rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
   </si>
   <si>
     <t>66000</t>
   </si>
   <si>
     <t>Prodej pozemků p.č. 6591/128 a 6591/129 v k.ú. Plzeň</t>
   </si>
   <si>
     <t>6591/128 a 6591/129</t>
   </si>
   <si>
     <t>Pozemky v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemky představují volné proluky mezi jednotlivými skupinami řadových garáží. Případně budoucí využítí je dáno územním plánem a jednotlivými právními předpisy, které podmíňují jejich stavební využití. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města. Pozemky jsou zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". Pozemek p.č. 6591/129 je zatížen služebností zapsanou na LV spočívající v právu zřizování a provozování vedení zemního optického kabelu spol. ČEZ ICT Services, a. s.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
   </si>
   <si>
     <t>25000</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 6591/127 v k.ú. Plzeň</t>
-[...10 lines deleted...]
-  <si>
     <t>Česká pošta, s.p.</t>
   </si>
   <si>
     <t>kr7cdry</t>
   </si>
   <si>
     <t>Ministerstvo vnitra ČR</t>
   </si>
   <si>
     <t>Pozemek parc. č. st. 11102/43 o výměře 278 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 967/24, č. jed 967/24, jiný nebytový prostor, k. ú. Plzeň, obec Plzeň, LV č. 33152, KÚ pro Katastrální úřad pro Plzeňský kraj, Katastrální pracoviště Plzeň. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
     <t>954302327</t>
   </si>
   <si>
     <t>reality.prodej@cpost.cz</t>
   </si>
   <si>
     <t>Věra Kochová</t>
   </si>
   <si>
     <t>Správa realit</t>
@@ -363,131 +381,131 @@
   <si>
     <t>3900000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 1116/2 k. ú. Lhota u Dobřan</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>Lhota u Dobřan, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>1116/2</t>
   </si>
   <si>
     <t>Pozemek v chatové osadě na jižním předměstí města Plzně v ochranném pásmu dráhy trati Plzeň hlavní nádraží – Klatovy. Prodej pozemku p.č. 1116/2 je projednáván z důvod scelení, protože tvoří jeden celek s pozemky p.č. 1100/1, 877 a 990 ve vlastnictví nabyvatele. Majetek je přístupný z pozemků nabyvatele. Prodávaný pozemek je nabyvatelem využíván pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Na pozemku se nachází trvalé porosty ve vlastnictví nabyvatele. Pozemek je zatížen v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelka vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávaným pozemkem, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
   </si>
   <si>
     <t>109000</t>
   </si>
   <si>
+    <t>Prodej pozemků p.č. 1101/1, 973 a 972 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>1101/1, 973 a 972</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemků p.č. 972 a 973 je projednáván z důvodu sjednocení vlastnictví staveb ve vlastnictví nabyvatelky a daného pozemku. Prodej pozemku p.č. 1101/1 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku nabyvatelky. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nabyvatelkou za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>1516000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1101/2 v k.ú. Lhota u Dobřan a pozemku p.č. 1853/10 v k.ú. Litice u Plzně</t>
+  </si>
+  <si>
+    <t>1101/2</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy v katastrálních územích Lhota u Dobřan a Litice u Plzně, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej obou pozemků je projednáván z důvod scelení, protože slouží k přístupu k pozemku a stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace přes pozemky p.č. 1112 ve vlastnictví třetí osoby na základě VB. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nimi za tímto účelem uzavřena příslušná nájemní smlouva. Pozemek p.č. 1101/2 v k.ú. Lhota u Dobřan je zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Pozemek p.č. 1853/10 v k.ú. Litice u Plzně bude nejpozději spolu s kupní smlouvou zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek v k.ú. Lhota u Dobřan nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace". Podle územního plánu se zájmový majetek v k.ú. Litice nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy železnice".</t>
+  </si>
+  <si>
+    <t>Litice u Plzně, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>1853/10</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/5 a 996 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/5 a 996</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 996 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatele a daného pozemku. Prodej pozemku p.č. 1116/5 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatele a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvatelem využívány pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>1187000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/4 a 943 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/4 a 943</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 943 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatele a daného pozemku. Prodej pozemku p.č. 1116/4 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatele a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvatelem využívány pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>1193000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1116/1 a 942 v k.ú. Lhota u Dobřan</t>
+  </si>
+  <si>
+    <t>1116/1 a 942</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 942 je projednáván z důvodu sjednocení vlastnictví stavby ve vlastnictví nabyvatelů a daného pozemku. Prodej pozemku p.č. 1116/1 je projednáván z důvod scelení, protože slouží k přístupu ke stavbě nabyvatelů a tvoří zázemí dané stavby. Majetek je přístupný z veřejné komunikace na pozemku p.č. 1116/3. Prodávané pozemky jsou nabyvateli využívány pro účely rekreace a je s nimi za tímto účelem uzavřena příslušná nájemní smlouva. Pozemky jsou zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatelů souvisejícího s prodávanými pozemky, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současných nabyvatelů. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
+  </si>
+  <si>
+    <t>2043000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 1116/6 v k.ú. Lhota u Dobřan</t>
   </si>
   <si>
-    <t>2025-10-31</t>
-[...4 lines deleted...]
-  <si>
     <t>1116/6</t>
   </si>
   <si>
     <t>Pozemek se nachází na severním okraji městského obvodu Plzeň 10 – Lhota, jihovýchodně od centra města Plzeň, v ochranném pásmu dráhy tratě Plzeň hl.n. – Klatovy, zhruba 2 km severovýchodně od železniční zastávky Dobřany zastávka. Prodej pozemku p.č. 1116/5 je projednáván z důvod scelení, protože tvoří jeden celek s pozemky p.č. 1109 a 950 ve vlastnictví nabyvatele. Majetek je přístupný z pozemků nabyvatele. Prodávaný pozemek je nabyvatelem využíván pro účely rekreace a je s ním za tímto účelem uzavřena příslušná nájemní smlouva. Pozemek je zatížen v katastru věcným břemenem strpět na služebném pozemku v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. V případě, že v průběhu projednání dojde k prodeji majetku nabyvatele souvisejícího s prodávaným pozemkem, bude prodej pozbývaného majetku projednáván do majetku nového majitele majetku současného nabyvatele. Podle územního plánu se zájmový majetek nachází v zastavěném území v ploše s rozdílným způsobem využití "Plochy rekreace"</t>
   </si>
   <si>
     <t>197000</t>
   </si>
   <si>
-    <t>Prodej pozemků p.č. 1116/1 a 942 v k.ú. Lhota u Dobřan</t>
-[...61 lines deleted...]
-  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>MZe</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Bolevec</t>
   </si>
   <si>
     <t>956216112</t>
   </si>
   <si>
     <t>hana.jarosova@lesycr.cz</t>
   </si>
   <si>
     <t>Hana Jarošová</t>
   </si>
   <si>
     <t>Lesní správa Plasy</t>
   </si>
   <si>
     <t>Bolevec, Plzeň, okres Plzeň-město</t>
@@ -663,122 +681,119 @@
   <si>
     <t>29000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 768/1 v k.ú. Křimice</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t xml:space="preserve">+420 702 263 859  </t>
   </si>
   <si>
     <t>Křimice, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>768/1</t>
   </si>
   <si>
     <t>Pozemek se nachází v městské čtvrti Křimice severovýchodně od centra města Plzeň v ochranném pásmu dráhy tratě Plzeň hl. n. - Cheb. Kopcovitý pozemek se nachází v těsné blízkosti průmyslového areálu a jsou na něm náletové porosty. K pozemku lze přistupovat z veřejné komunikace přes pozemky cizích vlastníků a není nijak smluvně zajištěn. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci (kupní) smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek se podle územního plánu nachází v ploše DOPRAVNÍ INFRASTRUKTURY – ŽELEZNICE</t>
   </si>
   <si>
     <t>294000</t>
   </si>
   <si>
+    <t>Prodej pozemku pozemku p.č. 6591/63, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>2024-07-03</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Úsek náměstka ředitele pro realitní činnosti, Odbor pozbývání majetku, Oddělení přípravy pozbytí, sídlo: Dlážděná 1003/7, 110 00 Praha 1, Pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>6591/63</t>
+  </si>
+  <si>
+    <t>Pozemek v centru města nedaleko žst. Plzeň zastávka a v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Na pozemku je situována řadové garáž ve vlastnictví cizího vlastníka, který o něj neprojevil zájem. Pozemek pod garáží je vlastníkovi garáž pronajat a nájemní smlouva přejde na nového majitele pozemku. Přístup k prodávaným pozemku je z veřejné komunikace (ulice Nemocniční) situované na pozemku města. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek</t>
+  </si>
+  <si>
+    <t>91000</t>
+  </si>
+  <si>
     <t>Prodej pozemku pozemku p.č. 6591/103, pod garáží ve vlastnictví 3. osoby</t>
   </si>
   <si>
-    <t>2024-07-03</t>
-[...4 lines deleted...]
-  <si>
     <t>6591/103</t>
   </si>
   <si>
-    <t>Pozemek v centru města nedaleko žst. Plzeň zastávka a v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Na pozemku je situována řadové garáž ve vlastnictví cizího vlastníka, který o něj neprojevil zájem. Pozemek pod garáží je vlastníkovi garáž pronajat a nájemní smlouva přejde na nového majitele pozemku. Přístup k prodávaným pozemku je z veřejné komunikace (ulice Nemocniční) situované na pozemku města. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek</t>
-[...1 lines deleted...]
-  <si>
     <t>120000</t>
   </si>
   <si>
+    <t>Prodej pozemku pozemku p.č. 6591/61, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/61</t>
+  </si>
+  <si>
+    <t>Pozemek v centru města nedaleko žst. Plzeň zastávka a v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Na pozemku je situována řadové garáž ve vlastnictví cizího vlastníka, který o něj neprojevil zájem. Pozemek pod garáží je vlastníkovi garáž pronajat a nájemní smlouva přejde na nového majitele pozemku. Přístup k prodávaným pozemku je z veřejné komunikace (ulice Nemocniční) situované na pozemku města. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemek se dle územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy občanského vybavení“.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pozemku p.č. 6591/100, pod garáží ve vlastnictví 3. osoby</t>
+  </si>
+  <si>
+    <t>6591/100</t>
+  </si>
+  <si>
     <t>Prodej pozemku pozemku p.č. 6591/97, pod garáží ve vlastnictví 3. osoby</t>
   </si>
   <si>
     <t>6591/97</t>
   </si>
   <si>
     <t>86500</t>
   </si>
   <si>
-    <t>Prodej pozemku pozemku p.č. 6591/100, pod garáží ve vlastnictví 3. osoby</t>
-[...20 lines deleted...]
-    <t>6591/63</t>
+    <t>Prodej pozemku pozemku p.č. 6591/96, pod garáží ve vlastnictví 3. osoby</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
-    <t>Prodej pozemku pozemku p.č. 6591/96, pod garáží ve vlastnictví 3. osoby</t>
-[...1 lines deleted...]
-  <si>
     <t>Prodej pozemku p.č. 2616/18 v k.ú. Skvrňany</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>+420702263859</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Úsek náměstka ředitele pro realitní činnosti, Odbor pozbývání majetku, Oddělení přípravy pozbytí, Dlážděná 1003/7, 110 00 Praha 1, Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
-    <t>Skvrňany, Plzeň, okres Plzeň-město</t>
-[...1 lines deleted...]
-  <si>
     <t>2616/18</t>
   </si>
   <si>
     <t>Pozemek v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Cheb. Pozemek je zcela zastavěn stavbou bez čp/če (garáží) ve vlastnictví cizího vlastníka, který neakceptoval námi stanovené podmínky prodeje daného pozemku, a tím nevyužili své právo na přímý prodej daného majetku na základě předkupního práva a proto je nyní prodáváno ve veřejné soutěži. Majitel stavby na pozemku po skončení veřejné soutěží a podání vítězné nabídky jiným subjektem, bude vyzván k dorovnání nabídky a závěrečné možnosti využít své předkupní právo. Areál s garážemi je přístupný z veřejné komunikace města, jednotlivé garáže jsou přístupné z účelové komunikace na pozemku Správy železnic p.č. 2616/4. Pozemky mají majitelé staveb pronajaty a nájemní smlouva bude převedena novému majiteli. Prodávané pozemky jsou zatíženy stávající služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci každé kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu jsou pozemky v zastavěném území v ploše s rozdílným způsobem využití „Plochy dopravní infrastruktury - železnice".</t>
   </si>
   <si>
     <t>61500</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 2616/13 v k.ú. Skvrňany</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, Generální ředitelství, Odbor prodeje a pronájmu (O31), Oddělení prodeje majetku, Dlážděná 1003/7, 110 00 Praha 1</t>
   </si>
   <si>
     <t>2616/13</t>
   </si>
   <si>
     <t>55750</t>
   </si>
   <si>
     <t>Pozemek parc. č. 6233 o výměře 280 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č.p. 277 rodinný dům, k.ú. Plzeň, obec Plzeň, LV č. 148, Katastrální úřad pro Plzeňský kraj, Katastrální pracoviště Plzeň-město. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
   </si>
   <si>
     <t>2023-11-04</t>
@@ -915,66 +930,66 @@
   <si>
     <t>806, 856</t>
   </si>
   <si>
     <t>Nabídka k odprodeji pozemků na parcel. číslech 806 a 856 ostatní plocha v k.ú. Radčice u Plzně zapsané na LV 318.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>Prodej části pozemku 1980/4, k.ú. Litice</t>
   </si>
   <si>
     <t>2021-06-10</t>
   </si>
   <si>
     <t>Správa železnic</t>
   </si>
   <si>
     <t>1980/4</t>
   </si>
   <si>
     <t>MZE</t>
   </si>
   <si>
+    <t>956212106</t>
+  </si>
+  <si>
+    <t>jana.blahova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Bláhová</t>
+  </si>
+  <si>
+    <t>LS Plasy</t>
+  </si>
+  <si>
     <t>956216106</t>
   </si>
   <si>
-    <t>jana.blahova@lesycr.cz</t>
-[...7 lines deleted...]
-  <si>
     <t>1856/1</t>
-  </si>
-[...1 lines deleted...]
-    <t>956212106</t>
   </si>
   <si>
     <t>Pozemek p.č. 1728/4 o výměře 365 m2 v k.ú. Bolevec - zastavěná plocha a nádvoří. Pozemek je ve funkčním celku s budovou jiného vlastníka.</t>
   </si>
   <si>
     <t>2021-02-12</t>
   </si>
   <si>
     <t>725673206</t>
   </si>
   <si>
     <t>iva.sutnarova@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Iva Sutnarová</t>
   </si>
   <si>
     <t>377780</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství  S 667/13/212</t>
   </si>
   <si>
     <t>Prodej pozemku st.p.č. 1154/5 o výměře 61 m2 - zastavěná plocha a nádvoří - spoluvlastnický podíl 1/5</t>
   </si>
@@ -1417,51 +1432,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ50"/>
+  <dimension ref="A1:BQ51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="87.7109375" customWidth="1"/>
     <col min="9" max="9" width="422.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="234.7109375" customWidth="1"/>
     <col min="15" max="15" width="44.7109375" customWidth="1"/>
     <col min="16" max="16" width="62.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -1707,54 +1722,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107405</v>
+        <v>107740</v>
       </c>
       <c r="B2" s="1">
-        <v>46078</v>
+        <v>46100</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1766,2899 +1781,2958 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107176</v>
+        <v>107405</v>
       </c>
       <c r="B3" s="1">
-        <v>46066</v>
+        <v>46078</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
       <c r="K3" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
       <c r="M3" t="s">
         <v>76</v>
       </c>
       <c r="N3" t="s">
         <v>77</v>
       </c>
       <c r="O3" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" t="s">
         <v>87</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
         <v>88</v>
       </c>
-      <c r="Q3" t="s">
-[...11 lines deleted...]
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107175</v>
+        <v>107178</v>
       </c>
       <c r="B4" s="1">
         <v>46066</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
+        <v>90</v>
+      </c>
+      <c r="J4" t="s">
         <v>91</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
       <c r="M4" t="s">
         <v>76</v>
       </c>
       <c r="N4" t="s">
         <v>77</v>
       </c>
       <c r="O4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Y4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107178</v>
+        <v>107176</v>
       </c>
       <c r="B5" s="1">
         <v>46066</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J5" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="K5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>
       <c r="M5" t="s">
         <v>76</v>
       </c>
       <c r="N5" t="s">
         <v>77</v>
       </c>
       <c r="O5" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Y5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>106918</v>
+        <v>107175</v>
       </c>
       <c r="B6" s="1">
-        <v>46056</v>
+        <v>46066</v>
       </c>
       <c r="C6" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I6" t="s">
         <v>101</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>91</v>
+      </c>
+      <c r="K6" t="s">
+        <v>92</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>93</v>
+      </c>
+      <c r="P6" t="s">
         <v>102</v>
       </c>
-      <c r="J6" t="s">
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="X6" t="s">
         <v>103</v>
       </c>
-      <c r="K6" t="s">
+      <c r="Y6" t="s">
         <v>104</v>
-      </c>
-[...28 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>106638</v>
+        <v>106918</v>
       </c>
       <c r="B7" s="1">
-        <v>46041</v>
+        <v>46056</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="H7" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="I7" t="s">
+        <v>108</v>
+      </c>
+      <c r="J7" t="s">
+        <v>109</v>
+      </c>
+      <c r="K7" t="s">
         <v>110</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
         <v>111</v>
       </c>
-      <c r="K7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="N7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O7" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="P7" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" t="s">
+        <v>81</v>
+      </c>
+      <c r="S7" t="s">
+        <v>80</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="X7" t="s">
         <v>114</v>
       </c>
-      <c r="Q7" t="s">
-[...11 lines deleted...]
-      <c r="X7" t="s">
+      <c r="Y7" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>105551</v>
+        <v>106638</v>
       </c>
       <c r="B8" s="1">
-        <v>45930</v>
+        <v>46041</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
+        <v>116</v>
+      </c>
+      <c r="J8" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
+        <v>118</v>
+      </c>
+      <c r="O8" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="P8" t="s">
         <v>120</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
         <v>121</v>
       </c>
       <c r="Y8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>105550</v>
+        <v>105546</v>
       </c>
       <c r="B9" s="1">
         <v>45930</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
         <v>123</v>
       </c>
       <c r="J9" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K9" t="s">
         <v>74</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>76</v>
       </c>
       <c r="N9" t="s">
+        <v>125</v>
+      </c>
+      <c r="O9" t="s">
         <v>119</v>
       </c>
-      <c r="O9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Y9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>105549</v>
+        <v>105547</v>
       </c>
       <c r="B10" s="1">
         <v>45930</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>71</v>
       </c>
       <c r="I10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="J10" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K10" t="s">
         <v>74</v>
       </c>
       <c r="L10" t="s">
         <v>75</v>
       </c>
       <c r="M10" t="s">
         <v>76</v>
       </c>
       <c r="N10" t="s">
+        <v>125</v>
+      </c>
+      <c r="O10" t="s">
         <v>119</v>
       </c>
-      <c r="O10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>80</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>81</v>
+      </c>
+      <c r="T10" t="s">
+        <v>81</v>
+      </c>
+      <c r="X10" t="s">
+        <v>131</v>
+      </c>
+      <c r="Y10" t="s">
         <v>128</v>
       </c>
-      <c r="Q10" t="s">
-[...15 lines deleted...]
-        <v>130</v>
+      <c r="Z10" t="s">
+        <v>132</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
         <v>105548</v>
       </c>
       <c r="B11" s="1">
         <v>45930</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
         <v>71</v>
       </c>
       <c r="I11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J11" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K11" t="s">
         <v>74</v>
       </c>
       <c r="L11" t="s">
         <v>75</v>
       </c>
       <c r="M11" t="s">
         <v>76</v>
       </c>
       <c r="N11" t="s">
+        <v>125</v>
+      </c>
+      <c r="O11" t="s">
         <v>119</v>
       </c>
-      <c r="O11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="Y11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>105547</v>
+        <v>105549</v>
       </c>
       <c r="B12" s="1">
         <v>45930</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
         <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J12" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>125</v>
+      </c>
+      <c r="O12" t="s">
         <v>119</v>
       </c>
-      <c r="O12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Y12" t="s">
-        <v>138</v>
-[...23 lines deleted...]
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>105546</v>
+        <v>105550</v>
       </c>
       <c r="B13" s="1">
         <v>45930</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>71</v>
       </c>
       <c r="I13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
+        <v>125</v>
+      </c>
+      <c r="O13" t="s">
         <v>119</v>
       </c>
-      <c r="O13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="Y13" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>105556</v>
+        <v>105551</v>
       </c>
       <c r="B14" s="1">
         <v>45930</v>
       </c>
       <c r="C14" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" t="s">
         <v>146</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
+        <v>124</v>
+      </c>
+      <c r="K14" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" t="s">
+        <v>125</v>
+      </c>
+      <c r="O14" t="s">
+        <v>119</v>
+      </c>
+      <c r="P14" t="s">
         <v>147</v>
       </c>
-      <c r="J14" t="s">
-[...2 lines deleted...]
-      <c r="K14" t="s">
+      <c r="Q14" t="s">
+        <v>80</v>
+      </c>
+      <c r="R14" t="s">
+        <v>81</v>
+      </c>
+      <c r="S14" t="s">
+        <v>81</v>
+      </c>
+      <c r="T14" t="s">
+        <v>81</v>
+      </c>
+      <c r="X14" t="s">
         <v>148</v>
       </c>
-      <c r="L14" t="s">
+      <c r="Y14" t="s">
         <v>149</v>
-      </c>
-[...28 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>104524</v>
+        <v>105556</v>
       </c>
       <c r="B15" s="1">
-        <v>45748</v>
+        <v>45930</v>
       </c>
       <c r="C15" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="D15" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="H15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J15" t="s">
+        <v>124</v>
+      </c>
+      <c r="K15" t="s">
+        <v>154</v>
+      </c>
+      <c r="L15" t="s">
+        <v>155</v>
+      </c>
+      <c r="M15" t="s">
         <v>156</v>
       </c>
-      <c r="I15" t="s">
+      <c r="N15" t="s">
         <v>157</v>
       </c>
-      <c r="J15" t="s">
+      <c r="O15" t="s">
         <v>158</v>
       </c>
-      <c r="K15" t="s">
-[...5 lines deleted...]
-      <c r="M15" t="s">
+      <c r="P15" t="s">
         <v>159</v>
       </c>
-      <c r="N15" t="s">
+      <c r="Q15" t="s">
+        <v>80</v>
+      </c>
+      <c r="R15" t="s">
+        <v>81</v>
+      </c>
+      <c r="S15" t="s">
+        <v>81</v>
+      </c>
+      <c r="T15" t="s">
+        <v>81</v>
+      </c>
+      <c r="X15" t="s">
         <v>160</v>
       </c>
-      <c r="O15" t="s">
-[...14 lines deleted...]
-      <c r="X15" t="s">
+      <c r="Y15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>102957</v>
+        <v>104524</v>
       </c>
       <c r="B16" s="1">
-        <v>45616</v>
+        <v>45748</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="I16" t="s">
         <v>163</v>
       </c>
       <c r="J16" t="s">
         <v>164</v>
       </c>
       <c r="K16" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="M16" t="s">
-        <v>76</v>
+        <v>165</v>
       </c>
       <c r="N16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O16" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>93</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="s">
         <v>167</v>
       </c>
       <c r="Y16" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:69">
       <c r="A17">
-        <v>102956</v>
+        <v>102957</v>
       </c>
       <c r="B17" s="1">
         <v>45616</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
       <c r="I17" t="s">
         <v>169</v>
       </c>
       <c r="J17" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="K17" t="s">
         <v>74</v>
       </c>
       <c r="L17" t="s">
         <v>75</v>
       </c>
       <c r="M17" t="s">
         <v>76</v>
       </c>
       <c r="N17" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="X17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="Y17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:69">
       <c r="A18">
-        <v>102955</v>
+        <v>102956</v>
       </c>
       <c r="B18" s="1">
         <v>45616</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
         <v>71</v>
       </c>
       <c r="I18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J18" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="K18" t="s">
         <v>74</v>
       </c>
       <c r="L18" t="s">
         <v>75</v>
       </c>
       <c r="M18" t="s">
         <v>76</v>
       </c>
       <c r="N18" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O18" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="Y18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:69">
       <c r="A19">
-        <v>102954</v>
+        <v>102955</v>
       </c>
       <c r="B19" s="1">
         <v>45616</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="H19" t="s">
         <v>71</v>
       </c>
       <c r="I19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="J19" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="K19" t="s">
         <v>74</v>
       </c>
       <c r="L19" t="s">
         <v>75</v>
       </c>
       <c r="M19" t="s">
         <v>76</v>
       </c>
       <c r="N19" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O19" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P19" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="Y19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="20" spans="1:69">
       <c r="A20">
-        <v>102860</v>
+        <v>102954</v>
       </c>
       <c r="B20" s="1">
-        <v>45595</v>
+        <v>45616</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>71</v>
       </c>
       <c r="I20" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="J20" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="K20" t="s">
         <v>74</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" t="s">
         <v>76</v>
       </c>
       <c r="N20" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O20" t="s">
-        <v>183</v>
+        <v>93</v>
       </c>
       <c r="P20" t="s">
         <v>184</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X20" t="s">
         <v>185</v>
       </c>
       <c r="Y20" t="s">
         <v>186</v>
       </c>
-      <c r="Z20" t="s">
-[...100 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:69">
       <c r="A21">
-        <v>102705</v>
+        <v>102860</v>
       </c>
       <c r="B21" s="1">
-        <v>45574</v>
+        <v>45595</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>71</v>
       </c>
       <c r="I21" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="J21" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="K21" t="s">
         <v>74</v>
       </c>
       <c r="L21" t="s">
         <v>75</v>
       </c>
       <c r="M21" t="s">
         <v>76</v>
       </c>
       <c r="N21" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="P21" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R21" t="s">
+        <v>81</v>
+      </c>
+      <c r="S21" t="s">
+        <v>81</v>
+      </c>
+      <c r="T21" t="s">
+        <v>80</v>
+      </c>
+      <c r="X21" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>194</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>195</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>196</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>197</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>198</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>199</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>196</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>93</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>200</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>201</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>196</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>202</v>
+      </c>
+      <c r="BI21" t="s">
         <v>203</v>
       </c>
-      <c r="Q21" t="s">
-[...11 lines deleted...]
-      <c r="X21" t="s">
+      <c r="BJ21" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>80</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>81</v>
+      </c>
+      <c r="BN21" t="s">
         <v>204</v>
       </c>
-      <c r="Y21" t="s">
+      <c r="BO21" t="s">
         <v>205</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:69">
       <c r="A22">
-        <v>102706</v>
+        <v>102705</v>
       </c>
       <c r="B22" s="1">
         <v>45574</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="H22" t="s">
         <v>71</v>
       </c>
       <c r="I22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J22" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="K22" t="s">
         <v>74</v>
       </c>
       <c r="L22" t="s">
         <v>75</v>
       </c>
       <c r="M22" t="s">
         <v>76</v>
       </c>
       <c r="N22" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O22" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P22" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="Y22" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="23" spans="1:69">
       <c r="A23">
-        <v>102355</v>
+        <v>102706</v>
       </c>
       <c r="B23" s="1">
-        <v>45510</v>
+        <v>45574</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="H23" t="s">
         <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="J23" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="K23" t="s">
-        <v>212</v>
+        <v>74</v>
       </c>
       <c r="L23" t="s">
         <v>75</v>
       </c>
       <c r="M23" t="s">
         <v>76</v>
       </c>
       <c r="N23" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O23" t="s">
+        <v>132</v>
+      </c>
+      <c r="P23" t="s">
         <v>213</v>
       </c>
-      <c r="P23" t="s">
+      <c r="Q23" t="s">
+        <v>80</v>
+      </c>
+      <c r="R23" t="s">
+        <v>81</v>
+      </c>
+      <c r="S23" t="s">
+        <v>81</v>
+      </c>
+      <c r="T23" t="s">
+        <v>81</v>
+      </c>
+      <c r="X23" t="s">
         <v>214</v>
       </c>
-      <c r="Q23" t="s">
-[...11 lines deleted...]
-      <c r="X23" t="s">
+      <c r="Y23" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="24" spans="1:69">
       <c r="A24">
-        <v>102002</v>
+        <v>102355</v>
       </c>
       <c r="B24" s="1">
-        <v>45446</v>
+        <v>45510</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>71</v>
       </c>
       <c r="I24" t="s">
+        <v>216</v>
+      </c>
+      <c r="J24" t="s">
         <v>217</v>
       </c>
-      <c r="J24" t="s">
+      <c r="K24" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L24" t="s">
         <v>75</v>
       </c>
       <c r="M24" t="s">
         <v>76</v>
       </c>
       <c r="N24" t="s">
+        <v>171</v>
+      </c>
+      <c r="O24" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P24" t="s">
         <v>220</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="X24" t="s">
         <v>221</v>
       </c>
       <c r="Y24" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="25" spans="1:69">
       <c r="A25">
-        <v>101997</v>
+        <v>102003</v>
       </c>
       <c r="B25" s="1">
         <v>45446</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
         <v>71</v>
       </c>
       <c r="I25" t="s">
         <v>223</v>
       </c>
       <c r="J25" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="K25" t="s">
         <v>74</v>
       </c>
       <c r="L25" t="s">
         <v>75</v>
       </c>
       <c r="M25" t="s">
         <v>76</v>
       </c>
       <c r="N25" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O25" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P25" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="Y25" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:69">
       <c r="A26">
-        <v>102000</v>
+        <v>102002</v>
       </c>
       <c r="B26" s="1">
         <v>45446</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="H26" t="s">
         <v>71</v>
       </c>
       <c r="I26" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="J26" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="K26" t="s">
         <v>74</v>
       </c>
       <c r="L26" t="s">
         <v>75</v>
       </c>
       <c r="M26" t="s">
         <v>76</v>
       </c>
       <c r="N26" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O26" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P26" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>80</v>
+      </c>
+      <c r="R26" t="s">
+        <v>81</v>
+      </c>
+      <c r="S26" t="s">
+        <v>81</v>
+      </c>
+      <c r="T26" t="s">
+        <v>81</v>
+      </c>
+      <c r="X26" t="s">
         <v>227</v>
       </c>
-      <c r="Q26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y26" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="27" spans="1:69">
       <c r="A27">
         <v>102001</v>
       </c>
       <c r="B27" s="1">
         <v>45446</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>71</v>
       </c>
       <c r="I27" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="J27" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="K27" t="s">
         <v>74</v>
       </c>
       <c r="L27" t="s">
         <v>75</v>
       </c>
       <c r="M27" t="s">
         <v>76</v>
       </c>
       <c r="N27" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O27" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P27" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
       <c r="X27" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="Y27" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:69">
       <c r="A28">
-        <v>102003</v>
+        <v>102000</v>
       </c>
       <c r="B28" s="1">
         <v>45446</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
         <v>71</v>
       </c>
       <c r="I28" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J28" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="K28" t="s">
         <v>74</v>
       </c>
       <c r="L28" t="s">
         <v>75</v>
       </c>
       <c r="M28" t="s">
         <v>76</v>
       </c>
       <c r="N28" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O28" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P28" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="Y28" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="29" spans="1:69">
       <c r="A29">
-        <v>102004</v>
+        <v>101997</v>
       </c>
       <c r="B29" s="1">
         <v>45446</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
       <c r="I29" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="J29" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="K29" t="s">
         <v>74</v>
       </c>
       <c r="L29" t="s">
         <v>75</v>
       </c>
       <c r="M29" t="s">
         <v>76</v>
       </c>
       <c r="N29" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O29" t="s">
-        <v>87</v>
+        <v>93</v>
+      </c>
+      <c r="P29" t="s">
+        <v>238</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
         <v>81</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
       <c r="X29" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="Y29" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
     </row>
     <row r="30" spans="1:69">
       <c r="A30">
         <v>102006</v>
       </c>
       <c r="B30" s="1">
         <v>45446</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="H30" t="s">
         <v>71</v>
       </c>
       <c r="I30" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J30" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="K30" t="s">
         <v>74</v>
       </c>
       <c r="L30" t="s">
         <v>75</v>
       </c>
       <c r="M30" t="s">
         <v>76</v>
       </c>
       <c r="N30" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O30" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="Y30" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:69">
       <c r="A31">
-        <v>101684</v>
+        <v>102004</v>
       </c>
       <c r="B31" s="1">
-        <v>45401</v>
+        <v>45446</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="H31" t="s">
         <v>71</v>
       </c>
       <c r="I31" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J31" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="K31" t="s">
-        <v>238</v>
+        <v>74</v>
       </c>
       <c r="L31" t="s">
         <v>75</v>
       </c>
       <c r="M31" t="s">
         <v>76</v>
       </c>
       <c r="N31" t="s">
+        <v>225</v>
+      </c>
+      <c r="O31" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>81</v>
+      </c>
+      <c r="S31" t="s">
+        <v>81</v>
+      </c>
+      <c r="T31" t="s">
+        <v>81</v>
+      </c>
+      <c r="X31" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y31" t="s">
         <v>239</v>
-      </c>
-[...22 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="32" spans="1:69">
       <c r="A32">
-        <v>101683</v>
+        <v>101684</v>
       </c>
       <c r="B32" s="1">
         <v>45401</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="H32" t="s">
         <v>71</v>
       </c>
       <c r="I32" t="s">
+        <v>242</v>
+      </c>
+      <c r="J32" t="s">
+        <v>243</v>
+      </c>
+      <c r="K32" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="L32" t="s">
         <v>75</v>
       </c>
       <c r="M32" t="s">
         <v>76</v>
       </c>
       <c r="N32" t="s">
         <v>245</v>
       </c>
       <c r="O32" t="s">
-        <v>240</v>
+        <v>78</v>
       </c>
       <c r="P32" t="s">
         <v>246</v>
       </c>
       <c r="Q32" t="s">
         <v>80</v>
       </c>
       <c r="R32" t="s">
         <v>81</v>
       </c>
       <c r="S32" t="s">
         <v>81</v>
       </c>
       <c r="T32" t="s">
         <v>81</v>
       </c>
       <c r="X32" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="Y32" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="33" spans="1:36">
       <c r="A33">
-        <v>99784</v>
+        <v>101683</v>
       </c>
       <c r="B33" s="1">
-        <v>45203</v>
+        <v>45401</v>
       </c>
       <c r="C33" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="H33" t="s">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="I33" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J33" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="K33" t="s">
-        <v>104</v>
+        <v>244</v>
       </c>
       <c r="L33" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="M33" t="s">
+        <v>76</v>
+      </c>
+      <c r="N33" t="s">
         <v>250</v>
       </c>
-      <c r="N33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O33" t="s">
-        <v>87</v>
+        <v>78</v>
+      </c>
+      <c r="P33" t="s">
+        <v>251</v>
       </c>
       <c r="Q33" t="s">
         <v>80</v>
       </c>
       <c r="R33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S33" t="s">
         <v>81</v>
       </c>
       <c r="T33" t="s">
         <v>81</v>
       </c>
       <c r="X33" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="Y33" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="34" spans="1:36">
       <c r="A34">
-        <v>96854</v>
+        <v>99784</v>
       </c>
       <c r="B34" s="1">
-        <v>44798</v>
+        <v>45203</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="H34" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="I34" t="s">
         <v>253</v>
       </c>
       <c r="J34" t="s">
         <v>254</v>
       </c>
       <c r="K34" t="s">
+        <v>110</v>
+      </c>
+      <c r="L34" t="s">
+        <v>111</v>
+      </c>
+      <c r="M34" t="s">
         <v>255</v>
       </c>
-      <c r="L34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>245</v>
+        <v>166</v>
       </c>
       <c r="O34" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="P34" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>80</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
         <v>256</v>
       </c>
-      <c r="Q34" t="s">
-[...11 lines deleted...]
-      <c r="X34" t="s">
+      <c r="Y34" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35">
-        <v>96843</v>
+        <v>96854</v>
       </c>
       <c r="B35" s="1">
-        <v>44796</v>
+        <v>44798</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
       <c r="H35" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
+        <v>258</v>
+      </c>
+      <c r="J35" t="s">
         <v>259</v>
       </c>
-      <c r="J35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="L35" t="s">
         <v>75</v>
       </c>
       <c r="M35" t="s">
         <v>76</v>
       </c>
       <c r="N35" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="O35" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P35" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="Q35" t="s">
         <v>80</v>
       </c>
       <c r="R35" t="s">
         <v>81</v>
       </c>
       <c r="S35" t="s">
         <v>81</v>
       </c>
       <c r="T35" t="s">
         <v>81</v>
       </c>
       <c r="X35" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Y35" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36">
-        <v>96450</v>
+        <v>96843</v>
       </c>
       <c r="B36" s="1">
-        <v>44683</v>
+        <v>44796</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>71</v>
       </c>
       <c r="I36" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J36" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="K36" t="s">
+        <v>244</v>
+      </c>
+      <c r="L36" t="s">
+        <v>75</v>
+      </c>
+      <c r="M36" t="s">
+        <v>76</v>
+      </c>
+      <c r="N36" t="s">
+        <v>250</v>
+      </c>
+      <c r="O36" t="s">
+        <v>132</v>
+      </c>
+      <c r="P36" t="s">
         <v>265</v>
       </c>
-      <c r="L36" t="s">
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
         <v>266</v>
       </c>
-      <c r="M36" t="s">
+      <c r="Y36" t="s">
         <v>267</v>
-      </c>
-[...22 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37">
-        <v>95983</v>
+        <v>96450</v>
       </c>
       <c r="B37" s="1">
-        <v>44565</v>
+        <v>44683</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>71</v>
+        <v>152</v>
       </c>
       <c r="I37" t="s">
+        <v>268</v>
+      </c>
+      <c r="J37" t="s">
+        <v>269</v>
+      </c>
+      <c r="K37" t="s">
+        <v>270</v>
+      </c>
+      <c r="L37" t="s">
+        <v>271</v>
+      </c>
+      <c r="M37" t="s">
         <v>272</v>
       </c>
-      <c r="J37" t="s">
+      <c r="N37" t="s">
         <v>273</v>
       </c>
-      <c r="K37" t="s">
-[...8 lines deleted...]
-      <c r="N37" t="s">
+      <c r="O37" t="s">
         <v>274</v>
       </c>
-      <c r="O37" t="s">
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
         <v>275</v>
       </c>
-      <c r="P37" t="s">
+      <c r="Y37" t="s">
         <v>276</v>
-      </c>
-[...37 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:36">
       <c r="A38">
-        <v>95786</v>
+        <v>95983</v>
       </c>
       <c r="B38" s="1">
-        <v>44536</v>
+        <v>44565</v>
       </c>
       <c r="C38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" t="s">
+        <v>71</v>
+      </c>
+      <c r="I38" t="s">
+        <v>277</v>
+      </c>
+      <c r="J38" t="s">
+        <v>278</v>
+      </c>
+      <c r="K38" t="s">
+        <v>260</v>
+      </c>
+      <c r="L38" t="s">
+        <v>75</v>
+      </c>
+      <c r="M38" t="s">
+        <v>76</v>
+      </c>
+      <c r="N38" t="s">
+        <v>279</v>
+      </c>
+      <c r="O38" t="s">
+        <v>280</v>
+      </c>
+      <c r="P38" t="s">
         <v>281</v>
       </c>
-      <c r="D38" t="s">
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>81</v>
+      </c>
+      <c r="S38" t="s">
+        <v>81</v>
+      </c>
+      <c r="T38" t="s">
+        <v>81</v>
+      </c>
+      <c r="X38" t="s">
         <v>282</v>
       </c>
-      <c r="E38" t="s">
+      <c r="Z38" t="s">
+        <v>189</v>
+      </c>
+      <c r="AA38" t="s">
         <v>283</v>
       </c>
-      <c r="F38" t="s">
+      <c r="AB38" t="s">
         <v>284</v>
       </c>
-      <c r="G38" t="s">
+      <c r="AC38" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ38" t="s">
         <v>285</v>
-      </c>
-[...40 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39">
-        <v>94907</v>
+        <v>95786</v>
       </c>
       <c r="B39" s="1">
-        <v>44327</v>
+        <v>44536</v>
       </c>
       <c r="C39" t="s">
-        <v>69</v>
+        <v>286</v>
       </c>
       <c r="D39" t="s">
-        <v>70</v>
+        <v>287</v>
+      </c>
+      <c r="E39" t="s">
+        <v>288</v>
+      </c>
+      <c r="F39" t="s">
+        <v>289</v>
+      </c>
+      <c r="G39" t="s">
+        <v>290</v>
       </c>
       <c r="H39" t="s">
-        <v>71</v>
+        <v>291</v>
       </c>
       <c r="I39" t="s">
+        <v>292</v>
+      </c>
+      <c r="J39" t="s">
+        <v>293</v>
+      </c>
+      <c r="K39" t="s">
+        <v>294</v>
+      </c>
+      <c r="L39" t="s">
+        <v>295</v>
+      </c>
+      <c r="M39" t="s">
         <v>296</v>
       </c>
-      <c r="J39" t="s">
+      <c r="O39" t="s">
         <v>297</v>
       </c>
-      <c r="K39" t="s">
-[...8 lines deleted...]
-      <c r="N39" t="s">
+      <c r="P39" t="s">
         <v>298</v>
       </c>
-      <c r="O39" t="s">
-[...2 lines deleted...]
-      <c r="P39" t="s">
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
         <v>299</v>
       </c>
-      <c r="Q39" t="s">
-        <v>80</v>
+      <c r="Y39" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40">
-        <v>94906</v>
+        <v>94907</v>
       </c>
       <c r="B40" s="1">
         <v>44327</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>70</v>
       </c>
       <c r="H40" t="s">
         <v>71</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J40" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="K40" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L40" t="s">
         <v>75</v>
       </c>
       <c r="M40" t="s">
         <v>76</v>
       </c>
       <c r="N40" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="O40" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P40" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="Q40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:36">
       <c r="A41">
-        <v>94904</v>
+        <v>94906</v>
       </c>
       <c r="B41" s="1">
-        <v>44326</v>
+        <v>44327</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>70</v>
       </c>
       <c r="H41" t="s">
-        <v>300</v>
+        <v>71</v>
       </c>
       <c r="I41" t="s">
-        <v>144</v>
+        <v>301</v>
       </c>
       <c r="J41" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="K41" t="s">
-        <v>301</v>
+        <v>92</v>
       </c>
       <c r="L41" t="s">
-        <v>302</v>
+        <v>75</v>
       </c>
       <c r="M41" t="s">
+        <v>76</v>
+      </c>
+      <c r="N41" t="s">
         <v>303</v>
       </c>
-      <c r="N41" t="s">
+      <c r="O41" t="s">
+        <v>132</v>
+      </c>
+      <c r="P41" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="Q41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:36">
       <c r="A42">
         <v>94903</v>
       </c>
       <c r="B42" s="1">
         <v>44326</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H42" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="I42" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="J42" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="K42" t="s">
         <v>306</v>
       </c>
       <c r="L42" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="M42" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="N42" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="O42" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="Q42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43">
-        <v>94368</v>
+        <v>94904</v>
       </c>
       <c r="B43" s="1">
-        <v>44208</v>
+        <v>44326</v>
       </c>
       <c r="C43" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>151</v>
+      </c>
+      <c r="H43" t="s">
+        <v>305</v>
       </c>
       <c r="I43" t="s">
+        <v>150</v>
+      </c>
+      <c r="J43" t="s">
+        <v>302</v>
+      </c>
+      <c r="K43" t="s">
+        <v>310</v>
+      </c>
+      <c r="L43" t="s">
         <v>307</v>
       </c>
-      <c r="J43" t="s">
+      <c r="M43" t="s">
         <v>308</v>
       </c>
-      <c r="K43" t="s">
+      <c r="N43" t="s">
         <v>309</v>
       </c>
-      <c r="L43" t="s">
-[...2 lines deleted...]
-      <c r="M43" t="s">
+      <c r="O43" t="s">
+        <v>158</v>
+      </c>
+      <c r="P43" t="s">
         <v>311</v>
       </c>
-      <c r="N43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q43" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="44" spans="1:36">
       <c r="A44">
-        <v>94143</v>
+        <v>94368</v>
       </c>
       <c r="B44" s="1">
-        <v>44162</v>
+        <v>44208</v>
       </c>
       <c r="C44" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D44" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H44" t="s">
+        <v>151</v>
+      </c>
+      <c r="I44" t="s">
+        <v>312</v>
+      </c>
+      <c r="J44" t="s">
         <v>313</v>
       </c>
-      <c r="I44" t="s">
+      <c r="K44" t="s">
         <v>314</v>
       </c>
-      <c r="J44" t="s">
+      <c r="L44" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="M44" t="s">
         <v>316</v>
       </c>
       <c r="N44" t="s">
+        <v>309</v>
+      </c>
+      <c r="O44" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y44" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="45" spans="1:36">
       <c r="A45">
-        <v>93744</v>
+        <v>94143</v>
       </c>
       <c r="B45" s="1">
-        <v>44109</v>
+        <v>44162</v>
       </c>
       <c r="C45" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" t="s">
+        <v>151</v>
+      </c>
+      <c r="H45" t="s">
+        <v>318</v>
+      </c>
+      <c r="I45" t="s">
+        <v>319</v>
+      </c>
+      <c r="J45" t="s">
         <v>320</v>
       </c>
-      <c r="D45" t="s">
+      <c r="K45" t="s">
+        <v>270</v>
+      </c>
+      <c r="L45" t="s">
+        <v>271</v>
+      </c>
+      <c r="M45" t="s">
         <v>321</v>
       </c>
-      <c r="H45" t="s">
+      <c r="N45" t="s">
         <v>322</v>
       </c>
-      <c r="I45" t="s">
+      <c r="O45" t="s">
         <v>323</v>
       </c>
-      <c r="J45" t="s">
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y45" t="s">
         <v>324</v>
-      </c>
-[...28 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="46" spans="1:36">
       <c r="A46">
-        <v>92927</v>
+        <v>93744</v>
       </c>
       <c r="B46" s="1">
-        <v>43971</v>
+        <v>44109</v>
       </c>
       <c r="C46" t="s">
-        <v>99</v>
+        <v>325</v>
       </c>
       <c r="D46" t="s">
-        <v>100</v>
+        <v>326</v>
       </c>
       <c r="H46" t="s">
-        <v>156</v>
+        <v>327</v>
       </c>
       <c r="I46" t="s">
+        <v>328</v>
+      </c>
+      <c r="J46" t="s">
+        <v>329</v>
+      </c>
+      <c r="K46" t="s">
         <v>330</v>
       </c>
-      <c r="J46" t="s">
+      <c r="L46" t="s">
         <v>331</v>
       </c>
-      <c r="K46" t="s">
+      <c r="M46" t="s">
         <v>332</v>
       </c>
-      <c r="L46" t="s">
+      <c r="N46" t="s">
         <v>333</v>
       </c>
-      <c r="M46" t="s">
+      <c r="O46" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y46" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="47" spans="1:36">
       <c r="A47">
-        <v>91552</v>
+        <v>92927</v>
       </c>
       <c r="B47" s="1">
-        <v>43852</v>
+        <v>43971</v>
       </c>
       <c r="C47" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D47" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H47" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I47" t="s">
+        <v>335</v>
+      </c>
+      <c r="J47" t="s">
         <v>336</v>
       </c>
-      <c r="J47" t="s">
+      <c r="K47" t="s">
         <v>337</v>
       </c>
-      <c r="K47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L47" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="M47" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="N47" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="O47" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="Q47" t="s">
         <v>80</v>
       </c>
       <c r="R47" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S47" t="s">
         <v>81</v>
       </c>
       <c r="T47" t="s">
         <v>81</v>
       </c>
       <c r="Y47" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:36">
       <c r="A48">
-        <v>84808</v>
+        <v>91552</v>
       </c>
       <c r="B48" s="1">
-        <v>43256</v>
+        <v>43852</v>
       </c>
       <c r="C48" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
       <c r="H48" t="s">
+        <v>162</v>
+      </c>
+      <c r="I48" t="s">
+        <v>341</v>
+      </c>
+      <c r="J48" t="s">
+        <v>342</v>
+      </c>
+      <c r="K48" t="s">
+        <v>337</v>
+      </c>
+      <c r="L48" t="s">
+        <v>338</v>
+      </c>
+      <c r="M48" t="s">
         <v>339</v>
       </c>
-      <c r="I48" t="s">
-[...8 lines deleted...]
-      <c r="L48" t="s">
+      <c r="N48" t="s">
+        <v>166</v>
+      </c>
+      <c r="O48" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>80</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y48" t="s">
         <v>343</v>
-      </c>
-[...22 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>84441</v>
+        <v>84808</v>
       </c>
       <c r="B49" s="1">
-        <v>43210</v>
+        <v>43256</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>151</v>
       </c>
       <c r="H49" t="s">
+        <v>344</v>
+      </c>
+      <c r="I49" t="s">
+        <v>345</v>
+      </c>
+      <c r="J49" t="s">
         <v>346</v>
       </c>
-      <c r="I49" t="s">
+      <c r="K49" t="s">
         <v>347</v>
       </c>
-      <c r="J49" t="s">
+      <c r="L49" t="s">
         <v>348</v>
       </c>
-      <c r="K49" t="s">
+      <c r="M49" t="s">
         <v>349</v>
       </c>
-      <c r="L49" t="s">
+      <c r="N49" t="s">
+        <v>273</v>
+      </c>
+      <c r="O49" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>81</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y49" t="s">
         <v>350</v>
-      </c>
-[...22 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>84438</v>
+        <v>84441</v>
       </c>
       <c r="B50" s="1">
         <v>43210</v>
       </c>
       <c r="C50" t="s">
         <v>69</v>
       </c>
       <c r="D50" t="s">
         <v>70</v>
       </c>
       <c r="H50" t="s">
+        <v>351</v>
+      </c>
+      <c r="I50" t="s">
+        <v>352</v>
+      </c>
+      <c r="J50" t="s">
+        <v>353</v>
+      </c>
+      <c r="K50" t="s">
         <v>354</v>
       </c>
-      <c r="I50" t="s">
+      <c r="L50" t="s">
         <v>355</v>
       </c>
-      <c r="J50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M50" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="N50" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="O50" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>81</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51">
+        <v>84438</v>
+      </c>
+      <c r="B51" s="1">
+        <v>43210</v>
+      </c>
+      <c r="C51" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51" t="s">
+        <v>359</v>
+      </c>
+      <c r="I51" t="s">
+        <v>360</v>
+      </c>
+      <c r="J51" t="s">
         <v>353</v>
       </c>
-      <c r="Q50" t="s">
-[...12 lines deleted...]
-        <v>209</v>
+      <c r="K51" t="s">
+        <v>354</v>
+      </c>
+      <c r="L51" t="s">
+        <v>355</v>
+      </c>
+      <c r="M51" t="s">
+        <v>356</v>
+      </c>
+      <c r="N51" t="s">
+        <v>357</v>
+      </c>
+      <c r="O51" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" t="s">
+        <v>81</v>
+      </c>
+      <c r="T51" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>