--- v1 (2026-03-04)
+++ v2 (2026-09-10)
@@ -228,96 +228,96 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
+    <t>Prodej pozemků p.č. st. 62/28 a p.č. 1116/46 v k.ú. Úšovice</t>
+  </si>
+  <si>
+    <t>2026-01-04</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Úšovice, Mariánské Lázně, okres Cheb</t>
+  </si>
+  <si>
+    <t>st. 62/28 a p.č. 1116/46</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Plzeň hlavní nádraží – Cheb. V případě pozemku p.č. st. 62/26 se jedná o pozemek na kterém se nachází převážně stavba č.p. 102 spolu s její vedlejší stavbou ve vlastnictví nabyvatelky a její prodáván z důvodu scelení a sjednocení vlastnictví. Pozemek p.č. 1116/46 slouží jako přímý přístup ke stavbě č.p. 102 mimo těleso dráhy a nabyvatelce je prodáván z důvodu zcelení. Pozemky jsou nabyvatelce pronajaty za účelem výkonu vlastnického práva ke stavbě č.p. 102 a přístupu k ní. Pozemky jsou v KN zatíženy služebností spočívající v „povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy“. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky jsou dle územního plánu v ploše "DZ - dopravní infrastruktura - železniční"</t>
+  </si>
+  <si>
+    <t>465000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 1116/45 v k.ú. Úšovice</t>
   </si>
   <si>
-    <t>2026-01-04</t>
-[...16 lines deleted...]
-  <si>
     <t>1116/45</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemek v obvodu a ochranném pásmu dráhy trati Plzeň hlavní nádraží - Cheb. Jedná se o pozemek o který projevilo zájem více žadatelů (majitelé sousedících nemovitostí). Majetek je přímo přístupný z veřejné komunikace a na pozemku se nacházejí náletové keře bez hodnoty. Převáděný pozemek je zatížený služebností spočívající v „povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy“. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na něm postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle aktuálního ÚP se předmětný pozemek převážně nachází v ploše "DZ - dopravní infrastruktura - železniční".</t>
   </si>
   <si>
     <t>476000</t>
-  </si>
-[...10 lines deleted...]
-    <t>465000</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 229/2 v k.ú. Úšovice</t>
   </si>
   <si>
     <t>2025-11-06</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Odbor nakládání s nemovitým majetkem, Oddělení přípravy pozbytí Sídlo: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>229/2</t>
   </si>
   <si>
     <t>Pozemek v obvodu a ochranném pásmu dráhy trati Plzeň hlavní nádraží – Cheb. Jedná se o pozemek po oddělení veřejné komunikace převedené Městu Mariánské Lázně, které neprojevilo o jeho úplatný převod zájem. Majetek je přímo přístupný z veřejné komunikace a na pozemku se nacházejí vzrostlé jehličnaté stromy, které jsou součástí převodu. Převáděný pozemek je zatížený služebností spočívající v „povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy“. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na něm postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle aktuálního ÚP se předmětný pozemek převážně nachází v ploše zemědělský využívané půdy, pozemních komunikací a ostatní plochy pro dopravu. S tím, že z části pozemku povede lávka pro chodce a cyklisty přes Plzeňskou ulici a železniční trať z polní ulice do sídliště Vora.</t>
   </si>
   <si>
     <t>2777000</t>
   </si>
   <si>
     <t>MD ČR</t>
   </si>
   <si>
     <t>Prodej pozemků p.č. st. 170 a p.č. 1212/5 v k.ú. Úšovice</t>
   </si>
@@ -1092,51 +1092,51 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>106019</v>
+        <v>106020</v>
       </c>
       <c r="B2" s="1">
         <v>45995</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
@@ -1151,51 +1151,51 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106020</v>
+        <v>106019</v>
       </c>
       <c r="B3" s="1">
         <v>45995</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>