--- v0 (2025-11-14)
+++ v1 (2026-08-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="219">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -225,128 +225,137 @@
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
+    <t>Prodej pozemků v k.ú. Klenčí pod Čerchovem</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>956222106</t>
+  </si>
+  <si>
+    <t>jaromir.kazda@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaromír Kazda</t>
+  </si>
+  <si>
+    <t>LS Horšovský Týn</t>
+  </si>
+  <si>
+    <t>Klenčí pod Čerchovem, Klenčí pod Čerchovem, okres Domažlice</t>
+  </si>
+  <si>
+    <t>st. 604, 2270/15</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v k.ú. Klenčí pod Čerchovem o celkové výměře 453 m2. Na stavebním pozemku se nachází rekreační stavba ev.č. 15 cizího vlastníka. </t>
+  </si>
+  <si>
+    <t>238720</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Pozemky p. č. st. 120 a 323/9 v k. ú. Jindřichova Hora - S 167/23</t>
   </si>
   <si>
     <t>2024-12-21</t>
   </si>
   <si>
     <t>+420725257972</t>
   </si>
   <si>
     <t>jindriska.bartova@lesycr.cz</t>
   </si>
   <si>
     <t>Bártová Jindřiška</t>
   </si>
   <si>
     <t>Správa toků - oblast povodí Berounky</t>
   </si>
   <si>
     <t>Jindřichova Hora, Klenčí pod Čerchovem, okres Domažlice</t>
   </si>
   <si>
     <t>st. 120, 323/9</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Pozemky v p. č. st. 120 o výměře 25 m2, zastavěná plocha, a p. č. 323/9 o výměře 77 m2, ostatní plocha/jiná plocha, v k. ú. Jindřichova Hora, užívané ve funkčním celku s pozemky evidovanými na LV č. 645 (p. č. st. 42/2, st. 121, st. 122 a 244/7 v k. ú. Jindřichova Hora).</t>
   </si>
   <si>
     <t>46500</t>
   </si>
   <si>
     <t>Pozemky p. č. 290/28 a 326/2 v k. ú. Jindřichova Hora - S 26/20</t>
   </si>
   <si>
     <t>2024-04-11</t>
   </si>
   <si>
     <t>290/28, 326/2</t>
   </si>
   <si>
     <t>Pozemky v p. č. 290/28 o výměře  119 m2 a p. č. 326/2 o výměře 172 m2 v k. ú. Jindřichova Hora, ostatní plocha/jiná plocha, užívané ve funkčním celku s pozemky evidovanými na LV č. 819 (p. č. st. 46, st. 119, 264/1, 265/22, 265/23, 265/26, 265/27, 346, 359, 370 v k. ú. Jindřichova Hora).</t>
   </si>
   <si>
     <t>122000</t>
   </si>
   <si>
-    <t>Prodej pozemků v k.ú. Klenčí pod Čerchovem</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-11-22</t>
   </si>
   <si>
-    <t>956222106</t>
-[...16 lines deleted...]
-  <si>
     <t>Prodej pozemků st.p.č. 604 a p.č. 2270/15 o celkové výměře 453 m2. Pozemky se nachází ve funkčním celku se stavbou č.e. 15 a jsou pronajaty.</t>
   </si>
   <si>
     <t>219705</t>
   </si>
   <si>
     <t>2023-11-13</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku p.č. 2858 o výměře 8 m2. Pozemek se nachází ve funkčním celku se stavbou č.p. 35 a je pronajatý. </t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>2022-11-12</t>
   </si>
   <si>
     <t>2265/1, 2241/5</t>
   </si>
   <si>
     <t>Prodej pozemků o celkové výměře 148 m2. Pozemky se nacházejí ve funkčním celku s budovou č.ev. 31</t>
@@ -363,285 +372,285 @@
   <si>
     <t>st.p.č. 293, st.p.č. 367</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej zastavitelných pozemků bez přístupu o celkové výměře 873 m2, druh zastavěná plocha a nádvoří, zbořeništěná h </t>
   </si>
   <si>
     <t>335000</t>
   </si>
   <si>
     <t>Capartice S 2009/17</t>
   </si>
   <si>
     <t>2021-11-25</t>
   </si>
   <si>
     <t>st.p.č. 604, 2270/15</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků v chatové oblasti. Na st.p.č. 604 stojí stavba cizího vlastníka.  </t>
   </si>
   <si>
     <t>192525</t>
   </si>
   <si>
+    <t>Capartice S 35/11</t>
+  </si>
+  <si>
+    <t>st.p.č. 597, p.č. 2327/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 597 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>161500</t>
+  </si>
+  <si>
+    <t>Capartice S 1865/17</t>
+  </si>
+  <si>
+    <t>st.p.č. 642/1, p.č. 2300/10</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 642/1 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>266900</t>
+  </si>
+  <si>
     <t>Capartice S 80/18</t>
   </si>
   <si>
     <t>st.p.č. 617, p.č. 2289/4, p.č. 2270/20</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků v chatové oblasti. Na st.p.č. 617 se nachází stavba cizího vlastníka </t>
   </si>
   <si>
     <t>165325</t>
   </si>
   <si>
-    <t>Capartice S 1865/17</t>
-[...20 lines deleted...]
-    <t>161500</t>
+    <t>Capartice S 1524/17</t>
+  </si>
+  <si>
+    <t>2021-11-21</t>
+  </si>
+  <si>
+    <t>st.p.č. 599, 2270/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 599 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>96900</t>
+  </si>
+  <si>
+    <t>Capartice S 947/19</t>
+  </si>
+  <si>
+    <t>st.p.č. 641, p.č. 2270/23</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 641 se nachází stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>183175</t>
+  </si>
+  <si>
+    <t>Capartice S 217/18</t>
+  </si>
+  <si>
+    <t>st.p.č. 598, p.č. 2270/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>149175</t>
   </si>
   <si>
     <t>Capartice S 1864/17</t>
   </si>
   <si>
-    <t>2021-11-21</t>
-[...1 lines deleted...]
-  <si>
     <t>st.p.č. 684, p.č. 2327/2</t>
   </si>
   <si>
     <t>Prodej pozemků v chatové oblasti. Na st.p.č. 684 stojí stavba cizího vlastníka.</t>
   </si>
   <si>
     <t>158100</t>
   </si>
   <si>
-    <t>Capartice S 947/19</t>
-[...8 lines deleted...]
-    <t>183175</t>
+    <t>Capartice S 1319/17</t>
+  </si>
+  <si>
+    <t>st.p.č. 600, p.č. 2270/11</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 600 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>183600</t>
   </si>
   <si>
     <t>Capartice S 1060/20</t>
   </si>
   <si>
     <t>st.p.č. 609, p.č. 2270/14</t>
   </si>
   <si>
-    <t>Prodej pozemků v chatové oblasti. Na st.p.č. stojí stavba cizího vlastníka.</t>
-[...1 lines deleted...]
-  <si>
     <t>116875</t>
   </si>
   <si>
-    <t>Capartice S 1524/17</t>
-[...29 lines deleted...]
-    <t>149175</t>
+    <t>Capartice S 205/20</t>
+  </si>
+  <si>
+    <t>2021-11-20</t>
+  </si>
+  <si>
+    <t>st.p.č. 520, 2300/61</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 520 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>107100</t>
+  </si>
+  <si>
+    <t>Capartice S 772/19</t>
+  </si>
+  <si>
+    <t>st.p.č. 596, 2300/9</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 596 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>205700</t>
+  </si>
+  <si>
+    <t>Capartice S 1897/17</t>
+  </si>
+  <si>
+    <t>st.p.č. 605, p.č. 2270/13</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 605 stojí stavba jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>162775</t>
   </si>
   <si>
     <t>Capartice S 1059/20</t>
   </si>
   <si>
-    <t>2021-11-20</t>
-[...1 lines deleted...]
-  <si>
     <t>st.p.č. 608, p.č. 2289/1</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků v chatové oblasti. Na st.p.č. 608 stojí stavba cizího vlastníka. </t>
   </si>
   <si>
     <t>83725</t>
   </si>
   <si>
-    <t>Capartice S 772/19</t>
-[...22 lines deleted...]
-  <si>
     <t>Capartice S 1652/17</t>
   </si>
   <si>
     <t>st.p.č. 607, p.č. 2289/2, p.č. 2289/3</t>
   </si>
   <si>
     <t>Prodej pozemků v chatové oblasti. Na st.p.č. 607 stojí stavba cizího vlastníka.</t>
   </si>
   <si>
     <t>167875</t>
   </si>
   <si>
-    <t>Capartice S 1897/17</t>
-[...8 lines deleted...]
-    <t>162775</t>
+    <t>Capartice S 1056/20</t>
+  </si>
+  <si>
+    <t>2021-11-19</t>
+  </si>
+  <si>
+    <t>st.p.č. 602, p.č. 2318/2, p.č. 2270/21</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti, Na st.p.č. 602 stojí stavba jiného vlastníka. U p.č. 2270/21 se prodává podíl ideální 1/2</t>
+  </si>
+  <si>
+    <t>232475</t>
+  </si>
+  <si>
+    <t>Capartice S 1696/17</t>
+  </si>
+  <si>
+    <t>st.p.č. 595, p.č. 2270/17</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 595 stojí stavba cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>253725</t>
+  </si>
+  <si>
+    <t>Capartice S 1653/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaromír Kazda </t>
+  </si>
+  <si>
+    <t>st.p.č. 603, p.č. 2309, p.č. 2270/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků v chatové oblasti. St.p.č. 603 zastavěn stavbou cizího vlastníka. U p.č. 2270/21 se prodává podíl ideální 1/2. </t>
+  </si>
+  <si>
+    <t>240125</t>
+  </si>
+  <si>
+    <t>Capartice S 1057/20</t>
+  </si>
+  <si>
+    <t>st.p.č. 610, p.č. 2270/19</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v chatové oblasti. Na st.p.č. 610 stojí stavba cizího vlastníka</t>
+  </si>
+  <si>
+    <t>86700</t>
   </si>
   <si>
     <t>Capartice S 1058/20</t>
   </si>
   <si>
-    <t>2021-11-19</t>
-[...1 lines deleted...]
-  <si>
     <t>st.p.č. 606, p.č. 2270/22</t>
   </si>
   <si>
     <t>Prodej pozemků v chatové oblasti. Na st.p.č. 606 stojí stavba cizího vlastníka.</t>
   </si>
   <si>
     <t>137700</t>
-  </si>
-[...49 lines deleted...]
-    <t>86700</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
     <t>Prodej pozemku 1751/6, k.ú. Klenčí pod Čerchovem</t>
   </si>
   <si>
     <t>2021-08-20</t>
   </si>
   <si>
     <t>+420 972 235 258</t>
   </si>
   <si>
     <t>MoravekJa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Jan Morávek</t>
   </si>
@@ -997,51 +1006,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BQ31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="36.7109375" customWidth="1"/>
     <col min="9" max="9" width="75.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="18.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="19.7109375" customWidth="1"/>
     <col min="14" max="14" width="88.7109375" customWidth="1"/>
     <col min="15" max="15" width="61.7109375" customWidth="1"/>
     <col min="16" max="16" width="40.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
@@ -1287,1673 +1296,1729 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>102958</v>
+        <v>108180</v>
       </c>
       <c r="B2" s="1">
-        <v>45616</v>
+        <v>46148</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>71</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>72</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>101488</v>
+        <v>102958</v>
       </c>
       <c r="B3" s="1">
-        <v>45362</v>
+        <v>45616</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O3" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P3" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Y3" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>99939</v>
+        <v>101488</v>
       </c>
       <c r="B4" s="1">
-        <v>45221</v>
+        <v>45362</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
+      <c r="H4" t="s">
+        <v>83</v>
+      </c>
       <c r="I4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N4" t="s">
         <v>89</v>
       </c>
-      <c r="J4" t="s">
+      <c r="O4" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P4" t="s">
         <v>96</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
         <v>97</v>
       </c>
       <c r="Y4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>99857</v>
+        <v>99939</v>
       </c>
       <c r="B5" s="1">
-        <v>45212</v>
+        <v>45221</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="I5" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="J5" t="s">
         <v>99</v>
       </c>
       <c r="K5" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="L5" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="M5" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="N5" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="O5" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
         <v>100</v>
       </c>
-      <c r="Q5" t="s">
-[...11 lines deleted...]
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>97133</v>
+        <v>99857</v>
       </c>
       <c r="B6" s="1">
-        <v>44859</v>
+        <v>45212</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="I6" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="J6" t="s">
+        <v>102</v>
+      </c>
+      <c r="K6" t="s">
+        <v>73</v>
+      </c>
+      <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
+        <v>77</v>
+      </c>
+      <c r="P6" t="s">
         <v>103</v>
       </c>
-      <c r="K6" t="s">
-[...14 lines deleted...]
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S6" t="s">
+        <v>80</v>
+      </c>
+      <c r="T6" t="s">
+        <v>80</v>
+      </c>
+      <c r="X6" t="s">
         <v>104</v>
       </c>
-      <c r="Q6" t="s">
-[...11 lines deleted...]
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>95691</v>
+        <v>97133</v>
       </c>
       <c r="B7" s="1">
-        <v>44512</v>
+        <v>44859</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="I7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J7" t="s">
+        <v>106</v>
+      </c>
+      <c r="K7" t="s">
+        <v>73</v>
+      </c>
+      <c r="L7" t="s">
+        <v>74</v>
+      </c>
+      <c r="M7" t="s">
+        <v>75</v>
+      </c>
+      <c r="N7" t="s">
+        <v>76</v>
+      </c>
+      <c r="O7" t="s">
+        <v>77</v>
+      </c>
+      <c r="P7" t="s">
         <v>107</v>
       </c>
-      <c r="J7" t="s">
+      <c r="Q7" t="s">
+        <v>79</v>
+      </c>
+      <c r="R7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" t="s">
+        <v>80</v>
+      </c>
+      <c r="T7" t="s">
+        <v>80</v>
+      </c>
+      <c r="X7" t="s">
         <v>108</v>
       </c>
-      <c r="K7" t="s">
-[...14 lines deleted...]
-      <c r="P7" t="s">
+      <c r="Y7" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>95609</v>
+        <v>95691</v>
       </c>
       <c r="B8" s="1">
-        <v>44494</v>
+        <v>44512</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="I8" t="s">
+        <v>110</v>
+      </c>
+      <c r="J8" t="s">
+        <v>111</v>
+      </c>
+      <c r="K8" t="s">
+        <v>73</v>
+      </c>
+      <c r="L8" t="s">
+        <v>74</v>
+      </c>
+      <c r="M8" t="s">
+        <v>75</v>
+      </c>
+      <c r="N8" t="s">
+        <v>76</v>
+      </c>
+      <c r="O8" t="s">
+        <v>77</v>
+      </c>
+      <c r="P8" t="s">
         <v>112</v>
       </c>
-      <c r="J8" t="s">
+      <c r="Q8" t="s">
+        <v>79</v>
+      </c>
+      <c r="R8" t="s">
+        <v>80</v>
+      </c>
+      <c r="S8" t="s">
+        <v>80</v>
+      </c>
+      <c r="T8" t="s">
+        <v>80</v>
+      </c>
+      <c r="X8" t="s">
         <v>113</v>
       </c>
-      <c r="K8" t="s">
-[...14 lines deleted...]
-      <c r="P8" t="s">
+      <c r="Y8" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>95611</v>
+        <v>95609</v>
       </c>
       <c r="B9" s="1">
         <v>44494</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="I9" t="s">
+        <v>115</v>
+      </c>
+      <c r="J9" t="s">
+        <v>116</v>
+      </c>
+      <c r="K9" t="s">
+        <v>73</v>
+      </c>
+      <c r="L9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
         <v>117</v>
       </c>
-      <c r="J9" t="s">
-[...17 lines deleted...]
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
+        <v>79</v>
+      </c>
+      <c r="R9" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" t="s">
+        <v>80</v>
+      </c>
+      <c r="T9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Q9" t="s">
-[...11 lines deleted...]
-      <c r="X9" t="s">
+      <c r="Y9" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>95610</v>
+        <v>95608</v>
       </c>
       <c r="B10" s="1">
         <v>44494</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="I10" t="s">
+        <v>120</v>
+      </c>
+      <c r="J10" t="s">
+        <v>116</v>
+      </c>
+      <c r="K10" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
         <v>121</v>
       </c>
-      <c r="J10" t="s">
-[...17 lines deleted...]
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
+        <v>79</v>
+      </c>
+      <c r="R10" t="s">
+        <v>80</v>
+      </c>
+      <c r="S10" t="s">
+        <v>80</v>
+      </c>
+      <c r="T10" t="s">
+        <v>80</v>
+      </c>
+      <c r="X10" t="s">
         <v>122</v>
       </c>
-      <c r="Q10" t="s">
-[...11 lines deleted...]
-      <c r="X10" t="s">
+      <c r="Y10" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>95608</v>
+        <v>95610</v>
       </c>
       <c r="B11" s="1">
         <v>44494</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="I11" t="s">
+        <v>124</v>
+      </c>
+      <c r="J11" t="s">
+        <v>116</v>
+      </c>
+      <c r="K11" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" t="s">
         <v>125</v>
       </c>
-      <c r="J11" t="s">
-[...17 lines deleted...]
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
+        <v>79</v>
+      </c>
+      <c r="R11" t="s">
+        <v>80</v>
+      </c>
+      <c r="S11" t="s">
+        <v>80</v>
+      </c>
+      <c r="T11" t="s">
+        <v>80</v>
+      </c>
+      <c r="X11" t="s">
         <v>126</v>
       </c>
-      <c r="Q11" t="s">
-[...11 lines deleted...]
-      <c r="X11" t="s">
+      <c r="Y11" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>95593</v>
+        <v>95611</v>
       </c>
       <c r="B12" s="1">
-        <v>44490</v>
+        <v>44494</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="I12" t="s">
+        <v>128</v>
+      </c>
+      <c r="J12" t="s">
+        <v>116</v>
+      </c>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" t="s">
         <v>129</v>
       </c>
-      <c r="J12" t="s">
+      <c r="Q12" t="s">
+        <v>79</v>
+      </c>
+      <c r="R12" t="s">
+        <v>80</v>
+      </c>
+      <c r="S12" t="s">
+        <v>80</v>
+      </c>
+      <c r="T12" t="s">
+        <v>80</v>
+      </c>
+      <c r="X12" t="s">
         <v>130</v>
       </c>
-      <c r="K12" t="s">
-[...14 lines deleted...]
-      <c r="P12" t="s">
+      <c r="Y12" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>95592</v>
+        <v>95595</v>
       </c>
       <c r="B13" s="1">
         <v>44490</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="I13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K13" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" t="s">
         <v>134</v>
       </c>
-      <c r="J13" t="s">
-[...17 lines deleted...]
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
+        <v>79</v>
+      </c>
+      <c r="R13" t="s">
+        <v>80</v>
+      </c>
+      <c r="S13" t="s">
+        <v>80</v>
+      </c>
+      <c r="T13" t="s">
+        <v>80</v>
+      </c>
+      <c r="X13" t="s">
         <v>135</v>
       </c>
-      <c r="Q13" t="s">
-[...11 lines deleted...]
-      <c r="X13" t="s">
+      <c r="Y13" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>95594</v>
+        <v>95592</v>
       </c>
       <c r="B14" s="1">
         <v>44490</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="I14" t="s">
+        <v>137</v>
+      </c>
+      <c r="J14" t="s">
+        <v>133</v>
+      </c>
+      <c r="K14" t="s">
+        <v>73</v>
+      </c>
+      <c r="L14" t="s">
+        <v>74</v>
+      </c>
+      <c r="M14" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" t="s">
         <v>138</v>
       </c>
-      <c r="J14" t="s">
-[...17 lines deleted...]
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
+        <v>79</v>
+      </c>
+      <c r="R14" t="s">
+        <v>80</v>
+      </c>
+      <c r="S14" t="s">
+        <v>80</v>
+      </c>
+      <c r="T14" t="s">
+        <v>80</v>
+      </c>
+      <c r="X14" t="s">
         <v>139</v>
       </c>
-      <c r="Q14" t="s">
-[...11 lines deleted...]
-      <c r="X14" t="s">
+      <c r="Y14" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>95595</v>
+        <v>95597</v>
       </c>
       <c r="B15" s="1">
         <v>44490</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
+        <v>141</v>
+      </c>
+      <c r="J15" t="s">
+        <v>133</v>
+      </c>
+      <c r="K15" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" t="s">
+        <v>75</v>
+      </c>
+      <c r="N15" t="s">
+        <v>76</v>
+      </c>
+      <c r="O15" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" t="s">
         <v>142</v>
       </c>
-      <c r="J15" t="s">
-[...17 lines deleted...]
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
+        <v>79</v>
+      </c>
+      <c r="R15" t="s">
+        <v>80</v>
+      </c>
+      <c r="S15" t="s">
+        <v>80</v>
+      </c>
+      <c r="T15" t="s">
+        <v>80</v>
+      </c>
+      <c r="X15" t="s">
         <v>143</v>
       </c>
-      <c r="Q15" t="s">
-[...11 lines deleted...]
-      <c r="X15" t="s">
+      <c r="Y15" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>95596</v>
+        <v>95593</v>
       </c>
       <c r="B16" s="1">
         <v>44490</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
+        <v>145</v>
+      </c>
+      <c r="J16" t="s">
+        <v>133</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" t="s">
+        <v>75</v>
+      </c>
+      <c r="N16" t="s">
+        <v>76</v>
+      </c>
+      <c r="O16" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" t="s">
         <v>146</v>
       </c>
-      <c r="J16" t="s">
-[...17 lines deleted...]
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>80</v>
+      </c>
+      <c r="S16" t="s">
+        <v>80</v>
+      </c>
+      <c r="T16" t="s">
+        <v>80</v>
+      </c>
+      <c r="X16" t="s">
         <v>147</v>
       </c>
-      <c r="Q16" t="s">
-[...11 lines deleted...]
-      <c r="X16" t="s">
+      <c r="Y16" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>95597</v>
+        <v>95596</v>
       </c>
       <c r="B17" s="1">
         <v>44490</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
+        <v>149</v>
+      </c>
+      <c r="J17" t="s">
+        <v>133</v>
+      </c>
+      <c r="K17" t="s">
+        <v>73</v>
+      </c>
+      <c r="L17" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" t="s">
+        <v>75</v>
+      </c>
+      <c r="N17" t="s">
+        <v>76</v>
+      </c>
+      <c r="O17" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" t="s">
         <v>150</v>
       </c>
-      <c r="J17" t="s">
-[...17 lines deleted...]
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
+        <v>79</v>
+      </c>
+      <c r="R17" t="s">
+        <v>80</v>
+      </c>
+      <c r="S17" t="s">
+        <v>80</v>
+      </c>
+      <c r="T17" t="s">
+        <v>80</v>
+      </c>
+      <c r="X17" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
       <c r="Y17" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>95585</v>
+        <v>95594</v>
       </c>
       <c r="B18" s="1">
-        <v>44489</v>
+        <v>44490</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="I18" t="s">
         <v>153</v>
       </c>
       <c r="J18" t="s">
+        <v>133</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" t="s">
+        <v>74</v>
+      </c>
+      <c r="M18" t="s">
+        <v>75</v>
+      </c>
+      <c r="N18" t="s">
+        <v>76</v>
+      </c>
+      <c r="O18" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" t="s">
         <v>154</v>
       </c>
-      <c r="K18" t="s">
-[...14 lines deleted...]
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" t="s">
+        <v>80</v>
+      </c>
+      <c r="S18" t="s">
+        <v>80</v>
+      </c>
+      <c r="T18" t="s">
+        <v>80</v>
+      </c>
+      <c r="X18" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y18" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>95584</v>
+        <v>95586</v>
       </c>
       <c r="B19" s="1">
         <v>44489</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="I19" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" t="s">
+        <v>157</v>
+      </c>
+      <c r="K19" t="s">
+        <v>73</v>
+      </c>
+      <c r="L19" t="s">
+        <v>74</v>
+      </c>
+      <c r="M19" t="s">
+        <v>75</v>
+      </c>
+      <c r="N19" t="s">
+        <v>76</v>
+      </c>
+      <c r="O19" t="s">
+        <v>77</v>
+      </c>
+      <c r="P19" t="s">
         <v>158</v>
       </c>
-      <c r="J19" t="s">
-[...17 lines deleted...]
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" t="s">
+        <v>80</v>
+      </c>
+      <c r="S19" t="s">
+        <v>80</v>
+      </c>
+      <c r="T19" t="s">
+        <v>80</v>
+      </c>
+      <c r="X19" t="s">
         <v>159</v>
       </c>
-      <c r="Q19" t="s">
-[...11 lines deleted...]
-      <c r="X19" t="s">
+      <c r="Y19" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>95586</v>
+        <v>95584</v>
       </c>
       <c r="B20" s="1">
         <v>44489</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
+        <v>161</v>
+      </c>
+      <c r="J20" t="s">
+        <v>157</v>
+      </c>
+      <c r="K20" t="s">
+        <v>73</v>
+      </c>
+      <c r="L20" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" t="s">
+        <v>75</v>
+      </c>
+      <c r="N20" t="s">
+        <v>76</v>
+      </c>
+      <c r="O20" t="s">
+        <v>77</v>
+      </c>
+      <c r="P20" t="s">
         <v>162</v>
       </c>
-      <c r="J20" t="s">
-[...17 lines deleted...]
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
+        <v>79</v>
+      </c>
+      <c r="R20" t="s">
+        <v>80</v>
+      </c>
+      <c r="S20" t="s">
+        <v>80</v>
+      </c>
+      <c r="T20" t="s">
+        <v>80</v>
+      </c>
+      <c r="X20" t="s">
         <v>163</v>
       </c>
-      <c r="Q20" t="s">
-[...11 lines deleted...]
-      <c r="X20" t="s">
+      <c r="Y20" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>95587</v>
+        <v>95583</v>
       </c>
       <c r="B21" s="1">
         <v>44489</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
+        <v>165</v>
+      </c>
+      <c r="J21" t="s">
+        <v>157</v>
+      </c>
+      <c r="K21" t="s">
+        <v>73</v>
+      </c>
+      <c r="L21" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" t="s">
+        <v>75</v>
+      </c>
+      <c r="N21" t="s">
+        <v>76</v>
+      </c>
+      <c r="O21" t="s">
+        <v>77</v>
+      </c>
+      <c r="P21" t="s">
         <v>166</v>
       </c>
-      <c r="J21" t="s">
-[...17 lines deleted...]
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
+        <v>79</v>
+      </c>
+      <c r="R21" t="s">
+        <v>80</v>
+      </c>
+      <c r="S21" t="s">
+        <v>80</v>
+      </c>
+      <c r="T21" t="s">
+        <v>80</v>
+      </c>
+      <c r="X21" t="s">
         <v>167</v>
       </c>
-      <c r="Q21" t="s">
-[...11 lines deleted...]
-      <c r="X21" t="s">
+      <c r="Y21" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>95583</v>
+        <v>95585</v>
       </c>
       <c r="B22" s="1">
         <v>44489</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="I22" t="s">
+        <v>169</v>
+      </c>
+      <c r="J22" t="s">
+        <v>157</v>
+      </c>
+      <c r="K22" t="s">
+        <v>73</v>
+      </c>
+      <c r="L22" t="s">
+        <v>74</v>
+      </c>
+      <c r="M22" t="s">
+        <v>75</v>
+      </c>
+      <c r="N22" t="s">
+        <v>76</v>
+      </c>
+      <c r="O22" t="s">
+        <v>77</v>
+      </c>
+      <c r="P22" t="s">
         <v>170</v>
       </c>
-      <c r="J22" t="s">
-[...17 lines deleted...]
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
+        <v>79</v>
+      </c>
+      <c r="R22" t="s">
+        <v>80</v>
+      </c>
+      <c r="S22" t="s">
+        <v>80</v>
+      </c>
+      <c r="T22" t="s">
+        <v>80</v>
+      </c>
+      <c r="X22" t="s">
         <v>171</v>
       </c>
-      <c r="Q22" t="s">
-[...11 lines deleted...]
-      <c r="X22" t="s">
+      <c r="Y22" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>95575</v>
+        <v>95587</v>
       </c>
       <c r="B23" s="1">
-        <v>44488</v>
+        <v>44489</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="I23" t="s">
+        <v>173</v>
+      </c>
+      <c r="J23" t="s">
+        <v>157</v>
+      </c>
+      <c r="K23" t="s">
+        <v>73</v>
+      </c>
+      <c r="L23" t="s">
+        <v>74</v>
+      </c>
+      <c r="M23" t="s">
+        <v>75</v>
+      </c>
+      <c r="N23" t="s">
+        <v>76</v>
+      </c>
+      <c r="O23" t="s">
+        <v>77</v>
+      </c>
+      <c r="P23" t="s">
         <v>174</v>
       </c>
-      <c r="J23" t="s">
+      <c r="Q23" t="s">
+        <v>79</v>
+      </c>
+      <c r="R23" t="s">
+        <v>80</v>
+      </c>
+      <c r="S23" t="s">
+        <v>80</v>
+      </c>
+      <c r="T23" t="s">
+        <v>80</v>
+      </c>
+      <c r="X23" t="s">
         <v>175</v>
       </c>
-      <c r="K23" t="s">
-[...14 lines deleted...]
-      <c r="P23" t="s">
+      <c r="Y23" t="s">
         <v>176</v>
-      </c>
-[...16 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>95576</v>
+        <v>95573</v>
       </c>
       <c r="B24" s="1">
         <v>44488</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="I24" t="s">
+        <v>177</v>
+      </c>
+      <c r="J24" t="s">
+        <v>178</v>
+      </c>
+      <c r="K24" t="s">
+        <v>73</v>
+      </c>
+      <c r="L24" t="s">
+        <v>74</v>
+      </c>
+      <c r="M24" t="s">
+        <v>75</v>
+      </c>
+      <c r="N24" t="s">
+        <v>76</v>
+      </c>
+      <c r="O24" t="s">
+        <v>77</v>
+      </c>
+      <c r="P24" t="s">
         <v>179</v>
       </c>
-      <c r="J24" t="s">
-[...17 lines deleted...]
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>80</v>
+      </c>
+      <c r="T24" t="s">
+        <v>80</v>
+      </c>
+      <c r="X24" t="s">
         <v>180</v>
       </c>
-      <c r="Q24" t="s">
-[...11 lines deleted...]
-      <c r="X24" t="s">
+      <c r="Y24" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>95573</v>
+        <v>95576</v>
       </c>
       <c r="B25" s="1">
         <v>44488</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="I25" t="s">
+        <v>182</v>
+      </c>
+      <c r="J25" t="s">
+        <v>178</v>
+      </c>
+      <c r="K25" t="s">
+        <v>73</v>
+      </c>
+      <c r="L25" t="s">
+        <v>74</v>
+      </c>
+      <c r="M25" t="s">
+        <v>75</v>
+      </c>
+      <c r="N25" t="s">
+        <v>76</v>
+      </c>
+      <c r="O25" t="s">
+        <v>77</v>
+      </c>
+      <c r="P25" t="s">
         <v>183</v>
       </c>
-      <c r="J25" t="s">
-[...17 lines deleted...]
-      <c r="P25" t="s">
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>80</v>
+      </c>
+      <c r="S25" t="s">
+        <v>80</v>
+      </c>
+      <c r="T25" t="s">
+        <v>80</v>
+      </c>
+      <c r="X25" t="s">
         <v>184</v>
       </c>
-      <c r="Q25" t="s">
-[...11 lines deleted...]
-      <c r="X25" t="s">
+      <c r="Y25" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
         <v>95572</v>
       </c>
       <c r="B26" s="1">
         <v>44488</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="I26" t="s">
+        <v>186</v>
+      </c>
+      <c r="J26" t="s">
+        <v>178</v>
+      </c>
+      <c r="K26" t="s">
+        <v>73</v>
+      </c>
+      <c r="L26" t="s">
+        <v>74</v>
+      </c>
+      <c r="M26" t="s">
         <v>187</v>
       </c>
-      <c r="J26" t="s">
-[...8 lines deleted...]
-      <c r="M26" t="s">
+      <c r="N26" t="s">
+        <v>76</v>
+      </c>
+      <c r="O26" t="s">
+        <v>77</v>
+      </c>
+      <c r="P26" t="s">
         <v>188</v>
       </c>
-      <c r="N26" t="s">
-[...5 lines deleted...]
-      <c r="P26" t="s">
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>80</v>
+      </c>
+      <c r="S26" t="s">
+        <v>80</v>
+      </c>
+      <c r="T26" t="s">
+        <v>80</v>
+      </c>
+      <c r="X26" t="s">
         <v>189</v>
       </c>
-      <c r="Q26" t="s">
-[...11 lines deleted...]
-      <c r="X26" t="s">
+      <c r="Y26" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
         <v>95574</v>
       </c>
       <c r="B27" s="1">
         <v>44488</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="I27" t="s">
+        <v>191</v>
+      </c>
+      <c r="J27" t="s">
+        <v>178</v>
+      </c>
+      <c r="K27" t="s">
+        <v>73</v>
+      </c>
+      <c r="L27" t="s">
+        <v>74</v>
+      </c>
+      <c r="M27" t="s">
+        <v>75</v>
+      </c>
+      <c r="N27" t="s">
+        <v>76</v>
+      </c>
+      <c r="O27" t="s">
+        <v>77</v>
+      </c>
+      <c r="P27" t="s">
         <v>192</v>
       </c>
-      <c r="J27" t="s">
-[...17 lines deleted...]
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" t="s">
+        <v>80</v>
+      </c>
+      <c r="T27" t="s">
+        <v>80</v>
+      </c>
+      <c r="X27" t="s">
         <v>193</v>
       </c>
-      <c r="Q27" t="s">
-[...11 lines deleted...]
-      <c r="X27" t="s">
+      <c r="Y27" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>95212</v>
+        <v>95575</v>
       </c>
       <c r="B28" s="1">
-        <v>44398</v>
+        <v>44488</v>
       </c>
       <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="I28" t="s">
+        <v>195</v>
+      </c>
+      <c r="J28" t="s">
+        <v>178</v>
+      </c>
+      <c r="K28" t="s">
+        <v>73</v>
+      </c>
+      <c r="L28" t="s">
+        <v>74</v>
+      </c>
+      <c r="M28" t="s">
+        <v>75</v>
+      </c>
+      <c r="N28" t="s">
+        <v>76</v>
+      </c>
+      <c r="O28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P28" t="s">
         <v>196</v>
       </c>
-      <c r="D28" t="s">
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>80</v>
+      </c>
+      <c r="S28" t="s">
+        <v>80</v>
+      </c>
+      <c r="T28" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" t="s">
         <v>197</v>
       </c>
-      <c r="H28" t="s">
+      <c r="Y28" t="s">
         <v>198</v>
-      </c>
-[...40 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>93441</v>
+        <v>95212</v>
       </c>
       <c r="B29" s="1">
-        <v>44047</v>
+        <v>44398</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>199</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>200</v>
       </c>
       <c r="H29" t="s">
+        <v>201</v>
+      </c>
+      <c r="I29" t="s">
+        <v>202</v>
+      </c>
+      <c r="J29" t="s">
+        <v>203</v>
+      </c>
+      <c r="K29" t="s">
+        <v>204</v>
+      </c>
+      <c r="L29" t="s">
+        <v>205</v>
+      </c>
+      <c r="M29" t="s">
+        <v>206</v>
+      </c>
+      <c r="N29" t="s">
+        <v>207</v>
+      </c>
+      <c r="O29" t="s">
+        <v>77</v>
+      </c>
+      <c r="P29" t="s">
         <v>208</v>
       </c>
-      <c r="I29" t="s">
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>80</v>
+      </c>
+      <c r="T29" t="s">
+        <v>80</v>
+      </c>
+      <c r="X29" t="s">
         <v>209</v>
       </c>
-      <c r="J29" t="s">
+      <c r="Y29" t="s">
         <v>210</v>
-      </c>
-[...28 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>93442</v>
+        <v>93441</v>
       </c>
       <c r="B30" s="1">
         <v>44047</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="H30" t="s">
+        <v>211</v>
+      </c>
+      <c r="I30" t="s">
         <v>212</v>
       </c>
-      <c r="I30" t="s">
+      <c r="J30" t="s">
         <v>213</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="L30" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="M30" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="N30" t="s">
+        <v>69</v>
+      </c>
+      <c r="O30" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>80</v>
+      </c>
+      <c r="S30" t="s">
+        <v>80</v>
+      </c>
+      <c r="T30" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y30" t="s">
         <v>214</v>
       </c>
-      <c r="O30" t="s">
-[...14 lines deleted...]
-      <c r="Y30" t="s">
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>93442</v>
+      </c>
+      <c r="B31" s="1">
+        <v>44047</v>
+      </c>
+      <c r="C31" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" t="s">
         <v>215</v>
+      </c>
+      <c r="I31" t="s">
+        <v>216</v>
+      </c>
+      <c r="J31" t="s">
+        <v>213</v>
+      </c>
+      <c r="K31" t="s">
+        <v>73</v>
+      </c>
+      <c r="L31" t="s">
+        <v>74</v>
+      </c>
+      <c r="M31" t="s">
+        <v>75</v>
+      </c>
+      <c r="N31" t="s">
+        <v>217</v>
+      </c>
+      <c r="O31" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" t="s">
+        <v>80</v>
+      </c>
+      <c r="T31" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>