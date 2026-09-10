--- v0 (2026-03-14)
+++ v1 (2026-09-10)
@@ -228,99 +228,99 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
+    <t>Prodej pozemku p.č. 1469/5 a 1595 v k.ú. Prapořiště</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 702 263 859  </t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace, SŽ Facility, Odbor pozbývání majetku, Oddělení přípravy pozbytí Sídlo: Dlážděná 1003/7, 110 00 Praha 1, pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Prapořiště, Kdyně, okres Domažlice</t>
+  </si>
+  <si>
+    <t>1469/5 a 1595</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Předmětem prodeje je pozemek p.č. 1469/5 a 1595 v k.ú. Prapořiště. Pozemek p.č. 1469/5 je nepřístupný z veřejné komunikace a jsou na něm nálety. Pozemek p.č. 1595 je přístupný z veřejné komunikace a je zatížen VB inženýrské sítě ve prospěch společnosti ČEZ. Pozemky p.č 1469/5 a 1595 budou teprve zatíženy v katastru věcným břemenem strpět na všech služebných pozemcích v celém jejich rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy spolu s kupní smlouvou. Spolu s kupní smlouvou bude u obou pozemků zřízeno věcné právo se vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Město Kdyně v katastrálním území Prapořiště nemá vydanou žádnou územně plánovací dokumentaci, pouze v území bylo vymezeno zastavěné území samostatným postupem, které nabylo účinnosti dne 28.5.2016. Oba výše uvedené pozemky se nachází v zastavěném území. Město Kdyně v současnosti pořizuje nový územní plán Kdyně a podle tohoto projednávaného návrhu je pozemek č. 1469/5 zařazen do nezastavěného území, plochy dopravní infrastruktury – dráhy a zároveň do lokálního biokoridoru (systému ekologické stability), který byl vymezen v rámci plánu společných zařízení při komplexní pozemkové úpravě. Pozemek č. 1595 je v zastavěném území a zařazen do plochy zeleně ochranné a izolační.</t>
+  </si>
+  <si>
+    <t>104000</t>
+  </si>
+  <si>
     <t>Prodej pozemku p.č. 1540/2 v k.ú. Prapořiště</t>
   </si>
   <si>
     <t>2024-09-29</t>
   </si>
   <si>
-    <t xml:space="preserve">+420 702 263 859  </t>
-[...13 lines deleted...]
-  <si>
     <t>1540/2</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Pozemek se nachází v severozápadní části města Kdyně, místní části Prapořiště, v ochranném pásmu dráhy Janovice nad Úhlavou – Domažlice. Prodávaný pozemek tvoří vstup k ostatním pozemkům nabyvatele a je mu za tímto účelem pronajat. Pozemek je přístupný z veřejné komunikace a na jeho hranici se nachází vrata, která nejsou ve vlastnictví Správy železnic. Pozemek p.č 1540/2 je zatížen v katastru věcným břemenem strpět v celém jeho rozsahu důsledky (škodlivý vliv) trvání a provozu dráhy. Spolu s kupní smlouvou bude k prodávaném pozemku zřízeno věcné právo vzdání se za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených, z důvodu trvání a provozování dráhy. Pro katastrální území Prapořiště není vypracován územní plán, ale pozemek p.č 1540/2 je součástí vymezeného zastavěného území města Kdyně, které je účinné od 28.05.2016. Pozemek p.č 1540/2  se nachází v zastavěném území. Město Kdyně pořizuje územní plán, který je v současné době projednáván. Pozemek p.č 1540/2 se dle návrhu územního plánu nachází v zastavěném území v ploše dopravní infrastruktury – drážní. Územní plán zatím není platný a jeho finální podoba bude známa až pro jeho projednání. </t>
   </si>
   <si>
     <t>42000</t>
-  </si>
-[...13 lines deleted...]
-    <t>104000</t>
   </si>
   <si>
     <t>Prodej pozemků p.č. 446/5 a 446/6, Podolí u Klatov</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>702263859</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, SŽ Facility, Úsek náměstka ředitele pro realitní činnosti, Odbor pozbývání majetku, Oddělení přípravy pozbytí, sídlo: Dlážděná 1003/7, 110 00 Praha 1, Pracoviště: Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 260/2 v k.ú. Dobříkov na Šumavě</t>
   </si>
   <si>
     <t>2023-01-12</t>
   </si>
   <si>
     <t>+420702263859</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace, Generální ředitelství, Odbor prodeje a pronájmu (O31), Oddělení prodeje majetku, Dlážděná 1003/7, 110 00 Praha 1</t>
   </si>
@@ -1035,51 +1035,51 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>102504</v>
+        <v>102511</v>
       </c>
       <c r="B2" s="1">
         <v>45534</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>102511</v>
+        <v>102504</v>
       </c>
       <c r="B3" s="1">
         <v>45534</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
@@ -1189,69 +1189,69 @@
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
         <v>89</v>
       </c>
       <c r="J4" t="s">
         <v>90</v>
       </c>
       <c r="K4" t="s">
         <v>91</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
       <c r="M4" t="s">
         <v>76</v>
       </c>
       <c r="N4" t="s">
         <v>92</v>
       </c>
       <c r="O4" t="s">
         <v>78</v>
       </c>
       <c r="P4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="Y4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
         <v>97314</v>
       </c>
       <c r="B5" s="1">
         <v>44908</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
         <v>93</v>
       </c>
       <c r="J5" t="s">
         <v>94</v>
       </c>
       <c r="K5" t="s">