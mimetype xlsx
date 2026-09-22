--- v0 (2025-11-06)
+++ v1 (2026-09-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="121">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,120 +219,141 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3101/4 v k.ú. Bělá nad Radbuzou</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bělá nad Radbuzou, Bělá nad Radbuzou, okres Domažlice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3101/4</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemek v blízkosti žst. Bělá Nad Radbuzou v ochranném pásmu dráhy trati Domažlice – Planá u Mariánských Lázní. Na části pozemku je situován majetek žadatelů, který představují stavby nezapisované do katastru nemovitostí - voliéra a dřevěná garáž. Zároveň je pozemek žadatelem využívám jako parkovací plocha autoservisu nabyvatele umístěného na druhé straně veřejné komunikace. Užší část pozemku je zarostlá zanedbaným náletovým porostem bez hodnoty. Žadatel má pozemek pronajatý. Pozemek je přístupný z komunikace na pozemku Českých drah p.č. 3015/87, který není věcně právně ošetřen. Pozemek bude spolu s kupní smlouvou zatížen novou služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy veřejného prostranství.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Smolov</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>956222106</t>
   </si>
   <si>
     <t>jaromir.kazda@lesycr.cz</t>
   </si>
   <si>
     <t>Jaromír Kazda</t>
   </si>
   <si>
     <t>LS Horšovský Týn</t>
   </si>
   <si>
     <t>Smolov, Bělá nad Radbuzou, okres Domažlice</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Prodej pozemku p.č. 1059 o výměře 22 m2. Pozemek je funkčním celku s budovou č.p. 85 a je pronajat.  </t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>Správa železnic, státní organizace</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Prodej pozemků p. č. 1441/2, 3015/60, 3015/67, 3015/92, 3015/93, 3115/1, 3251 v k.ú Bělá nad Radbuzou </t>
   </si>
   <si>
     <t>2023-04-28</t>
   </si>
   <si>
     <t>+420702263859</t>
   </si>
   <si>
-    <t>MoravekJa@spravazeleznic.cz</t>
-[...4 lines deleted...]
-  <si>
     <t>Správa železnic, státní organizace, Generální ředitelství, Odbor prodeje a pronájmu (O31), Oddělení prodeje majetku, Dlážděná 1003/7, 110 00 Praha 1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bělá nad Radbuzou, Bělá nad Radbuzou, okres Domažlice</t>
   </si>
   <si>
     <t>1441/2, 3015/60, 3015/67, 3015/92, 3015/93, 3115/1, 3251</t>
   </si>
   <si>
     <t>Pozemky se nachází mimo ochranné pásmo dráhy blízké trati Domažlice odbočná výh.č. 401 - Planá u Mariánských Lázní, ve východní okrajové části města Bělá nad Radbuzou. Jedná se o plochy, o které si žádá Město Bělá nad Radbuzou pro další rozvoj svého města (převážně z důvodu prostupnosti územím a konání veřejných akcí), které budou používány s navazujícími pozemky města a pozemky, které od Správy železnic nabývají bezúplatným převodem. Pozemky budou prodány spolu se součástmi předmětných pozemků (porosty a studna) a el. pilíře na sousedním pozemku p. č. 3015/4 (pozemek v majetku žadatele). Pozemky jsou pronajaty Městu Bělá nad Radbuzou.  Pozemky p. č. 1441/2, 3015/60, 3015/67, 3015/92, 3015/93, 3115/1 se nachází v plochách zemědělských, trvalé porosty. Pozemek p. č. 3251  se nachází v ploše veřejného prostranství s převahou nezpevněných ploch. Pozemky p. č. 3115/1 a 3251 se nachází v záplavovém území</t>
   </si>
   <si>
     <t>412000</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemků p.č. 3015/47, p.č. 3015/60, p.č. 3015/67, p.č. 3015/92, p.č. 3015/93, p.č. 3115/1, p.č. 3251 a p.č. 1440/2 v k. ú. Bělá nad Radbuzou </t>
   </si>
   <si>
     <t>2023-04-07</t>
   </si>
   <si>
     <t>+420 972 235 258</t>
   </si>
   <si>
     <t xml:space="preserve">p.č. 3015/47, p.č. 3015/60, p.č. 3015/67, p.č. 3015/92, p.č. 3015/93, p.č. 3115/1, p.č. 3251 a p.č. 1440/2 v k. ú. Bělá nad Radbuzou </t>
   </si>
   <si>
     <t>Pozemky se nacházejí kromě pozemku p. č. 3015/47 mimo ochranné pásmo dráhy blízké trati Domažlice odbočná výh.č. 401 - Planá u Mariánských Lázní, ve východní okrajové části města Bělá nad Radbuzou. Jedná se o plochy, o které si žádá Město Bělá nad Radbuzou pro další rozvoj svého města (převážně z důvodu prostupnosti územím a konání veřejných akcí), které budou používány s navazujícími pozemky města a pozemky, které od Správy železnic nabývají bezúplatným převodem. Pozemky budou prodány spolu se součástmi předmětných pozemků (porosty a studna) a el. pilíře na sousedním pozemku p. č. 3015/4 (pozemek v majetku žadatele). Pozemky jsou pronajaty Městu Bělá nad Radbuzou. Pozemek p. č. 3015/47  bude před prodejem (nejpozději spolu s kupní smlouvou) zatížen služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy", a to pro oprávněného vlastníka pozemku p. č.  4951/2 (Česká republika, právo hospodařit s majetkem státu pro Správu železnic). V kupní smlouvě se nabyvatel ve smyslu ustanovení § 2897 zákona č. 89/2012 vzdá práva domáhat se náhrady škody vzniklé z důvodu existence a provozování dráhy.  Pozemky p. č. 1441/2, 3015/47 3015/60, 3015/67, 3015/92, 3015/93, 3115/1 se nachází v plochách zemědělských, trvalé porosty. Pozemek p. č. 3251  se nachází v ploše veřejného prostranství s převahou nezpevněných ploch. Pozemky p. č. 3115/1 a 3251 se nachází v záplavovém území</t>
   </si>
@@ -691,72 +712,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ6"/>
+  <dimension ref="A1:BQ7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="150.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
     <col min="11" max="11" width="18.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="19.7109375" customWidth="1"/>
-    <col min="14" max="14" width="150.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
     <col min="15" max="15" width="55.7109375" customWidth="1"/>
     <col min="16" max="16" width="135.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
     <col min="24" max="24" width="1421.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
@@ -981,326 +1002,385 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105037</v>
+        <v>108570</v>
       </c>
       <c r="B2" s="1">
-        <v>45838</v>
+        <v>46218</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
       <c r="I2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>97687</v>
+        <v>105037</v>
       </c>
       <c r="B3" s="1">
-        <v>45013</v>
+        <v>45838</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H3" t="s">
         <v>85</v>
       </c>
       <c r="I3" t="s">
         <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>87</v>
       </c>
       <c r="K3" t="s">
         <v>88</v>
       </c>
       <c r="L3" t="s">
         <v>89</v>
       </c>
       <c r="M3" t="s">
         <v>90</v>
       </c>
       <c r="N3" t="s">
         <v>91</v>
       </c>
       <c r="O3" t="s">
         <v>92</v>
       </c>
       <c r="P3" t="s">
         <v>93</v>
       </c>
       <c r="Q3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X3" t="s">
         <v>94</v>
       </c>
       <c r="Y3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>97594</v>
+        <v>97687</v>
       </c>
       <c r="B4" s="1">
-        <v>44992</v>
+        <v>45013</v>
       </c>
       <c r="C4" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H4" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="I4" t="s">
         <v>96</v>
       </c>
       <c r="J4" t="s">
         <v>97</v>
       </c>
       <c r="K4" t="s">
         <v>98</v>
       </c>
       <c r="L4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="M4" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="N4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="O4" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="P4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Q4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Y4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>94179</v>
+        <v>97594</v>
       </c>
       <c r="B5" s="1">
-        <v>44168</v>
+        <v>44992</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="I5" t="s">
         <v>103</v>
       </c>
       <c r="J5" t="s">
         <v>104</v>
       </c>
       <c r="K5" t="s">
         <v>105</v>
       </c>
       <c r="L5" t="s">
+        <v>75</v>
+      </c>
+      <c r="M5" t="s">
+        <v>76</v>
+      </c>
+      <c r="N5" t="s">
+        <v>99</v>
+      </c>
+      <c r="O5" t="s">
+        <v>78</v>
+      </c>
+      <c r="P5" t="s">
         <v>106</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
         <v>107</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Y5" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>85334</v>
+        <v>94179</v>
       </c>
       <c r="B6" s="1">
-        <v>43377</v>
+        <v>44168</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H6" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="I6" t="s">
         <v>110</v>
       </c>
       <c r="J6" t="s">
         <v>111</v>
       </c>
       <c r="K6" t="s">
         <v>112</v>
       </c>
       <c r="L6" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="M6" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="N6" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="O6" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="Q6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
+        <v>81</v>
+      </c>
+      <c r="S6" t="s">
+        <v>81</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7">
+        <v>85334</v>
+      </c>
+      <c r="B7" s="1">
+        <v>43377</v>
+      </c>
+      <c r="C7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D7" t="s">
+        <v>85</v>
+      </c>
+      <c r="H7" t="s">
+        <v>109</v>
+      </c>
+      <c r="I7" t="s">
+        <v>117</v>
+      </c>
+      <c r="J7" t="s">
+        <v>118</v>
+      </c>
+      <c r="K7" t="s">
+        <v>119</v>
+      </c>
+      <c r="L7" t="s">
+        <v>89</v>
+      </c>
+      <c r="M7" t="s">
+        <v>90</v>
+      </c>
+      <c r="N7" t="s">
+        <v>91</v>
+      </c>
+      <c r="O7" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q7" t="s">
         <v>80</v>
       </c>
-      <c r="S6" t="s">
-[...6 lines deleted...]
-        <v>113</v>
+      <c r="R7" t="s">
+        <v>81</v>
+      </c>
+      <c r="S7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>