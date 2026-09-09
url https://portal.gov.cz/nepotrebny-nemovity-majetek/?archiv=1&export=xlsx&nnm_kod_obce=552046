--- v2 (2026-03-20)
+++ v3 (2026-09-09)
@@ -345,98 +345,98 @@
   <si>
     <t>pozemek - krajnice silnice, pozemek - účelová komunikace mezi garážemi</t>
   </si>
   <si>
     <t>81000</t>
   </si>
   <si>
     <t>Pozemek p.č. 5883/10 k. ú. Tábor</t>
   </si>
   <si>
     <t>2025-09-28</t>
   </si>
   <si>
     <t>601102283</t>
   </si>
   <si>
     <t>5883/10</t>
   </si>
   <si>
     <t>Pozemek v jižní části města Tábor, obdélníkového tvaru zarostlý bezcennými náletovými dřevinami. Přes pozemek vede nadzemní i podzemní el. vedení v majetku EG.D bez věcného břemene zapsaného v KN.</t>
   </si>
   <si>
     <t>494000</t>
   </si>
   <si>
+    <t>Pozemek 1617/13 k.ú. Měšice u Tábora</t>
+  </si>
+  <si>
+    <t>2025-03-23</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Měšice u Tábora, Tábor, okres Tábor</t>
+  </si>
+  <si>
+    <t>1617/13</t>
+  </si>
+  <si>
+    <t>Pozemek v těsné blízkosti trati, v zahrádkářské kolonii Jitřenka</t>
+  </si>
+  <si>
+    <t>19000</t>
+  </si>
+  <si>
     <t>Pozemek 1617/14 k.ú. Měšice u Tábora</t>
   </si>
   <si>
-    <t>2025-03-23</t>
-[...7 lines deleted...]
-  <si>
     <t>1617/14</t>
   </si>
   <si>
-    <t>Pozemek v těsné blízkosti trati, v zahrádkářské kolonii Jitřenka</t>
-[...1 lines deleted...]
-  <si>
     <t>10000</t>
   </si>
   <si>
-    <t>Pozemek 1617/13 k.ú. Měšice u Tábora</t>
-[...5 lines deleted...]
-    <t>19000</t>
+    <t>Pozemek 1617/11 k.ú. Měšice u Tábora</t>
+  </si>
+  <si>
+    <t>1617/11</t>
+  </si>
+  <si>
+    <t>22000</t>
   </si>
   <si>
     <t>Pozemek 1617/12 k.ú. Měšice u Tábora</t>
   </si>
   <si>
     <t>1617/12</t>
   </si>
   <si>
     <t>26000</t>
   </si>
   <si>
-    <t>Pozemek 1617/11 k.ú. Měšice u Tábora</t>
-[...7 lines deleted...]
-  <si>
     <t>Pozemek p.č. 5406/2 k.ú. Tábor</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>5406/2</t>
   </si>
   <si>
     <t>Pozemek p.č. 5406/2 ostatní plocha - jiná plocha je velice úzký pozemek zhruba trojúhelníkového tvaru umístěný v Táboře - Ústeckém předměstí a na severním okraji města, mezi železniční tratí Tábor - Tábor Měšice -  a víceúčelovou stavbou č.p. 638.</t>
   </si>
   <si>
     <t>21000</t>
   </si>
   <si>
     <t>Pozemek p.č. 5409/3 v k.ú. Tábor</t>
   </si>
   <si>
     <t>2024-07-14</t>
   </si>
   <si>
     <t>5409/3</t>
   </si>
   <si>
     <t>Pozemek p.č. 5409/3 ostatní plocha - manipulační plocha je pozemek zhruba trojúhelníkového tvaru umístěný v Táboře - Ústeckém předměstí a na severním okraji města, mezi železniční tratí Tábor - Tábor Měšice -  Jihlava a výrobním areálem Friall s.r.o. přístupného ze Soběslavské ulice.</t>
@@ -552,57 +552,57 @@
   <si>
     <t>956 197 112</t>
   </si>
   <si>
     <t>olga.rybova@lesycr.cz</t>
   </si>
   <si>
     <t>Olga Rybová</t>
   </si>
   <si>
     <t>LS Tábor</t>
   </si>
   <si>
     <t>94000</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 782, lesní pozemek, o výměře 12592 m2, zapsaný na LV č. 3373 pro k.ú. Klokoty, obec Tábor. Pozemek kopíruje tok řeky Lužnice, v porostu je několik chat. </t>
   </si>
   <si>
     <t>2019-08-25</t>
   </si>
   <si>
     <t>355000</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o pozemek p.č. 580/2, lesní pozemek, o výměře 1100 m2, zapsaný na LV č. 3373 pro k.ú. Klokoty, obec Tábor, p.č. 1130/1, lesní pozemek, o výměře 18379 m2 a p.č. 1145/8, ostatní plocha, o výměře 121 m2, zapsané na LV č. 3373 pro k.ú. a obec Tábor. </t>
+  </si>
+  <si>
+    <t>437000</t>
+  </si>
+  <si>
     <t>Jedná se o pozemky p.č. 547/51, lesní pozemek, o výměře 731 m2, p.č. 547/49, lesní pozemek, o výměře 44 m2, p.č. 547/50, lesní pozemek, o výměře 100 m2, p.č. 547/53, lesní pozemek, o výměře 21 m2, p.č. 547/54, lesní pozemek, o výměře 11 m2, p.č. 696/564, ostatní plocha, o výměře 84 m2, p.č. 696/560, ostatní plocha, o výměře 1 m2 a p.č. 555/22, lesní pozemek, o výměře 18 m2, vše zapsané na LV č. 3373 pro k.ú. Klokoty, obec Tábor. Všechny pozemky na sebe navazují.</t>
-  </si>
-[...4 lines deleted...]
-    <t>437000</t>
   </si>
   <si>
     <t>Prodej pozemku p. č. 804 pod stavbou bez čp/če - zastavěná plocha a nádvoří</t>
   </si>
   <si>
     <t>2018-07-18</t>
   </si>
   <si>
     <t>972235727</t>
   </si>
   <si>
     <t>mouric@szdc.cz</t>
   </si>
   <si>
     <t>Ing. Jakub Mouric</t>
   </si>
   <si>
     <t>O31</t>
   </si>
   <si>
     <t>389000</t>
   </si>
   <si>
     <t>Holečkova 3178/8, Smíchov, 150 00 Praha 5</t>
   </si>
@@ -1522,51 +1522,51 @@
       </c>
       <c r="P6" t="s">
         <v>108</v>
       </c>
       <c r="Q6" t="s">
         <v>79</v>
       </c>
       <c r="R6" t="s">
         <v>80</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>109</v>
       </c>
       <c r="Y6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>103973</v>
+        <v>103974</v>
       </c>
       <c r="B7" s="1">
         <v>45708</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
         <v>111</v>
       </c>
       <c r="J7" t="s">
         <v>112</v>
       </c>
       <c r="L7" t="s">
         <v>74</v>
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
@@ -1578,51 +1578,51 @@
       </c>
       <c r="P7" t="s">
         <v>115</v>
       </c>
       <c r="Q7" t="s">
         <v>79</v>
       </c>
       <c r="R7" t="s">
         <v>80</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>103974</v>
+        <v>103973</v>
       </c>
       <c r="B8" s="1">
         <v>45708</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
         <v>118</v>
       </c>
       <c r="J8" t="s">
         <v>112</v>
       </c>
       <c r="L8" t="s">
         <v>74</v>
       </c>
       <c r="M8" t="s">
         <v>75</v>
       </c>
@@ -1634,51 +1634,51 @@
       </c>
       <c r="P8" t="s">
         <v>119</v>
       </c>
       <c r="Q8" t="s">
         <v>79</v>
       </c>
       <c r="R8" t="s">
         <v>80</v>
       </c>
       <c r="S8" t="s">
         <v>80</v>
       </c>
       <c r="T8" t="s">
         <v>80</v>
       </c>
       <c r="X8" t="s">
         <v>116</v>
       </c>
       <c r="Y8" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>103975</v>
+        <v>103976</v>
       </c>
       <c r="B9" s="1">
         <v>45708</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
         <v>121</v>
       </c>
       <c r="J9" t="s">
         <v>112</v>
       </c>
       <c r="L9" t="s">
         <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>75</v>
       </c>
@@ -1690,51 +1690,51 @@
       </c>
       <c r="P9" t="s">
         <v>122</v>
       </c>
       <c r="Q9" t="s">
         <v>79</v>
       </c>
       <c r="R9" t="s">
         <v>80</v>
       </c>
       <c r="S9" t="s">
         <v>80</v>
       </c>
       <c r="T9" t="s">
         <v>80</v>
       </c>
       <c r="X9" t="s">
         <v>116</v>
       </c>
       <c r="Y9" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>103976</v>
+        <v>103975</v>
       </c>
       <c r="B10" s="1">
         <v>45708</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>71</v>
       </c>
       <c r="I10" t="s">
         <v>124</v>
       </c>
       <c r="J10" t="s">
         <v>112</v>
       </c>
       <c r="L10" t="s">
         <v>74</v>
       </c>
       <c r="M10" t="s">
         <v>75</v>
       </c>
@@ -2135,152 +2135,152 @@
       </c>
       <c r="N17" t="s">
         <v>165</v>
       </c>
       <c r="O17" t="s">
         <v>166</v>
       </c>
       <c r="Q17" t="s">
         <v>79</v>
       </c>
       <c r="R17" t="s">
         <v>80</v>
       </c>
       <c r="S17" t="s">
         <v>80</v>
       </c>
       <c r="T17" t="s">
         <v>80</v>
       </c>
       <c r="Y17" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>89051</v>
+        <v>89052</v>
       </c>
       <c r="B18" s="1">
         <v>43671</v>
       </c>
       <c r="C18" t="s">
         <v>157</v>
       </c>
       <c r="D18" t="s">
         <v>158</v>
       </c>
       <c r="H18" t="s">
         <v>159</v>
       </c>
       <c r="I18" t="s">
         <v>180</v>
       </c>
       <c r="J18" t="s">
         <v>178</v>
       </c>
       <c r="K18" t="s">
         <v>162</v>
       </c>
       <c r="L18" t="s">
         <v>163</v>
       </c>
       <c r="M18" t="s">
         <v>164</v>
       </c>
       <c r="N18" t="s">
         <v>165</v>
       </c>
       <c r="O18" t="s">
         <v>166</v>
       </c>
       <c r="Q18" t="s">
         <v>79</v>
       </c>
       <c r="R18" t="s">
         <v>80</v>
       </c>
       <c r="S18" t="s">
         <v>80</v>
       </c>
       <c r="T18" t="s">
         <v>80</v>
       </c>
       <c r="Y18" t="s">
-        <v>126</v>
+        <v>181</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>89052</v>
+        <v>89051</v>
       </c>
       <c r="B19" s="1">
         <v>43671</v>
       </c>
       <c r="C19" t="s">
         <v>157</v>
       </c>
       <c r="D19" t="s">
         <v>158</v>
       </c>
       <c r="H19" t="s">
         <v>159</v>
       </c>
       <c r="I19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J19" t="s">
         <v>178</v>
       </c>
       <c r="K19" t="s">
         <v>162</v>
       </c>
       <c r="L19" t="s">
         <v>163</v>
       </c>
       <c r="M19" t="s">
         <v>164</v>
       </c>
       <c r="N19" t="s">
         <v>165</v>
       </c>
       <c r="O19" t="s">
         <v>166</v>
       </c>
       <c r="Q19" t="s">
         <v>79</v>
       </c>
       <c r="R19" t="s">
         <v>80</v>
       </c>
       <c r="S19" t="s">
         <v>80</v>
       </c>
       <c r="T19" t="s">
         <v>80</v>
       </c>
       <c r="Y19" t="s">
-        <v>182</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
         <v>84945</v>
       </c>
       <c r="B20" s="1">
         <v>43269</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>183</v>
       </c>
       <c r="J20" t="s">
         <v>184</v>
       </c>
       <c r="K20" t="s">
         <v>185</v>
       </c>
       <c r="L20" t="s">