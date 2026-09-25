--- v0 (2026-03-30)
+++ v1 (2026-09-25)
@@ -303,72 +303,72 @@
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku parc. č. KN 5623 o výměře 370 m2, s druhem pozemku ostatní plocha - jiná plocha, pozemek byl oddělen na základě GP č. 1886-190/220 ze dne 23. 7. 2020 z pozemku st. KN 1286, zastavěná plocha a nádvoří o výměře 1121 m2. Jedná se o pozemek, který je využíván jako přístup/příjezd k nemovitosti nacházející se na pozemku st. KN 1391 v k.ú. Volary ve spoluvlastnictví fyzických osob.</t>
   </si>
   <si>
     <t>51000</t>
   </si>
   <si>
     <t>2021-12-23</t>
   </si>
   <si>
     <t>KN 5623</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku parc. č. KN 5623 o výměře 370 m2, s druhem pozemku ostatní plocha – jiná plocha, pozemek byl oddělen na základě GP č. 1886-190/2020 ze dne 23. 7. 2020 z pozemku st. KN 1286, zastavěná plocha a nádvoří o výměře 1121 m2. Jedná se o pozemek, který je využíván jako přístup/příjezd k nemovitosti nacházející se na pozemku st. KN 1391 v k.ú. Volary ve spoluvlastnictví fyzických osob.</t>
   </si>
   <si>
     <t>230000</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 4766/4 ostatní plocha, ostatní komunikace o výměře 53 m2 v k.ú. Volary, který vznikl dle GP č. 1854-239/2019 z pozemku p.č. 4766. </t>
+  </si>
+  <si>
+    <t>2020-09-24</t>
+  </si>
+  <si>
+    <t>956 928 315</t>
+  </si>
+  <si>
+    <t>nadezda.trckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Krajské ředitelství České Budějovice</t>
+  </si>
+  <si>
+    <t>19000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Prodej pozemku p.č. 4766/2 ostatní plocha, jiná plocha o výměře 278 m2 a p.č. 4766/5 ostatní plocha, ostatní komunikace o výměře 23 m2 v k.ú. Volary, které vznikly dle GP č. 1854-239/2019 z pozemku p.č. 4766. </t>
   </si>
   <si>
-    <t>2020-09-24</t>
-[...10 lines deleted...]
-  <si>
     <t>101000</t>
-  </si>
-[...4 lines deleted...]
-    <t>19000</t>
   </si>
   <si>
     <t xml:space="preserve">Prodej pozemku p.č. 4766/3 ostatní plocha, jiná plocha o výměře 157 m2 v k.ú. Volary, který vznikl dle GP č. 1854-239/2019 oddělením z pozemku p.č. 4766. </t>
   </si>
   <si>
     <t>55000</t>
   </si>
   <si>
     <t>Prodej pozemků dle geometrického plánu p.č. 444/4 ostatní plocha, jiná plocha o výměře 95 m2 a p.č. 444/5 ostatní plocha, jiná plocha o výměře 29 m2 v k.ú. Mlynářovice u Volar, které vznikly oddělením z pozemku p.č. 444/2.</t>
   </si>
   <si>
     <t>2020-09-21</t>
   </si>
   <si>
     <t>Mlynářovice u Volar, Volary, okres Prachatice</t>
   </si>
   <si>
     <t>37000</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství S 375/20</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku st. KN 1286, zastavěná plocha a nádvoří jehož součástí je budova - objekt k bydlení č.p. 563, vše v k.ú. Volary. Předmětná nemovitá věc se nachází v okrajové části města Volary. Budova je z 30 let minulého století a v roce 1981 byla provedena přestavba budovy. V současné době je objekt pronajímán.</t>
   </si>
@@ -1208,51 +1208,51 @@
       </c>
       <c r="P4" t="s">
         <v>93</v>
       </c>
       <c r="Q4" t="s">
         <v>79</v>
       </c>
       <c r="R4" t="s">
         <v>80</v>
       </c>
       <c r="S4" t="s">
         <v>80</v>
       </c>
       <c r="T4" t="s">
         <v>80</v>
       </c>
       <c r="X4" t="s">
         <v>94</v>
       </c>
       <c r="Y4" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>93504</v>
+        <v>93505</v>
       </c>
       <c r="B5" s="1">
         <v>44066</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>96</v>
       </c>
       <c r="I5" t="s">
         <v>97</v>
       </c>
       <c r="J5" t="s">
         <v>98</v>
       </c>
       <c r="K5" t="s">
         <v>99</v>
       </c>
       <c r="L5" t="s">
         <v>100</v>
       </c>
@@ -1261,51 +1261,51 @@
       </c>
       <c r="N5" t="s">
         <v>101</v>
       </c>
       <c r="O5" t="s">
         <v>88</v>
       </c>
       <c r="Q5" t="s">
         <v>79</v>
       </c>
       <c r="R5" t="s">
         <v>80</v>
       </c>
       <c r="S5" t="s">
         <v>80</v>
       </c>
       <c r="T5" t="s">
         <v>80</v>
       </c>
       <c r="Y5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>93505</v>
+        <v>93504</v>
       </c>
       <c r="B6" s="1">
         <v>44066</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="H6" t="s">
         <v>96</v>
       </c>
       <c r="I6" t="s">
         <v>103</v>
       </c>
       <c r="J6" t="s">
         <v>98</v>
       </c>
       <c r="K6" t="s">
         <v>99</v>
       </c>
       <c r="L6" t="s">
         <v>100</v>
       </c>