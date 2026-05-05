--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -276,84 +276,84 @@
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Prodej lesního pozemku k.ú. Cholunná</t>
   </si>
   <si>
     <t>117780</t>
   </si>
   <si>
     <t>724623774</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo zemědělství </t>
   </si>
   <si>
+    <t>Prodej spol. podílu id. 1/4 pozemků v k.ú. Stranná u Žirovnice S 165/24</t>
+  </si>
+  <si>
+    <t>2024-08-25</t>
+  </si>
+  <si>
+    <t>956191107</t>
+  </si>
+  <si>
+    <t>Světlana Pechová</t>
+  </si>
+  <si>
+    <t>Stranná u Žirovnice, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>881, 884</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej spoluvlastnického podílu o velikosti id. 1/4 k lesním pozemkům v k.ú. Stranná u Žirovnice, celk. výměra 18595 m2</t>
+  </si>
+  <si>
+    <t>102270</t>
+  </si>
+  <si>
     <t>Prodej spol. podílu id. 1/4 pozemku v k.ú. Stranná u Žirovnice S 197/24</t>
   </si>
   <si>
-    <t>2024-08-25</t>
-[...10 lines deleted...]
-  <si>
     <t>962/1</t>
   </si>
   <si>
     <t>Jedná se o prodej spoluvlastnického podílu o velikosti id. 1/4 k lesnímu pozemku v k.ú. Stranná u Žirovnice, výměra 24331 m2</t>
   </si>
   <si>
     <t>127740</t>
-  </si>
-[...10 lines deleted...]
-    <t>102270</t>
   </si>
   <si>
     <t>Prodej spol. podílu id. 1/4 pozemků v k.ú. Stranná u Žirovnice S 79/24</t>
   </si>
   <si>
     <t>498/2, 573, 574, 575, 788, 1227</t>
   </si>
   <si>
     <t>Jedná se o prodej spoluvlastnického podílu o velikosti id. 1/4 k lesním pozemkům v k.ú. Stranná u Žrovnice, celk. výměra 20282 m2</t>
   </si>
   <si>
     <t>126760</t>
   </si>
   <si>
     <t>Povodí Vltavy, státní podnik</t>
   </si>
   <si>
     <t>gg4t8hf</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku parc.č. 1209/80 o výměře 1108 m2 (druh pozemku vodní plocha), v k.ú. Štítné, který tvoří koryto drobného vodního toku (IDVT 10272877, ČHP 1-07-03-015), spolu s částí stavby typu úprava koryta vodního toku z roku 1930 o délce 252 m, nezapisovanou do katastru nemovitostí, která se na něm nachází, a která je evidována v majetku Povodí Vltavy, státní podnik pod číslem DVT-00002398 a názvem „08-Stitny (1.7.2002))“.  Pozemek a část stavby, které jsou předmětem prodeje, budou dotčeny stavbou vodní nádrže se zemní hrází a trvalou zátopou.</t>
   </si>
   <si>
     <t>2023-04-13</t>
   </si>
@@ -1145,51 +1145,51 @@
       </c>
       <c r="P3" t="s">
         <v>85</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
         <v>82</v>
       </c>
       <c r="Y3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>102267</v>
+        <v>102268</v>
       </c>
       <c r="B4" s="1">
         <v>45498</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>87</v>
       </c>
       <c r="I4" t="s">
         <v>88</v>
       </c>
       <c r="J4" t="s">
         <v>89</v>
       </c>
       <c r="K4" t="s">
         <v>90</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
@@ -1204,51 +1204,51 @@
       </c>
       <c r="P4" t="s">
         <v>93</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
         <v>94</v>
       </c>
       <c r="Y4" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>102268</v>
+        <v>102267</v>
       </c>
       <c r="B5" s="1">
         <v>45498</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>87</v>
       </c>
       <c r="I5" t="s">
         <v>96</v>
       </c>
       <c r="J5" t="s">
         <v>89</v>
       </c>
       <c r="K5" t="s">
         <v>90</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>