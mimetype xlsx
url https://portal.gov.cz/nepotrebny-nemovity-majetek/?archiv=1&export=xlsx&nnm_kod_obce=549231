--- v2 (2026-05-05)
+++ v3 (2026-06-24)
@@ -234,87 +234,87 @@
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
     <t>Prodej pozemků v k.ú. Cholunná</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Cholunná, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Cholunná</t>
+  </si>
+  <si>
+    <t>15930</t>
+  </si>
+  <si>
     <t>420724623</t>
   </si>
   <si>
-    <t>svetlana.pechova@lesycr.cz</t>
-[...10 lines deleted...]
-  <si>
     <t>263/10</t>
   </si>
   <si>
-    <t>ano</t>
-[...7 lines deleted...]
-  <si>
     <t>117780</t>
-  </si>
-[...7 lines deleted...]
-    <t>15930</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo zemědělství </t>
   </si>
   <si>
     <t>Prodej spol. podílu id. 1/4 pozemků v k.ú. Stranná u Žirovnice S 165/24</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>956191107</t>
   </si>
   <si>
     <t>Světlana Pechová</t>
   </si>
   <si>
     <t>Stranná u Žirovnice, Žirovnice, okres Pelhřimov</t>
   </si>
   <si>
     <t>881, 884</t>
   </si>
   <si>
     <t>Jedná se o prodej spoluvlastnického podílu o velikosti id. 1/4 k lesním pozemkům v k.ú. Stranná u Žirovnice, celk. výměra 18595 m2</t>
   </si>
@@ -1027,51 +1027,51 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105117</v>
+        <v>105118</v>
       </c>
       <c r="B2" s="1">
         <v>45854</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
@@ -1086,51 +1086,51 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105118</v>
+        <v>105117</v>
       </c>
       <c r="B3" s="1">
         <v>45854</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>72</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
         <v>84</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>