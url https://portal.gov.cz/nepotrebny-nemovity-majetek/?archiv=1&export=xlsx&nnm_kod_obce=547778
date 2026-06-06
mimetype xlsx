--- v2 (2026-03-09)
+++ v3 (2026-06-06)
@@ -276,144 +276,144 @@
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
     <t>Prodej lesních pozemků k.ú. Popelištná</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Zmišovice, Červená Řečice, okres Pelhřimov</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>129/6</t>
   </si>
   <si>
     <t>Prodej lesního pozemku v k.ú. Zmišovice</t>
   </si>
   <si>
+    <t>Prodej pozemku v k.ú. Popelištná</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>106/5</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Popelištná</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
     <t>Prodej pozemků v k.ú. Zmišovice a Milotičky</t>
   </si>
   <si>
-    <t>2026-02-15</t>
-[...1 lines deleted...]
-  <si>
     <t>380/1,380/2,384/38,384/39,384/40.384/41</t>
   </si>
   <si>
     <t>Prodej lesních pozemků k.ú. Zmišovice</t>
   </si>
   <si>
     <t>19580</t>
   </si>
   <si>
     <t>Milotičky, Červená Řečice, okres Pelhřimov</t>
   </si>
   <si>
     <t>200/26</t>
   </si>
   <si>
     <t>Prodej lesního pozemku v k.ú. Milotičky</t>
   </si>
   <si>
-    <t>Prodej pozemku v k.ú. Popelištná</t>
-[...1 lines deleted...]
-  <si>
     <t>526/8</t>
   </si>
   <si>
     <t>Prodej lesního pozemku k.ú. Popelištná</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>370/8</t>
   </si>
   <si>
     <t>Prodej lesního pozemku kú. Popelilštná</t>
   </si>
   <si>
+    <t>526/9</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
     <t>285/5</t>
   </si>
   <si>
-    <t>Prodej lesního pozemku v k.ú. Popelištná</t>
-[...1 lines deleted...]
-  <si>
     <t>9240</t>
   </si>
   <si>
-    <t>106/5</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-02-14</t>
   </si>
   <si>
     <t>285/6</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>618/9</t>
   </si>
   <si>
     <t>14880</t>
   </si>
   <si>
     <t>Prodej pozemků v k.ú. Zmišovice</t>
   </si>
   <si>
+    <t>384/25, 384/26</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Zmišovice</t>
+  </si>
+  <si>
+    <t>21260</t>
+  </si>
+  <si>
     <t>384/35,384/36</t>
   </si>
   <si>
     <t>4740</t>
-  </si>
-[...7 lines deleted...]
-    <t>21260</t>
   </si>
   <si>
     <t>2026-02-13</t>
   </si>
   <si>
     <t>290/5, 290/6</t>
   </si>
   <si>
     <t>Prodej lesního pozemků k.ú. Zmišovice</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Zmišovice</t>
   </si>
   <si>
     <t>280/2</t>
   </si>
   <si>
     <t>prodej lesních pozemku k.ú. Zmišovice</t>
   </si>
   <si>
     <t>2080</t>
   </si>
@@ -1357,51 +1357,51 @@
       </c>
       <c r="AA2" t="s">
         <v>85</v>
       </c>
       <c r="AB2" t="s">
         <v>86</v>
       </c>
       <c r="AC2" t="s">
         <v>80</v>
       </c>
       <c r="AD2" t="s">
         <v>81</v>
       </c>
       <c r="AE2" t="s">
         <v>81</v>
       </c>
       <c r="AF2" t="s">
         <v>81</v>
       </c>
       <c r="AJ2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106601</v>
+        <v>106577</v>
       </c>
       <c r="B3" s="1">
         <v>46037</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>88</v>
       </c>
       <c r="J3" t="s">
         <v>89</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
@@ -1412,599 +1412,599 @@
         <v>77</v>
       </c>
       <c r="O3" t="s">
         <v>84</v>
       </c>
       <c r="P3" t="s">
         <v>90</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
         <v>91</v>
       </c>
       <c r="Y3" t="s">
         <v>92</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>106588</v>
+        <v>106601</v>
       </c>
       <c r="B4" s="1">
         <v>46037</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="J4" t="s">
         <v>89</v>
       </c>
       <c r="K4" t="s">
         <v>74</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
       <c r="M4" t="s">
         <v>76</v>
       </c>
       <c r="N4" t="s">
         <v>77</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB4" t="s">
         <v>98</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="AC4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>106582</v>
+        <v>106588</v>
       </c>
       <c r="B5" s="1">
         <v>46037</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J5" t="s">
         <v>89</v>
       </c>
       <c r="K5" t="s">
         <v>74</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>
       <c r="M5" t="s">
         <v>76</v>
       </c>
       <c r="N5" t="s">
         <v>77</v>
       </c>
       <c r="O5" t="s">
         <v>78</v>
       </c>
       <c r="P5" t="s">
         <v>100</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>101</v>
       </c>
       <c r="Y5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>106574</v>
+        <v>106582</v>
       </c>
       <c r="B6" s="1">
         <v>46037</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="H6" t="s">
         <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J6" t="s">
         <v>89</v>
       </c>
       <c r="K6" t="s">
         <v>74</v>
       </c>
       <c r="L6" t="s">
         <v>75</v>
       </c>
       <c r="M6" t="s">
         <v>76</v>
       </c>
       <c r="N6" t="s">
         <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>106577</v>
+        <v>106575</v>
       </c>
       <c r="B7" s="1">
         <v>46037</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J7" t="s">
         <v>89</v>
       </c>
       <c r="K7" t="s">
         <v>74</v>
       </c>
       <c r="L7" t="s">
         <v>75</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>77</v>
       </c>
       <c r="O7" t="s">
         <v>84</v>
       </c>
       <c r="P7" t="s">
         <v>105</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="Y7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>106575</v>
+        <v>106574</v>
       </c>
       <c r="B8" s="1">
         <v>46037</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J8" t="s">
         <v>89</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>77</v>
       </c>
       <c r="O8" t="s">
         <v>84</v>
       </c>
       <c r="P8" t="s">
         <v>107</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="Y8" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
         <v>106338</v>
       </c>
       <c r="B9" s="1">
         <v>46036</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J9" t="s">
         <v>109</v>
       </c>
       <c r="K9" t="s">
         <v>74</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>77</v>
       </c>
       <c r="O9" t="s">
         <v>78</v>
       </c>
       <c r="P9" t="s">
         <v>110</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="Y9" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
         <v>106340</v>
       </c>
       <c r="B10" s="1">
         <v>46036</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>71</v>
       </c>
       <c r="I10" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J10" t="s">
         <v>109</v>
       </c>
       <c r="K10" t="s">
         <v>74</v>
       </c>
       <c r="L10" t="s">
         <v>75</v>
       </c>
       <c r="M10" t="s">
         <v>76</v>
       </c>
       <c r="N10" t="s">
         <v>77</v>
       </c>
       <c r="O10" t="s">
         <v>78</v>
       </c>
       <c r="P10" t="s">
         <v>112</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="Y10" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>106324</v>
+        <v>106325</v>
       </c>
       <c r="B11" s="1">
         <v>46036</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
         <v>71</v>
       </c>
       <c r="I11" t="s">
         <v>114</v>
       </c>
       <c r="J11" t="s">
         <v>109</v>
       </c>
       <c r="K11" t="s">
         <v>74</v>
       </c>
       <c r="L11" t="s">
         <v>75</v>
       </c>
       <c r="M11" t="s">
         <v>76</v>
       </c>
       <c r="N11" t="s">
         <v>77</v>
       </c>
       <c r="O11" t="s">
         <v>84</v>
       </c>
       <c r="P11" t="s">
         <v>115</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="Y11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>106325</v>
+        <v>106324</v>
       </c>
       <c r="B12" s="1">
         <v>46036</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
         <v>71</v>
       </c>
       <c r="I12" t="s">
         <v>114</v>
       </c>
       <c r="J12" t="s">
         <v>109</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>77</v>
       </c>
       <c r="O12" t="s">
         <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="Y12" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
         <v>106321</v>
       </c>
       <c r="B13" s="1">
         <v>46035</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>71</v>
       </c>
       <c r="I13" t="s">
         <v>114</v>
       </c>
       <c r="J13" t="s">