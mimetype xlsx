--- v3 (2026-06-06)
+++ v4 (2026-07-27)
@@ -282,132 +282,132 @@
   <si>
     <t>Prodej lesních pozemků k.ú. Popelištná</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Zmišovice, Červená Řečice, okres Pelhřimov</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>129/6</t>
   </si>
   <si>
     <t>Prodej lesního pozemku v k.ú. Zmišovice</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Popelištná</t>
   </si>
   <si>
     <t>2026-02-15</t>
   </si>
   <si>
+    <t>285/5</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Popelištná</t>
+  </si>
+  <si>
+    <t>9240</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zmišovice a Milotičky</t>
+  </si>
+  <si>
+    <t>380/1,380/2,384/38,384/39,384/40.384/41</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Zmišovice</t>
+  </si>
+  <si>
+    <t>19580</t>
+  </si>
+  <si>
+    <t>Milotičky, Červená Řečice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>200/26</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Milotičky</t>
+  </si>
+  <si>
+    <t>526/9</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Popelištná</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>370/8</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku kú. Popelilštná</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
     <t>106/5</t>
   </si>
   <si>
-    <t>Prodej lesního pozemku v k.ú. Popelištná</t>
-[...1 lines deleted...]
-  <si>
     <t>1600</t>
   </si>
   <si>
-    <t>Prodej pozemků v k.ú. Zmišovice a Milotičky</t>
-[...19 lines deleted...]
-  <si>
     <t>526/8</t>
   </si>
   <si>
-    <t>Prodej lesního pozemku k.ú. Popelištná</t>
-[...20 lines deleted...]
-    <t>9240</t>
+    <t>Prodej pozemků v k.ú. Zmišovice</t>
   </si>
   <si>
     <t>2026-02-14</t>
   </si>
   <si>
+    <t>384/25, 384/26</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Zmišovice</t>
+  </si>
+  <si>
+    <t>21260</t>
+  </si>
+  <si>
+    <t>618/9</t>
+  </si>
+  <si>
+    <t>14880</t>
+  </si>
+  <si>
     <t>285/6</t>
   </si>
   <si>
     <t>1920</t>
-  </si>
-[...16 lines deleted...]
-    <t>21260</t>
   </si>
   <si>
     <t>384/35,384/36</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>2026-02-13</t>
   </si>
   <si>
     <t>290/5, 290/6</t>
   </si>
   <si>
     <t>Prodej lesního pozemků k.ú. Zmišovice</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>Prodej pozemku v k.ú. Zmišovice</t>
   </si>
   <si>
     <t>280/2</t>
   </si>
@@ -1357,51 +1357,51 @@
       </c>
       <c r="AA2" t="s">
         <v>85</v>
       </c>
       <c r="AB2" t="s">
         <v>86</v>
       </c>
       <c r="AC2" t="s">
         <v>80</v>
       </c>
       <c r="AD2" t="s">
         <v>81</v>
       </c>
       <c r="AE2" t="s">
         <v>81</v>
       </c>
       <c r="AF2" t="s">
         <v>81</v>
       </c>
       <c r="AJ2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>106577</v>
+        <v>106574</v>
       </c>
       <c r="B3" s="1">
         <v>46037</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>88</v>
       </c>
       <c r="J3" t="s">
         <v>89</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
@@ -1496,84 +1496,84 @@
       </c>
       <c r="Z4" t="s">
         <v>97</v>
       </c>
       <c r="AB4" t="s">
         <v>98</v>
       </c>
       <c r="AC4" t="s">
         <v>80</v>
       </c>
       <c r="AD4" t="s">
         <v>81</v>
       </c>
       <c r="AE4" t="s">
         <v>81</v>
       </c>
       <c r="AF4" t="s">
         <v>81</v>
       </c>
       <c r="AJ4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>106588</v>
+        <v>106575</v>
       </c>
       <c r="B5" s="1">
         <v>46037</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
         <v>88</v>
       </c>
       <c r="J5" t="s">
         <v>89</v>
       </c>
       <c r="K5" t="s">
         <v>74</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>
       <c r="M5" t="s">
         <v>76</v>
       </c>
       <c r="N5" t="s">
         <v>77</v>
       </c>
       <c r="O5" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P5" t="s">
         <v>100</v>
       </c>
       <c r="Q5" t="s">
         <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
         <v>81</v>
       </c>
       <c r="X5" t="s">
         <v>101</v>
       </c>
       <c r="Y5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
@@ -1609,369 +1609,369 @@
       <c r="N6" t="s">
         <v>77</v>
       </c>
       <c r="O6" t="s">
         <v>78</v>
       </c>
       <c r="P6" t="s">
         <v>103</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
         <v>104</v>
       </c>
       <c r="Y6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>106575</v>
+        <v>106577</v>
       </c>
       <c r="B7" s="1">
         <v>46037</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
         <v>88</v>
       </c>
       <c r="J7" t="s">
         <v>89</v>
       </c>
       <c r="K7" t="s">
         <v>74</v>
       </c>
       <c r="L7" t="s">
         <v>75</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>77</v>
       </c>
       <c r="O7" t="s">
         <v>84</v>
       </c>
       <c r="P7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="Y7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>106574</v>
+        <v>106588</v>
       </c>
       <c r="B8" s="1">
         <v>46037</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
         <v>88</v>
       </c>
       <c r="J8" t="s">
         <v>89</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="Y8" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>106338</v>
+        <v>106325</v>
       </c>
       <c r="B9" s="1">
         <v>46036</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="J9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K9" t="s">
         <v>74</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>77</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="Y9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
         <v>106340</v>
       </c>
       <c r="B10" s="1">
         <v>46036</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="H10" t="s">
         <v>71</v>
       </c>
       <c r="I10" t="s">
         <v>88</v>
       </c>
       <c r="J10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K10" t="s">
         <v>74</v>
       </c>
       <c r="L10" t="s">
         <v>75</v>
       </c>
       <c r="M10" t="s">
         <v>76</v>
       </c>
       <c r="N10" t="s">
         <v>77</v>
       </c>
       <c r="O10" t="s">
         <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
         <v>101</v>
       </c>
       <c r="Y10" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>106325</v>
+        <v>106338</v>
       </c>
       <c r="B11" s="1">
         <v>46036</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="H11" t="s">
         <v>71</v>
       </c>
       <c r="I11" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K11" t="s">
         <v>74</v>
       </c>
       <c r="L11" t="s">
         <v>75</v>
       </c>
       <c r="M11" t="s">
         <v>76</v>
       </c>
       <c r="N11" t="s">
         <v>77</v>
       </c>
       <c r="O11" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="P11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="Y11" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
         <v>106324</v>
       </c>
       <c r="B12" s="1">
         <v>46036</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="H12" t="s">
         <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="J12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>77</v>
       </c>
       <c r="O12" t="s">
         <v>84</v>
       </c>
       <c r="P12" t="s">
         <v>118</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
@@ -1983,51 +1983,51 @@
       </c>
       <c r="X12" t="s">
         <v>95</v>
       </c>
       <c r="Y12" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
         <v>106321</v>
       </c>
       <c r="B13" s="1">
         <v>46035</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>71</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="J13" t="s">
         <v>120</v>
       </c>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>77</v>
       </c>
       <c r="O13" t="s">
         <v>84</v>
       </c>
       <c r="P13" t="s">
         <v>121</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>