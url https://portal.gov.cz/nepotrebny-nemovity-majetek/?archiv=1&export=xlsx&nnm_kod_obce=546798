--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -228,144 +228,144 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
+    <t>S 538/25 podej pozemku p.č. 819/1, k.ú. Blato u Hůrek</t>
+  </si>
+  <si>
+    <t>2025-09-21</t>
+  </si>
+  <si>
+    <t>724524807</t>
+  </si>
+  <si>
+    <t>hana.tomesova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Tomešová</t>
+  </si>
+  <si>
+    <t>Lesní správa Český Rudolec</t>
+  </si>
+  <si>
+    <t>Blato u Hůrek, Nová Bystřice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>819/1</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>p.č. 819/1, lesní pozemek o výměře 2801 m2, k.ú. Blato u Hůrek</t>
+  </si>
+  <si>
+    <t>112040</t>
+  </si>
+  <si>
     <t>S 133/25 prodej pozemků p.č. 623/5 a 623/6, k.ú. Blato u Hůrek</t>
   </si>
   <si>
-    <t>2025-09-21</t>
-[...16 lines deleted...]
-  <si>
     <t>p.č. 623/5, p.č. 623/6</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>p.č. 623/5 lesní pozemek o výměře 1320 m2 a p.č. 623/6 lesní pozemek o výměře 1530 m2 - vše v k.ú. Blato u Hůrek</t>
   </si>
   <si>
     <t>78900</t>
   </si>
   <si>
     <t>S 539/25 prodej pozemků p.č. 812/1 a p.č. 820/1, k.ú. Blato u Hůrek</t>
   </si>
   <si>
     <t>p.č. 812/1, p.č. 820/1</t>
   </si>
   <si>
     <t>prodej pozemků p.č. 812/1 o výměře 430 m2 a p.č. 820/1 o výměře 278 m2, v k.ú. Blato u Hůrek</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>S 538/25 podej pozemku p.č. 819/1, k.ú. Blato u Hůrek</t>
-[...8 lines deleted...]
-    <t>112040</t>
+    <t>prodej lesního pozemku p.č. 990/3, k.ú. Blato u Hůrek</t>
+  </si>
+  <si>
+    <t>2025-06-05</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej lesního pozemku p.č. 714, o výměře 3201 m2 formou výběrového řízení </t>
+  </si>
+  <si>
+    <t>83230</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 990/2, k.ú. Blato u Hůrek</t>
+  </si>
+  <si>
+    <t>990/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku, p.č. 990/2, k.ú. Blato u Hůrek</t>
+  </si>
+  <si>
+    <t>990/3</t>
+  </si>
+  <si>
+    <t>24820</t>
   </si>
   <si>
     <t>prodej lesního pozemku formou výběrového řízení p.č. 714, k.ú. Blato u Hůrek</t>
   </si>
   <si>
-    <t>2025-06-05</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">prodej lesního pozemku p.č. 714 o výměře 3201 formou výběrového řízení </t>
-  </si>
-[...22 lines deleted...]
-    <t xml:space="preserve">prodej lesního pozemku p.č. 714, o výměře 3201 m2 formou výběrového řízení </t>
   </si>
   <si>
     <t>prodej lesního pozemku p.č. 691/3 a p.č. 716, k.ú. Blato u Hůrek</t>
   </si>
   <si>
     <t>691/3, 716</t>
   </si>
   <si>
     <t>prodej lesních pozemků formou výběrového řízení v k.ú. Blato u Hůrek, p.č. 691/3 a p.č. 716</t>
   </si>
   <si>
     <t>27790</t>
   </si>
   <si>
     <t>MZE</t>
   </si>
   <si>
     <t>Prodej pozemku parc.č. 5058 v k.ú. Nová Bystřice (S 664/24)</t>
   </si>
   <si>
     <t>2024-12-14</t>
   </si>
   <si>
     <t>770655288</t>
   </si>
@@ -1157,51 +1157,51 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105295</v>
+        <v>105296</v>
       </c>
       <c r="B2" s="1">
         <v>45890</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
@@ -1216,51 +1216,51 @@
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105297</v>
+        <v>105295</v>
       </c>
       <c r="B3" s="1">
         <v>45890</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>84</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
         <v>74</v>
       </c>
       <c r="L3" t="s">
         <v>75</v>
       </c>
@@ -1275,51 +1275,51 @@
       </c>
       <c r="P3" t="s">
         <v>85</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
         <v>86</v>
       </c>
       <c r="Y3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105296</v>
+        <v>105297</v>
       </c>
       <c r="B4" s="1">
         <v>45890</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
         <v>71</v>
       </c>
       <c r="I4" t="s">
         <v>88</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
       <c r="K4" t="s">
         <v>74</v>
       </c>
       <c r="L4" t="s">
         <v>75</v>
       </c>
@@ -1334,51 +1334,51 @@
       </c>
       <c r="P4" t="s">
         <v>89</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
         <v>90</v>
       </c>
       <c r="Y4" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>104738</v>
+        <v>104736</v>
       </c>
       <c r="B5" s="1">
         <v>45782</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="H5" t="s">
         <v>71</v>
       </c>
       <c r="I5" t="s">
         <v>92</v>
       </c>
       <c r="J5" t="s">
         <v>93</v>
       </c>
       <c r="K5" t="s">
         <v>74</v>
       </c>
       <c r="L5" t="s">
         <v>75</v>
       </c>
@@ -1464,110 +1464,110 @@
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
         <v>104735</v>
       </c>
       <c r="B7" s="1">
         <v>45782</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="J7" t="s">
         <v>93</v>
       </c>
       <c r="K7" t="s">
         <v>74</v>
       </c>
       <c r="L7" t="s">
         <v>75</v>
       </c>
       <c r="M7" t="s">
         <v>76</v>
       </c>
       <c r="N7" t="s">
         <v>77</v>
       </c>
       <c r="O7" t="s">
         <v>78</v>
       </c>
       <c r="P7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="Y7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>104736</v>
+        <v>104738</v>
       </c>
       <c r="B8" s="1">
         <v>45782</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J8" t="s">
         <v>93</v>
       </c>
       <c r="K8" t="s">
         <v>74</v>
       </c>
       <c r="L8" t="s">
         <v>75</v>
       </c>
       <c r="M8" t="s">
         <v>76</v>
       </c>
       <c r="N8" t="s">
         <v>77</v>
       </c>
       <c r="O8" t="s">
         <v>78</v>
       </c>
       <c r="P8" t="s">
         <v>94</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>