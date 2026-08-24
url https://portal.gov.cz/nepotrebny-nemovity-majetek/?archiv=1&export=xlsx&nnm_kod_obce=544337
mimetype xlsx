--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="224">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,89 +219,125 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 712 v k.ú. Břevniště pod Ralskem</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>739532159</t>
+  </si>
+  <si>
+    <t>ivana.sediva@vls.cz</t>
+  </si>
+  <si>
+    <t>Ivana Šedivá</t>
+  </si>
+  <si>
+    <t>ŘSP</t>
+  </si>
+  <si>
+    <t>Břevniště pod Ralskem, Hamr na Jezeře, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemek p.č. 712, ostatní plocha, neplodná půda, o výměře 471 m2 zapsaný na LV č. 238 pro k.ú. Břevniště pod Ralskem. Výše uvedený pozemek se nachází mimo pozemkovou držbu VLS ČR, s.p. v intravilánu obce Břevniště a v územním plánu je veden jako stavební pozemek. Leží na břehu potoka přímo u hlavní silnice II/278. Uprostřed pozemku stojí zemědělský objekt na st.p.č. 98 ve vlastnictví soukromé osoby, které byl pozemek p.č. 712 divizí Mimoň nabídnut, avšak tato osoba o odkup zájem neprojevila. Pozemek p.č. 712 je z větší části porostlý náletovými olšemi ve věku 10 - 15 let.  </t>
+  </si>
+  <si>
+    <t>470690</t>
+  </si>
+  <si>
     <t>DIAMO, státní podnik</t>
   </si>
   <si>
     <t>sjfywke</t>
   </si>
   <si>
     <t>Ministerstvo průmyslu a obchodu</t>
   </si>
   <si>
     <t>Nabídka pozemků - Hamr na Jezeře, Křižany I</t>
   </si>
   <si>
     <t>2025-11-09</t>
   </si>
   <si>
     <t>725997657</t>
   </si>
   <si>
     <t>tesar@diamo.cz</t>
   </si>
   <si>
     <t>Aleš Tesař</t>
   </si>
   <si>
     <t>Oddělení majetku</t>
   </si>
   <si>
-    <t>Břevniště pod Ralskem, Hamr na Jezeře, okres Česká Lípa</t>
-[...1 lines deleted...]
-  <si>
     <t>487/3</t>
   </si>
   <si>
-    <t>ano</t>
-[...4 lines deleted...]
-  <si>
     <t>Jedná se o soubor pozemků (12 parcelních čísel), které se nachází v okrajové části katastrálních území Břevniště pod Ralskem, Křižany a Žibřidice severovýchodně od města Stráž pod Ralskem a poblíž bývalého uranového dolu Křižany I.  Pozemky jsou převážně mírně svažité a nachází se na nich zeleň a zpevněné plochy. Součástí převodu je také zpevněný asfaltový povrch na částech pozemků p. č. 927/1 v k. ú. Břevniště pod Ralskem, p. č. 2009/6, p. č. 2009/7, p. č. 2009/8 v k. ú. Žibřidice a p. č. 4735 v k. ú. Křižany. Jedná se o veřejně přístupnou účelovou komunikaci.  Nabízené pozemky se nachází v chráněném ložiskovém území „CHLÚ Stráž pod Ralskem, OBÚ Liberec 3477/89“, které bylo změněno (zvětšeno) „Rozhodnutím o změně chráněného ložiskového území č. j.: MZP/2024/232/145 ze dne 5. 3. 2024“ a dobývacím prostoru „DP Křižany II, OBÚ Liberec 1997/97“, vydaném pro organizaci DIAMO, státní podnik. Cena obvyklá celého souboru pozemků v k. ú. Břevniště, Žibřidice a Křižany činí 3,5 mil. Kč.</t>
   </si>
   <si>
     <t>32110</t>
   </si>
   <si>
     <t>239400</t>
   </si>
   <si>
     <t>927/1</t>
   </si>
   <si>
     <t>Křižany, Křižany, okres Liberec</t>
   </si>
   <si>
     <t>120745</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>Žibřidice, Křižany, okres Liberec</t>
   </si>
   <si>
     <t>44175</t>
@@ -324,59 +360,50 @@
   <si>
     <t>2025-10-19</t>
   </si>
   <si>
     <t>487 892 136</t>
   </si>
   <si>
     <t>istominova@diamo.cz</t>
   </si>
   <si>
     <t>P. Istomínová</t>
   </si>
   <si>
     <t>Hamr na Jezeře, Hamr na Jezeře, okres Česká Lípa</t>
   </si>
   <si>
     <t>405/2, 409/29, 418/2, 418/3</t>
   </si>
   <si>
     <t>Prodej pozemků p. č. 405/2 – ostatní plocha, jiná plocha o výměře 1 789 m2, p. č. 409/29 – ostatní plocha, jiná plocha o výměře 834 m2, p. č. 418/2 – ostatní plocha, jiná plocha o výměře 9 457 m2, p. č. 418/3 – ostatní plocha, jiná plocha o výměře 8 022 m2. Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa, na LV č. 86 pro k. ú. Hamr na Jezeře, obec Hamr na jezeře. V kupní ceně nejsou zahrnuty náklady spojené s převodem, režie a DPH.</t>
   </si>
   <si>
     <t>6270550</t>
   </si>
   <si>
-    <t>Vojenské lesy a statky ČR, s.p.</t>
-[...7 lines deleted...]
-  <si>
     <t>Hamr na Jezeře 440/3</t>
   </si>
   <si>
     <t>2025-09-15</t>
   </si>
   <si>
     <t>954009150</t>
   </si>
   <si>
     <t>milan.brucek@vls.cz</t>
   </si>
   <si>
     <t>Mgr. Milan Brůček</t>
   </si>
   <si>
     <t>OSM</t>
   </si>
   <si>
     <t>440/3</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 440/3, ostatní plocha v k.ú. Hamr na Jezeře o výměře 145 m2, který je zapsán na LV č. 410 u Katastrálního úřadu pro Liberecký kraj, Katastrální pracoviště Česká Lípa. Pozemek slouží jako propojení mezi cestou kolem Hamerského jezera patřící obci a zpevněnou komunikací patřící Spolku za Jezerem, z.s. Na pozemku se z části nachází porost včetně náletových dřevin. </t>
   </si>
   <si>
     <t>13000</t>
@@ -546,53 +573,50 @@
   <si>
     <t>Mgr. Irena Procházková</t>
   </si>
   <si>
     <t>Správa majetku</t>
   </si>
   <si>
     <t>3800000</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemky p.č. 115/1, p.č. 138 a p.č. 549/3 o celkové výměře 7 170 m2, druh pozemku ostatní plocha, způsob využití neplodná půda jsou zapsány na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře, okr. Česká Lípa, u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa. Pozemky mají charakter mezí, z části jsou porostlé keři a náletovými dřevinami. </t>
   </si>
   <si>
     <t>2019-05-18</t>
   </si>
   <si>
     <t>954 009 150</t>
   </si>
   <si>
     <t>jiri.mrkvicka@vls.cz</t>
   </si>
   <si>
     <t>Jiří Mrkvička</t>
   </si>
   <si>
-    <t>ŘSP</t>
-[...1 lines deleted...]
-  <si>
     <t>206860</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemek p.č. 541/2 o celkové výměře 4 144 m2, druh pozemku ostatní plocha, způsob využití ostatní komunikace je zapsaný na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře, okr. Česká Lípa, u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa. Pozemek je asi z jedné poloviny zpevněnou komunikací mezi zemědělskými plochami a z druhé obhospodařovaným polem. </t>
   </si>
   <si>
     <t>290080</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemky p.č. 79/1 a p.č. 87 o celkové výměře 1 256 m2, druh pozemku ostatní plocha, způsob využití neplodná půda jsou zapsány na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře, okr. Česká Lípa, u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa.Pozemky mají charakter mezí, z části jsou porostlé keři a náletovými dřevinami. </t>
   </si>
   <si>
     <t>33620</t>
   </si>
   <si>
     <t xml:space="preserve"> Pozemky p.č. 183/5 a p.č. 555/1 o celkové výměře 2 968 m2, druh pozemku ostatní plocha, způsob využití neplodná půda a p.č. 555/1 ostatní komunikace jsou zapsány na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře, okr. Česká Lípa, u Katastrálního úřadu pro Liberecký kraj, katastrální pracoviště Česká Lípa.Pozemky jsou odlehlé od hospodářských celků divize, částečně jsou obdělávanou zemědělskou půdou a částečně mají charakter mezí a okrajů zemědělských ploch bez hospodářského využití. </t>
   </si>
   <si>
     <t>137080</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 773, ostatní plocha, o výměře 109 m2, zapsaný na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře. Pozemek je porostlý náletovými dřevinami a není k němu přístup. </t>
   </si>
   <si>
     <t>2019-04-26</t>
@@ -625,59 +649,50 @@
     <t>74050</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 555/1, ostatní plocha, o výměře  2 515 m2, zapsán na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře. Pozemek je částečně obdělávanou zemědělskou půdou a částečně má charakter mezí a okrajů zemědělských ploch bez hospodářského využití. </t>
   </si>
   <si>
     <t>125750</t>
   </si>
   <si>
     <t>Jedná se o pozemek p.č. 79/1, ostatní plocha o výměře 984 m2, zapsán na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře. Pozemek má charakter meze, z části je porostlý keři a náletovými dřevinami.</t>
   </si>
   <si>
     <t>26821</t>
   </si>
   <si>
     <t>Jedná se o pozemek p.č. 644, lesní pozemek, o výměře 8 842 m2, zapsán na LV č. 3 pro k.ú. Hamr na Jezeře, obec Hamr na Jezeře. Pozemek leží v intravilánu obce Hamr na Jezeře, je porostlý mladým listnatým porostem.</t>
   </si>
   <si>
     <t>113470</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemek p.č. 336, vodní plocha, o výměře 590 m2, zapsaný na LV č. 3 pro k.ú. Hamr na Jezeře. Jde o zamokřenou plochu na okraji obce Hamr. </t>
   </si>
   <si>
     <t>2019-02-16</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ivana Šedivá</t>
   </si>
   <si>
     <t>15260</t>
   </si>
   <si>
     <t>Ministerstvo obrany - Nabízející: Vojenské lesy a statky ČR, s.p., Pod  Juliskou 1621/5, 160 00 Praha 6</t>
   </si>
   <si>
     <t xml:space="preserve">Pozemky: p.č. 307/1 a p.č. 314/1, v k.ú. a obci Hamr na Jezeře, okr. Česká Lípa. Jedná se o pozemky p.č. 307/1, ostatní plocha o výměře 12 267 m2, a p.č. 314/1, ostatní plocha o výměře 164 m2 . Vše zapsané na LV č.3  pro k.ú. Hamr na Jezeře, obec Hamr. Pozemky se nachází na okraji pozemkové držby VLS u technologických ploch státního podniku DIAMO. Jsou porostlé náletovými dřevinami. </t>
   </si>
   <si>
     <t>2018-06-21</t>
   </si>
   <si>
     <t>128000.00</t>
   </si>
   <si>
     <t>Ministerstvo obrany - nabízející - Vojenské lesy a statky ČR, s.p., Pod Juliskou 1621/5, 160 00 Praha 6</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemky p.č. 904/1, ostatní plocha, o výměře 5 056 m2 a p.č. 935/6, ostatní plocha, o výměře 872 m2, oba  pro k.ú. Břevniště pod Ralskem, obec Hamr na Jezeře. Pozemky tvoří polní komunikace a pozemky, které v minulosti náležely zemědělským správám VLS. Jsou částečně porostlé náletovými dřevinami. </t>
   </si>
   <si>
     <t>2018-06-24</t>
   </si>
@@ -1006,51 +1021,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ27"/>
+  <dimension ref="A1:BQ28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="33.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="105.7109375" customWidth="1"/>
     <col min="9" max="9" width="497.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="46.7109375" customWidth="1"/>
     <col min="15" max="15" width="57.7109375" customWidth="1"/>
     <col min="16" max="16" width="29.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
@@ -1295,54 +1310,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>105664</v>
+        <v>108432</v>
       </c>
       <c r="B2" s="1">
-        <v>45938</v>
+        <v>46192</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1350,1570 +1365,1629 @@
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
-      </c>
-[...94 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>105439</v>
+        <v>105664</v>
       </c>
       <c r="B3" s="1">
-        <v>45912</v>
+        <v>45938</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="H3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J3" t="s">
+        <v>88</v>
+      </c>
+      <c r="K3" t="s">
+        <v>89</v>
+      </c>
+      <c r="L3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N3" t="s">
+        <v>92</v>
+      </c>
+      <c r="O3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P3" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
         <v>94</v>
       </c>
-      <c r="I3" t="s">
+      <c r="Y3" t="s">
         <v>95</v>
       </c>
-      <c r="J3" t="s">
+      <c r="Z3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA3" t="s">
         <v>96</v>
       </c>
-      <c r="K3" t="s">
+      <c r="AB3" t="s">
         <v>97</v>
       </c>
-      <c r="L3" t="s">
+      <c r="AC3" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK3" t="s">
         <v>98</v>
       </c>
-      <c r="M3" t="s">
+      <c r="AL3" t="s">
         <v>99</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="AM3" t="s">
         <v>100</v>
       </c>
-      <c r="P3" t="s">
+      <c r="AN3" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>94</v>
+      </c>
+      <c r="AV3" t="s">
         <v>101</v>
       </c>
-      <c r="Q3" t="s">
-[...11 lines deleted...]
-      <c r="X3" t="s">
+      <c r="AW3" t="s">
         <v>102</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AX3" t="s">
         <v>103</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>94</v>
+      </c>
+      <c r="BG3" t="s">
+        <v>101</v>
+      </c>
+      <c r="BH3" t="s">
+        <v>104</v>
+      </c>
+      <c r="BI3" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ3" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ3" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>105270</v>
+        <v>105439</v>
       </c>
       <c r="B4" s="1">
-        <v>45884</v>
+        <v>45912</v>
       </c>
       <c r="C4" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="H4" t="s">
         <v>106</v>
       </c>
       <c r="I4" t="s">
         <v>107</v>
       </c>
       <c r="J4" t="s">
         <v>108</v>
       </c>
       <c r="K4" t="s">
         <v>109</v>
       </c>
       <c r="L4" t="s">
         <v>110</v>
       </c>
       <c r="M4" t="s">
         <v>111</v>
       </c>
       <c r="N4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O4" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P4" t="s">
         <v>113</v>
       </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>103224</v>
+        <v>105270</v>
       </c>
       <c r="B5" s="1">
-        <v>45666</v>
+        <v>45884</v>
       </c>
       <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I5" t="s">
         <v>116</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>117</v>
       </c>
-      <c r="H5" t="s">
+      <c r="K5" t="s">
         <v>118</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>119</v>
       </c>
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>120</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>121</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
+        <v>112</v>
+      </c>
+      <c r="P5" t="s">
         <v>122</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
+        <v>80</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
         <v>123</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Y5" t="s">
         <v>124</v>
-      </c>
-[...22 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>98370</v>
+        <v>103224</v>
       </c>
       <c r="B6" s="1">
-        <v>45160</v>
+        <v>45666</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="H6" t="s">
+        <v>127</v>
+      </c>
+      <c r="I6" t="s">
         <v>128</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>129</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>130</v>
       </c>
-      <c r="K6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="N6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O6" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="P6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
-      <c r="V6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="Y6" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="AA6" t="s">
         <v>136</v>
-      </c>
-[...67 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>97363</v>
+        <v>98370</v>
       </c>
       <c r="B7" s="1">
-        <v>44929</v>
+        <v>45160</v>
       </c>
       <c r="C7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D7" t="s">
+        <v>85</v>
+      </c>
+      <c r="H7" t="s">
+        <v>137</v>
+      </c>
+      <c r="I7" t="s">
+        <v>138</v>
+      </c>
+      <c r="J7" t="s">
+        <v>139</v>
+      </c>
+      <c r="K7" t="s">
+        <v>89</v>
+      </c>
+      <c r="L7" t="s">
+        <v>90</v>
+      </c>
+      <c r="M7" t="s">
+        <v>91</v>
+      </c>
+      <c r="N7" t="s">
+        <v>140</v>
+      </c>
+      <c r="O7" t="s">
+        <v>112</v>
+      </c>
+      <c r="P7" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R7" t="s">
+        <v>80</v>
+      </c>
+      <c r="S7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T7" t="s">
+        <v>81</v>
+      </c>
+      <c r="V7" t="s">
+        <v>142</v>
+      </c>
+      <c r="X7" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB7" t="s">
         <v>146</v>
       </c>
-      <c r="D7" t="s">
+      <c r="AC7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH7" t="s">
         <v>147</v>
       </c>
-      <c r="H7" t="s">
+      <c r="AJ7" t="s">
         <v>148</v>
       </c>
-      <c r="I7" t="s">
+      <c r="AK7" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL7" t="s">
         <v>149</v>
       </c>
-      <c r="J7" t="s">
+      <c r="AM7" t="s">
         <v>150</v>
       </c>
-      <c r="K7" t="s">
+      <c r="AN7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU7" t="s">
         <v>151</v>
       </c>
-      <c r="L7" t="s">
+      <c r="AV7" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW7" t="s">
         <v>152</v>
       </c>
-      <c r="M7" t="s">
+      <c r="AX7" t="s">
         <v>153</v>
       </c>
-      <c r="N7" t="s">
+      <c r="AY7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF7" t="s">
         <v>154</v>
-      </c>
-[...22 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>96928</v>
+        <v>97363</v>
       </c>
       <c r="B8" s="1">
-        <v>44811</v>
+        <v>44929</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>155</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="H8" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="I8" t="s">
         <v>158</v>
       </c>
       <c r="J8" t="s">
         <v>159</v>
       </c>
       <c r="K8" t="s">
-        <v>74</v>
+        <v>160</v>
       </c>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>161</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>162</v>
       </c>
       <c r="N8" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="O8" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="P8" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="Y8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>89215</v>
+        <v>96928</v>
       </c>
       <c r="B9" s="1">
-        <v>43719</v>
+        <v>44811</v>
       </c>
       <c r="C9" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="D9" t="s">
-        <v>165</v>
+        <v>85</v>
+      </c>
+      <c r="H9" t="s">
+        <v>137</v>
       </c>
       <c r="I9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K9" t="s">
-        <v>168</v>
+        <v>89</v>
       </c>
       <c r="L9" t="s">
+        <v>90</v>
+      </c>
+      <c r="M9" t="s">
+        <v>91</v>
+      </c>
+      <c r="N9" t="s">
         <v>169</v>
       </c>
-      <c r="M9" t="s">
+      <c r="O9" t="s">
+        <v>112</v>
+      </c>
+      <c r="P9" t="s">
         <v>170</v>
       </c>
-      <c r="N9" t="s">
+      <c r="Q9" t="s">
+        <v>80</v>
+      </c>
+      <c r="R9" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" t="s">
+        <v>81</v>
+      </c>
+      <c r="T9" t="s">
+        <v>81</v>
+      </c>
+      <c r="X9" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Y9" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>87568</v>
+        <v>89215</v>
       </c>
       <c r="B10" s="1">
-        <v>43573</v>
+        <v>43719</v>
       </c>
       <c r="C10" t="s">
-        <v>104</v>
+        <v>173</v>
       </c>
       <c r="D10" t="s">
-        <v>105</v>
+        <v>174</v>
       </c>
       <c r="I10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M10" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="O10" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="Y10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>87567</v>
+        <v>87568</v>
       </c>
       <c r="B11" s="1">
         <v>43573</v>
       </c>
       <c r="C11" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J11" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="K11" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L11" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N11" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O11" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="Y11" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>87566</v>
+        <v>87567</v>
       </c>
       <c r="B12" s="1">
         <v>43573</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="J12" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="K12" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L12" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M12" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N12" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="Y12" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>87565</v>
+        <v>87566</v>
       </c>
       <c r="B13" s="1">
         <v>43573</v>
       </c>
       <c r="C13" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D13" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="I13" t="s">
+        <v>190</v>
+      </c>
+      <c r="J13" t="s">
+        <v>183</v>
+      </c>
+      <c r="K13" t="s">
         <v>184</v>
       </c>
-      <c r="J13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M13" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N13" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="Y13" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>87468</v>
+        <v>87565</v>
       </c>
       <c r="B14" s="1">
-        <v>43550</v>
+        <v>43573</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="I14" t="s">
+        <v>192</v>
+      </c>
+      <c r="J14" t="s">
+        <v>183</v>
+      </c>
+      <c r="K14" t="s">
+        <v>184</v>
+      </c>
+      <c r="L14" t="s">
+        <v>185</v>
+      </c>
+      <c r="M14" t="s">
         <v>186</v>
       </c>
-      <c r="J14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O14" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="Y14" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>87457</v>
+        <v>87468</v>
       </c>
       <c r="B15" s="1">
         <v>43550</v>
       </c>
       <c r="C15" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I15" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J15" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M15" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N15" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O15" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="Y15" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>87461</v>
+        <v>87457</v>
       </c>
       <c r="B16" s="1">
         <v>43550</v>
       </c>
       <c r="C16" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I16" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="J16" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K16" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L16" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M16" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N16" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O16" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
         <v>81</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="Y16" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>87462</v>
+        <v>87461</v>
       </c>
       <c r="B17" s="1">
         <v>43550</v>
       </c>
       <c r="C17" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="J17" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K17" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L17" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M17" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N17" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O17" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>81</v>
       </c>
       <c r="Y17" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>87463</v>
+        <v>87462</v>
       </c>
       <c r="B18" s="1">
         <v>43550</v>
       </c>
       <c r="C18" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I18" t="s">
+        <v>201</v>
+      </c>
+      <c r="J18" t="s">
         <v>195</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L18" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M18" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N18" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O18" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="Y18" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>87465</v>
+        <v>87463</v>
       </c>
       <c r="B19" s="1">
         <v>43550</v>
       </c>
       <c r="C19" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H19" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I19" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J19" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K19" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L19" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M19" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N19" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O19" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="Y19" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>87466</v>
+        <v>87465</v>
       </c>
       <c r="B20" s="1">
         <v>43550</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I20" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="J20" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K20" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L20" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M20" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N20" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O20" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
         <v>81</v>
       </c>
       <c r="Y20" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>87467</v>
+        <v>87466</v>
       </c>
       <c r="B21" s="1">
         <v>43550</v>
       </c>
       <c r="C21" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H21" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I21" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="J21" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K21" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L21" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M21" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N21" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O21" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
       <c r="Y21" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>87079</v>
+        <v>87467</v>
       </c>
       <c r="B22" s="1">
-        <v>43481</v>
+        <v>43550</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="I22" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="J22" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="K22" t="s">
-        <v>205</v>
+        <v>118</v>
       </c>
       <c r="L22" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="M22" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="N22" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O22" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="Y22" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>84565</v>
+        <v>87079</v>
       </c>
       <c r="B23" s="1">
-        <v>43243</v>
+        <v>43481</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H23" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="I23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="K23" t="s">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="L23" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>76</v>
       </c>
       <c r="N23" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O23" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="Y23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>84579</v>
+        <v>84565</v>
       </c>
       <c r="B24" s="1">
         <v>43243</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K24" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="M24" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="N24" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O24" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="Q24" t="s">
         <v>80</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>81</v>
       </c>
       <c r="T24" t="s">
         <v>81</v>
       </c>
       <c r="Y24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>84550</v>
+        <v>84579</v>
       </c>
       <c r="B25" s="1">
-        <v>43241</v>
+        <v>43243</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H25" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="I25" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J25" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="K25" t="s">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="L25" t="s">
-        <v>176</v>
+        <v>75</v>
       </c>
       <c r="M25" t="s">
-        <v>177</v>
+        <v>76</v>
       </c>
       <c r="N25" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O25" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="Y25" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>84555</v>
+        <v>84550</v>
       </c>
       <c r="B26" s="1">
         <v>43241</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="I26" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="J26" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="K26" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L26" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M26" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N26" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O26" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="Y26" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>84551</v>
+        <v>84555</v>
       </c>
       <c r="B27" s="1">
         <v>43241</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="I27" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="J27" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="K27" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L27" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M27" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
       <c r="O27" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
       <c r="Y27" t="s">
-        <v>218</v>
+        <v>223</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28">
+        <v>84551</v>
+      </c>
+      <c r="B28" s="1">
+        <v>43241</v>
+      </c>
+      <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
+        <v>214</v>
+      </c>
+      <c r="I28" t="s">
+        <v>222</v>
+      </c>
+      <c r="J28" t="s">
+        <v>216</v>
+      </c>
+      <c r="K28" t="s">
+        <v>184</v>
+      </c>
+      <c r="L28" t="s">
+        <v>185</v>
+      </c>
+      <c r="M28" t="s">
+        <v>186</v>
+      </c>
+      <c r="N28" t="s">
+        <v>77</v>
+      </c>
+      <c r="O28" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>80</v>
+      </c>
+      <c r="R28" t="s">
+        <v>81</v>
+      </c>
+      <c r="S28" t="s">
+        <v>81</v>
+      </c>
+      <c r="T28" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>