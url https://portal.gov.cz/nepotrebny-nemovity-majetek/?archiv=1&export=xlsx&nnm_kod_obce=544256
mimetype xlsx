--- v4 (2026-06-18)
+++ v5 (2026-10-16)
@@ -420,83 +420,83 @@
   <si>
     <t>Dana Říhová</t>
   </si>
   <si>
     <t>Odbor pozbývání majetku</t>
   </si>
   <si>
     <t>3954/31</t>
   </si>
   <si>
     <t>Druh pozemku Ostatní plocha, výměra 545 m2</t>
   </si>
   <si>
     <t>769000</t>
   </si>
   <si>
     <t>Česká pošta, s.p.</t>
   </si>
   <si>
     <t>kr7cdry</t>
   </si>
   <si>
     <t>Ministerstvo vnitra</t>
   </si>
   <si>
+    <t>Pozemek parc. č. 484/5 o výměře 172 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 2064, objekt občanské vybavenosti, pozemek parc. č. 484/31 o výměře 476 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 484/2 o výměře 64 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 486/15 o výměře 40 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 483/10 o výměře 73 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba bez č. popisného nebo evidenčního, LV č. 3833, k. ú. Jihočeský kraj, katastrální pracoviště České Budějovice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>2024-04-06</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Markéta Hrušková</t>
+  </si>
+  <si>
+    <t>Správa majetku</t>
+  </si>
+  <si>
+    <t>Prodej bude probíhat formou e-aukce</t>
+  </si>
+  <si>
+    <t>12800000</t>
+  </si>
+  <si>
     <t>Pozemek parc. č. 389/1 o výměře 338 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 177, objekt občanské vybavenosti, k. ú. České Budějovice 7, obec České Budějovice, LV č. 2794, Jihočeský kraj, Katastrální pracoviště České Budějovice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
   </si>
   <si>
-    <t>2024-04-06</t>
-[...7 lines deleted...]
-  <si>
     <t>Jaroslav Černík</t>
   </si>
   <si>
-    <t>Správa majetku</t>
-[...4 lines deleted...]
-  <si>
     <t>7100000</t>
   </si>
   <si>
-    <t>Pozemek parc. č. 484/5 o výměře 172 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba č. p. 2064, objekt občanské vybavenosti, pozemek parc. č. 484/31 o výměře 476 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 484/2 o výměře 64 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 486/15 o výměře 40 m2, ostatní plocha, LV č. 3833, pozemek parc. č. 483/10 o výměře 73 m2, zastavěná plocha a nádvoří, jehož součástí je i stavba bez č. popisného nebo evidenčního, LV č. 3833, k. ú. Jihočeský kraj, katastrální pracoviště České Budějovice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
-[...7 lines deleted...]
-  <si>
     <t>Jedná se o část stavby vodního díla typu úprava koryta vodního toku, které je vedeno v majetku Povodí Vltavy, státní podnik pod číslem DHMP-02000118 a názvem „Úprava Vltavy 237,254 – 239,605; 232,414 – 237,254“ tj.  kamenné opevnění v kynetě koryta a kamenná dlažba ve svahu bermy, které jsou součástí opevnění významného vodního toku Vltavy (10100001, ČHP 1-06-03-010), a které se nachází na pozemku parc. č. 2216/1 v k.ú. České Budějovice 2 ve vlastnictví státu s právem hospodařit pro PVL. Uvedená stavba vodního díla není zapisovaná do katastru nemovitostí a její předmětná část má být zrušena v souvislosti se stavbou vodního díla.</t>
   </si>
   <si>
     <t>2024-03-17</t>
   </si>
   <si>
     <t>387683107</t>
   </si>
   <si>
     <t>zuzana.pospisilova@pvl.cz</t>
   </si>
   <si>
     <t>Ing. Zuzana Pospíšilová</t>
   </si>
   <si>
     <t>Závod Horní Vltava</t>
   </si>
   <si>
     <t>827470</t>
   </si>
   <si>
     <t>Prodej pozemků v k.ú. České Budějovice 6</t>
   </si>
   <si>
     <t>2024-01-22</t>
@@ -582,72 +582,72 @@
   <si>
     <t>2021-12-12</t>
   </si>
   <si>
     <t>Pozemky fakticky fungují jako místní komunikace</t>
   </si>
   <si>
     <t>Jedná se o část stavby vodního díla typu úprava koryta vodního toku, které je vedeno v majetku Povodí Vltavy, státní podnik pod číslem DHMP-00016120 a názvem „ÚPRAVA MALŠE 0,000 – 1,715“ tj. o opevnění břehového svahu významného vodního toku Malše (IDVT 10100031, ČHP 1-06-02-080) – kamennou dlažbu nacházející se na pozemcích parc. č. 418 a 459 v k.ú. České Budějovice 6. Uvedená stavba vodního díla není zapisovaná do katastru nemovitostí a její předmětná část má být zrušena v souvislosti s úpravami přilehlého parku.</t>
   </si>
   <si>
     <t>2021-02-18</t>
   </si>
   <si>
     <t>michal.kubes@pvl.cz</t>
   </si>
   <si>
     <t>Ing. Kubeš</t>
   </si>
   <si>
     <t>ZHV</t>
   </si>
   <si>
     <t>270170</t>
   </si>
   <si>
+    <t>Jedná se o část stavby vodního díla typu úprava koryta vodního toku z roku 1962, které je vedeno v majetku Povodí Vltavy, státní podnik pod číslem DVT-00000783 a názvem „2 (Vráto 2 STOKA SEVER)“, o délce 20 m, upravující koryto drobného vodního toku Stoka Sever (IDVT 10245798, ČHP 1-06-03-056), jenž je ve správě Povodí Vltavy, státní podnik, na pozemku parc. č. 1185/2 v k.ú. České Budějovice 4. Uvedená stavba vodního díla není zapisovaná do katastru nemovitostí a její předmětná část má být zrušena v souvislosti s vybudováním nového propustku.</t>
+  </si>
+  <si>
+    <t>2020-09-10</t>
+  </si>
+  <si>
+    <t>Ing. Michal Kubeš</t>
+  </si>
+  <si>
+    <t>závod Horní Vltava</t>
+  </si>
+  <si>
+    <t>České Budějovice 4, České Budějovice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>7752</t>
+  </si>
+  <si>
     <t>Jedná se o část stavby vodního díla typu úprava koryta vodního toku z roku 1962, které je vedeno v majetku Povodí Vltavy, státní podnik pod číslem DVT-00000783 a názvem „2 (Vráto 2 STOKA SEVER)“, o délce 253 m, upravující koryto drobného vodního toku Stoka Sever (IDVT 10245798, ČHP 1-06-03-056), jenž je ve správě Povodí Vltavy, státní podnik, na pozemcích parc. č. 1185/1 a 1191 v k.ú. České Budějovice 4. Uvedená stavba vodního díla není zapisovaná do katastru nemovitostí a její předmětná část má být zrušena v souvislosti s revitalizací části drobného vodního toku.</t>
   </si>
   <si>
-    <t>2020-09-10</t>
-[...10 lines deleted...]
-  <si>
     <t>75434</t>
-  </si>
-[...4 lines deleted...]
-    <t>7752</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Prodej pozemku KN p.č. 2200/17 ostatní plocha, manipulační plocha o výměře 294 m2 v k.ú. České Budějovice 6 - S 111/16</t>
   </si>
   <si>
     <t>2020-04-24</t>
   </si>
   <si>
     <t>956205113</t>
   </si>
   <si>
     <t>alena.struminska@lesycr.cz</t>
   </si>
   <si>
     <t>Alena Strumínská</t>
   </si>
   <si>
     <t>LS Hluboká nad Vltavou</t>
   </si>
@@ -1784,140 +1784,140 @@
       </c>
       <c r="P9" t="s">
         <v>130</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>79</v>
       </c>
       <c r="S9" t="s">
         <v>79</v>
       </c>
       <c r="T9" t="s">
         <v>79</v>
       </c>
       <c r="X9" t="s">
         <v>131</v>
       </c>
       <c r="Y9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>101455</v>
+        <v>101452</v>
       </c>
       <c r="B10" s="1">
         <v>45357</v>
       </c>
       <c r="C10" t="s">
         <v>133</v>
       </c>
       <c r="D10" t="s">
         <v>134</v>
       </c>
       <c r="H10" t="s">
         <v>135</v>
       </c>
       <c r="I10" t="s">
         <v>136</v>
       </c>
       <c r="J10" t="s">
         <v>137</v>
       </c>
       <c r="K10" t="s">
         <v>138</v>
       </c>
       <c r="L10" t="s">
         <v>139</v>
       </c>
       <c r="M10" t="s">
         <v>140</v>
       </c>
       <c r="N10" t="s">
         <v>141</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
       <c r="S10" t="s">
         <v>79</v>
       </c>
       <c r="T10" t="s">
         <v>79</v>
       </c>
       <c r="X10" t="s">
         <v>142</v>
       </c>
       <c r="Y10" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>101452</v>
+        <v>101455</v>
       </c>
       <c r="B11" s="1">
         <v>45357</v>
       </c>
       <c r="C11" t="s">
         <v>133</v>
       </c>
       <c r="D11" t="s">
         <v>134</v>
       </c>
       <c r="H11" t="s">
         <v>135</v>
       </c>
       <c r="I11" t="s">
         <v>144</v>
       </c>
       <c r="J11" t="s">
         <v>137</v>
       </c>
       <c r="K11" t="s">
         <v>138</v>
       </c>
       <c r="L11" t="s">
         <v>139</v>
       </c>
       <c r="M11" t="s">
         <v>145</v>
       </c>
       <c r="N11" t="s">
         <v>141</v>
       </c>
       <c r="O11" t="s">
-        <v>117</v>
+        <v>78</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>80</v>
       </c>
       <c r="S11" t="s">
         <v>79</v>
       </c>
       <c r="T11" t="s">
         <v>79</v>
       </c>
       <c r="X11" t="s">
         <v>142</v>
       </c>
       <c r="Y11" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
         <v>101102</v>
       </c>
       <c r="B12" s="1">
@@ -2206,51 +2206,51 @@
       <c r="B17" s="1">
         <v>44531</v>
       </c>
       <c r="C17" t="s">
         <v>133</v>
       </c>
       <c r="D17" t="s">
         <v>134</v>
       </c>
       <c r="H17" t="s">
         <v>176</v>
       </c>
       <c r="I17" t="s">
         <v>177</v>
       </c>
       <c r="J17" t="s">
         <v>178</v>
       </c>
       <c r="K17" t="s">
         <v>138</v>
       </c>
       <c r="L17" t="s">
         <v>139</v>
       </c>
       <c r="M17" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N17" t="s">
         <v>141</v>
       </c>
       <c r="O17" t="s">
         <v>117</v>
       </c>
       <c r="Q17" t="s">
         <v>80</v>
       </c>
       <c r="R17" t="s">
         <v>79</v>
       </c>
       <c r="S17" t="s">
         <v>79</v>
       </c>
       <c r="T17" t="s">
         <v>79</v>
       </c>
       <c r="X17" t="s">
         <v>179</v>
       </c>
       <c r="Y17" t="s">
         <v>180</v>
       </c>
@@ -2262,51 +2262,51 @@
       <c r="B18" s="1">
         <v>44511</v>
       </c>
       <c r="C18" t="s">
         <v>133</v>
       </c>
       <c r="D18" t="s">
         <v>134</v>
       </c>
       <c r="H18" t="s">
         <v>176</v>
       </c>
       <c r="I18" t="s">
         <v>181</v>
       </c>
       <c r="J18" t="s">
         <v>182</v>
       </c>
       <c r="K18" t="s">
         <v>138</v>
       </c>
       <c r="L18" t="s">
         <v>139</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N18" t="s">
         <v>141</v>
       </c>
       <c r="O18" t="s">
         <v>117</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>79</v>
       </c>
       <c r="S18" t="s">
         <v>79</v>
       </c>
       <c r="T18" t="s">
         <v>79</v>
       </c>
       <c r="X18" t="s">
         <v>183</v>
       </c>
       <c r="Y18" t="s">
         <v>180</v>
       </c>
@@ -2344,51 +2344,51 @@
       </c>
       <c r="N19" t="s">
         <v>188</v>
       </c>
       <c r="O19" t="s">
         <v>160</v>
       </c>
       <c r="Q19" t="s">
         <v>79</v>
       </c>
       <c r="R19" t="s">
         <v>79</v>
       </c>
       <c r="S19" t="s">
         <v>79</v>
       </c>
       <c r="T19" t="s">
         <v>80</v>
       </c>
       <c r="Y19" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>93467</v>
+        <v>93468</v>
       </c>
       <c r="B20" s="1">
         <v>44053</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>71</v>
       </c>
       <c r="I20" t="s">
         <v>190</v>
       </c>
       <c r="J20" t="s">
         <v>191</v>
       </c>
       <c r="K20" t="s">
         <v>171</v>
       </c>
       <c r="L20" t="s">
         <v>186</v>
       </c>
@@ -2397,51 +2397,51 @@
       </c>
       <c r="N20" t="s">
         <v>193</v>
       </c>
       <c r="O20" t="s">
         <v>194</v>
       </c>
       <c r="Q20" t="s">
         <v>79</v>
       </c>
       <c r="R20" t="s">
         <v>79</v>
       </c>
       <c r="S20" t="s">
         <v>79</v>
       </c>
       <c r="T20" t="s">
         <v>80</v>
       </c>
       <c r="Y20" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>93468</v>
+        <v>93467</v>
       </c>
       <c r="B21" s="1">
         <v>44053</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>71</v>
       </c>
       <c r="I21" t="s">
         <v>196</v>
       </c>
       <c r="J21" t="s">
         <v>191</v>
       </c>
       <c r="K21" t="s">
         <v>171</v>
       </c>
       <c r="L21" t="s">
         <v>186</v>
       </c>