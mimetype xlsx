--- v4 (2026-08-22)
+++ v5 (2026-10-31)
@@ -654,77 +654,77 @@
   <si>
     <t>část pozemku p. č. 60/1, v katastrálním území Bytíz, oddělenou dle GP č. 138-295/2022 a nově označenou jako p. č. 60/116 o výměře 22 m2, a část oddělenou dle GP č. 136-96/2022 a nově označenou jako p. č. 60/115 o výměře 68 m2</t>
   </si>
   <si>
     <t>61772</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
     <t>350/1</t>
   </si>
   <si>
     <t>část pozemku p. č. 350/1, v katastrálním území Dubno, oddělenou dle GP č. 788-84/2022 a nově označenou jako p. č. 350/52 o výměře 6 m2 a část oddělenou dle GP č. 788-84/2022 a nově označenou jako p. č. 350/53 o výměře 21 m2 (na této části je umístěna stavba jiného vlastníka)</t>
   </si>
   <si>
     <t>84631</t>
   </si>
   <si>
     <t>350/27</t>
   </si>
   <si>
     <t>část pozemku p. č. 350/27, v katastrálním území Dubno, oddělenou dle GP č. 788-84/2022 a nově označenou jako p. č. 350/57 o výměře 301 m2</t>
   </si>
   <si>
+    <t>Prodej pozemku parc. č. 4219/130 v kat. území Příbram</t>
+  </si>
+  <si>
+    <t>2023-05-27</t>
+  </si>
+  <si>
+    <t>4219/130</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 4219/130 - ostatní plocha, o výměře 5 m2 v kat. území Příbram. Jedná se o pozemek ve funkčním celku se stavbou bytového domu č. p. 76 v Příbrami 8, který je užíván jako jediná přístupová cesta do tohoto bytového domu.</t>
+  </si>
+  <si>
+    <t>11020</t>
+  </si>
+  <si>
     <t>Prodej pozemku parc. č. 715/105 v kat. území Březové Hory, obec Příbram</t>
   </si>
   <si>
-    <t>2023-05-27</t>
-[...1 lines deleted...]
-  <si>
     <t>715/105</t>
   </si>
   <si>
     <t>Jedná se o prodej pozemku p. č. 715/105 – ostatní plocha, sportoviště a rekreační plocha o výměře 3 222 m2 v kat. území Březové Hory. Součástí pozemku jsou i zpevněné plochy dopravního hřiště.</t>
   </si>
   <si>
     <t>2990000</t>
   </si>
   <si>
-    <t>Prodej pozemku parc. č. 4219/130 v kat. území Příbram</t>
-[...10 lines deleted...]
-  <si>
     <t>prodej poz. p. č. 126/9 v k. ú. Brod u Příbramě, ostatní plocha, silnice</t>
   </si>
   <si>
     <t>2021-10-18</t>
   </si>
   <si>
     <t>zemlik@diamo.cz</t>
   </si>
   <si>
     <t>Ing. Zbyšek Žemlík</t>
   </si>
   <si>
     <t>o.z.SUL</t>
   </si>
   <si>
     <t>Brod u Příbramě, Příbram, okres Příbram</t>
   </si>
   <si>
     <t>126/9</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>záměr prodeje</t>
@@ -810,72 +810,72 @@
   <si>
     <t>klierova@diamo.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Ing. Klierová </t>
   </si>
   <si>
     <t>54329</t>
   </si>
   <si>
     <t>Jedná se o prodej dvou pozemků jako celku - p.č. 41/13, ostatní plocha , 48 m2 a p.č. 632/1, ostatní plocha, 236 m2, nacházejících se v CHLÚ Březové Hory - Vysoká Pec.</t>
   </si>
   <si>
     <t>2020-02-03</t>
   </si>
   <si>
     <t>318 644 132</t>
   </si>
   <si>
     <t>Ing.Klierová</t>
   </si>
   <si>
     <t>144500</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o prodej dvou pozemků jako celku - p.č. 41/3, ostaní plocha, 48 m2 a p.č. 632/1, ostatní plocha, 236 m2, nacházejících se v CHLÚ Březové Hory - Vysoká pec. </t>
+  </si>
+  <si>
+    <t>2020-01-09</t>
+  </si>
+  <si>
+    <t>Ing. Klierová</t>
+  </si>
+  <si>
+    <t>144.500</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 163, ostatní plocha, 111 m2 , nacházející se v CHLÚ Březové Hory-Vysoká Pec, v kategorii poddolování C, nelze využít k výstavbě, omezený přístup k pozemku.</t>
+  </si>
+  <si>
+    <t>18.850</t>
+  </si>
+  <si>
     <t>Jedná se o prodej 4 pozemků p.č. 2905/5, 2905/6, 2905/7 a 2905/8, všechny ostatní plocha, o výměře každý 18 m2, jde o okraj veřejné komunikace, v průmyslové části , pro výstavbu nevhodné.Prodej všech pozemků jako celku.</t>
   </si>
   <si>
-    <t>2020-01-09</t>
-[...1 lines deleted...]
-  <si>
     <t>35.400</t>
-  </si>
-[...13 lines deleted...]
-    <t>144.500</t>
   </si>
   <si>
     <t>Prodej pozemků p.č.515/233-ost. plocha -51 m2 a p.č. 515/234-ost.plocha-144 m2, na kterých se nachází příslušenství ke stavbě čp.180,Příbram VII. Přednostně prodej vlastníku objektu.K ceně bude připočtena DPH.</t>
   </si>
   <si>
     <t>2019-04-27</t>
   </si>
   <si>
     <t>Ing. Eva Klierová</t>
   </si>
   <si>
     <t>o. z. SUL</t>
   </si>
   <si>
     <t>236400</t>
   </si>
   <si>
     <t>Prodej pozemku p.č. 2661/2 ost. plocha, výměra 135 m2, v sídlištní zástavbě, sloužící pouze jako příjezd ke dvěma rod. domům . Přednostně bude prodáno majitelům rod.domů pro přístup.</t>
   </si>
   <si>
     <t>2019-04-22</t>
   </si>
   <si>
     <t>83300</t>
   </si>
@@ -2744,158 +2744,158 @@
       </c>
       <c r="AL18" t="s">
         <v>211</v>
       </c>
       <c r="AM18" t="s">
         <v>212</v>
       </c>
       <c r="AN18" t="s">
         <v>80</v>
       </c>
       <c r="AO18" t="s">
         <v>81</v>
       </c>
       <c r="AP18" t="s">
         <v>81</v>
       </c>
       <c r="AQ18" t="s">
         <v>81</v>
       </c>
       <c r="AU18" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19">
-        <v>97825</v>
+        <v>97819</v>
       </c>
       <c r="B19" s="1">
         <v>45043</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="H19" t="s">
         <v>88</v>
       </c>
       <c r="I19" t="s">
         <v>214</v>
       </c>
       <c r="J19" t="s">
         <v>215</v>
       </c>
       <c r="K19" t="s">
         <v>130</v>
       </c>
       <c r="L19" t="s">
         <v>131</v>
       </c>
       <c r="M19" t="s">
         <v>132</v>
       </c>
       <c r="N19" t="s">
         <v>110</v>
       </c>
       <c r="O19" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="P19" t="s">
         <v>216</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X19" t="s">
         <v>217</v>
       </c>
       <c r="Y19" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20">
-        <v>97819</v>
+        <v>97825</v>
       </c>
       <c r="B20" s="1">
         <v>45043</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
         <v>88</v>
       </c>
       <c r="I20" t="s">
         <v>219</v>
       </c>
       <c r="J20" t="s">
         <v>215</v>
       </c>
       <c r="K20" t="s">
         <v>130</v>
       </c>
       <c r="L20" t="s">
         <v>131</v>
       </c>
       <c r="M20" t="s">
         <v>132</v>
       </c>
       <c r="N20" t="s">
         <v>110</v>
       </c>
       <c r="O20" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="P20" t="s">
         <v>220</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X20" t="s">
         <v>221</v>
       </c>
       <c r="Y20" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21">
         <v>95433</v>
       </c>
       <c r="B21" s="1">
         <v>44456</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
         <v>88</v>
       </c>
       <c r="I21" t="s">
@@ -3186,181 +3186,181 @@
       </c>
       <c r="N26" t="s">
         <v>235</v>
       </c>
       <c r="O26" t="s">
         <v>124</v>
       </c>
       <c r="Q26" t="s">
         <v>80</v>
       </c>
       <c r="R26" t="s">
         <v>81</v>
       </c>
       <c r="S26" t="s">
         <v>81</v>
       </c>
       <c r="T26" t="s">
         <v>81</v>
       </c>
       <c r="Y26" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27">
-        <v>90762</v>
+        <v>90763</v>
       </c>
       <c r="B27" s="1">
         <v>43808</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>71</v>
       </c>
       <c r="I27" t="s">
         <v>266</v>
       </c>
       <c r="J27" t="s">
         <v>267</v>
       </c>
       <c r="K27" t="s">
         <v>263</v>
       </c>
       <c r="M27" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="N27" t="s">
         <v>235</v>
       </c>
       <c r="O27" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="Q27" t="s">
         <v>80</v>
       </c>
       <c r="R27" t="s">
         <v>81</v>
       </c>
       <c r="S27" t="s">
         <v>81</v>
       </c>
       <c r="T27" t="s">
         <v>81</v>
       </c>
       <c r="Y27" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="28" spans="1:47">
       <c r="A28">
         <v>90764</v>
       </c>
       <c r="B28" s="1">
         <v>43808</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
         <v>71</v>
       </c>
       <c r="I28" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J28" t="s">
         <v>267</v>
       </c>
       <c r="K28" t="s">
         <v>257</v>
       </c>
       <c r="M28" t="s">
         <v>264</v>
       </c>
       <c r="N28" t="s">
         <v>235</v>
       </c>
       <c r="O28" t="s">
         <v>124</v>
       </c>
       <c r="Q28" t="s">
         <v>80</v>
       </c>
       <c r="R28" t="s">
         <v>81</v>
       </c>
       <c r="S28" t="s">
         <v>81</v>
       </c>
       <c r="T28" t="s">
         <v>81</v>
       </c>
       <c r="Y28" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="29" spans="1:47">
       <c r="A29">
-        <v>90763</v>
+        <v>90762</v>
       </c>
       <c r="B29" s="1">
         <v>43808</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
       <c r="I29" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J29" t="s">
         <v>267</v>
       </c>
       <c r="K29" t="s">
         <v>263</v>
       </c>
       <c r="M29" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="N29" t="s">
         <v>235</v>
       </c>
       <c r="O29" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
         <v>81</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
       <c r="Y29" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:47">
       <c r="A30">
         <v>87471</v>
       </c>
       <c r="B30" s="1">
         <v>43551</v>
       </c>
       <c r="C30" t="s">