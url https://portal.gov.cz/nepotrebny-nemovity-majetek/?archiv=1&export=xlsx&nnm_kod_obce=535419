--- v0 (2026-04-04)
+++ v1 (2026-06-20)
@@ -1563,98 +1563,98 @@
       </c>
       <c r="P9" t="s">
         <v>131</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
         <v>81</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
         <v>140</v>
       </c>
       <c r="Y9" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>95600</v>
+        <v>95603</v>
       </c>
       <c r="B10" s="1">
         <v>44494</v>
       </c>
       <c r="C10" t="s">
         <v>84</v>
       </c>
       <c r="D10" t="s">
         <v>85</v>
       </c>
       <c r="H10" t="s">
         <v>86</v>
       </c>
       <c r="I10" t="s">
         <v>142</v>
       </c>
       <c r="J10" t="s">
         <v>143</v>
       </c>
       <c r="O10" t="s">
         <v>93</v>
       </c>
       <c r="P10" t="s">
         <v>144</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
         <v>145</v>
       </c>
       <c r="Y10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>95603</v>
+        <v>95600</v>
       </c>
       <c r="B11" s="1">
         <v>44494</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11" t="s">
         <v>85</v>
       </c>
       <c r="H11" t="s">
         <v>86</v>
       </c>
       <c r="I11" t="s">
         <v>142</v>
       </c>
       <c r="J11" t="s">
         <v>143</v>
       </c>
       <c r="O11" t="s">
         <v>93</v>
       </c>
       <c r="P11" t="s">
         <v>144</v>
       </c>