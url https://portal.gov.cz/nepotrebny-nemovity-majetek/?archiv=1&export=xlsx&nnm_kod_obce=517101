--- v0 (2025-11-03)
+++ v1 (2026-04-03)
@@ -417,81 +417,81 @@
   <si>
     <t xml:space="preserve">Jedná se o pozemek st.p.č. 73, zastavěná plocha a nádvoří, způsob využití zbořeniště, o výměře 595 m2, zapsaný na LV č. 13 pro k.ú. Lipná, obec Potštát. </t>
   </si>
   <si>
     <t>2019-10-16</t>
   </si>
   <si>
     <t>Lipná, Potštát, okres Přerov</t>
   </si>
   <si>
     <t>70000</t>
   </si>
   <si>
     <t>ministersvo obrany</t>
   </si>
   <si>
     <t xml:space="preserve">Jedná se o pozemky p.č. 1871 o výměře 5 189 m2, druh pozemku ostatní plocha a  p.č. 1873 o výmě-ře 155 m2, druh pozemku ostatní plocha, vše zapsané na LV č. 4 pro k.ú. Kyžlířov, obec Potštát, u Katastrálního úřadu pro Olomoucký kraj, katastrální pracoviště Hranice. </t>
   </si>
   <si>
     <t>2019-10-13</t>
   </si>
   <si>
     <t>75000</t>
   </si>
   <si>
+    <t xml:space="preserve">Jedná se o pozemek p.č. 1965 o výměře 4 460 m2, druh pozemku ostatní plocha, zapsaný na LV č. 4 pro k.ú. Kyžlířov, obec Potštát, u Katastrálního úřadu pro Olomoucký kraj, katastrální pracoviště Hranice. </t>
+  </si>
+  <si>
+    <t>20000</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jedná se o pozemky p.č. 548/2 o výměře 987 m2, druh pozemku ostatní plocha, p.č. 548/3 o výměře 307 m2, druh pozemku ostatní plocha a p.č. 1439/1 o výměře 144 m2, druh pozemku ostatní plocha, vše zapsané na LV č. 13 pro k.ú. Lipná, obec Potštát, u Katastrálního úřadu pro Olomoucký kraj, ka-tastrální pracoviště Hranice. </t>
   </si>
   <si>
-    <t xml:space="preserve">Jedná se o pozemek p.č. 1965 o výměře 4 460 m2, druh pozemku ostatní plocha, zapsaný na LV č. 4 pro k.ú. Kyžlířov, obec Potštát, u Katastrálního úřadu pro Olomoucký kraj, katastrální pracoviště Hranice. </t>
-[...2 lines deleted...]
-    <t>20000</t>
+    <t>Ministerstvo obrany - Nabízející: Vojenské lesy a statky ČR, s.p., Pod Juliskou 1624/5, 160 00 Praha 6</t>
+  </si>
+  <si>
+    <t>Pozemek: p.č. 800/3 o výměře 775 m2, ostatní plocha, zapsaný na LV č. 13 pro k.ú. Lipná, obec Potštát, okr. Přerov. Pozemek se nachází v intravilánu obce.</t>
+  </si>
+  <si>
+    <t>2018-09-09</t>
+  </si>
+  <si>
+    <t>954 009 150</t>
+  </si>
+  <si>
+    <t>19530.00</t>
   </si>
   <si>
     <t>Ministerstvo obrany - Nabízející: Vojenské lesy a statky ČR, s.p. Pod Juliskou 1621/5, 160 00 Praha 6</t>
   </si>
   <si>
     <t>Pozemek p.č. 528 o výměře 108m2, ostatní plocha je zapsán na LV č. 13 pro k.ú. Lipná, obec Potštát, okr. Přerov. Pozemek se nachází v intravilánu obce.</t>
   </si>
   <si>
-    <t>2018-09-09</t>
-[...4 lines deleted...]
-  <si>
     <t>4150.00</t>
-  </si>
-[...7 lines deleted...]
-    <t>19530.00</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>MZe ČR</t>
   </si>
   <si>
     <t>Jedná se o KN p.č.546/1 ,ost.pl. 6515 m2 , která se nachází uprostřed soukromých pozemků v údolí vodního toku Velička.</t>
   </si>
   <si>
     <t>2018-08-24</t>
   </si>
   <si>
     <t>724523494</t>
   </si>
   <si>
     <t>miroslav.skapa@lesycr.cz</t>
   </si>
   <si>
     <t>Miroslav Škapa</t>
   </si>
@@ -1784,157 +1784,157 @@
       </c>
       <c r="N12" t="s">
         <v>77</v>
       </c>
       <c r="O12" t="s">
         <v>78</v>
       </c>
       <c r="Q12" t="s">
         <v>80</v>
       </c>
       <c r="R12" t="s">
         <v>81</v>
       </c>
       <c r="S12" t="s">
         <v>81</v>
       </c>
       <c r="T12" t="s">
         <v>81</v>
       </c>
       <c r="Y12" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>89227</v>
+        <v>89230</v>
       </c>
       <c r="B13" s="1">
         <v>43721</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>131</v>
       </c>
       <c r="I13" t="s">
         <v>135</v>
       </c>
       <c r="J13" t="s">
         <v>133</v>
       </c>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>117</v>
       </c>
       <c r="M13" t="s">
         <v>118</v>
       </c>
       <c r="N13" t="s">
         <v>77</v>
       </c>
       <c r="O13" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="Q13" t="s">
         <v>80</v>
       </c>
       <c r="R13" t="s">
         <v>81</v>
       </c>
       <c r="S13" t="s">
         <v>81</v>
       </c>
       <c r="T13" t="s">
         <v>81</v>
       </c>
       <c r="Y13" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>89230</v>
+        <v>89227</v>
       </c>
       <c r="B14" s="1">
         <v>43721</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="H14" t="s">
         <v>131</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J14" t="s">
         <v>133</v>
       </c>
       <c r="K14" t="s">
         <v>74</v>
       </c>
       <c r="L14" t="s">
         <v>117</v>
       </c>
       <c r="M14" t="s">
         <v>118</v>
       </c>
       <c r="N14" t="s">
         <v>77</v>
       </c>
       <c r="O14" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="Y14" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>85124</v>
+        <v>85118</v>
       </c>
       <c r="B15" s="1">
         <v>43321</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>138</v>
       </c>
       <c r="I15" t="s">
         <v>139</v>
       </c>
       <c r="J15" t="s">
         <v>140</v>
       </c>
       <c r="K15" t="s">
         <v>141</v>
       </c>
       <c r="L15" t="s">
         <v>117</v>
       </c>
@@ -1943,51 +1943,51 @@
       </c>
       <c r="N15" t="s">
         <v>89</v>
       </c>
       <c r="O15" t="s">
         <v>129</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="Y15" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>85118</v>
+        <v>85124</v>
       </c>
       <c r="B16" s="1">
         <v>43321</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>143</v>
       </c>
       <c r="I16" t="s">
         <v>144</v>
       </c>
       <c r="J16" t="s">
         <v>140</v>
       </c>
       <c r="K16" t="s">
         <v>141</v>
       </c>
       <c r="L16" t="s">
         <v>117</v>
       </c>