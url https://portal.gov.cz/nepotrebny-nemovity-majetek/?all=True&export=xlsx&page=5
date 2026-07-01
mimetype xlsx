--- v1 (2026-03-25)
+++ v2 (2026-07-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2101" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2320" uniqueCount="881">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2472 +219,2484 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>MPO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p. č. 188/58 o výměře 854 m2, vzniklá oddělení z pozemku p. č. 188/14 a pozemek p. č. 1319/2, vzniklý oddělením z pozemku p. č. 1319, vše ostatní plocha, jiná plocha, k. ú. Třebušice. </t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>475672447</t>
+  </si>
+  <si>
+    <t>nerglova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Nerglová Radomíra</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Příbram, 28. října 184, Příbram VII, 261 01 Příbram</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>188/58 a 1319/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>4080000</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Český Heršlák, Horní Dvořiště, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>pozemky p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 633/2 v k. ú. Hamry nad Sázavou</t>
+  </si>
+  <si>
+    <t>+420724876079</t>
+  </si>
+  <si>
+    <t>perlikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bc. Tereza Perlíková</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Hamry nad Sázavou, Hamry nad Sázavou, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>633/2</t>
+  </si>
+  <si>
+    <t>Jedná se o malý  pozemek ostatní plochy v prostoru mezi železniční tratí a sportovním areálem (fotbalové hřiště) na  okraji obce Hamry nad Sázavou. Pozemek je na LV zapsaný jako ostatní plocha - jiná plocha. Pozemek tvoří volnou plochu v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, značně  sklonitý východním směrem ke hřišti a jeho výměra činí 93 m2. Pozemek je prostý součástí  (trvalých porostů) i příslušenství.</t>
+  </si>
+  <si>
+    <t>11000</t>
+  </si>
+  <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej S 42/26</t>
+  </si>
+  <si>
+    <t>956206106</t>
+  </si>
+  <si>
+    <t>karel.bazal@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Bazal</t>
+  </si>
+  <si>
+    <t>LS Nové Hrady</t>
+  </si>
+  <si>
+    <t>Kamenná u Trhových Svinů, Kamenná, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 166</t>
+  </si>
+  <si>
+    <t>Předmětný pozemek je zastavěn částí stavby č.p. 40, konkrétně vstupem a schody.</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>Prodej pozemku k.ú. Písek u Jablunkova</t>
-[...2 lines deleted...]
-    <t>2026-04-25</t>
+    <t>Prodej pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>29590</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>119000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 229/9 a 229/10 v k. ú. Třebčín</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Třebčín, Lutín, okres Olomouc</t>
+  </si>
+  <si>
+    <t>229/9, 229/10</t>
+  </si>
+  <si>
+    <t>188000</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 722/25 Prodej pozemku p.č. st. 109/2 vč. budovy bez č.p./ev. č. </t>
+  </si>
+  <si>
+    <t>956209106</t>
+  </si>
+  <si>
+    <t>jitka.prudikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jitka Prudíková</t>
+  </si>
+  <si>
+    <t>LS Železná Ruda</t>
+  </si>
+  <si>
+    <t>Nemilkov, Velhartice, okres Klatovy</t>
+  </si>
+  <si>
+    <t>st. p.č. 109/2</t>
+  </si>
+  <si>
+    <t>S 722/25 Prodej pozemku p.č. st. 109/2 a budovy - zemědělské stavby (kůlna), o výměře 66 m2, druh pozemku zastavěná plocha a nádvoří, v k.ú. Nemilkov, obec Velhartice, č. LV 19.</t>
+  </si>
+  <si>
+    <t>53000</t>
+  </si>
+  <si>
+    <t>Objekt č.p. 141 na st.p.č. 165 (včetně) a p.p.č. 4202/87</t>
+  </si>
+  <si>
+    <t>720 858 655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Lenešice, Lenešice, okres Louny</t>
+  </si>
+  <si>
+    <t>508/9</t>
+  </si>
+  <si>
+    <t>653000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 184/2 v k.ú. Podhořany</t>
+  </si>
+  <si>
+    <t>956177112</t>
+  </si>
+  <si>
+    <t>ls177@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Kasáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Podhořany, Nelahozeves, okres Mělník</t>
+  </si>
+  <si>
+    <t>184/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 184/2 o výměře 100 m2 s druhem pozemku ostatní plocha</t>
+  </si>
+  <si>
+    <t>21000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1303/77</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Moravský Písek, Moravský Písek, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1303/77</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 65 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR- zakl. Lesů ČR,s.p.</t>
+  </si>
+  <si>
+    <t>Prodej části pozemků parc.č. 2620 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>725132801</t>
+  </si>
+  <si>
+    <t>tatana.hlavackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Hlaváčková Taťána</t>
+  </si>
+  <si>
+    <t>Správa toků oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Oldřiš u Poličky, Oldřiš, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>jedná se o pozemek bývalého náhonu, který nyní slouží jako veřejné prostranství</t>
+  </si>
+  <si>
+    <t>248000</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p.č.2619, parc.č.603/1 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>2619, 603/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemky ve funkčním celku k RD, předzahrádka a část zastavěná plocha </t>
+  </si>
+  <si>
+    <t>18880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 a p. č. 1203/9 v k. ú. Polička </t>
+  </si>
+  <si>
+    <t>725647889</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Polička, Polička, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1203/3, 1203/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 o výměře 364 m2 a p. č. 1203/9 o výměře 210 m2 v k. ú. Polička. </t>
+  </si>
+  <si>
+    <t>92000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a p. č. 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Nový Malín, Nový Malín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>4095/16, 4094</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1550000</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 501/25/122 Pozemek p.č. 818/10 k.ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Dolní Lipová, Lipová-lázně, okres Jeseník</t>
+  </si>
+  <si>
+    <t>818/10</t>
+  </si>
+  <si>
+    <t>p.č. 818/10 - ostatní plocha o výměře 119 m2</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>Nový Rychnov, Nový Rychnov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>st.547</t>
+  </si>
+  <si>
+    <t>Prodej stavebního pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>76800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zdiměřice u Načeradce S 1148/20</t>
+  </si>
+  <si>
+    <t>956191106</t>
+  </si>
+  <si>
+    <t>zdenka.hejdova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zdenka Hejdová</t>
+  </si>
+  <si>
+    <t>Zdiměřice u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>88, 93, 381/2, 381/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků o celkové výměře 2315 m2.</t>
+  </si>
+  <si>
+    <t>80910</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2474/2, jehož součástí je budova bez čísla popisného, evidenčního v k. ú. Nový Bor</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>Nový Bor, Nový Bor, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>2474/2</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>778000</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 720/14 o výměře 90 m2, k. ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>720/14</t>
+  </si>
+  <si>
+    <t>147600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>Prasetín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>863, 864, 867</t>
+  </si>
+  <si>
+    <t>Prodej  pozemků k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>76020</t>
+  </si>
+  <si>
+    <t>876, 878</t>
+  </si>
+  <si>
+    <t>161230</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 a p. č. 6788/4 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>725 889 647</t>
+  </si>
+  <si>
+    <t>Holice v Čechách, Holice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>6788/1 a 6788/4</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 o výměře 231 m2 a p. č. 6788/4 o výměře 86 m2 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>70000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 888/2 v k. ú. Bohoudová</t>
+  </si>
+  <si>
+    <t>772951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Bohousová, Záchlumí, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>888/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 888/2 o výměře 64m2, jiná plocha ostatní plocha. Pozemek se nachází v bezprostřední blízkosti tělesa železniční tratě Kostelec nad Orlicí - Letohrad. Na pozemku se nachází zahrada, pozemek je pronajat.</t>
+  </si>
+  <si>
+    <t>33000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>956199115</t>
+  </si>
+  <si>
+    <t>sarka.michalkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Šárka Michálková, DiS.</t>
+  </si>
+  <si>
+    <t>LS Vodňany</t>
+  </si>
+  <si>
+    <t>Strunkovice nad Volyňkou, Strunkovice nad Volyňkou, okres Strakonice</t>
+  </si>
+  <si>
+    <t>661/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 o výměře 2510 m2 s druhem pozemku lesní pozemek v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>68270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 398 včetně objektu čp. 391 a p.p.č.2884/16 v k.ú. Velký Šenov</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>Velký Šenov, Velký Šenov, okres Děčín</t>
+  </si>
+  <si>
+    <t>p.č.st. 398 a p.č. 2884/16</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>1639000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Střítež u Bukova, Střítež, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>446/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova - ostatní plocha o výměře 409 m2, funkční celek se stavbou, GP č. 260-102/2026</t>
+  </si>
+  <si>
+    <t>102250</t>
+  </si>
+  <si>
+    <t>prodej pozemku st.p.č. 1029 včetně stavby čp. 322 a pozemku p.č. 5875/154 v k.ú. Mikulášovice</t>
+  </si>
+  <si>
+    <t>Mikulášovice, Mikulášovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>st.p.č.1029 a p.č. 5875/15</t>
+  </si>
+  <si>
+    <t>1525000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 637 v k. ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>313000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 369/9 v k. ú. Horní Heřmanice</t>
+  </si>
+  <si>
+    <t>Horní Heřmanice u Bernartic, Bernartice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>369/9</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 699/5</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>Srubec, Srubec, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>699/5</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 697/1</t>
+  </si>
+  <si>
+    <t>697/1</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 693/1</t>
+  </si>
+  <si>
+    <t>693/1</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 690/3</t>
+  </si>
+  <si>
+    <t>690/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>720836883</t>
+  </si>
+  <si>
+    <t>klara.stepankova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Klára Štěpánková</t>
+  </si>
+  <si>
+    <t>Správa Pardubice</t>
+  </si>
+  <si>
+    <t>Dolní Heřmanice v Čechách, Horní Heřmanice, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>1720/29</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/29 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>1720/30</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/30 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>1720/8</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1720/8 v k. ú. Dolní Heřmanice v Čechách</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 5108 v katastrálním území Poděbrady</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Poděbrady, Poděbrady, okres Nymburk</t>
+  </si>
+  <si>
+    <t>st. 5108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - stavební parcela č. 5108 v katastrálním území Poděbrady, zastavěná plocha a nádvoří. Pozemek se nachází v blízkosti Zdymadla Poděbrady na pravém břehu vodního toku Labe. Pozemek je přístupný po zpevněné komunikaci a přes travnatý porost - parkovou úpravu. Pozemek je zastavěný stavbou technického vybavení, která je ve vlastnictví jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>36260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 158/37 a p.č. 158/38 v k.ú. Lovosice</t>
+  </si>
+  <si>
+    <t>Lovosice, Lovosice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> p.č. 158/37 a p.č. 158/38</t>
+  </si>
+  <si>
+    <t>203000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2290/7 v k. ú. Čelechovice na Hané</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Čelechovice na Hané, Čelechovice na Hané, okres Prostějov</t>
+  </si>
+  <si>
+    <t>2290/7</t>
+  </si>
+  <si>
+    <t>16000</t>
+  </si>
+  <si>
+    <t>S 1343/25 - prodej k.ú. Hosín</t>
+  </si>
+  <si>
+    <t>956205113</t>
+  </si>
+  <si>
+    <t>eliska.andelova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Bc. Eliška Andělová</t>
+  </si>
+  <si>
+    <t>LS Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>Hosín, Hosín, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>277/25, 277/28, 277/31</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky podél silnice mezi Borkem a Hosínem, nacházející se na rozhraní obou k.ú., mimo zastavěné území obce.</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2367/2 v k. ú. Pitín</t>
+  </si>
+  <si>
+    <t>Pitín, Pitín, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>2367/2</t>
+  </si>
+  <si>
+    <t>72000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1948/2 v k.ú. Zruč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Zruč nad Sázavou, Zruč nad Sázavou, okres Kutná Hora</t>
+  </si>
+  <si>
+    <t>141/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek p.č. 1948/2 v k.ú. Zruč nad Sázavou je z části zastavěn stavbou místní komunikace III.tř. - chodník tvořený zámkovou dlažbou ve vlastnictví města Zruč nad Sázavou. Dále se na pozemku nachází kanalizační šachta s potrubím ve vlastnictví společnosti VHS Vrchlice Maleč a.s. (společnost spoluvlastněná městem Zruč nad Sázavou) a travní plocha, keře a listnaté stromy. </t>
+  </si>
+  <si>
+    <t>162590</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej pozemků včetně staveb v kat. území Nová Pláň</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>Nová Pláň, Nová Pláň, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st. 100,st.101,st.106,48/1,49/3,409/1,409/2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků včetně staveb v k.ú. Nová Pláň</t>
+  </si>
+  <si>
+    <t>18500000</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Bernartice u Milevska</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>ZHV</t>
+  </si>
+  <si>
+    <t>Bernartice u Milevska, Bernartice, okres Písek</t>
+  </si>
+  <si>
+    <t>1262/23</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 1262/23 v k.ú. Bernartice u Milevska o výměře 133 m2</t>
+  </si>
+  <si>
+    <t>32000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 970/11 v katastrálním území Verměřovice</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>Verměřovice, Verměřovice, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>970/11</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 970/11 v katastrálním území Verměřovice, vodní plocha, vznikl geometrickým odměřením od původní parcely č. 970/8, vodní plocha. Pozemek je přístupný z veřejné komunikace místního významu. Jedná se o břehový pozemek vodního toku Tichá Orlice.</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 712 v k.ú. Břevniště pod Ralskem</t>
+  </si>
+  <si>
+    <t>739532159</t>
+  </si>
+  <si>
+    <t>ivana.sediva@vls.cz</t>
+  </si>
+  <si>
+    <t>Ivana Šedivá</t>
+  </si>
+  <si>
+    <t>ŘSP</t>
+  </si>
+  <si>
+    <t>Břevniště pod Ralskem, Hamr na Jezeře, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemek p.č. 712, ostatní plocha, neplodná půda, o výměře 471 m2 zapsaný na LV č. 238 pro k.ú. Břevniště pod Ralskem. Výše uvedený pozemek se nachází mimo pozemkovou držbu VLS ČR, s.p. v intravilánu obce Břevniště a v územním plánu je veden jako stavební pozemek. Leží na břehu potoka přímo u hlavní silnice II/278. Uprostřed pozemku stojí zemědělský objekt na st.p.č. 98 ve vlastnictví soukromé osoby, které byl pozemek p.č. 712 divizí Mimoň nabídnut, avšak tato osoba o odkup zájem neprojevila. Pozemek p.č. 712 je z větší části porostlý náletovými olšemi ve věku 10 - 15 let.  </t>
+  </si>
+  <si>
+    <t>470690</t>
+  </si>
+  <si>
+    <t>MZe - spis S 227/19</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>956233107</t>
+  </si>
+  <si>
+    <t>jana.kotaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kotásková</t>
+  </si>
+  <si>
+    <t>Lesní správa Klášterec</t>
+  </si>
+  <si>
+    <t>Místo, Místo, okres Chomutov</t>
+  </si>
+  <si>
+    <t>491/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 491/9 druhem pozemku ostatní plocha o výměře 208 m2 v k.ú. Místo. </t>
+  </si>
+  <si>
+    <t>44512</t>
+  </si>
+  <si>
+    <t>Pozemek v k. ú. Temelín</t>
+  </si>
+  <si>
+    <t>Temelín, Temelín, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1766/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek parc. č. 1766/10 v katastrálním území Temelín se nachází na severovýchodním okraji  obce. Při jeho jižní hranici probíhá železniční trať, při západní hranici navazuje areál společnosti  Agro Temelín s.r.o., č. p. 23, 373 01 Temelín, a pozemky ve vlastnictví Státního pozemkového  úřadu (Husinecká 1024/11a, 130 00 Praha 3 – Žižkov).S ohledem na svou polohu, nedosažitelnost   z veřejné komunikace, bezprostřední návaznost na železniční infrastrukturu a okolní využití území  je pozemek z hlediska tržního uplatnění omezený. </t>
+  </si>
+  <si>
+    <t>299000</t>
+  </si>
+  <si>
+    <t>MZe - spis S 917/20</t>
+  </si>
+  <si>
+    <t>Křimov, Křimov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej částí pozemku p.č. 472 druhem pozemku lesní pozemek o výměře 20 m2, oddělený GP jako díl "a" a pozemku 472/2 dle GP, druhem pozemku lesní pozemek o výměře 8 m2 v k.ú. Křimov. </t>
+  </si>
+  <si>
+    <t>11600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku k.ú.Jakartovice </t>
   </si>
   <si>
     <t>956941329</t>
   </si>
   <si>
     <t>barbora.nemcanska@lesycr.cz</t>
   </si>
   <si>
     <t>Ing.Barbora Němčanská</t>
   </si>
   <si>
     <t>LESY ČR, s.p., OŘ severní Morava</t>
   </si>
   <si>
-    <t>Písek u Jablunkova, Písek, okres Frýdek-Místek</t>
-[...38 lines deleted...]
-    <t>uccchjm</t>
+    <t>Jakartovice, Jakartovice, okres Opava</t>
+  </si>
+  <si>
+    <t>1558/7</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1558/7 s druhem pozemku ostatní plocha o výměře 771 m2 v k.ú. Jakartovice.</t>
+  </si>
+  <si>
+    <t>396290</t>
+  </si>
+  <si>
+    <t>Prodej pozemky k.p. Heřmanice</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 440/1 lesní pozemek o výměře 17520 m2 a p. č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>11462670</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>Lukavec u Pacova, Lukavec, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>580/1,581</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>46420</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Lukavec u Pacova</t>
+  </si>
+  <si>
+    <t>28150</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>65480</t>
+  </si>
+  <si>
+    <t>557/1</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>28260</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 6571/26 v k.ú. Jiříkov</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Jiříkov, Jiříkov, okres Děčín</t>
+  </si>
+  <si>
+    <t>6571/26</t>
+  </si>
+  <si>
+    <t>102000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2784 v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Hvozdec u Lišova, Hvozdec, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 2784 o výměře 4099 m2 s druhem pozemku lesní pozemek v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>156380</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2567, 2580, 2626,2383 vše v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>2567,2580,2626,2383</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2567 o výměře 2228 m2, p.č. 2580 o výměře 122 m2, p.č. 2626 o výměře 1741 m2, p.č. 2383 o výměře 8481 m2 všechny s druhem pozemku lesní pozemek a vše v k.ú. Hvozdec u Lišova</t>
+  </si>
+  <si>
+    <t>420040</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Velké Karlovice, Velké Karlovice, okres Vsetín</t>
+  </si>
+  <si>
+    <t>5739/3</t>
+  </si>
+  <si>
+    <t>Jedná se pozemek v rekreační oblasti, který tvoří jednotný funkční celek s rekreačními stavbami č. ev. 267 na pozemku p.č. st. 1806, č. ev. 268 na pozemku p.č. st. 1807, č. ev. 269 na pozemku p.č. 1808 a č. ev. 270 na pozemku p.č. st. 270.</t>
+  </si>
+  <si>
+    <t>3285765</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Prose-Obořiště</t>
+  </si>
+  <si>
+    <t>Proseč-Obořiště, Nová Cerekev, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Proseč-Obořiště</t>
+  </si>
+  <si>
+    <t>117120</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 459/35 v k.ú. Královské Poříčí</t>
+  </si>
+  <si>
+    <t>Královské Poříčí, Královské Poříčí, okres Sokolov</t>
+  </si>
+  <si>
+    <t>459/35</t>
+  </si>
+  <si>
+    <t>76000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Bečov nad Teplou</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Toužim</t>
+  </si>
+  <si>
+    <t>Bečov nad Teplou, Bečov nad Teplou, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>1339/2, 1499/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 1339/2 lesní pozemek, o výměře 771 m2 a pozemku p.č. 1499/2 lesní pozemek, o výměře 10875 m2 oba v k.ú. Bečov nad Teplou.                     </t>
+  </si>
+  <si>
+    <t>337820</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 6410 k.ú. Medlov</t>
+  </si>
+  <si>
+    <t>725257511</t>
+  </si>
+  <si>
+    <t>veronika.sedlackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Sedláčková</t>
+  </si>
+  <si>
+    <t>LZ Židlochovice</t>
+  </si>
+  <si>
+    <t>Medlov, Medlov, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>6410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesní pozemek malé výměry, kdy cca polovinu plochy tvoří bezlesí - mokřad. Na zbývající části se nachází starší akátový porost. Pozemek je podmáčený, leží na okraji zastavěného území, v platném územním plánu je řazen do ploch NL – plochy lesní. </t>
+  </si>
+  <si>
+    <t>50600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1567/33, 1568/18, 1568/20, 1711/2 v k.ú. Chabařovice</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>Chabařovice, Chabařovice, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1567/33, 1568/18, 1568/20, 1711/2</t>
+  </si>
+  <si>
+    <t>1112000</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Žilina u Nového Jičína</t>
+  </si>
+  <si>
+    <t>Žilina u Nového Jičína, Nový Jičín, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1591 s druhem pozemku lesní pozemek o výměře 1324 v k.ú. Žilina u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>38020</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 298/3, p.č. 298/4, p.č. 635, p.č. 653, p.č. 658 vše v k.ú. Loučovice</t>
+  </si>
+  <si>
+    <t>956204108</t>
+  </si>
+  <si>
+    <t>kristina.simova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristina Šímová</t>
+  </si>
+  <si>
+    <t>LS Vyšší Brod</t>
+  </si>
+  <si>
+    <t>Loučovice, Loučovice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>298/3, 298/4,635,653,658</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 298/3 o výměře 124 m2, p.č. 298/4 o výměře 23 m2, p.č. 635 o výměře 481 m2, p.č. 653 o výměře 194 m2, p.č. 658 o výměře 761 m2 vše s druhem pozemku ostatní plocha, ostatní komunikace, vše v k.ú. Loučovice</t>
+  </si>
+  <si>
+    <t>530305</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 856/3 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>956193106</t>
+  </si>
+  <si>
+    <t>hana.duskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Dušková</t>
+  </si>
+  <si>
+    <t>LS Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>Hatín, Hatín, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>856/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 856/3 s druhem pozemku ostatní plocha, ostatní komunikace o výměře 448 m2 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>142000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1366 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1366 s druhem pozemku ostatní plocha, jiná plocha o výměře 535 m2 v k.ú. Hatín</t>
+  </si>
+  <si>
+    <t>320000</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>724524807</t>
+  </si>
+  <si>
+    <t>hana.tomesova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Hana Tomešová</t>
+  </si>
+  <si>
+    <t>Lesní správa Český Rudolec</t>
+  </si>
+  <si>
+    <t>Strmilov, Strmilov, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511 o výměře 881 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>27311</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 589, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 589 o výměře 1331 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>33275</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 588, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 588 o výměře 2392 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>59800</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 586, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 586 o výměře 1644 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>41100</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1127/2, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1127/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1127/2, o výměře 52 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/2, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1116/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/2 o výměře 424 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/1, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1116/1</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1116/1 o výměře 729 m2, k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>18225</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 629, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 629, o výměře 2680 m2, v k.ú. Strmilov, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>93800</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 628, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 628 o výměře 2392 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>83720</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1599, k.ú. Strmilov</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 1599 o výměře 1666 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>51646</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Pohled S 265/26</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Pohled, Pohled, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 533 v k.ú. Pohled</t>
+  </si>
+  <si>
+    <t>160270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Česká Bělá S 264/26</t>
+  </si>
+  <si>
+    <t>Česká Bělá, Česká Bělá, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1422/8</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Česká Bělá - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>41140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Chotěboř S 76/26</t>
+  </si>
+  <si>
+    <t>Chotěboř, Chotěboř, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1930/3</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Chotěboř - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Slavíkov u Chotěboře S 75/26</t>
+  </si>
+  <si>
+    <t>Slavíkov u Chotěboře, Slavíkov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>757/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku v k.ú. Slavíkov u Chotěboře - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>97970</t>
+  </si>
+  <si>
+    <t>7245524807</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku p.č. 511, k.ú. Strmilov, o výměře 881 m2, formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Chotěboř S 74/26</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku p.č. 1938 v k.ú. Chotěboř</t>
+  </si>
+  <si>
+    <t>30930</t>
+  </si>
+  <si>
+    <t>S 204/26 Prodej lesních pozemků v k.ú. Klíčov u Mrákova</t>
+  </si>
+  <si>
+    <t>956220106</t>
+  </si>
+  <si>
+    <t>ivana.pisarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ivana Písařová</t>
+  </si>
+  <si>
+    <t>LS Klatovy</t>
+  </si>
+  <si>
+    <t>Klíčov u Mrákova, Mrákov, okres Domažlice</t>
+  </si>
+  <si>
+    <t>3104, 3309/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej spoluvlastnického podílu 2/4 k pozemku p.č. 3104 o výměře 2613 m2, druh pozemku lesní pozemek, k.ú. Klíčov u Mrákova, LV 389 a pozemku p.č. 3309/2 o výměře 243 m2, s druhem pozemku lesní pozemek, k.ú. Klíčov u Mrákova, LV 610. </t>
+  </si>
+  <si>
+    <t>78990</t>
+  </si>
+  <si>
+    <t>MZe - spis S 869/25</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>956180106</t>
+  </si>
+  <si>
+    <t>miluse.karasova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Miluše Karasová</t>
+  </si>
+  <si>
+    <t>Lesní správa Křivoklát</t>
+  </si>
+  <si>
+    <t>Žloukovice, Nižbor, okres Beroun</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 331 druhem pozemku ostatní plocho o výměře 89 m2 v k.ú. Žloukovice.</t>
+  </si>
+  <si>
+    <t>115340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Velká Ves</t>
+  </si>
+  <si>
+    <t>Velká Ves, Lukavec, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>298/8</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Velká ves</t>
+  </si>
+  <si>
+    <t>17750</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>27150</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Velká Ves</t>
+  </si>
+  <si>
+    <t>211, 212</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků k.ú. Velká ves</t>
+  </si>
+  <si>
+    <t>71520</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p., má právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů.  Pozemek parc.č.st. 165 o výměře 301 m2, zastavěná plocha a nádvoří, součástí je budova s č.p. 150 – rodinný dům; parc.č. 90/3 o výměře 525 m2, ostatní plocha - zeleň, parc.č. 90/15 o výměře 238 m2, ostatní plocha – ostatní komunikace; katastrální území Vyšší Brod, obec Vyšší Brod, LV č.172, Katastrální úřad pro Jihočeský kraj, katastrálního pracoviště Český Krumlov.</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková dana</t>
+  </si>
+  <si>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Vyšší Brod, Vyšší Brod, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Přímý prodej ve spojení s provozem Pošta Partner.</t>
+  </si>
+  <si>
+    <t>9100000</t>
+  </si>
+  <si>
+    <t>Česká pošta, s.p., má právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů. Pozemek parc. č. 1239/2 o výměře 140 m2, ostatní plocha, k. ú. Kaplice, obec Kaplice, LV č. 1918, Katastrální úřad pro Jihočeský kraj, Katastrální pracoviště Český Krumlov.</t>
+  </si>
+  <si>
+    <t>Dana Tučková</t>
+  </si>
+  <si>
+    <t>Kaplice, Kaplice, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>Přímý prodej v rámci narovnání majetkoprávních vztahů</t>
+  </si>
+  <si>
+    <t>322740</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 508/9 v k.ú. Vilémov u Kadaně</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>Vilémov u Kadaně, Vilémov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>128000</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č.st. 301 včetně skladu bez čp. a pozemku p.č. 1491/13 v k.ú. Budyně nad Ohří</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>Budyně nad Ohří, Budyně nad Ohří, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>301, 1491/13</t>
+  </si>
+  <si>
+    <t>600000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Lidmaň - podíl 1/9</t>
+  </si>
+  <si>
+    <t>svetlana.pech@seznam.cz</t>
+  </si>
+  <si>
+    <t>Lidmaň, Lidmaň, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>978/1</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Lidmaň - podíl 1/9</t>
+  </si>
+  <si>
+    <t>44200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej p. č. 1451/3, p. č. 1452/1, p. č. 14538/8, p.č. 1453/9 v k.ú. Mladá Boleslav </t>
+  </si>
+  <si>
+    <t>Mladá Boleslav, Mladá Boleslav, okres Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>Pozemky vedené v katastru nemovitostí se způsobem využití zeleň. Pozemky leží podél stavby silnice "Severovýchodní tangenta v Mladé Boleslavi". Cena bude upřesněna dle znaleckého posudku.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>Stranná u Žirovnice, Žirovnice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>83090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku p.č. 2247/20 k.ú. Heřmanův Městec o výměře 65 m2. </t>
+  </si>
+  <si>
+    <t>Heřmanův Městec, Heřmanův Městec, okres Chrudim</t>
+  </si>
+  <si>
+    <t>2247/20</t>
+  </si>
+  <si>
+    <t>Převod p.č.st. 299 včetně objektu čp. 230 a pozemku p.č. 1491/12 v k.ú. Budyně nad Ohří</t>
+  </si>
+  <si>
+    <t>299, 1491/12</t>
+  </si>
+  <si>
+    <t>1428000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>410, 413</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Stranná u Žirovnice</t>
+  </si>
+  <si>
+    <t>25160</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>Pořín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Pořín</t>
+  </si>
+  <si>
+    <t>34590</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>Březina u Hořepníku, Hořepník, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>288/4,288/5,365/5,365/6,365/7,667,716</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Březina u Hořepníku</t>
+  </si>
+  <si>
+    <t>505440</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>Rovná u Hořepníku, Rovná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>627/7,627/13,627/14</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>293220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 56/26 Prodej pozemku </t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>956220108</t>
+  </si>
+  <si>
+    <t>iva.cvikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Iva Cviková</t>
+  </si>
+  <si>
+    <t>Číhaň, Číhaň, okres Klatovy</t>
+  </si>
+  <si>
+    <t>226/23</t>
+  </si>
+  <si>
+    <t>S 56/26 Prodej spoluvlast. podílu 1/2 k pozemku p.č. 226/23 o výměře 3555 m2, k.ú. Číhaň, obec Číhaň. LV 242</t>
+  </si>
+  <si>
+    <t>31195</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>Štědrovice, Čáslavsko, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>395/2</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>79330</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>74730</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>29840</t>
+  </si>
+  <si>
+    <t>Prodej částí pozemků parc.č. 2738/1 a parc č. 2738/3</t>
+  </si>
+  <si>
+    <t>Hluboké Mašůvky, Hluboké Mašůvky, okres Znojmo</t>
+  </si>
+  <si>
+    <t>2738/1, 2738/3</t>
+  </si>
+  <si>
+    <t>Části koryta vodního toku, na kterých se nachází stavba hráze vodní nádrže</t>
+  </si>
+  <si>
+    <t>77400</t>
+  </si>
+  <si>
+    <t>S 774/25 Prodej pozemku v k.ú. Němčice u Kdyně</t>
+  </si>
+  <si>
+    <t>Němčice u Kdyně, Němčice, okres Domažlice</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>S 774/25 Prodej pozemku p.č. 1476 o výměře 613 m2, druh pozemku vodní plocha/zamokřená plocha, k.ú. Němčice u Kdyně, obec Němčice, LV č. 225.</t>
+  </si>
+  <si>
+    <t>21460</t>
+  </si>
+  <si>
+    <t>438/1</t>
+  </si>
+  <si>
+    <t>94320</t>
+  </si>
+  <si>
+    <t>350/1</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Štědrovice</t>
+  </si>
+  <si>
+    <t>37140</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>46470</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Stojslavice</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>Stojslavice, Smilovy Hory, okres Tábor</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku k.ú. Stojslavice</t>
+  </si>
+  <si>
+    <t>29340</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>6860</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku p. č. 400 v k. ú. Prostřední Rokytnice (sp. zn. S 812/25)</t>
+  </si>
+  <si>
+    <t>956 165 108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Prostřední Rokytnice, Rokytnice v Orlických horách, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 400</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří samostatný remízek se složitým přístupem, neboť je z části obklopen zástavbou, ze západní části pak hraničí s oplocenou pastvinou.</t>
+  </si>
+  <si>
+    <t>75300</t>
+  </si>
+  <si>
+    <t>prodej pozemku</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>724523082</t>
+  </si>
+  <si>
+    <t>ondrej.tyl@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Ondřej Týl</t>
+  </si>
+  <si>
+    <t>Lesy ČR</t>
+  </si>
+  <si>
+    <t>Semily, Semily, okres Semily</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>pozemek o výměře 38 m2, ostatní plocha - jiná plocha</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Volfartice - p.č. 927/1 a p.č. 927/3</t>
+  </si>
+  <si>
+    <t>956239112</t>
+  </si>
+  <si>
+    <t>katerina.jerabkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kateřina Jeřábková</t>
+  </si>
+  <si>
+    <t>LS Česká Lípa</t>
+  </si>
+  <si>
+    <t>Volfartice, Volfartice, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>927/1, 927/3</t>
+  </si>
+  <si>
+    <t>Jde o mírně svažité, 50 m od silnice vzdálené nelesní pozemky, náletový porost.</t>
+  </si>
+  <si>
+    <t>95000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 5460 včetně stavby č. p. 679, k. ú. Bzenec</t>
+  </si>
+  <si>
+    <t>Bzenec, Bzenec, okres Hodonín</t>
+  </si>
+  <si>
+    <t>p. č. 5460</t>
+  </si>
+  <si>
+    <t>K Tunelu</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 5460 včetně stavby č. p. 679, výměra 212 m2</t>
+  </si>
+  <si>
+    <t>2643000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 5147/67 k.ú. Návsí</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>petr.najvarek@atlas.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Návsí, Návsí, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>5147/67</t>
+  </si>
+  <si>
+    <t>94000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Střekov S 1618/16</t>
+  </si>
+  <si>
+    <t>7956236111</t>
+  </si>
+  <si>
+    <t>filip.bohuminsky@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Filip Bohumínský</t>
+  </si>
+  <si>
+    <t>LČR, s.p., Lesní správa Litoměřice</t>
+  </si>
+  <si>
+    <t>Střekov, Ústí nad Labem, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>3430/8</t>
+  </si>
+  <si>
+    <t>pozemek pod stavbou jiného vlastníka, předmětem prodeje není stavba</t>
+  </si>
+  <si>
+    <t>80800</t>
+  </si>
+  <si>
+    <t>1398400</t>
+  </si>
+  <si>
+    <t>3430/10</t>
+  </si>
+  <si>
+    <t>zahrada tvořící zázemí stavby jiného vlastníka</t>
+  </si>
+  <si>
+    <t>Štípa, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t>1554/2, 1584</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek - vodní plochu, umístěný v areálu ZOO Lešná a lesní pozemek navazující na parkoviště pro návštěvníky ZOO Lešná.</t>
+  </si>
+  <si>
+    <t>243000</t>
+  </si>
+  <si>
+    <t>Podkopná Lhota, Podkopná Lhota, okres Zlín</t>
+  </si>
+  <si>
+    <t>1065/4</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek, který tvoří jednotný funkční celek se stavbou č.p. 11 na pozemku p.č. st. 143.</t>
+  </si>
+  <si>
+    <t>231720</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 6714 v k. ú. Jamolice a parc. č. 525/2 v k. ú. Dobřínsko, vč. stavby vodního díla - vodní nádrže Remíz</t>
+  </si>
+  <si>
+    <t>725129682</t>
+  </si>
+  <si>
+    <t>jana.divacka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Divácká</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Jamolice, Jamolice, okres Znojmo</t>
+  </si>
+  <si>
+    <t>6714</t>
+  </si>
+  <si>
+    <t>Pozemek pod vodní nádrží Remíz</t>
+  </si>
+  <si>
+    <t>49820</t>
+  </si>
+  <si>
+    <t>Dobřínsko, Dobřínsko, okres Znojmo</t>
+  </si>
+  <si>
+    <t>13120</t>
+  </si>
+  <si>
+    <t>525/2</t>
+  </si>
+  <si>
+    <t>250000</t>
+  </si>
+  <si>
+    <t>Vodní dílo - vodní nádrž Remíz</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku, na kterém je budova</t>
+  </si>
+  <si>
+    <t>Kunžak, Kunžak, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>4475/2</t>
+  </si>
+  <si>
+    <t>prodej lesního pozemku, na kterém je budova, k.ú. Kunžak</t>
+  </si>
+  <si>
+    <t>34800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků pod chatami v k.ú. Kunžak, p.č. st.652/1, st.654/1, st.655/1, st.656/1, st.660/1</t>
+  </si>
+  <si>
+    <t>956192106</t>
+  </si>
+  <si>
+    <t>richard.david@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Richard David</t>
+  </si>
+  <si>
+    <t>LS Český Rudolec</t>
+  </si>
+  <si>
+    <t>st.652/1, st.654/1, st.655/1, st.656/1, st.660/1</t>
+  </si>
+  <si>
+    <t>Prodej části pozemků pod chatami.</t>
+  </si>
+  <si>
+    <t>13200</t>
+  </si>
+  <si>
+    <t>S 616/18 Prodej pozemku v k.ú. Damětice</t>
+  </si>
+  <si>
+    <t>Damětice, Frymburk, okres Klatovy</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Jedná o prodej pozemku p.č. 165 o výměře 1650 m2, druh pozemku - lesní pozemek, PUPFL, LV 155, k.ú. Damětice.</t>
+  </si>
+  <si>
+    <t>29700</t>
   </si>
   <si>
     <t xml:space="preserve">ministerstvo dopravy </t>
   </si>
   <si>
-    <t>Pozemek p.č. 3887/5 k.ú. Bruntál</t>
-[...2348 lines deleted...]
-    <t>149000</t>
+    <t>Pozemek p.č. 5147/56 k.ú. Návsí</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>5147/56</t>
+  </si>
+  <si>
+    <t>99000</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz vodní nádrže na pozemcích st. p. č.126 a st. p. č. 127 v katastrálním území Příchvoj</t>
+  </si>
+  <si>
+    <t>Příchvoj, Markvartice, okres Jičín</t>
+  </si>
+  <si>
+    <t>Stavba vodního díla - hráz u vodní nádrže Příchvoj, která se nachází na pozemcích jiných vlastníků - st. p. č. 126 a st. p. č. 127 v katastrálním území Příchvoj, zastavěné plochy a nádvoří. Vodní dílo - hráz je přístupná pouze přes pozemky jiných vlastníků pro pěší.</t>
+  </si>
+  <si>
+    <t>203720</t>
+  </si>
+  <si>
+    <t>Zlín, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">st. 7533 a st. 7534, části p.č. 934/1, 934/6, 935/7, 935/9, </t>
+  </si>
+  <si>
+    <t>Části uvedených pozemků - nově vytvořené pozemky p.č. 934/13, 934/14, 935/7, 935/9, 935/17, 935/19 a 935/21 dle GP, které tvoří jednotný funkční celek se stavbami umístěnými v průmyslovém areálu "Barabáš" ve Zlíně.</t>
+  </si>
+  <si>
+    <t>7202000</t>
+  </si>
+  <si>
+    <t>Valašská Senice, Valašská Senice, okres Vsetín</t>
+  </si>
+  <si>
+    <t>2262, 2269, 2279, 2335/1, 2337/1, 2375, 2385, 2490/1, 2514/1, 2633, 2557/1, 2557/4, 2428, 2153, 2422, 2423 a 2559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o spoluvlastnické podíly id. 4/48, 4800/100080, 3/9 a 6/18lesních pozemků </t>
+  </si>
+  <si>
+    <t>596813</t>
+  </si>
+  <si>
+    <t>S 1256/18 - prodej pozemků v k.ú. Byňov</t>
+  </si>
+  <si>
+    <t>Byňov, Nové Hrady, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1293/2, 1378/14, 1378/15, 1396/4, 1399/2, 1400/2, 1400/3</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků, které vznikly oddělením na základě GP č. 480-252 Fi/2024. Předmětné pozemky se nachází v osadě Jakule a dle platného ÚP vymezeny v zastavěném území obce s funkčním využití Plochy bydlení  - 1396/4, 1399/2, 1400/2, 1400/3 a jednak v zastavitelném území s funkčním využití Plochy pro bydlení  - p.č. 1378/14, 1378/15 a v ploše lesní - 1293/2. Předmětné pozemky budou využity pro výstavbu chodníku - stavba ve veřejném zájmu.</t>
+  </si>
+  <si>
+    <t>172600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2980,115 +2992,115 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ118"/>
+  <dimension ref="A1:BQ134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
-    <col min="4" max="4" width="18.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="42.7109375" customWidth="1"/>
+    <col min="4" max="5" width="18.7109375" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="35.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="11" width="13.7109375" customWidth="1"/>
+    <col min="8" max="8" width="49.7109375" customWidth="1"/>
+    <col min="9" max="9" width="497.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="33.7109375" customWidth="1"/>
-    <col min="13" max="13" width="25.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="65.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="14" max="14" width="81.7109375" customWidth="1"/>
+    <col min="15" max="15" width="79.7109375" customWidth="1"/>
+    <col min="16" max="16" width="115.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="21" width="10.7109375" customWidth="1"/>
-    <col min="22" max="22" width="27.7109375" customWidth="1"/>
+    <col min="22" max="22" width="15.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="48.7109375" customWidth="1"/>
+    <col min="26" max="26" width="67.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="266.7109375" customWidth="1"/>
-    <col min="37" max="37" width="42.7109375" customWidth="1"/>
+    <col min="36" max="36" width="64.7109375" customWidth="1"/>
+    <col min="37" max="37" width="67.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="98.7109375" customWidth="1"/>
-    <col min="48" max="48" width="42.7109375" customWidth="1"/>
+    <col min="47" max="47" width="63.7109375" customWidth="1"/>
+    <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="55.7109375" customWidth="1"/>
+    <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3269,7078 +3281,7863 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107851</v>
+        <v>108495</v>
       </c>
       <c r="B2" s="1">
-        <v>46106</v>
+        <v>46204</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107848</v>
+        <v>108493</v>
       </c>
       <c r="B3" s="1">
-        <v>46106</v>
+        <v>46204</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
-      <c r="K3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O3" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="Q3" t="s">
         <v>80</v>
       </c>
       <c r="R3" t="s">
         <v>81</v>
       </c>
       <c r="S3" t="s">
         <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>81</v>
       </c>
       <c r="X3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107846</v>
+        <v>108492</v>
       </c>
       <c r="B4" s="1">
-        <v>46106</v>
+        <v>46204</v>
       </c>
       <c r="C4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="H4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J4" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
         <v>95</v>
       </c>
       <c r="L4" t="s">
         <v>96</v>
       </c>
       <c r="M4" t="s">
         <v>97</v>
       </c>
       <c r="N4" t="s">
         <v>98</v>
       </c>
       <c r="O4" t="s">
         <v>99</v>
       </c>
+      <c r="P4" t="s">
+        <v>100</v>
+      </c>
       <c r="Q4" t="s">
         <v>80</v>
       </c>
       <c r="R4" t="s">
         <v>81</v>
       </c>
       <c r="S4" t="s">
         <v>81</v>
       </c>
       <c r="T4" t="s">
         <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="Y4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107839</v>
+        <v>108491</v>
       </c>
       <c r="B5" s="1">
-        <v>46106</v>
+        <v>46204</v>
       </c>
       <c r="C5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H5" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="I5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="J5" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="K5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O5" t="s">
-        <v>109</v>
+        <v>111</v>
+      </c>
+      <c r="P5" t="s">
+        <v>112</v>
       </c>
       <c r="Q5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
         <v>81</v>
       </c>
       <c r="S5" t="s">
         <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Y5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107838</v>
+        <v>108488</v>
       </c>
       <c r="B6" s="1">
-        <v>46106</v>
+        <v>46203</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H6" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J6" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="K6" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O6" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="P6" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="Q6" t="s">
         <v>80</v>
       </c>
       <c r="R6" t="s">
         <v>81</v>
       </c>
       <c r="S6" t="s">
         <v>81</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="Y6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107837</v>
+        <v>108487</v>
       </c>
       <c r="B7" s="1">
-        <v>46105</v>
+        <v>46203</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D7" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I7" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J7" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="K7" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="L7" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="M7" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="N7" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="O7" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="Q7" t="s">
         <v>80</v>
       </c>
       <c r="R7" t="s">
         <v>81</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="Y7" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107836</v>
+        <v>108484</v>
       </c>
       <c r="B8" s="1">
-        <v>46105</v>
+        <v>46202</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I8" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="J8" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="K8" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="L8" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="M8" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="N8" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="O8" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="P8" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="Q8" t="s">
         <v>80</v>
       </c>
       <c r="R8" t="s">
         <v>81</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="Y8" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107824</v>
+        <v>108483</v>
       </c>
       <c r="B9" s="1">
-        <v>46105</v>
+        <v>46202</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I9" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="J9" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="K9" t="s">
-        <v>113</v>
+        <v>144</v>
       </c>
       <c r="L9" t="s">
-        <v>114</v>
+        <v>145</v>
       </c>
       <c r="M9" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="N9" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="O9" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="P9" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="Q9" t="s">
         <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="Y9" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107821</v>
+        <v>108482</v>
       </c>
       <c r="B10" s="1">
-        <v>46105</v>
+        <v>46202</v>
       </c>
       <c r="C10" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D10" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="H10" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="I10" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="J10" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="K10" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="L10" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="M10" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="N10" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="O10" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="P10" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
         <v>81</v>
       </c>
       <c r="T10" t="s">
         <v>81</v>
       </c>
       <c r="X10" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="Y10" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107814</v>
+        <v>108479</v>
       </c>
       <c r="B11" s="1">
-        <v>46104</v>
+        <v>46202</v>
       </c>
       <c r="C11" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="D11" t="s">
-        <v>149</v>
+        <v>104</v>
       </c>
       <c r="H11" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="I11" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="J11" t="s">
-        <v>152</v>
+        <v>127</v>
       </c>
       <c r="K11" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="L11" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="M11" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="N11" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="O11" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="P11" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="Q11" t="s">
         <v>80</v>
       </c>
       <c r="R11" t="s">
         <v>81</v>
       </c>
       <c r="S11" t="s">
         <v>81</v>
       </c>
       <c r="T11" t="s">
         <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="Y11" t="s">
-        <v>160</v>
-[...55 lines deleted...]
-      <c r="AX11" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107809</v>
+        <v>108476</v>
       </c>
       <c r="B12" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="I12" t="s">
+        <v>169</v>
+      </c>
+      <c r="J12" t="s">
         <v>170</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>171</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>172</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>173</v>
       </c>
-      <c r="N12" t="s">
+      <c r="O12" t="s">
         <v>174</v>
       </c>
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>175</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
+        <v>80</v>
+      </c>
+      <c r="R12" t="s">
+        <v>81</v>
+      </c>
+      <c r="S12" t="s">
+        <v>81</v>
+      </c>
+      <c r="T12" t="s">
+        <v>81</v>
+      </c>
+      <c r="X12" t="s">
         <v>176</v>
       </c>
-      <c r="Q12" t="s">
-[...11 lines deleted...]
-      <c r="X12" t="s">
+      <c r="Y12" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107805</v>
+        <v>108475</v>
       </c>
       <c r="B13" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I13" t="s">
         <v>179</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>170</v>
+      </c>
+      <c r="K13" t="s">
         <v>180</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>181</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>182</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>183</v>
       </c>
-      <c r="N13" t="s">
+      <c r="O13" t="s">
         <v>184</v>
       </c>
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>185</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
+        <v>80</v>
+      </c>
+      <c r="R13" t="s">
+        <v>81</v>
+      </c>
+      <c r="S13" t="s">
+        <v>81</v>
+      </c>
+      <c r="T13" t="s">
+        <v>81</v>
+      </c>
+      <c r="X13" t="s">
         <v>186</v>
       </c>
-      <c r="Q13" t="s">
-[...11 lines deleted...]
-      <c r="X13" t="s">
+      <c r="Y13" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107801</v>
+        <v>108474</v>
       </c>
       <c r="B14" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H14" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J14" t="s">
+        <v>170</v>
+      </c>
+      <c r="K14" t="s">
         <v>180</v>
       </c>
-      <c r="J14" t="s">
-[...2 lines deleted...]
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>181</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>182</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>183</v>
       </c>
-      <c r="N14" t="s">
+      <c r="O14" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="P14" t="s">
         <v>189</v>
       </c>
       <c r="Q14" t="s">
         <v>80</v>
       </c>
       <c r="R14" t="s">
         <v>81</v>
       </c>
       <c r="S14" t="s">
         <v>81</v>
       </c>
       <c r="T14" t="s">
         <v>81</v>
       </c>
       <c r="X14" t="s">
         <v>190</v>
       </c>
       <c r="Y14" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107800</v>
+        <v>108473</v>
       </c>
       <c r="B15" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>84</v>
       </c>
       <c r="I15" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="J15" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="K15" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="L15" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="M15" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="N15" t="s">
-        <v>184</v>
+        <v>131</v>
       </c>
       <c r="O15" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="P15" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
       <c r="S15" t="s">
         <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>81</v>
       </c>
       <c r="X15" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="Y15" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107794</v>
+        <v>108472</v>
       </c>
       <c r="B16" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I16" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="J16" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="K16" t="s">
-        <v>192</v>
+        <v>136</v>
       </c>
       <c r="L16" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="M16" t="s">
-        <v>194</v>
+        <v>138</v>
       </c>
       <c r="N16" t="s">
-        <v>195</v>
+        <v>131</v>
       </c>
       <c r="O16" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P16" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="Q16" t="s">
         <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
         <v>81</v>
       </c>
       <c r="T16" t="s">
         <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>107792</v>
+        <v>108471</v>
       </c>
       <c r="B17" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>204</v>
       </c>
       <c r="I17" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J17" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="K17" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="L17" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="M17" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="N17" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="O17" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="Q17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R17" t="s">
         <v>81</v>
       </c>
       <c r="S17" t="s">
         <v>81</v>
       </c>
       <c r="T17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X17" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="Y17" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>107787</v>
+        <v>108470</v>
       </c>
       <c r="B18" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>213</v>
       </c>
       <c r="I18" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="J18" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="K18" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="L18" t="s">
-        <v>193</v>
+        <v>216</v>
       </c>
       <c r="M18" t="s">
-        <v>194</v>
+        <v>217</v>
       </c>
       <c r="N18" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="O18" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="P18" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="Q18" t="s">
         <v>80</v>
       </c>
       <c r="R18" t="s">
         <v>81</v>
       </c>
       <c r="S18" t="s">
         <v>81</v>
       </c>
       <c r="T18" t="s">
         <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="Y18" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>107786</v>
+        <v>108469</v>
       </c>
       <c r="B19" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D19" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
-        <v>209</v>
+        <v>115</v>
       </c>
       <c r="I19" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="J19" t="s">
-        <v>152</v>
+        <v>170</v>
+      </c>
+      <c r="K19" t="s">
+        <v>118</v>
       </c>
       <c r="L19" t="s">
-        <v>211</v>
+        <v>119</v>
       </c>
       <c r="M19" t="s">
-        <v>212</v>
+        <v>120</v>
       </c>
       <c r="N19" t="s">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="O19" t="s">
-        <v>214</v>
+        <v>224</v>
+      </c>
+      <c r="P19" t="s">
+        <v>225</v>
       </c>
       <c r="Q19" t="s">
         <v>80</v>
       </c>
       <c r="R19" t="s">
         <v>81</v>
       </c>
       <c r="S19" t="s">
         <v>81</v>
       </c>
       <c r="T19" t="s">
         <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="Y19" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>107785</v>
+        <v>108468</v>
       </c>
       <c r="B20" s="1">
-        <v>46104</v>
+        <v>46199</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H20" t="s">
-        <v>209</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="J20" t="s">
-        <v>152</v>
+        <v>170</v>
+      </c>
+      <c r="K20" t="s">
+        <v>229</v>
       </c>
       <c r="L20" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="M20" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="N20" t="s">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="O20" t="s">
-        <v>218</v>
+        <v>232</v>
+      </c>
+      <c r="P20" t="s">
+        <v>233</v>
       </c>
       <c r="Q20" t="s">
         <v>80</v>
       </c>
       <c r="R20" t="s">
         <v>81</v>
       </c>
       <c r="S20" t="s">
         <v>81</v>
       </c>
       <c r="T20" t="s">
         <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="Y20" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>107751</v>
+        <v>108467</v>
       </c>
       <c r="B21" s="1">
-        <v>46101</v>
+        <v>46198</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>84</v>
       </c>
       <c r="I21" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="J21" t="s">
-        <v>104</v>
+        <v>237</v>
       </c>
       <c r="K21" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="L21" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="M21" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="N21" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
       <c r="O21" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="P21" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S21" t="s">
         <v>81</v>
       </c>
       <c r="T21" t="s">
         <v>81</v>
       </c>
+      <c r="V21" t="s">
+        <v>241</v>
+      </c>
       <c r="X21" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="Y21" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>107749</v>
+        <v>108465</v>
       </c>
       <c r="B22" s="1">
-        <v>46101</v>
+        <v>46198</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>243</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>244</v>
       </c>
       <c r="H22" t="s">
-        <v>231</v>
+        <v>142</v>
       </c>
       <c r="I22" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="J22" t="s">
-        <v>233</v>
+        <v>237</v>
+      </c>
+      <c r="K22" t="s">
+        <v>246</v>
       </c>
       <c r="L22" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="M22" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="N22" t="s">
-        <v>98</v>
+        <v>249</v>
       </c>
       <c r="O22" t="s">
-        <v>236</v>
+        <v>132</v>
       </c>
       <c r="P22" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="Q22" t="s">
         <v>80</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>81</v>
       </c>
       <c r="T22" t="s">
         <v>81</v>
       </c>
       <c r="X22" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="Y22" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>107747</v>
+        <v>108464</v>
       </c>
       <c r="B23" s="1">
-        <v>46100</v>
+        <v>46198</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I23" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="J23" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K23" t="s">
-        <v>240</v>
+        <v>118</v>
       </c>
       <c r="L23" t="s">
-        <v>241</v>
+        <v>119</v>
       </c>
       <c r="M23" t="s">
-        <v>242</v>
+        <v>120</v>
       </c>
       <c r="N23" t="s">
-        <v>243</v>
+        <v>121</v>
       </c>
       <c r="O23" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="P23" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="Q23" t="s">
         <v>80</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>81</v>
       </c>
       <c r="T23" t="s">
         <v>81</v>
       </c>
       <c r="X23" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="Y23" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>107746</v>
+        <v>108463</v>
       </c>
       <c r="B24" s="1">
-        <v>46100</v>
+        <v>46198</v>
       </c>
       <c r="C24" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>249</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I24" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J24" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K24" t="s">
-        <v>251</v>
+        <v>118</v>
       </c>
       <c r="L24" t="s">
-        <v>252</v>
+        <v>119</v>
       </c>
       <c r="M24" t="s">
+        <v>120</v>
+      </c>
+      <c r="N24" t="s">
+        <v>121</v>
+      </c>
+      <c r="O24" t="s">
         <v>253</v>
       </c>
-      <c r="N24" t="s">
-[...2 lines deleted...]
-      <c r="O24" t="s">
+      <c r="P24" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>80</v>
+      </c>
+      <c r="R24" t="s">
+        <v>81</v>
+      </c>
+      <c r="S24" t="s">
+        <v>81</v>
+      </c>
+      <c r="T24" t="s">
+        <v>81</v>
+      </c>
+      <c r="X24" t="s">
         <v>255</v>
-      </c>
-[...16 lines deleted...]
-        <v>257</v>
       </c>
       <c r="Y24" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>107745</v>
+        <v>108462</v>
       </c>
       <c r="B25" s="1">
-        <v>46100</v>
+        <v>46198</v>
       </c>
       <c r="C25" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>249</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I25" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="J25" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K25" t="s">
-        <v>251</v>
+        <v>118</v>
       </c>
       <c r="L25" t="s">
-        <v>252</v>
+        <v>119</v>
       </c>
       <c r="M25" t="s">
+        <v>120</v>
+      </c>
+      <c r="N25" t="s">
+        <v>121</v>
+      </c>
+      <c r="O25" t="s">
         <v>253</v>
       </c>
-      <c r="N25" t="s">
+      <c r="P25" t="s">
         <v>254</v>
       </c>
-      <c r="O25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q25" t="s">
         <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>81</v>
       </c>
       <c r="S25" t="s">
         <v>81</v>
       </c>
       <c r="T25" t="s">
         <v>81</v>
       </c>
       <c r="X25" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>107743</v>
+        <v>108460</v>
       </c>
       <c r="B26" s="1">
-        <v>46100</v>
+        <v>46197</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="H26" t="s">
+        <v>84</v>
+      </c>
+      <c r="I26" t="s">
+        <v>259</v>
+      </c>
+      <c r="J26" t="s">
+        <v>260</v>
+      </c>
+      <c r="K26" t="s">
+        <v>261</v>
+      </c>
+      <c r="L26" t="s">
+        <v>194</v>
+      </c>
+      <c r="M26" t="s">
+        <v>195</v>
+      </c>
+      <c r="N26" t="s">
+        <v>131</v>
+      </c>
+      <c r="O26" t="s">
+        <v>262</v>
+      </c>
+      <c r="P26" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>80</v>
+      </c>
+      <c r="R26" t="s">
+        <v>81</v>
+      </c>
+      <c r="S26" t="s">
+        <v>81</v>
+      </c>
+      <c r="T26" t="s">
+        <v>81</v>
+      </c>
+      <c r="X26" t="s">
         <v>264</v>
       </c>
-      <c r="I26" t="s">
+      <c r="Y26" t="s">
         <v>265</v>
-      </c>
-[...37 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>107742</v>
+        <v>108459</v>
       </c>
       <c r="B27" s="1">
-        <v>46100</v>
+        <v>46197</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H27" t="s">
-        <v>179</v>
+        <v>266</v>
       </c>
       <c r="I27" t="s">
+        <v>267</v>
+      </c>
+      <c r="J27" t="s">
+        <v>260</v>
+      </c>
+      <c r="K27" t="s">
+        <v>268</v>
+      </c>
+      <c r="L27" t="s">
+        <v>269</v>
+      </c>
+      <c r="M27" t="s">
+        <v>270</v>
+      </c>
+      <c r="N27" t="s">
+        <v>89</v>
+      </c>
+      <c r="O27" t="s">
+        <v>271</v>
+      </c>
+      <c r="P27" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>81</v>
+      </c>
+      <c r="S27" t="s">
+        <v>81</v>
+      </c>
+      <c r="T27" t="s">
+        <v>81</v>
+      </c>
+      <c r="X27" t="s">
+        <v>273</v>
+      </c>
+      <c r="Y27" t="s">
         <v>274</v>
-      </c>
-[...34 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>107739</v>
+        <v>108458</v>
       </c>
       <c r="B28" s="1">
-        <v>46100</v>
+        <v>46197</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H28" t="s">
+        <v>115</v>
+      </c>
+      <c r="I28" t="s">
+        <v>275</v>
+      </c>
+      <c r="J28" t="s">
+        <v>260</v>
+      </c>
+      <c r="K28" t="s">
+        <v>276</v>
+      </c>
+      <c r="L28" t="s">
+        <v>277</v>
+      </c>
+      <c r="M28" t="s">
+        <v>278</v>
+      </c>
+      <c r="N28" t="s">
+        <v>279</v>
+      </c>
+      <c r="O28" t="s">
+        <v>280</v>
+      </c>
+      <c r="P28" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>80</v>
+      </c>
+      <c r="R28" t="s">
+        <v>81</v>
+      </c>
+      <c r="S28" t="s">
+        <v>81</v>
+      </c>
+      <c r="T28" t="s">
+        <v>81</v>
+      </c>
+      <c r="X28" t="s">
         <v>282</v>
       </c>
-      <c r="I28" t="s">
+      <c r="Y28" t="s">
         <v>283</v>
-      </c>
-[...40 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>107740</v>
+        <v>108457</v>
       </c>
       <c r="B29" s="1">
-        <v>46100</v>
+        <v>46197</v>
       </c>
       <c r="C29" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="H29" t="s">
-        <v>209</v>
+        <v>93</v>
       </c>
       <c r="I29" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="J29" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="L29" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="M29" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="N29" t="s">
-        <v>297</v>
+        <v>131</v>
       </c>
       <c r="O29" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="P29" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="Q29" t="s">
         <v>80</v>
       </c>
       <c r="R29" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S29" t="s">
         <v>81</v>
       </c>
       <c r="T29" t="s">
         <v>81</v>
       </c>
+      <c r="V29" t="s">
+        <v>289</v>
+      </c>
       <c r="X29" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="Y29" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>107730</v>
+        <v>108456</v>
       </c>
       <c r="B30" s="1">
-        <v>46099</v>
+        <v>46197</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H30" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="I30" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="J30" t="s">
-        <v>304</v>
+        <v>260</v>
       </c>
       <c r="K30" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="L30" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="M30" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="N30" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="O30" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="P30" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="Q30" t="s">
         <v>80</v>
       </c>
       <c r="R30" t="s">
         <v>81</v>
       </c>
       <c r="S30" t="s">
         <v>81</v>
       </c>
       <c r="T30" t="s">
         <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="Y30" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
-        <v>107731</v>
+        <v>108455</v>
       </c>
       <c r="B31" s="1">
-        <v>46099</v>
+        <v>46197</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H31" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="I31" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="J31" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>260</v>
       </c>
       <c r="L31" t="s">
-        <v>315</v>
+        <v>285</v>
       </c>
       <c r="M31" t="s">
-        <v>316</v>
+        <v>286</v>
       </c>
       <c r="N31" t="s">
-        <v>317</v>
+        <v>131</v>
       </c>
       <c r="O31" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="P31" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="Q31" t="s">
         <v>80</v>
       </c>
       <c r="R31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S31" t="s">
         <v>81</v>
       </c>
       <c r="T31" t="s">
         <v>81</v>
       </c>
+      <c r="V31" t="s">
+        <v>289</v>
+      </c>
       <c r="X31" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="Y31" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
-        <v>107732</v>
+        <v>108454</v>
       </c>
       <c r="B32" s="1">
-        <v>46099</v>
+        <v>46197</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>84</v>
       </c>
       <c r="I32" t="s">
+        <v>304</v>
+      </c>
+      <c r="J32" t="s">
+        <v>260</v>
+      </c>
+      <c r="K32" t="s">
+        <v>136</v>
+      </c>
+      <c r="L32" t="s">
+        <v>137</v>
+      </c>
+      <c r="M32" t="s">
+        <v>138</v>
+      </c>
+      <c r="N32" t="s">
+        <v>131</v>
+      </c>
+      <c r="O32" t="s">
+        <v>219</v>
+      </c>
+      <c r="P32" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>80</v>
+      </c>
+      <c r="R32" t="s">
+        <v>81</v>
+      </c>
+      <c r="S32" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="X32" t="s">
+        <v>304</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="33" spans="1:47">
+      <c r="A33">
+        <v>108453</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="I33" t="s">
+        <v>307</v>
+      </c>
+      <c r="J33" t="s">
+        <v>260</v>
+      </c>
+      <c r="K33" t="s">
+        <v>136</v>
+      </c>
+      <c r="L33" t="s">
+        <v>137</v>
+      </c>
+      <c r="M33" t="s">
+        <v>138</v>
+      </c>
+      <c r="N33" t="s">
+        <v>131</v>
+      </c>
+      <c r="O33" t="s">
+        <v>308</v>
+      </c>
+      <c r="P33" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>80</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="X33" t="s">
+        <v>307</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="34" spans="1:47">
+      <c r="A34">
+        <v>108452</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C34" t="s">
+        <v>311</v>
+      </c>
+      <c r="D34" t="s">
+        <v>312</v>
+      </c>
+      <c r="H34" t="s">
+        <v>93</v>
+      </c>
+      <c r="I34" t="s">
+        <v>313</v>
+      </c>
+      <c r="J34" t="s">
+        <v>314</v>
+      </c>
+      <c r="O34" t="s">
+        <v>315</v>
+      </c>
+      <c r="P34" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="35" spans="1:47">
+      <c r="A35">
+        <v>108451</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C35" t="s">
+        <v>311</v>
+      </c>
+      <c r="D35" t="s">
+        <v>312</v>
+      </c>
+      <c r="H35" t="s">
+        <v>93</v>
+      </c>
+      <c r="I35" t="s">
+        <v>317</v>
+      </c>
+      <c r="J35" t="s">
+        <v>314</v>
+      </c>
+      <c r="O35" t="s">
+        <v>315</v>
+      </c>
+      <c r="P35" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="36" spans="1:47">
+      <c r="A36">
+        <v>108450</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C36" t="s">
+        <v>311</v>
+      </c>
+      <c r="D36" t="s">
+        <v>312</v>
+      </c>
+      <c r="H36" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" t="s">
+        <v>319</v>
+      </c>
+      <c r="J36" t="s">
+        <v>314</v>
+      </c>
+      <c r="O36" t="s">
+        <v>315</v>
+      </c>
+      <c r="P36" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="37" spans="1:47">
+      <c r="A37">
+        <v>108449</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C37" t="s">
+        <v>311</v>
+      </c>
+      <c r="D37" t="s">
+        <v>312</v>
+      </c>
+      <c r="H37" t="s">
+        <v>93</v>
+      </c>
+      <c r="I37" t="s">
+        <v>321</v>
+      </c>
+      <c r="J37" t="s">
+        <v>314</v>
+      </c>
+      <c r="O37" t="s">
+        <v>315</v>
+      </c>
+      <c r="P37" t="s">
         <v>322</v>
       </c>
-      <c r="J32" t="s">
-[...11 lines deleted...]
-      <c r="O32" t="s">
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="38" spans="1:47">
+      <c r="A38">
+        <v>108447</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C38" t="s">
+        <v>311</v>
+      </c>
+      <c r="D38" t="s">
+        <v>312</v>
+      </c>
+      <c r="H38" t="s">
+        <v>85</v>
+      </c>
+      <c r="I38" t="s">
         <v>323</v>
       </c>
-      <c r="P32" t="s">
+      <c r="J38" t="s">
+        <v>314</v>
+      </c>
+      <c r="K38" t="s">
         <v>324</v>
       </c>
-      <c r="Q32" t="s">
-[...14 lines deleted...]
-      <c r="Y32" t="s">
+      <c r="L38" t="s">
         <v>325</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H33" t="s">
+      <c r="M38" t="s">
         <v>326</v>
       </c>
-      <c r="I33" t="s">
+      <c r="N38" t="s">
         <v>327</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="O38" t="s">
         <v>328</v>
       </c>
-      <c r="L33" t="s">
+      <c r="P38" t="s">
         <v>329</v>
       </c>
-      <c r="M33" t="s">
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>81</v>
+      </c>
+      <c r="S38" t="s">
+        <v>81</v>
+      </c>
+      <c r="T38" t="s">
+        <v>81</v>
+      </c>
+      <c r="X38" t="s">
         <v>330</v>
       </c>
-      <c r="N33" t="s">
+      <c r="Y38" t="s">
         <v>331</v>
       </c>
-      <c r="O33" t="s">
+      <c r="Z38" t="s">
+        <v>328</v>
+      </c>
+      <c r="AA38" t="s">
         <v>332</v>
       </c>
-      <c r="P33" t="s">
+      <c r="AB38" t="s">
         <v>333</v>
       </c>
-      <c r="Q33" t="s">
-[...11 lines deleted...]
-      <c r="X33" t="s">
+      <c r="AC38" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ38" t="s">
         <v>334</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="AK38" t="s">
+        <v>328</v>
+      </c>
+      <c r="AL38" t="s">
         <v>335</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H34" t="s">
+      <c r="AM38" t="s">
         <v>336</v>
       </c>
-      <c r="I34" t="s">
+      <c r="AN38" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU38" t="s">
         <v>337</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+    </row>
+    <row r="39" spans="1:47">
+      <c r="A39">
+        <v>108446</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C39" t="s">
         <v>338</v>
       </c>
-      <c r="L34" t="s">
+      <c r="D39" t="s">
         <v>339</v>
       </c>
-      <c r="M34" t="s">
+      <c r="H39" t="s">
+        <v>115</v>
+      </c>
+      <c r="I39" t="s">
         <v>340</v>
       </c>
-      <c r="N34" t="s">
+      <c r="J39" t="s">
+        <v>314</v>
+      </c>
+      <c r="K39" t="s">
         <v>341</v>
       </c>
-      <c r="O34" t="s">
+      <c r="L39" t="s">
         <v>342</v>
       </c>
-      <c r="P34" t="s">
+      <c r="M39" t="s">
         <v>343</v>
       </c>
-      <c r="Q34" t="s">
-[...11 lines deleted...]
-      <c r="X34" t="s">
+      <c r="N39" t="s">
         <v>344</v>
       </c>
-      <c r="Y34" t="s">
+      <c r="O39" t="s">
         <v>345</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I35" t="s">
+      <c r="P39" t="s">
         <v>346</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="40" spans="1:47">
+      <c r="A40">
+        <v>108445</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46196</v>
+      </c>
+      <c r="C40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" t="s">
+        <v>84</v>
+      </c>
+      <c r="H40" t="s">
+        <v>93</v>
+      </c>
+      <c r="I40" t="s">
+        <v>349</v>
+      </c>
+      <c r="J40" t="s">
+        <v>314</v>
+      </c>
+      <c r="L40" t="s">
+        <v>285</v>
+      </c>
+      <c r="M40" t="s">
+        <v>286</v>
+      </c>
+      <c r="N40" t="s">
+        <v>131</v>
+      </c>
+      <c r="O40" t="s">
+        <v>350</v>
+      </c>
+      <c r="P40" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>81</v>
+      </c>
+      <c r="S40" t="s">
+        <v>81</v>
+      </c>
+      <c r="T40" t="s">
+        <v>81</v>
+      </c>
+      <c r="X40" t="s">
+        <v>349</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="41" spans="1:47">
+      <c r="A41">
+        <v>108443</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" t="s">
+        <v>84</v>
+      </c>
+      <c r="I41" t="s">
+        <v>353</v>
+      </c>
+      <c r="J41" t="s">
+        <v>354</v>
+      </c>
+      <c r="K41" t="s">
+        <v>136</v>
+      </c>
+      <c r="L41" t="s">
+        <v>137</v>
+      </c>
+      <c r="M41" t="s">
+        <v>138</v>
+      </c>
+      <c r="N41" t="s">
+        <v>131</v>
+      </c>
+      <c r="O41" t="s">
+        <v>355</v>
+      </c>
+      <c r="P41" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>81</v>
+      </c>
+      <c r="S41" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" t="s">
+        <v>81</v>
+      </c>
+      <c r="X41" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="42" spans="1:47">
+      <c r="A42">
+        <v>108441</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C42" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" t="s">
+        <v>104</v>
+      </c>
+      <c r="H42" t="s">
         <v>105</v>
       </c>
-      <c r="L35" t="s">
-[...67 lines deleted...]
-      <c r="P36" t="s">
+      <c r="I42" t="s">
+        <v>358</v>
+      </c>
+      <c r="J42" t="s">
         <v>354</v>
       </c>
-      <c r="Q36" t="s">
-[...55 lines deleted...]
-      <c r="P37" t="s">
+      <c r="K42" t="s">
         <v>359</v>
       </c>
-      <c r="Q37" t="s">
-[...11 lines deleted...]
-      <c r="X37" t="s">
+      <c r="L42" t="s">
         <v>360</v>
       </c>
-      <c r="Y37" t="s">
+      <c r="M42" t="s">
         <v>361</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I38" t="s">
+      <c r="N42" t="s">
         <v>362</v>
       </c>
-      <c r="J38" t="s">
-[...2 lines deleted...]
-      <c r="K38" t="s">
+      <c r="O42" t="s">
         <v>363</v>
       </c>
-      <c r="L38" t="s">
+      <c r="P42" t="s">
         <v>364</v>
       </c>
-      <c r="M38" t="s">
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
         <v>365</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="Y42" t="s">
         <v>366</v>
       </c>
-      <c r="Q38" t="s">
-[...11 lines deleted...]
-      <c r="X38" t="s">
+    </row>
+    <row r="43" spans="1:47">
+      <c r="A43">
+        <v>108440</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="I43" t="s">
         <v>367</v>
       </c>
-      <c r="Y38" t="s">
+      <c r="J43" t="s">
+        <v>354</v>
+      </c>
+      <c r="K43" t="s">
+        <v>136</v>
+      </c>
+      <c r="L43" t="s">
+        <v>137</v>
+      </c>
+      <c r="M43" t="s">
+        <v>138</v>
+      </c>
+      <c r="N43" t="s">
+        <v>131</v>
+      </c>
+      <c r="O43" t="s">
         <v>368</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I39" t="s">
+      <c r="P43" t="s">
         <v>369</v>
       </c>
-      <c r="J39" t="s">
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="X43" t="s">
+        <v>367</v>
+      </c>
+      <c r="Y43" t="s">
         <v>370</v>
       </c>
-      <c r="K39" t="s">
+    </row>
+    <row r="44" spans="1:47">
+      <c r="A44">
+        <v>108439</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C44" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" t="s">
+        <v>84</v>
+      </c>
+      <c r="I44" t="s">
         <v>371</v>
       </c>
-      <c r="L39" t="s">
+      <c r="J44" t="s">
+        <v>354</v>
+      </c>
+      <c r="K44" t="s">
+        <v>128</v>
+      </c>
+      <c r="L44" t="s">
+        <v>129</v>
+      </c>
+      <c r="M44" t="s">
+        <v>130</v>
+      </c>
+      <c r="N44" t="s">
+        <v>131</v>
+      </c>
+      <c r="O44" t="s">
         <v>372</v>
       </c>
-      <c r="M39" t="s">
+      <c r="P44" t="s">
         <v>373</v>
       </c>
-      <c r="N39" t="s">
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="X44" t="s">
         <v>374</v>
       </c>
-      <c r="O39" t="s">
+      <c r="Y44" t="s">
         <v>375</v>
       </c>
-      <c r="P39" t="s">
+    </row>
+    <row r="45" spans="1:47">
+      <c r="A45">
+        <v>108438</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C45" t="s">
         <v>376</v>
       </c>
-      <c r="Q39" t="s">
-[...11 lines deleted...]
-      <c r="X39" t="s">
+      <c r="D45" t="s">
         <v>377</v>
       </c>
-      <c r="Y39" t="s">
+      <c r="H45" t="s">
+        <v>159</v>
+      </c>
+      <c r="I45" t="s">
         <v>378</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I40" t="s">
+      <c r="J45" t="s">
+        <v>354</v>
+      </c>
+      <c r="K45" t="s">
         <v>379</v>
       </c>
-      <c r="J40" t="s">
-[...14 lines deleted...]
-      <c r="O40" t="s">
+      <c r="L45" t="s">
         <v>380</v>
       </c>
-      <c r="Q40" t="s">
-[...11 lines deleted...]
-      <c r="X40" t="s">
+      <c r="M45" t="s">
         <v>381</v>
       </c>
-      <c r="Y40" t="s">
+      <c r="N45" t="s">
+        <v>344</v>
+      </c>
+      <c r="O45" t="s">
         <v>382</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I41" t="s">
+      <c r="P45" t="s">
         <v>383</v>
       </c>
-      <c r="J41" t="s">
-[...2 lines deleted...]
-      <c r="K41" t="s">
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>80</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>384</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="46" spans="1:47">
+      <c r="A46">
+        <v>108437</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46195</v>
+      </c>
+      <c r="C46" t="s">
+        <v>243</v>
+      </c>
+      <c r="D46" t="s">
+        <v>244</v>
+      </c>
+      <c r="H46" t="s">
+        <v>115</v>
+      </c>
+      <c r="I46" t="s">
+        <v>386</v>
+      </c>
+      <c r="J46" t="s">
+        <v>387</v>
+      </c>
+      <c r="K46" t="s">
+        <v>388</v>
+      </c>
+      <c r="L46" t="s">
+        <v>389</v>
+      </c>
+      <c r="M46" t="s">
+        <v>390</v>
+      </c>
+      <c r="N46" t="s">
+        <v>391</v>
+      </c>
+      <c r="O46" t="s">
+        <v>392</v>
+      </c>
+      <c r="P46" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="X46" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="47" spans="1:47">
+      <c r="A47">
+        <v>108434</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46192</v>
+      </c>
+      <c r="C47" t="s">
+        <v>338</v>
+      </c>
+      <c r="D47" t="s">
+        <v>339</v>
+      </c>
+      <c r="H47" t="s">
+        <v>115</v>
+      </c>
+      <c r="I47" t="s">
+        <v>396</v>
+      </c>
+      <c r="J47" t="s">
+        <v>397</v>
+      </c>
+      <c r="K47" t="s">
+        <v>341</v>
+      </c>
+      <c r="L47" t="s">
+        <v>342</v>
+      </c>
+      <c r="M47" t="s">
+        <v>343</v>
+      </c>
+      <c r="N47" t="s">
+        <v>344</v>
+      </c>
+      <c r="O47" t="s">
+        <v>398</v>
+      </c>
+      <c r="P47" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>81</v>
+      </c>
+      <c r="S47" t="s">
+        <v>81</v>
+      </c>
+      <c r="T47" t="s">
+        <v>81</v>
+      </c>
+      <c r="X47" t="s">
+        <v>400</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="48" spans="1:47">
+      <c r="A48">
+        <v>108432</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46192</v>
+      </c>
+      <c r="C48" t="s">
+        <v>402</v>
+      </c>
+      <c r="D48" t="s">
+        <v>403</v>
+      </c>
+      <c r="H48" t="s">
+        <v>404</v>
+      </c>
+      <c r="I48" t="s">
+        <v>405</v>
+      </c>
+      <c r="J48" t="s">
+        <v>387</v>
+      </c>
+      <c r="K48" t="s">
+        <v>406</v>
+      </c>
+      <c r="L48" t="s">
+        <v>407</v>
+      </c>
+      <c r="M48" t="s">
+        <v>408</v>
+      </c>
+      <c r="N48" t="s">
+        <v>409</v>
+      </c>
+      <c r="O48" t="s">
+        <v>410</v>
+      </c>
+      <c r="P48" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="X48" t="s">
+        <v>412</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49">
+        <v>108431</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>103</v>
+      </c>
+      <c r="D49" t="s">
+        <v>104</v>
+      </c>
+      <c r="H49" t="s">
+        <v>414</v>
+      </c>
+      <c r="I49" t="s">
+        <v>415</v>
+      </c>
+      <c r="J49" t="s">
+        <v>387</v>
+      </c>
+      <c r="K49" t="s">
+        <v>416</v>
+      </c>
+      <c r="L49" t="s">
+        <v>417</v>
+      </c>
+      <c r="M49" t="s">
+        <v>418</v>
+      </c>
+      <c r="N49" t="s">
+        <v>419</v>
+      </c>
+      <c r="O49" t="s">
+        <v>420</v>
+      </c>
+      <c r="P49" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>81</v>
+      </c>
+      <c r="S49" t="s">
+        <v>81</v>
+      </c>
+      <c r="T49" t="s">
+        <v>81</v>
+      </c>
+      <c r="X49" t="s">
+        <v>422</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50">
+        <v>108429</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
+        <v>84</v>
+      </c>
+      <c r="H50" t="s">
         <v>85</v>
       </c>
-      <c r="L41" t="s">
-[...29 lines deleted...]
-      <c r="Y41" t="s">
+      <c r="I50" t="s">
+        <v>424</v>
+      </c>
+      <c r="J50" t="s">
         <v>387</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="Y42" t="s">
+      <c r="L50" t="s">
+        <v>87</v>
+      </c>
+      <c r="M50" t="s">
+        <v>88</v>
+      </c>
+      <c r="N50" t="s">
+        <v>89</v>
+      </c>
+      <c r="O50" t="s">
+        <v>425</v>
+      </c>
+      <c r="P50" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>80</v>
+      </c>
+      <c r="R50" t="s">
+        <v>81</v>
+      </c>
+      <c r="S50" t="s">
+        <v>81</v>
+      </c>
+      <c r="T50" t="s">
+        <v>81</v>
+      </c>
+      <c r="X50" t="s">
+        <v>427</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51">
+        <v>108427</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C51" t="s">
+        <v>103</v>
+      </c>
+      <c r="D51" t="s">
+        <v>104</v>
+      </c>
+      <c r="H51" t="s">
+        <v>429</v>
+      </c>
+      <c r="I51" t="s">
+        <v>323</v>
+      </c>
+      <c r="J51" t="s">
         <v>387</v>
       </c>
-    </row>
-[...176 lines deleted...]
-      <c r="N45" t="s">
+      <c r="K51" t="s">
+        <v>416</v>
+      </c>
+      <c r="L51" t="s">
+        <v>417</v>
+      </c>
+      <c r="M51" t="s">
+        <v>418</v>
+      </c>
+      <c r="N51" t="s">
+        <v>419</v>
+      </c>
+      <c r="O51" t="s">
+        <v>430</v>
+      </c>
+      <c r="P51" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" t="s">
+        <v>81</v>
+      </c>
+      <c r="T51" t="s">
+        <v>81</v>
+      </c>
+      <c r="X51" t="s">
+        <v>432</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52">
+        <v>108425</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C52" t="s">
+        <v>103</v>
+      </c>
+      <c r="D52" t="s">
+        <v>104</v>
+      </c>
+      <c r="H52" t="s">
+        <v>115</v>
+      </c>
+      <c r="I52" t="s">
+        <v>434</v>
+      </c>
+      <c r="J52" t="s">
+        <v>387</v>
+      </c>
+      <c r="K52" t="s">
+        <v>435</v>
+      </c>
+      <c r="L52" t="s">
+        <v>436</v>
+      </c>
+      <c r="M52" t="s">
+        <v>437</v>
+      </c>
+      <c r="N52" t="s">
+        <v>438</v>
+      </c>
+      <c r="O52" t="s">
+        <v>439</v>
+      </c>
+      <c r="P52" t="s">
+        <v>440</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>80</v>
+      </c>
+      <c r="R52" t="s">
+        <v>81</v>
+      </c>
+      <c r="S52" t="s">
+        <v>81</v>
+      </c>
+      <c r="T52" t="s">
+        <v>81</v>
+      </c>
+      <c r="X52" t="s">
+        <v>441</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53">
+        <v>108424</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C53" t="s">
+        <v>103</v>
+      </c>
+      <c r="D53" t="s">
+        <v>104</v>
+      </c>
+      <c r="H53" t="s">
+        <v>115</v>
+      </c>
+      <c r="I53" t="s">
+        <v>443</v>
+      </c>
+      <c r="J53" t="s">
+        <v>387</v>
+      </c>
+      <c r="K53" t="s">
+        <v>435</v>
+      </c>
+      <c r="L53" t="s">
+        <v>436</v>
+      </c>
+      <c r="M53" t="s">
+        <v>437</v>
+      </c>
+      <c r="N53" t="s">
+        <v>438</v>
+      </c>
+      <c r="O53" t="s">
+        <v>444</v>
+      </c>
+      <c r="P53" t="s">
+        <v>445</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>80</v>
+      </c>
+      <c r="R53" t="s">
+        <v>81</v>
+      </c>
+      <c r="S53" t="s">
+        <v>81</v>
+      </c>
+      <c r="T53" t="s">
+        <v>81</v>
+      </c>
+      <c r="X53" t="s">
+        <v>446</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54">
+        <v>108423</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C54" t="s">
+        <v>103</v>
+      </c>
+      <c r="D54" t="s">
+        <v>104</v>
+      </c>
+      <c r="H54" t="s">
+        <v>115</v>
+      </c>
+      <c r="I54" t="s">
+        <v>448</v>
+      </c>
+      <c r="J54" t="s">
+        <v>387</v>
+      </c>
+      <c r="K54" t="s">
+        <v>118</v>
+      </c>
+      <c r="L54" t="s">
+        <v>119</v>
+      </c>
+      <c r="M54" t="s">
+        <v>120</v>
+      </c>
+      <c r="N54" t="s">
+        <v>121</v>
+      </c>
+      <c r="O54" t="s">
+        <v>449</v>
+      </c>
+      <c r="P54" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>80</v>
+      </c>
+      <c r="R54" t="s">
+        <v>81</v>
+      </c>
+      <c r="S54" t="s">
+        <v>81</v>
+      </c>
+      <c r="T54" t="s">
+        <v>81</v>
+      </c>
+      <c r="X54" t="s">
+        <v>451</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55">
+        <v>108422</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C55" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" t="s">
+        <v>104</v>
+      </c>
+      <c r="H55" t="s">
+        <v>115</v>
+      </c>
+      <c r="I55" t="s">
+        <v>453</v>
+      </c>
+      <c r="J55" t="s">
+        <v>387</v>
+      </c>
+      <c r="K55" t="s">
+        <v>118</v>
+      </c>
+      <c r="L55" t="s">
+        <v>119</v>
+      </c>
+      <c r="M55" t="s">
+        <v>120</v>
+      </c>
+      <c r="N55" t="s">
+        <v>121</v>
+      </c>
+      <c r="O55" t="s">
+        <v>449</v>
+      </c>
+      <c r="P55" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>80</v>
+      </c>
+      <c r="R55" t="s">
+        <v>81</v>
+      </c>
+      <c r="S55" t="s">
+        <v>81</v>
+      </c>
+      <c r="T55" t="s">
+        <v>81</v>
+      </c>
+      <c r="X55" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56">
+        <v>108421</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C56" t="s">
+        <v>103</v>
+      </c>
+      <c r="D56" t="s">
+        <v>104</v>
+      </c>
+      <c r="H56" t="s">
+        <v>115</v>
+      </c>
+      <c r="I56" t="s">
+        <v>453</v>
+      </c>
+      <c r="J56" t="s">
+        <v>387</v>
+      </c>
+      <c r="K56" t="s">
+        <v>118</v>
+      </c>
+      <c r="L56" t="s">
+        <v>119</v>
+      </c>
+      <c r="M56" t="s">
+        <v>120</v>
+      </c>
+      <c r="N56" t="s">
+        <v>121</v>
+      </c>
+      <c r="O56" t="s">
+        <v>449</v>
+      </c>
+      <c r="P56" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>80</v>
+      </c>
+      <c r="R56" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" t="s">
+        <v>81</v>
+      </c>
+      <c r="T56" t="s">
+        <v>81</v>
+      </c>
+      <c r="X56" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="A57">
+        <v>108420</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C57" t="s">
+        <v>103</v>
+      </c>
+      <c r="D57" t="s">
+        <v>104</v>
+      </c>
+      <c r="H57" t="s">
+        <v>115</v>
+      </c>
+      <c r="I57" t="s">
+        <v>453</v>
+      </c>
+      <c r="J57" t="s">
+        <v>387</v>
+      </c>
+      <c r="K57" t="s">
+        <v>118</v>
+      </c>
+      <c r="L57" t="s">
+        <v>119</v>
+      </c>
+      <c r="M57" t="s">
+        <v>120</v>
+      </c>
+      <c r="N57" t="s">
+        <v>121</v>
+      </c>
+      <c r="O57" t="s">
+        <v>449</v>
+      </c>
+      <c r="P57" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>81</v>
+      </c>
+      <c r="S57" t="s">
+        <v>81</v>
+      </c>
+      <c r="T57" t="s">
+        <v>81</v>
+      </c>
+      <c r="X57" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25">
+      <c r="A58">
+        <v>108419</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46191</v>
+      </c>
+      <c r="C58" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" t="s">
+        <v>104</v>
+      </c>
+      <c r="H58" t="s">
+        <v>115</v>
+      </c>
+      <c r="I58" t="s">
+        <v>453</v>
+      </c>
+      <c r="J58" t="s">
+        <v>387</v>
+      </c>
+      <c r="K58" t="s">
+        <v>118</v>
+      </c>
+      <c r="L58" t="s">
+        <v>119</v>
+      </c>
+      <c r="M58" t="s">
+        <v>120</v>
+      </c>
+      <c r="N58" t="s">
+        <v>121</v>
+      </c>
+      <c r="O58" t="s">
+        <v>449</v>
+      </c>
+      <c r="P58" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>80</v>
+      </c>
+      <c r="R58" t="s">
+        <v>81</v>
+      </c>
+      <c r="S58" t="s">
+        <v>81</v>
+      </c>
+      <c r="T58" t="s">
+        <v>81</v>
+      </c>
+      <c r="X58" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="A59">
+        <v>108418</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C59" t="s">
+        <v>83</v>
+      </c>
+      <c r="D59" t="s">
+        <v>84</v>
+      </c>
+      <c r="H59" t="s">
+        <v>93</v>
+      </c>
+      <c r="I59" t="s">
+        <v>463</v>
+      </c>
+      <c r="J59" t="s">
+        <v>464</v>
+      </c>
+      <c r="L59" t="s">
+        <v>285</v>
+      </c>
+      <c r="M59" t="s">
+        <v>286</v>
+      </c>
+      <c r="N59" t="s">
+        <v>131</v>
+      </c>
+      <c r="O59" t="s">
+        <v>465</v>
+      </c>
+      <c r="P59" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>80</v>
+      </c>
+      <c r="R59" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" t="s">
+        <v>81</v>
+      </c>
+      <c r="T59" t="s">
+        <v>81</v>
+      </c>
+      <c r="X59" t="s">
+        <v>463</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60">
+        <v>108416</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
+        <v>104</v>
+      </c>
+      <c r="H60" t="s">
+        <v>115</v>
+      </c>
+      <c r="I60" t="s">
+        <v>468</v>
+      </c>
+      <c r="J60" t="s">
+        <v>464</v>
+      </c>
+      <c r="K60" t="s">
+        <v>469</v>
+      </c>
+      <c r="L60" t="s">
+        <v>470</v>
+      </c>
+      <c r="M60" t="s">
+        <v>471</v>
+      </c>
+      <c r="N60" t="s">
+        <v>472</v>
+      </c>
+      <c r="O60" t="s">
+        <v>473</v>
+      </c>
+      <c r="P60" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>80</v>
+      </c>
+      <c r="R60" t="s">
+        <v>81</v>
+      </c>
+      <c r="S60" t="s">
+        <v>81</v>
+      </c>
+      <c r="T60" t="s">
+        <v>81</v>
+      </c>
+      <c r="X60" t="s">
+        <v>475</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61">
+        <v>108415</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C61" t="s">
+        <v>103</v>
+      </c>
+      <c r="D61" t="s">
+        <v>104</v>
+      </c>
+      <c r="H61" t="s">
+        <v>115</v>
+      </c>
+      <c r="I61" t="s">
+        <v>477</v>
+      </c>
+      <c r="J61" t="s">
+        <v>464</v>
+      </c>
+      <c r="K61" t="s">
+        <v>469</v>
+      </c>
+      <c r="L61" t="s">
+        <v>470</v>
+      </c>
+      <c r="M61" t="s">
+        <v>471</v>
+      </c>
+      <c r="N61" t="s">
+        <v>472</v>
+      </c>
+      <c r="O61" t="s">
+        <v>473</v>
+      </c>
+      <c r="P61" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>80</v>
+      </c>
+      <c r="R61" t="s">
+        <v>81</v>
+      </c>
+      <c r="S61" t="s">
+        <v>81</v>
+      </c>
+      <c r="T61" t="s">
+        <v>81</v>
+      </c>
+      <c r="X61" t="s">
+        <v>479</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62">
+        <v>108414</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C62" t="s">
+        <v>103</v>
+      </c>
+      <c r="D62" t="s">
+        <v>104</v>
+      </c>
+      <c r="H62" t="s">
+        <v>115</v>
+      </c>
+      <c r="I62" t="s">
         <v>415</v>
       </c>
-      <c r="O45" t="s">
-[...551 lines deleted...]
-      <c r="X54" t="s">
+      <c r="J62" t="s">
         <v>464</v>
       </c>
-      <c r="Y54" t="s">
-[...131 lines deleted...]
-      <c r="I57" t="s">
+      <c r="K62" t="s">
         <v>481</v>
       </c>
-      <c r="J57" t="s">
-[...14 lines deleted...]
-      <c r="O57" t="s">
+      <c r="L62" t="s">
         <v>482</v>
       </c>
-      <c r="Q57" t="s">
-[...14 lines deleted...]
-      <c r="Y57" t="s">
+      <c r="M62" t="s">
         <v>483</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I58" t="s">
+      <c r="N62" t="s">
         <v>484</v>
       </c>
-      <c r="J58" t="s">
-[...8 lines deleted...]
-      <c r="M58" t="s">
+      <c r="O62" t="s">
         <v>485</v>
       </c>
-      <c r="N58" t="s">
-[...2 lines deleted...]
-      <c r="O58" t="s">
+      <c r="P62" t="s">
         <v>486</v>
       </c>
-      <c r="Q58" t="s">
-[...14 lines deleted...]
-      <c r="Y58" t="s">
+      <c r="Q62" t="s">
+        <v>80</v>
+      </c>
+      <c r="R62" t="s">
+        <v>81</v>
+      </c>
+      <c r="S62" t="s">
+        <v>81</v>
+      </c>
+      <c r="T62" t="s">
+        <v>81</v>
+      </c>
+      <c r="X62" t="s">
         <v>487</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I59" t="s">
+      <c r="Y62" t="s">
         <v>488</v>
       </c>
-      <c r="J59" t="s">
-[...8 lines deleted...]
-      <c r="M59" t="s">
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63">
+        <v>108412</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C63" t="s">
+        <v>103</v>
+      </c>
+      <c r="D63" t="s">
+        <v>104</v>
+      </c>
+      <c r="H63" t="s">
+        <v>115</v>
+      </c>
+      <c r="I63" t="s">
         <v>489</v>
       </c>
-      <c r="N59" t="s">
-[...2 lines deleted...]
-      <c r="O59" t="s">
+      <c r="J63" t="s">
+        <v>464</v>
+      </c>
+      <c r="K63" t="s">
+        <v>118</v>
+      </c>
+      <c r="L63" t="s">
+        <v>119</v>
+      </c>
+      <c r="M63" t="s">
+        <v>120</v>
+      </c>
+      <c r="N63" t="s">
+        <v>121</v>
+      </c>
+      <c r="O63" t="s">
         <v>490</v>
       </c>
-      <c r="Q59" t="s">
-[...14 lines deleted...]
-      <c r="Y59" t="s">
+      <c r="P63" t="s">
         <v>491</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I60" t="s">
+      <c r="Q63" t="s">
+        <v>80</v>
+      </c>
+      <c r="R63" t="s">
+        <v>81</v>
+      </c>
+      <c r="S63" t="s">
+        <v>81</v>
+      </c>
+      <c r="T63" t="s">
+        <v>81</v>
+      </c>
+      <c r="X63" t="s">
         <v>492</v>
       </c>
-      <c r="J60" t="s">
-[...14 lines deleted...]
-      <c r="O60" t="s">
+      <c r="Y63" t="s">
         <v>493</v>
       </c>
-      <c r="Q60" t="s">
-[...11 lines deleted...]
-      <c r="X60" t="s">
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64">
+        <v>108410</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46190</v>
+      </c>
+      <c r="C64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D64" t="s">
+        <v>84</v>
+      </c>
+      <c r="H64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I64" t="s">
         <v>494</v>
       </c>
-      <c r="Y60" t="s">
+      <c r="J64" t="s">
+        <v>464</v>
+      </c>
+      <c r="L64" t="s">
+        <v>285</v>
+      </c>
+      <c r="M64" t="s">
+        <v>286</v>
+      </c>
+      <c r="N64" t="s">
+        <v>131</v>
+      </c>
+      <c r="O64" t="s">
         <v>495</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I61" t="s">
+      <c r="P64" t="s">
         <v>496</v>
       </c>
-      <c r="J61" t="s">
-[...14 lines deleted...]
-      <c r="O61" t="s">
+      <c r="Q64" t="s">
+        <v>80</v>
+      </c>
+      <c r="R64" t="s">
+        <v>81</v>
+      </c>
+      <c r="S64" t="s">
+        <v>81</v>
+      </c>
+      <c r="T64" t="s">
+        <v>81</v>
+      </c>
+      <c r="X64" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y64" t="s">
         <v>497</v>
-      </c>
-[...217 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65">
-        <v>107662</v>
+        <v>108409</v>
       </c>
       <c r="B65" s="1">
-        <v>46092</v>
+        <v>46190</v>
       </c>
       <c r="C65" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D65" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H65" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I65" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="J65" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="K65" t="s">
-        <v>113</v>
+        <v>499</v>
       </c>
       <c r="L65" t="s">
-        <v>114</v>
+        <v>500</v>
       </c>
       <c r="M65" t="s">
-        <v>115</v>
+        <v>501</v>
       </c>
       <c r="N65" t="s">
-        <v>116</v>
+        <v>502</v>
       </c>
       <c r="O65" t="s">
-        <v>519</v>
+        <v>503</v>
       </c>
       <c r="P65" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="Q65" t="s">
         <v>80</v>
       </c>
       <c r="R65" t="s">
         <v>81</v>
       </c>
       <c r="S65" t="s">
         <v>81</v>
       </c>
       <c r="T65" t="s">
         <v>81</v>
       </c>
       <c r="X65" t="s">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="Y65" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
-        <v>107663</v>
+        <v>108408</v>
       </c>
       <c r="B66" s="1">
-        <v>46092</v>
+        <v>46190</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H66" t="s">
-        <v>523</v>
+        <v>159</v>
       </c>
       <c r="I66" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="J66" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="K66" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="L66" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="M66" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="N66" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="O66" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="P66" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="Q66" t="s">
         <v>80</v>
       </c>
       <c r="R66" t="s">
         <v>81</v>
       </c>
       <c r="S66" t="s">
         <v>81</v>
       </c>
       <c r="T66" t="s">
         <v>81</v>
       </c>
       <c r="X66" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="Y66" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67">
-        <v>107664</v>
+        <v>108405</v>
       </c>
       <c r="B67" s="1">
-        <v>46092</v>
+        <v>46189</v>
       </c>
       <c r="C67" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D67" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="H67" t="s">
-        <v>209</v>
+        <v>93</v>
       </c>
       <c r="I67" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="J67" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="L67" t="s">
-        <v>211</v>
+        <v>285</v>
       </c>
       <c r="M67" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="N67" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="O67" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="P67" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="Q67" t="s">
         <v>80</v>
       </c>
       <c r="R67" t="s">
         <v>81</v>
       </c>
       <c r="S67" t="s">
         <v>81</v>
       </c>
       <c r="T67" t="s">
         <v>81</v>
       </c>
       <c r="X67" t="s">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="Y67" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
-        <v>107641</v>
+        <v>108404</v>
       </c>
       <c r="B68" s="1">
-        <v>46091</v>
+        <v>46189</v>
       </c>
       <c r="C68" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D68" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H68" t="s">
+        <v>115</v>
+      </c>
+      <c r="I68" t="s">
+        <v>521</v>
+      </c>
+      <c r="J68" t="s">
+        <v>517</v>
+      </c>
+      <c r="K68" t="s">
+        <v>435</v>
+      </c>
+      <c r="L68" t="s">
+        <v>436</v>
+      </c>
+      <c r="M68" t="s">
+        <v>437</v>
+      </c>
+      <c r="N68" t="s">
+        <v>438</v>
+      </c>
+      <c r="O68" t="s">
+        <v>522</v>
+      </c>
+      <c r="P68" t="s">
         <v>523</v>
       </c>
-      <c r="I68" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R68" t="s">
         <v>81</v>
       </c>
       <c r="S68" t="s">
         <v>81</v>
       </c>
       <c r="T68" t="s">
         <v>81</v>
       </c>
       <c r="X68" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="Y68" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69">
-        <v>107643</v>
+        <v>108402</v>
       </c>
       <c r="B69" s="1">
-        <v>46091</v>
+        <v>46189</v>
       </c>
       <c r="C69" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H69" t="s">
-        <v>523</v>
+        <v>115</v>
       </c>
       <c r="I69" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="J69" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="K69" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="L69" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="M69" t="s">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="N69" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="O69" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="P69" t="s">
-        <v>551</v>
+        <v>532</v>
       </c>
       <c r="Q69" t="s">
         <v>80</v>
       </c>
       <c r="R69" t="s">
         <v>81</v>
       </c>
       <c r="S69" t="s">
         <v>81</v>
       </c>
       <c r="T69" t="s">
         <v>81</v>
       </c>
       <c r="X69" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="Y69" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70">
-        <v>107644</v>
+        <v>108401</v>
       </c>
       <c r="B70" s="1">
-        <v>46091</v>
+        <v>46189</v>
       </c>
       <c r="C70" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H70" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="I70" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="J70" t="s">
-        <v>555</v>
+        <v>517</v>
       </c>
       <c r="K70" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="L70" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="M70" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="N70" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="O70" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="P70" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="Q70" t="s">
         <v>80</v>
       </c>
       <c r="R70" t="s">
         <v>81</v>
       </c>
       <c r="S70" t="s">
         <v>81</v>
       </c>
       <c r="T70" t="s">
         <v>81</v>
       </c>
       <c r="X70" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="Y70" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71">
-        <v>107646</v>
+        <v>108400</v>
       </c>
       <c r="B71" s="1">
-        <v>46091</v>
+        <v>46189</v>
       </c>
       <c r="C71" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H71" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="I71" t="s">
-        <v>564</v>
+        <v>544</v>
       </c>
       <c r="J71" t="s">
+        <v>517</v>
+      </c>
+      <c r="K71" t="s">
+        <v>536</v>
+      </c>
+      <c r="L71" t="s">
+        <v>537</v>
+      </c>
+      <c r="M71" t="s">
+        <v>538</v>
+      </c>
+      <c r="N71" t="s">
+        <v>539</v>
+      </c>
+      <c r="O71" t="s">
         <v>540</v>
       </c>
-      <c r="K71" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P71" t="s">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="Q71" t="s">
         <v>80</v>
       </c>
       <c r="R71" t="s">
         <v>81</v>
       </c>
       <c r="S71" t="s">
         <v>81</v>
       </c>
       <c r="T71" t="s">
         <v>81</v>
       </c>
       <c r="X71" t="s">
-        <v>571</v>
+        <v>546</v>
       </c>
       <c r="Y71" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72">
-        <v>107648</v>
+        <v>108399</v>
       </c>
       <c r="B72" s="1">
-        <v>46091</v>
+        <v>46189</v>
       </c>
       <c r="C72" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D72" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H72" t="s">
-        <v>523</v>
+        <v>115</v>
       </c>
       <c r="I72" t="s">
-        <v>573</v>
+        <v>548</v>
       </c>
       <c r="J72" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="K72" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
       <c r="L72" t="s">
-        <v>575</v>
+        <v>550</v>
       </c>
       <c r="M72" t="s">
-        <v>576</v>
+        <v>551</v>
       </c>
       <c r="N72" t="s">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="O72" t="s">
-        <v>578</v>
+        <v>553</v>
       </c>
       <c r="P72" t="s">
-        <v>579</v>
+        <v>554</v>
       </c>
       <c r="Q72" t="s">
         <v>80</v>
       </c>
       <c r="R72" t="s">
         <v>81</v>
       </c>
       <c r="S72" t="s">
         <v>81</v>
       </c>
       <c r="T72" t="s">
         <v>81</v>
       </c>
       <c r="X72" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="Y72" t="s">
-        <v>580</v>
+        <v>556</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
-        <v>107633</v>
+        <v>108398</v>
       </c>
       <c r="B73" s="1">
-        <v>46090</v>
+        <v>46188</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H73" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I73" t="s">
-        <v>151</v>
+        <v>557</v>
       </c>
       <c r="J73" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="K73" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="L73" t="s">
-        <v>583</v>
+        <v>550</v>
       </c>
       <c r="M73" t="s">
-        <v>584</v>
+        <v>551</v>
       </c>
       <c r="N73" t="s">
-        <v>174</v>
+        <v>552</v>
       </c>
       <c r="O73" t="s">
-        <v>585</v>
+        <v>553</v>
       </c>
       <c r="P73" t="s">
-        <v>586</v>
+        <v>559</v>
       </c>
       <c r="Q73" t="s">
         <v>80</v>
       </c>
       <c r="R73" t="s">
         <v>81</v>
       </c>
       <c r="S73" t="s">
         <v>81</v>
       </c>
       <c r="T73" t="s">
         <v>81</v>
       </c>
       <c r="X73" t="s">
-        <v>587</v>
+        <v>560</v>
       </c>
       <c r="Y73" t="s">
-        <v>588</v>
+        <v>561</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
-        <v>107634</v>
+        <v>108397</v>
       </c>
       <c r="B74" s="1">
-        <v>46090</v>
+        <v>46188</v>
       </c>
       <c r="C74" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
       <c r="D74" t="s">
-        <v>249</v>
+        <v>104</v>
       </c>
       <c r="H74" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I74" t="s">
-        <v>589</v>
+        <v>562</v>
       </c>
       <c r="J74" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="K74" t="s">
-        <v>251</v>
+        <v>549</v>
       </c>
       <c r="L74" t="s">
-        <v>252</v>
+        <v>550</v>
       </c>
       <c r="M74" t="s">
-        <v>253</v>
+        <v>551</v>
       </c>
       <c r="N74" t="s">
-        <v>254</v>
+        <v>552</v>
       </c>
       <c r="O74" t="s">
-        <v>590</v>
+        <v>553</v>
       </c>
       <c r="P74" t="s">
-        <v>591</v>
+        <v>563</v>
       </c>
       <c r="Q74" t="s">
         <v>80</v>
       </c>
       <c r="R74" t="s">
         <v>81</v>
       </c>
       <c r="S74" t="s">
         <v>81</v>
       </c>
       <c r="T74" t="s">
         <v>81</v>
       </c>
       <c r="X74" t="s">
-        <v>592</v>
+        <v>564</v>
       </c>
       <c r="Y74" t="s">
-        <v>593</v>
+        <v>565</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75">
-        <v>107635</v>
+        <v>108396</v>
       </c>
       <c r="B75" s="1">
-        <v>46090</v>
+        <v>46188</v>
       </c>
       <c r="C75" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D75" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H75" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I75" t="s">
-        <v>594</v>
+        <v>566</v>
       </c>
       <c r="J75" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="K75" t="s">
-        <v>595</v>
+        <v>549</v>
       </c>
       <c r="L75" t="s">
-        <v>596</v>
+        <v>550</v>
       </c>
       <c r="M75" t="s">
-        <v>597</v>
+        <v>551</v>
       </c>
       <c r="N75" t="s">
-        <v>598</v>
+        <v>552</v>
       </c>
       <c r="O75" t="s">
-        <v>599</v>
+        <v>553</v>
       </c>
       <c r="P75" t="s">
-        <v>600</v>
+        <v>567</v>
       </c>
       <c r="Q75" t="s">
         <v>80</v>
       </c>
       <c r="R75" t="s">
         <v>81</v>
       </c>
       <c r="S75" t="s">
         <v>81</v>
       </c>
       <c r="T75" t="s">
         <v>81</v>
       </c>
       <c r="X75" t="s">
-        <v>601</v>
+        <v>568</v>
       </c>
       <c r="Y75" t="s">
-        <v>602</v>
+        <v>569</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76">
-        <v>107637</v>
+        <v>108395</v>
       </c>
       <c r="B76" s="1">
-        <v>46090</v>
+        <v>46188</v>
       </c>
       <c r="C76" t="s">
-        <v>603</v>
+        <v>103</v>
       </c>
       <c r="D76" t="s">
-        <v>604</v>
-[...8 lines deleted...]
-        <v>606</v>
+        <v>104</v>
       </c>
       <c r="H76" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="I76" t="s">
-        <v>607</v>
+        <v>570</v>
       </c>
       <c r="J76" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="K76" t="s">
-        <v>608</v>
+        <v>549</v>
       </c>
       <c r="L76" t="s">
-        <v>609</v>
+        <v>550</v>
       </c>
       <c r="M76" t="s">
-        <v>610</v>
+        <v>551</v>
       </c>
       <c r="N76" t="s">
-        <v>611</v>
+        <v>552</v>
       </c>
       <c r="O76" t="s">
-        <v>612</v>
+        <v>553</v>
       </c>
       <c r="P76" t="s">
-        <v>613</v>
+        <v>571</v>
       </c>
       <c r="Q76" t="s">
         <v>80</v>
       </c>
       <c r="R76" t="s">
         <v>81</v>
       </c>
       <c r="S76" t="s">
         <v>81</v>
       </c>
       <c r="T76" t="s">
         <v>81</v>
       </c>
       <c r="X76" t="s">
-        <v>614</v>
+        <v>572</v>
       </c>
       <c r="Y76" t="s">
-        <v>615</v>
+        <v>573</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77">
-        <v>107639</v>
+        <v>108394</v>
       </c>
       <c r="B77" s="1">
-        <v>46090</v>
+        <v>46188</v>
       </c>
       <c r="C77" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="D77" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H77" t="s">
-        <v>264</v>
+        <v>115</v>
       </c>
       <c r="I77" t="s">
-        <v>616</v>
+        <v>574</v>
       </c>
       <c r="J77" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="K77" t="s">
-        <v>617</v>
+        <v>549</v>
       </c>
       <c r="L77" t="s">
-        <v>267</v>
+        <v>550</v>
       </c>
       <c r="M77" t="s">
-        <v>268</v>
+        <v>551</v>
       </c>
       <c r="N77" t="s">
-        <v>269</v>
+        <v>552</v>
       </c>
       <c r="O77" t="s">
-        <v>270</v>
+        <v>553</v>
       </c>
       <c r="P77" t="s">
-        <v>618</v>
+        <v>575</v>
       </c>
       <c r="Q77" t="s">
         <v>80</v>
       </c>
       <c r="R77" t="s">
         <v>81</v>
       </c>
       <c r="S77" t="s">
         <v>81</v>
       </c>
       <c r="T77" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X77" t="s">
-        <v>619</v>
+        <v>576</v>
       </c>
       <c r="Y77" t="s">
-        <v>620</v>
+        <v>577</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78">
-        <v>107627</v>
+        <v>108393</v>
       </c>
       <c r="B78" s="1">
-        <v>46087</v>
+        <v>46188</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H78" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="I78" t="s">
-        <v>621</v>
+        <v>578</v>
       </c>
       <c r="J78" t="s">
-        <v>534</v>
+        <v>558</v>
       </c>
       <c r="K78" t="s">
-        <v>622</v>
+        <v>549</v>
       </c>
       <c r="L78" t="s">
-        <v>623</v>
+        <v>550</v>
       </c>
       <c r="M78" t="s">
-        <v>624</v>
+        <v>551</v>
       </c>
       <c r="N78" t="s">
-        <v>625</v>
+        <v>552</v>
       </c>
       <c r="O78" t="s">
-        <v>626</v>
+        <v>553</v>
       </c>
       <c r="P78" t="s">
-        <v>627</v>
+        <v>579</v>
       </c>
       <c r="Q78" t="s">
         <v>80</v>
       </c>
       <c r="R78" t="s">
         <v>81</v>
       </c>
       <c r="S78" t="s">
         <v>81</v>
       </c>
       <c r="T78" t="s">
         <v>81</v>
       </c>
       <c r="X78" t="s">
-        <v>628</v>
+        <v>580</v>
       </c>
       <c r="Y78" t="s">
-        <v>629</v>
+        <v>581</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79">
-        <v>107629</v>
+        <v>108392</v>
       </c>
       <c r="B79" s="1">
-        <v>46087</v>
+        <v>46188</v>
       </c>
       <c r="C79" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
       <c r="D79" t="s">
-        <v>249</v>
+        <v>104</v>
       </c>
       <c r="H79" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I79" t="s">
-        <v>630</v>
+        <v>582</v>
       </c>
       <c r="J79" t="s">
-        <v>534</v>
+        <v>558</v>
       </c>
       <c r="K79" t="s">
-        <v>251</v>
+        <v>549</v>
       </c>
       <c r="L79" t="s">
-        <v>252</v>
+        <v>550</v>
       </c>
       <c r="M79" t="s">
-        <v>253</v>
+        <v>551</v>
       </c>
       <c r="N79" t="s">
-        <v>254</v>
+        <v>552</v>
       </c>
       <c r="O79" t="s">
-        <v>631</v>
+        <v>553</v>
       </c>
       <c r="P79" t="s">
-        <v>632</v>
+        <v>583</v>
       </c>
       <c r="Q79" t="s">
         <v>80</v>
       </c>
       <c r="R79" t="s">
         <v>81</v>
       </c>
       <c r="S79" t="s">
         <v>81</v>
       </c>
       <c r="T79" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X79" t="s">
-        <v>633</v>
+        <v>584</v>
       </c>
       <c r="Y79" t="s">
-        <v>634</v>
+        <v>585</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80">
-        <v>107630</v>
+        <v>108391</v>
       </c>
       <c r="B80" s="1">
-        <v>46087</v>
+        <v>46188</v>
       </c>
       <c r="C80" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D80" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H80" t="s">
-        <v>326</v>
+        <v>115</v>
       </c>
       <c r="I80" t="s">
+        <v>586</v>
+      </c>
+      <c r="J80" t="s">
+        <v>558</v>
+      </c>
+      <c r="K80" t="s">
+        <v>549</v>
+      </c>
+      <c r="L80" t="s">
+        <v>550</v>
+      </c>
+      <c r="M80" t="s">
+        <v>551</v>
+      </c>
+      <c r="N80" t="s">
+        <v>552</v>
+      </c>
+      <c r="O80" t="s">
+        <v>553</v>
+      </c>
+      <c r="P80" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>80</v>
+      </c>
+      <c r="R80" t="s">
+        <v>81</v>
+      </c>
+      <c r="S80" t="s">
+        <v>81</v>
+      </c>
+      <c r="T80" t="s">
+        <v>81</v>
+      </c>
+      <c r="X80" t="s">
+        <v>588</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
+      <c r="A81">
+        <v>108390</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C81" t="s">
+        <v>103</v>
+      </c>
+      <c r="D81" t="s">
+        <v>104</v>
+      </c>
+      <c r="H81" t="s">
+        <v>115</v>
+      </c>
+      <c r="I81" t="s">
+        <v>590</v>
+      </c>
+      <c r="J81" t="s">
+        <v>558</v>
+      </c>
+      <c r="K81" t="s">
+        <v>549</v>
+      </c>
+      <c r="L81" t="s">
+        <v>550</v>
+      </c>
+      <c r="M81" t="s">
+        <v>551</v>
+      </c>
+      <c r="N81" t="s">
+        <v>552</v>
+      </c>
+      <c r="O81" t="s">
+        <v>553</v>
+      </c>
+      <c r="P81" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>592</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
+      <c r="A82">
+        <v>108389</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C82" t="s">
+        <v>103</v>
+      </c>
+      <c r="D82" t="s">
+        <v>104</v>
+      </c>
+      <c r="H82" t="s">
+        <v>105</v>
+      </c>
+      <c r="I82" t="s">
+        <v>594</v>
+      </c>
+      <c r="J82" t="s">
+        <v>558</v>
+      </c>
+      <c r="K82" t="s">
+        <v>595</v>
+      </c>
+      <c r="L82" t="s">
+        <v>596</v>
+      </c>
+      <c r="M82" t="s">
+        <v>597</v>
+      </c>
+      <c r="N82" t="s">
+        <v>598</v>
+      </c>
+      <c r="O82" t="s">
+        <v>599</v>
+      </c>
+      <c r="P82" t="s">
+        <v>600</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>81</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83">
+        <v>108388</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C83" t="s">
+        <v>103</v>
+      </c>
+      <c r="D83" t="s">
+        <v>104</v>
+      </c>
+      <c r="H83" t="s">
+        <v>105</v>
+      </c>
+      <c r="I83" t="s">
+        <v>603</v>
+      </c>
+      <c r="J83" t="s">
+        <v>558</v>
+      </c>
+      <c r="K83" t="s">
+        <v>595</v>
+      </c>
+      <c r="L83" t="s">
+        <v>596</v>
+      </c>
+      <c r="M83" t="s">
+        <v>597</v>
+      </c>
+      <c r="N83" t="s">
+        <v>598</v>
+      </c>
+      <c r="O83" t="s">
+        <v>604</v>
+      </c>
+      <c r="P83" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>80</v>
+      </c>
+      <c r="R83" t="s">
+        <v>81</v>
+      </c>
+      <c r="S83" t="s">
+        <v>81</v>
+      </c>
+      <c r="T83" t="s">
+        <v>81</v>
+      </c>
+      <c r="X83" t="s">
+        <v>606</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84">
+        <v>108387</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C84" t="s">
+        <v>103</v>
+      </c>
+      <c r="D84" t="s">
+        <v>104</v>
+      </c>
+      <c r="H84" t="s">
+        <v>105</v>
+      </c>
+      <c r="I84" t="s">
+        <v>608</v>
+      </c>
+      <c r="J84" t="s">
+        <v>558</v>
+      </c>
+      <c r="K84" t="s">
+        <v>595</v>
+      </c>
+      <c r="L84" t="s">
+        <v>596</v>
+      </c>
+      <c r="M84" t="s">
+        <v>597</v>
+      </c>
+      <c r="N84" t="s">
+        <v>598</v>
+      </c>
+      <c r="O84" t="s">
+        <v>609</v>
+      </c>
+      <c r="P84" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>81</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
+        <v>611</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85">
+        <v>108386</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C85" t="s">
+        <v>103</v>
+      </c>
+      <c r="D85" t="s">
+        <v>104</v>
+      </c>
+      <c r="H85" t="s">
+        <v>105</v>
+      </c>
+      <c r="I85" t="s">
+        <v>613</v>
+      </c>
+      <c r="J85" t="s">
+        <v>558</v>
+      </c>
+      <c r="K85" t="s">
+        <v>595</v>
+      </c>
+      <c r="L85" t="s">
+        <v>596</v>
+      </c>
+      <c r="M85" t="s">
+        <v>597</v>
+      </c>
+      <c r="N85" t="s">
+        <v>598</v>
+      </c>
+      <c r="O85" t="s">
+        <v>614</v>
+      </c>
+      <c r="P85" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>80</v>
+      </c>
+      <c r="R85" t="s">
+        <v>81</v>
+      </c>
+      <c r="S85" t="s">
+        <v>81</v>
+      </c>
+      <c r="T85" t="s">
+        <v>81</v>
+      </c>
+      <c r="X85" t="s">
+        <v>616</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86">
+        <v>108385</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C86" t="s">
+        <v>103</v>
+      </c>
+      <c r="D86" t="s">
+        <v>104</v>
+      </c>
+      <c r="H86" t="s">
+        <v>115</v>
+      </c>
+      <c r="I86" t="s">
+        <v>548</v>
+      </c>
+      <c r="J86" t="s">
+        <v>558</v>
+      </c>
+      <c r="K86" t="s">
+        <v>618</v>
+      </c>
+      <c r="L86" t="s">
+        <v>550</v>
+      </c>
+      <c r="M86" t="s">
+        <v>551</v>
+      </c>
+      <c r="N86" t="s">
+        <v>552</v>
+      </c>
+      <c r="O86" t="s">
+        <v>553</v>
+      </c>
+      <c r="P86" t="s">
+        <v>554</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>80</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>81</v>
+      </c>
+      <c r="X86" t="s">
+        <v>619</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>108383</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C87" t="s">
+        <v>103</v>
+      </c>
+      <c r="D87" t="s">
+        <v>104</v>
+      </c>
+      <c r="H87" t="s">
+        <v>105</v>
+      </c>
+      <c r="I87" t="s">
+        <v>620</v>
+      </c>
+      <c r="J87" t="s">
+        <v>558</v>
+      </c>
+      <c r="K87" t="s">
+        <v>595</v>
+      </c>
+      <c r="L87" t="s">
+        <v>596</v>
+      </c>
+      <c r="M87" t="s">
+        <v>597</v>
+      </c>
+      <c r="N87" t="s">
+        <v>598</v>
+      </c>
+      <c r="O87" t="s">
+        <v>609</v>
+      </c>
+      <c r="P87" t="s">
+        <v>621</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>80</v>
+      </c>
+      <c r="R87" t="s">
+        <v>81</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>81</v>
+      </c>
+      <c r="X87" t="s">
+        <v>622</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>108382</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46188</v>
+      </c>
+      <c r="C88" t="s">
+        <v>103</v>
+      </c>
+      <c r="D88" t="s">
+        <v>104</v>
+      </c>
+      <c r="H88" t="s">
+        <v>142</v>
+      </c>
+      <c r="I88" t="s">
+        <v>624</v>
+      </c>
+      <c r="J88" t="s">
+        <v>558</v>
+      </c>
+      <c r="K88" t="s">
+        <v>625</v>
+      </c>
+      <c r="L88" t="s">
+        <v>626</v>
+      </c>
+      <c r="M88" t="s">
+        <v>627</v>
+      </c>
+      <c r="N88" t="s">
+        <v>628</v>
+      </c>
+      <c r="O88" t="s">
+        <v>629</v>
+      </c>
+      <c r="P88" t="s">
+        <v>630</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="X88" t="s">
+        <v>631</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
+        <v>108377</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46185</v>
+      </c>
+      <c r="C89" t="s">
+        <v>103</v>
+      </c>
+      <c r="D89" t="s">
+        <v>104</v>
+      </c>
+      <c r="H89" t="s">
+        <v>633</v>
+      </c>
+      <c r="I89" t="s">
+        <v>415</v>
+      </c>
+      <c r="J89" t="s">
+        <v>634</v>
+      </c>
+      <c r="K89" t="s">
         <v>635</v>
       </c>
-      <c r="J80" t="s">
-[...14 lines deleted...]
-      <c r="O80" t="s">
+      <c r="L89" t="s">
         <v>636</v>
       </c>
-      <c r="P80" t="s">
+      <c r="M89" t="s">
         <v>637</v>
       </c>
-      <c r="Q80" t="s">
-[...11 lines deleted...]
-      <c r="X80" t="s">
+      <c r="N89" t="s">
         <v>638</v>
       </c>
-      <c r="Y80" t="s">
+      <c r="O89" t="s">
         <v>639</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H81" t="s">
+      <c r="P89" t="s">
         <v>640</v>
       </c>
-      <c r="I81" t="s">
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="X89" t="s">
         <v>641</v>
       </c>
-      <c r="J81" t="s">
-[...2 lines deleted...]
-      <c r="K81" t="s">
+      <c r="Y89" t="s">
         <v>642</v>
       </c>
-      <c r="L81" t="s">
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>108376</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46185</v>
+      </c>
+      <c r="C90" t="s">
+        <v>103</v>
+      </c>
+      <c r="D90" t="s">
+        <v>104</v>
+      </c>
+      <c r="H90" t="s">
+        <v>115</v>
+      </c>
+      <c r="I90" t="s">
         <v>643</v>
       </c>
-      <c r="M81" t="s">
+      <c r="J90" t="s">
+        <v>634</v>
+      </c>
+      <c r="K90" t="s">
+        <v>118</v>
+      </c>
+      <c r="L90" t="s">
+        <v>119</v>
+      </c>
+      <c r="M90" t="s">
+        <v>120</v>
+      </c>
+      <c r="N90" t="s">
+        <v>121</v>
+      </c>
+      <c r="O90" t="s">
         <v>644</v>
       </c>
-      <c r="N81" t="s">
+      <c r="P90" t="s">
         <v>645</v>
       </c>
-      <c r="O81" t="s">
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
         <v>646</v>
       </c>
-      <c r="P81" t="s">
+      <c r="Y90" t="s">
         <v>647</v>
       </c>
-      <c r="Q81" t="s">
-[...11 lines deleted...]
-      <c r="X81" t="s">
+    </row>
+    <row r="91" spans="1:25">
+      <c r="A91">
+        <v>108374</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C91" t="s">
+        <v>103</v>
+      </c>
+      <c r="D91" t="s">
+        <v>104</v>
+      </c>
+      <c r="H91" t="s">
+        <v>115</v>
+      </c>
+      <c r="I91" t="s">
+        <v>643</v>
+      </c>
+      <c r="J91" t="s">
         <v>648</v>
       </c>
-      <c r="Y81" t="s">
+      <c r="K91" t="s">
+        <v>118</v>
+      </c>
+      <c r="L91" t="s">
+        <v>119</v>
+      </c>
+      <c r="M91" t="s">
+        <v>120</v>
+      </c>
+      <c r="N91" t="s">
+        <v>121</v>
+      </c>
+      <c r="O91" t="s">
+        <v>644</v>
+      </c>
+      <c r="P91" t="s">
         <v>649</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I82" t="s">
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>646</v>
+      </c>
+      <c r="Y91" t="s">
         <v>650</v>
       </c>
-      <c r="J82" t="s">
+    </row>
+    <row r="92" spans="1:25">
+      <c r="A92">
+        <v>108373</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C92" t="s">
+        <v>103</v>
+      </c>
+      <c r="D92" t="s">
+        <v>104</v>
+      </c>
+      <c r="H92" t="s">
+        <v>115</v>
+      </c>
+      <c r="I92" t="s">
+        <v>643</v>
+      </c>
+      <c r="J92" t="s">
+        <v>648</v>
+      </c>
+      <c r="K92" t="s">
+        <v>118</v>
+      </c>
+      <c r="L92" t="s">
+        <v>119</v>
+      </c>
+      <c r="M92" t="s">
+        <v>120</v>
+      </c>
+      <c r="N92" t="s">
+        <v>121</v>
+      </c>
+      <c r="O92" t="s">
+        <v>644</v>
+      </c>
+      <c r="P92" t="s">
         <v>651</v>
       </c>
-      <c r="L82" t="s">
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>646</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25">
+      <c r="A93">
+        <v>108371</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C93" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" t="s">
+        <v>104</v>
+      </c>
+      <c r="H93" t="s">
+        <v>115</v>
+      </c>
+      <c r="I93" t="s">
         <v>652</v>
       </c>
-      <c r="M82" t="s">
+      <c r="J93" t="s">
+        <v>648</v>
+      </c>
+      <c r="K93" t="s">
+        <v>118</v>
+      </c>
+      <c r="L93" t="s">
+        <v>119</v>
+      </c>
+      <c r="M93" t="s">
+        <v>120</v>
+      </c>
+      <c r="N93" t="s">
+        <v>121</v>
+      </c>
+      <c r="O93" t="s">
+        <v>644</v>
+      </c>
+      <c r="P93" t="s">
         <v>653</v>
       </c>
-      <c r="N82" t="s">
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
         <v>654</v>
       </c>
-      <c r="O82" t="s">
+      <c r="Y93" t="s">
         <v>655</v>
       </c>
-      <c r="Q82" t="s">
-[...11 lines deleted...]
-      <c r="X82" t="s">
+    </row>
+    <row r="94" spans="1:25">
+      <c r="A94">
+        <v>108369</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C94" t="s">
         <v>656</v>
       </c>
-      <c r="Y82" t="s">
+      <c r="D94" t="s">
         <v>657</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I83" t="s">
+      <c r="H94" t="s">
         <v>658</v>
       </c>
-      <c r="J83" t="s">
+      <c r="I94" t="s">
         <v>659</v>
       </c>
-      <c r="K83" t="s">
+      <c r="J94" t="s">
+        <v>648</v>
+      </c>
+      <c r="K94" t="s">
         <v>660</v>
       </c>
-      <c r="L83" t="s">
+      <c r="L94" t="s">
         <v>661</v>
       </c>
-      <c r="M83" t="s">
-[...2 lines deleted...]
-      <c r="N83" t="s">
+      <c r="M94" t="s">
         <v>662</v>
       </c>
-      <c r="O83" t="s">
+      <c r="N94" t="s">
         <v>663</v>
       </c>
-      <c r="P83" t="s">
+      <c r="O94" t="s">
         <v>664</v>
       </c>
-      <c r="Q83" t="s">
-[...11 lines deleted...]
-      <c r="X83" t="s">
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>80</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
         <v>665</v>
       </c>
-      <c r="Y83" t="s">
+      <c r="Y94" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="84" spans="1:47">
-[...15 lines deleted...]
-      <c r="I84" t="s">
+    <row r="95" spans="1:25">
+      <c r="A95">
+        <v>108368</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46184</v>
+      </c>
+      <c r="C95" t="s">
+        <v>656</v>
+      </c>
+      <c r="D95" t="s">
+        <v>657</v>
+      </c>
+      <c r="H95" t="s">
+        <v>658</v>
+      </c>
+      <c r="I95" t="s">
         <v>667</v>
       </c>
-      <c r="J84" t="s">
-[...2 lines deleted...]
-      <c r="K84" t="s">
+      <c r="J95" t="s">
+        <v>648</v>
+      </c>
+      <c r="K95" t="s">
+        <v>660</v>
+      </c>
+      <c r="L95" t="s">
+        <v>661</v>
+      </c>
+      <c r="M95" t="s">
         <v>668</v>
       </c>
-      <c r="L84" t="s">
+      <c r="N95" t="s">
+        <v>663</v>
+      </c>
+      <c r="O95" t="s">
         <v>669</v>
       </c>
-      <c r="M84" t="s">
-[...5 lines deleted...]
-      <c r="O84" t="s">
+      <c r="Q95" t="s">
+        <v>80</v>
+      </c>
+      <c r="R95" t="s">
+        <v>81</v>
+      </c>
+      <c r="S95" t="s">
+        <v>81</v>
+      </c>
+      <c r="T95" t="s">
+        <v>81</v>
+      </c>
+      <c r="X95" t="s">
         <v>670</v>
       </c>
-      <c r="Q84" t="s">
-[...11 lines deleted...]
-      <c r="X84" t="s">
+      <c r="Y95" t="s">
         <v>671</v>
       </c>
-      <c r="Y84" t="s">
+    </row>
+    <row r="96" spans="1:25">
+      <c r="A96">
+        <v>108365</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46183</v>
+      </c>
+      <c r="C96" t="s">
+        <v>83</v>
+      </c>
+      <c r="D96" t="s">
+        <v>84</v>
+      </c>
+      <c r="H96" t="s">
+        <v>93</v>
+      </c>
+      <c r="I96" t="s">
         <v>672</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J96" t="s">
         <v>673</v>
       </c>
-      <c r="J85" t="s">
-[...2 lines deleted...]
-      <c r="K85" t="s">
+      <c r="K96" t="s">
         <v>674</v>
       </c>
-      <c r="L85" t="s">
+      <c r="L96" t="s">
+        <v>154</v>
+      </c>
+      <c r="M96" t="s">
+        <v>155</v>
+      </c>
+      <c r="N96" t="s">
+        <v>131</v>
+      </c>
+      <c r="O96" t="s">
         <v>675</v>
       </c>
-      <c r="M85" t="s">
+      <c r="P96" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>81</v>
+      </c>
+      <c r="S96" t="s">
+        <v>81</v>
+      </c>
+      <c r="T96" t="s">
+        <v>81</v>
+      </c>
+      <c r="X96" t="s">
+        <v>672</v>
+      </c>
+      <c r="Y96" t="s">
         <v>676</v>
-      </c>
-[...761 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>107570</v>
+        <v>108361</v>
       </c>
       <c r="B97" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C97" t="s">
-        <v>248</v>
+        <v>83</v>
       </c>
       <c r="D97" t="s">
-        <v>249</v>
+        <v>84</v>
       </c>
       <c r="H97" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="I97" t="s">
-        <v>753</v>
+        <v>677</v>
       </c>
       <c r="J97" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>678</v>
       </c>
       <c r="L97" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="M97" t="s">
-        <v>253</v>
+        <v>286</v>
       </c>
       <c r="N97" t="s">
-        <v>254</v>
+        <v>131</v>
       </c>
       <c r="O97" t="s">
-        <v>754</v>
+        <v>679</v>
       </c>
       <c r="P97" t="s">
-        <v>755</v>
+        <v>680</v>
       </c>
       <c r="Q97" t="s">
         <v>80</v>
       </c>
       <c r="R97" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S97" t="s">
         <v>81</v>
       </c>
       <c r="T97" t="s">
         <v>81</v>
       </c>
+      <c r="V97" t="s">
+        <v>289</v>
+      </c>
       <c r="X97" t="s">
-        <v>756</v>
+        <v>677</v>
       </c>
       <c r="Y97" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98">
-        <v>107580</v>
+        <v>108359</v>
       </c>
       <c r="B98" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C98" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D98" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H98" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I98" t="s">
-        <v>758</v>
+        <v>682</v>
       </c>
       <c r="J98" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K98" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="L98" t="s">
-        <v>172</v>
+        <v>683</v>
       </c>
       <c r="M98" t="s">
-        <v>173</v>
+        <v>120</v>
       </c>
       <c r="N98" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="O98" t="s">
-        <v>748</v>
+        <v>684</v>
       </c>
       <c r="P98" t="s">
-        <v>759</v>
+        <v>685</v>
       </c>
       <c r="Q98" t="s">
         <v>80</v>
       </c>
       <c r="R98" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S98" t="s">
         <v>81</v>
       </c>
       <c r="T98" t="s">
         <v>81</v>
       </c>
-      <c r="V98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X98" t="s">
-        <v>761</v>
+        <v>686</v>
       </c>
       <c r="Y98" t="s">
-        <v>762</v>
+        <v>687</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99">
-        <v>107581</v>
+        <v>108358</v>
       </c>
       <c r="B99" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C99" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D99" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I99" t="s">
-        <v>763</v>
+        <v>688</v>
       </c>
       <c r="J99" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K99" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="L99" t="s">
-        <v>172</v>
+        <v>129</v>
       </c>
       <c r="M99" t="s">
-        <v>173</v>
+        <v>130</v>
       </c>
       <c r="N99" t="s">
-        <v>174</v>
+        <v>131</v>
       </c>
       <c r="O99" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>689</v>
       </c>
       <c r="Q99" t="s">
         <v>80</v>
       </c>
       <c r="R99" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S99" t="s">
         <v>81</v>
       </c>
       <c r="T99" t="s">
         <v>81</v>
       </c>
-      <c r="V99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X99" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>690</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100">
-        <v>107582</v>
+        <v>108357</v>
       </c>
       <c r="B100" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C100" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D100" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H100" t="s">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="I100" t="s">
-        <v>768</v>
+        <v>691</v>
       </c>
       <c r="J100" t="s">
-        <v>555</v>
+        <v>678</v>
+      </c>
+      <c r="K100" t="s">
+        <v>118</v>
       </c>
       <c r="L100" t="s">
-        <v>234</v>
+        <v>683</v>
       </c>
       <c r="M100" t="s">
-        <v>235</v>
+        <v>120</v>
       </c>
       <c r="N100" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="O100" t="s">
-        <v>769</v>
+        <v>692</v>
       </c>
       <c r="P100" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
       <c r="Q100" t="s">
         <v>80</v>
       </c>
       <c r="R100" t="s">
         <v>81</v>
       </c>
       <c r="S100" t="s">
         <v>81</v>
       </c>
       <c r="T100" t="s">
         <v>81</v>
       </c>
       <c r="X100" t="s">
-        <v>768</v>
+        <v>694</v>
       </c>
       <c r="Y100" t="s">
-        <v>771</v>
+        <v>695</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101">
-        <v>107584</v>
+        <v>108356</v>
       </c>
       <c r="B101" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C101" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D101" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>84</v>
       </c>
       <c r="I101" t="s">
-        <v>772</v>
+        <v>696</v>
       </c>
       <c r="J101" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K101" t="s">
-        <v>773</v>
+        <v>238</v>
       </c>
       <c r="L101" t="s">
-        <v>774</v>
+        <v>194</v>
       </c>
       <c r="M101" t="s">
-        <v>775</v>
+        <v>195</v>
       </c>
       <c r="N101" t="s">
-        <v>776</v>
+        <v>131</v>
       </c>
       <c r="O101" t="s">
-        <v>777</v>
+        <v>697</v>
       </c>
       <c r="P101" t="s">
-        <v>778</v>
+        <v>698</v>
       </c>
       <c r="Q101" t="s">
         <v>80</v>
       </c>
       <c r="R101" t="s">
         <v>81</v>
       </c>
       <c r="S101" t="s">
         <v>81</v>
       </c>
       <c r="T101" t="s">
         <v>81</v>
       </c>
       <c r="X101" t="s">
-        <v>779</v>
+        <v>696</v>
       </c>
       <c r="Y101" t="s">
-        <v>780</v>
+        <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102">
-        <v>107585</v>
+        <v>108355</v>
       </c>
       <c r="B102" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C102" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D102" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H102" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="I102" t="s">
-        <v>781</v>
+        <v>699</v>
       </c>
       <c r="J102" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>678</v>
       </c>
       <c r="L102" t="s">
-        <v>557</v>
+        <v>285</v>
       </c>
       <c r="M102" t="s">
-        <v>558</v>
+        <v>286</v>
       </c>
       <c r="N102" t="s">
-        <v>559</v>
+        <v>131</v>
       </c>
       <c r="O102" t="s">
-        <v>782</v>
+        <v>679</v>
       </c>
       <c r="P102" t="s">
-        <v>783</v>
+        <v>700</v>
       </c>
       <c r="Q102" t="s">
         <v>80</v>
       </c>
       <c r="R102" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S102" t="s">
         <v>81</v>
       </c>
       <c r="T102" t="s">
         <v>81</v>
       </c>
+      <c r="V102" t="s">
+        <v>289</v>
+      </c>
       <c r="X102" t="s">
-        <v>784</v>
+        <v>699</v>
       </c>
       <c r="Y102" t="s">
-        <v>785</v>
+        <v>701</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103">
-        <v>107587</v>
+        <v>108354</v>
       </c>
       <c r="B103" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C103" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D103" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H103" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="I103" t="s">
-        <v>786</v>
+        <v>702</v>
       </c>
       <c r="J103" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K103" t="s">
-        <v>556</v>
+        <v>118</v>
       </c>
       <c r="L103" t="s">
-        <v>557</v>
+        <v>683</v>
       </c>
       <c r="M103" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="N103" t="s">
-        <v>559</v>
+        <v>121</v>
       </c>
       <c r="O103" t="s">
-        <v>787</v>
+        <v>692</v>
       </c>
       <c r="P103" t="s">
-        <v>788</v>
+        <v>703</v>
       </c>
       <c r="Q103" t="s">
         <v>80</v>
       </c>
       <c r="R103" t="s">
         <v>81</v>
       </c>
       <c r="S103" t="s">
         <v>81</v>
       </c>
       <c r="T103" t="s">
         <v>81</v>
       </c>
       <c r="X103" t="s">
-        <v>789</v>
+        <v>704</v>
       </c>
       <c r="Y103" t="s">
-        <v>790</v>
+        <v>705</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104">
-        <v>107588</v>
+        <v>108353</v>
       </c>
       <c r="B104" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C104" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D104" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H104" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="I104" t="s">
-        <v>786</v>
+        <v>706</v>
       </c>
       <c r="J104" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K104" t="s">
-        <v>556</v>
+        <v>118</v>
       </c>
       <c r="L104" t="s">
-        <v>557</v>
+        <v>683</v>
       </c>
       <c r="M104" t="s">
-        <v>558</v>
+        <v>120</v>
       </c>
       <c r="N104" t="s">
-        <v>559</v>
+        <v>121</v>
       </c>
       <c r="O104" t="s">
-        <v>787</v>
+        <v>707</v>
       </c>
       <c r="P104" t="s">
-        <v>788</v>
+        <v>708</v>
       </c>
       <c r="Q104" t="s">
         <v>80</v>
       </c>
       <c r="R104" t="s">
         <v>81</v>
       </c>
       <c r="S104" t="s">
         <v>81</v>
       </c>
       <c r="T104" t="s">
         <v>81</v>
       </c>
       <c r="X104" t="s">
-        <v>789</v>
+        <v>709</v>
       </c>
       <c r="Y104" t="s">
-        <v>790</v>
+        <v>710</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105">
-        <v>107592</v>
+        <v>108352</v>
       </c>
       <c r="B105" s="1">
-        <v>46084</v>
+        <v>46182</v>
       </c>
       <c r="C105" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D105" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H105" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I105" t="s">
-        <v>791</v>
+        <v>711</v>
       </c>
       <c r="J105" t="s">
-        <v>555</v>
+        <v>678</v>
       </c>
       <c r="K105" t="s">
-        <v>792</v>
+        <v>118</v>
       </c>
       <c r="L105" t="s">
-        <v>106</v>
+        <v>683</v>
       </c>
       <c r="M105" t="s">
-        <v>793</v>
+        <v>120</v>
       </c>
       <c r="N105" t="s">
-        <v>347</v>
+        <v>121</v>
       </c>
       <c r="O105" t="s">
-        <v>794</v>
+        <v>712</v>
       </c>
       <c r="P105" t="s">
-        <v>795</v>
+        <v>713</v>
       </c>
       <c r="Q105" t="s">
         <v>80</v>
       </c>
       <c r="R105" t="s">
         <v>81</v>
       </c>
       <c r="S105" t="s">
         <v>81</v>
       </c>
       <c r="T105" t="s">
         <v>81</v>
       </c>
       <c r="X105" t="s">
-        <v>796</v>
+        <v>714</v>
       </c>
       <c r="Y105" t="s">
-        <v>797</v>
+        <v>715</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106">
-        <v>107544</v>
+        <v>108351</v>
       </c>
       <c r="B106" s="1">
-        <v>46083</v>
+        <v>46182</v>
       </c>
       <c r="C106" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="D106" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H106" t="s">
-        <v>798</v>
+        <v>115</v>
       </c>
       <c r="I106" t="s">
-        <v>799</v>
+        <v>716</v>
       </c>
       <c r="J106" t="s">
-        <v>800</v>
+        <v>678</v>
       </c>
       <c r="K106" t="s">
-        <v>801</v>
+        <v>118</v>
       </c>
       <c r="L106" t="s">
-        <v>802</v>
+        <v>683</v>
       </c>
       <c r="M106" t="s">
-        <v>803</v>
+        <v>120</v>
       </c>
       <c r="N106" t="s">
-        <v>143</v>
+        <v>121</v>
       </c>
       <c r="O106" t="s">
-        <v>804</v>
+        <v>717</v>
       </c>
       <c r="P106" t="s">
-        <v>805</v>
+        <v>718</v>
       </c>
       <c r="Q106" t="s">
         <v>80</v>
       </c>
       <c r="R106" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S106" t="s">
         <v>81</v>
       </c>
       <c r="T106" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X106" t="s">
-        <v>806</v>
+        <v>719</v>
       </c>
       <c r="Y106" t="s">
-        <v>807</v>
+        <v>720</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107">
-        <v>107550</v>
+        <v>108347</v>
       </c>
       <c r="B107" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C107" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D107" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H107" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I107" t="s">
-        <v>808</v>
+        <v>721</v>
       </c>
       <c r="J107" t="s">
-        <v>809</v>
+        <v>722</v>
       </c>
       <c r="K107" t="s">
-        <v>113</v>
+        <v>723</v>
       </c>
       <c r="L107" t="s">
-        <v>114</v>
+        <v>724</v>
       </c>
       <c r="M107" t="s">
-        <v>115</v>
+        <v>725</v>
       </c>
       <c r="N107" t="s">
-        <v>116</v>
+        <v>628</v>
       </c>
       <c r="O107" t="s">
-        <v>810</v>
+        <v>726</v>
       </c>
       <c r="P107" t="s">
-        <v>811</v>
+        <v>727</v>
       </c>
       <c r="Q107" t="s">
         <v>80</v>
       </c>
       <c r="R107" t="s">
         <v>81</v>
       </c>
       <c r="S107" t="s">
         <v>81</v>
       </c>
       <c r="T107" t="s">
         <v>81</v>
       </c>
       <c r="X107" t="s">
-        <v>812</v>
+        <v>728</v>
       </c>
       <c r="Y107" t="s">
-        <v>813</v>
+        <v>729</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108">
-        <v>107551</v>
+        <v>108346</v>
       </c>
       <c r="B108" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C108" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D108" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H108" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="I108" t="s">
-        <v>814</v>
+        <v>730</v>
       </c>
       <c r="J108" t="s">
-        <v>809</v>
+        <v>722</v>
       </c>
       <c r="K108" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L108" t="s">
-        <v>114</v>
+        <v>683</v>
       </c>
       <c r="M108" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N108" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O108" t="s">
-        <v>131</v>
+        <v>731</v>
       </c>
       <c r="P108" t="s">
-        <v>815</v>
+        <v>732</v>
       </c>
       <c r="Q108" t="s">
         <v>80</v>
       </c>
       <c r="R108" t="s">
         <v>81</v>
       </c>
       <c r="S108" t="s">
         <v>81</v>
       </c>
       <c r="T108" t="s">
         <v>81</v>
       </c>
       <c r="X108" t="s">
-        <v>816</v>
+        <v>733</v>
       </c>
       <c r="Y108" t="s">
-        <v>817</v>
+        <v>734</v>
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109">
-        <v>107552</v>
+        <v>108344</v>
       </c>
       <c r="B109" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C109" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D109" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H109" t="s">
-        <v>209</v>
+        <v>115</v>
       </c>
       <c r="I109" t="s">
-        <v>818</v>
+        <v>730</v>
       </c>
       <c r="J109" t="s">
-        <v>809</v>
+        <v>722</v>
+      </c>
+      <c r="K109" t="s">
+        <v>118</v>
       </c>
       <c r="L109" t="s">
-        <v>819</v>
+        <v>683</v>
       </c>
       <c r="M109" t="s">
-        <v>820</v>
+        <v>120</v>
       </c>
       <c r="N109" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="O109" t="s">
-        <v>821</v>
+        <v>731</v>
       </c>
       <c r="P109" t="s">
-        <v>822</v>
+        <v>735</v>
       </c>
       <c r="Q109" t="s">
         <v>80</v>
       </c>
       <c r="R109" t="s">
         <v>81</v>
       </c>
       <c r="S109" t="s">
         <v>81</v>
       </c>
       <c r="T109" t="s">
         <v>81</v>
       </c>
       <c r="X109" t="s">
-        <v>818</v>
+        <v>733</v>
       </c>
       <c r="Y109" t="s">
-        <v>823</v>
+        <v>736</v>
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110">
-        <v>107554</v>
+        <v>108343</v>
       </c>
       <c r="B110" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C110" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D110" t="s">
-        <v>91</v>
+        <v>104</v>
+      </c>
+      <c r="H110" t="s">
+        <v>115</v>
       </c>
       <c r="I110" t="s">
-        <v>824</v>
+        <v>730</v>
       </c>
       <c r="J110" t="s">
-        <v>809</v>
+        <v>722</v>
       </c>
       <c r="K110" t="s">
-        <v>363</v>
+        <v>118</v>
       </c>
       <c r="L110" t="s">
-        <v>364</v>
+        <v>683</v>
       </c>
       <c r="M110" t="s">
-        <v>365</v>
+        <v>120</v>
       </c>
       <c r="N110" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="O110" t="s">
-        <v>825</v>
+        <v>731</v>
+      </c>
+      <c r="P110" t="s">
+        <v>737</v>
       </c>
       <c r="Q110" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R110" t="s">
         <v>81</v>
       </c>
       <c r="S110" t="s">
         <v>81</v>
       </c>
       <c r="T110" t="s">
         <v>81</v>
       </c>
       <c r="X110" t="s">
-        <v>826</v>
+        <v>733</v>
+      </c>
+      <c r="Y110" t="s">
+        <v>738</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111">
-        <v>107558</v>
+        <v>108342</v>
       </c>
       <c r="B111" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C111" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D111" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="H111" t="s">
-        <v>326</v>
+        <v>178</v>
       </c>
       <c r="I111" t="s">
-        <v>827</v>
+        <v>739</v>
       </c>
       <c r="J111" t="s">
-        <v>809</v>
+        <v>722</v>
       </c>
       <c r="K111" t="s">
-        <v>328</v>
+        <v>180</v>
       </c>
       <c r="L111" t="s">
-        <v>329</v>
+        <v>181</v>
       </c>
       <c r="M111" t="s">
-        <v>330</v>
+        <v>182</v>
       </c>
       <c r="N111" t="s">
-        <v>828</v>
+        <v>183</v>
       </c>
       <c r="O111" t="s">
-        <v>829</v>
+        <v>740</v>
+      </c>
+      <c r="P111" t="s">
+        <v>741</v>
       </c>
       <c r="Q111" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R111" t="s">
         <v>81</v>
       </c>
       <c r="S111" t="s">
         <v>81</v>
       </c>
       <c r="T111" t="s">
         <v>81</v>
       </c>
       <c r="X111" t="s">
-        <v>830</v>
+        <v>742</v>
       </c>
       <c r="Y111" t="s">
-        <v>831</v>
+        <v>743</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112">
-        <v>107565</v>
+        <v>108340</v>
       </c>
       <c r="B112" s="1">
-        <v>46083</v>
+        <v>46181</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="D112" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="H112" t="s">
-        <v>336</v>
+        <v>142</v>
       </c>
       <c r="I112" t="s">
+        <v>744</v>
+      </c>
+      <c r="J112" t="s">
+        <v>722</v>
+      </c>
+      <c r="K112" t="s">
+        <v>625</v>
+      </c>
+      <c r="L112" t="s">
+        <v>626</v>
+      </c>
+      <c r="M112" t="s">
+        <v>627</v>
+      </c>
+      <c r="N112" t="s">
+        <v>628</v>
+      </c>
+      <c r="O112" t="s">
+        <v>745</v>
+      </c>
+      <c r="P112" t="s">
+        <v>746</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>80</v>
+      </c>
+      <c r="R112" t="s">
+        <v>81</v>
+      </c>
+      <c r="S112" t="s">
+        <v>81</v>
+      </c>
+      <c r="T112" t="s">
+        <v>81</v>
+      </c>
+      <c r="X112" t="s">
+        <v>747</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="113" spans="1:47">
+      <c r="A113">
+        <v>108339</v>
+      </c>
+      <c r="B113" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C113" t="s">
+        <v>103</v>
+      </c>
+      <c r="D113" t="s">
+        <v>104</v>
+      </c>
+      <c r="H113" t="s">
+        <v>115</v>
+      </c>
+      <c r="I113" t="s">
+        <v>730</v>
+      </c>
+      <c r="J113" t="s">
+        <v>722</v>
+      </c>
+      <c r="K113" t="s">
+        <v>118</v>
+      </c>
+      <c r="L113" t="s">
+        <v>683</v>
+      </c>
+      <c r="M113" t="s">
+        <v>120</v>
+      </c>
+      <c r="N113" t="s">
+        <v>121</v>
+      </c>
+      <c r="O113" t="s">
+        <v>731</v>
+      </c>
+      <c r="P113" t="s">
+        <v>749</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>80</v>
+      </c>
+      <c r="R113" t="s">
+        <v>81</v>
+      </c>
+      <c r="S113" t="s">
+        <v>81</v>
+      </c>
+      <c r="T113" t="s">
+        <v>81</v>
+      </c>
+      <c r="X113" t="s">
+        <v>733</v>
+      </c>
+      <c r="Y113" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="114" spans="1:47">
+      <c r="A114">
+        <v>108338</v>
+      </c>
+      <c r="B114" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C114" t="s">
+        <v>103</v>
+      </c>
+      <c r="D114" t="s">
+        <v>104</v>
+      </c>
+      <c r="H114" t="s">
+        <v>115</v>
+      </c>
+      <c r="I114" t="s">
+        <v>730</v>
+      </c>
+      <c r="J114" t="s">
+        <v>722</v>
+      </c>
+      <c r="K114" t="s">
+        <v>118</v>
+      </c>
+      <c r="L114" t="s">
+        <v>683</v>
+      </c>
+      <c r="M114" t="s">
+        <v>120</v>
+      </c>
+      <c r="N114" t="s">
+        <v>121</v>
+      </c>
+      <c r="O114" t="s">
+        <v>731</v>
+      </c>
+      <c r="P114" t="s">
+        <v>751</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>80</v>
+      </c>
+      <c r="R114" t="s">
+        <v>81</v>
+      </c>
+      <c r="S114" t="s">
+        <v>81</v>
+      </c>
+      <c r="T114" t="s">
+        <v>81</v>
+      </c>
+      <c r="X114" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y114" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="115" spans="1:47">
+      <c r="A115">
+        <v>108337</v>
+      </c>
+      <c r="B115" s="1">
+        <v>46181</v>
+      </c>
+      <c r="C115" t="s">
+        <v>103</v>
+      </c>
+      <c r="D115" t="s">
+        <v>104</v>
+      </c>
+      <c r="H115" t="s">
+        <v>115</v>
+      </c>
+      <c r="I115" t="s">
+        <v>730</v>
+      </c>
+      <c r="J115" t="s">
+        <v>722</v>
+      </c>
+      <c r="K115" t="s">
+        <v>118</v>
+      </c>
+      <c r="L115" t="s">
+        <v>683</v>
+      </c>
+      <c r="M115" t="s">
+        <v>120</v>
+      </c>
+      <c r="N115" t="s">
+        <v>121</v>
+      </c>
+      <c r="O115" t="s">
+        <v>731</v>
+      </c>
+      <c r="P115" t="s">
+        <v>754</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>80</v>
+      </c>
+      <c r="R115" t="s">
+        <v>81</v>
+      </c>
+      <c r="S115" t="s">
+        <v>81</v>
+      </c>
+      <c r="T115" t="s">
+        <v>81</v>
+      </c>
+      <c r="X115" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y115" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="116" spans="1:47">
+      <c r="A116">
+        <v>108335</v>
+      </c>
+      <c r="B116" s="1">
+        <v>46178</v>
+      </c>
+      <c r="C116" t="s">
+        <v>103</v>
+      </c>
+      <c r="D116" t="s">
+        <v>104</v>
+      </c>
+      <c r="H116" t="s">
+        <v>115</v>
+      </c>
+      <c r="I116" t="s">
+        <v>756</v>
+      </c>
+      <c r="J116" t="s">
+        <v>757</v>
+      </c>
+      <c r="K116" t="s">
+        <v>118</v>
+      </c>
+      <c r="L116" t="s">
+        <v>683</v>
+      </c>
+      <c r="M116" t="s">
+        <v>120</v>
+      </c>
+      <c r="N116" t="s">
+        <v>121</v>
+      </c>
+      <c r="O116" t="s">
+        <v>758</v>
+      </c>
+      <c r="P116" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>80</v>
+      </c>
+      <c r="R116" t="s">
+        <v>81</v>
+      </c>
+      <c r="S116" t="s">
+        <v>81</v>
+      </c>
+      <c r="T116" t="s">
+        <v>81</v>
+      </c>
+      <c r="X116" t="s">
+        <v>760</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="117" spans="1:47">
+      <c r="A117">
+        <v>108334</v>
+      </c>
+      <c r="B117" s="1">
+        <v>46178</v>
+      </c>
+      <c r="C117" t="s">
+        <v>103</v>
+      </c>
+      <c r="D117" t="s">
+        <v>104</v>
+      </c>
+      <c r="H117" t="s">
+        <v>115</v>
+      </c>
+      <c r="I117" t="s">
+        <v>756</v>
+      </c>
+      <c r="J117" t="s">
+        <v>757</v>
+      </c>
+      <c r="K117" t="s">
+        <v>118</v>
+      </c>
+      <c r="L117" t="s">
+        <v>683</v>
+      </c>
+      <c r="M117" t="s">
+        <v>120</v>
+      </c>
+      <c r="N117" t="s">
+        <v>121</v>
+      </c>
+      <c r="O117" t="s">
+        <v>758</v>
+      </c>
+      <c r="P117" t="s">
+        <v>762</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>80</v>
+      </c>
+      <c r="R117" t="s">
+        <v>81</v>
+      </c>
+      <c r="S117" t="s">
+        <v>81</v>
+      </c>
+      <c r="T117" t="s">
+        <v>81</v>
+      </c>
+      <c r="X117" t="s">
+        <v>760</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="118" spans="1:47">
+      <c r="A118">
+        <v>108333</v>
+      </c>
+      <c r="B118" s="1">
+        <v>46178</v>
+      </c>
+      <c r="C118" t="s">
+        <v>103</v>
+      </c>
+      <c r="D118" t="s">
+        <v>104</v>
+      </c>
+      <c r="H118" t="s">
+        <v>159</v>
+      </c>
+      <c r="I118" t="s">
+        <v>764</v>
+      </c>
+      <c r="J118" t="s">
+        <v>757</v>
+      </c>
+      <c r="K118" t="s">
+        <v>765</v>
+      </c>
+      <c r="L118" t="s">
+        <v>766</v>
+      </c>
+      <c r="M118" t="s">
+        <v>767</v>
+      </c>
+      <c r="N118" t="s">
+        <v>768</v>
+      </c>
+      <c r="O118" t="s">
+        <v>769</v>
+      </c>
+      <c r="P118" t="s">
+        <v>770</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>80</v>
+      </c>
+      <c r="R118" t="s">
+        <v>81</v>
+      </c>
+      <c r="S118" t="s">
+        <v>81</v>
+      </c>
+      <c r="T118" t="s">
+        <v>81</v>
+      </c>
+      <c r="X118" t="s">
+        <v>771</v>
+      </c>
+      <c r="Y118" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="119" spans="1:47">
+      <c r="A119">
+        <v>108332</v>
+      </c>
+      <c r="B119" s="1">
+        <v>46177</v>
+      </c>
+      <c r="C119" t="s">
+        <v>103</v>
+      </c>
+      <c r="D119" t="s">
+        <v>104</v>
+      </c>
+      <c r="H119" t="s">
+        <v>142</v>
+      </c>
+      <c r="I119" t="s">
+        <v>773</v>
+      </c>
+      <c r="J119" t="s">
+        <v>774</v>
+      </c>
+      <c r="K119" t="s">
+        <v>775</v>
+      </c>
+      <c r="L119" t="s">
+        <v>776</v>
+      </c>
+      <c r="M119" t="s">
+        <v>777</v>
+      </c>
+      <c r="N119" t="s">
+        <v>778</v>
+      </c>
+      <c r="O119" t="s">
+        <v>779</v>
+      </c>
+      <c r="P119" t="s">
+        <v>780</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>80</v>
+      </c>
+      <c r="R119" t="s">
+        <v>81</v>
+      </c>
+      <c r="S119" t="s">
+        <v>81</v>
+      </c>
+      <c r="T119" t="s">
+        <v>81</v>
+      </c>
+      <c r="X119" t="s">
+        <v>781</v>
+      </c>
+      <c r="Y119" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="120" spans="1:47">
+      <c r="A120">
+        <v>108330</v>
+      </c>
+      <c r="B120" s="1">
+        <v>46177</v>
+      </c>
+      <c r="C120" t="s">
+        <v>103</v>
+      </c>
+      <c r="D120" t="s">
+        <v>104</v>
+      </c>
+      <c r="H120" t="s">
+        <v>778</v>
+      </c>
+      <c r="I120" t="s">
+        <v>783</v>
+      </c>
+      <c r="J120" t="s">
+        <v>774</v>
+      </c>
+      <c r="K120" t="s">
+        <v>784</v>
+      </c>
+      <c r="L120" t="s">
+        <v>785</v>
+      </c>
+      <c r="M120" t="s">
+        <v>786</v>
+      </c>
+      <c r="N120" t="s">
+        <v>787</v>
+      </c>
+      <c r="O120" t="s">
+        <v>788</v>
+      </c>
+      <c r="P120" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>80</v>
+      </c>
+      <c r="R120" t="s">
+        <v>81</v>
+      </c>
+      <c r="S120" t="s">
+        <v>81</v>
+      </c>
+      <c r="T120" t="s">
+        <v>81</v>
+      </c>
+      <c r="X120" t="s">
+        <v>790</v>
+      </c>
+      <c r="Y120" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="121" spans="1:47">
+      <c r="A121">
+        <v>108329</v>
+      </c>
+      <c r="B121" s="1">
+        <v>46177</v>
+      </c>
+      <c r="C121" t="s">
+        <v>83</v>
+      </c>
+      <c r="D121" t="s">
+        <v>84</v>
+      </c>
+      <c r="H121" t="s">
+        <v>93</v>
+      </c>
+      <c r="I121" t="s">
+        <v>792</v>
+      </c>
+      <c r="J121" t="s">
+        <v>774</v>
+      </c>
+      <c r="L121" t="s">
+        <v>171</v>
+      </c>
+      <c r="M121" t="s">
+        <v>172</v>
+      </c>
+      <c r="N121" t="s">
+        <v>173</v>
+      </c>
+      <c r="O121" t="s">
+        <v>793</v>
+      </c>
+      <c r="P121" t="s">
+        <v>794</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>80</v>
+      </c>
+      <c r="R121" t="s">
+        <v>80</v>
+      </c>
+      <c r="S121" t="s">
+        <v>81</v>
+      </c>
+      <c r="T121" t="s">
+        <v>81</v>
+      </c>
+      <c r="U121" t="s">
+        <v>795</v>
+      </c>
+      <c r="V121" t="s">
+        <v>796</v>
+      </c>
+      <c r="X121" t="s">
+        <v>797</v>
+      </c>
+      <c r="Y121" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="122" spans="1:47">
+      <c r="A122">
+        <v>108328</v>
+      </c>
+      <c r="B122" s="1">
+        <v>46177</v>
+      </c>
+      <c r="C122" t="s">
+        <v>83</v>
+      </c>
+      <c r="D122" t="s">
+        <v>84</v>
+      </c>
+      <c r="H122" t="s">
+        <v>93</v>
+      </c>
+      <c r="I122" t="s">
+        <v>799</v>
+      </c>
+      <c r="J122" t="s">
+        <v>800</v>
+      </c>
+      <c r="K122" t="s">
+        <v>801</v>
+      </c>
+      <c r="L122" t="s">
+        <v>802</v>
+      </c>
+      <c r="M122" t="s">
+        <v>803</v>
+      </c>
+      <c r="N122" t="s">
+        <v>131</v>
+      </c>
+      <c r="O122" t="s">
+        <v>804</v>
+      </c>
+      <c r="P122" t="s">
+        <v>805</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>80</v>
+      </c>
+      <c r="R122" t="s">
+        <v>81</v>
+      </c>
+      <c r="S122" t="s">
+        <v>81</v>
+      </c>
+      <c r="T122" t="s">
+        <v>81</v>
+      </c>
+      <c r="X122" t="s">
+        <v>799</v>
+      </c>
+      <c r="Y122" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="123" spans="1:47">
+      <c r="A123">
+        <v>108327</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46177</v>
+      </c>
+      <c r="C123" t="s">
+        <v>103</v>
+      </c>
+      <c r="D123" t="s">
+        <v>104</v>
+      </c>
+      <c r="H123" t="s">
+        <v>115</v>
+      </c>
+      <c r="I123" t="s">
+        <v>807</v>
+      </c>
+      <c r="J123" t="s">
+        <v>774</v>
+      </c>
+      <c r="K123" t="s">
+        <v>808</v>
+      </c>
+      <c r="L123" t="s">
+        <v>809</v>
+      </c>
+      <c r="M123" t="s">
+        <v>810</v>
+      </c>
+      <c r="N123" t="s">
+        <v>811</v>
+      </c>
+      <c r="O123" t="s">
+        <v>812</v>
+      </c>
+      <c r="P123" t="s">
+        <v>813</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>80</v>
+      </c>
+      <c r="R123" t="s">
+        <v>81</v>
+      </c>
+      <c r="S123" t="s">
+        <v>81</v>
+      </c>
+      <c r="T123" t="s">
+        <v>81</v>
+      </c>
+      <c r="X123" t="s">
+        <v>814</v>
+      </c>
+      <c r="Y123" t="s">
+        <v>815</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>812</v>
+      </c>
+      <c r="AA123" t="s">
+        <v>816</v>
+      </c>
+      <c r="AB123" t="s">
+        <v>817</v>
+      </c>
+      <c r="AC123" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD123" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE123" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF123" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ123" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="124" spans="1:47">
+      <c r="A124">
+        <v>108324</v>
+      </c>
+      <c r="B124" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C124" t="s">
+        <v>103</v>
+      </c>
+      <c r="D124" t="s">
+        <v>104</v>
+      </c>
+      <c r="H124" t="s">
+        <v>115</v>
+      </c>
+      <c r="I124" t="s">
+        <v>323</v>
+      </c>
+      <c r="J124" t="s">
+        <v>800</v>
+      </c>
+      <c r="K124" t="s">
+        <v>481</v>
+      </c>
+      <c r="L124" t="s">
+        <v>482</v>
+      </c>
+      <c r="M124" t="s">
+        <v>483</v>
+      </c>
+      <c r="N124" t="s">
+        <v>484</v>
+      </c>
+      <c r="O124" t="s">
+        <v>819</v>
+      </c>
+      <c r="P124" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>80</v>
+      </c>
+      <c r="R124" t="s">
+        <v>81</v>
+      </c>
+      <c r="S124" t="s">
+        <v>81</v>
+      </c>
+      <c r="T124" t="s">
+        <v>81</v>
+      </c>
+      <c r="X124" t="s">
+        <v>821</v>
+      </c>
+      <c r="Y124" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="125" spans="1:47">
+      <c r="A125">
+        <v>108323</v>
+      </c>
+      <c r="B125" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C125" t="s">
+        <v>103</v>
+      </c>
+      <c r="D125" t="s">
+        <v>104</v>
+      </c>
+      <c r="H125" t="s">
+        <v>115</v>
+      </c>
+      <c r="I125" t="s">
+        <v>415</v>
+      </c>
+      <c r="J125" t="s">
+        <v>800</v>
+      </c>
+      <c r="K125" t="s">
+        <v>481</v>
+      </c>
+      <c r="L125" t="s">
+        <v>482</v>
+      </c>
+      <c r="M125" t="s">
+        <v>483</v>
+      </c>
+      <c r="N125" t="s">
+        <v>484</v>
+      </c>
+      <c r="O125" t="s">
+        <v>823</v>
+      </c>
+      <c r="P125" t="s">
+        <v>824</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>80</v>
+      </c>
+      <c r="R125" t="s">
+        <v>81</v>
+      </c>
+      <c r="S125" t="s">
+        <v>81</v>
+      </c>
+      <c r="T125" t="s">
+        <v>81</v>
+      </c>
+      <c r="X125" t="s">
+        <v>825</v>
+      </c>
+      <c r="Y125" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="126" spans="1:47">
+      <c r="A126">
+        <v>108321</v>
+      </c>
+      <c r="B126" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C126" t="s">
+        <v>103</v>
+      </c>
+      <c r="D126" t="s">
+        <v>104</v>
+      </c>
+      <c r="H126" t="s">
+        <v>115</v>
+      </c>
+      <c r="I126" t="s">
+        <v>827</v>
+      </c>
+      <c r="J126" t="s">
+        <v>800</v>
+      </c>
+      <c r="K126" t="s">
+        <v>828</v>
+      </c>
+      <c r="L126" t="s">
+        <v>829</v>
+      </c>
+      <c r="M126" t="s">
+        <v>830</v>
+      </c>
+      <c r="N126" t="s">
+        <v>831</v>
+      </c>
+      <c r="O126" t="s">
         <v>832</v>
       </c>
-      <c r="J112" t="s">
-[...2 lines deleted...]
-      <c r="K112" t="s">
+      <c r="P126" t="s">
         <v>833</v>
       </c>
-      <c r="L112" t="s">
+      <c r="Q126" t="s">
+        <v>80</v>
+      </c>
+      <c r="R126" t="s">
+        <v>81</v>
+      </c>
+      <c r="S126" t="s">
+        <v>81</v>
+      </c>
+      <c r="T126" t="s">
+        <v>81</v>
+      </c>
+      <c r="X126" t="s">
         <v>834</v>
       </c>
-      <c r="M112" t="s">
+      <c r="Y126" t="s">
         <v>835</v>
       </c>
-      <c r="N112" t="s">
+      <c r="Z126" t="s">
         <v>836</v>
       </c>
-      <c r="O112" t="s">
+      <c r="AA126" t="s">
         <v>837</v>
       </c>
-      <c r="P112" t="s">
+      <c r="AB126" t="s">
         <v>838</v>
       </c>
-      <c r="Q112" t="s">
-[...11 lines deleted...]
-      <c r="X112" t="s">
+      <c r="AC126" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ126" t="s">
+        <v>834</v>
+      </c>
+      <c r="AK126" t="s">
+        <v>832</v>
+      </c>
+      <c r="AL126" t="s">
         <v>839</v>
       </c>
-      <c r="Y112" t="s">
+      <c r="AN126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP126" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ126" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU126" t="s">
         <v>840</v>
       </c>
     </row>
-    <row r="113" spans="1:25">
-[...6 lines deleted...]
-      <c r="C113" t="s">
+    <row r="127" spans="1:47">
+      <c r="A127">
+        <v>108317</v>
+      </c>
+      <c r="B127" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C127" t="s">
+        <v>103</v>
+      </c>
+      <c r="D127" t="s">
+        <v>104</v>
+      </c>
+      <c r="H127" t="s">
+        <v>115</v>
+      </c>
+      <c r="I127" t="s">
         <v>841</v>
       </c>
-      <c r="D113" t="s">
+      <c r="J127" t="s">
+        <v>800</v>
+      </c>
+      <c r="L127" t="s">
+        <v>550</v>
+      </c>
+      <c r="M127" t="s">
+        <v>551</v>
+      </c>
+      <c r="N127" t="s">
+        <v>552</v>
+      </c>
+      <c r="O127" t="s">
         <v>842</v>
       </c>
-      <c r="H113" t="s">
-[...2 lines deleted...]
-      <c r="I113" t="s">
+      <c r="P127" t="s">
         <v>843</v>
       </c>
-      <c r="J113" t="s">
+      <c r="Q127" t="s">
+        <v>80</v>
+      </c>
+      <c r="R127" t="s">
+        <v>81</v>
+      </c>
+      <c r="S127" t="s">
+        <v>81</v>
+      </c>
+      <c r="T127" t="s">
+        <v>81</v>
+      </c>
+      <c r="X127" t="s">
         <v>844</v>
       </c>
-      <c r="K113" t="s">
+      <c r="Y127" t="s">
         <v>845</v>
       </c>
-      <c r="L113" t="s">
+    </row>
+    <row r="128" spans="1:47">
+      <c r="A128">
+        <v>108316</v>
+      </c>
+      <c r="B128" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C128" t="s">
+        <v>103</v>
+      </c>
+      <c r="D128" t="s">
+        <v>104</v>
+      </c>
+      <c r="H128" t="s">
+        <v>115</v>
+      </c>
+      <c r="I128" t="s">
         <v>846</v>
       </c>
-      <c r="M113" t="s">
+      <c r="J128" t="s">
+        <v>800</v>
+      </c>
+      <c r="K128" t="s">
         <v>847</v>
       </c>
-      <c r="N113" t="s">
-[...2 lines deleted...]
-      <c r="O113" t="s">
+      <c r="L128" t="s">
         <v>848</v>
       </c>
-      <c r="P113" t="s">
+      <c r="M128" t="s">
         <v>849</v>
       </c>
-      <c r="Q113" t="s">
-[...11 lines deleted...]
-      <c r="X113" t="s">
+      <c r="N128" t="s">
         <v>850</v>
       </c>
-      <c r="Y113" t="s">
+      <c r="O128" t="s">
+        <v>842</v>
+      </c>
+      <c r="P128" t="s">
         <v>851</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I114" t="s">
+      <c r="Q128" t="s">
+        <v>80</v>
+      </c>
+      <c r="R128" t="s">
+        <v>81</v>
+      </c>
+      <c r="S128" t="s">
+        <v>81</v>
+      </c>
+      <c r="T128" t="s">
+        <v>81</v>
+      </c>
+      <c r="X128" t="s">
         <v>852</v>
       </c>
-      <c r="J114" t="s">
+      <c r="Y128" t="s">
         <v>853</v>
       </c>
-      <c r="K114" t="s">
-[...11 lines deleted...]
-      <c r="O114" t="s">
+    </row>
+    <row r="129" spans="1:25">
+      <c r="A129">
+        <v>108315</v>
+      </c>
+      <c r="B129" s="1">
+        <v>46176</v>
+      </c>
+      <c r="C129" t="s">
+        <v>103</v>
+      </c>
+      <c r="D129" t="s">
+        <v>104</v>
+      </c>
+      <c r="H129" t="s">
+        <v>142</v>
+      </c>
+      <c r="I129" t="s">
         <v>854</v>
       </c>
-      <c r="P114" t="s">
+      <c r="J129" t="s">
+        <v>800</v>
+      </c>
+      <c r="K129" t="s">
+        <v>144</v>
+      </c>
+      <c r="L129" t="s">
+        <v>145</v>
+      </c>
+      <c r="M129" t="s">
+        <v>146</v>
+      </c>
+      <c r="N129" t="s">
+        <v>147</v>
+      </c>
+      <c r="O129" t="s">
         <v>855</v>
       </c>
-      <c r="Q114" t="s">
-[...11 lines deleted...]
-      <c r="X114" t="s">
+      <c r="P129" t="s">
         <v>856</v>
       </c>
-      <c r="Y114" t="s">
-[...19 lines deleted...]
-      <c r="I115" t="s">
+      <c r="Q129" t="s">
+        <v>80</v>
+      </c>
+      <c r="R129" t="s">
+        <v>81</v>
+      </c>
+      <c r="S129" t="s">
+        <v>81</v>
+      </c>
+      <c r="T129" t="s">
+        <v>81</v>
+      </c>
+      <c r="X129" t="s">
         <v>857</v>
       </c>
-      <c r="J115" t="s">
-[...8 lines deleted...]
-      <c r="M115" t="s">
+      <c r="Y129" t="s">
         <v>858</v>
       </c>
-      <c r="N115" t="s">
+    </row>
+    <row r="130" spans="1:25">
+      <c r="A130">
+        <v>108314</v>
+      </c>
+      <c r="B130" s="1">
+        <v>46175</v>
+      </c>
+      <c r="C130" t="s">
+        <v>83</v>
+      </c>
+      <c r="D130" t="s">
+        <v>84</v>
+      </c>
+      <c r="H130" t="s">
         <v>859</v>
       </c>
-      <c r="O115" t="s">
+      <c r="I130" t="s">
         <v>860</v>
       </c>
-      <c r="P115" t="s">
+      <c r="J130" t="s">
         <v>861</v>
       </c>
-      <c r="Q115" t="s">
-[...14 lines deleted...]
-      <c r="Y115" t="s">
+      <c r="K130" t="s">
+        <v>801</v>
+      </c>
+      <c r="L130" t="s">
+        <v>802</v>
+      </c>
+      <c r="M130" t="s">
+        <v>803</v>
+      </c>
+      <c r="N130" t="s">
+        <v>131</v>
+      </c>
+      <c r="O130" t="s">
+        <v>804</v>
+      </c>
+      <c r="P130" t="s">
         <v>862</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I116" t="s">
+      <c r="Q130" t="s">
+        <v>80</v>
+      </c>
+      <c r="R130" t="s">
+        <v>81</v>
+      </c>
+      <c r="S130" t="s">
+        <v>81</v>
+      </c>
+      <c r="T130" t="s">
+        <v>81</v>
+      </c>
+      <c r="X130" t="s">
+        <v>860</v>
+      </c>
+      <c r="Y130" t="s">
         <v>863</v>
       </c>
-      <c r="J116" t="s">
-[...2 lines deleted...]
-      <c r="K116" t="s">
+    </row>
+    <row r="131" spans="1:25">
+      <c r="A131">
+        <v>108312</v>
+      </c>
+      <c r="B131" s="1">
+        <v>46175</v>
+      </c>
+      <c r="C131" t="s">
+        <v>338</v>
+      </c>
+      <c r="D131" t="s">
+        <v>339</v>
+      </c>
+      <c r="H131" t="s">
+        <v>115</v>
+      </c>
+      <c r="I131" t="s">
         <v>864</v>
       </c>
-      <c r="L116" t="s">
+      <c r="J131" t="s">
+        <v>861</v>
+      </c>
+      <c r="K131" t="s">
+        <v>341</v>
+      </c>
+      <c r="L131" t="s">
+        <v>342</v>
+      </c>
+      <c r="M131" t="s">
+        <v>343</v>
+      </c>
+      <c r="N131" t="s">
+        <v>344</v>
+      </c>
+      <c r="O131" t="s">
         <v>865</v>
       </c>
-      <c r="M116" t="s">
+      <c r="Q131" t="s">
+        <v>81</v>
+      </c>
+      <c r="R131" t="s">
+        <v>81</v>
+      </c>
+      <c r="S131" t="s">
+        <v>81</v>
+      </c>
+      <c r="T131" t="s">
+        <v>80</v>
+      </c>
+      <c r="X131" t="s">
         <v>866</v>
       </c>
-      <c r="N116" t="s">
-[...2 lines deleted...]
-      <c r="O116" t="s">
+      <c r="Y131" t="s">
         <v>867</v>
       </c>
-      <c r="Q116" t="s">
-[...14 lines deleted...]
-      <c r="Y116" t="s">
+    </row>
+    <row r="132" spans="1:25">
+      <c r="A132">
+        <v>108311</v>
+      </c>
+      <c r="B132" s="1">
+        <v>46175</v>
+      </c>
+      <c r="C132" t="s">
+        <v>103</v>
+      </c>
+      <c r="D132" t="s">
+        <v>104</v>
+      </c>
+      <c r="H132" t="s">
+        <v>115</v>
+      </c>
+      <c r="I132" t="s">
+        <v>323</v>
+      </c>
+      <c r="J132" t="s">
+        <v>861</v>
+      </c>
+      <c r="K132" t="s">
+        <v>481</v>
+      </c>
+      <c r="L132" t="s">
+        <v>482</v>
+      </c>
+      <c r="M132" t="s">
+        <v>483</v>
+      </c>
+      <c r="N132" t="s">
+        <v>484</v>
+      </c>
+      <c r="O132" t="s">
         <v>868</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I117" t="s">
+      <c r="P132" t="s">
         <v>869</v>
       </c>
-      <c r="J117" t="s">
-[...2 lines deleted...]
-      <c r="K117" t="s">
+      <c r="Q132" t="s">
+        <v>80</v>
+      </c>
+      <c r="R132" t="s">
+        <v>81</v>
+      </c>
+      <c r="S132" t="s">
+        <v>81</v>
+      </c>
+      <c r="T132" t="s">
+        <v>81</v>
+      </c>
+      <c r="X132" t="s">
         <v>870</v>
       </c>
-      <c r="L117" t="s">
-[...11 lines deleted...]
-      <c r="P117" t="s">
+      <c r="Y132" t="s">
         <v>871</v>
       </c>
-      <c r="Q117" t="s">
-[...14 lines deleted...]
-      <c r="Y117" t="s">
+    </row>
+    <row r="133" spans="1:25">
+      <c r="A133">
+        <v>108310</v>
+      </c>
+      <c r="B133" s="1">
+        <v>46175</v>
+      </c>
+      <c r="C133" t="s">
+        <v>103</v>
+      </c>
+      <c r="D133" t="s">
+        <v>104</v>
+      </c>
+      <c r="H133" t="s">
+        <v>115</v>
+      </c>
+      <c r="I133" t="s">
+        <v>323</v>
+      </c>
+      <c r="J133" t="s">
+        <v>861</v>
+      </c>
+      <c r="K133" t="s">
+        <v>481</v>
+      </c>
+      <c r="L133" t="s">
+        <v>482</v>
+      </c>
+      <c r="M133" t="s">
+        <v>483</v>
+      </c>
+      <c r="N133" t="s">
+        <v>484</v>
+      </c>
+      <c r="O133" t="s">
         <v>872</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I118" t="s">
+      <c r="P133" t="s">
         <v>873</v>
       </c>
-      <c r="J118" t="s">
-[...14 lines deleted...]
-      <c r="O118" t="s">
+      <c r="Q133" t="s">
+        <v>80</v>
+      </c>
+      <c r="R133" t="s">
+        <v>81</v>
+      </c>
+      <c r="S133" t="s">
+        <v>81</v>
+      </c>
+      <c r="T133" t="s">
+        <v>81</v>
+      </c>
+      <c r="X133" t="s">
         <v>874</v>
       </c>
-      <c r="P118" t="s">
+      <c r="Y133" t="s">
         <v>875</v>
       </c>
-      <c r="Q118" t="s">
-[...14 lines deleted...]
-      <c r="Y118" t="s">
+    </row>
+    <row r="134" spans="1:25">
+      <c r="A134">
+        <v>108309</v>
+      </c>
+      <c r="B134" s="1">
+        <v>46175</v>
+      </c>
+      <c r="C134" t="s">
+        <v>103</v>
+      </c>
+      <c r="D134" t="s">
+        <v>104</v>
+      </c>
+      <c r="H134" t="s">
+        <v>105</v>
+      </c>
+      <c r="I134" t="s">
         <v>876</v>
+      </c>
+      <c r="J134" t="s">
+        <v>861</v>
+      </c>
+      <c r="K134" t="s">
+        <v>107</v>
+      </c>
+      <c r="L134" t="s">
+        <v>108</v>
+      </c>
+      <c r="M134" t="s">
+        <v>109</v>
+      </c>
+      <c r="N134" t="s">
+        <v>110</v>
+      </c>
+      <c r="O134" t="s">
+        <v>877</v>
+      </c>
+      <c r="P134" t="s">
+        <v>878</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>80</v>
+      </c>
+      <c r="R134" t="s">
+        <v>81</v>
+      </c>
+      <c r="S134" t="s">
+        <v>81</v>
+      </c>
+      <c r="T134" t="s">
+        <v>81</v>
+      </c>
+      <c r="X134" t="s">
+        <v>879</v>
+      </c>
+      <c r="Y134" t="s">
+        <v>880</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>