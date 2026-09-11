--- v1 (2026-03-15)
+++ v2 (2026-09-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1948" uniqueCount="831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="871">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -225,2328 +225,2448 @@
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>prodej pozemků č.parc. 1508/9, 1508/15 a 1508/16, k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>956266115</t>
+  </si>
+  <si>
+    <t>petr.kjucukov@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Kjučukov, Ph.D.</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>1508/9, 1508/15, 1508/16</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>prodej pozemků č.parc. 1508/9, 1508/15 a 1508/16, k.ú. Poříčí nad Sázavou, souhrnná výměra 165 m2. Jde o drobné pozemky konvergující k sousedním nemovitostem, tudíž je připravován jejich prodej ve smyslu funkčního celku právě vlastníkům těchto sousedních nemovitostí</t>
+  </si>
+  <si>
+    <t>145200</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 431/19 v k.ú. Nové Město u Mikulova</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Nové Město u Mikulova, Moldava, okres Teplice</t>
+  </si>
+  <si>
+    <t>431/19</t>
+  </si>
+  <si>
+    <t>94000</t>
+  </si>
+  <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>Prodej pozemku v k. ú. Mrákotín u Telče S 239/26</t>
-[...2 lines deleted...]
-    <t>2026-04-13</t>
+    <t>Prodej pozemky k.ú. Konská</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Konská, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>2058/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2058/4 s druhem pozemku lesní pozemek o výměře 1649 m2 v k.ú. Konská.</t>
+  </si>
+  <si>
+    <t>397520</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 808/2 a č. 809/2 v katastrálním území Zeleneč</t>
+  </si>
+  <si>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Zeleneč, Zeleneč, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>808/2, 809/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 808/2 v katastrálním území Zeleneč, vodní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 808 v katastrálním území Zeleneč, vodní plocha. Pozemek - pozemková parcela č. 809/2 v katastrálním území Zeleneč, vodní plocha, vznikl geometrickým od měřením od původní pozemkové parcely č. 809 v katastrálním území Zeleneč, vodní plocha. Pozemky jsou součástí koryta vodního toku Zelenečský potok. Přístup k pozemkovým parcelám je pouze korytem vodního toku eventuelně přes pozemky jiných vlastníků. </t>
+  </si>
+  <si>
+    <t>408810</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k. ú. Dolní Smrčné S 694/26</t>
   </si>
   <si>
     <t>956150107</t>
   </si>
   <si>
     <t>lucie.simonova@lesycr.cz</t>
   </si>
   <si>
     <t>Ing. Lucie Šimonová</t>
   </si>
   <si>
     <t>Lesní správa Telč</t>
   </si>
   <si>
-    <t>Mrákotín u Telče, Mrákotín, okres Jihlava</t>
-[...83 lines deleted...]
-    <t>uccchjm</t>
+    <t>Dolní Smrčné, Brtnice, okres Jihlava</t>
+  </si>
+  <si>
+    <t>222, 224</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej navazujících lesních pozemků parc. č. 222 - výměra 266 m2 a parc. č. 224 - výměra 669 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>16830</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 695/24/125 p.č. 2084/3 k.ú. Hanušovice</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Hanušovice, Hanušovice, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2084/3</t>
+  </si>
+  <si>
+    <t>p.č. 2084/3 ostatní plocha o výměře 56 m2</t>
+  </si>
+  <si>
+    <t>22400</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Prodej částí stavby vodního díla v k.ú. Týnec u Hliněného Újezdu</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Týnec u Hliněného Újezdu, Malý Bor, okres Klatovy</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí stavby vodního díla ev. č. DHMP-00101780 v celkovém rozsahu 7 m2 na pozemku parc. č. st. 104 k.ú. Týnec u Hliněného Újezdu.</t>
+  </si>
+  <si>
+    <t>14130</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1728/36 o výměře 256 m2, dle GP č. 1360-22/2026</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Stříbrná Skalice, Stříbrná Skalice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1728/36</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1728/36 o výměře 256 m2 oddělený z pozemku parc. č. 1728/14, dle GP č. 1360-22/2026</t>
+  </si>
+  <si>
+    <t>330240</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 1596/18 a 1596/19 v k.ú. Životice u Nového Jičína</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>956951217</t>
+  </si>
+  <si>
+    <t>pavla.kovalska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Pavla Kovalská</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>Životice u Nového Jičína, Životice u Nového Jičína, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1596/18, 1596/19</t>
+  </si>
+  <si>
+    <t>Na základě GP č. 496-7861/2011 dojde k rozdělení pozemku parc.č. 1596/1 na pozemky parc.č. 1596/18 a 1596/19 k.ú. Životice u Nového Jičína. Na pozemcích parc.č. 1596/18 a 1596/19 se nacházejí betonové patky (pilíře) lávky, která je ve vlastnictví Obce Životice u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>14250</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 1529/1 v k. ú. Třebíč</t>
+  </si>
+  <si>
+    <t>725129682</t>
+  </si>
+  <si>
+    <t>jana.divacka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Divácká</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Třebíč, Třebíč, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1529/1</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 1529/1, nově dle GP parc. č. st. 8206 o výměře 446 m2 a parc. č. 1529/18 o výměře 4139 m2, v k. ú. Třebíč</t>
+  </si>
+  <si>
+    <t>1450000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 758/30 v katastrálním území Plaňany</t>
+  </si>
+  <si>
+    <t>Plaňany, Plaňany, okres Kolín</t>
+  </si>
+  <si>
+    <t>758/30</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 758/30 v katastrálním území Plaňany, vodní plocha, je součástí vodního toku Blinka. Nachází se v zastavěné části obce Plaňany. Přístup k pozemku je přes pozemky jiného vlastníka a částečně ze zpevněné komunikace místního významu.</t>
+  </si>
+  <si>
+    <t>103950</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>MPO ČR</t>
+  </si>
+  <si>
+    <t>Výhybka 1D-JT 7o, L1 typ I, dřev. pražce, která je součástí kolejiště železniční vlečky vedené pod inv. č. 42100380, umístěné na pozemku p. č. 1601 - ostatní plocha, neplodná půda o výměře 43 586 m2 zapsaném na LV č. 564 pro k. ú. Rožná, obec Rožná, Kraj Vysočina, kdy samotná výhybka je umístěna na pozemku p. č. 1574 – ostatní plocha, dráha o výměře 7 902 m2 zapsaném na LV č. 536 pro k. ú. Rožná, obec Rožná, Kraj Vysočina, ve vlastnictví státu s právem hospodařit pro Správu železnic, státní organizace.</t>
+  </si>
+  <si>
+    <t>318644151</t>
+  </si>
+  <si>
+    <t>majetekpribram@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dagmar Kesslová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAMO, s. p., o. z. Příbram, oddělení majetku  </t>
+  </si>
+  <si>
+    <t>Rožná, Rožná, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o odbočnou výhybku na vlečku č. 5206 s názvem „DIAMO – Dolní Rožínka“, která je vložena v km 68,417 do traťové koleje regionální dráhy 325A Tišnov – Žďár nad Sázavou, v mezistaničním úseku Bystřice nad Pernštejnem – Rožná, ovládána ručně. Vzhledem k tomu, že výhybka odbočuje z koleje, která je součástí státem vlastněné a provozované dráhy, podléhá jejímu režimu dohlédací služby.   </t>
+  </si>
+  <si>
+    <t>120000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2426/2 v k.ú. Kuřim</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Kuřim, Kuřim, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>2426/2</t>
+  </si>
+  <si>
+    <t>Pozemek lichoběžníkového tvaru, který tvoří funkční celek s budovou na pozemku p.č. 2425 v k.ú. Kuřim</t>
+  </si>
+  <si>
+    <t>225000</t>
+  </si>
+  <si>
+    <t>Prodej stavby vodního díla k.ú. Oldřichov u Písku</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová</t>
+  </si>
+  <si>
+    <t>Oldřichov u Písku, Dobev, okres Písek</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí vodního díla ev. č. DVT-00003989 v celkové délce 16 m na pozemku parc. č. 1820/5 k.ú. Oldřichov u Písku.</t>
+  </si>
+  <si>
+    <t>28731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Stříbrné Hory u Přibyslavi S 768/26</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Stříbrné Hory u Přibyslavi, Stříbrné Hory, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1280, 1351, 1352</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Stříbrné Hory u Přibyslavi - formou VŘ</t>
+  </si>
+  <si>
+    <t>77890</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Mírovka S 708/26</t>
+  </si>
+  <si>
+    <t>Mírovka, Havlíčkův Brod, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>530/2, 553</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Mírovka formou VŘ</t>
+  </si>
+  <si>
+    <t>32040</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Mírovka S 707/26</t>
+  </si>
+  <si>
+    <t>889/1, 889/2, 889/6, 975/7</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Mírovka</t>
+  </si>
+  <si>
+    <t>93880</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Bartoušov S 704/26</t>
+  </si>
+  <si>
+    <t>Bartoušov, Bartoušov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>747, 760, 930</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Bartoušov formou VŘ</t>
+  </si>
+  <si>
+    <t>125260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ronov nad Sázavou</t>
+  </si>
+  <si>
+    <t>Ronov nad Sázavou, Přibyslav, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>130/1, 161/3, 161/6, 163/1, 270/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej převážně lesních pozemků v k.ú. Ronov nad Sázavou formou VŘ</t>
+  </si>
+  <si>
+    <t>51080</t>
+  </si>
+  <si>
+    <t>S 1635/16/125 p.č. 49/2 k.ú. Krásné u Šumperka</t>
+  </si>
+  <si>
+    <t>Krásné u Šumperka, Hraběšice, okres Šumperk</t>
+  </si>
+  <si>
+    <t>49/2</t>
+  </si>
+  <si>
+    <t>p.č. 49/2 ostatní plocha o výměře 1517</t>
+  </si>
+  <si>
+    <t>606800</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 293/4 v k.ú. Krásná Lípa u Křimova</t>
+  </si>
+  <si>
+    <t>Krásná Lípa u Křimova, Křimov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>293/4</t>
+  </si>
+  <si>
+    <t>51000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 265/3 včetně objektu čp. 240 v k.ú. Dolní Poustevna</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>Dolní Poustevna, Dolní Poustevna, okres Děčín</t>
+  </si>
+  <si>
+    <t>265/3</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>512000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 79 v k.ú. Lhota u Lísku</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Lhota u Lísku, Lísek, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 79 v k.ú. Lhota u Lísku - ostatní plocha o výměře 76 m2</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 426/6 a 426/7 v k.ú. Vysoká Lípa</t>
+  </si>
+  <si>
+    <t>956241106</t>
+  </si>
+  <si>
+    <t>lenka.michkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michková Lenka</t>
+  </si>
+  <si>
+    <t>LS Rumburk</t>
+  </si>
+  <si>
+    <t>Vysoká Lípa, Jetřichovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>426/5</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 426/6 je dlouholetá nezpevněná cesta, pozemek 426/7 je historicky oplocená nelesní část pozemku p.č. 426/5, od kterého jsou odděleny dosud nezapsaným GP. Převáděné části funkčně nesouvisí s pozemkem 426/5, ze kterého jsou oddělovány. Výměra každého z oddělovaných pozemků je 397m2.</t>
+  </si>
+  <si>
+    <t>170000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Tichá na Moravě</t>
+  </si>
+  <si>
+    <t>Tichá na Moravě, Tichá, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>44/1, 44/2, 44/3, 44/4, 55/2, 185/1, 190/2</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 44/1 s druhem pozemku lesní pozemek o výměře 1783 m2, p. č. 44/2 s druhem pozemku ostatní plocha o výměře 290 m2, p. č. 44/3 s druhem pozemku ostatní plocha o výměře 2754 m2, p. č. 44/4 s druhem pozemku lesní pozemek o výměře 251 m2, p. č. 55/2 s druhem pozemku ostatní plocha o výměře 493 m2, p. č. 185/1 s druhem pozemku lesní pozemek o výměře 1599 m2 a p. č. 190/2 s druhem pozemku ostatní plocha o výměře 114 m2 vše v katastrálním území Tichá na Moravě.</t>
+  </si>
+  <si>
+    <t>451950</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 755/3 v k.ú. Prosíčka u Seče</t>
+  </si>
+  <si>
+    <t>956157106</t>
+  </si>
+  <si>
+    <t>petra.koreckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Korečková</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Prosíčka u Seče, Seč, okres Chrudim</t>
+  </si>
+  <si>
+    <t>755/3</t>
+  </si>
+  <si>
+    <t>Pozemek úzkého tvar, který je součástí oplocené zahrady u stavby pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>51200</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 424/2 v k.ú. Račice</t>
+  </si>
+  <si>
+    <t>Račice, Račice-Pístovice, okres Vyškov</t>
+  </si>
+  <si>
+    <t>424/2</t>
+  </si>
+  <si>
+    <t>Část pozemku p.č. 424/2 o výměře 3108 m2. Jedná se o funkční celek s budovami na pozemcích p.č. 327, 328 a 329 v k.ú. Račice</t>
+  </si>
+  <si>
+    <t>1844800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 505/2 v k.ú. Doubí u Karlových Var</t>
+  </si>
+  <si>
+    <t>Doubí u Karlových Var, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>505/2</t>
+  </si>
+  <si>
+    <t>1588000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2475/8</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Pohořelice nad Jihlavou, Pohořelice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>2475/8</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 247 m2, druh pozemku - ostatní plocha, způsob využití - dráha</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>část vodního díla (úprava koryta vodního toku - zatrubnění), Chřešťovice</t>
+  </si>
+  <si>
+    <t>2026-10-04</t>
+  </si>
+  <si>
+    <t>257099219</t>
+  </si>
+  <si>
+    <t>alena.turkottova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Alena Türkottová</t>
+  </si>
+  <si>
+    <t>Chřešťovice, Albrechtice nad Vltavou, okres Písek</t>
+  </si>
+  <si>
+    <t>Část rušeného vodního díla typu úprava koryta vodního toku (zatrubnění) ev. č. DVT-00003766, umístěná na pozemcích parc. č. 1084, 1085, 1087, 1091 v k.ú. Chřešťovice, v délce 82,5 m.</t>
+  </si>
+  <si>
+    <t>74260</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6572/89 v k. ú. Strání (S 426/26)</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>725257276</t>
+  </si>
+  <si>
+    <t>petra.vitaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Vitásková</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p., Správa toků - oblast povodí Moravy</t>
+  </si>
+  <si>
+    <t>Strání, Strání, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>6572/89</t>
+  </si>
+  <si>
+    <t>Pozemek ve funkčním celku s pozemky ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>51612</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11173 v k. ú. Strání (S 1201/25)</t>
+  </si>
+  <si>
+    <t>11173</t>
+  </si>
+  <si>
+    <t>154275</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11172 v k. ú. Strání (S 1200/25)</t>
+  </si>
+  <si>
+    <t>11172</t>
+  </si>
+  <si>
+    <t>254133</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11132 v k. ú. Strání (S 860/25)</t>
+  </si>
+  <si>
+    <t>11132</t>
+  </si>
+  <si>
+    <t>39270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11131 v k. ú. Strání (S 803/25)</t>
+  </si>
+  <si>
+    <t>11131</t>
+  </si>
+  <si>
+    <t>47124</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6572/76 v k. ú. Strání (S 489/24)</t>
+  </si>
+  <si>
+    <t>6572/76</t>
+  </si>
+  <si>
+    <t>127347</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6764/1 v k. ú. Strání (S 800/25)</t>
+  </si>
+  <si>
+    <t>6764/1</t>
+  </si>
+  <si>
+    <t>Pozemek nacházející se ve funkčním celku s pozemky ve vlastnictví fyzické osoby</t>
+  </si>
+  <si>
+    <t>60588</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 841/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemků 1314/1, 1314/2, 1314/5, 1318/2 a 1318/4 vše v kat. území Němčice u České Třebové</t>
+  </si>
+  <si>
+    <t>+420 956 163 107</t>
+  </si>
+  <si>
+    <t>renata.odvarkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Renata Odvárková</t>
+  </si>
+  <si>
+    <t>Lesní správa Lanškroun</t>
+  </si>
+  <si>
+    <t>Němčice u České Třebové, Němčice, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1314/1, 1314/2, 1314/5, 1318/2 a 1318/4</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1314/1 o výměře 435 m2, druh pozemku - lesní pozemek, pozemku p.č. 1314/2 o výměře 155 m2, druh pozemku - lesní pozemek, pozemku p.č. 1314/5 o výměře 219 m2, druh pozemku - lesní pozemek, pozemku p.č. 1318/2 o výměře 110 m2, druh pozemku - lesní pozemek, pozemku p.č. 1318/4 o výměře 10 m2, druh pozemku - lesní pozemek vše v kat. území Němčice u České Třebové a obci Němčice. Pozemky jsou ve svažitém terénu a nachází se jihovýchodním směrem od obce Němčice</t>
+  </si>
+  <si>
+    <t>27980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Lichnov u Nového  Jičína</t>
+  </si>
+  <si>
+    <t>Lichnov u Nového Jičína, Lichnov, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>2101/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2101/3 s druhem pozemku trvalý travní porost o výměře 528 m2 v k.ú. Lichnov u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>102500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1617 a 1618, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bezdružice, Bezdružice, okres Tachov</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1617 a 1618</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích jsou trvalé porosty a oplocení ve vlastnictví nabyvatelů. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." Pozemek p.č. 1617 je zatížen věcným břemenem ve prospěch nemovitosti neevidované v katastru spočívající v právu vedení, oprav a údržby přípojky NN ve prospěch nabyvatelů. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu jsou pozemky zařazeny do plochy smíšené (SV – smíšené obytné venkovské). Zaroveň pozemek p.č. 1617 je zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Nepotřebné nemovité věci - pozemky k.ú. Křimice</t>
+  </si>
+  <si>
+    <t>724968140</t>
+  </si>
+  <si>
+    <t>vokacova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Štěpánka Vokáčová</t>
+  </si>
+  <si>
+    <t>ZBE - PS 1</t>
+  </si>
+  <si>
+    <t>Křimice, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>1901/3, 1901/4, 1988/58, 1988/59</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky dotčené stavbou „Městský okruh – úsek Křimická (Chebská) – Karlovarská v Plzni“, a to p. č. 1901/3, o výměře 86 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1901/4 o výměře 34 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/58 o výměře 92 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/59 o výměře 8 m2 – druh pozemku ostatní plocha, silnice</t>
+  </si>
+  <si>
+    <t>129220</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 1412/2 v k.ú. Nemochovice</t>
+  </si>
+  <si>
+    <t>Nemochovice, Nemochovice, okres Vyškov</t>
+  </si>
+  <si>
+    <t>1412/2</t>
+  </si>
+  <si>
+    <t>Jedná se o dlouhý a úzký pozemek, který je zatravněn.</t>
+  </si>
+  <si>
+    <t>65120</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Suchdol nad Lužnicí</t>
+  </si>
+  <si>
+    <t>Zajícová M.</t>
+  </si>
+  <si>
+    <t>Suchdol nad Lužnicí, Suchdol nad Lužnicí, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2290/4 a 2290/5</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 2290/4 a 2290/5 k.ú. Suchdol nad Lužnicí, které vznikly oddělením z pozemku parc. č. 2290/3 k.ú. Suchdol nad Lužnicí dle GP č. 2581-231Fi/2024.</t>
+  </si>
+  <si>
+    <t>13500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1613 a st. 269, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>1613 a st. 269</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích p.č. 1613, st. 269 se nachází zemědělské objekty a manipulační plochy ve vlastnictví budoucího nabyvatele. Stavba na pozemku p.č. 1613 není v KN zapsána. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu je  pozemek p.č. 1613 zařazen do plochy výroby a skladování (VD – výroba drobná a služby). Dle územního plánu je  pozemek p.č. st. 269 zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>371000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kojatín S 714/25</t>
+  </si>
+  <si>
+    <t>956148106</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dana Rusková</t>
+  </si>
+  <si>
+    <t>Lesní správa Třebíč</t>
+  </si>
+  <si>
+    <t>Kojatín, Kojatín, okres Třebíč</t>
+  </si>
+  <si>
+    <t>187/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 187/2 v k.ú. Kojatín, prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>45680</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Jakubov S 1060/25</t>
+  </si>
+  <si>
+    <t>956148107</t>
+  </si>
+  <si>
+    <t>andrea.niederhafnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Andrea Niederhafnerová</t>
+  </si>
+  <si>
+    <t>Jakubov u Moravských Budějovic, Jakubov u Moravských Budějovic, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>Jedná se o přímý prodej pozemku p.č. 947 v k.ú. Jakubov u Moravských Budějovic, pozemek tvoří funkční celek se stavbou nabyvatele</t>
+  </si>
+  <si>
+    <t>118300</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Jílovec</t>
+  </si>
+  <si>
+    <t>Jílovec, Fulnek, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>Pozemk p. č. 377 s druhem pozemku lesní pozemek o výměře 1917 m2 v k.ú. Jílovec.</t>
+  </si>
+  <si>
+    <t>41230</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Čekyně</t>
+  </si>
+  <si>
+    <t>585711228</t>
+  </si>
+  <si>
+    <t>smekalova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Tereza Smékalová</t>
+  </si>
+  <si>
+    <t>závod Horní Morava</t>
+  </si>
+  <si>
+    <t>Čekyně, Přerov, okres Přerov</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>Geometrickým plánem dojde k rozdělení pozemku na 5 parcel, přičemž čtyři z nich o celkové výměře 214 m2 budou dotčeny investičním záměrem soukromé osoby výstavby rodinných domů.</t>
+  </si>
+  <si>
+    <t>583000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Vracov, Vracov, okres Hodonín</t>
+  </si>
+  <si>
+    <t>2043/2, 2043/3 a 2044</t>
+  </si>
+  <si>
+    <t>Sportovní</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky situované v okrajové části města Vracov v těsné blízkosti sportovního areálu. Přístup a příjezd k pozemkům je po zpevněné asfaltové komunikaci přes pozemek p.č. 2219/13, který zůstává v právu hospodařit pro Lesy České republiky, s.p. Pozemky jsou dle platného územního plánu obce Vracov součástí plochy smíšené obytné. Součástí pozemku p.č. 2044 je stavba bez čp/če - jiná stavba. Tento objekt byl postaven v 70 letech minulého století pro potřeby pracovníků Lesní správy Vracov jako sklad nářadí. Z inženýrských sítí je napojen pouze na zdroj el. NN. </t>
+  </si>
+  <si>
+    <t>492500</t>
+  </si>
+  <si>
+    <t>Bzenec, Bzenec, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1004/1, 1004/2, 1004/4, 1004/5 a 1010</t>
+  </si>
+  <si>
+    <t>Na Mýtě</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o objekt bývalého sídla Polesí Bzenec, Lesní správa Strážnice, který je tvořen administrativní správní budovou čp. 551 na pozemku p.č. 1004/2, skladem čp. 550 na pozemku p.č. 1004/1, stavbou zemního klenbového sklepu bez čp/če na pozemku p.č. 1004/4, zahradou p.č. 1010 a ostatní plochou p.č. 1004/5. Dle platného územního plánu obce Bzenec jsou nemovitosti součástí plochy smíšené obytné - venkovské. Nemovitosti jsou situované na hlavní třídě ul. Na Mýtě, naproti bývalých kasáren. Přístup a příjezd k nemovitostem je z ulice Olšovská přes pozemek p.č. 1003/7 v soukromém vlastnictví. Další přístup je pak přes pozemek p.č. 993/1 ve vlastnictví Města Bzenec. Hlavní objekt je napojen na el. NN, vodovod, jednotnou kanalizaci a řád zemního plynu. Administrativní budova čp. 551 je samostatně stojící objekt čtvercového půdorysného tvaru, cele podsklepený se dvěma nadzemními podlažími a rovnou střechou. Hospodářský objekt čp. 550 je zděný, nepodsklepený, se sedlovou střechou s půdním prostorem, situovaný ve dvorní části za budovou čp. 551. Tento objekt sloužil jako sklad lesnické techniky s příležitostnou garáží. </t>
+  </si>
+  <si>
+    <t>6050000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Převod pozemků p.č. </t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>Vrhaveč u Klatov, Vrhaveč, okres Klatovy</t>
+  </si>
+  <si>
+    <t>2/5, 25/1, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky v ochranném pásmu dráhy trati Horažďovice předměstí – Klatovy. Na pozemcích leží místní komunikace ve vlastnictví Obce Vrhaveč, která o jejich převod žádá bezúplatně. Pozemky nebyly oceněny a jejich hodnota je dána jejich účetní hodnotou. Na pozemku p.č. 2/5 se nachází retenční plocha vody přilehlé komunikace. Na pozemku p.č. 25/1 se nachází veřejné osvětlení, přístup k okolním nemovitostem, izolační zeleň a prostor pěší. Na pozemku p.č. 30 se nachází svah přilehlých komunikací, dopravní značení, přístup k přilehlé nemovitosti a izolační zeleň). Pozemky p. č. 25/1, p.č. 2/5 a p. č. 30 jsou nabyvatelem užívány na základě smlouvy výpůjčce č. 6548002222. Pozemky budou spolu s převodní smlouvou zatíženy služebností v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci (převodní) smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky p.č. 2/5, 25/1 a 30 se podle územního plánu nachází v plochách smíšených nezastavěného území. </t>
+  </si>
+  <si>
+    <t>16373</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo dopravy </t>
   </si>
   <si>
-    <t>Prodej objektu č.p. 408 na stavebním pozemku p.č. 242, objektu bez č.p. na stavebním pozemku p.č. 275/2 a zpevněné plochy, schodiště na pozemku p.č. 715/6 v k.ú. Brandýs nad Orlicí</t>
-[...2 lines deleted...]
-    <t>772951732</t>
+    <t>prodej pozemku p. č. st. 741 včetně budovy č.p. 567 v k. ú. Polná</t>
+  </si>
+  <si>
+    <t>722951732</t>
   </si>
   <si>
     <t>BuriankovaK@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Buriánková Kateřina</t>
   </si>
   <si>
     <t>Oddělení přípravy pozbytí</t>
   </si>
   <si>
-    <t>Brandýs nad Orlicí, Brandýs nad Orlicí, okres Ústí nad Orlicí</t>
-[...11 lines deleted...]
-    <t>6683000</t>
+    <t>Polná, Polná, okres Jihlava</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>Pozemek je na LV zapsaný jako zastavěná plocha a nádvoří a jedná se o stavební pozemek. Část pozemku je zastavěná trvalou stavbou č.p. 567, na části se nachází drobné doplňkové stavby a zbylá výměra tvoří obslužnou plochu kolem budovy. Pozemek je nepravidelného tvaru, rovinatý a jeho - 5 - výměra činí 350 m2. Nemovitost je napojena na veřejnou elektřinu, městskou vodu, likvidace odpadních vod do jímky na vyvážení (ta je na pozemku p.č. 2586/1), zemní plyn není zaveden. K budově a pozemku není přístupová cesta, žadatel si přístup musí zajistit sám. Pozemek je prostý trvalých porostů. Budova je částečně podsklepená, přízemí je obytné, ve zvýšené střeše pouze půda.</t>
+  </si>
+  <si>
+    <t>2362000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/23 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Ústí nad Labem, Ústí nad Labem, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/23</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/23 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 112 m2</t>
+  </si>
+  <si>
+    <t>98000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/24 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/24 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 328 m2</t>
+  </si>
+  <si>
+    <t>286000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/25 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/25</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/25 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 72 m2</t>
+  </si>
+  <si>
+    <t>63000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/26 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/26</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/26 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 14 m2</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Purkarec</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Purkarec, Hluboká nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>835/23 a 835/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 835/23, ostatní plocha o výměře 10 m2, a parc. č. 835/24, ostatní plocha o výměře 50 m2, které  vznikly v přiloženém geometrickém plánu oddělením z pozemku parc. č. 835//2 v k.ú. Purkarec. Předmětné pozemky jsou situovány ve značné vzdálenosti od břehu vodní nádrže Hněvkovice a jsou porostlé převážně lebedou a náletovými dřevinami.</t>
+  </si>
+  <si>
+    <t>42000</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz přehrazující vodní tok nebo údolí na pozemcích - stavební parcela č. 1568, č. 1572 a č. 1573 v katastrálním území Rtyně v Podkrkonoší</t>
+  </si>
+  <si>
+    <t>Rtyně v Podkrkonoší, Rtyně v Podkrkonoší, okres Trutnov</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz nacházející se na pozemcích - stavební parcela č. 1568, č. 1572 a č. 1573 v katastrálním území Rtyně v Podkrkonoší. Jedná se o hráz sypanou ze zeminy se dvěma výpustnými potrubími 200 a 300 mm a bezpečnostním trubním přelivem, který tvoří dvě DN 500 roury.</t>
+  </si>
+  <si>
+    <t>168160</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 1568 a pozemková parcela č. 1179/2 v katastrálním území Rtyně v Podkrkonoší</t>
+  </si>
+  <si>
+    <t>st. 1568, p. p. č. 1179/2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 1568 v katastrálním území Rtyně v Podkrkonoší je zastavěný částí stavby vodního díla - hrází u vodního díla Žabárna. Pozemek je pod levou částí hráze mimo zpevněnou komunikací, která vede po vrcholu hráze ve směru z centra Rtyně v Podkrkonoší do místní části Končiny. Pozemek - pozemková parcela č. 1179/2 v katastrálním území Rtyně v Podkrkonoší je užíván jako vodní nádrž umělá - Žabárna.</t>
+  </si>
+  <si>
+    <t>442490</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Roudno</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>Roudno, Roudno, okres Bruntál</t>
+  </si>
+  <si>
+    <t>1001/2, 584/19</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p. č. 1001/2 s druhem pozemku ostatní plocha o výměře 181 m2, který vznikl z pozemku p. č. 1001/1 dle geometrického plánu č. 779-91/2025 v k.ú. Roudno a nově oddělený pozemek p. č. 584/19 s druhem pozemku ostatní plocha o výměře 96 m2, který vznikl z pozemku p. č. 584/5 dle geometrického plánu č. 779-91/2025 v k.ú. Roudno.</t>
+  </si>
+  <si>
+    <t>105600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Vimperk</t>
+  </si>
+  <si>
+    <t>Vimperk, Vimperk, okres Prachatice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">802/5, 819/6, 1956/11 </t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 802/5, druh pozemku ostatní plocha o výměře 72 m2, parc. č. 819/6, druh pozemku ostatní plocha o výměře 747 m2 a parc. č. 1956/11, druh pozemku ostatní plocha o výměře 164 m2, v k.ú. Vimperk. Pozemek parc. č. 802/5 je prostorem mezi vodním tokem a veřejnou komunikací, pozemek parc. č. 809/16 je prostor okolo plechových a pozemek parc. č. 1956/11 se nachází v zaploceném areálu centrální kotelny.</t>
+  </si>
+  <si>
+    <t>281920</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc.č. 996/1</t>
+  </si>
+  <si>
+    <t>770655288</t>
+  </si>
+  <si>
+    <t>daniela.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Daniela Adámková</t>
+  </si>
+  <si>
+    <t>STOPV</t>
+  </si>
+  <si>
+    <t>Libínské Sedlo, Prachatice, okres Prachatice</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemku dle KN vodní plocha, ve skutečnosti ostatní plocha užívaná společně s rekreačními objekty. </t>
+  </si>
+  <si>
+    <t>87340</t>
+  </si>
+  <si>
+    <t>57930</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/5)</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/6)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Dolní pochlovice</t>
+  </si>
+  <si>
+    <t>956229106</t>
+  </si>
+  <si>
+    <t>michal.pugner@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michal Pugner</t>
+  </si>
+  <si>
+    <t>LS Kraslice</t>
+  </si>
+  <si>
+    <t>Dolní Pochlovice, Kynšperk nad Ohří, okres Sokolov</t>
+  </si>
+  <si>
+    <t>159/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej oploceného pozemku p.č. 159/7 o výměře 533 m2. </t>
+  </si>
+  <si>
+    <t>186550</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Pozemky v k. ú. Poruba u Orlové</t>
+  </si>
+  <si>
+    <t>2026-09-27</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Poruba u Orlové, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3242/3, 3242/11 </t>
+  </si>
+  <si>
+    <t>pozemky p. č. pozemky p. č. 3242/3 – trvalý travní porost o výměře 3 277 m2 a p. č. 3242/11 – ostatní plocha, jiná plocha o výměře 99 m2, zapsané na LV č. 5167 pro k. ú. Poruba u Orlové, obec Orlová, Moravskoslezský kraj. Převáděné pozemky se nachází v: -	platném dobývacím prostoru Doubrava u Orlové pro černé uhlí (správce DIAMO, s. p., dobývací prostor se nepřevádí), -	chráněném ložiskovém území – česká část Hornoslezské pánve pro černé uhlí a zemní plyn a chráněném ložiskovém území Karviná – Doly pro zemní plyn, -	zemědělském půdním fondu (p. č. 3242/3), -	území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí, plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování, -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Hodnota převáděných nemovitostí byla stanovena na základě znaleckého posudkem č. 4657-102/2026 zpracovaným Ing. Vlastimilem Outlým, se sídlem: Doudlevecká 495/22, 301 00 Plzeň.</t>
+  </si>
+  <si>
+    <t>3270000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. st. 231, jehož součástí je stavba - budova č.p. 153, pozemek p.č. st. 232, jehož součástí je stavba - budova bez č.p./č.e., pozemek p.č. 1877/3 a p.č. 1877/5 k.ú. Svobodné Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>najvarek@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Svobodné Heřmanice, Svobodné Heřmanice, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st. 49</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>1355500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 3992/13 v k. ú. Kostelec nad Orlicí</t>
+  </si>
+  <si>
+    <t>956 165 106</t>
+  </si>
+  <si>
+    <t>eva.jircikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Eva Jirčíková</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Kostelec nad Orlicí, Kostelec nad Orlicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>3992/13</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3992/13 v k. ú. Kostelec nad Orlicí o výměře 88 m2 je veden v druhu pozemku lesní pozemek. Nachází se na okraji zahrádkářské kolonie Štědrá, na jižním svahu nad korytem říčky Štědrá, přibližně 1 km severně od centra města Kostelec nad Orlicí. Pozemek je porostlý převážně dubem letním.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 140/1 vč. stavby č.p. 93, pozemek p.č. 932</t>
+  </si>
+  <si>
+    <t>Louka u Litvínova, Louka u Litvínova, okres Most</t>
+  </si>
+  <si>
+    <t>p.č.st.82, p.č.st. 125, p.č. 1635/2</t>
+  </si>
+  <si>
+    <t>4298000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1769/11 v k. ú. Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Hluboká nad Vltavou, Hluboká nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1769/11</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla v k.ú. Jivno</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová M.</t>
+  </si>
+  <si>
+    <t>Jivno, Jivno, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava vodního toku, ev. č. DVT-00001012, umístěná na pozemcích parc. č. 3827/6, 3827/8, 4261/11 k.ú. Jivno o délce 134 m.</t>
+  </si>
+  <si>
+    <t>62542</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2091/10 v k. ú. Poličná - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Poličná, Poličná, okres Vsetín</t>
+  </si>
+  <si>
+    <t>2091/10</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1068/2, 1068/3 a 1068/4 v k. ú. Štarnov - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>Štarnov, Štarnov, okres Olomouc</t>
+  </si>
+  <si>
+    <t>1068/2, 1068/3 a 1068/4</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 226/26</t>
+  </si>
+  <si>
+    <t>prodej pozemku parc. č. 464/11 v k.ú. Vřesník u Tetína</t>
+  </si>
+  <si>
+    <t>724623762</t>
+  </si>
+  <si>
+    <t>lada.loudova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Lada Loudová</t>
+  </si>
+  <si>
+    <t>Lesní správa Hořice</t>
+  </si>
+  <si>
+    <t>Vřesník u Tetína, Vřesník, okres Jičín</t>
+  </si>
+  <si>
+    <t>464/11</t>
+  </si>
+  <si>
+    <t>pozemek parc. č. 464/11 v k.ú. Vřesník u Tetína, lesní pozemek, úzký pozemek bez porostu, vklíněný mezi krajskou silnicí a lesním pozemkem ve vlastnictví Obce Vřesník.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku k.ú. Domoradovice </t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>Domoradovice, Hradec nad Moravicí, okres Opava</t>
+  </si>
+  <si>
+    <t>st. 213, 602/22</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 602/22 s druhem pozemku ostatní plocha o výměře 327 m2 a st. p. č. 213 s druhem pozemku zastavěná plocha a nádvoří o výměře 34 m2 v k.ú. Domoradovice.</t>
+  </si>
+  <si>
+    <t>180860</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 76/24 v k.ú. Starý Šachov</t>
+  </si>
+  <si>
+    <t>Starý Šachov, Starý Šachov, okres Děčín</t>
+  </si>
+  <si>
+    <t>76/24</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 433 a p.č. 459/1v k.ú. Vonšov</t>
+  </si>
+  <si>
+    <t>Vonšov, Skalná, okres Cheb</t>
+  </si>
+  <si>
+    <t>p.č. 433 a 459/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Nuzice</t>
+  </si>
+  <si>
+    <t>Nuzice, Týn nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1368/32, st. 163, st. 164, st. 165/1, st. 166, st. 167, st. 168, st. 169, st. 170, st. 171, st. 172, st. 173, st. 174, st. 175, st. 176, st. 177, st. 178, st. 179, st. 180, st. 181, st. 182, st. 183 a st. 184</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 1368/32, st. 163, st. 164, st. 165/1, st. 166, st. 167, st. 168, st. 169, st. 170, st. 171, st. 172, st. 173, st. 174, st. 175, st. 176, st. 177, st. 178, st. 179, st. 180, st. 181, st. 182, st. 183 a st. 184 v k.ú. Nuzice. Pozemky se nacházejí v areálu rekreačního zařízení, které je ve vlastnictví jiného vlastníka. Na stavebních pozemcích se nacházejí stavby, které jsou také ve vlastnictví jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>983000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 995/16 v k. ú. Rynholec</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>720 851 762</t>
+  </si>
+  <si>
+    <t>sloupova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Rynholec, Rynholec, okres Rakovník</t>
+  </si>
+  <si>
+    <t>995/16</t>
+  </si>
+  <si>
+    <t>40000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1214/14 a /1214/15 v k. ú. Branky - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>Branky, Branky, okres Vsetín</t>
+  </si>
+  <si>
+    <t>1214/14, 1214/15</t>
+  </si>
+  <si>
+    <t>Nabídka nepotřebného nemovitého majetku v právu hospodařit Správy železnic, státní organizace, (k. ú. Úvaly u Prahy)</t>
+  </si>
+  <si>
+    <t>727848653</t>
+  </si>
+  <si>
+    <t>silhavikm@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Marek Šilhavík</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem (organizační jednotka SŽ Facility)</t>
+  </si>
+  <si>
+    <t>Úvaly u Prahy, Úvaly, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1890/1, 1893, 1894, 1895, 1897/1, 1897/2, 1897/3, 1897/4</t>
+  </si>
+  <si>
+    <t>70, 710, 1003, 707, 1080 a 2x bez čp./čev.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1890/1, jehož součástí je stavba čp. 70, pozemek p. č. 1893, jehož součástí je stavba čp. 710, pozemek p. č. 1894, jehož součástí je stavba čp. 1003, pozemek p. č. 1895, jehož součástí je stavba čp. 707, pozemek p. č. 1897/1, jehož součástí je stavba čp. 1080, pozemek p. č. 1897/2, pozemek p. č. 1897/3, jehož součástí je stavba bez čp./čev., a pozemek p. č. 1897/4, jehož součástí je stavba bez čp./čev. - viz též připojený soubor.</t>
+  </si>
+  <si>
+    <t>12070000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1476/10 v k.ú. Souš</t>
+  </si>
+  <si>
+    <t>Souš, Most, okres Most</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476/10 </t>
+  </si>
+  <si>
+    <t>490010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky p.č. 1877/4, 1877/6, 1877/7 v k.ú. Svobodné Heřmanice </t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 1877/4, 1877/6, 1877/7 v k.ú. Svobodné Heřmanice</t>
+  </si>
+  <si>
+    <t>Pozemky v k.ú. Korouhev</t>
+  </si>
+  <si>
+    <t>956 164 200</t>
+  </si>
+  <si>
+    <t>sylva.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Adámková Sylva</t>
+  </si>
+  <si>
+    <t>Lesní správa Choceň</t>
+  </si>
+  <si>
+    <t>Korouhev, Korouhev, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2558/7,2558/15,2558/20</t>
+  </si>
+  <si>
+    <t>Všechny oceňované parcely jsou situovány mimo zastavěné území obce, nejlépe přístupné jsou ze silnice Jimramov - Korouhev nejdříve po přibližovací komunikaci třídy 3L, poté krátce polní cestou. Lesní porost na parcele č. 2558/7 je proředěná smíšená mýtní kmenovina s převahou jehličnanů, průměrné kvality. Pozemek p.č. 2558/15 je v KN evidován jako ostatní plocha, místním šetřením bylo zjištěno, že má charakter bezlesí - porostní okraj - s jednotlivým náletem OS. Parcela č. 2558/20, evidovaná v KN jako vodní plocha je porostlá kmenovinou obdobného věku jako kmenovina na sousedním pozemku p.č. 2558/7 s podrostem mlaziny z přirozeného zmlazení.</t>
+  </si>
+  <si>
+    <t>27140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>Nová Lhota u Veselí nad Moravou, Nová Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>4155/54</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se zemědělskou stavbou bez č.p./č.ev. na pozemku p.č. st. 644.</t>
+  </si>
+  <si>
+    <t>85700</t>
+  </si>
+  <si>
+    <t>6275/11</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou č.p. 361 na pozemku p.č. st. 597.</t>
+  </si>
+  <si>
+    <t>17400</t>
+  </si>
+  <si>
+    <t>6275/12</t>
+  </si>
+  <si>
+    <t>Pozemek se nachází v okrajové části obce Nová Lhota v lokalitě Vápenky, která leží v CHKO Bílé Karpaty a v evropsky významné lokalitě. Na pozemku se nachází přístřešek pro automobily a zpevněný příjezd, ovocné stromy - švestka a lesní porost - bříza, habr a javor.</t>
+  </si>
+  <si>
+    <t>22800</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1302/4 a části pozemku p. č. 1302/17 v k. ú. Dívčice</t>
+  </si>
+  <si>
+    <t>referát majetku</t>
+  </si>
+  <si>
+    <t>Dívčice, Dívčice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1302/4, 1302/17</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1302/4 - zastavěná plocha a nádvoří, vodní dílo odkaliště o výměře 1521 m2 (převáděná část bude změněna na ostatní plochu, manipulační plochu) z celkové výměry 177961 m2 a části pozemku p. č. 1302/17 - ostatní plocha, jiná plocha o výměře 1326 m2  z celkové výměry 57772 m2 vše v k. ú. Dívčice. Na převáděných částech pozemků se nachází zemina s kamenivem jiného subjektu. V pozemku jsou umístěny inženýrské sítě nezapsané v katastru nemovitostí, a to - vodovod pitné vody, kabel NN, výtlak z čerpací stanice drenážních vod KI DN 150 a potrubní řad pro čerpání průsakových vod z kalojemu KI (s uvedenými inženýrskými sítěmi má právo hospodařit státní podnik DIAMO). Nad pozemky vedou nadzemní inženýrské sítě - trasa elektrického vedení a trasa sítě EK (EG.D, s.r.o.).</t>
+  </si>
+  <si>
+    <t>Nepotřebná nemovitá věc pozemek v k. ú. Bonětice</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>Bonětice, Stráž, okres Tachov</t>
+  </si>
+  <si>
+    <t>3078/1</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek bývalého, dnes nefunkčního náhonu o výměře 5116 m2.</t>
+  </si>
+  <si>
+    <t>281380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemků v k.ú. Nová Bystřice </t>
+  </si>
+  <si>
+    <t>Nová Bystřice, Nová Bystřice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1300/16, st.1304/2, 1318/34, 2247/6</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 1300/16, st. 1304/2, 1318/34, 2247/6 k.ú. Nová Bystřice.</t>
+  </si>
+  <si>
+    <t>239600</t>
   </si>
   <si>
     <t>Česká pošta, s.p.</t>
   </si>
   <si>
     <t>kr7cdry</t>
   </si>
   <si>
     <t>Ministerstvo vnitra ČR</t>
   </si>
   <si>
-    <t>Pozemek parc. č. st. 55 o výměře 704 m2, zastavěná plocha a nádvoří, součástí je stavba č. p. 55, rodinný dům, pozemek; parc. č. 1598 o výměře 42 m2, ostatní plocha, neplodná půda;  k. ú. Chcebuz, obec Štětí, LV č. 225, KÚ pro Ústecký kraj, Katastrálního pracoviště Litoměřice. Právo hospodařit s majetkem státu: Česká pošta, s.p.</t>
-[...11 lines deleted...]
-    <t>Denisa Janderková</t>
+    <t>Šluknov, část pozemku  - chodníku  - přímý prodej v rámci narovnání majetko-právních vazeb •	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>954302314</t>
+  </si>
+  <si>
+    <t>tuckova.dana@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková Dana</t>
   </si>
   <si>
     <t>Správa realit</t>
   </si>
   <si>
-    <t>Chcebuz, Štětí, okres Litoměřice</t>
-[...278 lines deleted...]
-    <t>196680</t>
+    <t>Šluknov, Šluknov, okres Děčín</t>
+  </si>
+  <si>
+    <t>•	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>Z pozemku p. č. 201 bude oddělen díl „a“ o výměře 30 m², který bude odprodán a následně scelen do pozemku p. č. 200 v obci a kat. území Šluknov. Přístup na pozemky je stávající a je zajištěn z veřejně prospěšných komunikací na pozemcích p. č. 199/4 a 245 v obci a kat. území Šluknov.</t>
+  </si>
+  <si>
+    <t>92400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MZe </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.st. 84/2, p.č. 1497/14, p.č. 1497/16 v k.ú. Hrušková  S 1143/25</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>956269115</t>
+  </si>
+  <si>
+    <t>miluse.soltysova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miluše Šoltysová</t>
+  </si>
+  <si>
+    <t>LČR, s.p., Lesní závod Kladská</t>
+  </si>
+  <si>
+    <t>Hrušková, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>st. 84/2</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 73 m2</t>
+  </si>
+  <si>
+    <t>1497/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 265 m2</t>
+  </si>
+  <si>
+    <t>482400</t>
+  </si>
+  <si>
+    <t>1497/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Písek</t>
+  </si>
+  <si>
+    <t>Písek, Písek, okres Písek</t>
+  </si>
+  <si>
+    <t>2251/35</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2251/35 v k.ú. Písek, druh pozemku ostatní plocha o výměře 884 m2. Pozemek tvoří výběžek (poloostrov) porostlý vzrostlými stromy a zelení do koryta řeky Otava. Jediný přístup na pozemek je z pravého břehu řeky, z ulice Podskalí a následným průchodem přes muzejní objekt č.p. 2537 v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>310000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. st. 450, p.č. 814/3 v k.ú. Tři Sekery u Kynžvartu a p.č. 231/4 v k.ú. Klimentov   S 167/26</t>
+  </si>
+  <si>
+    <t>Tři Sekery u Kynžvartu, Tři Sekery, okres Cheb</t>
+  </si>
+  <si>
+    <t>st. 450</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 24 m2</t>
+  </si>
+  <si>
+    <t>814/3</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 157 m2</t>
+  </si>
+  <si>
+    <t>Klimentov, Velká Hleďsebe, okres Cheb</t>
+  </si>
+  <si>
+    <t>226800</t>
+  </si>
+  <si>
+    <t>231/4</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 8 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 179/24 a p.č. 179/27 v k.ú. Cihelny  S 171/26</t>
+  </si>
+  <si>
+    <t>Cihelny, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>179/24</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>74000</t>
+  </si>
+  <si>
+    <t>179/27</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 14 m2</t>
   </si>
   <si>
     <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
   </si>
   <si>
-    <t>956941352</t>
-[...8 lines deleted...]
-    <t>LESY ČR, s.p., OŘ severní Morava</t>
+    <t>2026-09-18</t>
   </si>
   <si>
     <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
   </si>
   <si>
-    <t>547</t>
-[...209 lines deleted...]
-    <t>Ing. Radomíra Nerglová</t>
+    <t>350/5</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p.č. 350/5 s druhem pozemku lesní pozemek o výměře 687 m2, oddělený z pozemku p. č. 350/1 dle geometrického plánu č. 1045-24/2025 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>186000</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t>954009150</t>
+  </si>
+  <si>
+    <t>milan.brucek@vls.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Brůček</t>
   </si>
   <si>
     <t>OSM</t>
   </si>
   <si>
-    <t>Most I, Most, okres Most</t>
-[...29 lines deleted...]
-    <t>2026-04-09</t>
+    <t>Doksy u Máchova jezera, Doksy, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemky p.č. 3376/6, ostatní plocha, jiná plocha, o výměře 38 m2, p.č. 3376/7, ostatní plocha, jiná plocha, o výměře 118 m2 a p.č. 3360/4, ostatní plocha, jiná plocha, o výměře 107 m2, vše zapsáno na LV č. 3806 pro k.ú. Doksy u Máchova jezera. </t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>Podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
   </si>
   <si>
     <t>571425240</t>
   </si>
   <si>
     <t>gajdos@pmo.cz</t>
   </si>
   <si>
     <t>Mgr. Radek Gajdoš</t>
   </si>
   <si>
-    <t>Správy Majetku</t>
-[...905 lines deleted...]
-    <t>Poličná, Poličná, okres Vsetín</t>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Babice u Uherského Hradiště, Babice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>S 577/26/125 pozemky p.č. 72, 73/1, 73/2 včetně stavby bez č.p. k.ú. Velké Losiny</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>Velké Losiny, Velké Losiny, okres Šumperk</t>
+  </si>
+  <si>
+    <t>72,73/1, 73/2</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bez č.p. </t>
+  </si>
+  <si>
+    <t>Prodej p.č. 72 orná půda o výměře 9385 m2, p.č. 73/1 lesní pozemek o výměře 18929 m2, p.č. 73/2 zastav. plocha včetně stavby bez č.p. p výměře 274 m2</t>
+  </si>
+  <si>
+    <t>5789340</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p. č. 228 a p. č. 1178/2 v k. ú. Rybná nad Zdobnicí (sp. zn. S 1361/24))</t>
+  </si>
+  <si>
+    <t>956165108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Rybná nad Zdobnicí, Rybná nad Zdobnicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 228, p. č. 1178/2</t>
+  </si>
+  <si>
+    <t>Jedná se o odlesněné lesní pozemky nacházející se v prudkém svahu. Lesní pozemky tvoří úzký pruh svahu mezi intravilánem obce a zemědělskou půdou nad obcí.</t>
+  </si>
+  <si>
+    <t>15200</t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>922/4</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou pro rodinnou rekreaci č. ev. 408 na pozemku p.č. st. 734.</t>
+  </si>
+  <si>
+    <t>185250</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc.č. 3492/17 v k.ú. Oldřichovice u Třince</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>Oldřichovice u Třince, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3492/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej části pozemku p.č. 3492/17 (nově odměřený 3492/31), pozemek bude sloužit jako přístup </t>
+  </si>
+  <si>
+    <t>99000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/16 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/16 v k.ú. Ústí nad Labem - lesní pozemek o výměře 4058 m2</t>
+  </si>
+  <si>
+    <t>51340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku, k.ú. Trusovice</t>
+  </si>
+  <si>
+    <t>Trusovice, Bohuňovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>171/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek oddělený z pozemku parc. č. 171/6, který je dlouhodobě využívaný vlastníkem přilehlých nemovitostí, s nimiž tvoří jednotný funkční celek. </t>
   </si>
   <si>
     <t>44000</t>
   </si>
   <si>
-    <t>Pozemky p. č. 1113 – ostatní plocha, jiná plocha o výměře 45 455 m2, p. č. 1391/6 – ostatní plocha, manipulační plocha o výměře 5 340 m2, p. č. 1391/7 – ostatní plocha, manipulační plocha o výměře 9 208 m2, p. č. 1391/12 – ostatní plocha, jiná plocha o výměře 2 501 m2, p. č. 2023 – ostatní plocha, jiná plocha o výměře 3 157 m2, vše v k. ú. Tuchlovice</t>
-[...59 lines deleted...]
-    <t>Ing. Václava Štědrá</t>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>Příluky u Zlína, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t>222/1, 222/4, 222/8, 222/15, 258/1, 258/2, 266/2, 279, 280/2, 280/3, 351 a 354/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky lesní a ostatní plochy situované nad areálem Krajské nemocnice Tomáše Bati ve Zlíně. Pozemky jsou v platném územním plánu města Zlína evidovány jako plochy občanské vybavenosti a plochy lesní. Pozemky p.č. 258/2 a p.č. 280/2 jsou částečně připloceny do areálu nemocnice a jsou na nich umístěny požární hydranty ve vlastnictví Krajské nemocnice Tomáše Bati. Přes pozemky p.č. 222/1 a p.č. 222/15 vede zpevněná panelová účelová komunikace a dále manipulační plocha. </t>
+  </si>
+  <si>
+    <t>12341360</t>
+  </si>
+  <si>
+    <t>S 61/25/122 p.č. dle GP 3495/3 k.ú. Horní Skorošice</t>
+  </si>
+  <si>
+    <t>Horní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>3495/3</t>
+  </si>
+  <si>
+    <t>p.č. 3495/3 dle GP - ostatní plocha o výměře 106 m2</t>
+  </si>
+  <si>
+    <t>26600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Smilovice u Třince</t>
+  </si>
+  <si>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>Smilovice u Třince, Smilovice, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2339 s druhem pozemku ostatní plocha o výměře 350 m2 v k.ú. Smilovice u Třince.</t>
+  </si>
+  <si>
+    <t>73150</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 920/5 v k.ú. Březiny u Děčína</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>Březiny u Děčína, Děčín, okres Děčín</t>
+  </si>
+  <si>
+    <t>920/5</t>
+  </si>
+  <si>
+    <t>593000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/3 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>Česká Čermná, Česká Čermná, okres Náchod</t>
+  </si>
+  <si>
+    <t>260/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>49967</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 260/4 v k. ú. Česká Čermná</t>
+  </si>
+  <si>
+    <t>260/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, která je ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/3 v k. ú. Česká Čermná o výměře 99 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. p. 99, rodinný dům, která je ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 260/4 v k. ú. Česká Čermná o výměře 60 m2 je veden v druhu pozemku trvalý travní porost. Nachází se na okraji obce Česká Čermná, u státní hranice s Polskem. Pozemek tvoří část zahrady, která je užívána společně se stavbou č. ev. 317, stavba pro rodinnou rekreaci, ve vlastnictví fyzických osob.</t>
+  </si>
+  <si>
+    <t>34588</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 445/65, Proseč u Seče</t>
+  </si>
+  <si>
+    <t>Proseč u Seče, Seč, okres Chrudim</t>
+  </si>
+  <si>
+    <t>445/65</t>
+  </si>
+  <si>
+    <t>Pozemek je velmi malé rozlohy (12m2) a nachází se v roku zahrady, je k ní připlocený.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Znojmo-město S 578/25</t>
+  </si>
+  <si>
+    <t>956149106</t>
+  </si>
+  <si>
+    <t>radek.veskrna@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Radek Veškrna</t>
+  </si>
+  <si>
+    <t>Lesní správa Znojmo</t>
+  </si>
+  <si>
+    <t>Znojmo-město, Znojmo, okres Znojmo</t>
+  </si>
+  <si>
+    <t>4930/39</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku p.č. 4930/39 o výměře 66 m2 v k.ú. Znojmo-město</t>
+  </si>
+  <si>
+    <t>37940</t>
+  </si>
+  <si>
+    <t>Prodej pozemku pod garáží st.p.č. 97/7 k.ú. Křemýž</t>
+  </si>
+  <si>
+    <t>956236109</t>
+  </si>
+  <si>
+    <t>lenka.brozova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Brožová</t>
+  </si>
+  <si>
+    <t>LS Litoměřice</t>
+  </si>
+  <si>
+    <t>Křemýž, Ohníč, okres Teplice</t>
+  </si>
+  <si>
+    <t>st. 97/7</t>
+  </si>
+  <si>
+    <t>pozemek pod stavbou jiného vlastníka</t>
+  </si>
+  <si>
+    <t>4980</t>
+  </si>
+  <si>
+    <t>S 40/26/129 Pozemek část. p.č. 302 k.ú. Lhota u Šternberka</t>
+  </si>
+  <si>
+    <t>Lhota u Šternberka, Šternberk, okres Olomouc</t>
+  </si>
+  <si>
+    <t>část dle GP p.č. 302</t>
+  </si>
+  <si>
+    <t>Část p.č. 302 dle GP , ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>23000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 12191/25/125 Pozemek p.č. 134/2 k.ú. Raškov Ves </t>
+  </si>
+  <si>
+    <t>Raškov Ves, Bohdíkov, okres Šumperk</t>
+  </si>
+  <si>
+    <t>134/2</t>
+  </si>
+  <si>
+    <t>P.č. 134/2 , ostatní plocha o výměře 222 m2</t>
+  </si>
+  <si>
+    <t>93240</t>
+  </si>
+  <si>
+    <t>Prodej pozemku a stavby</t>
+  </si>
+  <si>
+    <t>Lesní správa Litoměřice</t>
+  </si>
+  <si>
+    <t>Kostomlaty pod Milešovkou, Kostomlaty pod Milešovkou, okres Teplice</t>
+  </si>
+  <si>
+    <t>p.č. 360, jehož součástí je stavba rekreační chaty, část pozemku p.č. 2881 dle GP a 3119 dle GP</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 360, druhem pozemku zastavěná plocha a nádvoří o výměře 73 m2, jehož součástí je stavba rekreační chaty bez č.p./č.e, část pozemku p.č. 2881 dle GP, nově jako pozemek p.č. 2881/2 o výměře 137 m2 a části pozemku p.č. 3119, nově jako pozemek p.č. 3119/3 o výměře 393 m2 v k.ú. Kostomlaty pod Milešovkou.</t>
+  </si>
+  <si>
+    <t>430240</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p. č. 3496/63 a p. č. 3496/64 v k. ú. Pelhřimov</t>
   </si>
   <si>
     <t>Odbor nakládání s nemovitým majetkem</t>
   </si>
   <si>
-    <t>Radlice, Praha, okres Hlavní město Praha</t>
-[...572 lines deleted...]
-    <t>125310</t>
+    <t>Pelhřimov, Pelhřimov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>3496/63, 3496/64</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 3496/63 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, různě sklonitý a jeho výměra činí 534 m2. Přes pozemek je vyšlapaná cestička pro pěší ke garážím. Pozemek p.č. 3496/64 je na LV zapsaný jako ostatní plocha - jiná plocha a tento zápis odpovídá skutečnosti. Pozemek tvoří volnou plochu (veřejné prostranství) v uvedeném prostoru. Pozemek je nepravidelného tvaru, různě sklonitý a jeho výměra činí 1.392 m2. Přes pozemek je vyšlapaná cestička pro pěší. Na části pozemku se nachází nelesní porost.</t>
+  </si>
+  <si>
+    <t>1258000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2 v k. ú. Hlavenec, jehož součástí je stavba - budova s č. p. Hlavenec č. p. 156; jiná stavba.</t>
+  </si>
+  <si>
+    <t>956177106</t>
+  </si>
+  <si>
+    <t>robert.cerny@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Černý Robert</t>
+  </si>
+  <si>
+    <t>LČR, s.p. LS Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Hlavenec, Hlavenec, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>st. 50/2</t>
+  </si>
+  <si>
+    <t>Hlavenec</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. st. 50/2 o výměře 77 m2, druh pozemku - zastavěná plocha a nádvoří, jehož součástí je stavba-budova s číslem popisným: Hlavenec č.p. 156; jiná stavba</t>
+  </si>
+  <si>
+    <t>1947860</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2842,104 +2962,106 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ110"/>
+  <dimension ref="A1:BQ120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="49.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="33.7109375" customWidth="1"/>
+    <col min="8" max="8" width="40.7109375" customWidth="1"/>
+    <col min="9" max="9" width="509.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" customWidth="1"/>
+    <col min="12" max="12" width="34.7109375" customWidth="1"/>
     <col min="13" max="13" width="27.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="69.7109375" customWidth="1"/>
-    <col min="16" max="16" width="194.7109375" customWidth="1"/>
+    <col min="15" max="15" width="78.7109375" customWidth="1"/>
+    <col min="16" max="16" width="210.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
-    <col min="20" max="21" width="10.7109375" customWidth="1"/>
-    <col min="22" max="22" width="27.7109375" customWidth="1"/>
+    <col min="20" max="20" width="10.7109375" customWidth="1"/>
+    <col min="21" max="21" width="13.7109375" customWidth="1"/>
+    <col min="22" max="22" width="44.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1381.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="18.7109375" customWidth="1"/>
+    <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="257.7109375" customWidth="1"/>
-    <col min="37" max="37" width="39.7109375" customWidth="1"/>
+    <col min="36" max="36" width="108.7109375" customWidth="1"/>
+    <col min="37" max="37" width="46.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="18.7109375" customWidth="1"/>
+    <col min="39" max="39" width="22.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="98.7109375" customWidth="1"/>
+    <col min="47" max="47" width="108.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
     <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
@@ -3131,6555 +3253,7199 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107701</v>
+        <v>108857</v>
       </c>
       <c r="B2" s="1">
-        <v>46094</v>
+        <v>46276</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
+        <v>69</v>
+      </c>
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107700</v>
+        <v>108856</v>
       </c>
       <c r="B3" s="1">
-        <v>46094</v>
+        <v>46276</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O3" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="P3" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>86</v>
       </c>
       <c r="Y3" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107699</v>
+        <v>108854</v>
       </c>
       <c r="B4" s="1">
-        <v>46094</v>
+        <v>46276</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="H4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="L4" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="M4" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="N4" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="P4" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="Y4" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107698</v>
+        <v>108853</v>
       </c>
       <c r="B5" s="1">
-        <v>46094</v>
+        <v>46276</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="H5" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I5" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="J5" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="K5" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="L5" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="M5" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="N5" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="O5" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="P5" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="Q5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X5" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="Y5" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107692</v>
+        <v>108851</v>
       </c>
       <c r="B6" s="1">
-        <v>46094</v>
+        <v>46275</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="H6" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="I6" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="J6" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="K6" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="L6" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="M6" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="N6" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="O6" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="P6" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="Y6" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107691</v>
+        <v>108849</v>
       </c>
       <c r="B7" s="1">
-        <v>46094</v>
+        <v>46275</v>
       </c>
       <c r="C7" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D7" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H7" t="s">
+        <v>125</v>
+      </c>
+      <c r="I7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" t="s">
         <v>107</v>
       </c>
-      <c r="I7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="L7" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="M7" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="N7" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="O7" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="P7" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="Q7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R7" t="s">
         <v>80</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="X7" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="Y7" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107687</v>
+        <v>108847</v>
       </c>
       <c r="B8" s="1">
-        <v>46093</v>
+        <v>46275</v>
       </c>
       <c r="C8" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="D8" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="H8" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="I8" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="J8" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="K8" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="L8" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="M8" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="N8" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="O8" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="Q8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X8" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="Y8" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107686</v>
+        <v>108846</v>
       </c>
       <c r="B9" s="1">
-        <v>46093</v>
+        <v>46275</v>
       </c>
       <c r="C9" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="D9" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="H9" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="I9" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="J9" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="K9" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="L9" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="M9" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="N9" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="O9" t="s">
-        <v>132</v>
+        <v>151</v>
+      </c>
+      <c r="P9" t="s">
+        <v>152</v>
       </c>
       <c r="Q9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X9" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="Y9" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107685</v>
+        <v>108845</v>
       </c>
       <c r="B10" s="1">
-        <v>46093</v>
+        <v>46275</v>
       </c>
       <c r="C10" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D10" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="H10" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="I10" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="J10" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="K10" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="L10" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="M10" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="N10" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="O10" t="s">
-        <v>136</v>
+        <v>161</v>
+      </c>
+      <c r="P10" t="s">
+        <v>162</v>
       </c>
       <c r="Q10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R10" t="s">
         <v>80</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X10" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="Y10" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107684</v>
+        <v>108840</v>
       </c>
       <c r="B11" s="1">
-        <v>46093</v>
+        <v>46274</v>
       </c>
       <c r="C11" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="I11" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="J11" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="K11" t="s">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="L11" t="s">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="M11" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="N11" t="s">
-        <v>126</v>
+        <v>169</v>
       </c>
       <c r="O11" t="s">
-        <v>140</v>
+        <v>170</v>
+      </c>
+      <c r="P11" t="s">
+        <v>171</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X11" t="s">
-        <v>133</v>
+        <v>172</v>
       </c>
       <c r="Y11" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107683</v>
+        <v>108839</v>
       </c>
       <c r="B12" s="1">
-        <v>46093</v>
+        <v>46274</v>
       </c>
       <c r="C12" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="H12" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="I12" t="s">
-        <v>142</v>
+        <v>174</v>
       </c>
       <c r="J12" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="K12" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="L12" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="M12" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="O12" t="s">
-        <v>143</v>
+        <v>175</v>
+      </c>
+      <c r="P12" t="s">
+        <v>176</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X12" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="Y12" t="s">
-        <v>145</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107682</v>
+        <v>108838</v>
       </c>
       <c r="B13" s="1">
-        <v>46093</v>
+        <v>46274</v>
       </c>
       <c r="C13" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="D13" t="s">
-        <v>119</v>
+        <v>180</v>
       </c>
       <c r="H13" t="s">
-        <v>120</v>
+        <v>181</v>
       </c>
       <c r="I13" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="J13" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="L13" t="s">
-        <v>124</v>
+        <v>184</v>
       </c>
       <c r="M13" t="s">
-        <v>139</v>
+        <v>185</v>
       </c>
       <c r="N13" t="s">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="O13" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="Q13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X13" t="s">
-        <v>133</v>
+        <v>188</v>
       </c>
       <c r="Y13" t="s">
-        <v>148</v>
+        <v>189</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107681</v>
+        <v>108836</v>
       </c>
       <c r="B14" s="1">
-        <v>46093</v>
+        <v>46274</v>
       </c>
       <c r="C14" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>94</v>
       </c>
       <c r="I14" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="J14" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="K14" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="L14" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M14" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="N14" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="O14" t="s">
-        <v>154</v>
+        <v>195</v>
+      </c>
+      <c r="P14" t="s">
+        <v>196</v>
       </c>
       <c r="Q14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T14" t="s">
         <v>80</v>
       </c>
       <c r="X14" t="s">
-        <v>155</v>
+        <v>197</v>
       </c>
       <c r="Y14" t="s">
-        <v>156</v>
+        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107680</v>
+        <v>108835</v>
       </c>
       <c r="B15" s="1">
-        <v>46093</v>
+        <v>46274</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>136</v>
+      </c>
+      <c r="H15" t="s">
+        <v>94</v>
       </c>
       <c r="I15" t="s">
-        <v>157</v>
+        <v>199</v>
       </c>
       <c r="J15" t="s">
-        <v>122</v>
+        <v>200</v>
       </c>
       <c r="K15" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="L15" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="M15" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="N15" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="O15" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="Q15" t="s">
         <v>80</v>
       </c>
       <c r="R15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X15" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="Y15" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107678</v>
+        <v>108832</v>
       </c>
       <c r="B16" s="1">
-        <v>46093</v>
+        <v>46273</v>
       </c>
       <c r="C16" t="s">
-        <v>164</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>165</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>166</v>
+        <v>205</v>
       </c>
       <c r="I16" t="s">
-        <v>167</v>
+        <v>206</v>
       </c>
       <c r="J16" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="K16" t="s">
-        <v>169</v>
+        <v>208</v>
       </c>
       <c r="L16" t="s">
-        <v>170</v>
+        <v>209</v>
       </c>
       <c r="M16" t="s">
-        <v>171</v>
+        <v>210</v>
       </c>
       <c r="N16" t="s">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="O16" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="P16" t="s">
-        <v>174</v>
+        <v>213</v>
       </c>
       <c r="Q16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X16" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="Y16" t="s">
-        <v>176</v>
-[...23 lines deleted...]
-    <row r="17" spans="1:36">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17">
-        <v>107673</v>
+        <v>108831</v>
       </c>
       <c r="B17" s="1">
-        <v>46093</v>
+        <v>46273</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="I17" t="s">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="J17" t="s">
-        <v>122</v>
+        <v>207</v>
       </c>
       <c r="K17" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="L17" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="M17" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="N17" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="O17" t="s">
-        <v>185</v>
+        <v>217</v>
+      </c>
+      <c r="P17" t="s">
+        <v>218</v>
       </c>
       <c r="Q17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X17" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="Y17" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:36">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18">
-        <v>107672</v>
+        <v>108830</v>
       </c>
       <c r="B18" s="1">
-        <v>46093</v>
+        <v>46273</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="I18" t="s">
-        <v>188</v>
+        <v>221</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>207</v>
       </c>
       <c r="K18" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="L18" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="M18" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="N18" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="O18" t="s">
-        <v>189</v>
+        <v>217</v>
+      </c>
+      <c r="P18" t="s">
+        <v>222</v>
       </c>
       <c r="Q18" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X18" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="Y18" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:36">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19">
-        <v>107664</v>
+        <v>108829</v>
       </c>
       <c r="B19" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H19" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="I19" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="J19" t="s">
-        <v>194</v>
+        <v>207</v>
+      </c>
+      <c r="K19" t="s">
+        <v>208</v>
       </c>
       <c r="L19" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="M19" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="N19" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="O19" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="P19" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="Q19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X19" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="Y19" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:36">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20">
-        <v>107663</v>
+        <v>108828</v>
       </c>
       <c r="B20" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="H20" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I20" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="J20" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="K20" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="L20" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="M20" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="N20" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="O20" t="s">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="P20" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="Q20" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X20" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="Y20" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:36">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21">
-        <v>107662</v>
+        <v>108827</v>
       </c>
       <c r="B21" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="H21" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="I21" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="J21" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="K21" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="L21" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="M21" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="N21" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="O21" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="P21" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="Q21" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X21" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="Y21" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:36">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22">
-        <v>107660</v>
+        <v>108826</v>
       </c>
       <c r="B22" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I22" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="J22" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="L22" t="s">
-        <v>223</v>
+        <v>88</v>
       </c>
       <c r="M22" t="s">
-        <v>224</v>
+        <v>89</v>
       </c>
       <c r="N22" t="s">
-        <v>225</v>
+        <v>90</v>
       </c>
       <c r="O22" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="P22" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="Q22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X22" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="Y22" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:36">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23">
-        <v>107659</v>
+        <v>108825</v>
       </c>
       <c r="B23" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I23" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="J23" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="L23" t="s">
-        <v>223</v>
+        <v>245</v>
       </c>
       <c r="M23" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="N23" t="s">
-        <v>225</v>
+        <v>90</v>
       </c>
       <c r="O23" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="Q23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T23" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="U23" t="s">
+        <v>248</v>
+      </c>
+      <c r="V23" t="s">
+        <v>249</v>
       </c>
       <c r="X23" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="Y23" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:36">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24">
-        <v>107658</v>
+        <v>108824</v>
       </c>
       <c r="B24" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="H24" t="s">
         <v>71</v>
       </c>
       <c r="I24" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="J24" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="K24" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="L24" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="M24" t="s">
-        <v>215</v>
+        <v>254</v>
       </c>
       <c r="N24" t="s">
-        <v>216</v>
+        <v>255</v>
       </c>
       <c r="O24" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="P24" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="Q24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X24" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="Y24" t="s">
-        <v>240</v>
-[...23 lines deleted...]
-    <row r="25" spans="1:36">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25">
-        <v>107657</v>
+        <v>108822</v>
       </c>
       <c r="B25" s="1">
-        <v>46092</v>
+        <v>46273</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="I25" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="J25" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="K25" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="L25" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
       <c r="M25" t="s">
-        <v>224</v>
+        <v>263</v>
       </c>
       <c r="N25" t="s">
-        <v>225</v>
+        <v>264</v>
       </c>
       <c r="O25" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="P25" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="Q25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X25" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="Y25" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:36">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26">
-        <v>107648</v>
+        <v>108821</v>
       </c>
       <c r="B26" s="1">
-        <v>46091</v>
+        <v>46273</v>
       </c>
       <c r="C26" t="s">
-        <v>249</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>202</v>
+        <v>94</v>
       </c>
       <c r="I26" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="J26" t="s">
-        <v>252</v>
+        <v>207</v>
       </c>
       <c r="K26" t="s">
-        <v>253</v>
+        <v>96</v>
       </c>
       <c r="L26" t="s">
-        <v>254</v>
+        <v>97</v>
       </c>
       <c r="M26" t="s">
-        <v>255</v>
+        <v>98</v>
       </c>
       <c r="N26" t="s">
-        <v>256</v>
+        <v>99</v>
       </c>
       <c r="O26" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="P26" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="Q26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X26" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="Y26" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:36">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27">
-        <v>107646</v>
+        <v>108819</v>
       </c>
       <c r="B27" s="1">
-        <v>46091</v>
+        <v>46272</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>69</v>
       </c>
       <c r="I27" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="J27" t="s">
-        <v>252</v>
+        <v>200</v>
       </c>
       <c r="K27" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="L27" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="M27" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="N27" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="O27" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="P27" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="Q27" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X27" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="Y27" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:36">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28">
-        <v>107644</v>
+        <v>108818</v>
       </c>
       <c r="B28" s="1">
-        <v>46091</v>
+        <v>46272</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
+        <v>94</v>
+      </c>
+      <c r="I28" t="s">
+        <v>283</v>
+      </c>
+      <c r="J28" t="s">
+        <v>200</v>
+      </c>
+      <c r="K28" t="s">
+        <v>191</v>
+      </c>
+      <c r="L28" t="s">
+        <v>192</v>
+      </c>
+      <c r="M28" t="s">
+        <v>193</v>
+      </c>
+      <c r="N28" t="s">
+        <v>194</v>
+      </c>
+      <c r="O28" t="s">
+        <v>284</v>
+      </c>
+      <c r="P28" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>80</v>
+      </c>
+      <c r="S28" t="s">
+        <v>80</v>
+      </c>
+      <c r="T28" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29">
+        <v>108817</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46272</v>
+      </c>
+      <c r="C29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
+      <c r="H29" t="s">
+        <v>85</v>
+      </c>
+      <c r="I29" t="s">
+        <v>288</v>
+      </c>
+      <c r="J29" t="s">
+        <v>200</v>
+      </c>
+      <c r="L29" t="s">
+        <v>245</v>
+      </c>
+      <c r="M29" t="s">
+        <v>246</v>
+      </c>
+      <c r="N29" t="s">
+        <v>90</v>
+      </c>
+      <c r="O29" t="s">
+        <v>289</v>
+      </c>
+      <c r="P29" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>80</v>
+      </c>
+      <c r="T29" t="s">
+        <v>80</v>
+      </c>
+      <c r="X29" t="s">
+        <v>288</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
+        <v>108816</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46272</v>
+      </c>
+      <c r="C30" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
+      <c r="H30" t="s">
+        <v>85</v>
+      </c>
+      <c r="I30" t="s">
+        <v>292</v>
+      </c>
+      <c r="J30" t="s">
+        <v>200</v>
+      </c>
+      <c r="L30" t="s">
+        <v>293</v>
+      </c>
+      <c r="M30" t="s">
+        <v>294</v>
+      </c>
+      <c r="N30" t="s">
+        <v>295</v>
+      </c>
+      <c r="O30" t="s">
+        <v>296</v>
+      </c>
+      <c r="P30" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>80</v>
+      </c>
+      <c r="S30" t="s">
+        <v>80</v>
+      </c>
+      <c r="T30" t="s">
+        <v>80</v>
+      </c>
+      <c r="X30" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>108813</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>145</v>
+      </c>
+      <c r="I31" t="s">
+        <v>300</v>
+      </c>
+      <c r="J31" t="s">
+        <v>301</v>
+      </c>
+      <c r="K31" t="s">
+        <v>302</v>
+      </c>
+      <c r="L31" t="s">
+        <v>303</v>
+      </c>
+      <c r="M31" t="s">
+        <v>304</v>
+      </c>
+      <c r="N31" t="s">
+        <v>150</v>
+      </c>
+      <c r="O31" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>80</v>
+      </c>
+      <c r="R31" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" t="s">
+        <v>80</v>
+      </c>
+      <c r="T31" t="s">
+        <v>79</v>
+      </c>
+      <c r="X31" t="s">
+        <v>306</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>108811</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C32" t="s">
         <v>69</v>
       </c>
-      <c r="I28" t="s">
-[...52 lines deleted...]
-      <c r="D29" t="s">
+      <c r="D32" t="s">
         <v>70</v>
       </c>
-      <c r="H29" t="s">
-[...181 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>307</v>
+        <v>71</v>
       </c>
       <c r="I32" t="s">
         <v>308</v>
       </c>
       <c r="J32" t="s">
         <v>309</v>
       </c>
       <c r="K32" t="s">
         <v>310</v>
       </c>
       <c r="L32" t="s">
         <v>311</v>
       </c>
       <c r="M32" t="s">
         <v>312</v>
       </c>
       <c r="N32" t="s">
         <v>313</v>
       </c>
       <c r="O32" t="s">
         <v>314</v>
       </c>
       <c r="P32" t="s">
         <v>315</v>
       </c>
       <c r="Q32" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X32" t="s">
         <v>316</v>
       </c>
       <c r="Y32" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="33" spans="1:47">
+    <row r="33" spans="1:25">
       <c r="A33">
-        <v>107635</v>
+        <v>108810</v>
       </c>
       <c r="B33" s="1">
-        <v>46090</v>
+        <v>46269</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="H33" t="s">
         <v>71</v>
       </c>
       <c r="I33" t="s">
         <v>318</v>
       </c>
       <c r="J33" t="s">
         <v>309</v>
       </c>
       <c r="K33" t="s">
+        <v>310</v>
+      </c>
+      <c r="L33" t="s">
+        <v>311</v>
+      </c>
+      <c r="M33" t="s">
+        <v>312</v>
+      </c>
+      <c r="N33" t="s">
+        <v>313</v>
+      </c>
+      <c r="O33" t="s">
+        <v>314</v>
+      </c>
+      <c r="P33" t="s">
         <v>319</v>
       </c>
-      <c r="L33" t="s">
+      <c r="Q33" t="s">
+        <v>79</v>
+      </c>
+      <c r="R33" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" t="s">
+        <v>80</v>
+      </c>
+      <c r="T33" t="s">
+        <v>80</v>
+      </c>
+      <c r="X33" t="s">
+        <v>316</v>
+      </c>
+      <c r="Y33" t="s">
         <v>320</v>
       </c>
-      <c r="M33" t="s">
-[...30 lines deleted...]
-    <row r="34" spans="1:47">
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34">
-        <v>107634</v>
+        <v>108809</v>
       </c>
       <c r="B34" s="1">
-        <v>46090</v>
+        <v>46269</v>
       </c>
       <c r="C34" t="s">
-        <v>327</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
-        <v>328</v>
+        <v>70</v>
       </c>
       <c r="H34" t="s">
         <v>71</v>
       </c>
       <c r="I34" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="J34" t="s">
         <v>309</v>
       </c>
       <c r="K34" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="L34" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="M34" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="N34" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="O34" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="P34" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="Q34" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X34" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="Y34" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:47">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35">
-        <v>107633</v>
+        <v>108808</v>
       </c>
       <c r="B35" s="1">
-        <v>46090</v>
+        <v>46269</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
       <c r="H35" t="s">
         <v>71</v>
       </c>
       <c r="I35" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="J35" t="s">
         <v>309</v>
       </c>
       <c r="K35" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
       <c r="L35" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="M35" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="N35" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="O35" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
       <c r="P35" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="Q35" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X35" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="Y35" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:47">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36">
-        <v>107631</v>
+        <v>108807</v>
       </c>
       <c r="B36" s="1">
-        <v>46087</v>
+        <v>46269</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="H36" t="s">
-        <v>347</v>
+        <v>71</v>
       </c>
       <c r="I36" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="J36" t="s">
-        <v>194</v>
+        <v>309</v>
       </c>
       <c r="K36" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="L36" t="s">
-        <v>350</v>
+        <v>311</v>
       </c>
       <c r="M36" t="s">
-        <v>351</v>
+        <v>312</v>
       </c>
       <c r="N36" t="s">
-        <v>352</v>
+        <v>313</v>
       </c>
       <c r="O36" t="s">
-        <v>353</v>
+        <v>314</v>
       </c>
       <c r="P36" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
       <c r="Q36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X36" t="s">
-        <v>355</v>
+        <v>316</v>
       </c>
       <c r="Y36" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:47">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37">
-        <v>107630</v>
+        <v>108806</v>
       </c>
       <c r="B37" s="1">
-        <v>46087</v>
+        <v>46269</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H37" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I37" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="J37" t="s">
-        <v>194</v>
+        <v>309</v>
       </c>
       <c r="K37" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="L37" t="s">
-        <v>110</v>
+        <v>311</v>
       </c>
       <c r="M37" t="s">
-        <v>111</v>
+        <v>312</v>
       </c>
       <c r="N37" t="s">
-        <v>112</v>
+        <v>313</v>
       </c>
       <c r="O37" t="s">
-        <v>359</v>
+        <v>314</v>
       </c>
       <c r="P37" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="Q37" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X37" t="s">
-        <v>361</v>
+        <v>316</v>
       </c>
       <c r="Y37" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:47">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38">
-        <v>107629</v>
+        <v>108805</v>
       </c>
       <c r="B38" s="1">
-        <v>46087</v>
+        <v>46269</v>
       </c>
       <c r="C38" t="s">
-        <v>327</v>
+        <v>69</v>
       </c>
       <c r="D38" t="s">
-        <v>328</v>
+        <v>70</v>
       </c>
       <c r="H38" t="s">
         <v>71</v>
       </c>
       <c r="I38" t="s">
-        <v>363</v>
+        <v>333</v>
       </c>
       <c r="J38" t="s">
-        <v>194</v>
+        <v>309</v>
       </c>
       <c r="K38" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="L38" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="M38" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="N38" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="O38" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="P38" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="Q38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T38" t="s">
         <v>80</v>
       </c>
       <c r="X38" t="s">
-        <v>366</v>
+        <v>335</v>
       </c>
       <c r="Y38" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:47">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39">
-        <v>107627</v>
+        <v>108803</v>
       </c>
       <c r="B39" s="1">
-        <v>46087</v>
+        <v>46268</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39" t="s">
         <v>70</v>
       </c>
       <c r="H39" t="s">
-        <v>307</v>
+        <v>337</v>
       </c>
       <c r="I39" t="s">
+        <v>338</v>
+      </c>
+      <c r="J39" t="s">
+        <v>301</v>
+      </c>
+      <c r="K39" t="s">
+        <v>339</v>
+      </c>
+      <c r="L39" t="s">
+        <v>340</v>
+      </c>
+      <c r="M39" t="s">
+        <v>341</v>
+      </c>
+      <c r="N39" t="s">
+        <v>342</v>
+      </c>
+      <c r="O39" t="s">
+        <v>343</v>
+      </c>
+      <c r="P39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>79</v>
+      </c>
+      <c r="R39" t="s">
+        <v>80</v>
+      </c>
+      <c r="S39" t="s">
+        <v>80</v>
+      </c>
+      <c r="T39" t="s">
+        <v>80</v>
+      </c>
+      <c r="X39" t="s">
+        <v>345</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40">
+        <v>108797</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C40" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" t="s">
+        <v>94</v>
+      </c>
+      <c r="I40" t="s">
+        <v>347</v>
+      </c>
+      <c r="J40" t="s">
+        <v>301</v>
+      </c>
+      <c r="K40" t="s">
+        <v>96</v>
+      </c>
+      <c r="L40" t="s">
+        <v>97</v>
+      </c>
+      <c r="M40" t="s">
+        <v>98</v>
+      </c>
+      <c r="N40" t="s">
+        <v>99</v>
+      </c>
+      <c r="O40" t="s">
+        <v>348</v>
+      </c>
+      <c r="P40" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>79</v>
+      </c>
+      <c r="R40" t="s">
+        <v>80</v>
+      </c>
+      <c r="S40" t="s">
+        <v>80</v>
+      </c>
+      <c r="T40" t="s">
+        <v>80</v>
+      </c>
+      <c r="X40" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41">
+        <v>108798</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" t="s">
+        <v>84</v>
+      </c>
+      <c r="H41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I41" t="s">
+        <v>352</v>
+      </c>
+      <c r="J41" t="s">
+        <v>353</v>
+      </c>
+      <c r="K41" t="s">
+        <v>354</v>
+      </c>
+      <c r="L41" t="s">
+        <v>355</v>
+      </c>
+      <c r="M41" t="s">
+        <v>356</v>
+      </c>
+      <c r="N41" t="s">
+        <v>357</v>
+      </c>
+      <c r="O41" t="s">
+        <v>358</v>
+      </c>
+      <c r="P41" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>79</v>
+      </c>
+      <c r="R41" t="s">
+        <v>80</v>
+      </c>
+      <c r="S41" t="s">
+        <v>80</v>
+      </c>
+      <c r="T41" t="s">
+        <v>80</v>
+      </c>
+      <c r="X41" t="s">
+        <v>360</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42">
+        <v>108799</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C42" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" t="s">
+        <v>136</v>
+      </c>
+      <c r="H42" t="s">
+        <v>361</v>
+      </c>
+      <c r="I42" t="s">
+        <v>362</v>
+      </c>
+      <c r="J42" t="s">
+        <v>301</v>
+      </c>
+      <c r="K42" t="s">
+        <v>363</v>
+      </c>
+      <c r="L42" t="s">
+        <v>364</v>
+      </c>
+      <c r="M42" t="s">
+        <v>365</v>
+      </c>
+      <c r="N42" t="s">
+        <v>366</v>
+      </c>
+      <c r="O42" t="s">
+        <v>367</v>
+      </c>
+      <c r="P42" t="s">
         <v>368</v>
       </c>
-      <c r="J39" t="s">
+      <c r="Q42" t="s">
+        <v>79</v>
+      </c>
+      <c r="R42" t="s">
+        <v>80</v>
+      </c>
+      <c r="S42" t="s">
+        <v>80</v>
+      </c>
+      <c r="T42" t="s">
+        <v>80</v>
+      </c>
+      <c r="X42" t="s">
+        <v>369</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43">
+        <v>108800</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C43" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" t="s">
+        <v>70</v>
+      </c>
+      <c r="H43" t="s">
+        <v>94</v>
+      </c>
+      <c r="I43" t="s">
+        <v>371</v>
+      </c>
+      <c r="J43" t="s">
+        <v>301</v>
+      </c>
+      <c r="K43" t="s">
+        <v>191</v>
+      </c>
+      <c r="L43" t="s">
+        <v>192</v>
+      </c>
+      <c r="M43" t="s">
+        <v>193</v>
+      </c>
+      <c r="N43" t="s">
         <v>194</v>
       </c>
-      <c r="K39" t="s">
-[...8 lines deleted...]
-      <c r="N39" t="s">
+      <c r="O43" t="s">
         <v>372</v>
       </c>
-      <c r="O39" t="s">
+      <c r="P43" t="s">
         <v>373</v>
       </c>
-      <c r="P39" t="s">
+      <c r="Q43" t="s">
+        <v>79</v>
+      </c>
+      <c r="R43" t="s">
+        <v>80</v>
+      </c>
+      <c r="S43" t="s">
+        <v>80</v>
+      </c>
+      <c r="T43" t="s">
+        <v>80</v>
+      </c>
+      <c r="X43" t="s">
         <v>374</v>
       </c>
-      <c r="Q39" t="s">
-[...11 lines deleted...]
-      <c r="X39" t="s">
+      <c r="Y43" t="s">
         <v>375</v>
       </c>
-      <c r="Y39" t="s">
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44">
+        <v>108802</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C44" t="s">
+        <v>135</v>
+      </c>
+      <c r="D44" t="s">
+        <v>136</v>
+      </c>
+      <c r="H44" t="s">
+        <v>94</v>
+      </c>
+      <c r="I44" t="s">
         <v>376</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I40" t="s">
+      <c r="J44" t="s">
+        <v>301</v>
+      </c>
+      <c r="K44" t="s">
+        <v>138</v>
+      </c>
+      <c r="L44" t="s">
+        <v>139</v>
+      </c>
+      <c r="M44" t="s">
         <v>377</v>
       </c>
-      <c r="J40" t="s">
+      <c r="N44" t="s">
+        <v>141</v>
+      </c>
+      <c r="O44" t="s">
         <v>378</v>
       </c>
-      <c r="K40" t="s">
+      <c r="P44" t="s">
         <v>379</v>
       </c>
-      <c r="L40" t="s">
-[...5 lines deleted...]
-      <c r="N40" t="s">
+      <c r="Q44" t="s">
+        <v>79</v>
+      </c>
+      <c r="R44" t="s">
+        <v>80</v>
+      </c>
+      <c r="S44" t="s">
+        <v>80</v>
+      </c>
+      <c r="T44" t="s">
+        <v>80</v>
+      </c>
+      <c r="X44" t="s">
         <v>380</v>
       </c>
-      <c r="O40" t="s">
+      <c r="Y44" t="s">
         <v>381</v>
       </c>
-      <c r="Q40" t="s">
-[...11 lines deleted...]
-      <c r="X40" t="s">
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45">
+        <v>108786</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46267</v>
+      </c>
+      <c r="C45" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" t="s">
+        <v>84</v>
+      </c>
+      <c r="H45" t="s">
+        <v>85</v>
+      </c>
+      <c r="I45" t="s">
         <v>382</v>
       </c>
-      <c r="Y40" t="s">
+      <c r="J45" t="s">
+        <v>353</v>
+      </c>
+      <c r="K45" t="s">
+        <v>354</v>
+      </c>
+      <c r="L45" t="s">
+        <v>355</v>
+      </c>
+      <c r="M45" t="s">
+        <v>356</v>
+      </c>
+      <c r="N45" t="s">
+        <v>357</v>
+      </c>
+      <c r="O45" t="s">
+        <v>358</v>
+      </c>
+      <c r="P45" t="s">
         <v>383</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I41" t="s">
+      <c r="Q45" t="s">
+        <v>79</v>
+      </c>
+      <c r="R45" t="s">
+        <v>80</v>
+      </c>
+      <c r="S45" t="s">
+        <v>80</v>
+      </c>
+      <c r="T45" t="s">
+        <v>80</v>
+      </c>
+      <c r="X45" t="s">
         <v>384</v>
       </c>
-      <c r="J41" t="s">
-[...2 lines deleted...]
-      <c r="K41" t="s">
+      <c r="Y45" t="s">
         <v>385</v>
       </c>
-      <c r="L41" t="s">
-[...311 lines deleted...]
-    <row r="46" spans="1:47">
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46">
-        <v>107609</v>
+        <v>108787</v>
       </c>
       <c r="B46" s="1">
-        <v>46085</v>
+        <v>46267</v>
       </c>
       <c r="C46" t="s">
         <v>69</v>
       </c>
       <c r="D46" t="s">
         <v>70</v>
       </c>
       <c r="H46" t="s">
-        <v>69</v>
+        <v>205</v>
       </c>
       <c r="I46" t="s">
-        <v>432</v>
+        <v>386</v>
       </c>
       <c r="J46" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="K46" t="s">
-        <v>433</v>
+        <v>387</v>
       </c>
       <c r="L46" t="s">
-        <v>434</v>
+        <v>388</v>
       </c>
       <c r="M46" t="s">
-        <v>435</v>
+        <v>389</v>
       </c>
       <c r="N46" t="s">
-        <v>264</v>
+        <v>390</v>
       </c>
       <c r="O46" t="s">
-        <v>436</v>
+        <v>391</v>
       </c>
       <c r="P46" t="s">
-        <v>437</v>
+        <v>392</v>
       </c>
       <c r="Q46" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X46" t="s">
-        <v>438</v>
+        <v>393</v>
       </c>
       <c r="Y46" t="s">
-        <v>439</v>
-[...23 lines deleted...]
-    <row r="47" spans="1:47">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47">
-        <v>107608</v>
+        <v>108788</v>
       </c>
       <c r="B47" s="1">
-        <v>46085</v>
+        <v>46267</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47" t="s">
         <v>70</v>
       </c>
       <c r="H47" t="s">
+        <v>205</v>
+      </c>
+      <c r="I47" t="s">
+        <v>395</v>
+      </c>
+      <c r="J47" t="s">
+        <v>353</v>
+      </c>
+      <c r="K47" t="s">
+        <v>396</v>
+      </c>
+      <c r="L47" t="s">
+        <v>397</v>
+      </c>
+      <c r="M47" t="s">
+        <v>398</v>
+      </c>
+      <c r="N47" t="s">
+        <v>390</v>
+      </c>
+      <c r="O47" t="s">
+        <v>399</v>
+      </c>
+      <c r="P47" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>79</v>
+      </c>
+      <c r="R47" t="s">
+        <v>80</v>
+      </c>
+      <c r="S47" t="s">
+        <v>80</v>
+      </c>
+      <c r="T47" t="s">
+        <v>80</v>
+      </c>
+      <c r="X47" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48">
+        <v>108790</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46267</v>
+      </c>
+      <c r="C48" t="s">
         <v>69</v>
       </c>
-      <c r="I47" t="s">
-[...2 lines deleted...]
-      <c r="J47" t="s">
+      <c r="D48" t="s">
+        <v>70</v>
+      </c>
+      <c r="H48" t="s">
+        <v>94</v>
+      </c>
+      <c r="I48" t="s">
+        <v>403</v>
+      </c>
+      <c r="J48" t="s">
+        <v>353</v>
+      </c>
+      <c r="K48" t="s">
+        <v>96</v>
+      </c>
+      <c r="L48" t="s">
+        <v>97</v>
+      </c>
+      <c r="M48" t="s">
+        <v>98</v>
+      </c>
+      <c r="N48" t="s">
+        <v>99</v>
+      </c>
+      <c r="O48" t="s">
+        <v>404</v>
+      </c>
+      <c r="P48" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" t="s">
+        <v>80</v>
+      </c>
+      <c r="S48" t="s">
+        <v>80</v>
+      </c>
+      <c r="T48" t="s">
+        <v>80</v>
+      </c>
+      <c r="X48" t="s">
         <v>406</v>
       </c>
-      <c r="K47" t="s">
-[...111 lines deleted...]
-      </c>
       <c r="Y48" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:25">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49">
-        <v>107605</v>
+        <v>108794</v>
       </c>
       <c r="B49" s="1">
-        <v>46085</v>
+        <v>46267</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>409</v>
+      </c>
+      <c r="E49" t="s">
+        <v>408</v>
+      </c>
+      <c r="F49" t="s">
+        <v>410</v>
+      </c>
+      <c r="G49" t="s">
+        <v>411</v>
       </c>
       <c r="H49" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="I49" t="s">
-        <v>456</v>
+        <v>412</v>
       </c>
       <c r="J49" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="K49" t="s">
-        <v>457</v>
+        <v>413</v>
       </c>
       <c r="L49" t="s">
-        <v>458</v>
+        <v>414</v>
       </c>
       <c r="M49" t="s">
-        <v>459</v>
+        <v>415</v>
       </c>
       <c r="N49" t="s">
-        <v>460</v>
+        <v>416</v>
       </c>
       <c r="O49" t="s">
-        <v>461</v>
+        <v>417</v>
       </c>
       <c r="P49" t="s">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="Q49" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T49" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X49" t="s">
-        <v>463</v>
+        <v>419</v>
       </c>
       <c r="Y49" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:25">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50">
-        <v>107604</v>
+        <v>108795</v>
       </c>
       <c r="B50" s="1">
-        <v>46085</v>
+        <v>46267</v>
       </c>
       <c r="C50" t="s">
         <v>69</v>
       </c>
       <c r="D50" t="s">
         <v>70</v>
       </c>
       <c r="H50" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="I50" t="s">
-        <v>465</v>
+        <v>421</v>
       </c>
       <c r="J50" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="K50" t="s">
-        <v>457</v>
+        <v>422</v>
       </c>
       <c r="L50" t="s">
-        <v>458</v>
+        <v>423</v>
       </c>
       <c r="M50" t="s">
-        <v>459</v>
+        <v>424</v>
       </c>
       <c r="N50" t="s">
-        <v>460</v>
+        <v>194</v>
       </c>
       <c r="O50" t="s">
-        <v>466</v>
+        <v>425</v>
       </c>
       <c r="P50" t="s">
-        <v>467</v>
+        <v>426</v>
       </c>
       <c r="Q50" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S50" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T50" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="U50" t="s">
+        <v>427</v>
       </c>
       <c r="X50" t="s">
-        <v>468</v>
+        <v>428</v>
       </c>
       <c r="Y50" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:25">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="51" spans="1:47">
       <c r="A51">
-        <v>107600</v>
+        <v>108796</v>
       </c>
       <c r="B51" s="1">
-        <v>46085</v>
+        <v>46267</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="H51" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="I51" t="s">
-        <v>470</v>
+        <v>421</v>
       </c>
       <c r="J51" t="s">
-        <v>406</v>
+        <v>353</v>
       </c>
       <c r="K51" t="s">
-        <v>457</v>
+        <v>422</v>
       </c>
       <c r="L51" t="s">
-        <v>458</v>
+        <v>423</v>
       </c>
       <c r="M51" t="s">
-        <v>459</v>
+        <v>424</v>
       </c>
       <c r="N51" t="s">
-        <v>460</v>
+        <v>194</v>
       </c>
       <c r="O51" t="s">
-        <v>471</v>
+        <v>430</v>
       </c>
       <c r="P51" t="s">
-        <v>472</v>
+        <v>431</v>
       </c>
       <c r="Q51" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R51" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S51" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T51" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="U51" t="s">
+        <v>432</v>
+      </c>
+      <c r="V51" t="s">
+        <v>433</v>
       </c>
       <c r="X51" t="s">
-        <v>473</v>
+        <v>434</v>
       </c>
       <c r="Y51" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:25">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52">
-        <v>107599</v>
+        <v>108775</v>
       </c>
       <c r="B52" s="1">
-        <v>46085</v>
+        <v>46266</v>
       </c>
       <c r="C52" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D52" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H52" t="s">
-        <v>455</v>
+        <v>85</v>
       </c>
       <c r="I52" t="s">
-        <v>475</v>
+        <v>436</v>
       </c>
       <c r="J52" t="s">
-        <v>406</v>
+        <v>437</v>
       </c>
       <c r="K52" t="s">
-        <v>457</v>
+        <v>354</v>
       </c>
       <c r="L52" t="s">
-        <v>458</v>
+        <v>355</v>
       </c>
       <c r="M52" t="s">
-        <v>459</v>
+        <v>356</v>
       </c>
       <c r="N52" t="s">
-        <v>460</v>
+        <v>357</v>
       </c>
       <c r="O52" t="s">
-        <v>476</v>
+        <v>438</v>
       </c>
       <c r="P52" t="s">
-        <v>477</v>
+        <v>439</v>
       </c>
       <c r="Q52" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R52" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S52" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T52" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X52" t="s">
-        <v>478</v>
+        <v>440</v>
       </c>
       <c r="Y52" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:25">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53">
-        <v>107598</v>
+        <v>108779</v>
       </c>
       <c r="B53" s="1">
-        <v>46085</v>
+        <v>46266</v>
       </c>
       <c r="C53" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H53" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="I53" t="s">
-        <v>480</v>
+        <v>443</v>
       </c>
       <c r="J53" t="s">
-        <v>406</v>
+        <v>437</v>
       </c>
       <c r="K53" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="L53" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="M53" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="N53" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="O53" t="s">
-        <v>476</v>
+        <v>448</v>
       </c>
       <c r="P53" t="s">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="Q53" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R53" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S53" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T53" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="V53" t="s">
+        <v>450</v>
       </c>
       <c r="X53" t="s">
-        <v>482</v>
+        <v>451</v>
       </c>
       <c r="Y53" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:25">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54">
-        <v>107597</v>
+        <v>108761</v>
       </c>
       <c r="B54" s="1">
-        <v>46085</v>
+        <v>46265</v>
       </c>
       <c r="C54" t="s">
         <v>69</v>
       </c>
       <c r="D54" t="s">
         <v>70</v>
       </c>
       <c r="H54" t="s">
-        <v>307</v>
+        <v>71</v>
       </c>
       <c r="I54" t="s">
-        <v>484</v>
+        <v>453</v>
       </c>
       <c r="J54" t="s">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="K54" t="s">
-        <v>485</v>
+        <v>455</v>
       </c>
       <c r="L54" t="s">
-        <v>486</v>
+        <v>456</v>
       </c>
       <c r="M54" t="s">
-        <v>487</v>
+        <v>457</v>
       </c>
       <c r="N54" t="s">
-        <v>488</v>
+        <v>458</v>
       </c>
       <c r="O54" t="s">
-        <v>489</v>
+        <v>459</v>
+      </c>
+      <c r="P54" t="s">
+        <v>460</v>
       </c>
       <c r="Q54" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R54" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S54" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T54" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X54" t="s">
-        <v>490</v>
+        <v>461</v>
       </c>
       <c r="Y54" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:25">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55">
-        <v>107592</v>
+        <v>108762</v>
       </c>
       <c r="B55" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C55" t="s">
-        <v>249</v>
+        <v>69</v>
       </c>
       <c r="D55" t="s">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="H55" t="s">
         <v>71</v>
       </c>
       <c r="I55" t="s">
-        <v>492</v>
+        <v>463</v>
       </c>
       <c r="J55" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="K55" t="s">
-        <v>493</v>
+        <v>455</v>
       </c>
       <c r="L55" t="s">
-        <v>494</v>
+        <v>456</v>
       </c>
       <c r="M55" t="s">
-        <v>495</v>
+        <v>457</v>
       </c>
       <c r="N55" t="s">
-        <v>496</v>
+        <v>458</v>
       </c>
       <c r="O55" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="P55" t="s">
-        <v>498</v>
+        <v>464</v>
       </c>
       <c r="Q55" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R55" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S55" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T55" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X55" t="s">
-        <v>499</v>
+        <v>465</v>
       </c>
       <c r="Y55" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:25">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="56" spans="1:47">
       <c r="A56">
-        <v>107588</v>
+        <v>108763</v>
       </c>
       <c r="B56" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
       <c r="D56" t="s">
         <v>70</v>
       </c>
       <c r="H56" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I56" t="s">
-        <v>501</v>
+        <v>467</v>
       </c>
       <c r="J56" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="K56" t="s">
-        <v>271</v>
+        <v>455</v>
       </c>
       <c r="L56" t="s">
-        <v>272</v>
+        <v>456</v>
       </c>
       <c r="M56" t="s">
-        <v>273</v>
+        <v>457</v>
       </c>
       <c r="N56" t="s">
-        <v>274</v>
+        <v>458</v>
       </c>
       <c r="O56" t="s">
-        <v>502</v>
+        <v>459</v>
       </c>
       <c r="P56" t="s">
-        <v>503</v>
+        <v>468</v>
       </c>
       <c r="Q56" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T56" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X56" t="s">
-        <v>504</v>
+        <v>469</v>
       </c>
       <c r="Y56" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:25">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="57" spans="1:47">
       <c r="A57">
-        <v>107587</v>
+        <v>108764</v>
       </c>
       <c r="B57" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C57" t="s">
         <v>69</v>
       </c>
       <c r="D57" t="s">
         <v>70</v>
       </c>
       <c r="H57" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I57" t="s">
-        <v>501</v>
+        <v>471</v>
       </c>
       <c r="J57" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="K57" t="s">
-        <v>271</v>
+        <v>455</v>
       </c>
       <c r="L57" t="s">
-        <v>272</v>
+        <v>456</v>
       </c>
       <c r="M57" t="s">
-        <v>273</v>
+        <v>457</v>
       </c>
       <c r="N57" t="s">
-        <v>274</v>
+        <v>458</v>
       </c>
       <c r="O57" t="s">
-        <v>502</v>
+        <v>459</v>
       </c>
       <c r="P57" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
       <c r="Q57" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R57" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S57" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T57" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X57" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="Y57" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:25">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="58" spans="1:47">
       <c r="A58">
-        <v>107585</v>
+        <v>108765</v>
       </c>
       <c r="B58" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C58" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="H58" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="I58" t="s">
-        <v>506</v>
+        <v>475</v>
       </c>
       <c r="J58" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="K58" t="s">
-        <v>271</v>
+        <v>476</v>
       </c>
       <c r="L58" t="s">
-        <v>272</v>
+        <v>477</v>
       </c>
       <c r="M58" t="s">
-        <v>273</v>
+        <v>478</v>
       </c>
       <c r="N58" t="s">
-        <v>274</v>
+        <v>479</v>
       </c>
       <c r="O58" t="s">
-        <v>507</v>
+        <v>480</v>
       </c>
       <c r="P58" t="s">
-        <v>508</v>
+        <v>481</v>
       </c>
       <c r="Q58" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X58" t="s">
-        <v>509</v>
+        <v>482</v>
       </c>
       <c r="Y58" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:25">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="59" spans="1:47">
       <c r="A59">
-        <v>107584</v>
+        <v>108767</v>
       </c>
       <c r="B59" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="H59" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="I59" t="s">
-        <v>511</v>
+        <v>484</v>
       </c>
       <c r="J59" t="s">
-        <v>270</v>
+        <v>454</v>
       </c>
       <c r="K59" t="s">
-        <v>512</v>
+        <v>108</v>
       </c>
       <c r="L59" t="s">
-        <v>513</v>
+        <v>109</v>
       </c>
       <c r="M59" t="s">
-        <v>514</v>
+        <v>110</v>
       </c>
       <c r="N59" t="s">
-        <v>515</v>
+        <v>111</v>
       </c>
       <c r="O59" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="Q59" t="s">
         <v>80</v>
       </c>
       <c r="R59" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S59" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T59" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X59" t="s">
-        <v>518</v>
+        <v>486</v>
       </c>
       <c r="Y59" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:25">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60">
-        <v>107582</v>
+        <v>108768</v>
       </c>
       <c r="B60" s="1">
-        <v>46084</v>
+        <v>46265</v>
       </c>
       <c r="C60" t="s">
+        <v>104</v>
+      </c>
+      <c r="D60" t="s">
         <v>105</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>520</v>
+        <v>94</v>
       </c>
       <c r="I60" t="s">
-        <v>521</v>
+        <v>488</v>
       </c>
       <c r="J60" t="s">
-        <v>270</v>
+        <v>454</v>
+      </c>
+      <c r="K60" t="s">
+        <v>108</v>
       </c>
       <c r="L60" t="s">
-        <v>522</v>
+        <v>109</v>
       </c>
       <c r="M60" t="s">
-        <v>523</v>
+        <v>110</v>
       </c>
       <c r="N60" t="s">
-        <v>153</v>
+        <v>111</v>
       </c>
       <c r="O60" t="s">
-        <v>524</v>
+        <v>485</v>
       </c>
       <c r="P60" t="s">
-        <v>525</v>
+        <v>489</v>
       </c>
       <c r="Q60" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R60" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S60" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T60" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X60" t="s">
-        <v>521</v>
+        <v>490</v>
       </c>
       <c r="Y60" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:25">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="61" spans="1:47">
       <c r="A61">
-        <v>107581</v>
+        <v>108757</v>
       </c>
       <c r="B61" s="1">
-        <v>46084</v>
+        <v>46262</v>
       </c>
       <c r="C61" t="s">
         <v>69</v>
       </c>
       <c r="D61" t="s">
         <v>70</v>
       </c>
       <c r="H61" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I61" t="s">
-        <v>527</v>
+        <v>492</v>
       </c>
       <c r="J61" t="s">
-        <v>270</v>
+        <v>493</v>
       </c>
       <c r="K61" t="s">
-        <v>424</v>
+        <v>96</v>
       </c>
       <c r="L61" t="s">
-        <v>425</v>
+        <v>97</v>
       </c>
       <c r="M61" t="s">
-        <v>426</v>
+        <v>98</v>
       </c>
       <c r="N61" t="s">
-        <v>342</v>
+        <v>99</v>
       </c>
       <c r="O61" t="s">
-        <v>427</v>
+        <v>494</v>
       </c>
       <c r="P61" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
       <c r="Q61" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R61" t="s">
         <v>80</v>
       </c>
       <c r="S61" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T61" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>80</v>
       </c>
       <c r="X61" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="Y61" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:25">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62">
-        <v>107580</v>
+        <v>108758</v>
       </c>
       <c r="B62" s="1">
-        <v>46084</v>
+        <v>46262</v>
       </c>
       <c r="C62" t="s">
+        <v>135</v>
+      </c>
+      <c r="D62" t="s">
+        <v>136</v>
+      </c>
+      <c r="H62" t="s">
+        <v>94</v>
+      </c>
+      <c r="I62" t="s">
+        <v>498</v>
+      </c>
+      <c r="J62" t="s">
+        <v>493</v>
+      </c>
+      <c r="K62" t="s">
+        <v>476</v>
+      </c>
+      <c r="L62" t="s">
+        <v>477</v>
+      </c>
+      <c r="M62" t="s">
+        <v>478</v>
+      </c>
+      <c r="N62" t="s">
+        <v>479</v>
+      </c>
+      <c r="O62" t="s">
+        <v>499</v>
+      </c>
+      <c r="P62" t="s">
+        <v>500</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>79</v>
+      </c>
+      <c r="R62" t="s">
+        <v>80</v>
+      </c>
+      <c r="S62" t="s">
+        <v>80</v>
+      </c>
+      <c r="T62" t="s">
+        <v>80</v>
+      </c>
+      <c r="X62" t="s">
+        <v>501</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="63" spans="1:47">
+      <c r="A63">
+        <v>108759</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46262</v>
+      </c>
+      <c r="C63" t="s">
         <v>69</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D63" t="s">
         <v>70</v>
       </c>
-      <c r="H62" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="I63" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="J63" t="s">
-        <v>270</v>
+        <v>493</v>
       </c>
       <c r="K63" t="s">
-        <v>330</v>
+        <v>504</v>
       </c>
       <c r="L63" t="s">
-        <v>331</v>
+        <v>505</v>
       </c>
       <c r="M63" t="s">
-        <v>332</v>
+        <v>506</v>
       </c>
       <c r="N63" t="s">
-        <v>333</v>
+        <v>507</v>
       </c>
       <c r="O63" t="s">
-        <v>538</v>
+        <v>508</v>
       </c>
       <c r="P63" t="s">
-        <v>539</v>
+        <v>509</v>
       </c>
       <c r="Q63" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R63" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S63" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T63" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X63" t="s">
-        <v>540</v>
+        <v>510</v>
       </c>
       <c r="Y63" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:25">
+        <v>511</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>508</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>512</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>513</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>510</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>508</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>514</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>515</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="64" spans="1:47">
       <c r="A64">
-        <v>107565</v>
+        <v>108760</v>
       </c>
       <c r="B64" s="1">
-        <v>46083</v>
+        <v>46262</v>
       </c>
       <c r="C64" t="s">
         <v>69</v>
       </c>
       <c r="D64" t="s">
         <v>70</v>
       </c>
-      <c r="H64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I64" t="s">
+        <v>516</v>
+      </c>
+      <c r="J64" t="s">
+        <v>493</v>
+      </c>
+      <c r="K64" t="s">
+        <v>517</v>
+      </c>
+      <c r="L64" t="s">
+        <v>518</v>
+      </c>
+      <c r="M64" t="s">
+        <v>519</v>
+      </c>
+      <c r="N64" t="s">
+        <v>520</v>
+      </c>
+      <c r="O64" t="s">
+        <v>521</v>
+      </c>
+      <c r="P64" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>79</v>
+      </c>
+      <c r="R64" t="s">
+        <v>80</v>
+      </c>
+      <c r="S64" t="s">
+        <v>80</v>
+      </c>
+      <c r="T64" t="s">
+        <v>80</v>
+      </c>
+      <c r="X64" t="s">
+        <v>523</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25">
+      <c r="A65">
+        <v>108751</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C65" t="s">
+        <v>179</v>
+      </c>
+      <c r="D65" t="s">
+        <v>180</v>
+      </c>
+      <c r="H65" t="s">
+        <v>525</v>
+      </c>
+      <c r="I65" t="s">
+        <v>526</v>
+      </c>
+      <c r="J65" t="s">
+        <v>527</v>
+      </c>
+      <c r="L65" t="s">
+        <v>528</v>
+      </c>
+      <c r="M65" t="s">
+        <v>529</v>
+      </c>
+      <c r="N65" t="s">
+        <v>530</v>
+      </c>
+      <c r="O65" t="s">
+        <v>531</v>
+      </c>
+      <c r="P65" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>79</v>
+      </c>
+      <c r="R65" t="s">
+        <v>80</v>
+      </c>
+      <c r="S65" t="s">
+        <v>80</v>
+      </c>
+      <c r="T65" t="s">
+        <v>80</v>
+      </c>
+      <c r="X65" t="s">
+        <v>533</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25">
+      <c r="A66">
+        <v>108752</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C66" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" t="s">
+        <v>535</v>
+      </c>
+      <c r="I66" t="s">
+        <v>536</v>
+      </c>
+      <c r="J66" t="s">
+        <v>537</v>
+      </c>
+      <c r="K66" t="s">
+        <v>538</v>
+      </c>
+      <c r="L66" t="s">
+        <v>539</v>
+      </c>
+      <c r="M66" t="s">
+        <v>540</v>
+      </c>
+      <c r="N66" t="s">
+        <v>90</v>
+      </c>
+      <c r="O66" t="s">
+        <v>541</v>
+      </c>
+      <c r="P66" t="s">
         <v>542</v>
       </c>
-      <c r="J64" t="s">
+      <c r="Q66" t="s">
+        <v>79</v>
+      </c>
+      <c r="R66" t="s">
+        <v>79</v>
+      </c>
+      <c r="S66" t="s">
+        <v>80</v>
+      </c>
+      <c r="T66" t="s">
+        <v>80</v>
+      </c>
+      <c r="V66" t="s">
         <v>543</v>
       </c>
-      <c r="K64" t="s">
+      <c r="X66" t="s">
+        <v>536</v>
+      </c>
+      <c r="Y66" t="s">
         <v>544</v>
       </c>
-      <c r="L64" t="s">
+    </row>
+    <row r="67" spans="1:25">
+      <c r="A67">
+        <v>108753</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>70</v>
+      </c>
+      <c r="H67" t="s">
+        <v>71</v>
+      </c>
+      <c r="I67" t="s">
         <v>545</v>
       </c>
-      <c r="M64" t="s">
+      <c r="J67" t="s">
+        <v>527</v>
+      </c>
+      <c r="K67" t="s">
         <v>546</v>
       </c>
-      <c r="N64" t="s">
+      <c r="L67" t="s">
         <v>547</v>
       </c>
-      <c r="O64" t="s">
+      <c r="M67" t="s">
         <v>548</v>
       </c>
-      <c r="P64" t="s">
+      <c r="N67" t="s">
         <v>549</v>
       </c>
-      <c r="Q64" t="s">
-[...11 lines deleted...]
-      <c r="X64" t="s">
+      <c r="O67" t="s">
         <v>550</v>
       </c>
-      <c r="Y64" t="s">
+      <c r="P67" t="s">
         <v>551</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I65" t="s">
+      <c r="Q67" t="s">
+        <v>79</v>
+      </c>
+      <c r="R67" t="s">
+        <v>80</v>
+      </c>
+      <c r="S67" t="s">
+        <v>80</v>
+      </c>
+      <c r="T67" t="s">
+        <v>80</v>
+      </c>
+      <c r="X67" t="s">
         <v>552</v>
       </c>
-      <c r="J65" t="s">
-[...11 lines deleted...]
-      <c r="N65" t="s">
+      <c r="Y67" t="s">
         <v>553</v>
       </c>
-      <c r="O65" t="s">
+    </row>
+    <row r="68" spans="1:25">
+      <c r="A68">
+        <v>108755</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" t="s">
+        <v>84</v>
+      </c>
+      <c r="H68" t="s">
+        <v>85</v>
+      </c>
+      <c r="I68" t="s">
         <v>554</v>
       </c>
-      <c r="Q65" t="s">
-[...11 lines deleted...]
-      <c r="X65" t="s">
+      <c r="J68" t="s">
+        <v>527</v>
+      </c>
+      <c r="L68" t="s">
+        <v>88</v>
+      </c>
+      <c r="M68" t="s">
+        <v>89</v>
+      </c>
+      <c r="N68" t="s">
+        <v>90</v>
+      </c>
+      <c r="O68" t="s">
         <v>555</v>
       </c>
-      <c r="Y65" t="s">
+      <c r="P68" t="s">
         <v>556</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="I66" t="s">
+      <c r="Q68" t="s">
+        <v>79</v>
+      </c>
+      <c r="R68" t="s">
+        <v>79</v>
+      </c>
+      <c r="S68" t="s">
+        <v>80</v>
+      </c>
+      <c r="T68" t="s">
+        <v>80</v>
+      </c>
+      <c r="X68" t="s">
+        <v>554</v>
+      </c>
+      <c r="Y68" t="s">
         <v>557</v>
       </c>
-      <c r="J66" t="s">
-[...14 lines deleted...]
-      <c r="O66" t="s">
+    </row>
+    <row r="69" spans="1:25">
+      <c r="A69">
+        <v>108756</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" t="s">
+        <v>84</v>
+      </c>
+      <c r="H69" t="s">
         <v>558</v>
       </c>
-      <c r="Q66" t="s">
-[...11 lines deleted...]
-      <c r="X66" t="s">
+      <c r="I69" t="s">
         <v>559</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I67" t="s">
+      <c r="J69" t="s">
+        <v>527</v>
+      </c>
+      <c r="L69" t="s">
         <v>560</v>
       </c>
-      <c r="J67" t="s">
-[...2 lines deleted...]
-      <c r="L67" t="s">
+      <c r="M69" t="s">
         <v>561</v>
       </c>
-      <c r="M67" t="s">
+      <c r="N69" t="s">
+        <v>90</v>
+      </c>
+      <c r="O69" t="s">
         <v>562</v>
       </c>
-      <c r="N67" t="s">
-[...2 lines deleted...]
-      <c r="O67" t="s">
+      <c r="P69" t="s">
         <v>563</v>
       </c>
-      <c r="P67" t="s">
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>80</v>
+      </c>
+      <c r="S69" t="s">
+        <v>80</v>
+      </c>
+      <c r="T69" t="s">
+        <v>80</v>
+      </c>
+      <c r="X69" t="s">
+        <v>559</v>
+      </c>
+      <c r="Y69" t="s">
         <v>564</v>
       </c>
-      <c r="Q67" t="s">
-[...14 lines deleted...]
-      <c r="Y67" t="s">
+    </row>
+    <row r="70" spans="1:25">
+      <c r="A70">
+        <v>108745</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C70" t="s">
+        <v>135</v>
+      </c>
+      <c r="D70" t="s">
+        <v>136</v>
+      </c>
+      <c r="H70" t="s">
+        <v>94</v>
+      </c>
+      <c r="I70" t="s">
         <v>565</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C68" t="s">
+      <c r="J70" t="s">
+        <v>537</v>
+      </c>
+      <c r="K70" t="s">
+        <v>138</v>
+      </c>
+      <c r="L70" t="s">
+        <v>139</v>
+      </c>
+      <c r="M70" t="s">
+        <v>566</v>
+      </c>
+      <c r="N70" t="s">
+        <v>141</v>
+      </c>
+      <c r="O70" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>80</v>
+      </c>
+      <c r="S70" t="s">
+        <v>80</v>
+      </c>
+      <c r="T70" t="s">
+        <v>79</v>
+      </c>
+      <c r="X70" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25">
+      <c r="A71">
+        <v>108746</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C71" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" t="s">
+        <v>84</v>
+      </c>
+      <c r="I71" t="s">
+        <v>570</v>
+      </c>
+      <c r="J71" t="s">
+        <v>537</v>
+      </c>
+      <c r="K71" t="s">
+        <v>571</v>
+      </c>
+      <c r="L71" t="s">
+        <v>572</v>
+      </c>
+      <c r="M71" t="s">
+        <v>573</v>
+      </c>
+      <c r="N71" t="s">
+        <v>90</v>
+      </c>
+      <c r="O71" t="s">
+        <v>574</v>
+      </c>
+      <c r="P71" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>80</v>
+      </c>
+      <c r="S71" t="s">
+        <v>80</v>
+      </c>
+      <c r="T71" t="s">
+        <v>80</v>
+      </c>
+      <c r="X71" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25">
+      <c r="A72">
+        <v>108747</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C72" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" t="s">
+        <v>84</v>
+      </c>
+      <c r="I72" t="s">
+        <v>570</v>
+      </c>
+      <c r="J72" t="s">
+        <v>537</v>
+      </c>
+      <c r="K72" t="s">
+        <v>571</v>
+      </c>
+      <c r="L72" t="s">
+        <v>572</v>
+      </c>
+      <c r="M72" t="s">
+        <v>573</v>
+      </c>
+      <c r="N72" t="s">
+        <v>90</v>
+      </c>
+      <c r="O72" t="s">
+        <v>574</v>
+      </c>
+      <c r="P72" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>79</v>
+      </c>
+      <c r="R72" t="s">
+        <v>80</v>
+      </c>
+      <c r="S72" t="s">
+        <v>80</v>
+      </c>
+      <c r="T72" t="s">
+        <v>80</v>
+      </c>
+      <c r="X72" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="A73">
+        <v>108748</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C73" t="s">
+        <v>83</v>
+      </c>
+      <c r="D73" t="s">
+        <v>84</v>
+      </c>
+      <c r="I73" t="s">
+        <v>576</v>
+      </c>
+      <c r="J73" t="s">
+        <v>537</v>
+      </c>
+      <c r="K73" t="s">
+        <v>571</v>
+      </c>
+      <c r="L73" t="s">
+        <v>572</v>
+      </c>
+      <c r="M73" t="s">
+        <v>573</v>
+      </c>
+      <c r="N73" t="s">
+        <v>90</v>
+      </c>
+      <c r="O73" t="s">
+        <v>577</v>
+      </c>
+      <c r="P73" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>79</v>
+      </c>
+      <c r="R73" t="s">
+        <v>80</v>
+      </c>
+      <c r="S73" t="s">
+        <v>80</v>
+      </c>
+      <c r="T73" t="s">
+        <v>80</v>
+      </c>
+      <c r="X73" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25">
+      <c r="A74">
+        <v>108750</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C74" t="s">
         <v>69</v>
       </c>
-      <c r="D68" t="s">
+      <c r="D74" t="s">
         <v>70</v>
       </c>
-      <c r="H68" t="s">
-[...52 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H74" t="s">
+        <v>579</v>
+      </c>
+      <c r="I74" t="s">
+        <v>580</v>
+      </c>
+      <c r="J74" t="s">
+        <v>537</v>
+      </c>
+      <c r="K74" t="s">
+        <v>581</v>
+      </c>
+      <c r="L74" t="s">
+        <v>582</v>
+      </c>
+      <c r="M74" t="s">
+        <v>583</v>
+      </c>
+      <c r="N74" t="s">
+        <v>584</v>
+      </c>
+      <c r="O74" t="s">
+        <v>585</v>
+      </c>
+      <c r="P74" t="s">
+        <v>586</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>79</v>
+      </c>
+      <c r="R74" t="s">
+        <v>80</v>
+      </c>
+      <c r="S74" t="s">
+        <v>80</v>
+      </c>
+      <c r="T74" t="s">
+        <v>80</v>
+      </c>
+      <c r="X74" t="s">
+        <v>587</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25">
+      <c r="A75">
+        <v>108737</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C75" t="s">
         <v>69</v>
       </c>
-      <c r="D69" t="s">
+      <c r="D75" t="s">
         <v>70</v>
       </c>
-      <c r="H69" t="s">
-[...2 lines deleted...]
-      <c r="I69" t="s">
+      <c r="H75" t="s">
+        <v>94</v>
+      </c>
+      <c r="I75" t="s">
+        <v>589</v>
+      </c>
+      <c r="J75" t="s">
+        <v>590</v>
+      </c>
+      <c r="K75" t="s">
+        <v>96</v>
+      </c>
+      <c r="L75" t="s">
+        <v>97</v>
+      </c>
+      <c r="M75" t="s">
+        <v>98</v>
+      </c>
+      <c r="N75" t="s">
+        <v>99</v>
+      </c>
+      <c r="O75" t="s">
+        <v>591</v>
+      </c>
+      <c r="P75" t="s">
+        <v>592</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>79</v>
+      </c>
+      <c r="R75" t="s">
+        <v>80</v>
+      </c>
+      <c r="S75" t="s">
+        <v>80</v>
+      </c>
+      <c r="T75" t="s">
+        <v>80</v>
+      </c>
+      <c r="X75" t="s">
+        <v>593</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76">
+        <v>108739</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C76" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" t="s">
+        <v>84</v>
+      </c>
+      <c r="H76" t="s">
+        <v>85</v>
+      </c>
+      <c r="I76" t="s">
+        <v>595</v>
+      </c>
+      <c r="J76" t="s">
+        <v>590</v>
+      </c>
+      <c r="L76" t="s">
+        <v>245</v>
+      </c>
+      <c r="M76" t="s">
+        <v>246</v>
+      </c>
+      <c r="N76" t="s">
+        <v>90</v>
+      </c>
+      <c r="O76" t="s">
+        <v>596</v>
+      </c>
+      <c r="P76" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>79</v>
+      </c>
+      <c r="R76" t="s">
+        <v>80</v>
+      </c>
+      <c r="S76" t="s">
+        <v>80</v>
+      </c>
+      <c r="T76" t="s">
+        <v>80</v>
+      </c>
+      <c r="X76" t="s">
+        <v>595</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77">
+        <v>108740</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>84</v>
+      </c>
+      <c r="H77" t="s">
+        <v>85</v>
+      </c>
+      <c r="I77" t="s">
+        <v>598</v>
+      </c>
+      <c r="J77" t="s">
+        <v>590</v>
+      </c>
+      <c r="L77" t="s">
+        <v>245</v>
+      </c>
+      <c r="M77" t="s">
+        <v>246</v>
+      </c>
+      <c r="N77" t="s">
+        <v>90</v>
+      </c>
+      <c r="O77" t="s">
+        <v>599</v>
+      </c>
+      <c r="P77" t="s">
+        <v>600</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>79</v>
+      </c>
+      <c r="R77" t="s">
+        <v>80</v>
+      </c>
+      <c r="S77" t="s">
+        <v>80</v>
+      </c>
+      <c r="T77" t="s">
+        <v>80</v>
+      </c>
+      <c r="X77" t="s">
+        <v>598</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78">
+        <v>108744</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C78" t="s">
+        <v>135</v>
+      </c>
+      <c r="D78" t="s">
+        <v>136</v>
+      </c>
+      <c r="H78" t="s">
+        <v>94</v>
+      </c>
+      <c r="I78" t="s">
+        <v>601</v>
+      </c>
+      <c r="J78" t="s">
+        <v>537</v>
+      </c>
+      <c r="K78" t="s">
+        <v>476</v>
+      </c>
+      <c r="L78" t="s">
+        <v>477</v>
+      </c>
+      <c r="M78" t="s">
+        <v>478</v>
+      </c>
+      <c r="N78" t="s">
+        <v>479</v>
+      </c>
+      <c r="O78" t="s">
+        <v>602</v>
+      </c>
+      <c r="P78" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>79</v>
+      </c>
+      <c r="R78" t="s">
+        <v>80</v>
+      </c>
+      <c r="S78" t="s">
+        <v>80</v>
+      </c>
+      <c r="T78" t="s">
+        <v>80</v>
+      </c>
+      <c r="X78" t="s">
+        <v>604</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79">
+        <v>108725</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C79" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" t="s">
+        <v>84</v>
+      </c>
+      <c r="H79" t="s">
+        <v>85</v>
+      </c>
+      <c r="I79" t="s">
+        <v>606</v>
+      </c>
+      <c r="J79" t="s">
+        <v>607</v>
+      </c>
+      <c r="K79" t="s">
+        <v>608</v>
+      </c>
+      <c r="L79" t="s">
+        <v>609</v>
+      </c>
+      <c r="M79" t="s">
+        <v>610</v>
+      </c>
+      <c r="N79" t="s">
+        <v>90</v>
+      </c>
+      <c r="O79" t="s">
+        <v>611</v>
+      </c>
+      <c r="P79" t="s">
+        <v>612</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>79</v>
+      </c>
+      <c r="R79" t="s">
+        <v>80</v>
+      </c>
+      <c r="S79" t="s">
+        <v>80</v>
+      </c>
+      <c r="T79" t="s">
+        <v>80</v>
+      </c>
+      <c r="X79" t="s">
+        <v>606</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80">
+        <v>108726</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C80" t="s">
+        <v>83</v>
+      </c>
+      <c r="D80" t="s">
+        <v>84</v>
+      </c>
+      <c r="I80" t="s">
+        <v>614</v>
+      </c>
+      <c r="J80" t="s">
+        <v>615</v>
+      </c>
+      <c r="K80" t="s">
         <v>571</v>
       </c>
-      <c r="J69" t="s">
-[...14 lines deleted...]
-      <c r="O69" t="s">
+      <c r="L80" t="s">
         <v>572</v>
       </c>
-      <c r="P69" t="s">
+      <c r="M80" t="s">
         <v>573</v>
       </c>
-      <c r="Q69" t="s">
-[...264 lines deleted...]
-      <c r="I74" t="s">
+      <c r="N80" t="s">
+        <v>90</v>
+      </c>
+      <c r="O80" t="s">
+        <v>616</v>
+      </c>
+      <c r="P80" t="s">
+        <v>617</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>79</v>
+      </c>
+      <c r="R80" t="s">
+        <v>80</v>
+      </c>
+      <c r="S80" t="s">
+        <v>80</v>
+      </c>
+      <c r="T80" t="s">
+        <v>80</v>
+      </c>
+      <c r="X80" t="s">
         <v>614</v>
       </c>
-      <c r="J74" t="s">
-[...14 lines deleted...]
-      <c r="O74" t="s">
+    </row>
+    <row r="81" spans="1:47">
+      <c r="A81">
+        <v>108727</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C81" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" t="s">
+        <v>84</v>
+      </c>
+      <c r="H81" t="s">
+        <v>85</v>
+      </c>
+      <c r="I81" t="s">
+        <v>618</v>
+      </c>
+      <c r="J81" t="s">
         <v>615</v>
       </c>
-      <c r="Q74" t="s">
-[...49 lines deleted...]
-      <c r="N75" t="s">
+      <c r="K81" t="s">
         <v>619</v>
       </c>
-      <c r="O75" t="s">
+      <c r="L81" t="s">
         <v>620</v>
       </c>
-      <c r="P75" t="s">
+      <c r="M81" t="s">
         <v>621</v>
       </c>
-      <c r="Q75" t="s">
-[...14 lines deleted...]
-      <c r="Y75" t="s">
+      <c r="N81" t="s">
         <v>622</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I76" t="s">
+      <c r="O81" t="s">
         <v>623</v>
       </c>
-      <c r="J76" t="s">
-[...2 lines deleted...]
-      <c r="K76" t="s">
+      <c r="P81" t="s">
         <v>624</v>
       </c>
-      <c r="L76" t="s">
+      <c r="Q81" t="s">
+        <v>79</v>
+      </c>
+      <c r="R81" t="s">
+        <v>79</v>
+      </c>
+      <c r="S81" t="s">
+        <v>80</v>
+      </c>
+      <c r="T81" t="s">
+        <v>80</v>
+      </c>
+      <c r="V81" t="s">
         <v>625</v>
       </c>
-      <c r="M76" t="s">
+      <c r="X81" t="s">
         <v>626</v>
       </c>
-      <c r="N76" t="s">
+      <c r="Y81" t="s">
         <v>627</v>
       </c>
-      <c r="O76" t="s">
+    </row>
+    <row r="82" spans="1:47">
+      <c r="A82">
+        <v>108728</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C82" t="s">
+        <v>83</v>
+      </c>
+      <c r="D82" t="s">
+        <v>84</v>
+      </c>
+      <c r="H82" t="s">
+        <v>85</v>
+      </c>
+      <c r="I82" t="s">
         <v>628</v>
       </c>
-      <c r="P76" t="s">
+      <c r="J82" t="s">
+        <v>615</v>
+      </c>
+      <c r="L82" t="s">
+        <v>88</v>
+      </c>
+      <c r="M82" t="s">
+        <v>89</v>
+      </c>
+      <c r="N82" t="s">
+        <v>90</v>
+      </c>
+      <c r="O82" t="s">
         <v>629</v>
       </c>
-      <c r="Q76" t="s">
-[...11 lines deleted...]
-      <c r="X76" t="s">
+      <c r="P82" t="s">
         <v>630</v>
       </c>
-      <c r="Y76" t="s">
+      <c r="Q82" t="s">
+        <v>79</v>
+      </c>
+      <c r="R82" t="s">
+        <v>80</v>
+      </c>
+      <c r="S82" t="s">
+        <v>80</v>
+      </c>
+      <c r="T82" t="s">
+        <v>80</v>
+      </c>
+      <c r="X82" t="s">
+        <v>628</v>
+      </c>
+      <c r="Y82" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="77" spans="1:36">
-[...12 lines deleted...]
-      <c r="H77" t="s">
+    <row r="83" spans="1:47">
+      <c r="A83">
+        <v>108729</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C83" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" t="s">
+        <v>85</v>
+      </c>
+      <c r="I83" t="s">
         <v>632</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J83" t="s">
+        <v>615</v>
+      </c>
+      <c r="K83" t="s">
+        <v>538</v>
+      </c>
+      <c r="L83" t="s">
+        <v>539</v>
+      </c>
+      <c r="M83" t="s">
+        <v>540</v>
+      </c>
+      <c r="N83" t="s">
+        <v>90</v>
+      </c>
+      <c r="O83" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>79</v>
+      </c>
+      <c r="R83" t="s">
+        <v>80</v>
+      </c>
+      <c r="S83" t="s">
+        <v>80</v>
+      </c>
+      <c r="T83" t="s">
+        <v>80</v>
+      </c>
+      <c r="X83" t="s">
         <v>633</v>
       </c>
-      <c r="J77" t="s">
-[...412 lines deleted...]
-      </c>
       <c r="Y83" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="84" spans="1:47">
       <c r="A84">
-        <v>107353</v>
+        <v>108731</v>
       </c>
       <c r="B84" s="1">
-        <v>46076</v>
+        <v>46258</v>
       </c>
       <c r="C84" t="s">
         <v>69</v>
       </c>
       <c r="D84" t="s">
         <v>70</v>
       </c>
       <c r="H84" t="s">
-        <v>307</v>
+        <v>69</v>
       </c>
       <c r="I84" t="s">
-        <v>683</v>
+        <v>634</v>
       </c>
       <c r="J84" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="K84" t="s">
-        <v>684</v>
+        <v>635</v>
       </c>
       <c r="L84" t="s">
-        <v>685</v>
+        <v>636</v>
       </c>
       <c r="M84" t="s">
-        <v>686</v>
+        <v>637</v>
       </c>
       <c r="N84" t="s">
-        <v>687</v>
+        <v>638</v>
       </c>
       <c r="O84" t="s">
-        <v>688</v>
+        <v>639</v>
       </c>
       <c r="P84" t="s">
-        <v>689</v>
+        <v>640</v>
       </c>
       <c r="Q84" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T84" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X84" t="s">
-        <v>690</v>
+        <v>641</v>
       </c>
       <c r="Y84" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:25">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="85" spans="1:47">
       <c r="A85">
-        <v>107352</v>
+        <v>108732</v>
       </c>
       <c r="B85" s="1">
-        <v>46076</v>
+        <v>46258</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
       <c r="H85" t="s">
-        <v>307</v>
+        <v>94</v>
       </c>
       <c r="I85" t="s">
-        <v>683</v>
+        <v>643</v>
       </c>
       <c r="J85" t="s">
+        <v>615</v>
+      </c>
+      <c r="K85" t="s">
+        <v>422</v>
+      </c>
+      <c r="L85" t="s">
+        <v>423</v>
+      </c>
+      <c r="M85" t="s">
+        <v>424</v>
+      </c>
+      <c r="N85" t="s">
+        <v>194</v>
+      </c>
+      <c r="O85" t="s">
+        <v>644</v>
+      </c>
+      <c r="P85" t="s">
+        <v>645</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>79</v>
+      </c>
+      <c r="R85" t="s">
+        <v>80</v>
+      </c>
+      <c r="S85" t="s">
+        <v>80</v>
+      </c>
+      <c r="T85" t="s">
+        <v>80</v>
+      </c>
+      <c r="X85" t="s">
         <v>646</v>
       </c>
-      <c r="K85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y85" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:25">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="86" spans="1:47">
       <c r="A86">
-        <v>107343</v>
+        <v>108733</v>
       </c>
       <c r="B86" s="1">
-        <v>46076</v>
+        <v>46258</v>
       </c>
       <c r="C86" t="s">
-        <v>249</v>
+        <v>69</v>
       </c>
       <c r="D86" t="s">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="H86" t="s">
-        <v>202</v>
+        <v>94</v>
       </c>
       <c r="I86" t="s">
-        <v>693</v>
+        <v>643</v>
       </c>
       <c r="J86" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="K86" t="s">
-        <v>253</v>
+        <v>422</v>
       </c>
       <c r="L86" t="s">
-        <v>254</v>
+        <v>423</v>
       </c>
       <c r="M86" t="s">
-        <v>255</v>
+        <v>424</v>
       </c>
       <c r="N86" t="s">
-        <v>256</v>
+        <v>194</v>
       </c>
       <c r="O86" t="s">
-        <v>694</v>
+        <v>644</v>
+      </c>
+      <c r="P86" t="s">
+        <v>648</v>
       </c>
       <c r="Q86" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R86" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S86" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T86" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X86" t="s">
-        <v>695</v>
+        <v>649</v>
       </c>
       <c r="Y86" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:25">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="87" spans="1:47">
       <c r="A87">
-        <v>107337</v>
+        <v>108734</v>
       </c>
       <c r="B87" s="1">
-        <v>46076</v>
+        <v>46258</v>
       </c>
       <c r="C87" t="s">
         <v>69</v>
       </c>
       <c r="D87" t="s">
         <v>70</v>
       </c>
       <c r="H87" t="s">
-        <v>455</v>
+        <v>94</v>
       </c>
       <c r="I87" t="s">
-        <v>697</v>
+        <v>643</v>
       </c>
       <c r="J87" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="K87" t="s">
-        <v>698</v>
+        <v>422</v>
       </c>
       <c r="L87" t="s">
-        <v>699</v>
+        <v>423</v>
       </c>
       <c r="M87" t="s">
-        <v>700</v>
+        <v>424</v>
       </c>
       <c r="N87" t="s">
-        <v>701</v>
+        <v>194</v>
       </c>
       <c r="O87" t="s">
-        <v>702</v>
+        <v>644</v>
       </c>
       <c r="P87" t="s">
-        <v>703</v>
+        <v>651</v>
       </c>
       <c r="Q87" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R87" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S87" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T87" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X87" t="s">
-        <v>704</v>
+        <v>652</v>
       </c>
       <c r="Y87" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:25">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="88" spans="1:47">
       <c r="A88">
-        <v>107334</v>
+        <v>108735</v>
       </c>
       <c r="B88" s="1">
-        <v>46076</v>
+        <v>46258</v>
       </c>
       <c r="C88" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="D88" t="s">
-        <v>106</v>
+        <v>180</v>
+      </c>
+      <c r="H88" t="s">
+        <v>181</v>
       </c>
       <c r="I88" t="s">
-        <v>706</v>
+        <v>654</v>
       </c>
       <c r="J88" t="s">
-        <v>646</v>
+        <v>537</v>
       </c>
       <c r="K88" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="L88" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="M88" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="N88" t="s">
-        <v>153</v>
+        <v>655</v>
       </c>
       <c r="O88" t="s">
-        <v>707</v>
+        <v>656</v>
       </c>
       <c r="P88" t="s">
-        <v>708</v>
+        <v>657</v>
       </c>
       <c r="Q88" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R88" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S88" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T88" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X88" t="s">
-        <v>706</v>
+        <v>658</v>
       </c>
       <c r="Y88" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="89" spans="1:47">
       <c r="A89">
-        <v>107311</v>
+        <v>108718</v>
       </c>
       <c r="B89" s="1">
-        <v>46072</v>
+        <v>46254</v>
       </c>
       <c r="C89" t="s">
-        <v>164</v>
+        <v>135</v>
       </c>
       <c r="D89" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="H89" t="s">
-        <v>293</v>
+        <v>361</v>
       </c>
       <c r="I89" t="s">
-        <v>710</v>
+        <v>659</v>
       </c>
       <c r="J89" t="s">
-        <v>711</v>
+        <v>660</v>
       </c>
       <c r="K89" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="L89" t="s">
-        <v>296</v>
+        <v>364</v>
       </c>
       <c r="M89" t="s">
-        <v>618</v>
+        <v>365</v>
       </c>
       <c r="N89" t="s">
-        <v>619</v>
+        <v>366</v>
       </c>
       <c r="O89" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
       <c r="P89" t="s">
-        <v>712</v>
+        <v>662</v>
       </c>
       <c r="Q89" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R89" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S89" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T89" t="s">
         <v>80</v>
       </c>
       <c r="X89" t="s">
-        <v>710</v>
+        <v>663</v>
       </c>
       <c r="Y89" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:25">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="90" spans="1:47">
       <c r="A90">
-        <v>107310</v>
+        <v>108721</v>
       </c>
       <c r="B90" s="1">
-        <v>46072</v>
+        <v>46254</v>
       </c>
       <c r="C90" t="s">
-        <v>164</v>
+        <v>135</v>
       </c>
       <c r="D90" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="H90" t="s">
-        <v>293</v>
+        <v>94</v>
       </c>
       <c r="I90" t="s">
-        <v>714</v>
+        <v>665</v>
       </c>
       <c r="J90" t="s">
-        <v>711</v>
+        <v>660</v>
       </c>
       <c r="K90" t="s">
-        <v>379</v>
+        <v>138</v>
       </c>
       <c r="L90" t="s">
-        <v>296</v>
+        <v>139</v>
       </c>
       <c r="M90" t="s">
-        <v>618</v>
+        <v>140</v>
       </c>
       <c r="N90" t="s">
-        <v>619</v>
+        <v>141</v>
       </c>
       <c r="O90" t="s">
-        <v>620</v>
+        <v>666</v>
       </c>
       <c r="P90" t="s">
-        <v>715</v>
+        <v>667</v>
       </c>
       <c r="Q90" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R90" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S90" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T90" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X90" t="s">
-        <v>714</v>
+        <v>668</v>
       </c>
       <c r="Y90" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:25">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="91" spans="1:47">
       <c r="A91">
-        <v>107309</v>
+        <v>108723</v>
       </c>
       <c r="B91" s="1">
-        <v>46072</v>
+        <v>46254</v>
       </c>
       <c r="C91" t="s">
-        <v>164</v>
+        <v>670</v>
       </c>
       <c r="D91" t="s">
-        <v>165</v>
+        <v>671</v>
       </c>
       <c r="H91" t="s">
-        <v>293</v>
+        <v>672</v>
       </c>
       <c r="I91" t="s">
-        <v>717</v>
+        <v>673</v>
       </c>
       <c r="J91" t="s">
-        <v>711</v>
+        <v>660</v>
       </c>
       <c r="K91" t="s">
-        <v>379</v>
+        <v>674</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>675</v>
       </c>
       <c r="M91" t="s">
-        <v>618</v>
+        <v>676</v>
       </c>
       <c r="N91" t="s">
-        <v>619</v>
+        <v>677</v>
       </c>
       <c r="O91" t="s">
-        <v>718</v>
+        <v>678</v>
       </c>
       <c r="P91" t="s">
-        <v>719</v>
+        <v>679</v>
       </c>
       <c r="Q91" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R91" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S91" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T91" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X91" t="s">
-        <v>717</v>
+        <v>680</v>
       </c>
       <c r="Y91" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:25">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="92" spans="1:47">
       <c r="A92">
-        <v>107307</v>
+        <v>108710</v>
       </c>
       <c r="B92" s="1">
-        <v>46072</v>
+        <v>46253</v>
       </c>
       <c r="C92" t="s">
         <v>69</v>
       </c>
       <c r="D92" t="s">
         <v>70</v>
       </c>
       <c r="H92" t="s">
-        <v>307</v>
+        <v>682</v>
       </c>
       <c r="I92" t="s">
-        <v>721</v>
+        <v>683</v>
       </c>
       <c r="J92" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="K92" t="s">
-        <v>722</v>
+        <v>685</v>
       </c>
       <c r="L92" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="M92" t="s">
-        <v>724</v>
+        <v>687</v>
       </c>
       <c r="N92" t="s">
-        <v>69</v>
+        <v>688</v>
       </c>
       <c r="O92" t="s">
-        <v>725</v>
+        <v>689</v>
       </c>
       <c r="P92" t="s">
-        <v>726</v>
+        <v>690</v>
       </c>
       <c r="Q92" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R92" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S92" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T92" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X92" t="s">
-        <v>727</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:25">
+        <v>691</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>689</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>692</v>
+      </c>
+      <c r="AC92" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ92" t="s">
+        <v>693</v>
+      </c>
+      <c r="AK92" t="s">
+        <v>689</v>
+      </c>
+      <c r="AL92" t="s">
+        <v>694</v>
+      </c>
+      <c r="AM92" t="s">
+        <v>695</v>
+      </c>
+      <c r="AN92" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ92" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU92" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="93" spans="1:47">
       <c r="A93">
-        <v>107302</v>
+        <v>108711</v>
       </c>
       <c r="B93" s="1">
-        <v>46072</v>
+        <v>46253</v>
       </c>
       <c r="C93" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="D93" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="H93" t="s">
-        <v>307</v>
+        <v>94</v>
       </c>
       <c r="I93" t="s">
-        <v>729</v>
+        <v>696</v>
       </c>
       <c r="J93" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="K93" t="s">
-        <v>730</v>
+        <v>476</v>
+      </c>
+      <c r="L93" t="s">
+        <v>477</v>
       </c>
       <c r="M93" t="s">
-        <v>724</v>
+        <v>478</v>
       </c>
       <c r="N93" t="s">
-        <v>69</v>
+        <v>479</v>
       </c>
       <c r="O93" t="s">
-        <v>731</v>
+        <v>697</v>
+      </c>
+      <c r="P93" t="s">
+        <v>698</v>
       </c>
       <c r="Q93" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R93" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S93" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T93" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X93" t="s">
-        <v>732</v>
+        <v>699</v>
       </c>
       <c r="Y93" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:25">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="94" spans="1:47">
       <c r="A94">
-        <v>107297</v>
+        <v>108712</v>
       </c>
       <c r="B94" s="1">
-        <v>46072</v>
+        <v>46253</v>
       </c>
       <c r="C94" t="s">
         <v>69</v>
       </c>
       <c r="D94" t="s">
         <v>70</v>
       </c>
       <c r="H94" t="s">
-        <v>734</v>
+        <v>682</v>
       </c>
       <c r="I94" t="s">
-        <v>735</v>
+        <v>701</v>
       </c>
       <c r="J94" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="K94" t="s">
-        <v>736</v>
+        <v>685</v>
       </c>
       <c r="L94" t="s">
-        <v>737</v>
+        <v>686</v>
       </c>
       <c r="M94" t="s">
-        <v>738</v>
+        <v>687</v>
       </c>
       <c r="N94" t="s">
-        <v>739</v>
+        <v>688</v>
       </c>
       <c r="O94" t="s">
-        <v>740</v>
+        <v>702</v>
       </c>
       <c r="P94" t="s">
-        <v>741</v>
+        <v>703</v>
       </c>
       <c r="Q94" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R94" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S94" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T94" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X94" t="s">
-        <v>742</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:25">
+        <v>704</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>702</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>705</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ94" t="s">
+        <v>706</v>
+      </c>
+      <c r="AK94" t="s">
+        <v>707</v>
+      </c>
+      <c r="AL94" t="s">
+        <v>708</v>
+      </c>
+      <c r="AM94" t="s">
+        <v>709</v>
+      </c>
+      <c r="AN94" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU94" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="95" spans="1:47">
       <c r="A95">
-        <v>107296</v>
+        <v>108713</v>
       </c>
       <c r="B95" s="1">
-        <v>46072</v>
+        <v>46253</v>
       </c>
       <c r="C95" t="s">
         <v>69</v>
       </c>
       <c r="D95" t="s">
         <v>70</v>
       </c>
       <c r="H95" t="s">
-        <v>734</v>
+        <v>682</v>
       </c>
       <c r="I95" t="s">
-        <v>744</v>
+        <v>711</v>
       </c>
       <c r="J95" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="K95" t="s">
-        <v>745</v>
+        <v>685</v>
       </c>
       <c r="L95" t="s">
-        <v>737</v>
+        <v>686</v>
       </c>
       <c r="M95" t="s">
-        <v>738</v>
+        <v>687</v>
       </c>
       <c r="N95" t="s">
-        <v>739</v>
+        <v>688</v>
       </c>
       <c r="O95" t="s">
-        <v>746</v>
+        <v>712</v>
+      </c>
+      <c r="P95" t="s">
+        <v>713</v>
       </c>
       <c r="Q95" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R95" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S95" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T95" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X95" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:25">
+        <v>714</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>712</v>
+      </c>
+      <c r="AA95" t="s">
+        <v>715</v>
+      </c>
+      <c r="AB95" t="s">
+        <v>716</v>
+      </c>
+      <c r="AC95" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE95" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF95" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ95" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="96" spans="1:47">
       <c r="A96">
-        <v>107294</v>
+        <v>108705</v>
       </c>
       <c r="B96" s="1">
-        <v>46072</v>
+        <v>46252</v>
       </c>
       <c r="C96" t="s">
         <v>69</v>
       </c>
       <c r="D96" t="s">
         <v>70</v>
       </c>
       <c r="H96" t="s">
-        <v>734</v>
+        <v>94</v>
       </c>
       <c r="I96" t="s">
-        <v>749</v>
+        <v>718</v>
       </c>
       <c r="J96" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K96" t="s">
-        <v>736</v>
+        <v>96</v>
       </c>
       <c r="L96" t="s">
-        <v>737</v>
+        <v>97</v>
       </c>
       <c r="M96" t="s">
-        <v>738</v>
+        <v>98</v>
       </c>
       <c r="N96" t="s">
-        <v>739</v>
+        <v>99</v>
       </c>
       <c r="O96" t="s">
-        <v>750</v>
+        <v>720</v>
       </c>
       <c r="P96" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
       <c r="Q96" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R96" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S96" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T96" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X96" t="s">
-        <v>752</v>
+        <v>722</v>
       </c>
       <c r="Y96" t="s">
-        <v>753</v>
+        <v>723</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97">
-        <v>107268</v>
+        <v>108708</v>
       </c>
       <c r="B97" s="1">
-        <v>46071</v>
+        <v>46252</v>
       </c>
       <c r="C97" t="s">
-        <v>105</v>
+        <v>724</v>
       </c>
       <c r="D97" t="s">
-        <v>106</v>
+        <v>725</v>
       </c>
       <c r="H97" t="s">
-        <v>107</v>
+        <v>726</v>
       </c>
       <c r="I97" t="s">
-        <v>754</v>
+        <v>727</v>
       </c>
       <c r="J97" t="s">
-        <v>755</v>
+        <v>719</v>
       </c>
       <c r="K97" t="s">
-        <v>358</v>
+        <v>728</v>
       </c>
       <c r="L97" t="s">
-        <v>110</v>
+        <v>729</v>
       </c>
       <c r="M97" t="s">
-        <v>111</v>
+        <v>730</v>
       </c>
       <c r="N97" t="s">
-        <v>112</v>
+        <v>731</v>
       </c>
       <c r="O97" t="s">
-        <v>756</v>
+        <v>732</v>
       </c>
       <c r="P97" t="s">
-        <v>757</v>
+        <v>733</v>
       </c>
       <c r="Q97" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R97" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S97" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T97" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X97" t="s">
-        <v>758</v>
+        <v>734</v>
       </c>
       <c r="Y97" t="s">
-        <v>759</v>
+        <v>735</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98">
-        <v>107257</v>
+        <v>108709</v>
       </c>
       <c r="B98" s="1">
-        <v>46071</v>
+        <v>46252</v>
       </c>
       <c r="C98" t="s">
-        <v>69</v>
+        <v>408</v>
       </c>
       <c r="D98" t="s">
-        <v>70</v>
+        <v>409</v>
+      </c>
+      <c r="E98" t="s">
+        <v>408</v>
+      </c>
+      <c r="F98" t="s">
+        <v>410</v>
+      </c>
+      <c r="G98" t="s">
+        <v>411</v>
       </c>
       <c r="H98" t="s">
         <v>71</v>
       </c>
       <c r="I98" t="s">
-        <v>760</v>
+        <v>736</v>
       </c>
       <c r="J98" t="s">
-        <v>755</v>
+        <v>719</v>
       </c>
       <c r="K98" t="s">
-        <v>222</v>
+        <v>737</v>
       </c>
       <c r="L98" t="s">
-        <v>223</v>
+        <v>738</v>
       </c>
       <c r="M98" t="s">
-        <v>224</v>
+        <v>739</v>
       </c>
       <c r="N98" t="s">
-        <v>225</v>
+        <v>740</v>
       </c>
       <c r="O98" t="s">
-        <v>226</v>
+        <v>741</v>
       </c>
       <c r="P98" t="s">
-        <v>761</v>
+        <v>742</v>
       </c>
       <c r="Q98" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R98" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S98" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T98" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X98" t="s">
-        <v>762</v>
+        <v>743</v>
       </c>
       <c r="Y98" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99">
-        <v>107255</v>
+        <v>108695</v>
       </c>
       <c r="B99" s="1">
-        <v>46071</v>
+        <v>46251</v>
       </c>
       <c r="C99" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D99" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H99" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="I99" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="J99" t="s">
-        <v>755</v>
+        <v>746</v>
+      </c>
+      <c r="K99" t="s">
+        <v>127</v>
       </c>
       <c r="L99" t="s">
-        <v>561</v>
+        <v>128</v>
       </c>
       <c r="M99" t="s">
-        <v>562</v>
+        <v>129</v>
       </c>
       <c r="N99" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="O99" t="s">
-        <v>765</v>
+        <v>747</v>
+      </c>
+      <c r="P99" t="s">
+        <v>748</v>
       </c>
       <c r="Q99" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R99" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S99" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T99" t="s">
-        <v>81</v>
+        <v>80</v>
+      </c>
+      <c r="U99" t="s">
+        <v>749</v>
+      </c>
+      <c r="V99" t="s">
+        <v>750</v>
       </c>
       <c r="X99" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="Y99" t="s">
-        <v>766</v>
+        <v>752</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100">
-        <v>107242</v>
+        <v>108696</v>
       </c>
       <c r="B100" s="1">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="C100" t="s">
-        <v>414</v>
+        <v>69</v>
       </c>
       <c r="D100" t="s">
-        <v>415</v>
+        <v>70</v>
       </c>
       <c r="H100" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="I100" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="J100" t="s">
-        <v>768</v>
+        <v>746</v>
       </c>
       <c r="K100" t="s">
-        <v>769</v>
+        <v>754</v>
       </c>
       <c r="L100" t="s">
-        <v>770</v>
+        <v>755</v>
       </c>
       <c r="M100" t="s">
-        <v>771</v>
+        <v>756</v>
       </c>
       <c r="N100" t="s">
-        <v>772</v>
+        <v>549</v>
       </c>
       <c r="O100" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="P100" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="Q100" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R100" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S100" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T100" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X100" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
       <c r="Y100" t="s">
-        <v>776</v>
+        <v>760</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101">
-        <v>107241</v>
+        <v>108697</v>
       </c>
       <c r="B101" s="1">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="C101" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D101" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H101" t="s">
-        <v>520</v>
+        <v>94</v>
       </c>
       <c r="I101" t="s">
-        <v>777</v>
+        <v>643</v>
       </c>
       <c r="J101" t="s">
-        <v>768</v>
+        <v>746</v>
+      </c>
+      <c r="K101" t="s">
+        <v>422</v>
       </c>
       <c r="L101" t="s">
-        <v>522</v>
+        <v>423</v>
       </c>
       <c r="M101" t="s">
-        <v>523</v>
+        <v>424</v>
       </c>
       <c r="N101" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="O101" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="P101" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="Q101" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R101" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S101" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T101" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X101" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="Y101" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102">
-        <v>107240</v>
+        <v>108702</v>
       </c>
       <c r="B102" s="1">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="C102" t="s">
-        <v>249</v>
+        <v>765</v>
       </c>
       <c r="D102" t="s">
-        <v>250</v>
+        <v>766</v>
       </c>
       <c r="H102" t="s">
         <v>71</v>
       </c>
       <c r="I102" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="J102" t="s">
+        <v>746</v>
+      </c>
+      <c r="K102" t="s">
         <v>768</v>
       </c>
-      <c r="K102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L102" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="M102" t="s">
-        <v>783</v>
+        <v>770</v>
       </c>
       <c r="N102" t="s">
-        <v>784</v>
+        <v>111</v>
       </c>
       <c r="O102" t="s">
-        <v>785</v>
+        <v>771</v>
       </c>
       <c r="P102" t="s">
-        <v>786</v>
+        <v>772</v>
       </c>
       <c r="Q102" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R102" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S102" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T102" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X102" t="s">
-        <v>787</v>
+        <v>773</v>
       </c>
       <c r="Y102" t="s">
-        <v>788</v>
+        <v>774</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103">
-        <v>107239</v>
+        <v>108703</v>
       </c>
       <c r="B103" s="1">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="C103" t="s">
         <v>69</v>
       </c>
       <c r="D103" t="s">
         <v>70</v>
       </c>
       <c r="H103" t="s">
         <v>71</v>
       </c>
       <c r="I103" t="s">
-        <v>789</v>
+        <v>775</v>
       </c>
       <c r="J103" t="s">
-        <v>768</v>
+        <v>746</v>
       </c>
       <c r="K103" t="s">
-        <v>222</v>
+        <v>455</v>
       </c>
       <c r="L103" t="s">
-        <v>223</v>
+        <v>456</v>
       </c>
       <c r="M103" t="s">
-        <v>224</v>
+        <v>457</v>
       </c>
       <c r="N103" t="s">
-        <v>225</v>
+        <v>458</v>
       </c>
       <c r="O103" t="s">
-        <v>790</v>
+        <v>459</v>
       </c>
       <c r="P103" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="Q103" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R103" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S103" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T103" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X103" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="Y103" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104">
-        <v>107227</v>
+        <v>108704</v>
       </c>
       <c r="B104" s="1">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="C104" t="s">
-        <v>105</v>
+        <v>408</v>
       </c>
       <c r="D104" t="s">
-        <v>106</v>
+        <v>409</v>
+      </c>
+      <c r="E104" t="s">
+        <v>408</v>
+      </c>
+      <c r="F104" t="s">
+        <v>410</v>
+      </c>
+      <c r="G104" t="s">
+        <v>411</v>
       </c>
       <c r="H104" t="s">
-        <v>520</v>
+        <v>94</v>
       </c>
       <c r="I104" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="J104" t="s">
-        <v>795</v>
+        <v>746</v>
+      </c>
+      <c r="K104" t="s">
+        <v>413</v>
       </c>
       <c r="L104" t="s">
-        <v>522</v>
+        <v>414</v>
       </c>
       <c r="M104" t="s">
-        <v>523</v>
+        <v>415</v>
       </c>
       <c r="N104" t="s">
-        <v>153</v>
+        <v>416</v>
       </c>
       <c r="O104" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="P104" t="s">
-        <v>797</v>
+        <v>781</v>
       </c>
       <c r="Q104" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R104" t="s">
         <v>80</v>
       </c>
       <c r="S104" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T104" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>799</v>
+        <v>80</v>
       </c>
       <c r="X104" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="Y104" t="s">
-        <v>800</v>
+        <v>783</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105">
-        <v>107216</v>
+        <v>108690</v>
       </c>
       <c r="B105" s="1">
-        <v>46069</v>
+        <v>46248</v>
       </c>
       <c r="C105" t="s">
-        <v>327</v>
+        <v>69</v>
       </c>
       <c r="D105" t="s">
-        <v>328</v>
+        <v>70</v>
       </c>
       <c r="H105" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I105" t="s">
-        <v>801</v>
+        <v>421</v>
       </c>
       <c r="J105" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="K105" t="s">
-        <v>330</v>
+        <v>422</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>423</v>
       </c>
       <c r="M105" t="s">
-        <v>332</v>
+        <v>424</v>
       </c>
       <c r="N105" t="s">
-        <v>333</v>
+        <v>194</v>
       </c>
       <c r="O105" t="s">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="P105" t="s">
-        <v>803</v>
+        <v>786</v>
       </c>
       <c r="Q105" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R105" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S105" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T105" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X105" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="Y105" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106">
-        <v>107215</v>
+        <v>108691</v>
       </c>
       <c r="B106" s="1">
-        <v>46069</v>
+        <v>46248</v>
       </c>
       <c r="C106" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D106" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H106" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="I106" t="s">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="J106" t="s">
-        <v>795</v>
+        <v>784</v>
+      </c>
+      <c r="K106" t="s">
+        <v>127</v>
       </c>
       <c r="L106" t="s">
-        <v>561</v>
+        <v>128</v>
       </c>
       <c r="M106" t="s">
-        <v>562</v>
+        <v>129</v>
       </c>
       <c r="N106" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="O106" t="s">
-        <v>807</v>
+        <v>790</v>
       </c>
       <c r="P106" t="s">
-        <v>808</v>
+        <v>791</v>
       </c>
       <c r="Q106" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R106" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S106" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T106" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X106" t="s">
-        <v>806</v>
+        <v>792</v>
       </c>
       <c r="Y106" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107">
-        <v>107212</v>
+        <v>108683</v>
       </c>
       <c r="B107" s="1">
-        <v>46069</v>
+        <v>46247</v>
       </c>
       <c r="C107" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D107" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H107" t="s">
-        <v>520</v>
+        <v>94</v>
       </c>
       <c r="I107" t="s">
         <v>794</v>
       </c>
       <c r="J107" t="s">
         <v>795</v>
       </c>
+      <c r="K107" t="s">
+        <v>96</v>
+      </c>
       <c r="L107" t="s">
-        <v>522</v>
+        <v>97</v>
       </c>
       <c r="M107" t="s">
-        <v>523</v>
+        <v>98</v>
       </c>
       <c r="N107" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="O107" t="s">
         <v>796</v>
       </c>
       <c r="P107" t="s">
         <v>797</v>
       </c>
       <c r="Q107" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R107" t="s">
         <v>80</v>
       </c>
       <c r="S107" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T107" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="U107" t="s">
+        <v>80</v>
+      </c>
+      <c r="X107" t="s">
         <v>798</v>
       </c>
-      <c r="V107" t="s">
+      <c r="Y107" t="s">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108">
-        <v>107201</v>
+        <v>108684</v>
       </c>
       <c r="B108" s="1">
-        <v>46069</v>
+        <v>46247</v>
       </c>
       <c r="C108" t="s">
-        <v>587</v>
+        <v>83</v>
       </c>
       <c r="D108" t="s">
-        <v>588</v>
+        <v>84</v>
       </c>
       <c r="H108" t="s">
-        <v>455</v>
+        <v>85</v>
       </c>
       <c r="I108" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="J108" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="L108" t="s">
-        <v>812</v>
+        <v>245</v>
       </c>
       <c r="M108" t="s">
-        <v>813</v>
+        <v>246</v>
       </c>
       <c r="N108" t="s">
-        <v>814</v>
+        <v>90</v>
       </c>
       <c r="O108" t="s">
-        <v>815</v>
+        <v>802</v>
       </c>
       <c r="P108" t="s">
-        <v>816</v>
+        <v>803</v>
       </c>
       <c r="Q108" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R108" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S108" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T108" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X108" t="s">
-        <v>817</v>
+        <v>800</v>
       </c>
       <c r="Y108" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109">
-        <v>107194</v>
+        <v>108685</v>
       </c>
       <c r="B109" s="1">
-        <v>46069</v>
+        <v>46247</v>
       </c>
       <c r="C109" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="D109" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="H109" t="s">
-        <v>632</v>
+        <v>71</v>
       </c>
       <c r="I109" t="s">
-        <v>819</v>
+        <v>805</v>
       </c>
       <c r="J109" t="s">
         <v>795</v>
       </c>
       <c r="K109" t="s">
-        <v>635</v>
+        <v>546</v>
       </c>
       <c r="L109" t="s">
-        <v>636</v>
+        <v>547</v>
       </c>
       <c r="M109" t="s">
-        <v>637</v>
+        <v>548</v>
       </c>
       <c r="N109" t="s">
-        <v>638</v>
+        <v>549</v>
       </c>
       <c r="O109" t="s">
-        <v>820</v>
+        <v>806</v>
       </c>
       <c r="P109" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="Q109" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R109" t="s">
         <v>80</v>
       </c>
       <c r="S109" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T109" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>823</v>
+        <v>80</v>
       </c>
       <c r="X109" t="s">
-        <v>824</v>
+        <v>808</v>
       </c>
       <c r="Y109" t="s">
-        <v>825</v>
+        <v>809</v>
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110">
-        <v>107184</v>
+        <v>108686</v>
       </c>
       <c r="B110" s="1">
-        <v>46069</v>
+        <v>46247</v>
       </c>
       <c r="C110" t="s">
         <v>69</v>
       </c>
       <c r="D110" t="s">
         <v>70</v>
       </c>
       <c r="H110" t="s">
         <v>71</v>
       </c>
       <c r="I110" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="J110" t="s">
         <v>795</v>
       </c>
       <c r="K110" t="s">
-        <v>213</v>
+        <v>546</v>
       </c>
       <c r="L110" t="s">
-        <v>214</v>
+        <v>547</v>
       </c>
       <c r="M110" t="s">
-        <v>215</v>
+        <v>548</v>
       </c>
       <c r="N110" t="s">
-        <v>216</v>
+        <v>549</v>
       </c>
       <c r="O110" t="s">
+        <v>806</v>
+      </c>
+      <c r="P110" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>79</v>
+      </c>
+      <c r="R110" t="s">
+        <v>80</v>
+      </c>
+      <c r="S110" t="s">
+        <v>80</v>
+      </c>
+      <c r="T110" t="s">
+        <v>80</v>
+      </c>
+      <c r="X110" t="s">
+        <v>812</v>
+      </c>
+      <c r="Y110" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="111" spans="1:25">
+      <c r="A111">
+        <v>108687</v>
+      </c>
+      <c r="B111" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C111" t="s">
+        <v>69</v>
+      </c>
+      <c r="D111" t="s">
+        <v>70</v>
+      </c>
+      <c r="H111" t="s">
+        <v>71</v>
+      </c>
+      <c r="I111" t="s">
+        <v>805</v>
+      </c>
+      <c r="J111" t="s">
+        <v>795</v>
+      </c>
+      <c r="K111" t="s">
+        <v>546</v>
+      </c>
+      <c r="L111" t="s">
+        <v>547</v>
+      </c>
+      <c r="M111" t="s">
+        <v>548</v>
+      </c>
+      <c r="N111" t="s">
+        <v>549</v>
+      </c>
+      <c r="O111" t="s">
+        <v>806</v>
+      </c>
+      <c r="P111" t="s">
+        <v>807</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>79</v>
+      </c>
+      <c r="R111" t="s">
+        <v>80</v>
+      </c>
+      <c r="S111" t="s">
+        <v>80</v>
+      </c>
+      <c r="T111" t="s">
+        <v>80</v>
+      </c>
+      <c r="X111" t="s">
+        <v>813</v>
+      </c>
+      <c r="Y111" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="112" spans="1:25">
+      <c r="A112">
+        <v>108688</v>
+      </c>
+      <c r="B112" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C112" t="s">
+        <v>69</v>
+      </c>
+      <c r="D112" t="s">
+        <v>70</v>
+      </c>
+      <c r="H112" t="s">
+        <v>71</v>
+      </c>
+      <c r="I112" t="s">
+        <v>810</v>
+      </c>
+      <c r="J112" t="s">
+        <v>795</v>
+      </c>
+      <c r="K112" t="s">
+        <v>546</v>
+      </c>
+      <c r="L112" t="s">
+        <v>547</v>
+      </c>
+      <c r="M112" t="s">
+        <v>548</v>
+      </c>
+      <c r="N112" t="s">
+        <v>549</v>
+      </c>
+      <c r="O112" t="s">
+        <v>806</v>
+      </c>
+      <c r="P112" t="s">
+        <v>811</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>79</v>
+      </c>
+      <c r="R112" t="s">
+        <v>80</v>
+      </c>
+      <c r="S112" t="s">
+        <v>80</v>
+      </c>
+      <c r="T112" t="s">
+        <v>80</v>
+      </c>
+      <c r="X112" t="s">
+        <v>814</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="113" spans="1:25">
+      <c r="A113">
+        <v>108689</v>
+      </c>
+      <c r="B113" s="1">
+        <v>46247</v>
+      </c>
+      <c r="C113" t="s">
+        <v>69</v>
+      </c>
+      <c r="D113" t="s">
+        <v>70</v>
+      </c>
+      <c r="H113" t="s">
+        <v>69</v>
+      </c>
+      <c r="I113" t="s">
+        <v>816</v>
+      </c>
+      <c r="J113" t="s">
+        <v>795</v>
+      </c>
+      <c r="K113" t="s">
+        <v>275</v>
+      </c>
+      <c r="L113" t="s">
+        <v>276</v>
+      </c>
+      <c r="M113" t="s">
+        <v>277</v>
+      </c>
+      <c r="N113" t="s">
+        <v>278</v>
+      </c>
+      <c r="O113" t="s">
+        <v>817</v>
+      </c>
+      <c r="P113" t="s">
+        <v>818</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>79</v>
+      </c>
+      <c r="R113" t="s">
+        <v>80</v>
+      </c>
+      <c r="S113" t="s">
+        <v>80</v>
+      </c>
+      <c r="T113" t="s">
+        <v>80</v>
+      </c>
+      <c r="X113" t="s">
+        <v>819</v>
+      </c>
+      <c r="Y113" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25">
+      <c r="A114">
+        <v>108676</v>
+      </c>
+      <c r="B114" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C114" t="s">
+        <v>69</v>
+      </c>
+      <c r="D114" t="s">
+        <v>70</v>
+      </c>
+      <c r="H114" t="s">
+        <v>205</v>
+      </c>
+      <c r="I114" t="s">
+        <v>820</v>
+      </c>
+      <c r="J114" t="s">
+        <v>801</v>
+      </c>
+      <c r="K114" t="s">
+        <v>821</v>
+      </c>
+      <c r="L114" t="s">
+        <v>822</v>
+      </c>
+      <c r="M114" t="s">
+        <v>823</v>
+      </c>
+      <c r="N114" t="s">
+        <v>824</v>
+      </c>
+      <c r="O114" t="s">
+        <v>825</v>
+      </c>
+      <c r="P114" t="s">
+        <v>826</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>79</v>
+      </c>
+      <c r="R114" t="s">
+        <v>80</v>
+      </c>
+      <c r="S114" t="s">
+        <v>80</v>
+      </c>
+      <c r="T114" t="s">
+        <v>80</v>
+      </c>
+      <c r="X114" t="s">
         <v>827</v>
       </c>
-      <c r="P110" t="s">
+      <c r="Y114" t="s">
         <v>828</v>
       </c>
-      <c r="Q110" t="s">
-[...11 lines deleted...]
-      <c r="X110" t="s">
+    </row>
+    <row r="115" spans="1:25">
+      <c r="A115">
+        <v>108677</v>
+      </c>
+      <c r="B115" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C115" t="s">
+        <v>69</v>
+      </c>
+      <c r="D115" t="s">
+        <v>70</v>
+      </c>
+      <c r="H115" t="s">
+        <v>71</v>
+      </c>
+      <c r="I115" t="s">
         <v>829</v>
       </c>
-      <c r="Y110" t="s">
+      <c r="J115" t="s">
+        <v>801</v>
+      </c>
+      <c r="K115" t="s">
         <v>830</v>
+      </c>
+      <c r="L115" t="s">
+        <v>831</v>
+      </c>
+      <c r="M115" t="s">
+        <v>832</v>
+      </c>
+      <c r="N115" t="s">
+        <v>833</v>
+      </c>
+      <c r="O115" t="s">
+        <v>834</v>
+      </c>
+      <c r="P115" t="s">
+        <v>835</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>79</v>
+      </c>
+      <c r="R115" t="s">
+        <v>80</v>
+      </c>
+      <c r="S115" t="s">
+        <v>80</v>
+      </c>
+      <c r="T115" t="s">
+        <v>80</v>
+      </c>
+      <c r="X115" t="s">
+        <v>836</v>
+      </c>
+      <c r="Y115" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="116" spans="1:25">
+      <c r="A116">
+        <v>108678</v>
+      </c>
+      <c r="B116" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C116" t="s">
+        <v>69</v>
+      </c>
+      <c r="D116" t="s">
+        <v>70</v>
+      </c>
+      <c r="H116" t="s">
+        <v>125</v>
+      </c>
+      <c r="I116" t="s">
+        <v>838</v>
+      </c>
+      <c r="J116" t="s">
+        <v>801</v>
+      </c>
+      <c r="K116" t="s">
+        <v>127</v>
+      </c>
+      <c r="L116" t="s">
+        <v>128</v>
+      </c>
+      <c r="M116" t="s">
+        <v>129</v>
+      </c>
+      <c r="N116" t="s">
+        <v>130</v>
+      </c>
+      <c r="O116" t="s">
+        <v>839</v>
+      </c>
+      <c r="P116" t="s">
+        <v>840</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>79</v>
+      </c>
+      <c r="R116" t="s">
+        <v>80</v>
+      </c>
+      <c r="S116" t="s">
+        <v>80</v>
+      </c>
+      <c r="T116" t="s">
+        <v>80</v>
+      </c>
+      <c r="X116" t="s">
+        <v>841</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="117" spans="1:25">
+      <c r="A117">
+        <v>108679</v>
+      </c>
+      <c r="B117" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C117" t="s">
+        <v>69</v>
+      </c>
+      <c r="D117" t="s">
+        <v>70</v>
+      </c>
+      <c r="H117" t="s">
+        <v>125</v>
+      </c>
+      <c r="I117" t="s">
+        <v>843</v>
+      </c>
+      <c r="J117" t="s">
+        <v>801</v>
+      </c>
+      <c r="K117" t="s">
+        <v>127</v>
+      </c>
+      <c r="L117" t="s">
+        <v>128</v>
+      </c>
+      <c r="M117" t="s">
+        <v>129</v>
+      </c>
+      <c r="N117" t="s">
+        <v>130</v>
+      </c>
+      <c r="O117" t="s">
+        <v>844</v>
+      </c>
+      <c r="P117" t="s">
+        <v>845</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>79</v>
+      </c>
+      <c r="R117" t="s">
+        <v>80</v>
+      </c>
+      <c r="S117" t="s">
+        <v>80</v>
+      </c>
+      <c r="T117" t="s">
+        <v>80</v>
+      </c>
+      <c r="X117" t="s">
+        <v>846</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="118" spans="1:25">
+      <c r="A118">
+        <v>108680</v>
+      </c>
+      <c r="B118" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C118" t="s">
+        <v>69</v>
+      </c>
+      <c r="D118" t="s">
+        <v>70</v>
+      </c>
+      <c r="H118" t="s">
+        <v>682</v>
+      </c>
+      <c r="I118" t="s">
+        <v>848</v>
+      </c>
+      <c r="J118" t="s">
+        <v>801</v>
+      </c>
+      <c r="K118" t="s">
+        <v>830</v>
+      </c>
+      <c r="L118" t="s">
+        <v>831</v>
+      </c>
+      <c r="M118" t="s">
+        <v>832</v>
+      </c>
+      <c r="N118" t="s">
+        <v>849</v>
+      </c>
+      <c r="O118" t="s">
+        <v>850</v>
+      </c>
+      <c r="P118" t="s">
+        <v>851</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>79</v>
+      </c>
+      <c r="R118" t="s">
+        <v>79</v>
+      </c>
+      <c r="S118" t="s">
+        <v>80</v>
+      </c>
+      <c r="T118" t="s">
+        <v>80</v>
+      </c>
+      <c r="X118" t="s">
+        <v>852</v>
+      </c>
+      <c r="Y118" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25">
+      <c r="A119">
+        <v>108681</v>
+      </c>
+      <c r="B119" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C119" t="s">
+        <v>83</v>
+      </c>
+      <c r="D119" t="s">
+        <v>84</v>
+      </c>
+      <c r="H119" t="s">
+        <v>442</v>
+      </c>
+      <c r="I119" t="s">
+        <v>854</v>
+      </c>
+      <c r="J119" t="s">
+        <v>801</v>
+      </c>
+      <c r="K119" t="s">
+        <v>444</v>
+      </c>
+      <c r="L119" t="s">
+        <v>445</v>
+      </c>
+      <c r="M119" t="s">
+        <v>446</v>
+      </c>
+      <c r="N119" t="s">
+        <v>855</v>
+      </c>
+      <c r="O119" t="s">
+        <v>856</v>
+      </c>
+      <c r="P119" t="s">
+        <v>857</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>79</v>
+      </c>
+      <c r="R119" t="s">
+        <v>80</v>
+      </c>
+      <c r="S119" t="s">
+        <v>80</v>
+      </c>
+      <c r="T119" t="s">
+        <v>80</v>
+      </c>
+      <c r="X119" t="s">
+        <v>858</v>
+      </c>
+      <c r="Y119" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="120" spans="1:25">
+      <c r="A120">
+        <v>108682</v>
+      </c>
+      <c r="B120" s="1">
+        <v>46246</v>
+      </c>
+      <c r="C120" t="s">
+        <v>69</v>
+      </c>
+      <c r="D120" t="s">
+        <v>70</v>
+      </c>
+      <c r="H120" t="s">
+        <v>71</v>
+      </c>
+      <c r="I120" t="s">
+        <v>860</v>
+      </c>
+      <c r="J120" t="s">
+        <v>801</v>
+      </c>
+      <c r="K120" t="s">
+        <v>861</v>
+      </c>
+      <c r="L120" t="s">
+        <v>862</v>
+      </c>
+      <c r="M120" t="s">
+        <v>863</v>
+      </c>
+      <c r="N120" t="s">
+        <v>864</v>
+      </c>
+      <c r="O120" t="s">
+        <v>865</v>
+      </c>
+      <c r="P120" t="s">
+        <v>866</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>79</v>
+      </c>
+      <c r="R120" t="s">
+        <v>79</v>
+      </c>
+      <c r="S120" t="s">
+        <v>80</v>
+      </c>
+      <c r="T120" t="s">
+        <v>80</v>
+      </c>
+      <c r="U120" t="s">
+        <v>867</v>
+      </c>
+      <c r="V120" t="s">
+        <v>868</v>
+      </c>
+      <c r="X120" t="s">
+        <v>869</v>
+      </c>
+      <c r="Y120" t="s">
+        <v>870</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>