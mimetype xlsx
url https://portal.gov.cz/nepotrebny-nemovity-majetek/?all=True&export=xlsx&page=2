--- v2 (2026-03-17)
+++ v3 (2026-07-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1885" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="683">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,2244 +219,1890 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Česká pošta, s.p.</t>
+  </si>
+  <si>
+    <t>kr7cdry</t>
+  </si>
+  <si>
+    <t>Ministerstvo vnitra ČR</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č.st. 244 o výměře 351 m2 - zastavěná plocha a nádvoří, součástí je stavba č.p. 208 objekt občanské vybavenosti, parc.č. 763/3 o výměře 114 m2 – zahrada; k. ú. Horní Libchava, obec Horní Libchava, LV č. 123, KÚ pro Liberecký kraj, Katastrální pracoviště Česká Lípa. •             číslo areálu: 00854000</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>954302314</t>
+  </si>
+  <si>
+    <t>tuckova.dana@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková Dana</t>
+  </si>
+  <si>
+    <t>USM</t>
+  </si>
+  <si>
+    <t>Horní Libchava, Horní Libchava, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Přímý prodej ve spojení s provozem Pošta Partner.</t>
+  </si>
+  <si>
+    <t>2600000</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy České republiky</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 821/9, 821/10 v k.ú. Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>722951139</t>
+  </si>
+  <si>
+    <t>stedrav@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Václava Štědrá</t>
+  </si>
+  <si>
+    <t>Odbor pozbývání majetku, oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Dolní Měcholupy, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>821/9, 821/10</t>
+  </si>
+  <si>
+    <t>Na pozemcích se nachází účelová komunikace včetně chodníku 01u-1 a 28ch-5, kterou spravuje a udržuje MČ Praha Dolní Měcholupy</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 280/26 p.č. 127/6, p.č. 439/4 k.ú. Studený Zejf</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Studený Zejf, Písečná, okres Jeseník</t>
+  </si>
+  <si>
+    <t>127/6, 439/4</t>
+  </si>
+  <si>
+    <t>p.č. 127/6 ostatní plocha o výměře 81 m2, p.č. 439/4 zahrada o výměře 33 m2</t>
+  </si>
+  <si>
+    <t>24000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 6571/25 v k.ú. Jiříkov</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Jiříkov, Jiříkov, okres Děčín</t>
+  </si>
+  <si>
+    <t>6571/25</t>
+  </si>
+  <si>
+    <t>40000</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Parcela p. č. 250/50 v k. ú. Vráto se stavbou</t>
+  </si>
+  <si>
+    <t>Vráto, Vráto, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>250/50</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1695 a 1691/7 v k. ú. Jankovice u Holešova - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Dana Silaštíková</t>
+  </si>
+  <si>
+    <t>Jankovice u Holešova, Jankovice, okres Kroměříž</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.555/13 a 555/14 v k.ú. Malé Březno nad Labem</t>
+  </si>
+  <si>
+    <t>956240112</t>
+  </si>
+  <si>
+    <t>jitka.zatocilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jitka Zatočilová</t>
+  </si>
+  <si>
+    <t>LS Děčín</t>
+  </si>
+  <si>
+    <t>Malé Březno nad Labem, Malé Březno, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>555/13</t>
+  </si>
+  <si>
+    <t>zahrada</t>
+  </si>
+  <si>
+    <t>26981</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>555/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla v k.ú. Písek</t>
+  </si>
+  <si>
+    <t>2026-08-16</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová M.</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Písek, Písek, okres Písek</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla č. DVT-00003964 v délce 100m v k.ú. Písek.</t>
+  </si>
+  <si>
+    <t>10000</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla č. DVT-00003948 v k.ú. Písek v délce 34 m.</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Kujavy</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Kujavy, Kujavy, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>375/1</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 375/1 s druhem pozemku lesní pozemek o výměře 86 m2 v k.ú. Kujavy.</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Kunín</t>
+  </si>
+  <si>
+    <t>Kunín, Kunín, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Pozemek p.č 218 s druhem pozemku lesní pozemek o výměře 1451 m2 v k.ú. Kunín.</t>
+  </si>
+  <si>
+    <t>200990</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 2378/4 a parc. č. 2378/5, k.ú. Holešovice</t>
+  </si>
+  <si>
+    <t>257 099 236</t>
+  </si>
+  <si>
+    <t>klara.kadlecova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Bc. Klára Kadlecová</t>
+  </si>
+  <si>
+    <t>PS1 - majetkové oddělení, ZDV</t>
+  </si>
+  <si>
+    <t>Holešovice, Praha, okres Hlavní město Praha</t>
+  </si>
+  <si>
+    <t>2378/4, 2378/5</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2378/4, druh pozemku zastavěná plocha a nádvoří, o výměře 44 m2 a pozemku parc. č. 2378/5, druh pozemku ostatní plocha, o výměře 415 m2. Požadovaná cena byla stanovena dle znaleckého posudku.</t>
+  </si>
+  <si>
+    <t>1427490</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2789/2 v k. ú. Hodice</t>
+  </si>
+  <si>
+    <t>+420724876079</t>
+  </si>
+  <si>
+    <t>perlikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Bc. Tereza Perlíková</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Hodice, Hodice, okres Jihlava</t>
+  </si>
+  <si>
+    <t>2789/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek  p. č. 2789/2 druh ostatní plocha - o výměře 1196 m2, doprovodná plocha (zeleň s dopravním značením) k cyklostezce na pozemku p. č. 2789/3, která je vedena jako místní komunikace IV. třídy. </t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Lískovec u Frýdku - Místku</t>
+  </si>
+  <si>
+    <t>Lískovec u Frýdku-Místku, Frýdek-Místek, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>5269/1</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 5269/1 s druhem pozemku lesní pozemek o výměře 5512 m2 v k.ú. Lískovec u Frýdku-Místku.</t>
+  </si>
+  <si>
+    <t>135380</t>
+  </si>
+  <si>
+    <t>prodej pozemku k.ú. Prostřední Bludovice</t>
+  </si>
+  <si>
+    <t>Prostřední Bludovice, Horní Bludovice, okres Karviná</t>
+  </si>
+  <si>
+    <t>686/36</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 686/36 s druhem pozemku lesní pozemek o výměře 1625 m2 v k.ú. Prostřední Bludovice.</t>
+  </si>
+  <si>
+    <t>51330</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Čichořice</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>956226106</t>
+  </si>
+  <si>
+    <t>martina.ptackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Ptáčková</t>
+  </si>
+  <si>
+    <t>LS Toužim</t>
+  </si>
+  <si>
+    <t>Čichořice, Chyše, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>38/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 38/1o výměře 818 m2 ostatní plocha v k.ú. Čichořice.</t>
+  </si>
+  <si>
+    <t>89980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 3101/4 v k.ú. Bělá nad Radbuzou</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bělá nad Radbuzou, Bělá nad Radbuzou, okres Domažlice</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3101/4</t>
+  </si>
+  <si>
+    <t>Pozemek v blízkosti žst. Bělá Nad Radbuzou v ochranném pásmu dráhy trati Domažlice – Planá u Mariánských Lázní. Na části pozemku je situován majetek žadatelů, který představují stavby nezapisované do katastru nemovitostí - voliéra a dřevěná garáž. Zároveň je pozemek žadatelem využívám jako parkovací plocha autoservisu nabyvatele umístěného na druhé straně veřejné komunikace. Užší část pozemku je zarostlá zanedbaným náletovým porostem bez hodnoty. Žadatel má pozemek pronajatý. Pozemek je přístupný z komunikace na pozemku Českých drah p.č. 3015/87, který není věcně právně ošetřen. Pozemek bude spolu s kupní smlouvou zatížen novou služebností spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy veřejného prostranství.</t>
+  </si>
+  <si>
+    <t>79000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Vratimov</t>
+  </si>
+  <si>
+    <t>Vratimov, Vratimov, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>Pozemk p.č. 558 s druhem pozemku lesní pozemek o výměře 2004 m2 v k.ú. Vratimov.</t>
+  </si>
+  <si>
+    <t>189560</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Nevězice, p.č. 1973/2, p.č. 2010/1, p.č. 2010/2</t>
+  </si>
+  <si>
+    <t>956199106</t>
+  </si>
+  <si>
+    <t>miroslav.jacka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miroslav Jačka</t>
+  </si>
+  <si>
+    <t>LS Vodňany</t>
+  </si>
+  <si>
+    <t>Nevězice, Nevězice, okres Písek</t>
+  </si>
+  <si>
+    <t>1973/2,2010/1,2010/2</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p.č. 1973/2 o výměře 2736m2, p.č. 2010/1 o výměře 38m2, p.č. 2010/2 o výměře 10m2, vše v k.ú. Nevězice.</t>
+  </si>
+  <si>
+    <t>861840</t>
+  </si>
+  <si>
     <t>Povodí Labe, státní podnik</t>
   </si>
   <si>
     <t>dbyt8g2</t>
   </si>
   <si>
-    <t>Ministerstvo zemědělství</t>
-[...5 lines deleted...]
-    <t>2026-04-17</t>
+    <t>Vodní dílo - hráz přehrazující vodní tok nebo údolí u vodní nádrže Bílý Kůň</t>
   </si>
   <si>
     <t>495088871</t>
   </si>
   <si>
     <t>lodrovam@pla.cz</t>
   </si>
   <si>
     <t>Martina Lodrová</t>
   </si>
   <si>
     <t>majetkový odbor</t>
   </si>
   <si>
-    <t>Libochovany, Libochovany, okres Litoměřice</t>
-[...29 lines deleted...]
-    <t>66000</t>
+    <t>Střemošice, Střemošice, okres Chrudim</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz u vodní nádrže Bílý Kůň. Předmětná hráz se nachází na pozemku jiného vlastníka Obce Střemošice - pozemek - stavební parcela č. 152 v katastrálním území Střemošice, zastavěná plocha a nádvoří. Vodní dílo - hráz je přístupná přes pozemky jiných vlastníků pouze pro pěší.</t>
+  </si>
+  <si>
+    <t>240500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku a stavby v k.ú. Slatina u Františkových Lázní</t>
+  </si>
+  <si>
+    <t>956228108</t>
+  </si>
+  <si>
+    <t>anita.cernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Anita Černíková</t>
+  </si>
+  <si>
+    <t>Lesní správa Františkovy Lázně</t>
+  </si>
+  <si>
+    <t>Slatina u Františkových Lázní, Františkovy Lázně, okres Cheb</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st. p.č. 156 zastavěná plocha a nádvoří o výměře 10 m2, jehož součástí je stavba bez č.p./č.ev. v k.ú. Slatina u Františkových Lázní.</t>
+  </si>
+  <si>
+    <t>15100</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>části pozemků p. č. 1356/1 a p. č. 2544 v k. ú. Bylnice</t>
+  </si>
+  <si>
+    <t>571425240</t>
+  </si>
+  <si>
+    <t>gajdos@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Radek Gajdoš</t>
+  </si>
+  <si>
+    <t>správy majetku</t>
+  </si>
+  <si>
+    <t>Bylnice, Brumov-Bylnice, okres Zlín</t>
+  </si>
+  <si>
+    <t>1356/1, 2544</t>
+  </si>
+  <si>
+    <t>části pozemků p. č. 1356/1 a p. č. 2544 , díly "a","b","c", oddělené geometrickým plánem č. 1785-2086/2026 v k. ú. Bylnice</t>
+  </si>
+  <si>
+    <t>563760</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Milotice nad Opavou</t>
+  </si>
+  <si>
+    <t>Milotice nad Opavou, Milotice nad Opavou, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st.205, 407/17</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 205 s druhem pozemku zastavěná plocha a nádvoří o výměře 37 m2 a p. č. 407/17 s druhem pozemku ostatní plocha o výměře 439 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>380800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Milotice nad Opavou</t>
+  </si>
+  <si>
+    <t>st.204, 407/59</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. st. 204 s druhem pozemku zastavěná plocha a nádvoří o výměře 37 m2 a p. č. 407/59 s druhem pozemku ostatní plocha o výměře 339 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>300800</t>
+  </si>
+  <si>
+    <t>pozemek p. č. 426/63 v k. ú. Sušice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>Sušice u Uherského Hradiště, Sušice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>426/63</t>
+  </si>
+  <si>
+    <t>97800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Čermná u Staňkova</t>
+  </si>
+  <si>
+    <t>956212109</t>
+  </si>
+  <si>
+    <t>jana.kourilova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Kouřilová</t>
+  </si>
+  <si>
+    <t>LS Přeštice</t>
+  </si>
+  <si>
+    <t>Čermná u Staňkova, Čermná, okres Domažlice</t>
+  </si>
+  <si>
+    <t>523 a 630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.523 lesní pozemek o výměře 575 m2 a pozemku p.č.630 lesní pozemek o výměře 3794 m2 oba v k.ú. Čermná u Staňkova.</t>
+  </si>
+  <si>
+    <t>83930</t>
+  </si>
+  <si>
+    <t>Povodí Odry, státní podnik</t>
+  </si>
+  <si>
+    <t>wwit8gq</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 804/13 v k.ú. Kateřinice</t>
+  </si>
+  <si>
+    <t>596657304</t>
+  </si>
+  <si>
+    <t>jana.kohutkova@pod.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Kohutková</t>
+  </si>
+  <si>
+    <t>Kateřinice, Kateřinice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>804/13</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 804/13(zastavěno skleníkem),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>35640</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 2078 v k.ú. Nové Heřminovy</t>
+  </si>
+  <si>
+    <t>Nové Heřminovy, Nové Heřminovy, okres Bruntál</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 2078(zastavěno garáží),na pozemku se nachází cizí stavba</t>
+  </si>
+  <si>
+    <t>14800</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Těchobuz</t>
+  </si>
+  <si>
+    <t>725129691</t>
+  </si>
+  <si>
+    <t>katerina.pekarova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Pekařová</t>
+  </si>
+  <si>
+    <t>Lesní správa Pelhřimov</t>
+  </si>
+  <si>
+    <t>Těchobuz, Těchobuz, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>538/1,544,546/5,546/8,733/3</t>
+  </si>
+  <si>
+    <t>prodej lesních pozemků k.ú Těchobuz</t>
+  </si>
+  <si>
+    <t>147960</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 723 v k.ú. Bartošovice</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>Bartošovice, Bartošovice, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>prodej pozemku p.č. 723 (nově odměřené pozemky p.č. 723/1 a 723/2,pozemky součástí zahrady)</t>
+  </si>
+  <si>
+    <t>267720</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Nové Valteřice</t>
+  </si>
+  <si>
+    <t>Nové Valteřice, Moravský Beroun, okres Olomouc</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 428 s druhem pozemku ostatní plocha o výměře 898 m2 v k.ú. Nové Valteřice.</t>
+  </si>
+  <si>
+    <t>224500</t>
+  </si>
+  <si>
+    <t>440/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 440/2 s druhem pozemku ostatní plocha o výměře 88 m2 v k.ú. Milotice nad Opavou.</t>
+  </si>
+  <si>
+    <t>35200</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>Rovná u Hořepníku, Rovná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>542/5,568/11,568/12,568/23,568/26,568/28,576/19,633/8,633/9,633/12,633/16,633/23,633/24</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú Rovná u Hořepníku</t>
+  </si>
+  <si>
+    <t>101890</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1266/2 v k.ú. Hroznětín</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>Hroznětín, Hroznětín, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>1266/2</t>
+  </si>
+  <si>
+    <t>86000</t>
+  </si>
+  <si>
+    <t>prodej pozemku 3970/1 k.ú. Chrudim o výměře 445 m2</t>
+  </si>
+  <si>
+    <t>725889647</t>
+  </si>
+  <si>
+    <t>mickoval@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Lenka Micková</t>
+  </si>
+  <si>
+    <t>Chrudim, Chrudim, okres Chrudim</t>
+  </si>
+  <si>
+    <t>3970/1</t>
+  </si>
+  <si>
+    <t>354000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1318/25</t>
+  </si>
+  <si>
+    <t>725673292</t>
+  </si>
+  <si>
+    <t>kristyna.berkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kristýna Berková</t>
+  </si>
+  <si>
+    <t>LS Telč</t>
+  </si>
+  <si>
+    <t>Radkovice u Budče, Radkovice u Budče, okres Třebíč</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 454 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>18010</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1324/25</t>
+  </si>
+  <si>
+    <t>464/10</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 464/10 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1314/25</t>
+  </si>
+  <si>
+    <t>458/16</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 458/16 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>35630</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1317/25</t>
+  </si>
+  <si>
+    <t>458/19</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 458/19 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>20440</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k. ú. Třebelovice S 543/26</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Třebelovice, Třebelovice, okres Třebíč</t>
+  </si>
+  <si>
+    <t>998/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku o výměře 2854 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>34250</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k. ú. Radkovice u Budče, S 1321/25</t>
+  </si>
+  <si>
+    <t>465/40</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 465/40 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>7660</t>
+  </si>
+  <si>
+    <t>7440</t>
+  </si>
+  <si>
+    <t>465/41</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku parc. č. 465/41 v k. ú. Radkovice u Budče - prodej formou výběrového řízení</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 1123/15, p.č. 1123/16 a p.č. 3876/3 v k.ú. Rakovník</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>725 553 303</t>
+  </si>
+  <si>
+    <t>videticova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Videtičová</t>
+  </si>
+  <si>
+    <t>Rakovník, Rakovník, okres Rakovník</t>
+  </si>
+  <si>
+    <t>Na části pozemku p. č. 3876/3 v k.ú. Rakovník se nachází oplocení, štěrkový povrch a vlečka cizího vlastníka.</t>
+  </si>
+  <si>
+    <t>584000</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 976/10 o výměře 187 m2, dle GP č. 422-39/2026</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Nepřejov, Dolní Hbity, okres Příbram</t>
+  </si>
+  <si>
+    <t>976/10</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 976/10 o výměře 187 m2 oddělený z pozemku parc. č. 976/1, dle GP č. 422-39/2026</t>
+  </si>
+  <si>
+    <t>125290</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 505/46 a 505/48 v k.ú. Dolní Příbraní</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>Dolní Příbraní, Pohorská Ves, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>505/46</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 505/46, vodní plocha o výměře 972 m2, k.ú. Dolní Příbraní.</t>
+  </si>
+  <si>
+    <t>38880</t>
+  </si>
+  <si>
+    <t>29880</t>
+  </si>
+  <si>
+    <t>505/48</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 505/48, vodní plocha o výměře 747 m2, k.ú. Dolní Příbraní.</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 366/6 v katastrálním území Malá Bělá</t>
+  </si>
+  <si>
+    <t>Malá Bělá, Bakov nad Jizerou, okres Mladá Boleslav</t>
+  </si>
+  <si>
+    <t>366/6</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 366/6 v katastrálním území Malá Bělá, vodní plocha. Pozemek se nachází ve stavebně nesrostlé části obce u výrobního areálu Pily. Přístup k pozemku je přes pozemky jiných vlastníků. Jedná se o bezejmenný vodní tok v lesním porostu.</t>
+  </si>
+  <si>
+    <t>354490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 2881 v katastrálním území Káraný </t>
+  </si>
+  <si>
+    <t>Káraný, Káraný, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - parcela č. 2881 v katastrálním území Káraný, zastavěná plocha a nádvoří. Pozemek je zastavěný částí stavby rekreační chaty č. ev. 73, která je ve vlastnictví jiného vlastníka.  V dané lokalitě je z inženýrských sítí vybudován elektrický proud, ostatní sítě nejsou zavedeny.  Přístup na pozemek je po prašné zpevněné místní komunikaci. Pozemek se nachází v zóně označené  dle platného územního plánu pod R 1 - plochy rekreace individuální. Pozemek je rovinatý, bez  negativních vlivů vhodný k rekreaci.  </t>
+  </si>
+  <si>
+    <t>15400</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 602/21 v katastrálním území Vinary u Vysokého Mýta</t>
+  </si>
+  <si>
+    <t>Vinary u Vysokého Mýta, Vinary, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>602/21</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 602/21 v katastrálním území Vinary u Vysokého Mýta, ostatní plocha, vznikla geometrickým odměřením od  původní parcely č. 602/3, vodní plocha. Nově vzniklý pozemek byl původně korytem vodního toku Bětnického  potoka, po úpravě tohoto vodního toku je v zelené ploše na břehu vodního toku potoka. Na  pozemku se nenacházejí žádné stavby.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 43/3 a č. 43/17 v katastrálním území Čestice u Častolovic</t>
+  </si>
+  <si>
+    <t>Čestice u Častolovic, Čestice, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>43/3, 43/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 43/3 v katastrálním území Čestice u Častolovic, zahrada, s výměrou 228 m2 vznikla geometrickým  sloučením parcely č. 43/3 v původní výměře a odměřeným dílem a z parcely č. 43/8.  Pozemek -pozemková parcela č. 43/17, zahrada, vznikl geometrickým odměřením od původní parcely č. 43/14, zahrada. Oba nově vzniklé pozemky tvoří jeden funkční celek se stavebním pozemkem č. 21 a  k němu přilehlými pozemky zahrad. Pozemek - stavební parcela č. 21, zastavěná plocha a nádvoří, je zastavěný  rodinným domem č.p. 62. </t>
+  </si>
+  <si>
+    <t>188800</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 82 včetně budovy č.p. 42, pozemek p.č.st. 125 včetně budovy bez č.p./č.e. a pozemku p.č. 1635/2 v k.ú. Veletice</t>
+  </si>
+  <si>
+    <t>Veletice, Holedeč, okres Louny</t>
+  </si>
+  <si>
+    <t>p.č.st.82, p.č.st. 125, p.č. 1635/2</t>
+  </si>
+  <si>
+    <t>540000</t>
+  </si>
+  <si>
+    <t>Pozemek je ve vlastnictví České republiky, s nímž má Česká pošta, s.p., právo hospodařit, v souladu se zákonem č. 77/1997 Sb., o státním podniku, ve znění pozdějších předpisů.  Stávající stav: Pozemek parc. č. st. 781 o výměře  688 m2, zastavěná plocha a nádvoří, k. ú. Telčice, obec Chvaletice, LV č. 731, KÚ pro Pardubický kraj, Katastrální pracoviště Pardubice.    Plánovaný stav: Pozemek parc. č. 1609 o výměře 25 m2 oddělený GP č. 720-276/2025 bude předmětem prodeje městu Chvaletice.</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>954302327</t>
+  </si>
+  <si>
+    <t>reality.prodej@cpost.cz</t>
+  </si>
+  <si>
+    <t>Tučková dana</t>
+  </si>
+  <si>
+    <t>ÚSM</t>
+  </si>
+  <si>
+    <t>Telčice, Chvaletice, okres Pardubice</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>přímý prodej pozemku - chodník veřejný zájem obce</t>
+  </si>
+  <si>
+    <t>13453</t>
+  </si>
+  <si>
+    <t>S 1138/25 Prodej pozemků v k.ú. Nové Hrady</t>
+  </si>
+  <si>
+    <t>956206106</t>
+  </si>
+  <si>
+    <t>karel.bazal@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Bazal</t>
+  </si>
+  <si>
+    <t>LS Nové Hrady</t>
+  </si>
+  <si>
+    <t>Nové Hrady, Nové Hrady, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>p.č. 14/3, p.č. 14/4</t>
+  </si>
+  <si>
+    <t>Pozemky se nachází v intravilánu města Nové Hrady a jsou dle platného územního plánu vymezeny v zastavěném území s funkčním využití "Veřejné prostranství".</t>
+  </si>
+  <si>
+    <t>13140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/14 a prodej části pozemku p.č. 1783/6 - nově dle GP p.č. 1783/17 v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>956194106</t>
+  </si>
+  <si>
+    <t>jaroslava.hamernikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Hamerníková</t>
+  </si>
+  <si>
+    <t>LS Třeboň</t>
+  </si>
+  <si>
+    <t>Kojákovice, Jílovice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>p.č. 1783/14 a nově dle GP p.č. 1783/17</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/14 ostatní plocha o výměře 69 m2 a část pozemku p.č. 1783/6 - nově dle GP č. 333-22/2026 p.č. 1783/17 ostatní plocha o výměře 85 m2, oba v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>48700</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1783/6-dle GP o výměře 393 m2 v k.ú. Kojákovice</t>
+  </si>
+  <si>
+    <t>p.č. 1783/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku nově dle GP č.333-22/2026 p.č. 1783/6, ostatní plocha o výměře 393 m2 v k.ú Kojákovice </t>
+  </si>
+  <si>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 551/1, k.ú. Dolní Skorošice</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>720952449</t>
+  </si>
+  <si>
+    <t>eliska.zouharova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Eliška Zouharová</t>
+  </si>
+  <si>
+    <t>Ředitelství silnic a dálnic s.p., Správa Olomouc</t>
+  </si>
+  <si>
+    <t>Dolní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>20198</t>
+  </si>
+  <si>
+    <t>Pozemek parc.č. 803/12 o výměře 58 m2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>Zlončice, Zlončice, okres Mělník</t>
+  </si>
+  <si>
+    <t>803/12</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 803/12 o výměře 58 m2 oddělený z pozemku parc. č. 803/2, dle GP č. 618-11/2026, k. ú. Zlončice</t>
+  </si>
+  <si>
+    <t>40600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1391/8 v k.ú. Žalhostice</t>
+  </si>
+  <si>
+    <t>Žalhostice, Žalhostice, okres Litoměřice</t>
+  </si>
+  <si>
+    <t>1391/8</t>
+  </si>
+  <si>
+    <t>31000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2262/4 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>ZHV</t>
+  </si>
+  <si>
+    <t>Planá nad Lužnicí, Planá nad Lužnicí, okres Tábor</t>
+  </si>
+  <si>
+    <t>2262/4</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemku parc. č. 2262/4, ostatní plocha o výměře 321 m2 k.ú. Planá nad Lužnicí.</t>
+  </si>
+  <si>
+    <t>80250</t>
+  </si>
+  <si>
+    <t>Prodej S 42/26</t>
+  </si>
+  <si>
+    <t>Kamenná u Trhových Svinů, Kamenná, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>st. 166</t>
+  </si>
+  <si>
+    <t>Předmětný pozemek je zastavěn částí stavby č.p. 40, konkrétně vstupem a schody.</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 633/2 v k. ú. Hamry nad Sázavou</t>
+  </si>
+  <si>
+    <t>Hamry nad Sázavou, Hamry nad Sázavou, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>633/2</t>
+  </si>
+  <si>
+    <t>Jedná se o malý  pozemek ostatní plochy v prostoru mezi železniční tratí a sportovním areálem (fotbalové hřiště) na  okraji obce Hamry nad Sázavou. Pozemek je na LV zapsaný jako ostatní plocha - jiná plocha. Pozemek tvoří volnou plochu v uvedeném prostoru. Pozemek je trojúhelníkového tvaru, značně  sklonitý východním směrem ke hřišti a jeho výměra činí 93 m2. Pozemek je prostý součástí  (trvalých porostů) i příslušenství.</t>
+  </si>
+  <si>
+    <t>11000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem</t>
+  </si>
+  <si>
+    <t>Český Heršlák, Horní Dvořiště, okres Český Krumlov</t>
+  </si>
+  <si>
+    <t>pozemky p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
+  </si>
+  <si>
+    <t>Pozemky v k. ú. Horní Dvořiště p. č.: 48/5, 46/3, 46/4, 46/6, 47/6, 46/7</t>
   </si>
   <si>
     <t>DIAMO, státní podnik</t>
   </si>
   <si>
     <t>sjfywke</t>
   </si>
   <si>
     <t>MPO</t>
   </si>
   <si>
-    <t>Prodej dvou částí pozemku p. č. 60/1 a pozemku p. č. 93  v k. ú. Bytíz a části pozemku p. č. 350/1 v k. ú. Dubno</t>
-[...230 lines deleted...]
-    <t>uccchjm</t>
+    <t xml:space="preserve">Pozemek p. č. 188/58 o výměře 854 m2, vzniklá oddělení z pozemku p. č. 188/14 a pozemek p. č. 1319/2, vzniklý oddělením z pozemku p. č. 1319, vše ostatní plocha, jiná plocha, k. ú. Třebušice. </t>
+  </si>
+  <si>
+    <t>475672447</t>
+  </si>
+  <si>
+    <t>nerglova@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Nerglová Radomíra</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Příbram, 28. října 184, Příbram VII, 261 01 Příbram</t>
+  </si>
+  <si>
+    <t>Třebušice, Most, okres Most</t>
+  </si>
+  <si>
+    <t>188/58 a 1319/2</t>
+  </si>
+  <si>
+    <t>4080000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1358/2 v k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>119000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>724623774</t>
+  </si>
+  <si>
+    <t>svetlana.pechova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Pechová Světlana</t>
+  </si>
+  <si>
+    <t>Slavětín u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Prodej lesního pozemku v k.ú. Slavětín u Načeradce</t>
+  </si>
+  <si>
+    <t>29590</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 184/2 v k.ú. Podhořany</t>
+  </si>
+  <si>
+    <t>956177112</t>
+  </si>
+  <si>
+    <t>ls177@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jaroslava Kasáčková</t>
+  </si>
+  <si>
+    <t>Lesní správa Brandýs nad Labem</t>
+  </si>
+  <si>
+    <t>Podhořany, Nelahozeves, okres Mělník</t>
+  </si>
+  <si>
+    <t>184/2</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 184/2 o výměře 100 m2 s druhem pozemku ostatní plocha</t>
+  </si>
+  <si>
+    <t>21000</t>
+  </si>
+  <si>
+    <t>Objekt č.p. 141 na st.p.č. 165 (včetně) a p.p.č. 4202/87</t>
+  </si>
+  <si>
+    <t>720 858 655</t>
+  </si>
+  <si>
+    <t>Lenešice, Lenešice, okres Louny</t>
+  </si>
+  <si>
+    <t>508/9</t>
+  </si>
+  <si>
+    <t>653000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 722/25 Prodej pozemku p.č. st. 109/2 vč. budovy bez č.p./ev. č. </t>
+  </si>
+  <si>
+    <t>956209106</t>
+  </si>
+  <si>
+    <t>jitka.prudikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jitka Prudíková</t>
+  </si>
+  <si>
+    <t>LS Železná Ruda</t>
+  </si>
+  <si>
+    <t>Nemilkov, Velhartice, okres Klatovy</t>
+  </si>
+  <si>
+    <t>st. p.č. 109/2</t>
+  </si>
+  <si>
+    <t>S 722/25 Prodej pozemku p.č. st. 109/2 a budovy - zemědělské stavby (kůlna), o výměře 66 m2, druh pozemku zastavěná plocha a nádvoří, v k.ú. Nemilkov, obec Velhartice, č. LV 19.</t>
+  </si>
+  <si>
+    <t>53000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 229/9 a 229/10 v k. ú. Třebčín</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Třebčín, Lutín, okres Olomouc</t>
+  </si>
+  <si>
+    <t>229/9, 229/10</t>
+  </si>
+  <si>
+    <t>188000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Zdiměřice u Načeradce S 1148/20</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>956191106</t>
+  </si>
+  <si>
+    <t>zdenka.hejdova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Zdenka Hejdová</t>
+  </si>
+  <si>
+    <t>Zdiměřice u Načeradce, Načeradec, okres Benešov</t>
+  </si>
+  <si>
+    <t>88, 93, 381/2, 381/3</t>
+  </si>
+  <si>
+    <t>Prodej pozemků o celkové výměře 2315 m2.</t>
+  </si>
+  <si>
+    <t>80910</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>Nový Rychnov, Nový Rychnov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>st.547</t>
+  </si>
+  <si>
+    <t>Prodej stavebního pozemku v k.ú. Nový Rychnov</t>
+  </si>
+  <si>
+    <t>76800</t>
+  </si>
+  <si>
+    <t>S 501/25/122 Pozemek p.č. 818/10 k.ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>Dolní Lipová, Lipová-lázně, okres Jeseník</t>
+  </si>
+  <si>
+    <t>818/10</t>
+  </si>
+  <si>
+    <t>p.č. 818/10 - ostatní plocha o výměře 119 m2</t>
+  </si>
+  <si>
+    <t>47000</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Lokální distribuční síť včetně součástí a příslušenství, vše v k. ú. Koblov, obec Ostrava</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>roman@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je lokální distribuční síť včetně součástí a příslušenství,                            vše v k. ú. Koblov, obec Ostrava, a to:  •	Rozvody VN Koblov, což zahrnuje: -	nadzemní kabelové vedení 22 kV, délka 130 bm, materiál vodičů 3 x 130 m Alfe 110/22, umístěné na pozemcích p. č. 987/2, p. č. 983/25 a p. č. 983/1, -	2 ks betonový sloup, č. 1 na pozemku p. č. 983/25 a č. 2 na pozemku p. č. 983/1 , -	měřící transformátor napětí a 2 ks měřící transformátor proudu (na sloupu č. 2, součást koruny), -	podzemní kabelové vedení 22 kV, délka 250 bm, hloubka uložení cca 800 mm, vodiče 3 x 250 bm 22-AXEKVCEY 1x120/16, umístěné v pozemcích p. č. 983/1, p. č. 977/1 a p. č. 983/77 a pojistkový připojovací port na sloupové trafostanici na pozemku p. č. 983/1 (bez pojistek, v současné době není provozováno),  •	Rozvody kabelové NN – Koblov, což zahrnuje: -	podzemní kabelové vedení, celková délka 850 bm, hloubka uložení cca 500–800 mm, typ kabelů AYKY 3x 240+120, umístěné v pozemcích p. č. 983/1, p. č. 977/1,  p. č. 983/64, p. č. 983/44, p. č. 983/49, p. č. 983/10 a p. č. 983/77, -	součástí kabelových rozvodů NN jsou také: -	2 ks zděná pojistková připojovací skříň, -	4 ks plastová pojistková připojovací skříň v provedení „zemní pilíř“, -	4 ks plastová elektroměrová připojovací skříň v provedení „zemní pilíř“, „A2-RIS“, -	1 ks pojistková připojovací skříň v provedení OCEP do zdi, -	14 ks elektroměrů a 4 ks komunikační moduly.  •	Trafostanice stožárová umístěná na pozemku p. č. 983/1, což zahrnuje: -	distribuční olejový transformátor 630kVA,22/0.4kV, typ. aTUHn 374/22, v.č.312748, -	2 ks betonový sloup 8 m se společnou korunou pro montáž transformátoru, -	pojistkový rozvaděč 400 V – skříň OCEP pod transformátorem (uchycen na sloupech), -	samostatně stojící skříň OCEP s obvody automatické kompenzace, -	uzemňovací soustava cca 70 bm pásu FeZn paprskovitě od TR uložená v zemi, hloubka uložení cca 800 mm, umístěná cca 1 m od sloupu trafostanice.   •	Trafostanice TR2 umístěná na pozemku p. č. 977/1, což zahrnuje: -	distribuční olejový transformátor 400 kVA,22/0,4kV, typ. DOTZ 400H/20, v. č. 406 731, -	typizovaný OCEP rozváděč uzavřený – kioskový na betonovém podkladu, -	v části VN pojistkový odpojovač typ OKJ 631/57 (část VN není provozována), -	v části NN pojistkové odpínače,  -	samostatně stojící skříň OCEP s obvody automatické kompenzace (není kompletní a není provozována), umístěný cca 1 m od trafostanice.  Spolu s převodem výše uvedeného majetku budou v rámci Kupní smlouvy a smlouvy o zřízení služebností ve prospěch vlastníka věci neevidované v KN (distribuční sítě) uzavřené služebnosti formou „in rem“. Celková náhrada za zřízení služebností činí celkem 635 080,00 Kč bez DPH. DPH bude účtována a fakturována ve výši dle obecně závazných právních předpisů platných v době uskutečnění zdanitelného plnění. Ve vztahu k částem Lokální distribuční sítě je zřízeno celkem 13 stávajících odběrných a předávacích míst, a dále smlouva o uzavření budoucí smlouvy o připojení odběrného a výrobního zařízení k distribuční soustavě.  DIAMO, s. p. upozorňuje budoucího nabyvatele, že před tím, než (budoucí) nabyvatel podá žádost na změnu licence na distribuci elektřiny (zrušení vymezeného území), bude (budoucí) nabyvatel, resp. nový vlastník Lokální distribuční sítě povinen uzavřít se všemi stávajícími zákazníky smlouvy o smlouvách budoucích o připojení a distribuci nebo o zajištění služby Lokální distribuční soustavy. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1550000</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a p. č. 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t>Nový Malín, Nový Malín, okres Šumperk</t>
+  </si>
+  <si>
+    <t>4095/16, 4094</t>
+  </si>
+  <si>
+    <t>Prodej p.č. 4095/16 a 4094 vč. budovy bez č.p. v k. ú. Nový Malín - cena bude určena na základě znaleckého posudku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 a p. č. 1203/9 v k. ú. Polička </t>
+  </si>
+  <si>
+    <t>725647889</t>
+  </si>
+  <si>
+    <t>Polička, Polička, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1203/3, 1203/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemků p. č. 1203/3 o výměře 364 m2 a p. č. 1203/9 o výměře 210 m2 v k. ú. Polička. </t>
+  </si>
+  <si>
+    <t>92000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR- zakl. Lesů ČR,s.p.</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p.č.2619, parc.č.603/1 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>725132801</t>
+  </si>
+  <si>
+    <t>tatana.hlavackova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Hlaváčková Taťána</t>
+  </si>
+  <si>
+    <t>Správa toků oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Oldřiš u Poličky, Oldřiš, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2619, 603/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pozemky ve funkčním celku k RD, předzahrádka a část zastavěná plocha </t>
+  </si>
+  <si>
+    <t>18880</t>
+  </si>
+  <si>
+    <t>Prodej části pozemků parc.č. 2620 v k.ú. Oldřiš u Poličky</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>jedná se o pozemek bývalého náhonu, který nyní slouží jako veřejné prostranství</t>
+  </si>
+  <si>
+    <t>248000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1303/77</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Moravský Písek, Moravský Písek, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1303/77</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 65 m2, druh pozemku - ostatní plocha, způsob využití - jiná plocha</t>
+  </si>
+  <si>
+    <t>41000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>Prasetín, Dolní Hořice, okres Tábor</t>
+  </si>
+  <si>
+    <t>863, 864, 867</t>
+  </si>
+  <si>
+    <t>Prodej  pozemků k.ú. Prasetín</t>
+  </si>
+  <si>
+    <t>876, 878</t>
+  </si>
+  <si>
+    <t>161230</t>
+  </si>
+  <si>
+    <t>76020</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 720/14 o výměře 90 m2, k. ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>720/14</t>
+  </si>
+  <si>
+    <t>147600</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2474/2, jehož součástí je budova bez čísla popisného, evidenčního v k. ú. Nový Bor</t>
+  </si>
+  <si>
+    <t>Nový Bor, Nový Bor, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>2474/2</t>
+  </si>
+  <si>
+    <t>bez č.p./č.e.</t>
+  </si>
+  <si>
+    <t>778000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 369/9 v k. ú. Horní Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Horní Heřmanice u Bernartic, Bernartice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>369/9</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 637 v k. ú. Dolní Lipová</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>313000</t>
+  </si>
+  <si>
+    <t>prodej pozemku st.p.č. 1029 včetně stavby čp. 322 a pozemku p.č. 5875/154 v k.ú. Mikulášovice</t>
+  </si>
+  <si>
+    <t>Mikulášovice, Mikulášovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>st.p.č.1029 a p.č. 5875/15</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>1525000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Střítež u Bukova, Střítež, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>446/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 446/24 (GP) v k.ú. Střítež u Bukova - ostatní plocha o výměře 409 m2, funkční celek se stavbou, GP č. 260-102/2026</t>
+  </si>
+  <si>
+    <t>102250</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 398 včetně objektu čp. 391 a p.p.č.2884/16 v k.ú. Velký Šenov</t>
+  </si>
+  <si>
+    <t>Velký Šenov, Velký Šenov, okres Děčín</t>
+  </si>
+  <si>
+    <t>p.č.st. 398 a p.č. 2884/16</t>
+  </si>
+  <si>
+    <t>1639000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>956199115</t>
+  </si>
+  <si>
+    <t>sarka.michalkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Šárka Michálková, DiS.</t>
+  </si>
+  <si>
+    <t>Strunkovice nad Volyňkou, Strunkovice nad Volyňkou, okres Strakonice</t>
+  </si>
+  <si>
+    <t>661/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 661/1 o výměře 2510 m2 s druhem pozemku lesní pozemek v k.ú. Strunkovice nad Volyňkou</t>
+  </si>
+  <si>
+    <t>68270</t>
   </si>
   <si>
     <t xml:space="preserve">Ministerstvo dopravy </t>
   </si>
   <si>
-    <t>Prodej objektu č.p. 408 na stavebním pozemku p.č. 242, objektu bez č.p. na stavebním pozemku p.č. 275/2 a zpevněné plochy, schodiště na pozemku p.č. 715/6 v k.ú. Brandýs nad Orlicí</t>
+    <t>Prodej pozemku p. č. 888/2 v k. ú. Bohoudová</t>
   </si>
   <si>
     <t>772951732</t>
   </si>
   <si>
     <t>BuriankovaK@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Buriánková Kateřina</t>
   </si>
   <si>
-    <t>Oddělení přípravy pozbytí</t>
-[...665 lines deleted...]
-    <t>Pozemek - parcela č. 6642/26 jehož součástí je stavba hráze, parcela č. 9708 a parcela č. 9712 v katastrálním území Holice v Čechách</t>
+    <t>Bohousová, Záchlumí, okres Ústí nad Orlicí</t>
+  </si>
+  <si>
+    <t>888/2</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 888/2 o výměře 64m2, jiná plocha ostatní plocha. Pozemek se nachází v bezprostřední blízkosti tělesa železniční tratě Kostelec nad Orlicí - Letohrad. Na pozemku se nachází zahrada, pozemek je pronajat.</t>
+  </si>
+  <si>
+    <t>33000</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 a p. č. 6788/4 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>725 889 647</t>
   </si>
   <si>
     <t>Holice v Čechách, Holice, okres Pardubice</t>
   </si>
   <si>
-    <t>6642/26, 9708, 9712</t>
-[...1202 lines deleted...]
-    <t>25000</t>
+    <t>6788/1 a 6788/4</t>
+  </si>
+  <si>
+    <t>prodej pozemků p. č. 6788/1 o výměře 231 m2 a p. č. 6788/4 o výměře 86 m2 k.ú. Holice v Čechách</t>
+  </si>
+  <si>
+    <t>70000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2752,104 +2398,106 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ106"/>
+  <dimension ref="A1:BQ90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="21.7109375" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="49.7109375" customWidth="1"/>
-    <col min="9" max="9" width="914.7109375" customWidth="1"/>
-    <col min="10" max="11" width="13.7109375" customWidth="1"/>
+    <col min="9" max="9" width="491.7109375" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="33.7109375" customWidth="1"/>
-    <col min="13" max="13" width="27.7109375" customWidth="1"/>
+    <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="69.7109375" customWidth="1"/>
-    <col min="16" max="16" width="194.7109375" customWidth="1"/>
+    <col min="15" max="15" width="70.7109375" customWidth="1"/>
+    <col min="16" max="16" width="89.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
-    <col min="20" max="21" width="10.7109375" customWidth="1"/>
-    <col min="22" max="22" width="27.7109375" customWidth="1"/>
+    <col min="20" max="20" width="10.7109375" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" customWidth="1"/>
+    <col min="22" max="22" width="15.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="48.7109375" customWidth="1"/>
+    <col min="26" max="26" width="58.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="266.7109375" customWidth="1"/>
-    <col min="37" max="37" width="39.7109375" customWidth="1"/>
+    <col min="36" max="36" width="111.7109375" customWidth="1"/>
+    <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="98.7109375" customWidth="1"/>
+    <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
     <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
@@ -3041,6334 +2689,5306 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107723</v>
+        <v>108597</v>
       </c>
       <c r="B2" s="1">
-        <v>46098</v>
+        <v>46225</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R2" t="s">
+        <v>79</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>107722</v>
+        <v>108595</v>
       </c>
       <c r="B3" s="1">
-        <v>46098</v>
+        <v>46225</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="O3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P3" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="Y3" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>107710</v>
+        <v>108594</v>
       </c>
       <c r="B4" s="1">
-        <v>46097</v>
+        <v>46225</v>
       </c>
       <c r="C4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="J4" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="P4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="Q4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="Y4" t="s">
-        <v>101</v>
-[...23 lines deleted...]
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>107709</v>
+        <v>108593</v>
       </c>
       <c r="B5" s="1">
-        <v>46097</v>
+        <v>46225</v>
       </c>
       <c r="C5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D5" t="s">
+        <v>96</v>
+      </c>
+      <c r="H5" t="s">
+        <v>97</v>
+      </c>
+      <c r="I5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K5" t="s">
+        <v>99</v>
+      </c>
+      <c r="L5" t="s">
+        <v>100</v>
+      </c>
+      <c r="M5" t="s">
+        <v>101</v>
+      </c>
+      <c r="N5" t="s">
+        <v>102</v>
+      </c>
+      <c r="O5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T5" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y5" t="s">
         <v>106</v>
-      </c>
-[...46 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>107708</v>
+        <v>108588</v>
       </c>
       <c r="B6" s="1">
-        <v>46097</v>
+        <v>46224</v>
       </c>
       <c r="C6" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
+        <v>84</v>
+      </c>
+      <c r="H6" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I6" t="s">
         <v>108</v>
       </c>
       <c r="J6" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="K6" t="s">
         <v>109</v>
       </c>
       <c r="L6" t="s">
         <v>110</v>
       </c>
       <c r="M6" t="s">
         <v>111</v>
       </c>
       <c r="N6" t="s">
         <v>112</v>
       </c>
       <c r="O6" t="s">
         <v>113</v>
       </c>
       <c r="P6" t="s">
         <v>114</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="Y6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>107707</v>
+        <v>108587</v>
       </c>
       <c r="B7" s="1">
-        <v>46097</v>
+        <v>46224</v>
       </c>
       <c r="C7" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D7" t="s">
+        <v>117</v>
+      </c>
+      <c r="H7" t="s">
         <v>107</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>118</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>109</v>
+      </c>
+      <c r="O7" t="s">
         <v>119</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="P7" t="s">
         <v>120</v>
       </c>
-      <c r="L7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X7" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>107704</v>
+        <v>108586</v>
       </c>
       <c r="B8" s="1">
-        <v>46097</v>
+        <v>46223</v>
       </c>
       <c r="C8" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="D8" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="I8" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="J8" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="K8" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="L8" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="M8" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="N8" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="O8" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="Q8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X8" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>107701</v>
+        <v>108584</v>
       </c>
       <c r="B9" s="1">
-        <v>46094</v>
+        <v>46223</v>
       </c>
       <c r="C9" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D9" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>127</v>
       </c>
       <c r="I9" t="s">
+        <v>128</v>
+      </c>
+      <c r="J9" t="s">
+        <v>122</v>
+      </c>
+      <c r="K9" t="s">
+        <v>129</v>
+      </c>
+      <c r="L9" t="s">
+        <v>130</v>
+      </c>
+      <c r="M9" t="s">
+        <v>131</v>
+      </c>
+      <c r="N9" t="s">
+        <v>132</v>
+      </c>
+      <c r="O9" t="s">
+        <v>133</v>
+      </c>
+      <c r="P9" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>79</v>
+      </c>
+      <c r="R9" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" t="s">
+        <v>80</v>
+      </c>
+      <c r="T9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X9" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA9" t="s">
         <v>137</v>
       </c>
-      <c r="J9" t="s">
+      <c r="AB9" t="s">
         <v>138</v>
       </c>
-      <c r="K9" t="s">
+      <c r="AC9" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ9" t="s">
         <v>139</v>
-      </c>
-[...31 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>107700</v>
+        <v>108581</v>
       </c>
       <c r="B10" s="1">
-        <v>46094</v>
+        <v>46220</v>
       </c>
       <c r="C10" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="D10" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="H10" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I10" t="s">
+        <v>143</v>
+      </c>
+      <c r="J10" t="s">
+        <v>144</v>
+      </c>
+      <c r="K10" t="s">
+        <v>145</v>
+      </c>
+      <c r="L10" t="s">
+        <v>146</v>
+      </c>
+      <c r="M10" t="s">
         <v>147</v>
       </c>
-      <c r="J10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="O10" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q10" t="s">
         <v>80</v>
       </c>
       <c r="R10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X10" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z10" t="s">
         <v>149</v>
       </c>
-      <c r="Y10" t="s">
-        <v>150</v>
+      <c r="AA10" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>79</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>107699</v>
+        <v>108578</v>
       </c>
       <c r="B11" s="1">
-        <v>46094</v>
+        <v>46220</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H11" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J11" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="K11" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="L11" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="M11" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="N11" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="O11" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="P11" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X11" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="Y11" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>107698</v>
+        <v>108577</v>
       </c>
       <c r="B12" s="1">
-        <v>46094</v>
+        <v>46220</v>
       </c>
       <c r="C12" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D12" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I12" t="s">
+        <v>163</v>
+      </c>
+      <c r="J12" t="s">
+        <v>154</v>
+      </c>
+      <c r="K12" t="s">
         <v>155</v>
       </c>
-      <c r="J12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="M12" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="N12" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="O12" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="P12" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X12" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="Y12" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>107692</v>
+        <v>108575</v>
       </c>
       <c r="B13" s="1">
-        <v>46094</v>
+        <v>46219</v>
       </c>
       <c r="C13" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="D13" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="H13" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="J13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K13" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="L13" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="M13" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="N13" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="O13" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="P13" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="Q13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
         <v>80</v>
       </c>
       <c r="X13" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="Y13" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>107691</v>
+        <v>108574</v>
       </c>
       <c r="B14" s="1">
-        <v>46094</v>
+        <v>46219</v>
       </c>
       <c r="C14" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
-        <v>169</v>
+        <v>84</v>
       </c>
       <c r="H14" t="s">
-        <v>170</v>
+        <v>107</v>
       </c>
       <c r="I14" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="J14" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K14" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="L14" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="M14" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="N14" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="O14" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="P14" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="Q14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R14" t="s">
         <v>80</v>
       </c>
       <c r="S14" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T14" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="X14" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="Y14" t="s">
-        <v>180</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>107687</v>
+        <v>108573</v>
       </c>
       <c r="B15" s="1">
-        <v>46093</v>
+        <v>46219</v>
       </c>
       <c r="C15" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="H15" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="I15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J15" t="s">
-        <v>185</v>
+        <v>144</v>
       </c>
       <c r="K15" t="s">
+        <v>155</v>
+      </c>
+      <c r="L15" t="s">
+        <v>156</v>
+      </c>
+      <c r="M15" t="s">
+        <v>157</v>
+      </c>
+      <c r="N15" t="s">
+        <v>158</v>
+      </c>
+      <c r="O15" t="s">
         <v>186</v>
       </c>
-      <c r="L15" t="s">
+      <c r="P15" t="s">
         <v>187</v>
       </c>
-      <c r="M15" t="s">
+      <c r="Q15" t="s">
+        <v>79</v>
+      </c>
+      <c r="R15" t="s">
+        <v>80</v>
+      </c>
+      <c r="S15" t="s">
+        <v>80</v>
+      </c>
+      <c r="T15" t="s">
+        <v>80</v>
+      </c>
+      <c r="X15" t="s">
         <v>188</v>
       </c>
-      <c r="N15" t="s">
+      <c r="Y15" t="s">
         <v>189</v>
-      </c>
-[...19 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>107686</v>
+        <v>108572</v>
       </c>
       <c r="B16" s="1">
-        <v>46093</v>
+        <v>46219</v>
       </c>
       <c r="C16" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="H16" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="I16" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" t="s">
+        <v>144</v>
+      </c>
+      <c r="K16" t="s">
+        <v>155</v>
+      </c>
+      <c r="L16" t="s">
+        <v>156</v>
+      </c>
+      <c r="M16" t="s">
+        <v>157</v>
+      </c>
+      <c r="N16" t="s">
+        <v>158</v>
+      </c>
+      <c r="O16" t="s">
+        <v>191</v>
+      </c>
+      <c r="P16" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>79</v>
+      </c>
+      <c r="R16" t="s">
+        <v>80</v>
+      </c>
+      <c r="S16" t="s">
+        <v>80</v>
+      </c>
+      <c r="T16" t="s">
+        <v>80</v>
+      </c>
+      <c r="X16" t="s">
         <v>193</v>
       </c>
-      <c r="J16" t="s">
-[...8 lines deleted...]
-      <c r="M16" t="s">
+      <c r="Y16" t="s">
         <v>194</v>
       </c>
-      <c r="N16" t="s">
-[...2 lines deleted...]
-      <c r="O16" t="s">
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17">
+        <v>108571</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" t="s">
         <v>195</v>
       </c>
-      <c r="Q16" t="s">
-[...11 lines deleted...]
-      <c r="X16" t="s">
+      <c r="I17" t="s">
         <v>196</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="J17" t="s">
         <v>197</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I17" t="s">
+      <c r="K17" t="s">
         <v>198</v>
       </c>
-      <c r="J17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L17" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="M17" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="N17" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="O17" t="s">
-        <v>199</v>
+        <v>202</v>
+      </c>
+      <c r="P17" t="s">
+        <v>203</v>
       </c>
       <c r="Q17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R17" t="s">
         <v>80</v>
       </c>
       <c r="S17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X17" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="Y17" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:36">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18">
-        <v>107684</v>
+        <v>108570</v>
       </c>
       <c r="B18" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C18" t="s">
-        <v>181</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>182</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J18" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K18" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="L18" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="M18" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="N18" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="O18" t="s">
-        <v>203</v>
+        <v>211</v>
+      </c>
+      <c r="P18" t="s">
+        <v>212</v>
       </c>
       <c r="Q18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X18" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="Y18" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:36">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19">
-        <v>107683</v>
+        <v>108569</v>
       </c>
       <c r="B19" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C19" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="H19" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="I19" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="J19" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K19" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="L19" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="M19" t="s">
-        <v>202</v>
+        <v>157</v>
       </c>
       <c r="N19" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="O19" t="s">
-        <v>206</v>
+        <v>216</v>
+      </c>
+      <c r="P19" t="s">
+        <v>217</v>
       </c>
       <c r="Q19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X19" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="Y19" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:36">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20">
-        <v>107682</v>
+        <v>108566</v>
       </c>
       <c r="B20" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C20" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="H20" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="I20" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="J20" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K20" t="s">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="L20" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
       <c r="M20" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="N20" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="O20" t="s">
-        <v>210</v>
+        <v>225</v>
+      </c>
+      <c r="P20" t="s">
+        <v>226</v>
       </c>
       <c r="Q20" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X20" t="s">
-        <v>196</v>
+        <v>227</v>
       </c>
       <c r="Y20" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:36">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21">
-        <v>107681</v>
+        <v>108565</v>
       </c>
       <c r="B21" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C21" t="s">
-        <v>168</v>
+        <v>229</v>
       </c>
       <c r="D21" t="s">
-        <v>169</v>
+        <v>230</v>
+      </c>
+      <c r="H21" t="s">
+        <v>142</v>
       </c>
       <c r="I21" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="J21" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K21" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="L21" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="M21" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="N21" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="O21" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="Q21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S21" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T21" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X21" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="Y21" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:36">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22">
-        <v>107680</v>
+        <v>108564</v>
       </c>
       <c r="B22" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>195</v>
       </c>
       <c r="I22" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="J22" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="K22" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="L22" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="M22" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="N22" t="s">
-        <v>216</v>
+        <v>243</v>
       </c>
       <c r="O22" t="s">
-        <v>224</v>
+        <v>244</v>
+      </c>
+      <c r="P22" t="s">
+        <v>245</v>
       </c>
       <c r="Q22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X22" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="Y22" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:36">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23">
-        <v>107678</v>
+        <v>108563</v>
       </c>
       <c r="B23" s="1">
-        <v>46093</v>
+        <v>46218</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>248</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>249</v>
+      </c>
+      <c r="E23" t="s">
+        <v>248</v>
+      </c>
+      <c r="F23" t="s">
+        <v>250</v>
+      </c>
+      <c r="G23" t="s">
+        <v>251</v>
       </c>
       <c r="H23" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="I23" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="J23" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="K23" t="s">
-        <v>94</v>
+        <v>254</v>
       </c>
       <c r="L23" t="s">
+        <v>255</v>
+      </c>
+      <c r="M23" t="s">
+        <v>256</v>
+      </c>
+      <c r="N23" t="s">
+        <v>257</v>
+      </c>
+      <c r="O23" t="s">
+        <v>258</v>
+      </c>
+      <c r="P23" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>79</v>
+      </c>
+      <c r="R23" t="s">
+        <v>80</v>
+      </c>
+      <c r="S23" t="s">
+        <v>80</v>
+      </c>
+      <c r="T23" t="s">
+        <v>80</v>
+      </c>
+      <c r="X23" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24">
+        <v>108562</v>
+      </c>
+      <c r="B24" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="M23" t="s">
+      <c r="D24" t="s">
         <v>96</v>
       </c>
-      <c r="N23" t="s">
-[...58 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H24" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" t="s">
+        <v>262</v>
+      </c>
+      <c r="J24" t="s">
+        <v>197</v>
+      </c>
+      <c r="K24" t="s">
+        <v>155</v>
+      </c>
+      <c r="L24" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" t="s">
+        <v>157</v>
+      </c>
+      <c r="N24" t="s">
+        <v>158</v>
+      </c>
+      <c r="O24" t="s">
+        <v>263</v>
+      </c>
+      <c r="P24" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>79</v>
+      </c>
+      <c r="R24" t="s">
+        <v>80</v>
+      </c>
+      <c r="S24" t="s">
+        <v>80</v>
+      </c>
+      <c r="T24" t="s">
+        <v>80</v>
+      </c>
+      <c r="X24" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25">
+        <v>108561</v>
+      </c>
+      <c r="B25" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="H25" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" t="s">
+        <v>267</v>
+      </c>
+      <c r="J25" t="s">
+        <v>197</v>
+      </c>
+      <c r="K25" t="s">
+        <v>155</v>
+      </c>
+      <c r="L25" t="s">
+        <v>156</v>
+      </c>
+      <c r="M25" t="s">
+        <v>157</v>
+      </c>
+      <c r="N25" t="s">
+        <v>158</v>
+      </c>
+      <c r="O25" t="s">
+        <v>263</v>
+      </c>
+      <c r="P25" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>79</v>
+      </c>
+      <c r="R25" t="s">
+        <v>80</v>
+      </c>
+      <c r="S25" t="s">
+        <v>80</v>
+      </c>
+      <c r="T25" t="s">
+        <v>80</v>
+      </c>
+      <c r="X25" t="s">
+        <v>269</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26">
+        <v>108560</v>
+      </c>
+      <c r="B26" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C26" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" t="s">
+        <v>249</v>
+      </c>
+      <c r="E26" t="s">
+        <v>248</v>
+      </c>
+      <c r="F26" t="s">
+        <v>250</v>
+      </c>
+      <c r="G26" t="s">
+        <v>251</v>
+      </c>
+      <c r="H26" t="s">
+        <v>252</v>
+      </c>
+      <c r="I26" t="s">
+        <v>271</v>
+      </c>
+      <c r="J26" t="s">
+        <v>272</v>
+      </c>
+      <c r="K26" t="s">
+        <v>254</v>
+      </c>
+      <c r="L26" t="s">
+        <v>255</v>
+      </c>
+      <c r="M26" t="s">
+        <v>256</v>
+      </c>
+      <c r="N26" t="s">
+        <v>257</v>
+      </c>
+      <c r="O26" t="s">
+        <v>273</v>
+      </c>
+      <c r="P26" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>79</v>
+      </c>
+      <c r="R26" t="s">
+        <v>80</v>
+      </c>
+      <c r="S26" t="s">
+        <v>80</v>
+      </c>
+      <c r="T26" t="s">
+        <v>80</v>
+      </c>
+      <c r="X26" t="s">
+        <v>271</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27">
+        <v>108558</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="H27" t="s">
+        <v>195</v>
+      </c>
+      <c r="I27" t="s">
+        <v>276</v>
+      </c>
+      <c r="J27" t="s">
+        <v>272</v>
+      </c>
+      <c r="K27" t="s">
+        <v>277</v>
+      </c>
+      <c r="L27" t="s">
+        <v>278</v>
+      </c>
+      <c r="M27" t="s">
+        <v>279</v>
+      </c>
+      <c r="N27" t="s">
+        <v>280</v>
+      </c>
+      <c r="O27" t="s">
+        <v>281</v>
+      </c>
+      <c r="P27" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>79</v>
+      </c>
+      <c r="R27" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" t="s">
+        <v>80</v>
+      </c>
+      <c r="T27" t="s">
+        <v>80</v>
+      </c>
+      <c r="X27" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28">
+        <v>108557</v>
+      </c>
+      <c r="B28" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C28" t="s">
+        <v>285</v>
+      </c>
+      <c r="D28" t="s">
+        <v>286</v>
+      </c>
+      <c r="H28" t="s">
+        <v>252</v>
+      </c>
+      <c r="I28" t="s">
+        <v>287</v>
+      </c>
+      <c r="J28" t="s">
+        <v>272</v>
+      </c>
+      <c r="K28" t="s">
+        <v>288</v>
+      </c>
+      <c r="L28" t="s">
+        <v>289</v>
+      </c>
+      <c r="M28" t="s">
+        <v>290</v>
+      </c>
+      <c r="N28" t="s">
+        <v>235</v>
+      </c>
+      <c r="O28" t="s">
+        <v>291</v>
+      </c>
+      <c r="P28" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>79</v>
+      </c>
+      <c r="R28" t="s">
+        <v>80</v>
+      </c>
+      <c r="S28" t="s">
+        <v>80</v>
+      </c>
+      <c r="T28" t="s">
+        <v>80</v>
+      </c>
+      <c r="X28" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29">
+        <v>108556</v>
+      </c>
+      <c r="B29" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C29" t="s">
+        <v>285</v>
+      </c>
+      <c r="D29" t="s">
+        <v>286</v>
+      </c>
+      <c r="H29" t="s">
+        <v>252</v>
+      </c>
+      <c r="I29" t="s">
+        <v>295</v>
+      </c>
+      <c r="J29" t="s">
+        <v>272</v>
+      </c>
+      <c r="K29" t="s">
+        <v>288</v>
+      </c>
+      <c r="L29" t="s">
+        <v>289</v>
+      </c>
+      <c r="M29" t="s">
+        <v>290</v>
+      </c>
+      <c r="N29" t="s">
+        <v>235</v>
+      </c>
+      <c r="O29" t="s">
+        <v>296</v>
+      </c>
+      <c r="P29" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>79</v>
+      </c>
+      <c r="R29" t="s">
+        <v>80</v>
+      </c>
+      <c r="S29" t="s">
+        <v>80</v>
+      </c>
+      <c r="T29" t="s">
+        <v>80</v>
+      </c>
+      <c r="X29" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30">
+        <v>108555</v>
+      </c>
+      <c r="B30" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" t="s">
+        <v>142</v>
+      </c>
+      <c r="I30" t="s">
+        <v>300</v>
+      </c>
+      <c r="J30" t="s">
+        <v>272</v>
+      </c>
+      <c r="K30" t="s">
+        <v>301</v>
+      </c>
+      <c r="L30" t="s">
+        <v>302</v>
+      </c>
+      <c r="M30" t="s">
+        <v>303</v>
+      </c>
+      <c r="N30" t="s">
+        <v>304</v>
+      </c>
+      <c r="O30" t="s">
+        <v>305</v>
+      </c>
+      <c r="P30" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>79</v>
+      </c>
+      <c r="R30" t="s">
+        <v>80</v>
+      </c>
+      <c r="S30" t="s">
+        <v>80</v>
+      </c>
+      <c r="T30" t="s">
+        <v>80</v>
+      </c>
+      <c r="X30" t="s">
+        <v>307</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31">
+        <v>108552</v>
+      </c>
+      <c r="B31" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C31" t="s">
+        <v>285</v>
+      </c>
+      <c r="D31" t="s">
+        <v>286</v>
+      </c>
+      <c r="H31" t="s">
+        <v>252</v>
+      </c>
+      <c r="I31" t="s">
+        <v>309</v>
+      </c>
+      <c r="J31" t="s">
+        <v>310</v>
+      </c>
+      <c r="K31" t="s">
+        <v>288</v>
+      </c>
+      <c r="L31" t="s">
+        <v>289</v>
+      </c>
+      <c r="M31" t="s">
+        <v>290</v>
+      </c>
+      <c r="N31" t="s">
+        <v>235</v>
+      </c>
+      <c r="O31" t="s">
+        <v>311</v>
+      </c>
+      <c r="P31" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>79</v>
+      </c>
+      <c r="R31" t="s">
+        <v>80</v>
+      </c>
+      <c r="S31" t="s">
+        <v>80</v>
+      </c>
+      <c r="T31" t="s">
+        <v>80</v>
+      </c>
+      <c r="X31" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32">
+        <v>108550</v>
+      </c>
+      <c r="B32" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+      <c r="I32" t="s">
+        <v>315</v>
+      </c>
+      <c r="J32" t="s">
+        <v>310</v>
+      </c>
+      <c r="K32" t="s">
+        <v>155</v>
+      </c>
+      <c r="L32" t="s">
+        <v>156</v>
+      </c>
+      <c r="M32" t="s">
+        <v>157</v>
+      </c>
+      <c r="N32" t="s">
+        <v>158</v>
+      </c>
+      <c r="O32" t="s">
+        <v>316</v>
+      </c>
+      <c r="P32" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>79</v>
+      </c>
+      <c r="R32" t="s">
+        <v>80</v>
+      </c>
+      <c r="S32" t="s">
+        <v>80</v>
+      </c>
+      <c r="T32" t="s">
+        <v>80</v>
+      </c>
+      <c r="X32" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36">
+      <c r="A33">
+        <v>108549</v>
+      </c>
+      <c r="B33" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C33" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+      <c r="I33" t="s">
+        <v>267</v>
+      </c>
+      <c r="J33" t="s">
+        <v>310</v>
+      </c>
+      <c r="K33" t="s">
+        <v>155</v>
+      </c>
+      <c r="L33" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" t="s">
+        <v>157</v>
+      </c>
+      <c r="N33" t="s">
+        <v>158</v>
+      </c>
+      <c r="O33" t="s">
+        <v>263</v>
+      </c>
+      <c r="P33" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>79</v>
+      </c>
+      <c r="R33" t="s">
+        <v>80</v>
+      </c>
+      <c r="S33" t="s">
+        <v>80</v>
+      </c>
+      <c r="T33" t="s">
+        <v>80</v>
+      </c>
+      <c r="X33" t="s">
+        <v>321</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36">
+      <c r="A34">
+        <v>108546</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C34" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" t="s">
+        <v>96</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+      <c r="I34" t="s">
+        <v>323</v>
+      </c>
+      <c r="J34" t="s">
+        <v>310</v>
+      </c>
+      <c r="K34" t="s">
+        <v>301</v>
+      </c>
+      <c r="L34" t="s">
+        <v>302</v>
+      </c>
+      <c r="M34" t="s">
+        <v>303</v>
+      </c>
+      <c r="N34" t="s">
+        <v>304</v>
+      </c>
+      <c r="O34" t="s">
+        <v>324</v>
+      </c>
+      <c r="P34" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>79</v>
+      </c>
+      <c r="R34" t="s">
+        <v>80</v>
+      </c>
+      <c r="S34" t="s">
+        <v>80</v>
+      </c>
+      <c r="T34" t="s">
+        <v>80</v>
+      </c>
+      <c r="X34" t="s">
+        <v>326</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
+      <c r="A35">
+        <v>108532</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C35" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" t="s">
+        <v>84</v>
+      </c>
+      <c r="H35" t="s">
         <v>107</v>
       </c>
-      <c r="H24" t="s">
-[...303 lines deleted...]
-      <c r="N29" t="s">
+      <c r="I35" t="s">
+        <v>328</v>
+      </c>
+      <c r="J35" t="s">
+        <v>329</v>
+      </c>
+      <c r="L35" t="s">
+        <v>330</v>
+      </c>
+      <c r="M35" t="s">
+        <v>331</v>
+      </c>
+      <c r="N35" t="s">
         <v>112</v>
       </c>
-      <c r="O29" t="s">
-[...55 lines deleted...]
-      <c r="N30" t="s">
+      <c r="O35" t="s">
+        <v>332</v>
+      </c>
+      <c r="P35" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>79</v>
+      </c>
+      <c r="R35" t="s">
+        <v>80</v>
+      </c>
+      <c r="S35" t="s">
+        <v>80</v>
+      </c>
+      <c r="T35" t="s">
+        <v>80</v>
+      </c>
+      <c r="X35" t="s">
+        <v>328</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
+      <c r="A36">
+        <v>108533</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C36" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" t="s">
+        <v>84</v>
+      </c>
+      <c r="I36" t="s">
+        <v>335</v>
+      </c>
+      <c r="J36" t="s">
+        <v>329</v>
+      </c>
+      <c r="K36" t="s">
+        <v>336</v>
+      </c>
+      <c r="L36" t="s">
+        <v>337</v>
+      </c>
+      <c r="M36" t="s">
+        <v>338</v>
+      </c>
+      <c r="N36" t="s">
         <v>112</v>
       </c>
-      <c r="O30" t="s">
-[...373 lines deleted...]
-      </c>
       <c r="O36" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="P36" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="Q36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X36" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="Y36" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36">
+      <c r="A37">
+        <v>108534</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C37" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
+        <v>142</v>
+      </c>
+      <c r="I37" t="s">
+        <v>342</v>
+      </c>
+      <c r="J37" t="s">
         <v>329</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="L37" t="s">
-        <v>253</v>
+        <v>344</v>
       </c>
       <c r="M37" t="s">
-        <v>254</v>
+        <v>345</v>
       </c>
       <c r="N37" t="s">
-        <v>255</v>
+        <v>346</v>
       </c>
       <c r="O37" t="s">
-        <v>332</v>
+        <v>347</v>
+      </c>
+      <c r="P37" t="s">
+        <v>348</v>
       </c>
       <c r="Q37" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X37" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="Y37" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:47">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38">
-        <v>107639</v>
+        <v>108535</v>
       </c>
       <c r="B38" s="1">
-        <v>46090</v>
+        <v>46213</v>
       </c>
       <c r="C38" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="I38" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="J38" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="K38" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="L38" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="M38" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="N38" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="O38" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="P38" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="Q38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T38" t="s">
         <v>80</v>
       </c>
       <c r="X38" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="Y38" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36">
+      <c r="A39">
+        <v>108537</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C39" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" t="s">
+        <v>96</v>
+      </c>
+      <c r="H39" t="s">
+        <v>142</v>
+      </c>
+      <c r="I39" t="s">
+        <v>355</v>
+      </c>
+      <c r="J39" t="s">
+        <v>329</v>
+      </c>
+      <c r="K39" t="s">
         <v>343</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C39" t="s">
+      <c r="L39" t="s">
         <v>344</v>
       </c>
-      <c r="D39" t="s">
+      <c r="M39" t="s">
         <v>345</v>
       </c>
-      <c r="E39" t="s">
+      <c r="N39" t="s">
+        <v>346</v>
+      </c>
+      <c r="O39" t="s">
+        <v>347</v>
+      </c>
+      <c r="P39" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>79</v>
+      </c>
+      <c r="R39" t="s">
+        <v>80</v>
+      </c>
+      <c r="S39" t="s">
+        <v>80</v>
+      </c>
+      <c r="T39" t="s">
+        <v>80</v>
+      </c>
+      <c r="X39" t="s">
+        <v>357</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36">
+      <c r="A40">
+        <v>108538</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C40" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" t="s">
+        <v>96</v>
+      </c>
+      <c r="H40" t="s">
+        <v>142</v>
+      </c>
+      <c r="I40" t="s">
+        <v>359</v>
+      </c>
+      <c r="J40" t="s">
+        <v>329</v>
+      </c>
+      <c r="K40" t="s">
+        <v>343</v>
+      </c>
+      <c r="L40" t="s">
         <v>344</v>
       </c>
-      <c r="F39" t="s">
+      <c r="M40" t="s">
+        <v>345</v>
+      </c>
+      <c r="N40" t="s">
         <v>346</v>
       </c>
-      <c r="G39" t="s">
+      <c r="O40" t="s">
         <v>347</v>
       </c>
-      <c r="H39" t="s">
-[...70 lines deleted...]
-      <c r="L40" t="s">
+      <c r="P40" t="s">
         <v>360</v>
       </c>
-      <c r="M40" t="s">
+      <c r="Q40" t="s">
+        <v>79</v>
+      </c>
+      <c r="R40" t="s">
+        <v>80</v>
+      </c>
+      <c r="S40" t="s">
+        <v>80</v>
+      </c>
+      <c r="T40" t="s">
+        <v>80</v>
+      </c>
+      <c r="X40" t="s">
         <v>361</v>
       </c>
-      <c r="N40" t="s">
+      <c r="Y40" t="s">
         <v>362</v>
       </c>
-      <c r="O40" t="s">
+    </row>
+    <row r="41" spans="1:36">
+      <c r="A41">
+        <v>108539</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C41" t="s">
+        <v>95</v>
+      </c>
+      <c r="D41" t="s">
+        <v>96</v>
+      </c>
+      <c r="H41" t="s">
+        <v>142</v>
+      </c>
+      <c r="I41" t="s">
         <v>363</v>
       </c>
-      <c r="P40" t="s">
+      <c r="J41" t="s">
+        <v>329</v>
+      </c>
+      <c r="K41" t="s">
         <v>364</v>
       </c>
-      <c r="Q40" t="s">
-[...11 lines deleted...]
-      <c r="X40" t="s">
+      <c r="L41" t="s">
         <v>365</v>
       </c>
-      <c r="Y40" t="s">
+      <c r="M41" t="s">
         <v>366</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I41" t="s">
+      <c r="N41" t="s">
         <v>367</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="O41" t="s">
         <v>368</v>
       </c>
       <c r="P41" t="s">
         <v>369</v>
       </c>
       <c r="Q41" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R41" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S41" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T41" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X41" t="s">
         <v>370</v>
       </c>
       <c r="Y41" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:36">
       <c r="A42">
-        <v>107633</v>
+        <v>108540</v>
       </c>
       <c r="B42" s="1">
-        <v>46090</v>
+        <v>46213</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H42" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I42" t="s">
         <v>372</v>
       </c>
       <c r="J42" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="K42" t="s">
+        <v>343</v>
+      </c>
+      <c r="L42" t="s">
+        <v>344</v>
+      </c>
+      <c r="M42" t="s">
+        <v>345</v>
+      </c>
+      <c r="N42" t="s">
+        <v>346</v>
+      </c>
+      <c r="O42" t="s">
+        <v>347</v>
+      </c>
+      <c r="P42" t="s">
         <v>373</v>
       </c>
-      <c r="L42" t="s">
+      <c r="Q42" t="s">
+        <v>79</v>
+      </c>
+      <c r="R42" t="s">
+        <v>80</v>
+      </c>
+      <c r="S42" t="s">
+        <v>80</v>
+      </c>
+      <c r="T42" t="s">
+        <v>80</v>
+      </c>
+      <c r="X42" t="s">
         <v>374</v>
       </c>
-      <c r="M42" t="s">
+      <c r="Y42" t="s">
         <v>375</v>
       </c>
-      <c r="N42" t="s">
+      <c r="Z42" t="s">
+        <v>347</v>
+      </c>
+      <c r="AA42" t="s">
         <v>376</v>
       </c>
-      <c r="O42" t="s">
+      <c r="AB42" t="s">
         <v>377</v>
       </c>
-      <c r="P42" t="s">
+      <c r="AC42" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ42" t="s">
         <v>378</v>
       </c>
-      <c r="Q42" t="s">
-[...11 lines deleted...]
-      <c r="X42" t="s">
+    </row>
+    <row r="43" spans="1:36">
+      <c r="A43">
+        <v>108525</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46212</v>
+      </c>
+      <c r="C43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="I43" t="s">
         <v>379</v>
       </c>
-      <c r="Y42" t="s">
+      <c r="J43" t="s">
         <v>380</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H43" t="s">
+      <c r="K43" t="s">
         <v>381</v>
       </c>
-      <c r="I43" t="s">
+      <c r="L43" t="s">
         <v>382</v>
       </c>
-      <c r="J43" t="s">
-[...2 lines deleted...]
-      <c r="K43" t="s">
+      <c r="M43" t="s">
         <v>383</v>
       </c>
-      <c r="L43" t="s">
+      <c r="N43" t="s">
+        <v>112</v>
+      </c>
+      <c r="O43" t="s">
         <v>384</v>
       </c>
-      <c r="M43" t="s">
+      <c r="Q43" t="s">
+        <v>79</v>
+      </c>
+      <c r="R43" t="s">
+        <v>80</v>
+      </c>
+      <c r="S43" t="s">
+        <v>80</v>
+      </c>
+      <c r="T43" t="s">
+        <v>80</v>
+      </c>
+      <c r="X43" t="s">
         <v>385</v>
       </c>
-      <c r="N43" t="s">
+      <c r="Y43" t="s">
         <v>386</v>
       </c>
-      <c r="O43" t="s">
+    </row>
+    <row r="44" spans="1:36">
+      <c r="A44">
+        <v>108527</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46212</v>
+      </c>
+      <c r="C44" t="s">
+        <v>140</v>
+      </c>
+      <c r="D44" t="s">
+        <v>141</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+      <c r="I44" t="s">
         <v>387</v>
       </c>
-      <c r="P43" t="s">
+      <c r="J44" t="s">
         <v>388</v>
       </c>
-      <c r="Q43" t="s">
-[...11 lines deleted...]
-      <c r="X43" t="s">
+      <c r="K44" t="s">
         <v>389</v>
       </c>
-      <c r="Y43" t="s">
+      <c r="L44" t="s">
         <v>390</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I44" t="s">
+      <c r="M44" t="s">
         <v>391</v>
       </c>
-      <c r="J44" t="s">
-[...2 lines deleted...]
-      <c r="K44" t="s">
+      <c r="N44" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="O44" t="s">
         <v>393</v>
       </c>
       <c r="P44" t="s">
         <v>394</v>
       </c>
       <c r="Q44" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R44" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S44" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T44" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X44" t="s">
         <v>395</v>
       </c>
       <c r="Y44" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="45" spans="1:47">
+    <row r="45" spans="1:36">
       <c r="A45">
-        <v>107629</v>
+        <v>108516</v>
       </c>
       <c r="B45" s="1">
-        <v>46087</v>
+        <v>46211</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>140</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="H45" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I45" t="s">
         <v>397</v>
       </c>
       <c r="J45" t="s">
-        <v>242</v>
+        <v>398</v>
       </c>
       <c r="K45" t="s">
-        <v>74</v>
+        <v>145</v>
       </c>
       <c r="L45" t="s">
-        <v>75</v>
+        <v>146</v>
       </c>
       <c r="M45" t="s">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="N45" t="s">
-        <v>77</v>
+        <v>148</v>
       </c>
       <c r="O45" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="P45" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>79</v>
+      </c>
+      <c r="R45" t="s">
+        <v>80</v>
+      </c>
+      <c r="S45" t="s">
+        <v>80</v>
+      </c>
+      <c r="T45" t="s">
+        <v>80</v>
+      </c>
+      <c r="X45" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>402</v>
+      </c>
+      <c r="Z45" t="s">
         <v>399</v>
       </c>
-      <c r="Q45" t="s">
-[...18 lines deleted...]
-    <row r="46" spans="1:47">
+      <c r="AA45" t="s">
+        <v>403</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>404</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46">
-        <v>107627</v>
+        <v>108517</v>
       </c>
       <c r="B46" s="1">
-        <v>46087</v>
+        <v>46211</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>229</v>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>230</v>
       </c>
       <c r="H46" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="I46" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="J46" t="s">
-        <v>242</v>
+        <v>380</v>
       </c>
       <c r="K46" t="s">
-        <v>403</v>
+        <v>232</v>
       </c>
       <c r="L46" t="s">
-        <v>404</v>
+        <v>233</v>
       </c>
       <c r="M46" t="s">
-        <v>405</v>
+        <v>234</v>
       </c>
       <c r="N46" t="s">
-        <v>406</v>
+        <v>235</v>
       </c>
       <c r="O46" t="s">
         <v>407</v>
       </c>
       <c r="P46" t="s">
         <v>408</v>
       </c>
       <c r="Q46" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X46" t="s">
         <v>409</v>
       </c>
       <c r="Y46" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="47" spans="1:47">
+    <row r="47" spans="1:36">
       <c r="A47">
-        <v>107623</v>
+        <v>108518</v>
       </c>
       <c r="B47" s="1">
-        <v>46086</v>
+        <v>46211</v>
       </c>
       <c r="C47" t="s">
-        <v>89</v>
+        <v>229</v>
       </c>
       <c r="D47" t="s">
-        <v>90</v>
+        <v>230</v>
       </c>
       <c r="H47" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="I47" t="s">
         <v>411</v>
       </c>
       <c r="J47" t="s">
+        <v>380</v>
+      </c>
+      <c r="K47" t="s">
+        <v>232</v>
+      </c>
+      <c r="L47" t="s">
+        <v>233</v>
+      </c>
+      <c r="M47" t="s">
+        <v>234</v>
+      </c>
+      <c r="N47" t="s">
+        <v>235</v>
+      </c>
+      <c r="O47" t="s">
         <v>412</v>
       </c>
-      <c r="K47" t="s">
+      <c r="P47" t="s">
         <v>413</v>
       </c>
-      <c r="L47" t="s">
-[...5 lines deleted...]
-      <c r="N47" t="s">
+      <c r="Q47" t="s">
+        <v>79</v>
+      </c>
+      <c r="R47" t="s">
+        <v>80</v>
+      </c>
+      <c r="S47" t="s">
+        <v>80</v>
+      </c>
+      <c r="T47" t="s">
+        <v>80</v>
+      </c>
+      <c r="X47" t="s">
         <v>414</v>
       </c>
-      <c r="O47" t="s">
+      <c r="Y47" t="s">
         <v>415</v>
       </c>
-      <c r="Q47" t="s">
-[...11 lines deleted...]
-      <c r="X47" t="s">
+    </row>
+    <row r="48" spans="1:36">
+      <c r="A48">
+        <v>108519</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46211</v>
+      </c>
+      <c r="C48" t="s">
+        <v>229</v>
+      </c>
+      <c r="D48" t="s">
+        <v>230</v>
+      </c>
+      <c r="H48" t="s">
+        <v>142</v>
+      </c>
+      <c r="I48" t="s">
         <v>416</v>
       </c>
-      <c r="Y47" t="s">
+      <c r="J48" t="s">
+        <v>380</v>
+      </c>
+      <c r="K48" t="s">
+        <v>232</v>
+      </c>
+      <c r="L48" t="s">
+        <v>233</v>
+      </c>
+      <c r="M48" t="s">
+        <v>234</v>
+      </c>
+      <c r="N48" t="s">
+        <v>235</v>
+      </c>
+      <c r="O48" t="s">
         <v>417</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D48" t="s">
+      <c r="P48" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" t="s">
+        <v>80</v>
+      </c>
+      <c r="S48" t="s">
+        <v>80</v>
+      </c>
+      <c r="T48" t="s">
+        <v>80</v>
+      </c>
+      <c r="X48" t="s">
+        <v>419</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49">
+        <v>108520</v>
+      </c>
+      <c r="B49" s="1">
+        <v>46211</v>
+      </c>
+      <c r="C49" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" t="s">
+        <v>230</v>
+      </c>
+      <c r="H49" t="s">
+        <v>142</v>
+      </c>
+      <c r="I49" t="s">
+        <v>421</v>
+      </c>
+      <c r="J49" t="s">
+        <v>380</v>
+      </c>
+      <c r="K49" t="s">
+        <v>232</v>
+      </c>
+      <c r="L49" t="s">
+        <v>233</v>
+      </c>
+      <c r="M49" t="s">
+        <v>234</v>
+      </c>
+      <c r="N49" t="s">
+        <v>235</v>
+      </c>
+      <c r="O49" t="s">
+        <v>422</v>
+      </c>
+      <c r="P49" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>79</v>
+      </c>
+      <c r="R49" t="s">
+        <v>80</v>
+      </c>
+      <c r="S49" t="s">
+        <v>80</v>
+      </c>
+      <c r="T49" t="s">
+        <v>80</v>
+      </c>
+      <c r="X49" t="s">
+        <v>424</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50">
+        <v>108521</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46211</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" t="s">
+        <v>84</v>
+      </c>
+      <c r="H50" t="s">
         <v>107</v>
       </c>
-      <c r="H48" t="s">
-[...41 lines deleted...]
-      <c r="Y48" t="s">
+      <c r="I50" t="s">
         <v>426</v>
       </c>
-      <c r="Z48" t="s">
-[...2 lines deleted...]
-      <c r="AA48" t="s">
+      <c r="J50" t="s">
+        <v>380</v>
+      </c>
+      <c r="L50" t="s">
+        <v>330</v>
+      </c>
+      <c r="M50" t="s">
+        <v>331</v>
+      </c>
+      <c r="N50" t="s">
+        <v>112</v>
+      </c>
+      <c r="O50" t="s">
         <v>427</v>
       </c>
-      <c r="AB48" t="s">
+      <c r="P50" t="s">
         <v>428</v>
       </c>
-      <c r="AC48" t="s">
-[...17 lines deleted...]
-      <c r="AL48" t="s">
+      <c r="Q50" t="s">
+        <v>79</v>
+      </c>
+      <c r="R50" t="s">
+        <v>79</v>
+      </c>
+      <c r="S50" t="s">
+        <v>80</v>
+      </c>
+      <c r="T50" t="s">
+        <v>80</v>
+      </c>
+      <c r="X50" t="s">
+        <v>426</v>
+      </c>
+      <c r="Y50" t="s">
         <v>429</v>
       </c>
-      <c r="AM48" t="s">
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51">
+        <v>108507</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46210</v>
+      </c>
+      <c r="C51" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" t="s">
+        <v>70</v>
+      </c>
+      <c r="H51" t="s">
+        <v>71</v>
+      </c>
+      <c r="I51" t="s">
         <v>430</v>
       </c>
-      <c r="AN48" t="s">
-[...31 lines deleted...]
-      <c r="I49" t="s">
+      <c r="J51" t="s">
         <v>431</v>
       </c>
-      <c r="J49" t="s">
-[...2 lines deleted...]
-      <c r="K49" t="s">
+      <c r="K51" t="s">
         <v>432</v>
       </c>
-      <c r="L49" t="s">
+      <c r="L51" t="s">
         <v>433</v>
       </c>
-      <c r="M49" t="s">
+      <c r="M51" t="s">
         <v>434</v>
       </c>
-      <c r="N49" t="s">
+      <c r="N51" t="s">
         <v>435</v>
       </c>
-      <c r="O49" t="s">
+      <c r="O51" t="s">
         <v>436</v>
       </c>
-      <c r="Q49" t="s">
-[...11 lines deleted...]
-      <c r="X49" t="s">
+      <c r="P51" t="s">
         <v>437</v>
       </c>
-      <c r="Y49" t="s">
+      <c r="Q51" t="s">
+        <v>79</v>
+      </c>
+      <c r="R51" t="s">
+        <v>80</v>
+      </c>
+      <c r="S51" t="s">
+        <v>80</v>
+      </c>
+      <c r="T51" t="s">
+        <v>80</v>
+      </c>
+      <c r="X51" t="s">
         <v>438</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I50" t="s">
+      <c r="Y51" t="s">
         <v>439</v>
       </c>
-      <c r="J50" t="s">
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52">
+        <v>108508</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46210</v>
+      </c>
+      <c r="C52" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" t="s">
+        <v>96</v>
+      </c>
+      <c r="H52" t="s">
+        <v>142</v>
+      </c>
+      <c r="I52" t="s">
         <v>440</v>
       </c>
-      <c r="K50" t="s">
+      <c r="J52" t="s">
+        <v>431</v>
+      </c>
+      <c r="K52" t="s">
         <v>441</v>
       </c>
-      <c r="L50" t="s">
+      <c r="L52" t="s">
         <v>442</v>
       </c>
-      <c r="M50" t="s">
+      <c r="M52" t="s">
+        <v>443</v>
+      </c>
+      <c r="N52" t="s">
+        <v>444</v>
+      </c>
+      <c r="O52" t="s">
+        <v>445</v>
+      </c>
+      <c r="P52" t="s">
+        <v>446</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>79</v>
+      </c>
+      <c r="R52" t="s">
+        <v>80</v>
+      </c>
+      <c r="S52" t="s">
+        <v>80</v>
+      </c>
+      <c r="T52" t="s">
+        <v>80</v>
+      </c>
+      <c r="X52" t="s">
+        <v>447</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53">
+        <v>108509</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46210</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" t="s">
         <v>96</v>
       </c>
-      <c r="N50" t="s">
+      <c r="H53" t="s">
+        <v>142</v>
+      </c>
+      <c r="I53" t="s">
+        <v>449</v>
+      </c>
+      <c r="J53" t="s">
+        <v>431</v>
+      </c>
+      <c r="K53" t="s">
+        <v>450</v>
+      </c>
+      <c r="L53" t="s">
+        <v>451</v>
+      </c>
+      <c r="M53" t="s">
+        <v>452</v>
+      </c>
+      <c r="N53" t="s">
+        <v>453</v>
+      </c>
+      <c r="O53" t="s">
+        <v>454</v>
+      </c>
+      <c r="P53" t="s">
+        <v>455</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>79</v>
+      </c>
+      <c r="R53" t="s">
+        <v>80</v>
+      </c>
+      <c r="S53" t="s">
+        <v>80</v>
+      </c>
+      <c r="T53" t="s">
+        <v>80</v>
+      </c>
+      <c r="X53" t="s">
+        <v>456</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54">
+        <v>108510</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46210</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" t="s">
+        <v>96</v>
+      </c>
+      <c r="H54" t="s">
+        <v>142</v>
+      </c>
+      <c r="I54" t="s">
+        <v>458</v>
+      </c>
+      <c r="J54" t="s">
+        <v>431</v>
+      </c>
+      <c r="K54" t="s">
+        <v>450</v>
+      </c>
+      <c r="L54" t="s">
+        <v>451</v>
+      </c>
+      <c r="M54" t="s">
+        <v>452</v>
+      </c>
+      <c r="N54" t="s">
+        <v>453</v>
+      </c>
+      <c r="O54" t="s">
+        <v>454</v>
+      </c>
+      <c r="P54" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>79</v>
+      </c>
+      <c r="R54" t="s">
+        <v>80</v>
+      </c>
+      <c r="S54" t="s">
+        <v>80</v>
+      </c>
+      <c r="T54" t="s">
+        <v>80</v>
+      </c>
+      <c r="X54" t="s">
+        <v>460</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55">
+        <v>108500</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46206</v>
+      </c>
+      <c r="C55" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" t="s">
+        <v>117</v>
+      </c>
+      <c r="E55" t="s">
+        <v>116</v>
+      </c>
+      <c r="I55" t="s">
+        <v>462</v>
+      </c>
+      <c r="J55" t="s">
+        <v>463</v>
+      </c>
+      <c r="K55" t="s">
+        <v>464</v>
+      </c>
+      <c r="L55" t="s">
+        <v>465</v>
+      </c>
+      <c r="M55" t="s">
+        <v>466</v>
+      </c>
+      <c r="N55" t="s">
+        <v>467</v>
+      </c>
+      <c r="O55" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>79</v>
+      </c>
+      <c r="R55" t="s">
+        <v>80</v>
+      </c>
+      <c r="S55" t="s">
+        <v>80</v>
+      </c>
+      <c r="T55" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56">
+        <v>108501</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46206</v>
+      </c>
+      <c r="C56" t="s">
+        <v>140</v>
+      </c>
+      <c r="D56" t="s">
+        <v>141</v>
+      </c>
+      <c r="H56" t="s">
+        <v>195</v>
+      </c>
+      <c r="I56" t="s">
+        <v>470</v>
+      </c>
+      <c r="J56" t="s">
+        <v>471</v>
+      </c>
+      <c r="K56" t="s">
+        <v>389</v>
+      </c>
+      <c r="L56" t="s">
+        <v>390</v>
+      </c>
+      <c r="M56" t="s">
+        <v>391</v>
+      </c>
+      <c r="N56" t="s">
+        <v>392</v>
+      </c>
+      <c r="O56" t="s">
+        <v>472</v>
+      </c>
+      <c r="P56" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>79</v>
+      </c>
+      <c r="R56" t="s">
+        <v>80</v>
+      </c>
+      <c r="S56" t="s">
+        <v>80</v>
+      </c>
+      <c r="T56" t="s">
+        <v>80</v>
+      </c>
+      <c r="X56" t="s">
+        <v>474</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="A57">
+        <v>108503</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46206</v>
+      </c>
+      <c r="C57" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" t="s">
+        <v>84</v>
+      </c>
+      <c r="H57" t="s">
+        <v>107</v>
+      </c>
+      <c r="I57" t="s">
+        <v>476</v>
+      </c>
+      <c r="J57" t="s">
+        <v>471</v>
+      </c>
+      <c r="L57" t="s">
+        <v>110</v>
+      </c>
+      <c r="M57" t="s">
+        <v>111</v>
+      </c>
+      <c r="N57" t="s">
+        <v>112</v>
+      </c>
+      <c r="O57" t="s">
+        <v>477</v>
+      </c>
+      <c r="P57" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>79</v>
+      </c>
+      <c r="R57" t="s">
+        <v>80</v>
+      </c>
+      <c r="S57" t="s">
+        <v>80</v>
+      </c>
+      <c r="T57" t="s">
+        <v>80</v>
+      </c>
+      <c r="X57" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25">
+      <c r="A58">
+        <v>108497</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46205</v>
+      </c>
+      <c r="C58" t="s">
+        <v>140</v>
+      </c>
+      <c r="D58" t="s">
+        <v>141</v>
+      </c>
+      <c r="H58" t="s">
+        <v>142</v>
+      </c>
+      <c r="I58" t="s">
+        <v>480</v>
+      </c>
+      <c r="J58" t="s">
+        <v>398</v>
+      </c>
+      <c r="K58" t="s">
+        <v>145</v>
+      </c>
+      <c r="L58" t="s">
+        <v>146</v>
+      </c>
+      <c r="M58" t="s">
+        <v>481</v>
+      </c>
+      <c r="N58" t="s">
+        <v>482</v>
+      </c>
+      <c r="O58" t="s">
+        <v>483</v>
+      </c>
+      <c r="P58" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>79</v>
+      </c>
+      <c r="R58" t="s">
+        <v>80</v>
+      </c>
+      <c r="S58" t="s">
+        <v>80</v>
+      </c>
+      <c r="T58" t="s">
+        <v>80</v>
+      </c>
+      <c r="X58" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="A59">
+        <v>108491</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46204</v>
+      </c>
+      <c r="C59" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" t="s">
+        <v>96</v>
+      </c>
+      <c r="H59" t="s">
+        <v>127</v>
+      </c>
+      <c r="I59" t="s">
+        <v>487</v>
+      </c>
+      <c r="J59" t="s">
+        <v>463</v>
+      </c>
+      <c r="K59" t="s">
+        <v>441</v>
+      </c>
+      <c r="L59" t="s">
+        <v>442</v>
+      </c>
+      <c r="M59" t="s">
         <v>443</v>
       </c>
-      <c r="O50" t="s">
+      <c r="N59" t="s">
         <v>444</v>
       </c>
-      <c r="P50" t="s">
-[...84 lines deleted...]
-      <c r="D52" t="s">
+      <c r="O59" t="s">
+        <v>488</v>
+      </c>
+      <c r="P59" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>79</v>
+      </c>
+      <c r="R59" t="s">
+        <v>80</v>
+      </c>
+      <c r="S59" t="s">
+        <v>80</v>
+      </c>
+      <c r="T59" t="s">
+        <v>80</v>
+      </c>
+      <c r="X59" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60">
+        <v>108492</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46204</v>
+      </c>
+      <c r="C60" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" t="s">
+        <v>84</v>
+      </c>
+      <c r="H60" t="s">
         <v>107</v>
       </c>
-      <c r="H52" t="s">
-[...38 lines deleted...]
-      <c r="V52" t="s">
+      <c r="I60" t="s">
+        <v>492</v>
+      </c>
+      <c r="J60" t="s">
         <v>463</v>
       </c>
-      <c r="X52" t="s">
-[...253 lines deleted...]
-      <c r="M56" t="s">
+      <c r="K60" t="s">
+        <v>178</v>
+      </c>
+      <c r="L60" t="s">
+        <v>179</v>
+      </c>
+      <c r="M60" t="s">
+        <v>180</v>
+      </c>
+      <c r="N60" t="s">
+        <v>181</v>
+      </c>
+      <c r="O60" t="s">
         <v>493</v>
       </c>
-      <c r="N56" t="s">
+      <c r="P60" t="s">
         <v>494</v>
       </c>
-      <c r="O56" t="s">
+      <c r="Q60" t="s">
+        <v>79</v>
+      </c>
+      <c r="R60" t="s">
+        <v>80</v>
+      </c>
+      <c r="S60" t="s">
+        <v>80</v>
+      </c>
+      <c r="T60" t="s">
+        <v>80</v>
+      </c>
+      <c r="X60" t="s">
         <v>495</v>
       </c>
-      <c r="P56" t="s">
+      <c r="Y60" t="s">
         <v>496</v>
       </c>
-      <c r="Q56" t="s">
-[...11 lines deleted...]
-      <c r="X56" t="s">
+    </row>
+    <row r="61" spans="1:25">
+      <c r="A61">
+        <v>108493</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46204</v>
+      </c>
+      <c r="C61" t="s">
+        <v>83</v>
+      </c>
+      <c r="D61" t="s">
+        <v>84</v>
+      </c>
+      <c r="H61" t="s">
         <v>497</v>
       </c>
-      <c r="Y56" t="s">
+      <c r="I61" t="s">
         <v>498</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I57" t="s">
+      <c r="J61" t="s">
+        <v>463</v>
+      </c>
+      <c r="L61" t="s">
         <v>499</v>
       </c>
-      <c r="J57" t="s">
-[...14 lines deleted...]
-      <c r="O57" t="s">
+      <c r="M61" t="s">
         <v>500</v>
       </c>
-      <c r="P57" t="s">
+      <c r="N61" t="s">
         <v>501</v>
       </c>
-      <c r="Q57" t="s">
-[...11 lines deleted...]
-      <c r="X57" t="s">
+      <c r="O61" t="s">
         <v>502</v>
       </c>
-      <c r="Y57" t="s">
+      <c r="P61" t="s">
         <v>503</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I58" t="s">
+      <c r="Q61" t="s">
+        <v>79</v>
+      </c>
+      <c r="R61" t="s">
+        <v>80</v>
+      </c>
+      <c r="S61" t="s">
+        <v>80</v>
+      </c>
+      <c r="T61" t="s">
+        <v>80</v>
+      </c>
+      <c r="X61" t="s">
         <v>504</v>
       </c>
-      <c r="J58" t="s">
-[...14 lines deleted...]
-      <c r="O58" t="s">
+    </row>
+    <row r="62" spans="1:25">
+      <c r="A62">
+        <v>108495</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46204</v>
+      </c>
+      <c r="C62" t="s">
         <v>505</v>
       </c>
-      <c r="P58" t="s">
+      <c r="D62" t="s">
         <v>506</v>
       </c>
-      <c r="Q58" t="s">
-[...11 lines deleted...]
-      <c r="X58" t="s">
+      <c r="H62" t="s">
         <v>507</v>
       </c>
-      <c r="Y58" t="s">
+      <c r="I62" t="s">
         <v>508</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I59" t="s">
+      <c r="J62" t="s">
+        <v>463</v>
+      </c>
+      <c r="K62" t="s">
         <v>509</v>
       </c>
-      <c r="J59" t="s">
-[...14 lines deleted...]
-      <c r="O59" t="s">
+      <c r="L62" t="s">
         <v>510</v>
       </c>
-      <c r="P59" t="s">
+      <c r="M62" t="s">
         <v>511</v>
       </c>
-      <c r="Q59" t="s">
-[...11 lines deleted...]
-      <c r="X59" t="s">
+      <c r="N62" t="s">
         <v>512</v>
       </c>
-      <c r="Y59" t="s">
+      <c r="O62" t="s">
         <v>513</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I60" t="s">
+      <c r="P62" t="s">
         <v>514</v>
       </c>
-      <c r="J60" t="s">
-[...17 lines deleted...]
-      <c r="P60" t="s">
+      <c r="Q62" t="s">
+        <v>79</v>
+      </c>
+      <c r="R62" t="s">
+        <v>80</v>
+      </c>
+      <c r="S62" t="s">
+        <v>80</v>
+      </c>
+      <c r="T62" t="s">
+        <v>80</v>
+      </c>
+      <c r="X62" t="s">
+        <v>508</v>
+      </c>
+      <c r="Y62" t="s">
         <v>515</v>
       </c>
-      <c r="Q60" t="s">
-[...11 lines deleted...]
-      <c r="X60" t="s">
+    </row>
+    <row r="63" spans="1:25">
+      <c r="A63">
+        <v>108487</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46203</v>
+      </c>
+      <c r="C63" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" t="s">
+        <v>84</v>
+      </c>
+      <c r="I63" t="s">
         <v>516</v>
       </c>
-      <c r="Y60" t="s">
+      <c r="J63" t="s">
         <v>517</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I61" t="s">
+      <c r="K63" t="s">
+        <v>381</v>
+      </c>
+      <c r="L63" t="s">
+        <v>382</v>
+      </c>
+      <c r="M63" t="s">
+        <v>383</v>
+      </c>
+      <c r="N63" t="s">
+        <v>112</v>
+      </c>
+      <c r="O63" t="s">
         <v>518</v>
       </c>
-      <c r="J61" t="s">
-[...2 lines deleted...]
-      <c r="K61" t="s">
+      <c r="Q63" t="s">
+        <v>79</v>
+      </c>
+      <c r="R63" t="s">
+        <v>80</v>
+      </c>
+      <c r="S63" t="s">
+        <v>80</v>
+      </c>
+      <c r="T63" t="s">
+        <v>80</v>
+      </c>
+      <c r="X63" t="s">
         <v>519</v>
       </c>
-      <c r="L61" t="s">
+      <c r="Y63" t="s">
         <v>520</v>
       </c>
-      <c r="M61" t="s">
+    </row>
+    <row r="64" spans="1:25">
+      <c r="A64">
+        <v>108488</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46203</v>
+      </c>
+      <c r="C64" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" t="s">
+        <v>96</v>
+      </c>
+      <c r="H64" t="s">
+        <v>142</v>
+      </c>
+      <c r="I64" t="s">
         <v>521</v>
       </c>
-      <c r="N61" t="s">
+      <c r="J64" t="s">
         <v>522</v>
       </c>
-      <c r="O61" t="s">
+      <c r="K64" t="s">
         <v>523</v>
       </c>
-      <c r="Q61" t="s">
-[...11 lines deleted...]
-      <c r="X61" t="s">
+      <c r="L64" t="s">
         <v>524</v>
       </c>
-      <c r="Y61" t="s">
+      <c r="M64" t="s">
         <v>525</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I62" t="s">
+      <c r="N64" t="s">
+        <v>304</v>
+      </c>
+      <c r="O64" t="s">
         <v>526</v>
       </c>
-      <c r="J62" t="s">
-[...2 lines deleted...]
-      <c r="K62" t="s">
+      <c r="P64" t="s">
         <v>527</v>
       </c>
-      <c r="L62" t="s">
+      <c r="Q64" t="s">
+        <v>79</v>
+      </c>
+      <c r="R64" t="s">
+        <v>80</v>
+      </c>
+      <c r="S64" t="s">
+        <v>80</v>
+      </c>
+      <c r="T64" t="s">
+        <v>80</v>
+      </c>
+      <c r="X64" t="s">
         <v>528</v>
       </c>
-      <c r="M62" t="s">
+      <c r="Y64" t="s">
         <v>529</v>
-      </c>
-[...143 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65">
-        <v>107585</v>
+        <v>108479</v>
       </c>
       <c r="B65" s="1">
-        <v>46084</v>
+        <v>46202</v>
       </c>
       <c r="C65" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D65" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H65" t="s">
-        <v>106</v>
+        <v>252</v>
       </c>
       <c r="I65" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="J65" t="s">
-        <v>312</v>
+        <v>517</v>
       </c>
       <c r="K65" t="s">
-        <v>313</v>
+        <v>531</v>
       </c>
       <c r="L65" t="s">
-        <v>314</v>
+        <v>532</v>
       </c>
       <c r="M65" t="s">
-        <v>315</v>
+        <v>533</v>
       </c>
       <c r="N65" t="s">
-        <v>316</v>
+        <v>534</v>
       </c>
       <c r="O65" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="P65" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="Q65" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R65" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S65" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T65" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X65" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="Y65" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66">
-        <v>107584</v>
+        <v>108482</v>
       </c>
       <c r="B66" s="1">
-        <v>46084</v>
+        <v>46202</v>
       </c>
       <c r="C66" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="D66" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" t="s">
         <v>107</v>
       </c>
-      <c r="H66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I66" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="J66" t="s">
-        <v>312</v>
+        <v>517</v>
       </c>
       <c r="K66" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="L66" t="s">
-        <v>547</v>
+        <v>330</v>
       </c>
       <c r="M66" t="s">
-        <v>548</v>
+        <v>331</v>
       </c>
       <c r="N66" t="s">
-        <v>549</v>
+        <v>112</v>
       </c>
       <c r="O66" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="P66" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="Q66" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S66" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T66" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X66" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="Y66" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67">
-        <v>107582</v>
+        <v>108483</v>
       </c>
       <c r="B67" s="1">
-        <v>46084</v>
+        <v>46202</v>
       </c>
       <c r="C67" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="H67" t="s">
-        <v>554</v>
+        <v>195</v>
       </c>
       <c r="I67" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="J67" t="s">
-        <v>312</v>
+        <v>517</v>
+      </c>
+      <c r="K67" t="s">
+        <v>545</v>
       </c>
       <c r="L67" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="M67" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="N67" t="s">
-        <v>216</v>
+        <v>548</v>
       </c>
       <c r="O67" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="P67" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="Q67" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S67" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T67" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X67" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="Y67" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68">
-        <v>107581</v>
+        <v>108484</v>
       </c>
       <c r="B68" s="1">
-        <v>46084</v>
+        <v>46202</v>
       </c>
       <c r="C68" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="D68" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="I68" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="J68" t="s">
-        <v>312</v>
+        <v>517</v>
       </c>
       <c r="K68" t="s">
-        <v>458</v>
+        <v>123</v>
       </c>
       <c r="L68" t="s">
-        <v>459</v>
+        <v>124</v>
       </c>
       <c r="M68" t="s">
-        <v>460</v>
+        <v>554</v>
       </c>
       <c r="N68" t="s">
-        <v>376</v>
+        <v>112</v>
       </c>
       <c r="O68" t="s">
-        <v>461</v>
+        <v>555</v>
       </c>
       <c r="P68" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="Q68" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R68" t="s">
         <v>80</v>
       </c>
       <c r="S68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T68" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>80</v>
       </c>
       <c r="X68" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="Y68" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69">
-        <v>107580</v>
+        <v>108468</v>
       </c>
       <c r="B69" s="1">
-        <v>46084</v>
+        <v>46199</v>
       </c>
       <c r="C69" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D69" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H69" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I69" t="s">
+        <v>558</v>
+      </c>
+      <c r="J69" t="s">
+        <v>559</v>
+      </c>
+      <c r="K69" t="s">
+        <v>560</v>
+      </c>
+      <c r="L69" t="s">
+        <v>561</v>
+      </c>
+      <c r="M69" t="s">
+        <v>562</v>
+      </c>
+      <c r="N69" t="s">
+        <v>304</v>
+      </c>
+      <c r="O69" t="s">
+        <v>563</v>
+      </c>
+      <c r="P69" t="s">
+        <v>564</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>79</v>
+      </c>
+      <c r="R69" t="s">
+        <v>80</v>
+      </c>
+      <c r="S69" t="s">
+        <v>80</v>
+      </c>
+      <c r="T69" t="s">
+        <v>80</v>
+      </c>
+      <c r="X69" t="s">
+        <v>565</v>
+      </c>
+      <c r="Y69" t="s">
         <v>566</v>
-      </c>
-[...40 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70">
-        <v>107570</v>
+        <v>108469</v>
       </c>
       <c r="B70" s="1">
-        <v>46084</v>
+        <v>46199</v>
       </c>
       <c r="C70" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="H70" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="I70" t="s">
+        <v>567</v>
+      </c>
+      <c r="J70" t="s">
+        <v>559</v>
+      </c>
+      <c r="K70" t="s">
+        <v>523</v>
+      </c>
+      <c r="L70" t="s">
+        <v>524</v>
+      </c>
+      <c r="M70" t="s">
+        <v>525</v>
+      </c>
+      <c r="N70" t="s">
+        <v>304</v>
+      </c>
+      <c r="O70" t="s">
+        <v>568</v>
+      </c>
+      <c r="P70" t="s">
+        <v>569</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>79</v>
+      </c>
+      <c r="R70" t="s">
+        <v>80</v>
+      </c>
+      <c r="S70" t="s">
+        <v>80</v>
+      </c>
+      <c r="T70" t="s">
+        <v>80</v>
+      </c>
+      <c r="X70" t="s">
+        <v>570</v>
+      </c>
+      <c r="Y70" t="s">
         <v>571</v>
-      </c>
-[...37 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71">
-        <v>107565</v>
+        <v>108470</v>
       </c>
       <c r="B71" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C71" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D71" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H71" t="s">
-        <v>489</v>
+        <v>97</v>
       </c>
       <c r="I71" t="s">
+        <v>572</v>
+      </c>
+      <c r="J71" t="s">
+        <v>559</v>
+      </c>
+      <c r="K71" t="s">
+        <v>99</v>
+      </c>
+      <c r="L71" t="s">
+        <v>100</v>
+      </c>
+      <c r="M71" t="s">
+        <v>101</v>
+      </c>
+      <c r="N71" t="s">
+        <v>102</v>
+      </c>
+      <c r="O71" t="s">
+        <v>573</v>
+      </c>
+      <c r="P71" t="s">
+        <v>574</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>79</v>
+      </c>
+      <c r="R71" t="s">
+        <v>80</v>
+      </c>
+      <c r="S71" t="s">
+        <v>80</v>
+      </c>
+      <c r="T71" t="s">
+        <v>80</v>
+      </c>
+      <c r="X71" t="s">
+        <v>575</v>
+      </c>
+      <c r="Y71" t="s">
         <v>576</v>
-      </c>
-[...37 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72">
-        <v>107558</v>
+        <v>108471</v>
       </c>
       <c r="B72" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C72" t="s">
-        <v>168</v>
+        <v>505</v>
       </c>
       <c r="D72" t="s">
-        <v>169</v>
+        <v>506</v>
       </c>
       <c r="H72" t="s">
-        <v>170</v>
+        <v>577</v>
       </c>
       <c r="I72" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="J72" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="K72" t="s">
-        <v>392</v>
+        <v>579</v>
       </c>
       <c r="L72" t="s">
-        <v>173</v>
+        <v>580</v>
       </c>
       <c r="M72" t="s">
-        <v>174</v>
+        <v>581</v>
       </c>
       <c r="N72" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="O72" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="Q72" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="R72" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S72" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T72" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="X72" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="Y72" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73">
-        <v>107554</v>
+        <v>108472</v>
       </c>
       <c r="B73" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C73" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="D73" t="s">
-        <v>169</v>
+        <v>84</v>
       </c>
       <c r="I73" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="J73" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="K73" t="s">
-        <v>213</v>
+        <v>123</v>
       </c>
       <c r="L73" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="M73" t="s">
-        <v>215</v>
+        <v>554</v>
       </c>
       <c r="N73" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="O73" t="s">
-        <v>592</v>
+        <v>587</v>
+      </c>
+      <c r="P73" t="s">
+        <v>588</v>
       </c>
       <c r="Q73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R73" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S73" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T73" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X73" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74">
-        <v>107552</v>
+        <v>108473</v>
       </c>
       <c r="B74" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C74" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="D74" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>84</v>
       </c>
       <c r="I74" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="J74" t="s">
-        <v>577</v>
+        <v>559</v>
+      </c>
+      <c r="K74" t="s">
+        <v>591</v>
       </c>
       <c r="L74" t="s">
-        <v>595</v>
+        <v>337</v>
       </c>
       <c r="M74" t="s">
-        <v>596</v>
+        <v>338</v>
       </c>
       <c r="N74" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="O74" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="P74" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="Q74" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R74" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S74" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T74" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X74" t="s">
         <v>594</v>
       </c>
       <c r="Y74" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75">
-        <v>107551</v>
+        <v>108474</v>
       </c>
       <c r="B75" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C75" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D75" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H75" t="s">
-        <v>71</v>
+        <v>596</v>
       </c>
       <c r="I75" t="s">
+        <v>597</v>
+      </c>
+      <c r="J75" t="s">
+        <v>559</v>
+      </c>
+      <c r="K75" t="s">
+        <v>598</v>
+      </c>
+      <c r="L75" t="s">
+        <v>599</v>
+      </c>
+      <c r="M75" t="s">
         <v>600</v>
       </c>
-      <c r="J75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N75" t="s">
-        <v>264</v>
+        <v>601</v>
       </c>
       <c r="O75" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="P75" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="Q75" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R75" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S75" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T75" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X75" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="Y75" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76">
-        <v>107550</v>
+        <v>108475</v>
       </c>
       <c r="B76" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C76" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D76" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H76" t="s">
-        <v>71</v>
+        <v>596</v>
       </c>
       <c r="I76" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="J76" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="K76" t="s">
-        <v>261</v>
+        <v>598</v>
       </c>
       <c r="L76" t="s">
-        <v>262</v>
+        <v>599</v>
       </c>
       <c r="M76" t="s">
-        <v>263</v>
+        <v>600</v>
       </c>
       <c r="N76" t="s">
-        <v>264</v>
+        <v>601</v>
       </c>
       <c r="O76" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="P76" t="s">
         <v>607</v>
       </c>
       <c r="Q76" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R76" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S76" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T76" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X76" t="s">
         <v>608</v>
       </c>
       <c r="Y76" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77">
-        <v>107544</v>
+        <v>108476</v>
       </c>
       <c r="B77" s="1">
-        <v>46083</v>
+        <v>46199</v>
       </c>
       <c r="C77" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H77" t="s">
+        <v>107</v>
+      </c>
+      <c r="I77" t="s">
         <v>610</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
+        <v>559</v>
+      </c>
+      <c r="L77" t="s">
         <v>611</v>
       </c>
-      <c r="J77" t="s">
+      <c r="M77" t="s">
         <v>612</v>
       </c>
-      <c r="K77" t="s">
+      <c r="N77" t="s">
         <v>613</v>
       </c>
-      <c r="L77" t="s">
+      <c r="O77" t="s">
         <v>614</v>
       </c>
-      <c r="M77" t="s">
+      <c r="P77" t="s">
         <v>615</v>
       </c>
-      <c r="N77" t="s">
+      <c r="Q77" t="s">
+        <v>79</v>
+      </c>
+      <c r="R77" t="s">
+        <v>80</v>
+      </c>
+      <c r="S77" t="s">
+        <v>80</v>
+      </c>
+      <c r="T77" t="s">
+        <v>80</v>
+      </c>
+      <c r="X77" t="s">
         <v>616</v>
       </c>
-      <c r="O77" t="s">
+      <c r="Y77" t="s">
         <v>617</v>
-      </c>
-[...19 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78">
-        <v>107518</v>
+        <v>108462</v>
       </c>
       <c r="B78" s="1">
-        <v>46080</v>
+        <v>46198</v>
       </c>
       <c r="C78" t="s">
+        <v>95</v>
+      </c>
+      <c r="D78" t="s">
+        <v>96</v>
+      </c>
+      <c r="H78" t="s">
+        <v>142</v>
+      </c>
+      <c r="I78" t="s">
+        <v>618</v>
+      </c>
+      <c r="J78" t="s">
+        <v>619</v>
+      </c>
+      <c r="K78" t="s">
+        <v>523</v>
+      </c>
+      <c r="L78" t="s">
+        <v>524</v>
+      </c>
+      <c r="M78" t="s">
+        <v>525</v>
+      </c>
+      <c r="N78" t="s">
+        <v>304</v>
+      </c>
+      <c r="O78" t="s">
+        <v>620</v>
+      </c>
+      <c r="P78" t="s">
         <v>621</v>
       </c>
-      <c r="D78" t="s">
+      <c r="Q78" t="s">
+        <v>79</v>
+      </c>
+      <c r="R78" t="s">
+        <v>80</v>
+      </c>
+      <c r="S78" t="s">
+        <v>80</v>
+      </c>
+      <c r="T78" t="s">
+        <v>80</v>
+      </c>
+      <c r="X78" t="s">
         <v>622</v>
-      </c>
-[...43 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79">
-        <v>107495</v>
+        <v>108463</v>
       </c>
       <c r="B79" s="1">
-        <v>46079</v>
+        <v>46198</v>
       </c>
       <c r="C79" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="D79" t="s">
-        <v>169</v>
+        <v>96</v>
+      </c>
+      <c r="H79" t="s">
+        <v>142</v>
       </c>
       <c r="I79" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="J79" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="K79" t="s">
-        <v>634</v>
+        <v>523</v>
       </c>
       <c r="L79" t="s">
-        <v>635</v>
+        <v>524</v>
       </c>
       <c r="M79" t="s">
-        <v>636</v>
+        <v>525</v>
       </c>
       <c r="N79" t="s">
-        <v>216</v>
+        <v>304</v>
       </c>
       <c r="O79" t="s">
-        <v>637</v>
+        <v>620</v>
       </c>
       <c r="P79" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="Q79" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T79" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X79" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="Y79" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80">
-        <v>107493</v>
+        <v>108464</v>
       </c>
       <c r="B80" s="1">
-        <v>46079</v>
+        <v>46198</v>
       </c>
       <c r="C80" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="D80" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="H80" t="s">
-        <v>640</v>
+        <v>142</v>
       </c>
       <c r="I80" t="s">
-        <v>641</v>
+        <v>618</v>
       </c>
       <c r="J80" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="K80" t="s">
-        <v>642</v>
+        <v>523</v>
       </c>
       <c r="L80" t="s">
-        <v>643</v>
+        <v>524</v>
       </c>
       <c r="M80" t="s">
-        <v>644</v>
+        <v>525</v>
       </c>
       <c r="N80" t="s">
-        <v>216</v>
+        <v>304</v>
       </c>
       <c r="O80" t="s">
-        <v>645</v>
+        <v>620</v>
       </c>
       <c r="P80" t="s">
-        <v>646</v>
+        <v>621</v>
       </c>
       <c r="Q80" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X80" t="s">
-        <v>641</v>
+        <v>622</v>
       </c>
       <c r="Y80" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:36">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25">
       <c r="A81">
-        <v>107477</v>
+        <v>108465</v>
       </c>
       <c r="B81" s="1">
-        <v>46079</v>
+        <v>46198</v>
       </c>
       <c r="C81" t="s">
-        <v>168</v>
+        <v>140</v>
       </c>
       <c r="D81" t="s">
-        <v>169</v>
+        <v>141</v>
+      </c>
+      <c r="H81" t="s">
+        <v>195</v>
       </c>
       <c r="I81" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="J81" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="K81" t="s">
-        <v>634</v>
+        <v>389</v>
       </c>
       <c r="L81" t="s">
-        <v>635</v>
+        <v>390</v>
       </c>
       <c r="M81" t="s">
-        <v>636</v>
+        <v>391</v>
       </c>
       <c r="N81" t="s">
-        <v>216</v>
+        <v>392</v>
       </c>
       <c r="O81" t="s">
-        <v>649</v>
+        <v>518</v>
+      </c>
+      <c r="P81" t="s">
+        <v>627</v>
       </c>
       <c r="Q81" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="R81" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S81" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T81" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X81" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="Y81" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:36">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25">
       <c r="A82">
-        <v>107469</v>
+        <v>108467</v>
       </c>
       <c r="B82" s="1">
-        <v>46079</v>
+        <v>46198</v>
       </c>
       <c r="C82" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D82" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I82" t="s">
-        <v>651</v>
+        <v>629</v>
       </c>
       <c r="J82" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="K82" t="s">
-        <v>413</v>
+        <v>336</v>
       </c>
       <c r="L82" t="s">
         <v>337</v>
       </c>
       <c r="M82" t="s">
+        <v>338</v>
+      </c>
+      <c r="N82" t="s">
+        <v>112</v>
+      </c>
+      <c r="O82" t="s">
+        <v>630</v>
+      </c>
+      <c r="P82" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>79</v>
+      </c>
+      <c r="R82" t="s">
+        <v>79</v>
+      </c>
+      <c r="S82" t="s">
+        <v>80</v>
+      </c>
+      <c r="T82" t="s">
+        <v>80</v>
+      </c>
+      <c r="V82" t="s">
+        <v>632</v>
+      </c>
+      <c r="X82" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25">
+      <c r="A83">
+        <v>108453</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C83" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" t="s">
+        <v>84</v>
+      </c>
+      <c r="I83" t="s">
+        <v>634</v>
+      </c>
+      <c r="J83" t="s">
+        <v>635</v>
+      </c>
+      <c r="K83" t="s">
+        <v>123</v>
+      </c>
+      <c r="L83" t="s">
+        <v>124</v>
+      </c>
+      <c r="M83" t="s">
+        <v>554</v>
+      </c>
+      <c r="N83" t="s">
+        <v>112</v>
+      </c>
+      <c r="O83" t="s">
+        <v>636</v>
+      </c>
+      <c r="P83" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>79</v>
+      </c>
+      <c r="R83" t="s">
+        <v>80</v>
+      </c>
+      <c r="S83" t="s">
+        <v>80</v>
+      </c>
+      <c r="T83" t="s">
+        <v>80</v>
+      </c>
+      <c r="X83" t="s">
+        <v>634</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25">
+      <c r="A84">
+        <v>108454</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C84" t="s">
+        <v>83</v>
+      </c>
+      <c r="D84" t="s">
+        <v>84</v>
+      </c>
+      <c r="I84" t="s">
+        <v>639</v>
+      </c>
+      <c r="J84" t="s">
+        <v>635</v>
+      </c>
+      <c r="K84" t="s">
+        <v>123</v>
+      </c>
+      <c r="L84" t="s">
+        <v>124</v>
+      </c>
+      <c r="M84" t="s">
+        <v>554</v>
+      </c>
+      <c r="N84" t="s">
+        <v>112</v>
+      </c>
+      <c r="O84" t="s">
+        <v>573</v>
+      </c>
+      <c r="P84" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>79</v>
+      </c>
+      <c r="R84" t="s">
+        <v>80</v>
+      </c>
+      <c r="S84" t="s">
+        <v>80</v>
+      </c>
+      <c r="T84" t="s">
+        <v>80</v>
+      </c>
+      <c r="X84" t="s">
+        <v>639</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25">
+      <c r="A85">
+        <v>108455</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C85" t="s">
+        <v>83</v>
+      </c>
+      <c r="D85" t="s">
+        <v>84</v>
+      </c>
+      <c r="H85" t="s">
+        <v>107</v>
+      </c>
+      <c r="I85" t="s">
+        <v>642</v>
+      </c>
+      <c r="J85" t="s">
+        <v>635</v>
+      </c>
+      <c r="L85" t="s">
+        <v>110</v>
+      </c>
+      <c r="M85" t="s">
+        <v>111</v>
+      </c>
+      <c r="N85" t="s">
+        <v>112</v>
+      </c>
+      <c r="O85" t="s">
+        <v>643</v>
+      </c>
+      <c r="P85" t="s">
+        <v>644</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>79</v>
+      </c>
+      <c r="R85" t="s">
+        <v>79</v>
+      </c>
+      <c r="S85" t="s">
+        <v>80</v>
+      </c>
+      <c r="T85" t="s">
+        <v>80</v>
+      </c>
+      <c r="V85" t="s">
+        <v>645</v>
+      </c>
+      <c r="X85" t="s">
+        <v>642</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86">
+        <v>108456</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C86" t="s">
+        <v>95</v>
+      </c>
+      <c r="D86" t="s">
+        <v>96</v>
+      </c>
+      <c r="H86" t="s">
+        <v>252</v>
+      </c>
+      <c r="I86" t="s">
+        <v>647</v>
+      </c>
+      <c r="J86" t="s">
+        <v>635</v>
+      </c>
+      <c r="K86" t="s">
+        <v>648</v>
+      </c>
+      <c r="L86" t="s">
+        <v>649</v>
+      </c>
+      <c r="M86" t="s">
+        <v>650</v>
+      </c>
+      <c r="N86" t="s">
+        <v>651</v>
+      </c>
+      <c r="O86" t="s">
         <v>652</v>
       </c>
-      <c r="N82" t="s">
+      <c r="P86" t="s">
         <v>653</v>
       </c>
-      <c r="O82" t="s">
+      <c r="Q86" t="s">
+        <v>79</v>
+      </c>
+      <c r="R86" t="s">
+        <v>80</v>
+      </c>
+      <c r="S86" t="s">
+        <v>80</v>
+      </c>
+      <c r="T86" t="s">
+        <v>80</v>
+      </c>
+      <c r="X86" t="s">
         <v>654</v>
       </c>
-      <c r="P82" t="s">
+      <c r="Y86" t="s">
         <v>655</v>
       </c>
-      <c r="Q82" t="s">
-[...14 lines deleted...]
-      <c r="Y82" t="s">
+    </row>
+    <row r="87" spans="1:25">
+      <c r="A87">
+        <v>108457</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C87" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" t="s">
+        <v>84</v>
+      </c>
+      <c r="H87" t="s">
+        <v>107</v>
+      </c>
+      <c r="I87" t="s">
         <v>656</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I83" t="s">
+      <c r="J87" t="s">
+        <v>635</v>
+      </c>
+      <c r="L87" t="s">
+        <v>110</v>
+      </c>
+      <c r="M87" t="s">
+        <v>111</v>
+      </c>
+      <c r="N87" t="s">
+        <v>112</v>
+      </c>
+      <c r="O87" t="s">
         <v>657</v>
       </c>
-      <c r="J83" t="s">
-[...2 lines deleted...]
-      <c r="K83" t="s">
+      <c r="P87" t="s">
         <v>658</v>
       </c>
-      <c r="L83" t="s">
+      <c r="Q87" t="s">
+        <v>79</v>
+      </c>
+      <c r="R87" t="s">
+        <v>79</v>
+      </c>
+      <c r="S87" t="s">
+        <v>80</v>
+      </c>
+      <c r="T87" t="s">
+        <v>80</v>
+      </c>
+      <c r="V87" t="s">
+        <v>645</v>
+      </c>
+      <c r="X87" t="s">
+        <v>656</v>
+      </c>
+      <c r="Y87" t="s">
         <v>659</v>
       </c>
-      <c r="M83" t="s">
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88">
+        <v>108458</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C88" t="s">
+        <v>95</v>
+      </c>
+      <c r="D88" t="s">
+        <v>96</v>
+      </c>
+      <c r="H88" t="s">
+        <v>142</v>
+      </c>
+      <c r="I88" t="s">
         <v>660</v>
       </c>
-      <c r="N83" t="s">
+      <c r="J88" t="s">
+        <v>635</v>
+      </c>
+      <c r="K88" t="s">
         <v>661</v>
       </c>
-      <c r="O83" t="s">
+      <c r="L88" t="s">
         <v>662</v>
       </c>
-      <c r="P83" t="s">
+      <c r="M88" t="s">
         <v>663</v>
       </c>
-      <c r="Q83" t="s">
-[...11 lines deleted...]
-      <c r="X83" t="s">
+      <c r="N88" t="s">
+        <v>224</v>
+      </c>
+      <c r="O88" t="s">
         <v>664</v>
       </c>
-      <c r="Y83" t="s">
+      <c r="P88" t="s">
         <v>665</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="H84" t="s">
+      <c r="Q88" t="s">
+        <v>79</v>
+      </c>
+      <c r="R88" t="s">
+        <v>80</v>
+      </c>
+      <c r="S88" t="s">
+        <v>80</v>
+      </c>
+      <c r="T88" t="s">
+        <v>80</v>
+      </c>
+      <c r="X88" t="s">
         <v>666</v>
       </c>
-      <c r="I84" t="s">
+      <c r="Y88" t="s">
         <v>667</v>
       </c>
-      <c r="J84" t="s">
+    </row>
+    <row r="89" spans="1:25">
+      <c r="A89">
+        <v>108459</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C89" t="s">
+        <v>83</v>
+      </c>
+      <c r="D89" t="s">
+        <v>84</v>
+      </c>
+      <c r="H89" t="s">
         <v>668</v>
       </c>
-      <c r="K84" t="s">
+      <c r="I89" t="s">
         <v>669</v>
       </c>
-      <c r="L84" t="s">
+      <c r="J89" t="s">
+        <v>635</v>
+      </c>
+      <c r="K89" t="s">
         <v>670</v>
       </c>
-      <c r="M84" t="s">
+      <c r="L89" t="s">
         <v>671</v>
       </c>
-      <c r="N84" t="s">
+      <c r="M89" t="s">
         <v>672</v>
       </c>
-      <c r="O84" t="s">
+      <c r="N89" t="s">
+        <v>501</v>
+      </c>
+      <c r="O89" t="s">
         <v>673</v>
       </c>
-      <c r="P84" t="s">
+      <c r="P89" t="s">
         <v>674</v>
       </c>
-      <c r="Q84" t="s">
-[...11 lines deleted...]
-      <c r="U84" t="s">
+      <c r="Q89" t="s">
+        <v>79</v>
+      </c>
+      <c r="R89" t="s">
+        <v>80</v>
+      </c>
+      <c r="S89" t="s">
+        <v>80</v>
+      </c>
+      <c r="T89" t="s">
+        <v>80</v>
+      </c>
+      <c r="X89" t="s">
         <v>675</v>
       </c>
-      <c r="V84" t="s">
+      <c r="Y89" t="s">
         <v>676</v>
       </c>
-      <c r="X84" t="s">
+    </row>
+    <row r="90" spans="1:25">
+      <c r="A90">
+        <v>108460</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46197</v>
+      </c>
+      <c r="C90" t="s">
+        <v>83</v>
+      </c>
+      <c r="D90" t="s">
+        <v>84</v>
+      </c>
+      <c r="I90" t="s">
         <v>677</v>
       </c>
-      <c r="Y84" t="s">
+      <c r="J90" t="s">
+        <v>635</v>
+      </c>
+      <c r="K90" t="s">
         <v>678</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I85" t="s">
+      <c r="L90" t="s">
+        <v>337</v>
+      </c>
+      <c r="M90" t="s">
+        <v>338</v>
+      </c>
+      <c r="N90" t="s">
+        <v>112</v>
+      </c>
+      <c r="O90" t="s">
         <v>679</v>
       </c>
-      <c r="J85" t="s">
+      <c r="P90" t="s">
         <v>680</v>
       </c>
-      <c r="K85" t="s">
-[...11 lines deleted...]
-      <c r="O85" t="s">
+      <c r="Q90" t="s">
+        <v>79</v>
+      </c>
+      <c r="R90" t="s">
+        <v>80</v>
+      </c>
+      <c r="S90" t="s">
+        <v>80</v>
+      </c>
+      <c r="T90" t="s">
+        <v>80</v>
+      </c>
+      <c r="X90" t="s">
         <v>681</v>
       </c>
-      <c r="P85" t="s">
+      <c r="Y90" t="s">
         <v>682</v>
-      </c>
-[...1252 lines deleted...]
-        <v>800</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>