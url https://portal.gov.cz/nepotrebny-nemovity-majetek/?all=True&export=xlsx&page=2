--- v3 (2026-07-23)
+++ v4 (2026-09-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1930" uniqueCount="803">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,1890 +219,2250 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Frýdek</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Frýdek, Frýdek-Místek, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3181/8</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3181/8 s druhem pozemku zastavěná plocha a nádvoří o výměře 37 m2 v k.ú. Frýdek.</t>
+  </si>
+  <si>
+    <t>78070</t>
+  </si>
+  <si>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>Prodej částí stavby vodního díla v k.ú. Kamenice nad Lipou</t>
+  </si>
+  <si>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>387683184</t>
+  </si>
+  <si>
+    <t>marketa.zajicova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Zajícová</t>
+  </si>
+  <si>
+    <t>PS1 ZHV</t>
+  </si>
+  <si>
+    <t>Kamenice nad Lipou, Kamenice nad Lipou, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí stavby vodního díla ev. č. DHMP-00303001 o celkové výměře 62 m2 na pozemcích parc. č. 187, 3282/1, 3283/1, 3259, 111, 112, 187, 3259, 3260, 3282/1 a 3283/1 v k.ú. Kamenice nad Lipou.</t>
+  </si>
+  <si>
+    <t>93000</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR</t>
+  </si>
+  <si>
+    <t>prodej pozemků č.parc. 1508/9, 1508/15 a 1508/16, k.ú. Poříčí nad Sázavou</t>
+  </si>
+  <si>
+    <t>956266115</t>
+  </si>
+  <si>
+    <t>petr.kjucukov@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Kjučukov, Ph.D.</t>
+  </si>
+  <si>
+    <t>Poříčí nad Sázavou, Poříčí nad Sázavou, okres Benešov</t>
+  </si>
+  <si>
+    <t>1508/9, 1508/15, 1508/16</t>
+  </si>
+  <si>
+    <t>prodej pozemků č.parc. 1508/9, 1508/15 a 1508/16, k.ú. Poříčí nad Sázavou, souhrnná výměra 165 m2. Jde o drobné pozemky konvergující k sousedním nemovitostem, tudíž je připravován jejich prodej ve smyslu funkčního celku právě vlastníkům těchto sousedních nemovitostí</t>
+  </si>
+  <si>
+    <t>145200</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 431/19 v k.ú. Nové Město u Mikulova</t>
+  </si>
+  <si>
+    <t>720858655</t>
+  </si>
+  <si>
+    <t>zelenkovaa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Andrea Zelenková</t>
+  </si>
+  <si>
+    <t>SŽF</t>
+  </si>
+  <si>
+    <t>Nové Město u Mikulova, Moldava, okres Teplice</t>
+  </si>
+  <si>
+    <t>431/19</t>
+  </si>
+  <si>
+    <t>94000</t>
+  </si>
+  <si>
+    <t>Prodej pozemky k.ú. Konská</t>
+  </si>
+  <si>
+    <t>Konská, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>2058/4</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2058/4 s druhem pozemku lesní pozemek o výměře 1649 m2 v k.ú. Konská.</t>
+  </si>
+  <si>
+    <t>397520</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Pozemky - pozemková parcela č. 808/2 a č. 809/2 v katastrálním území Zeleneč</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Zeleneč, Zeleneč, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>808/2, 809/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 808/2 v katastrálním území Zeleneč, vodní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 808 v katastrálním území Zeleneč, vodní plocha. Pozemek - pozemková parcela č. 809/2 v katastrálním území Zeleneč, vodní plocha, vznikl geometrickým od měřením od původní pozemkové parcely č. 809 v katastrálním území Zeleneč, vodní plocha. Pozemky jsou součástí koryta vodního toku Zelenečský potok. Přístup k pozemkovým parcelám je pouze korytem vodního toku eventuelně přes pozemky jiných vlastníků. </t>
+  </si>
+  <si>
+    <t>408810</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k. ú. Dolní Smrčné S 694/26</t>
+  </si>
+  <si>
+    <t>956150107</t>
+  </si>
+  <si>
+    <t>lucie.simonova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Lucie Šimonová</t>
+  </si>
+  <si>
+    <t>Lesní správa Telč</t>
+  </si>
+  <si>
+    <t>Dolní Smrčné, Brtnice, okres Jihlava</t>
+  </si>
+  <si>
+    <t>222, 224</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej navazujících lesních pozemků parc. č. 222 - výměra 266 m2 a parc. č. 224 - výměra 669 m2 - prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>16830</t>
+  </si>
+  <si>
+    <t>MZE</t>
+  </si>
+  <si>
+    <t>S 695/24/125 p.č. 2084/3 k.ú. Hanušovice</t>
+  </si>
+  <si>
+    <t>724524091</t>
+  </si>
+  <si>
+    <t>jana.trojakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jana Trojáková</t>
+  </si>
+  <si>
+    <t>OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Hanušovice, Hanušovice, okres Šumperk</t>
+  </si>
+  <si>
+    <t>2084/3</t>
+  </si>
+  <si>
+    <t>p.č. 2084/3 ostatní plocha o výměře 56 m2</t>
+  </si>
+  <si>
+    <t>22400</t>
+  </si>
+  <si>
+    <t>Prodej částí stavby vodního díla v k.ú. Týnec u Hliněného Újezdu</t>
+  </si>
+  <si>
+    <t>Týnec u Hliněného Újezdu, Malý Bor, okres Klatovy</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí stavby vodního díla ev. č. DHMP-00101780 v celkovém rozsahu 7 m2 na pozemku parc. č. st. 104 k.ú. Týnec u Hliněného Újezdu.</t>
+  </si>
+  <si>
+    <t>14130</t>
+  </si>
+  <si>
+    <t>MZe</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1728/36 o výměře 256 m2, dle GP č. 1360-22/2026</t>
+  </si>
+  <si>
+    <t>257099230</t>
+  </si>
+  <si>
+    <t>katerina.trnkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kateřina Trnková</t>
+  </si>
+  <si>
+    <t>PS1 ZDV</t>
+  </si>
+  <si>
+    <t>Stříbrná Skalice, Stříbrná Skalice, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1728/36</t>
+  </si>
+  <si>
+    <t>Pozemek parc. č. 1728/36 o výměře 256 m2 oddělený z pozemku parc. č. 1728/14, dle GP č. 1360-22/2026</t>
+  </si>
+  <si>
+    <t>330240</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc.č. 1596/18 a 1596/19 v k.ú. Životice u Nového Jičína</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>956951217</t>
+  </si>
+  <si>
+    <t>pavla.kovalska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Pavla Kovalská</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>Životice u Nového Jičína, Životice u Nového Jičína, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>1596/18, 1596/19</t>
+  </si>
+  <si>
+    <t>Na základě GP č. 496-7861/2011 dojde k rozdělení pozemku parc.č. 1596/1 na pozemky parc.č. 1596/18 a 1596/19 k.ú. Životice u Nového Jičína. Na pozemcích parc.č. 1596/18 a 1596/19 se nacházejí betonové patky (pilíře) lávky, která je ve vlastnictví Obce Životice u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>14250</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 1529/1 v k. ú. Třebíč</t>
+  </si>
+  <si>
+    <t>725129682</t>
+  </si>
+  <si>
+    <t>jana.divacka@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Divácká</t>
+  </si>
+  <si>
+    <t>Správa toků - oblast povodí Dyje</t>
+  </si>
+  <si>
+    <t>Třebíč, Třebíč, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1529/1</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc. č. 1529/1, nově dle GP parc. č. st. 8206 o výměře 446 m2 a parc. č. 1529/18 o výměře 4139 m2, v k. ú. Třebíč</t>
+  </si>
+  <si>
+    <t>1450000</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 758/30 v katastrálním území Plaňany</t>
+  </si>
+  <si>
+    <t>Plaňany, Plaňany, okres Kolín</t>
+  </si>
+  <si>
+    <t>758/30</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 758/30 v katastrálním území Plaňany, vodní plocha, je součástí vodního toku Blinka. Nachází se v zastavěné části obce Plaňany. Přístup k pozemku je přes pozemky jiného vlastníka a částečně ze zpevněné komunikace místního významu.</t>
+  </si>
+  <si>
+    <t>103950</t>
+  </si>
+  <si>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>MPO ČR</t>
+  </si>
+  <si>
+    <t>Výhybka 1D-JT 7o, L1 typ I, dřev. pražce, která je součástí kolejiště železniční vlečky vedené pod inv. č. 42100380, umístěné na pozemku p. č. 1601 - ostatní plocha, neplodná půda o výměře 43 586 m2 zapsaném na LV č. 564 pro k. ú. Rožná, obec Rožná, Kraj Vysočina, kdy samotná výhybka je umístěna na pozemku p. č. 1574 – ostatní plocha, dráha o výměře 7 902 m2 zapsaném na LV č. 536 pro k. ú. Rožná, obec Rožná, Kraj Vysočina, ve vlastnictví státu s právem hospodařit pro Správu železnic, státní organizace.</t>
+  </si>
+  <si>
+    <t>318644151</t>
+  </si>
+  <si>
+    <t>majetekpribram@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dagmar Kesslová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAMO, s. p., o. z. Příbram, oddělení majetku  </t>
+  </si>
+  <si>
+    <t>Rožná, Rožná, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o odbočnou výhybku na vlečku č. 5206 s názvem „DIAMO – Dolní Rožínka“, která je vložena v km 68,417 do traťové koleje regionální dráhy 325A Tišnov – Žďár nad Sázavou, v mezistaničním úseku Bystřice nad Pernštejnem – Rožná, ovládána ručně. Vzhledem k tomu, že výhybka odbočuje z koleje, která je součástí státem vlastněné a provozované dráhy, podléhá jejímu režimu dohlédací služby.   </t>
+  </si>
+  <si>
+    <t>120000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 2426/2 v k.ú. Kuřim</t>
+  </si>
+  <si>
+    <t>724524911</t>
+  </si>
+  <si>
+    <t>renata.kofronova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Kofroňová Renata</t>
+  </si>
+  <si>
+    <t>Oblastní ředitelství jižní Morava</t>
+  </si>
+  <si>
+    <t>Kuřim, Kuřim, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>2426/2</t>
+  </si>
+  <si>
+    <t>Pozemek lichoběžníkového tvaru, který tvoří funkční celek s budovou na pozemku p.č. 2425 v k.ú. Kuřim</t>
+  </si>
+  <si>
+    <t>225000</t>
+  </si>
+  <si>
+    <t>Prodej stavby vodního díla k.ú. Oldřichov u Písku</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová</t>
+  </si>
+  <si>
+    <t>Oldřichov u Písku, Dobev, okres Písek</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej částí vodního díla ev. č. DVT-00003989 v celkové délce 16 m na pozemku parc. č. 1820/5 k.ú. Oldřichov u Písku.</t>
+  </si>
+  <si>
+    <t>28731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo zemědělství </t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Stříbrné Hory u Přibyslavi S 768/26</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>956155106</t>
+  </si>
+  <si>
+    <t>josef.kovar@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Josef Kovář</t>
+  </si>
+  <si>
+    <t>Lesní správa Ledeč nad Sázavou</t>
+  </si>
+  <si>
+    <t>Stříbrné Hory u Přibyslavi, Stříbrné Hory, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>1280, 1351, 1352</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Stříbrné Hory u Přibyslavi - formou VŘ</t>
+  </si>
+  <si>
+    <t>77890</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Mírovka S 708/26</t>
+  </si>
+  <si>
+    <t>Mírovka, Havlíčkův Brod, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>530/2, 553</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Mírovka formou VŘ</t>
+  </si>
+  <si>
+    <t>32040</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Mírovka S 707/26</t>
+  </si>
+  <si>
+    <t>889/1, 889/2, 889/6, 975/7</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Mírovka</t>
+  </si>
+  <si>
+    <t>93880</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Bartoušov S 704/26</t>
+  </si>
+  <si>
+    <t>Bartoušov, Bartoušov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>747, 760, 930</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesních pozemků v k.ú. Bartoušov formou VŘ</t>
+  </si>
+  <si>
+    <t>125260</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Ronov nad Sázavou</t>
+  </si>
+  <si>
+    <t>Ronov nad Sázavou, Přibyslav, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>130/1, 161/3, 161/6, 163/1, 270/1</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej převážně lesních pozemků v k.ú. Ronov nad Sázavou formou VŘ</t>
+  </si>
+  <si>
+    <t>51080</t>
+  </si>
+  <si>
+    <t>S 1635/16/125 p.č. 49/2 k.ú. Krásné u Šumperka</t>
+  </si>
+  <si>
+    <t>Krásné u Šumperka, Hraběšice, okres Šumperk</t>
+  </si>
+  <si>
+    <t>49/2</t>
+  </si>
+  <si>
+    <t>p.č. 49/2 ostatní plocha o výměře 1517</t>
+  </si>
+  <si>
+    <t>606800</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 293/4 v k.ú. Krásná Lípa u Křimova</t>
+  </si>
+  <si>
+    <t>Krásná Lípa u Křimova, Křimov, okres Chomutov</t>
+  </si>
+  <si>
+    <t>293/4</t>
+  </si>
+  <si>
+    <t>51000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku st.p.č. 265/3 včetně objektu čp. 240 v k.ú. Dolní Poustevna</t>
+  </si>
+  <si>
+    <t>kropacova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Kropáčová</t>
+  </si>
+  <si>
+    <t>Dolní Poustevna, Dolní Poustevna, okres Děčín</t>
+  </si>
+  <si>
+    <t>265/3</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>512000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 79 v k.ú. Lhota u Lísku</t>
+  </si>
+  <si>
+    <t>725129730</t>
+  </si>
+  <si>
+    <t>irena.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Irena Dvořáková</t>
+  </si>
+  <si>
+    <t>LS Nové Město na Moravě</t>
+  </si>
+  <si>
+    <t>Lhota u Lísku, Lísek, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 79 v k.ú. Lhota u Lísku - ostatní plocha o výměře 76 m2</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 426/6 a 426/7 v k.ú. Vysoká Lípa</t>
+  </si>
+  <si>
+    <t>956241106</t>
+  </si>
+  <si>
+    <t>lenka.michkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michková Lenka</t>
+  </si>
+  <si>
+    <t>LS Rumburk</t>
+  </si>
+  <si>
+    <t>Vysoká Lípa, Jetřichovice, okres Děčín</t>
+  </si>
+  <si>
+    <t>426/5</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 426/6 je dlouholetá nezpevněná cesta, pozemek 426/7 je historicky oplocená nelesní část pozemku p.č. 426/5, od kterého jsou odděleny dosud nezapsaným GP. Převáděné části funkčně nesouvisí s pozemkem 426/5, ze kterého jsou oddělovány. Výměra každého z oddělovaných pozemků je 397m2.</t>
+  </si>
+  <si>
+    <t>170000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Tichá na Moravě</t>
+  </si>
+  <si>
+    <t>Tichá na Moravě, Tichá, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>44/1, 44/2, 44/3, 44/4, 55/2, 185/1, 190/2</t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 44/1 s druhem pozemku lesní pozemek o výměře 1783 m2, p. č. 44/2 s druhem pozemku ostatní plocha o výměře 290 m2, p. č. 44/3 s druhem pozemku ostatní plocha o výměře 2754 m2, p. č. 44/4 s druhem pozemku lesní pozemek o výměře 251 m2, p. č. 55/2 s druhem pozemku ostatní plocha o výměře 493 m2, p. č. 185/1 s druhem pozemku lesní pozemek o výměře 1599 m2 a p. č. 190/2 s druhem pozemku ostatní plocha o výměře 114 m2 vše v katastrálním území Tichá na Moravě.</t>
+  </si>
+  <si>
+    <t>451950</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 755/3 v k.ú. Prosíčka u Seče</t>
+  </si>
+  <si>
+    <t>956157106</t>
+  </si>
+  <si>
+    <t>petra.koreckova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Korečková</t>
+  </si>
+  <si>
+    <t>Lesní správa Nasavrky</t>
+  </si>
+  <si>
+    <t>Prosíčka u Seče, Seč, okres Chrudim</t>
+  </si>
+  <si>
+    <t>755/3</t>
+  </si>
+  <si>
+    <t>Pozemek úzkého tvar, který je součástí oplocené zahrady u stavby pro rodinnou rekreaci.</t>
+  </si>
+  <si>
+    <t>51200</t>
+  </si>
+  <si>
+    <t>část pozemku p.č. 424/2 v k.ú. Račice</t>
+  </si>
+  <si>
+    <t>Račice, Račice-Pístovice, okres Vyškov</t>
+  </si>
+  <si>
+    <t>424/2</t>
+  </si>
+  <si>
+    <t>Část pozemku p.č. 424/2 o výměře 3108 m2. Jedná se o funkční celek s budovami na pozemcích p.č. 327, 328 a 329 v k.ú. Račice</t>
+  </si>
+  <si>
+    <t>1844800</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 505/2 v k.ú. Doubí u Karlových Var</t>
+  </si>
+  <si>
+    <t>Doubí u Karlových Var, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>505/2</t>
+  </si>
+  <si>
+    <t>1588000</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2475/8</t>
+  </si>
+  <si>
+    <t>Pejsarova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Daniela Pejsarová</t>
+  </si>
+  <si>
+    <t>Správa železnic, s.o., SŽ Facility, Odbor pozbývání majetku</t>
+  </si>
+  <si>
+    <t>Pohořelice nad Jihlavou, Pohořelice, okres Brno-venkov</t>
+  </si>
+  <si>
+    <t>2475/8</t>
+  </si>
+  <si>
+    <t>Pozemek o výměře 247 m2, druh pozemku - ostatní plocha, způsob využití - dráha</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>část vodního díla (úprava koryta vodního toku - zatrubnění), Chřešťovice</t>
+  </si>
+  <si>
+    <t>2026-10-04</t>
+  </si>
+  <si>
+    <t>257099219</t>
+  </si>
+  <si>
+    <t>alena.turkottova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Alena Türkottová</t>
+  </si>
+  <si>
+    <t>Chřešťovice, Albrechtice nad Vltavou, okres Písek</t>
+  </si>
+  <si>
+    <t>Část rušeného vodního díla typu úprava koryta vodního toku (zatrubnění) ev. č. DVT-00003766, umístěná na pozemcích parc. č. 1084, 1085, 1087, 1091 v k.ú. Chřešťovice, v délce 82,5 m.</t>
+  </si>
+  <si>
+    <t>74260</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6572/89 v k. ú. Strání (S 426/26)</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>725257276</t>
+  </si>
+  <si>
+    <t>petra.vitaskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Petra Vitásková</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p., Správa toků - oblast povodí Moravy</t>
+  </si>
+  <si>
+    <t>Strání, Strání, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>6572/89</t>
+  </si>
+  <si>
+    <t>Pozemek ve funkčním celku s pozemky ve vlastnictví fyzické osoby.</t>
+  </si>
+  <si>
+    <t>51612</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11173 v k. ú. Strání (S 1201/25)</t>
+  </si>
+  <si>
+    <t>11173</t>
+  </si>
+  <si>
+    <t>154275</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11172 v k. ú. Strání (S 1200/25)</t>
+  </si>
+  <si>
+    <t>11172</t>
+  </si>
+  <si>
+    <t>254133</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11132 v k. ú. Strání (S 860/25)</t>
+  </si>
+  <si>
+    <t>11132</t>
+  </si>
+  <si>
+    <t>39270</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 11131 v k. ú. Strání (S 803/25)</t>
+  </si>
+  <si>
+    <t>11131</t>
+  </si>
+  <si>
+    <t>47124</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6572/76 v k. ú. Strání (S 489/24)</t>
+  </si>
+  <si>
+    <t>6572/76</t>
+  </si>
+  <si>
+    <t>127347</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 6764/1 v k. ú. Strání (S 800/25)</t>
+  </si>
+  <si>
+    <t>6764/1</t>
+  </si>
+  <si>
+    <t>Pozemek nacházející se ve funkčním celku s pozemky ve vlastnictví fyzické osoby</t>
+  </si>
+  <si>
+    <t>60588</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství (S 841/24)</t>
+  </si>
+  <si>
+    <t>Prodej pozemků 1314/1, 1314/2, 1314/5, 1318/2 a 1318/4 vše v kat. území Němčice u České Třebové</t>
+  </si>
+  <si>
+    <t>+420 956 163 107</t>
+  </si>
+  <si>
+    <t>renata.odvarkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Renata Odvárková</t>
+  </si>
+  <si>
+    <t>Lesní správa Lanškroun</t>
+  </si>
+  <si>
+    <t>Němčice u České Třebové, Němčice, okres Svitavy</t>
+  </si>
+  <si>
+    <t>1314/1, 1314/2, 1314/5, 1318/2 a 1318/4</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 1314/1 o výměře 435 m2, druh pozemku - lesní pozemek, pozemku p.č. 1314/2 o výměře 155 m2, druh pozemku - lesní pozemek, pozemku p.č. 1314/5 o výměře 219 m2, druh pozemku - lesní pozemek, pozemku p.č. 1318/2 o výměře 110 m2, druh pozemku - lesní pozemek, pozemku p.č. 1318/4 o výměře 10 m2, druh pozemku - lesní pozemek vše v kat. území Němčice u České Třebové a obci Němčice. Pozemky jsou ve svažitém terénu a nachází se jihovýchodním směrem od obce Němčice</t>
+  </si>
+  <si>
+    <t>27980</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Lichnov u Nového  Jičína</t>
+  </si>
+  <si>
+    <t>Lichnov u Nového Jičína, Lichnov, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>2101/3</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 2101/3 s druhem pozemku trvalý travní porost o výměře 528 m2 v k.ú. Lichnov u Nového Jičína.</t>
+  </si>
+  <si>
+    <t>102500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1617 a 1618, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bezdružice, Bezdružice, okres Tachov</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1617 a 1618</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích jsou trvalé porosty a oplocení ve vlastnictví nabyvatelů. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." Pozemek p.č. 1617 je zatížen věcným břemenem ve prospěch nemovitosti neevidované v katastru spočívající v právu vedení, oprav a údržby přípojky NN ve prospěch nabyvatelů. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu jsou pozemky zařazeny do plochy smíšené (SV – smíšené obytné venkovské). Zaroveň pozemek p.č. 1617 je zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Nepotřebné nemovité věci - pozemky k.ú. Křimice</t>
+  </si>
+  <si>
+    <t>724968140</t>
+  </si>
+  <si>
+    <t>vokacova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Štěpánka Vokáčová</t>
+  </si>
+  <si>
+    <t>ZBE - PS 1</t>
+  </si>
+  <si>
+    <t>Křimice, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>1901/3, 1901/4, 1988/58, 1988/59</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemky dotčené stavbou „Městský okruh – úsek Křimická (Chebská) – Karlovarská v Plzni“, a to p. č. 1901/3, o výměře 86 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1901/4 o výměře 34 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/58 o výměře 92 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/59 o výměře 8 m2 – druh pozemku ostatní plocha, silnice</t>
+  </si>
+  <si>
+    <t>129220</t>
+  </si>
+  <si>
+    <t>pozemek p.č. 1412/2 v k.ú. Nemochovice</t>
+  </si>
+  <si>
+    <t>Nemochovice, Nemochovice, okres Vyškov</t>
+  </si>
+  <si>
+    <t>1412/2</t>
+  </si>
+  <si>
+    <t>Jedná se o dlouhý a úzký pozemek, který je zatravněn.</t>
+  </si>
+  <si>
+    <t>65120</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Suchdol nad Lužnicí</t>
+  </si>
+  <si>
+    <t>Zajícová M.</t>
+  </si>
+  <si>
+    <t>Suchdol nad Lužnicí, Suchdol nad Lužnicí, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>2290/4 a 2290/5</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 2290/4 a 2290/5 k.ú. Suchdol nad Lužnicí, které vznikly oddělením z pozemku parc. č. 2290/3 k.ú. Suchdol nad Lužnicí dle GP č. 2581-231Fi/2024.</t>
+  </si>
+  <si>
+    <t>13500</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1613 a st. 269, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>1613 a st. 269</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích p.č. 1613, st. 269 se nachází zemědělské objekty a manipulační plochy ve vlastnictví budoucího nabyvatele. Stavba na pozemku p.č. 1613 není v KN zapsána. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu je  pozemek p.č. 1613 zařazen do plochy výroby a skladování (VD – výroba drobná a služby). Dle územního plánu je  pozemek p.č. st. 269 zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>371000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Kojatín S 714/25</t>
+  </si>
+  <si>
+    <t>956148106</t>
+  </si>
+  <si>
+    <t>dana.ruskova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Dana Rusková</t>
+  </si>
+  <si>
+    <t>Lesní správa Třebíč</t>
+  </si>
+  <si>
+    <t>Kojatín, Kojatín, okres Třebíč</t>
+  </si>
+  <si>
+    <t>187/2</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej lesního pozemku p.č. 187/2 v k.ú. Kojatín, prodej formou VŘ</t>
+  </si>
+  <si>
+    <t>45680</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Jakubov S 1060/25</t>
+  </si>
+  <si>
+    <t>956148107</t>
+  </si>
+  <si>
+    <t>andrea.niederhafnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Andrea Niederhafnerová</t>
+  </si>
+  <si>
+    <t>Jakubov u Moravských Budějovic, Jakubov u Moravských Budějovic, okres Třebíč</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>Jedná se o přímý prodej pozemku p.č. 947 v k.ú. Jakubov u Moravských Budějovic, pozemek tvoří funkční celek se stavbou nabyvatele</t>
+  </si>
+  <si>
+    <t>118300</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Jílovec</t>
+  </si>
+  <si>
+    <t>Jílovec, Fulnek, okres Nový Jičín</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>Pozemk p. č. 377 s druhem pozemku lesní pozemek o výměře 1917 m2 v k.ú. Jílovec.</t>
+  </si>
+  <si>
+    <t>41230</t>
+  </si>
+  <si>
+    <t>Povodí Moravy, s.p.</t>
+  </si>
+  <si>
+    <t>m49t8gw</t>
+  </si>
+  <si>
+    <t>Dřevařská 932/11, Veveří, 60200 Brno, CZ</t>
+  </si>
+  <si>
+    <t>70890013</t>
+  </si>
+  <si>
+    <t>Prodej pozemků v k.ú. Čekyně</t>
+  </si>
+  <si>
+    <t>585711228</t>
+  </si>
+  <si>
+    <t>smekalova@pmo.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Tereza Smékalová</t>
+  </si>
+  <si>
+    <t>závod Horní Morava</t>
+  </si>
+  <si>
+    <t>Čekyně, Přerov, okres Přerov</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>Geometrickým plánem dojde k rozdělení pozemku na 5 parcel, přičemž čtyři z nich o celkové výměře 214 m2 budou dotčeny investičním záměrem soukromé osoby výstavby rodinných domů.</t>
+  </si>
+  <si>
+    <t>583000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků</t>
+  </si>
+  <si>
+    <t>956942326</t>
+  </si>
+  <si>
+    <t>erika.dvorakova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Erika Dvořáková</t>
+  </si>
+  <si>
+    <t>Vracov, Vracov, okres Hodonín</t>
+  </si>
+  <si>
+    <t>2043/2, 2043/3 a 2044</t>
+  </si>
+  <si>
+    <t>Sportovní</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky situované v okrajové části města Vracov v těsné blízkosti sportovního areálu. Přístup a příjezd k pozemkům je po zpevněné asfaltové komunikaci přes pozemek p.č. 2219/13, který zůstává v právu hospodařit pro Lesy České republiky, s.p. Pozemky jsou dle platného územního plánu obce Vracov součástí plochy smíšené obytné. Součástí pozemku p.č. 2044 je stavba bez čp/če - jiná stavba. Tento objekt byl postaven v 70 letech minulého století pro potřeby pracovníků Lesní správy Vracov jako sklad nářadí. Z inženýrských sítí je napojen pouze na zdroj el. NN. </t>
+  </si>
+  <si>
+    <t>492500</t>
+  </si>
+  <si>
+    <t>Bzenec, Bzenec, okres Hodonín</t>
+  </si>
+  <si>
+    <t>1004/1, 1004/2, 1004/4, 1004/5 a 1010</t>
+  </si>
+  <si>
+    <t>Na Mýtě</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o objekt bývalého sídla Polesí Bzenec, Lesní správa Strážnice, který je tvořen administrativní správní budovou čp. 551 na pozemku p.č. 1004/2, skladem čp. 550 na pozemku p.č. 1004/1, stavbou zemního klenbového sklepu bez čp/če na pozemku p.č. 1004/4, zahradou p.č. 1010 a ostatní plochou p.č. 1004/5. Dle platného územního plánu obce Bzenec jsou nemovitosti součástí plochy smíšené obytné - venkovské. Nemovitosti jsou situované na hlavní třídě ul. Na Mýtě, naproti bývalých kasáren. Přístup a příjezd k nemovitostem je z ulice Olšovská přes pozemek p.č. 1003/7 v soukromém vlastnictví. Další přístup je pak přes pozemek p.č. 993/1 ve vlastnictví Města Bzenec. Hlavní objekt je napojen na el. NN, vodovod, jednotnou kanalizaci a řád zemního plynu. Administrativní budova čp. 551 je samostatně stojící objekt čtvercového půdorysného tvaru, cele podsklepený se dvěma nadzemními podlažími a rovnou střechou. Hospodářský objekt čp. 550 je zděný, nepodsklepený, se sedlovou střechou s půdním prostorem, situovaný ve dvorní části za budovou čp. 551. Tento objekt sloužil jako sklad lesnické techniky s příležitostnou garáží. </t>
+  </si>
+  <si>
+    <t>6050000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Převod pozemků p.č. </t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>Vrhaveč u Klatov, Vrhaveč, okres Klatovy</t>
+  </si>
+  <si>
+    <t>2/5, 25/1, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky v ochranném pásmu dráhy trati Horažďovice předměstí – Klatovy. Na pozemcích leží místní komunikace ve vlastnictví Obce Vrhaveč, která o jejich převod žádá bezúplatně. Pozemky nebyly oceněny a jejich hodnota je dána jejich účetní hodnotou. Na pozemku p.č. 2/5 se nachází retenční plocha vody přilehlé komunikace. Na pozemku p.č. 25/1 se nachází veřejné osvětlení, přístup k okolním nemovitostem, izolační zeleň a prostor pěší. Na pozemku p.č. 30 se nachází svah přilehlých komunikací, dopravní značení, přístup k přilehlé nemovitosti a izolační zeleň). Pozemky p. č. 25/1, p.č. 2/5 a p. č. 30 jsou nabyvatelem užívány na základě smlouvy výpůjčce č. 6548002222. Pozemky budou spolu s převodní smlouvou zatíženy služebností v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy". V rámci (převodní) smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pozemky p.č. 2/5, 25/1 a 30 se podle územního plánu nachází v plochách smíšených nezastavěného území. </t>
+  </si>
+  <si>
+    <t>16373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>prodej pozemku p. č. st. 741 včetně budovy č.p. 567 v k. ú. Polná</t>
+  </si>
+  <si>
+    <t>722951732</t>
+  </si>
+  <si>
+    <t>BuriankovaK@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Buriánková Kateřina</t>
+  </si>
+  <si>
+    <t>Oddělení přípravy pozbytí</t>
+  </si>
+  <si>
+    <t>Polná, Polná, okres Jihlava</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>Pozemek je na LV zapsaný jako zastavěná plocha a nádvoří a jedná se o stavební pozemek. Část pozemku je zastavěná trvalou stavbou č.p. 567, na části se nachází drobné doplňkové stavby a zbylá výměra tvoří obslužnou plochu kolem budovy. Pozemek je nepravidelného tvaru, rovinatý a jeho - 5 - výměra činí 350 m2. Nemovitost je napojena na veřejnou elektřinu, městskou vodu, likvidace odpadních vod do jímky na vyvážení (ta je na pozemku p.č. 2586/1), zemní plyn není zaveden. K budově a pozemku není přístupová cesta, žadatel si přístup musí zajistit sám. Pozemek je prostý trvalých porostů. Budova je částečně podsklepená, přízemí je obytné, ve zvýšené střeše pouze půda.</t>
+  </si>
+  <si>
+    <t>2362000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/23 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>956240106</t>
+  </si>
+  <si>
+    <t>veronika.vajnerova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Vajnerová</t>
+  </si>
+  <si>
+    <t>Lesní správa Děčín</t>
+  </si>
+  <si>
+    <t>Ústí nad Labem, Ústí nad Labem, okres Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/23</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/23 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 112 m2</t>
+  </si>
+  <si>
+    <t>98000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/24 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/24 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 328 m2</t>
+  </si>
+  <si>
+    <t>286000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/25 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/25</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/25 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 72 m2</t>
+  </si>
+  <si>
+    <t>63000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/26 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/26</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/26 v k.ú. Ústí nad Labem - trvalý travní porost o výměře 14 m2</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Purkarec</t>
+  </si>
+  <si>
+    <t>387683171</t>
+  </si>
+  <si>
+    <t>marketa.krizkova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Ing. Křížková</t>
+  </si>
+  <si>
+    <t>ZHV, PS 1</t>
+  </si>
+  <si>
+    <t>Purkarec, Hluboká nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>835/23 a 835/24</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 835/23, ostatní plocha o výměře 10 m2, a parc. č. 835/24, ostatní plocha o výměře 50 m2, které  vznikly v přiloženém geometrickém plánu oddělením z pozemku parc. č. 835//2 v k.ú. Purkarec. Předmětné pozemky jsou situovány ve značné vzdálenosti od břehu vodní nádrže Hněvkovice a jsou porostlé převážně lebedou a náletovými dřevinami.</t>
+  </si>
+  <si>
+    <t>42000</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz přehrazující vodní tok nebo údolí na pozemcích - stavební parcela č. 1568, č. 1572 a č. 1573 v katastrálním území Rtyně v Podkrkonoší</t>
+  </si>
+  <si>
+    <t>Rtyně v Podkrkonoší, Rtyně v Podkrkonoší, okres Trutnov</t>
+  </si>
+  <si>
+    <t>Vodní dílo - hráz nacházející se na pozemcích - stavební parcela č. 1568, č. 1572 a č. 1573 v katastrálním území Rtyně v Podkrkonoší. Jedná se o hráz sypanou ze zeminy se dvěma výpustnými potrubími 200 a 300 mm a bezpečnostním trubním přelivem, který tvoří dvě DN 500 roury.</t>
+  </si>
+  <si>
+    <t>168160</t>
+  </si>
+  <si>
+    <t>Pozemky - stavební parcela č. 1568 a pozemková parcela č. 1179/2 v katastrálním území Rtyně v Podkrkonoší</t>
+  </si>
+  <si>
+    <t>st. 1568, p. p. č. 1179/2</t>
+  </si>
+  <si>
+    <t>Pozemek - stavební parcela č. 1568 v katastrálním území Rtyně v Podkrkonoší je zastavěný částí stavby vodního díla - hrází u vodního díla Žabárna. Pozemek je pod levou částí hráze mimo zpevněnou komunikací, která vede po vrcholu hráze ve směru z centra Rtyně v Podkrkonoší do místní části Končiny. Pozemek - pozemková parcela č. 1179/2 v katastrálním území Rtyně v Podkrkonoší je užíván jako vodní nádrž umělá - Žabárna.</t>
+  </si>
+  <si>
+    <t>442490</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Roudno</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>Roudno, Roudno, okres Bruntál</t>
+  </si>
+  <si>
+    <t>1001/2, 584/19</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p. č. 1001/2 s druhem pozemku ostatní plocha o výměře 181 m2, který vznikl z pozemku p. č. 1001/1 dle geometrického plánu č. 779-91/2025 v k.ú. Roudno a nově oddělený pozemek p. č. 584/19 s druhem pozemku ostatní plocha o výměře 96 m2, který vznikl z pozemku p. č. 584/5 dle geometrického plánu č. 779-91/2025 v k.ú. Roudno.</t>
+  </si>
+  <si>
+    <t>105600</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Vimperk</t>
+  </si>
+  <si>
+    <t>Vimperk, Vimperk, okres Prachatice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">802/5, 819/6, 1956/11 </t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 802/5, druh pozemku ostatní plocha o výměře 72 m2, parc. č. 819/6, druh pozemku ostatní plocha o výměře 747 m2 a parc. č. 1956/11, druh pozemku ostatní plocha o výměře 164 m2, v k.ú. Vimperk. Pozemek parc. č. 802/5 je prostorem mezi vodním tokem a veřejnou komunikací, pozemek parc. č. 809/16 je prostor okolo plechových a pozemek parc. č. 1956/11 se nachází v zaploceném areálu centrální kotelny.</t>
+  </si>
+  <si>
+    <t>281920</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku parc.č. 996/1</t>
+  </si>
+  <si>
+    <t>770655288</t>
+  </si>
+  <si>
+    <t>daniela.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Daniela Adámková</t>
+  </si>
+  <si>
+    <t>STOPV</t>
+  </si>
+  <si>
+    <t>Libínské Sedlo, Prachatice, okres Prachatice</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemku dle KN vodní plocha, ve skutečnosti ostatní plocha užívaná společně s rekreačními objekty. </t>
+  </si>
+  <si>
+    <t>87340</t>
+  </si>
+  <si>
+    <t>57930</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/5)</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>996/1 (dle GP 996/6)</t>
+  </si>
+  <si>
+    <t>Prodej pozemku v k.ú. Dolní pochlovice</t>
+  </si>
+  <si>
+    <t>956229106</t>
+  </si>
+  <si>
+    <t>michal.pugner@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Michal Pugner</t>
+  </si>
+  <si>
+    <t>LS Kraslice</t>
+  </si>
+  <si>
+    <t>Dolní Pochlovice, Kynšperk nad Ohří, okres Sokolov</t>
+  </si>
+  <si>
+    <t>159/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej oploceného pozemku p.č. 159/7 o výměře 533 m2. </t>
+  </si>
+  <si>
+    <t>186550</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>D550 – Pozemky v k. ú. Poruba u Orlové</t>
+  </si>
+  <si>
+    <t>2026-09-27</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>DIAMO s. p., odštěpný závod Karviná, Sirotčí 1145/7, Vítkovice, 703 00  Ostrava</t>
+  </si>
+  <si>
+    <t>Poruba u Orlové, Orlová, okres Karviná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3242/3, 3242/11 </t>
+  </si>
+  <si>
+    <t>pozemky p. č. pozemky p. č. 3242/3 – trvalý travní porost o výměře 3 277 m2 a p. č. 3242/11 – ostatní plocha, jiná plocha o výměře 99 m2, zapsané na LV č. 5167 pro k. ú. Poruba u Orlové, obec Orlová, Moravskoslezský kraj. Převáděné pozemky se nachází v: -	platném dobývacím prostoru Doubrava u Orlové pro černé uhlí (správce DIAMO, s. p., dobývací prostor se nepřevádí), -	chráněném ložiskovém území – česká část Hornoslezské pánve pro černé uhlí a zemní plyn a chráněném ložiskovém území Karviná – Doly pro zemní plyn, -	zemědělském půdním fondu (p. č. 3242/3), -	území plochy „CK0“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí, plocha „CK0“ vyžaduje stanovení podmínek zajištění stavby proti účinkům poddolování, -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch. Hodnota převáděných nemovitostí byla stanovena na základě znaleckého posudkem č. 4657-102/2026 zpracovaným Ing. Vlastimilem Outlým, se sídlem: Doudlevecká 495/22, 301 00 Plzeň.</t>
+  </si>
+  <si>
+    <t>3270000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ministerstvo dopravy </t>
+  </si>
+  <si>
+    <t>Pozemek p.č. st. 231, jehož součástí je stavba - budova č.p. 153, pozemek p.č. st. 232, jehož součástí je stavba - budova bez č.p./č.e., pozemek p.č. 1877/3 a p.č. 1877/5 k.ú. Svobodné Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>724961676</t>
+  </si>
+  <si>
+    <t>najvarek@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Petr Najvárek</t>
+  </si>
+  <si>
+    <t>Svobodné Heřmanice, Svobodné Heřmanice, okres Bruntál</t>
+  </si>
+  <si>
+    <t>st. 49</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>1355500</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 3992/13 v k. ú. Kostelec nad Orlicí</t>
+  </si>
+  <si>
+    <t>956 165 106</t>
+  </si>
+  <si>
+    <t>eva.jircikova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Eva Jirčíková</t>
+  </si>
+  <si>
+    <t>Lesní správa Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>Kostelec nad Orlicí, Kostelec nad Orlicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>3992/13</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 3992/13 v k. ú. Kostelec nad Orlicí o výměře 88 m2 je veden v druhu pozemku lesní pozemek. Nachází se na okraji zahrádkářské kolonie Štědrá, na jižním svahu nad korytem říčky Štědrá, přibližně 1 km severně od centra města Kostelec nad Orlicí. Pozemek je porostlý převážně dubem letním.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>Pozemek p.č.st. 140/1 vč. stavby č.p. 93, pozemek p.č. 932</t>
+  </si>
+  <si>
+    <t>Louka u Litvínova, Louka u Litvínova, okres Most</t>
+  </si>
+  <si>
+    <t>p.č.st.82, p.č.st. 125, p.č. 1635/2</t>
+  </si>
+  <si>
+    <t>4298000</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy ČR</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1769/11 v k. ú. Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>PilarovaG@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Gabriela Pilařová</t>
+  </si>
+  <si>
+    <t>Hluboká nad Vltavou, Hluboká nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1769/11</t>
+  </si>
+  <si>
+    <t>130000</t>
+  </si>
+  <si>
+    <t>Prodej části stavby vodního díla v k.ú. Jivno</t>
+  </si>
+  <si>
+    <t>Markéta Zajícová M.</t>
+  </si>
+  <si>
+    <t>Jivno, Jivno, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej části vodního díla typu úprava vodního toku, ev. č. DVT-00001012, umístěná na pozemcích parc. č. 3827/6, 3827/8, 4261/11 k.ú. Jivno o délce 134 m.</t>
+  </si>
+  <si>
+    <t>62542</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 2091/10 v k. ú. Poličná - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>728 363 429</t>
+  </si>
+  <si>
+    <t>Silastikova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Silaštíková Dana</t>
+  </si>
+  <si>
+    <t>Poličná, Poličná, okres Vsetín</t>
+  </si>
+  <si>
+    <t>2091/10</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1068/2, 1068/3 a 1068/4 v k. ú. Štarnov - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>Štarnov, Štarnov, okres Olomouc</t>
+  </si>
+  <si>
+    <t>1068/2, 1068/3 a 1068/4</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství ČR - S 226/26</t>
+  </si>
+  <si>
+    <t>prodej pozemku parc. č. 464/11 v k.ú. Vřesník u Tetína</t>
+  </si>
+  <si>
+    <t>724623762</t>
+  </si>
+  <si>
+    <t>lada.loudova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Lada Loudová</t>
+  </si>
+  <si>
+    <t>Lesní správa Hořice</t>
+  </si>
+  <si>
+    <t>Vřesník u Tetína, Vřesník, okres Jičín</t>
+  </si>
+  <si>
+    <t>464/11</t>
+  </si>
+  <si>
+    <t>pozemek parc. č. 464/11 v k.ú. Vřesník u Tetína, lesní pozemek, úzký pozemek bez porostu, vklíněný mezi krajskou silnicí a lesním pozemkem ve vlastnictví Obce Vřesník.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodej pozemku k.ú. Domoradovice </t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>Domoradovice, Hradec nad Moravicí, okres Opava</t>
+  </si>
+  <si>
+    <t>st. 213, 602/22</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 602/22 s druhem pozemku ostatní plocha o výměře 327 m2 a st. p. č. 213 s druhem pozemku zastavěná plocha a nádvoří o výměře 34 m2 v k.ú. Domoradovice.</t>
+  </si>
+  <si>
+    <t>180860</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 76/24 v k.ú. Starý Šachov</t>
+  </si>
+  <si>
+    <t>Starý Šachov, Starý Šachov, okres Děčín</t>
+  </si>
+  <si>
+    <t>76/24</t>
+  </si>
+  <si>
+    <t>Převod pozemku p.č. 433 a p.č. 459/1v k.ú. Vonšov</t>
+  </si>
+  <si>
+    <t>Vonšov, Skalná, okres Cheb</t>
+  </si>
+  <si>
+    <t>p.č. 433 a 459/1</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Nuzice</t>
+  </si>
+  <si>
+    <t>Nuzice, Týn nad Vltavou, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1368/32, st. 163, st. 164, st. 165/1, st. 166, st. 167, st. 168, st. 169, st. 170, st. 171, st. 172, st. 173, st. 174, st. 175, st. 176, st. 177, st. 178, st. 179, st. 180, st. 181, st. 182, st. 183 a st. 184</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc. č. 1368/32, st. 163, st. 164, st. 165/1, st. 166, st. 167, st. 168, st. 169, st. 170, st. 171, st. 172, st. 173, st. 174, st. 175, st. 176, st. 177, st. 178, st. 179, st. 180, st. 181, st. 182, st. 183 a st. 184 v k.ú. Nuzice. Pozemky se nacházejí v areálu rekreačního zařízení, které je ve vlastnictví jiného vlastníka. Na stavebních pozemcích se nacházejí stavby, které jsou také ve vlastnictví jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>983000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 995/16 v k. ú. Rynholec</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>720 851 762</t>
+  </si>
+  <si>
+    <t>sloupova@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Markéta Sloupová</t>
+  </si>
+  <si>
+    <t>Rynholec, Rynholec, okres Rakovník</t>
+  </si>
+  <si>
+    <t>995/16</t>
+  </si>
+  <si>
+    <t>40000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p. č. 1214/14 a /1214/15 v k. ú. Branky - cena bude určena znaleckým posudkem</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>Branky, Branky, okres Vsetín</t>
+  </si>
+  <si>
+    <t>1214/14, 1214/15</t>
+  </si>
+  <si>
+    <t>Nabídka nepotřebného nemovitého majetku v právu hospodařit Správy železnic, státní organizace, (k. ú. Úvaly u Prahy)</t>
+  </si>
+  <si>
+    <t>727848653</t>
+  </si>
+  <si>
+    <t>silhavikm@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Marek Šilhavík</t>
+  </si>
+  <si>
+    <t>Odbor nakládání s nemovitým majetkem (organizační jednotka SŽ Facility)</t>
+  </si>
+  <si>
+    <t>Úvaly u Prahy, Úvaly, okres Praha-východ</t>
+  </si>
+  <si>
+    <t>1890/1, 1893, 1894, 1895, 1897/1, 1897/2, 1897/3, 1897/4</t>
+  </si>
+  <si>
+    <t>70, 710, 1003, 707, 1080 a 2x bez čp./čev.</t>
+  </si>
+  <si>
+    <t>Pozemek p. č. 1890/1, jehož součástí je stavba čp. 70, pozemek p. č. 1893, jehož součástí je stavba čp. 710, pozemek p. č. 1894, jehož součástí je stavba čp. 1003, pozemek p. č. 1895, jehož součástí je stavba čp. 707, pozemek p. č. 1897/1, jehož součástí je stavba čp. 1080, pozemek p. č. 1897/2, pozemek p. č. 1897/3, jehož součástí je stavba bez čp./čev., a pozemek p. č. 1897/4, jehož součástí je stavba bez čp./čev. - viz též připojený soubor.</t>
+  </si>
+  <si>
+    <t>12070000</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 1476/10 v k.ú. Souš</t>
+  </si>
+  <si>
+    <t>Souš, Most, okres Most</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1476/10 </t>
+  </si>
+  <si>
+    <t>490010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemky p.č. 1877/4, 1877/6, 1877/7 v k.ú. Svobodné Heřmanice </t>
+  </si>
+  <si>
+    <t>Pozemky p.č. 1877/4, 1877/6, 1877/7 v k.ú. Svobodné Heřmanice</t>
+  </si>
+  <si>
+    <t>Pozemky v k.ú. Korouhev</t>
+  </si>
+  <si>
+    <t>956 164 200</t>
+  </si>
+  <si>
+    <t>sylva.adamkova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Adámková Sylva</t>
+  </si>
+  <si>
+    <t>Lesní správa Choceň</t>
+  </si>
+  <si>
+    <t>Korouhev, Korouhev, okres Svitavy</t>
+  </si>
+  <si>
+    <t>2558/7,2558/15,2558/20</t>
+  </si>
+  <si>
+    <t>Všechny oceňované parcely jsou situovány mimo zastavěné území obce, nejlépe přístupné jsou ze silnice Jimramov - Korouhev nejdříve po přibližovací komunikaci třídy 3L, poté krátce polní cestou. Lesní porost na parcele č. 2558/7 je proředěná smíšená mýtní kmenovina s převahou jehličnanů, průměrné kvality. Pozemek p.č. 2558/15 je v KN evidován jako ostatní plocha, místním šetřením bylo zjištěno, že má charakter bezlesí - porostní okraj - s jednotlivým náletem OS. Parcela č. 2558/20, evidovaná v KN jako vodní plocha je porostlá kmenovinou obdobného věku jako kmenovina na sousedním pozemku p.č. 2558/7 s podrostem mlaziny z přirozeného zmlazení.</t>
+  </si>
+  <si>
+    <t>27140</t>
+  </si>
+  <si>
+    <t>Prodej pozemku</t>
+  </si>
+  <si>
+    <t>Nová Lhota u Veselí nad Moravou, Nová Lhota, okres Hodonín</t>
+  </si>
+  <si>
+    <t>4155/54</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se zemědělskou stavbou bez č.p./č.ev. na pozemku p.č. st. 644.</t>
+  </si>
+  <si>
+    <t>85700</t>
+  </si>
+  <si>
+    <t>6275/11</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou č.p. 361 na pozemku p.č. st. 597.</t>
+  </si>
+  <si>
+    <t>17400</t>
+  </si>
+  <si>
+    <t>6275/12</t>
+  </si>
+  <si>
+    <t>Pozemek se nachází v okrajové části obce Nová Lhota v lokalitě Vápenky, která leží v CHKO Bílé Karpaty a v evropsky významné lokalitě. Na pozemku se nachází přístřešek pro automobily a zpevněný příjezd, ovocné stromy - švestka a lesní porost - bříza, habr a javor.</t>
+  </si>
+  <si>
+    <t>22800</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1302/4 a části pozemku p. č. 1302/17 v k. ú. Dívčice</t>
+  </si>
+  <si>
+    <t>referát majetku</t>
+  </si>
+  <si>
+    <t>Dívčice, Dívčice, okres České Budějovice</t>
+  </si>
+  <si>
+    <t>1302/4, 1302/17</t>
+  </si>
+  <si>
+    <t>Prodej části pozemku p. č. 1302/4 - zastavěná plocha a nádvoří, vodní dílo odkaliště o výměře 1521 m2 (převáděná část bude změněna na ostatní plochu, manipulační plochu) z celkové výměry 177961 m2 a části pozemku p. č. 1302/17 - ostatní plocha, jiná plocha o výměře 1326 m2  z celkové výměry 57772 m2 vše v k. ú. Dívčice. Na převáděných částech pozemků se nachází zemina s kamenivem jiného subjektu. V pozemku jsou umístěny inženýrské sítě nezapsané v katastru nemovitostí, a to - vodovod pitné vody, kabel NN, výtlak z čerpací stanice drenážních vod KI DN 150 a potrubní řad pro čerpání průsakových vod z kalojemu KI (s uvedenými inženýrskými sítěmi má právo hospodařit státní podnik DIAMO). Nad pozemky vedou nadzemní inženýrské sítě - trasa elektrického vedení a trasa sítě EK (EG.D, s.r.o.).</t>
+  </si>
+  <si>
+    <t>Nepotřebná nemovitá věc pozemek v k. ú. Bonětice</t>
+  </si>
+  <si>
+    <t>2026-09-20</t>
+  </si>
+  <si>
+    <t>Bonětice, Stráž, okres Tachov</t>
+  </si>
+  <si>
+    <t>3078/1</t>
+  </si>
+  <si>
+    <t>Jedná se o pozemek bývalého, dnes nefunkčního náhonu o výměře 5116 m2.</t>
+  </si>
+  <si>
+    <t>281380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej pozemků v k.ú. Nová Bystřice </t>
+  </si>
+  <si>
+    <t>Nová Bystřice, Nová Bystřice, okres Jindřichův Hradec</t>
+  </si>
+  <si>
+    <t>1300/16, st.1304/2, 1318/34, 2247/6</t>
+  </si>
+  <si>
+    <t>Jedná se o prodej pozemků parc. č. 1300/16, st. 1304/2, 1318/34, 2247/6 k.ú. Nová Bystřice.</t>
+  </si>
+  <si>
+    <t>239600</t>
+  </si>
+  <si>
     <t>Česká pošta, s.p.</t>
   </si>
   <si>
     <t>kr7cdry</t>
   </si>
   <si>
     <t>Ministerstvo vnitra ČR</t>
   </si>
   <si>
-    <t>Pozemek parc.č.st. 244 o výměře 351 m2 - zastavěná plocha a nádvoří, součástí je stavba č.p. 208 objekt občanské vybavenosti, parc.č. 763/3 o výměře 114 m2 – zahrada; k. ú. Horní Libchava, obec Horní Libchava, LV č. 123, KÚ pro Liberecký kraj, Katastrální pracoviště Česká Lípa. •             číslo areálu: 00854000</t>
-[...2 lines deleted...]
-    <t>2026-08-22</t>
+    <t>Šluknov, část pozemku  - chodníku  - přímý prodej v rámci narovnání majetko-právních vazeb •	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
   </si>
   <si>
     <t>954302314</t>
   </si>
   <si>
     <t>tuckova.dana@cpost.cz</t>
   </si>
   <si>
     <t>Tučková Dana</t>
   </si>
   <si>
-    <t>USM</t>
-[...212 lines deleted...]
-    <t>PS1 ZHV</t>
+    <t>Správa realit</t>
+  </si>
+  <si>
+    <t>Šluknov, Šluknov, okres Děčín</t>
+  </si>
+  <si>
+    <t>•	díl „a“ o ploše 30 m2, oddělený od pozemku p. č. 201, zastavěná plocha a nádvoří, dle GP č. 2533-157/2025, v obci a k. ú. Šluknov</t>
+  </si>
+  <si>
+    <t>Z pozemku p. č. 201 bude oddělen díl „a“ o výměře 30 m², který bude odprodán a následně scelen do pozemku p. č. 200 v obci a kat. území Šluknov. Přístup na pozemky je stávající a je zajištěn z veřejně prospěšných komunikací na pozemcích p. č. 199/4 a 245 v obci a kat. území Šluknov.</t>
+  </si>
+  <si>
+    <t>92400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MZe </t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č.st. 84/2, p.č. 1497/14, p.č. 1497/16 v k.ú. Hrušková  S 1143/25</t>
+  </si>
+  <si>
+    <t>2026-09-19</t>
+  </si>
+  <si>
+    <t>956269115</t>
+  </si>
+  <si>
+    <t>miluse.soltysova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Miluše Šoltysová</t>
+  </si>
+  <si>
+    <t>LČR, s.p., Lesní závod Kladská</t>
+  </si>
+  <si>
+    <t>Hrušková, Sokolov, okres Sokolov</t>
+  </si>
+  <si>
+    <t>st. 84/2</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 73 m2</t>
+  </si>
+  <si>
+    <t>1497/14</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 265 m2</t>
+  </si>
+  <si>
+    <t>482400</t>
+  </si>
+  <si>
+    <t>1497/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Písek</t>
   </si>
   <si>
     <t>Písek, Písek, okres Písek</t>
   </si>
   <si>
-    <t>Prodej části stavby vodního díla č. DVT-00003964 v délce 100m v k.ú. Písek.</t>
-[...308 lines deleted...]
-    <t>části pozemků p. č. 1356/1 a p. č. 2544 v k. ú. Bylnice</t>
+    <t>2251/35</t>
+  </si>
+  <si>
+    <t>Prodej pozemku parc. č. 2251/35 v k.ú. Písek, druh pozemku ostatní plocha o výměře 884 m2. Pozemek tvoří výběžek (poloostrov) porostlý vzrostlými stromy a zelení do koryta řeky Otava. Jediný přístup na pozemek je z pravého břehu řeky, z ulice Podskalí a následným průchodem přes muzejní objekt č.p. 2537 v majetku jiného vlastníka.</t>
+  </si>
+  <si>
+    <t>310000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. st. 450, p.č. 814/3 v k.ú. Tři Sekery u Kynžvartu a p.č. 231/4 v k.ú. Klimentov   S 167/26</t>
+  </si>
+  <si>
+    <t>Tři Sekery u Kynžvartu, Tři Sekery, okres Cheb</t>
+  </si>
+  <si>
+    <t>st. 450</t>
+  </si>
+  <si>
+    <t>zastavěná plocha a nádvoří o výměře 24 m2</t>
+  </si>
+  <si>
+    <t>814/3</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 157 m2</t>
+  </si>
+  <si>
+    <t>Klimentov, Velká Hleďsebe, okres Cheb</t>
+  </si>
+  <si>
+    <t>226800</t>
+  </si>
+  <si>
+    <t>231/4</t>
+  </si>
+  <si>
+    <t>zahrada o výměře 8 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 179/24 a p.č. 179/27 v k.ú. Cihelny  S 171/26</t>
+  </si>
+  <si>
+    <t>Cihelny, Karlovy Vary, okres Karlovy Vary</t>
+  </si>
+  <si>
+    <t>179/24</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 23 m2</t>
+  </si>
+  <si>
+    <t>74000</t>
+  </si>
+  <si>
+    <t>179/27</t>
+  </si>
+  <si>
+    <t>ostatní plocha o výměře 14 m2</t>
+  </si>
+  <si>
+    <t>Prodej pozemku k.ú. Dolní Těrlicko</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>Dolní Těrlicko, Těrlicko, okres Karviná</t>
+  </si>
+  <si>
+    <t>350/5</t>
+  </si>
+  <si>
+    <t>Nově oddělený pozemek p.č. 350/5 s druhem pozemku lesní pozemek o výměře 687 m2, oddělený z pozemku p. č. 350/1 dle geometrického plánu č. 1045-24/2025 v k.ú. Dolní Těrlicko.</t>
+  </si>
+  <si>
+    <t>186000</t>
+  </si>
+  <si>
+    <t>Vojenské lesy a statky ČR, s.p.</t>
+  </si>
+  <si>
+    <t>bjds93z</t>
+  </si>
+  <si>
+    <t>Ministerstvo obrany</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t>954009150</t>
+  </si>
+  <si>
+    <t>milan.brucek@vls.cz</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Brůček</t>
+  </si>
+  <si>
+    <t>OSM</t>
+  </si>
+  <si>
+    <t>Doksy u Máchova jezera, Doksy, okres Česká Lípa</t>
+  </si>
+  <si>
+    <t>p.č. 3376/6, p.č. 3376/7 a p.č. 3360/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se pozemky p.č. 3376/6, ostatní plocha, jiná plocha, o výměře 38 m2, p.č. 3376/7, ostatní plocha, jiná plocha, o výměře 118 m2 a p.č. 3360/4, ostatní plocha, jiná plocha, o výměře 107 m2, vše zapsáno na LV č. 3806 pro k.ú. Doksy u Máchova jezera. </t>
+  </si>
+  <si>
+    <t>28200</t>
+  </si>
+  <si>
+    <t>Podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
   </si>
   <si>
     <t>571425240</t>
   </si>
   <si>
     <t>gajdos@pmo.cz</t>
   </si>
   <si>
     <t>Mgr. Radek Gajdoš</t>
   </si>
   <si>
     <t>správy majetku</t>
   </si>
   <si>
-    <t>Bylnice, Brumov-Bylnice, okres Zlín</t>
-[...77 lines deleted...]
-    <t>83930</t>
+    <t>Babice u Uherského Hradiště, Babice, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>podíl id. 1/62 pozemku p. č. 1369 v k. ú. Babice u Uherského Hradiště</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>S 577/26/125 pozemky p.č. 72, 73/1, 73/2 včetně stavby bez č.p. k.ú. Velké Losiny</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>Velké Losiny, Velké Losiny, okres Šumperk</t>
+  </si>
+  <si>
+    <t>72,73/1, 73/2</t>
+  </si>
+  <si>
+    <t>Suchá Rudná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bez č.p. </t>
+  </si>
+  <si>
+    <t>Prodej p.č. 72 orná půda o výměře 9385 m2, p.č. 73/1 lesní pozemek o výměře 18929 m2, p.č. 73/2 zastav. plocha včetně stavby bez č.p. p výměře 274 m2</t>
+  </si>
+  <si>
+    <t>5789340</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků p. č. 228 a p. č. 1178/2 v k. ú. Rybná nad Zdobnicí (sp. zn. S 1361/24))</t>
+  </si>
+  <si>
+    <t>956165108</t>
+  </si>
+  <si>
+    <t>jan.stepan@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Štěpán</t>
+  </si>
+  <si>
+    <t>Rybná nad Zdobnicí, Rybná nad Zdobnicí, okres Rychnov nad Kněžnou</t>
+  </si>
+  <si>
+    <t>p. č. 228, p. č. 1178/2</t>
+  </si>
+  <si>
+    <t>Jedná se o odlesněné lesní pozemky nacházející se v prudkém svahu. Lesní pozemky tvoří úzký pruh svahu mezi intravilánem obce a zemědělskou půdou nad obcí.</t>
+  </si>
+  <si>
+    <t>15200</t>
+  </si>
+  <si>
+    <t>Břestek, Břestek, okres Uherské Hradiště</t>
+  </si>
+  <si>
+    <t>922/4</t>
+  </si>
+  <si>
+    <t>Pozemek tvoří jednotný funkční celek se stavbou pro rodinnou rekreaci č. ev. 408 na pozemku p.č. st. 734.</t>
+  </si>
+  <si>
+    <t>185250</t>
   </si>
   <si>
     <t>Povodí Odry, státní podnik</t>
   </si>
   <si>
     <t>wwit8gq</t>
   </si>
   <si>
-    <t>Prodej pozemku parc.č. 804/13 v k.ú. Kateřinice</t>
+    <t>Prodej části pozemku parc.č. 3492/17 v k.ú. Oldřichovice u Třince</t>
   </si>
   <si>
     <t>596657304</t>
   </si>
   <si>
     <t>jana.kohutkova@pod.cz</t>
   </si>
   <si>
     <t>Ing. Jana Kohutková</t>
   </si>
   <si>
-    <t>Kateřinice, Kateřinice, okres Nový Jičín</t>
-[...1172 lines deleted...]
-    <t>70000</t>
+    <t>Oldřichovice u Třince, Třinec, okres Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>3492/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prodej části pozemku p.č. 3492/17 (nově odměřený 3492/31), pozemek bude sloužit jako přístup </t>
+  </si>
+  <si>
+    <t>99000</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č.4669/16 v k.ú. Ústí nad Labem</t>
+  </si>
+  <si>
+    <t>4669/16</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 4669/16 v k.ú. Ústí nad Labem - lesní pozemek o výměře 4058 m2</t>
+  </si>
+  <si>
+    <t>51340</t>
+  </si>
+  <si>
+    <t>Prodej pozemku, k.ú. Trusovice</t>
+  </si>
+  <si>
+    <t>Trusovice, Bohuňovice, okres Olomouc</t>
+  </si>
+  <si>
+    <t>171/7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek oddělený z pozemku parc. č. 171/6, který je dlouhodobě využívaný vlastníkem přilehlých nemovitostí, s nimiž tvoří jednotný funkční celek. </t>
+  </si>
+  <si>
+    <t>44000</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>Příluky u Zlína, Zlín, okres Zlín</t>
+  </si>
+  <si>
+    <t>222/1, 222/4, 222/8, 222/15, 258/1, 258/2, 266/2, 279, 280/2, 280/3, 351 a 354/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o pozemky lesní a ostatní plochy situované nad areálem Krajské nemocnice Tomáše Bati ve Zlíně. Pozemky jsou v platném územním plánu města Zlína evidovány jako plochy občanské vybavenosti a plochy lesní. Pozemky p.č. 258/2 a p.č. 280/2 jsou částečně připloceny do areálu nemocnice a jsou na nich umístěny požární hydranty ve vlastnictví Krajské nemocnice Tomáše Bati. Přes pozemky p.č. 222/1 a p.č. 222/15 vede zpevněná panelová účelová komunikace a dále manipulační plocha. </t>
+  </si>
+  <si>
+    <t>12341360</t>
+  </si>
+  <si>
+    <t>S 61/25/122 p.č. dle GP 3495/3 k.ú. Horní Skorošice</t>
+  </si>
+  <si>
+    <t>Horní Skorošice, Skorošice, okres Jeseník</t>
+  </si>
+  <si>
+    <t>3495/3</t>
+  </si>
+  <si>
+    <t>p.č. 3495/3 dle GP - ostatní plocha o výměře 106 m2</t>
+  </si>
+  <si>
+    <t>26600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2398,106 +2758,106 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ90"/>
+  <dimension ref="A1:BQ108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="5" max="5" width="21.7109375" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="49.7109375" customWidth="1"/>
-    <col min="9" max="9" width="491.7109375" customWidth="1"/>
+    <col min="8" max="8" width="40.7109375" customWidth="1"/>
+    <col min="9" max="9" width="509.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" customWidth="1"/>
-    <col min="11" max="11" width="15.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="24.7109375" customWidth="1"/>
+    <col min="11" max="11" width="18.7109375" customWidth="1"/>
+    <col min="12" max="12" width="34.7109375" customWidth="1"/>
+    <col min="13" max="13" width="27.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="70.7109375" customWidth="1"/>
-    <col min="16" max="16" width="89.7109375" customWidth="1"/>
+    <col min="15" max="15" width="78.7109375" customWidth="1"/>
+    <col min="16" max="16" width="210.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
-    <col min="21" max="21" width="7.7109375" customWidth="1"/>
-    <col min="22" max="22" width="15.7109375" customWidth="1"/>
+    <col min="21" max="21" width="13.7109375" customWidth="1"/>
+    <col min="22" max="22" width="44.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3675.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1381.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="58.7109375" customWidth="1"/>
+    <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
-    <col min="28" max="28" width="18.7109375" customWidth="1"/>
+    <col min="28" max="28" width="22.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="111.7109375" customWidth="1"/>
-    <col min="37" max="37" width="21.7109375" customWidth="1"/>
+    <col min="36" max="36" width="108.7109375" customWidth="1"/>
+    <col min="37" max="37" width="46.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
-    <col min="39" max="39" width="18.7109375" customWidth="1"/>
+    <col min="39" max="39" width="22.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="17.7109375" customWidth="1"/>
+    <col min="47" max="47" width="108.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
     <col min="58" max="58" width="17.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
@@ -2689,5306 +3049,6485 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108597</v>
+        <v>108865</v>
       </c>
       <c r="B2" s="1">
-        <v>46225</v>
+        <v>46276</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
       <c r="Q2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108595</v>
+        <v>108864</v>
       </c>
       <c r="B3" s="1">
-        <v>46225</v>
+        <v>46276</v>
       </c>
       <c r="C3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H3" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="I3" t="s">
         <v>86</v>
       </c>
       <c r="J3" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="K3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O3" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="P3" t="s">
         <v>92</v>
       </c>
       <c r="Q3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T3" t="s">
         <v>80</v>
       </c>
       <c r="X3" t="s">
         <v>93</v>
       </c>
       <c r="Y3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:69">
       <c r="A4">
-        <v>108594</v>
+        <v>108857</v>
       </c>
       <c r="B4" s="1">
-        <v>46225</v>
+        <v>46276</v>
       </c>
       <c r="C4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" t="s">
+        <v>70</v>
+      </c>
+      <c r="H4" t="s">
         <v>95</v>
       </c>
-      <c r="D4" t="s">
+      <c r="I4" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
       <c r="K4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M4" t="s">
         <v>99</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O4" t="s">
         <v>100</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>101</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>81</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>81</v>
+      </c>
+      <c r="X4" t="s">
         <v>102</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Y4" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5">
-        <v>108593</v>
+        <v>108856</v>
       </c>
       <c r="B5" s="1">
-        <v>46225</v>
+        <v>46276</v>
       </c>
       <c r="C5" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D5" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H5" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="J5" t="s">
         <v>73</v>
       </c>
       <c r="K5" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="L5" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="M5" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="N5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="O5" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="P5" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="Q5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="Y5" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6">
-        <v>108588</v>
+        <v>108854</v>
       </c>
       <c r="B6" s="1">
-        <v>46224</v>
+        <v>46276</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H6" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="J6" t="s">
-        <v>109</v>
+        <v>73</v>
+      </c>
+      <c r="K6" t="s">
+        <v>74</v>
       </c>
       <c r="L6" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="M6" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="Y6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7">
-        <v>108587</v>
+        <v>108853</v>
       </c>
       <c r="B7" s="1">
-        <v>46224</v>
+        <v>46276</v>
       </c>
       <c r="C7" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D7" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H7" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J7" t="s">
-        <v>109</v>
+        <v>87</v>
+      </c>
+      <c r="K7" t="s">
+        <v>123</v>
+      </c>
+      <c r="L7" t="s">
+        <v>124</v>
+      </c>
+      <c r="M7" t="s">
+        <v>125</v>
+      </c>
+      <c r="N7" t="s">
+        <v>126</v>
       </c>
       <c r="O7" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="P7" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="Q7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X7" t="s">
-        <v>118</v>
+        <v>129</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8">
-        <v>108586</v>
+        <v>108851</v>
       </c>
       <c r="B8" s="1">
-        <v>46223</v>
+        <v>46275</v>
       </c>
       <c r="C8" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
-        <v>84</v>
+        <v>70</v>
+      </c>
+      <c r="H8" t="s">
+        <v>71</v>
       </c>
       <c r="I8" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="J8" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="L8" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="M8" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="N8" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="O8" t="s">
-        <v>126</v>
+        <v>136</v>
+      </c>
+      <c r="P8" t="s">
+        <v>137</v>
       </c>
       <c r="Q8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X8" t="s">
-        <v>121</v>
+        <v>138</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:69">
       <c r="A9">
-        <v>108584</v>
+        <v>108849</v>
       </c>
       <c r="B9" s="1">
-        <v>46223</v>
+        <v>46275</v>
       </c>
       <c r="C9" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H9" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="I9" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="J9" t="s">
-        <v>122</v>
+        <v>87</v>
       </c>
       <c r="K9" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="L9" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="M9" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="N9" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="O9" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="P9" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="Q9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X9" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="Y9" t="s">
-        <v>136</v>
-[...23 lines deleted...]
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10">
-        <v>108581</v>
+        <v>108847</v>
       </c>
       <c r="B10" s="1">
-        <v>46220</v>
+        <v>46275</v>
       </c>
       <c r="C10" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="D10" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="H10" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I10" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J10" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="L10" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
-        <v>148</v>
+        <v>91</v>
       </c>
       <c r="O10" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="Y10" t="s">
-        <v>151</v>
-[...20 lines deleted...]
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="11" spans="1:69">
       <c r="A11">
-        <v>108578</v>
+        <v>108846</v>
       </c>
       <c r="B11" s="1">
-        <v>46220</v>
+        <v>46275</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="H11" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="I11" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J11" t="s">
-        <v>154</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="O11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="P11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="Q11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="Y11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="12" spans="1:69">
       <c r="A12">
-        <v>108577</v>
+        <v>108845</v>
       </c>
       <c r="B12" s="1">
-        <v>46220</v>
+        <v>46275</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J12" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="K12" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="L12" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="M12" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="N12" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="O12" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="P12" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="Q12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X12" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="Y12" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13">
-        <v>108575</v>
+        <v>108840</v>
       </c>
       <c r="B13" s="1">
-        <v>46219</v>
+        <v>46274</v>
       </c>
       <c r="C13" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D13" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I13" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="J13" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="K13" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="L13" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="M13" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="N13" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="O13" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="P13" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="Q13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X13" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="Y13" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14">
-        <v>108574</v>
+        <v>108839</v>
       </c>
       <c r="B14" s="1">
-        <v>46219</v>
+        <v>46274</v>
       </c>
       <c r="C14" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="H14" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I14" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J14" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="K14" t="s">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="L14" t="s">
-        <v>179</v>
+        <v>124</v>
       </c>
       <c r="M14" t="s">
-        <v>180</v>
+        <v>125</v>
       </c>
       <c r="N14" t="s">
-        <v>181</v>
+        <v>126</v>
       </c>
       <c r="O14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="P14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="Q14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X14" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="Y14" t="s">
-        <v>94</v>
+        <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:69">
       <c r="A15">
-        <v>108573</v>
+        <v>108838</v>
       </c>
       <c r="B15" s="1">
-        <v>46219</v>
+        <v>46274</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="D15" t="s">
-        <v>96</v>
+        <v>189</v>
       </c>
       <c r="H15" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="I15" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="J15" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="K15" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="L15" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="M15" t="s">
-        <v>157</v>
+        <v>194</v>
       </c>
       <c r="N15" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="O15" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="Q15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T15" t="s">
         <v>80</v>
       </c>
       <c r="X15" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="Y15" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16">
-        <v>108572</v>
+        <v>108836</v>
       </c>
       <c r="B16" s="1">
-        <v>46219</v>
+        <v>46274</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I16" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="J16" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="K16" t="s">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="L16" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="M16" t="s">
-        <v>157</v>
+        <v>202</v>
       </c>
       <c r="N16" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="O16" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="P16" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="Q16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X16" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="Y16" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17">
-        <v>108571</v>
+        <v>108835</v>
       </c>
       <c r="B17" s="1">
-        <v>46218</v>
+        <v>46274</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="J17" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="K17" t="s">
-        <v>198</v>
+        <v>88</v>
       </c>
       <c r="L17" t="s">
-        <v>199</v>
+        <v>89</v>
       </c>
       <c r="M17" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="N17" t="s">
-        <v>201</v>
+        <v>91</v>
       </c>
       <c r="O17" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="Q17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T17" t="s">
         <v>80</v>
       </c>
       <c r="X17" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="Y17" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18">
-        <v>108570</v>
+        <v>108832</v>
       </c>
       <c r="B18" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>107</v>
+        <v>214</v>
       </c>
       <c r="I18" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="J18" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="K18" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="L18" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="M18" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="N18" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="O18" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="P18" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="Q18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X18" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="Y18" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19">
-        <v>108569</v>
+        <v>108831</v>
       </c>
       <c r="B19" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C19" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H19" t="s">
-        <v>142</v>
+        <v>214</v>
       </c>
       <c r="I19" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="J19" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="K19" t="s">
-        <v>155</v>
+        <v>217</v>
       </c>
       <c r="L19" t="s">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="M19" t="s">
-        <v>157</v>
+        <v>219</v>
       </c>
       <c r="N19" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="O19" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="P19" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="Q19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X19" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="Y19" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20">
-        <v>108566</v>
+        <v>108830</v>
       </c>
       <c r="B20" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
-        <v>142</v>
+        <v>214</v>
       </c>
       <c r="I20" t="s">
+        <v>230</v>
+      </c>
+      <c r="J20" t="s">
+        <v>216</v>
+      </c>
+      <c r="K20" t="s">
+        <v>217</v>
+      </c>
+      <c r="L20" t="s">
+        <v>218</v>
+      </c>
+      <c r="M20" t="s">
+        <v>219</v>
+      </c>
+      <c r="N20" t="s">
         <v>220</v>
       </c>
-      <c r="J20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P20" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="Q20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X20" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="Y20" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21">
-        <v>108565</v>
+        <v>108829</v>
       </c>
       <c r="B21" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C21" t="s">
-        <v>229</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>230</v>
+        <v>70</v>
       </c>
       <c r="H21" t="s">
-        <v>142</v>
+        <v>214</v>
       </c>
       <c r="I21" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J21" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="K21" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="L21" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="M21" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="N21" t="s">
+        <v>220</v>
+      </c>
+      <c r="O21" t="s">
         <v>235</v>
       </c>
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>236</v>
       </c>
       <c r="Q21" t="s">
         <v>80</v>
       </c>
       <c r="R21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="X21" t="s">
         <v>237</v>
       </c>
       <c r="Y21" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22">
-        <v>108564</v>
+        <v>108828</v>
       </c>
       <c r="B22" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="I22" t="s">
         <v>239</v>
       </c>
       <c r="J22" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="K22" t="s">
+        <v>217</v>
+      </c>
+      <c r="L22" t="s">
+        <v>218</v>
+      </c>
+      <c r="M22" t="s">
+        <v>219</v>
+      </c>
+      <c r="N22" t="s">
+        <v>220</v>
+      </c>
+      <c r="O22" t="s">
         <v>240</v>
       </c>
-      <c r="L22" t="s">
+      <c r="P22" t="s">
         <v>241</v>
       </c>
-      <c r="M22" t="s">
+      <c r="Q22" t="s">
+        <v>80</v>
+      </c>
+      <c r="R22" t="s">
+        <v>81</v>
+      </c>
+      <c r="S22" t="s">
+        <v>81</v>
+      </c>
+      <c r="T22" t="s">
+        <v>81</v>
+      </c>
+      <c r="X22" t="s">
         <v>242</v>
       </c>
-      <c r="N22" t="s">
+      <c r="Y22" t="s">
         <v>243</v>
-      </c>
-[...22 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23">
-        <v>108563</v>
+        <v>108827</v>
       </c>
       <c r="B23" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="H23" t="s">
+        <v>140</v>
+      </c>
+      <c r="I23" t="s">
+        <v>244</v>
+      </c>
+      <c r="J23" t="s">
+        <v>216</v>
+      </c>
+      <c r="K23" t="s">
+        <v>142</v>
+      </c>
+      <c r="L23" t="s">
+        <v>143</v>
+      </c>
+      <c r="M23" t="s">
+        <v>144</v>
+      </c>
+      <c r="N23" t="s">
+        <v>145</v>
+      </c>
+      <c r="O23" t="s">
+        <v>245</v>
+      </c>
+      <c r="P23" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>80</v>
+      </c>
+      <c r="R23" t="s">
+        <v>81</v>
+      </c>
+      <c r="S23" t="s">
+        <v>81</v>
+      </c>
+      <c r="T23" t="s">
+        <v>81</v>
+      </c>
+      <c r="X23" t="s">
+        <v>247</v>
+      </c>
+      <c r="Y23" t="s">
         <v>248</v>
-      </c>
-[...55 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24">
-        <v>108562</v>
+        <v>108826</v>
       </c>
       <c r="B24" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="I24" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="J24" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>216</v>
       </c>
       <c r="L24" t="s">
-        <v>156</v>
+        <v>109</v>
       </c>
       <c r="M24" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="N24" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="O24" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="P24" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="Q24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X24" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="Y24" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25">
-        <v>108561</v>
+        <v>108825</v>
       </c>
       <c r="B25" s="1">
-        <v>46218</v>
+        <v>46273</v>
       </c>
       <c r="C25" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="I25" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="J25" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>216</v>
       </c>
       <c r="L25" t="s">
-        <v>156</v>
+        <v>254</v>
       </c>
       <c r="M25" t="s">
-        <v>157</v>
+        <v>255</v>
       </c>
       <c r="N25" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="O25" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="Q25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R25" t="s">
         <v>80</v>
       </c>
       <c r="S25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T25" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U25" t="s">
+        <v>257</v>
+      </c>
+      <c r="V25" t="s">
+        <v>258</v>
       </c>
       <c r="X25" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="Y25" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26">
-        <v>108560</v>
+        <v>108824</v>
       </c>
       <c r="B26" s="1">
-        <v>46217</v>
+        <v>46273</v>
       </c>
       <c r="C26" t="s">
-        <v>248</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>249</v>
-[...8 lines deleted...]
-        <v>251</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="I26" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="J26" t="s">
-        <v>272</v>
+        <v>216</v>
       </c>
       <c r="K26" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="L26" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="M26" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="N26" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="O26" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="P26" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="Q26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X26" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="Y26" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27">
-        <v>108558</v>
+        <v>108822</v>
       </c>
       <c r="B27" s="1">
-        <v>46217</v>
+        <v>46273</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>195</v>
+        <v>154</v>
       </c>
       <c r="I27" t="s">
+        <v>269</v>
+      </c>
+      <c r="J27" t="s">
+        <v>216</v>
+      </c>
+      <c r="K27" t="s">
+        <v>270</v>
+      </c>
+      <c r="L27" t="s">
+        <v>271</v>
+      </c>
+      <c r="M27" t="s">
+        <v>272</v>
+      </c>
+      <c r="N27" t="s">
+        <v>273</v>
+      </c>
+      <c r="O27" t="s">
+        <v>274</v>
+      </c>
+      <c r="P27" t="s">
+        <v>275</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>80</v>
+      </c>
+      <c r="R27" t="s">
+        <v>81</v>
+      </c>
+      <c r="S27" t="s">
+        <v>81</v>
+      </c>
+      <c r="T27" t="s">
+        <v>81</v>
+      </c>
+      <c r="X27" t="s">
         <v>276</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="Y27" t="s">
         <v>277</v>
-      </c>
-[...31 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28">
-        <v>108557</v>
+        <v>108821</v>
       </c>
       <c r="B28" s="1">
-        <v>46217</v>
+        <v>46273</v>
       </c>
       <c r="C28" t="s">
-        <v>285</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>286</v>
+        <v>70</v>
       </c>
       <c r="H28" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
       <c r="I28" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="J28" t="s">
-        <v>272</v>
+        <v>216</v>
       </c>
       <c r="K28" t="s">
-        <v>288</v>
+        <v>74</v>
       </c>
       <c r="L28" t="s">
-        <v>289</v>
+        <v>75</v>
       </c>
       <c r="M28" t="s">
-        <v>290</v>
+        <v>76</v>
       </c>
       <c r="N28" t="s">
-        <v>235</v>
+        <v>77</v>
       </c>
       <c r="O28" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="P28" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="Q28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X28" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="Y28" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29">
-        <v>108556</v>
+        <v>108819</v>
       </c>
       <c r="B29" s="1">
-        <v>46217</v>
+        <v>46272</v>
       </c>
       <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>70</v>
+      </c>
+      <c r="H29" t="s">
+        <v>69</v>
+      </c>
+      <c r="I29" t="s">
+        <v>283</v>
+      </c>
+      <c r="J29" t="s">
+        <v>209</v>
+      </c>
+      <c r="K29" t="s">
+        <v>284</v>
+      </c>
+      <c r="L29" t="s">
         <v>285</v>
       </c>
-      <c r="D29" t="s">
+      <c r="M29" t="s">
         <v>286</v>
       </c>
-      <c r="H29" t="s">
-[...8 lines deleted...]
-      <c r="K29" t="s">
+      <c r="N29" t="s">
+        <v>287</v>
+      </c>
+      <c r="O29" t="s">
         <v>288</v>
       </c>
-      <c r="L29" t="s">
+      <c r="P29" t="s">
         <v>289</v>
       </c>
-      <c r="M29" t="s">
+      <c r="Q29" t="s">
+        <v>80</v>
+      </c>
+      <c r="R29" t="s">
+        <v>81</v>
+      </c>
+      <c r="S29" t="s">
+        <v>81</v>
+      </c>
+      <c r="T29" t="s">
+        <v>81</v>
+      </c>
+      <c r="X29" t="s">
         <v>290</v>
       </c>
-      <c r="N29" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Y29" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30">
-        <v>108555</v>
+        <v>108818</v>
       </c>
       <c r="B30" s="1">
-        <v>46217</v>
+        <v>46272</v>
       </c>
       <c r="C30" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H30" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I30" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="J30" t="s">
-        <v>272</v>
+        <v>209</v>
       </c>
       <c r="K30" t="s">
-        <v>301</v>
+        <v>200</v>
       </c>
       <c r="L30" t="s">
-        <v>302</v>
+        <v>201</v>
       </c>
       <c r="M30" t="s">
-        <v>303</v>
+        <v>202</v>
       </c>
       <c r="N30" t="s">
-        <v>304</v>
+        <v>203</v>
       </c>
       <c r="O30" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="P30" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="Q30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X30" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="Y30" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31">
-        <v>108552</v>
+        <v>108817</v>
       </c>
       <c r="B31" s="1">
-        <v>46216</v>
+        <v>46272</v>
       </c>
       <c r="C31" t="s">
-        <v>285</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>286</v>
+        <v>105</v>
       </c>
       <c r="H31" t="s">
-        <v>252</v>
+        <v>106</v>
       </c>
       <c r="I31" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="J31" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>209</v>
       </c>
       <c r="L31" t="s">
-        <v>289</v>
+        <v>254</v>
       </c>
       <c r="M31" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="N31" t="s">
-        <v>235</v>
+        <v>111</v>
       </c>
       <c r="O31" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="P31" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="Q31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X31" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="Y31" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32">
-        <v>108550</v>
+        <v>108816</v>
       </c>
       <c r="B32" s="1">
-        <v>46216</v>
+        <v>46272</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="I32" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="J32" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="L32" t="s">
-        <v>156</v>
+        <v>302</v>
       </c>
       <c r="M32" t="s">
-        <v>157</v>
+        <v>303</v>
       </c>
       <c r="N32" t="s">
-        <v>158</v>
+        <v>304</v>
       </c>
       <c r="O32" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="P32" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="Q32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X32" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="Y32" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:36">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33">
-        <v>108549</v>
+        <v>108813</v>
       </c>
       <c r="B33" s="1">
-        <v>46216</v>
+        <v>46269</v>
       </c>
       <c r="C33" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="I33" t="s">
-        <v>267</v>
+        <v>309</v>
       </c>
       <c r="J33" t="s">
         <v>310</v>
       </c>
       <c r="K33" t="s">
-        <v>155</v>
+        <v>311</v>
       </c>
       <c r="L33" t="s">
-        <v>156</v>
+        <v>312</v>
       </c>
       <c r="M33" t="s">
-        <v>157</v>
+        <v>313</v>
       </c>
       <c r="N33" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="O33" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="P33" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>81</v>
+      </c>
+      <c r="R33" t="s">
+        <v>81</v>
+      </c>
+      <c r="S33" t="s">
+        <v>81</v>
+      </c>
+      <c r="T33" t="s">
+        <v>80</v>
+      </c>
+      <c r="X33" t="s">
+        <v>315</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34">
+        <v>108811</v>
+      </c>
+      <c r="B34" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>70</v>
+      </c>
+      <c r="H34" t="s">
+        <v>95</v>
+      </c>
+      <c r="I34" t="s">
+        <v>317</v>
+      </c>
+      <c r="J34" t="s">
+        <v>318</v>
+      </c>
+      <c r="K34" t="s">
+        <v>319</v>
+      </c>
+      <c r="L34" t="s">
         <v>320</v>
       </c>
-      <c r="Q33" t="s">
-[...11 lines deleted...]
-      <c r="X33" t="s">
+      <c r="M34" t="s">
         <v>321</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="N34" t="s">
         <v>322</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C34" t="s">
+      <c r="O34" t="s">
+        <v>323</v>
+      </c>
+      <c r="P34" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>80</v>
+      </c>
+      <c r="R34" t="s">
+        <v>81</v>
+      </c>
+      <c r="S34" t="s">
+        <v>81</v>
+      </c>
+      <c r="T34" t="s">
+        <v>81</v>
+      </c>
+      <c r="X34" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35">
+        <v>108810</v>
+      </c>
+      <c r="B35" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C35" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" t="s">
+        <v>70</v>
+      </c>
+      <c r="H35" t="s">
         <v>95</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="I34" t="s">
+      <c r="I35" t="s">
+        <v>327</v>
+      </c>
+      <c r="J35" t="s">
+        <v>318</v>
+      </c>
+      <c r="K35" t="s">
+        <v>319</v>
+      </c>
+      <c r="L35" t="s">
+        <v>320</v>
+      </c>
+      <c r="M35" t="s">
+        <v>321</v>
+      </c>
+      <c r="N35" t="s">
+        <v>322</v>
+      </c>
+      <c r="O35" t="s">
         <v>323</v>
       </c>
-      <c r="J34" t="s">
+      <c r="P35" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>80</v>
+      </c>
+      <c r="R35" t="s">
+        <v>81</v>
+      </c>
+      <c r="S35" t="s">
+        <v>81</v>
+      </c>
+      <c r="T35" t="s">
+        <v>81</v>
+      </c>
+      <c r="X35" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36">
+        <v>108809</v>
+      </c>
+      <c r="B36" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" t="s">
+        <v>70</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" t="s">
+        <v>330</v>
+      </c>
+      <c r="J36" t="s">
+        <v>318</v>
+      </c>
+      <c r="K36" t="s">
+        <v>319</v>
+      </c>
+      <c r="L36" t="s">
+        <v>320</v>
+      </c>
+      <c r="M36" t="s">
+        <v>321</v>
+      </c>
+      <c r="N36" t="s">
+        <v>322</v>
+      </c>
+      <c r="O36" t="s">
+        <v>323</v>
+      </c>
+      <c r="P36" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>80</v>
+      </c>
+      <c r="R36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S36" t="s">
+        <v>81</v>
+      </c>
+      <c r="T36" t="s">
+        <v>81</v>
+      </c>
+      <c r="X36" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37">
+        <v>108808</v>
+      </c>
+      <c r="B37" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" t="s">
+        <v>70</v>
+      </c>
+      <c r="H37" t="s">
+        <v>95</v>
+      </c>
+      <c r="I37" t="s">
+        <v>333</v>
+      </c>
+      <c r="J37" t="s">
+        <v>318</v>
+      </c>
+      <c r="K37" t="s">
+        <v>319</v>
+      </c>
+      <c r="L37" t="s">
+        <v>320</v>
+      </c>
+      <c r="M37" t="s">
+        <v>321</v>
+      </c>
+      <c r="N37" t="s">
+        <v>322</v>
+      </c>
+      <c r="O37" t="s">
+        <v>323</v>
+      </c>
+      <c r="P37" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>80</v>
+      </c>
+      <c r="R37" t="s">
+        <v>81</v>
+      </c>
+      <c r="S37" t="s">
+        <v>81</v>
+      </c>
+      <c r="T37" t="s">
+        <v>81</v>
+      </c>
+      <c r="X37" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38">
+        <v>108807</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I38" t="s">
+        <v>336</v>
+      </c>
+      <c r="J38" t="s">
+        <v>318</v>
+      </c>
+      <c r="K38" t="s">
+        <v>319</v>
+      </c>
+      <c r="L38" t="s">
+        <v>320</v>
+      </c>
+      <c r="M38" t="s">
+        <v>321</v>
+      </c>
+      <c r="N38" t="s">
+        <v>322</v>
+      </c>
+      <c r="O38" t="s">
+        <v>323</v>
+      </c>
+      <c r="P38" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>80</v>
+      </c>
+      <c r="R38" t="s">
+        <v>81</v>
+      </c>
+      <c r="S38" t="s">
+        <v>81</v>
+      </c>
+      <c r="T38" t="s">
+        <v>81</v>
+      </c>
+      <c r="X38" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39">
+        <v>108806</v>
+      </c>
+      <c r="B39" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C39" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" t="s">
+        <v>70</v>
+      </c>
+      <c r="H39" t="s">
+        <v>95</v>
+      </c>
+      <c r="I39" t="s">
+        <v>339</v>
+      </c>
+      <c r="J39" t="s">
+        <v>318</v>
+      </c>
+      <c r="K39" t="s">
+        <v>319</v>
+      </c>
+      <c r="L39" t="s">
+        <v>320</v>
+      </c>
+      <c r="M39" t="s">
+        <v>321</v>
+      </c>
+      <c r="N39" t="s">
+        <v>322</v>
+      </c>
+      <c r="O39" t="s">
+        <v>323</v>
+      </c>
+      <c r="P39" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>80</v>
+      </c>
+      <c r="R39" t="s">
+        <v>81</v>
+      </c>
+      <c r="S39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T39" t="s">
+        <v>81</v>
+      </c>
+      <c r="X39" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40">
+        <v>108805</v>
+      </c>
+      <c r="B40" s="1">
+        <v>46269</v>
+      </c>
+      <c r="C40" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" t="s">
+        <v>95</v>
+      </c>
+      <c r="I40" t="s">
+        <v>342</v>
+      </c>
+      <c r="J40" t="s">
+        <v>318</v>
+      </c>
+      <c r="K40" t="s">
+        <v>319</v>
+      </c>
+      <c r="L40" t="s">
+        <v>320</v>
+      </c>
+      <c r="M40" t="s">
+        <v>321</v>
+      </c>
+      <c r="N40" t="s">
+        <v>322</v>
+      </c>
+      <c r="O40" t="s">
+        <v>323</v>
+      </c>
+      <c r="P40" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>80</v>
+      </c>
+      <c r="R40" t="s">
+        <v>81</v>
+      </c>
+      <c r="S40" t="s">
+        <v>81</v>
+      </c>
+      <c r="T40" t="s">
+        <v>81</v>
+      </c>
+      <c r="X40" t="s">
+        <v>344</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41">
+        <v>108803</v>
+      </c>
+      <c r="B41" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C41" t="s">
+        <v>69</v>
+      </c>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="H41" t="s">
+        <v>346</v>
+      </c>
+      <c r="I41" t="s">
+        <v>347</v>
+      </c>
+      <c r="J41" t="s">
         <v>310</v>
       </c>
-      <c r="K34" t="s">
-[...46 lines deleted...]
-      <c r="D35" t="s">
+      <c r="K41" t="s">
+        <v>348</v>
+      </c>
+      <c r="L41" t="s">
+        <v>349</v>
+      </c>
+      <c r="M41" t="s">
+        <v>350</v>
+      </c>
+      <c r="N41" t="s">
+        <v>351</v>
+      </c>
+      <c r="O41" t="s">
+        <v>352</v>
+      </c>
+      <c r="P41" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>80</v>
+      </c>
+      <c r="R41" t="s">
+        <v>81</v>
+      </c>
+      <c r="S41" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" t="s">
+        <v>81</v>
+      </c>
+      <c r="X41" t="s">
+        <v>354</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42">
+        <v>108797</v>
+      </c>
+      <c r="B42" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C42" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" t="s">
+        <v>70</v>
+      </c>
+      <c r="H42" t="s">
+        <v>71</v>
+      </c>
+      <c r="I42" t="s">
+        <v>356</v>
+      </c>
+      <c r="J42" t="s">
+        <v>310</v>
+      </c>
+      <c r="K42" t="s">
+        <v>74</v>
+      </c>
+      <c r="L42" t="s">
+        <v>75</v>
+      </c>
+      <c r="M42" t="s">
+        <v>76</v>
+      </c>
+      <c r="N42" t="s">
+        <v>77</v>
+      </c>
+      <c r="O42" t="s">
+        <v>357</v>
+      </c>
+      <c r="P42" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>80</v>
+      </c>
+      <c r="R42" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" t="s">
+        <v>81</v>
+      </c>
+      <c r="T42" t="s">
+        <v>81</v>
+      </c>
+      <c r="X42" t="s">
+        <v>359</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43">
+        <v>108798</v>
+      </c>
+      <c r="B43" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C43" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" t="s">
+        <v>105</v>
+      </c>
+      <c r="H43" t="s">
+        <v>106</v>
+      </c>
+      <c r="I43" t="s">
+        <v>361</v>
+      </c>
+      <c r="J43" t="s">
+        <v>362</v>
+      </c>
+      <c r="K43" t="s">
+        <v>363</v>
+      </c>
+      <c r="L43" t="s">
+        <v>364</v>
+      </c>
+      <c r="M43" t="s">
+        <v>365</v>
+      </c>
+      <c r="N43" t="s">
+        <v>366</v>
+      </c>
+      <c r="O43" t="s">
+        <v>367</v>
+      </c>
+      <c r="P43" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>80</v>
+      </c>
+      <c r="R43" t="s">
+        <v>81</v>
+      </c>
+      <c r="S43" t="s">
+        <v>81</v>
+      </c>
+      <c r="T43" t="s">
+        <v>81</v>
+      </c>
+      <c r="X43" t="s">
+        <v>369</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44">
+        <v>108799</v>
+      </c>
+      <c r="B44" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C44" t="s">
         <v>84</v>
       </c>
-      <c r="H35" t="s">
-[...52 lines deleted...]
-      <c r="D36" t="s">
+      <c r="D44" t="s">
+        <v>85</v>
+      </c>
+      <c r="H44" t="s">
+        <v>370</v>
+      </c>
+      <c r="I44" t="s">
+        <v>371</v>
+      </c>
+      <c r="J44" t="s">
+        <v>310</v>
+      </c>
+      <c r="K44" t="s">
+        <v>372</v>
+      </c>
+      <c r="L44" t="s">
+        <v>373</v>
+      </c>
+      <c r="M44" t="s">
+        <v>374</v>
+      </c>
+      <c r="N44" t="s">
+        <v>375</v>
+      </c>
+      <c r="O44" t="s">
+        <v>376</v>
+      </c>
+      <c r="P44" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>80</v>
+      </c>
+      <c r="R44" t="s">
+        <v>81</v>
+      </c>
+      <c r="S44" t="s">
+        <v>81</v>
+      </c>
+      <c r="T44" t="s">
+        <v>81</v>
+      </c>
+      <c r="X44" t="s">
+        <v>378</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45">
+        <v>108800</v>
+      </c>
+      <c r="B45" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C45" t="s">
+        <v>69</v>
+      </c>
+      <c r="D45" t="s">
+        <v>70</v>
+      </c>
+      <c r="H45" t="s">
+        <v>71</v>
+      </c>
+      <c r="I45" t="s">
+        <v>380</v>
+      </c>
+      <c r="J45" t="s">
+        <v>310</v>
+      </c>
+      <c r="K45" t="s">
+        <v>200</v>
+      </c>
+      <c r="L45" t="s">
+        <v>201</v>
+      </c>
+      <c r="M45" t="s">
+        <v>202</v>
+      </c>
+      <c r="N45" t="s">
+        <v>203</v>
+      </c>
+      <c r="O45" t="s">
+        <v>381</v>
+      </c>
+      <c r="P45" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>80</v>
+      </c>
+      <c r="R45" t="s">
+        <v>81</v>
+      </c>
+      <c r="S45" t="s">
+        <v>81</v>
+      </c>
+      <c r="T45" t="s">
+        <v>81</v>
+      </c>
+      <c r="X45" t="s">
+        <v>383</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46">
+        <v>108802</v>
+      </c>
+      <c r="B46" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C46" t="s">
         <v>84</v>
       </c>
-      <c r="I36" t="s">
-[...274 lines deleted...]
-      <c r="Y40" t="s">
+      <c r="D46" t="s">
+        <v>85</v>
+      </c>
+      <c r="H46" t="s">
+        <v>71</v>
+      </c>
+      <c r="I46" t="s">
+        <v>385</v>
+      </c>
+      <c r="J46" t="s">
+        <v>310</v>
+      </c>
+      <c r="K46" t="s">
+        <v>88</v>
+      </c>
+      <c r="L46" t="s">
+        <v>89</v>
+      </c>
+      <c r="M46" t="s">
+        <v>386</v>
+      </c>
+      <c r="N46" t="s">
+        <v>91</v>
+      </c>
+      <c r="O46" t="s">
+        <v>387</v>
+      </c>
+      <c r="P46" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>80</v>
+      </c>
+      <c r="R46" t="s">
+        <v>81</v>
+      </c>
+      <c r="S46" t="s">
+        <v>81</v>
+      </c>
+      <c r="T46" t="s">
+        <v>81</v>
+      </c>
+      <c r="X46" t="s">
+        <v>389</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47">
+        <v>108786</v>
+      </c>
+      <c r="B47" s="1">
+        <v>46267</v>
+      </c>
+      <c r="C47" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" t="s">
+        <v>105</v>
+      </c>
+      <c r="H47" t="s">
+        <v>106</v>
+      </c>
+      <c r="I47" t="s">
+        <v>391</v>
+      </c>
+      <c r="J47" t="s">
         <v>362</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I41" t="s">
+      <c r="K47" t="s">
         <v>363</v>
       </c>
-      <c r="J41" t="s">
-[...2 lines deleted...]
-      <c r="K41" t="s">
+      <c r="L47" t="s">
         <v>364</v>
       </c>
-      <c r="L41" t="s">
+      <c r="M47" t="s">
         <v>365</v>
       </c>
-      <c r="M41" t="s">
+      <c r="N47" t="s">
         <v>366</v>
       </c>
-      <c r="N41" t="s">
+      <c r="O47" t="s">
         <v>367</v>
       </c>
-      <c r="O41" t="s">
-[...191 lines deleted...]
-      <c r="N44" t="s">
+      <c r="P47" t="s">
         <v>392</v>
       </c>
-      <c r="O44" t="s">
+      <c r="Q47" t="s">
+        <v>80</v>
+      </c>
+      <c r="R47" t="s">
+        <v>81</v>
+      </c>
+      <c r="S47" t="s">
+        <v>81</v>
+      </c>
+      <c r="T47" t="s">
+        <v>81</v>
+      </c>
+      <c r="X47" t="s">
         <v>393</v>
       </c>
-      <c r="P44" t="s">
+      <c r="Y47" t="s">
         <v>394</v>
       </c>
-      <c r="Q44" t="s">
-[...11 lines deleted...]
-      <c r="X44" t="s">
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48">
+        <v>108787</v>
+      </c>
+      <c r="B48" s="1">
+        <v>46267</v>
+      </c>
+      <c r="C48" t="s">
+        <v>69</v>
+      </c>
+      <c r="D48" t="s">
+        <v>70</v>
+      </c>
+      <c r="H48" t="s">
+        <v>214</v>
+      </c>
+      <c r="I48" t="s">
         <v>395</v>
       </c>
-      <c r="Y44" t="s">
+      <c r="J48" t="s">
+        <v>362</v>
+      </c>
+      <c r="K48" t="s">
         <v>396</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="I45" t="s">
+      <c r="L48" t="s">
         <v>397</v>
       </c>
-      <c r="J45" t="s">
+      <c r="M48" t="s">
         <v>398</v>
       </c>
-      <c r="K45" t="s">
-[...11 lines deleted...]
-      <c r="O45" t="s">
+      <c r="N48" t="s">
         <v>399</v>
       </c>
-      <c r="P45" t="s">
+      <c r="O48" t="s">
         <v>400</v>
       </c>
-      <c r="Q45" t="s">
-[...11 lines deleted...]
-      <c r="X45" t="s">
+      <c r="P48" t="s">
         <v>401</v>
       </c>
-      <c r="Y45" t="s">
+      <c r="Q48" t="s">
+        <v>80</v>
+      </c>
+      <c r="R48" t="s">
+        <v>81</v>
+      </c>
+      <c r="S48" t="s">
+        <v>81</v>
+      </c>
+      <c r="T48" t="s">
+        <v>81</v>
+      </c>
+      <c r="X48" t="s">
         <v>402</v>
       </c>
-      <c r="Z45" t="s">
-[...2 lines deleted...]
-      <c r="AA45" t="s">
+      <c r="Y48" t="s">
         <v>403</v>
-      </c>
-[...193 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49">
-        <v>108520</v>
+        <v>108788</v>
       </c>
       <c r="B49" s="1">
-        <v>46211</v>
+        <v>46267</v>
       </c>
       <c r="C49" t="s">
-        <v>229</v>
+        <v>69</v>
       </c>
       <c r="D49" t="s">
-        <v>230</v>
+        <v>70</v>
       </c>
       <c r="H49" t="s">
-        <v>142</v>
+        <v>214</v>
       </c>
       <c r="I49" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="J49" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="K49" t="s">
-        <v>232</v>
+        <v>405</v>
       </c>
       <c r="L49" t="s">
-        <v>233</v>
+        <v>406</v>
       </c>
       <c r="M49" t="s">
-        <v>234</v>
+        <v>407</v>
       </c>
       <c r="N49" t="s">
-        <v>235</v>
+        <v>399</v>
       </c>
       <c r="O49" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="P49" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="Q49" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X49" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="Y49" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50">
-        <v>108521</v>
+        <v>108790</v>
       </c>
       <c r="B50" s="1">
-        <v>46211</v>
+        <v>46267</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H50" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I50" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="J50" t="s">
-        <v>380</v>
+        <v>362</v>
+      </c>
+      <c r="K50" t="s">
+        <v>74</v>
       </c>
       <c r="L50" t="s">
-        <v>330</v>
+        <v>75</v>
       </c>
       <c r="M50" t="s">
-        <v>331</v>
+        <v>76</v>
       </c>
       <c r="N50" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="O50" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="P50" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="Q50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X50" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="Y50" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51">
-        <v>108507</v>
+        <v>108794</v>
       </c>
       <c r="B51" s="1">
-        <v>46210</v>
+        <v>46267</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>417</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>418</v>
+      </c>
+      <c r="E51" t="s">
+        <v>417</v>
+      </c>
+      <c r="F51" t="s">
+        <v>419</v>
+      </c>
+      <c r="G51" t="s">
+        <v>420</v>
       </c>
       <c r="H51" t="s">
         <v>71</v>
       </c>
       <c r="I51" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="J51" t="s">
-        <v>431</v>
+        <v>362</v>
       </c>
       <c r="K51" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="L51" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="M51" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="N51" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="O51" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="P51" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="Q51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X51" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="Y51" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52">
-        <v>108508</v>
+        <v>108795</v>
       </c>
       <c r="B52" s="1">
-        <v>46210</v>
+        <v>46267</v>
       </c>
       <c r="C52" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D52" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H52" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I52" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="J52" t="s">
+        <v>362</v>
+      </c>
+      <c r="K52" t="s">
         <v>431</v>
       </c>
-      <c r="K52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L52" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="M52" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="N52" t="s">
-        <v>444</v>
+        <v>203</v>
       </c>
       <c r="O52" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="P52" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="Q52" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R52" t="s">
         <v>80</v>
       </c>
       <c r="S52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T52" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U52" t="s">
+        <v>436</v>
       </c>
       <c r="X52" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="Y52" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53">
-        <v>108509</v>
+        <v>108796</v>
       </c>
       <c r="B53" s="1">
-        <v>46210</v>
+        <v>46267</v>
       </c>
       <c r="C53" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D53" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="H53" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="I53" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="J53" t="s">
+        <v>362</v>
+      </c>
+      <c r="K53" t="s">
         <v>431</v>
       </c>
-      <c r="K53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="M53" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="N53" t="s">
-        <v>453</v>
+        <v>203</v>
       </c>
       <c r="O53" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="P53" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="Q53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R53" t="s">
         <v>80</v>
       </c>
       <c r="S53" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T53" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="U53" t="s">
+        <v>441</v>
+      </c>
+      <c r="V53" t="s">
+        <v>442</v>
       </c>
       <c r="X53" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="Y53" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54">
-        <v>108510</v>
+        <v>108775</v>
       </c>
       <c r="B54" s="1">
-        <v>46210</v>
+        <v>46266</v>
       </c>
       <c r="C54" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D54" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H54" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="I54" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="J54" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="K54" t="s">
+        <v>363</v>
+      </c>
+      <c r="L54" t="s">
+        <v>364</v>
+      </c>
+      <c r="M54" t="s">
+        <v>365</v>
+      </c>
+      <c r="N54" t="s">
+        <v>366</v>
+      </c>
+      <c r="O54" t="s">
+        <v>447</v>
+      </c>
+      <c r="P54" t="s">
+        <v>448</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>80</v>
+      </c>
+      <c r="R54" t="s">
+        <v>81</v>
+      </c>
+      <c r="S54" t="s">
+        <v>81</v>
+      </c>
+      <c r="T54" t="s">
+        <v>81</v>
+      </c>
+      <c r="X54" t="s">
+        <v>449</v>
+      </c>
+      <c r="Y54" t="s">
         <v>450</v>
-      </c>
-[...31 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55">
-        <v>108500</v>
+        <v>108779</v>
       </c>
       <c r="B55" s="1">
-        <v>46206</v>
+        <v>46266</v>
       </c>
       <c r="C55" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="D55" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>105</v>
+      </c>
+      <c r="H55" t="s">
+        <v>451</v>
       </c>
       <c r="I55" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="J55" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="K55" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="L55" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="M55" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="N55" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="O55" t="s">
-        <v>468</v>
+        <v>457</v>
+      </c>
+      <c r="P55" t="s">
+        <v>458</v>
       </c>
       <c r="Q55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R55" t="s">
         <v>80</v>
       </c>
       <c r="S55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T55" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="V55" t="s">
+        <v>459</v>
+      </c>
+      <c r="X55" t="s">
+        <v>460</v>
       </c>
       <c r="Y55" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56">
-        <v>108501</v>
+        <v>108761</v>
       </c>
       <c r="B56" s="1">
-        <v>46206</v>
+        <v>46265</v>
       </c>
       <c r="C56" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H56" t="s">
-        <v>195</v>
+        <v>95</v>
       </c>
       <c r="I56" t="s">
+        <v>462</v>
+      </c>
+      <c r="J56" t="s">
+        <v>463</v>
+      </c>
+      <c r="K56" t="s">
+        <v>464</v>
+      </c>
+      <c r="L56" t="s">
+        <v>465</v>
+      </c>
+      <c r="M56" t="s">
+        <v>466</v>
+      </c>
+      <c r="N56" t="s">
+        <v>467</v>
+      </c>
+      <c r="O56" t="s">
+        <v>468</v>
+      </c>
+      <c r="P56" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>80</v>
+      </c>
+      <c r="R56" t="s">
+        <v>81</v>
+      </c>
+      <c r="S56" t="s">
+        <v>81</v>
+      </c>
+      <c r="T56" t="s">
+        <v>81</v>
+      </c>
+      <c r="X56" t="s">
         <v>470</v>
       </c>
-      <c r="J56" t="s">
+      <c r="Y56" t="s">
         <v>471</v>
-      </c>
-[...34 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57">
-        <v>108503</v>
+        <v>108762</v>
       </c>
       <c r="B57" s="1">
-        <v>46206</v>
+        <v>46265</v>
       </c>
       <c r="C57" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D57" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H57" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="I57" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="J57" t="s">
-        <v>471</v>
+        <v>463</v>
+      </c>
+      <c r="K57" t="s">
+        <v>464</v>
       </c>
       <c r="L57" t="s">
-        <v>110</v>
+        <v>465</v>
       </c>
       <c r="M57" t="s">
-        <v>111</v>
+        <v>466</v>
       </c>
       <c r="N57" t="s">
-        <v>112</v>
+        <v>467</v>
       </c>
       <c r="O57" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="P57" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="Q57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X57" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="Y57" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58">
-        <v>108497</v>
+        <v>108763</v>
       </c>
       <c r="B58" s="1">
-        <v>46205</v>
+        <v>46265</v>
       </c>
       <c r="C58" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="D58" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="H58" t="s">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="I58" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="J58" t="s">
-        <v>398</v>
+        <v>463</v>
       </c>
       <c r="K58" t="s">
-        <v>145</v>
+        <v>464</v>
       </c>
       <c r="L58" t="s">
-        <v>146</v>
+        <v>465</v>
       </c>
       <c r="M58" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="N58" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="O58" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="P58" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="Q58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X58" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="Y58" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59">
-        <v>108491</v>
+        <v>108764</v>
       </c>
       <c r="B59" s="1">
-        <v>46204</v>
+        <v>46265</v>
       </c>
       <c r="C59" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" t="s">
+        <v>70</v>
+      </c>
+      <c r="H59" t="s">
         <v>95</v>
       </c>
-      <c r="D59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I59" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="J59" t="s">
         <v>463</v>
       </c>
       <c r="K59" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="L59" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="M59" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="N59" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="O59" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="P59" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="Q59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X59" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="Y59" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60">
-        <v>108492</v>
+        <v>108765</v>
       </c>
       <c r="B60" s="1">
-        <v>46204</v>
+        <v>46265</v>
       </c>
       <c r="C60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H60" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I60" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="J60" t="s">
         <v>463</v>
       </c>
       <c r="K60" t="s">
-        <v>178</v>
+        <v>485</v>
       </c>
       <c r="L60" t="s">
-        <v>179</v>
+        <v>486</v>
       </c>
       <c r="M60" t="s">
-        <v>180</v>
+        <v>487</v>
       </c>
       <c r="N60" t="s">
-        <v>181</v>
+        <v>488</v>
       </c>
       <c r="O60" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="P60" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="Q60" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X60" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="Y60" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61">
-        <v>108493</v>
+        <v>108767</v>
       </c>
       <c r="B61" s="1">
-        <v>46204</v>
+        <v>46265</v>
       </c>
       <c r="C61" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="D61" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="H61" t="s">
-        <v>497</v>
+        <v>71</v>
       </c>
       <c r="I61" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="J61" t="s">
         <v>463</v>
       </c>
+      <c r="K61" t="s">
+        <v>123</v>
+      </c>
       <c r="L61" t="s">
-        <v>499</v>
+        <v>124</v>
       </c>
       <c r="M61" t="s">
-        <v>500</v>
+        <v>125</v>
       </c>
       <c r="N61" t="s">
-        <v>501</v>
+        <v>126</v>
       </c>
       <c r="O61" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="Q61" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S61" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T61" t="s">
         <v>80</v>
       </c>
       <c r="X61" t="s">
-        <v>504</v>
+        <v>495</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62">
-        <v>108495</v>
+        <v>108768</v>
       </c>
       <c r="B62" s="1">
-        <v>46204</v>
+        <v>46265</v>
       </c>
       <c r="C62" t="s">
-        <v>505</v>
+        <v>120</v>
       </c>
       <c r="D62" t="s">
-        <v>506</v>
+        <v>121</v>
       </c>
       <c r="H62" t="s">
-        <v>507</v>
+        <v>71</v>
       </c>
       <c r="I62" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="J62" t="s">
         <v>463</v>
       </c>
       <c r="K62" t="s">
-        <v>509</v>
+        <v>123</v>
       </c>
       <c r="L62" t="s">
-        <v>510</v>
+        <v>124</v>
       </c>
       <c r="M62" t="s">
-        <v>511</v>
+        <v>125</v>
       </c>
       <c r="N62" t="s">
-        <v>512</v>
+        <v>126</v>
       </c>
       <c r="O62" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="P62" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="Q62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X62" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="Y62" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63">
-        <v>108487</v>
+        <v>108757</v>
       </c>
       <c r="B63" s="1">
-        <v>46203</v>
+        <v>46262</v>
       </c>
       <c r="C63" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D63" t="s">
-        <v>84</v>
+        <v>70</v>
+      </c>
+      <c r="H63" t="s">
+        <v>71</v>
       </c>
       <c r="I63" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="J63" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="K63" t="s">
-        <v>381</v>
+        <v>74</v>
       </c>
       <c r="L63" t="s">
-        <v>382</v>
+        <v>75</v>
       </c>
       <c r="M63" t="s">
-        <v>383</v>
+        <v>76</v>
       </c>
       <c r="N63" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="O63" t="s">
-        <v>518</v>
+        <v>503</v>
+      </c>
+      <c r="P63" t="s">
+        <v>504</v>
       </c>
       <c r="Q63" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R63" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S63" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T63" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X63" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="Y63" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64">
-        <v>108488</v>
+        <v>108758</v>
       </c>
       <c r="B64" s="1">
-        <v>46203</v>
+        <v>46262</v>
       </c>
       <c r="C64" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" t="s">
+        <v>85</v>
+      </c>
+      <c r="H64" t="s">
+        <v>71</v>
+      </c>
+      <c r="I64" t="s">
+        <v>507</v>
+      </c>
+      <c r="J64" t="s">
+        <v>502</v>
+      </c>
+      <c r="K64" t="s">
+        <v>485</v>
+      </c>
+      <c r="L64" t="s">
+        <v>486</v>
+      </c>
+      <c r="M64" t="s">
+        <v>487</v>
+      </c>
+      <c r="N64" t="s">
+        <v>488</v>
+      </c>
+      <c r="O64" t="s">
+        <v>508</v>
+      </c>
+      <c r="P64" t="s">
+        <v>509</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>80</v>
+      </c>
+      <c r="R64" t="s">
+        <v>81</v>
+      </c>
+      <c r="S64" t="s">
+        <v>81</v>
+      </c>
+      <c r="T64" t="s">
+        <v>81</v>
+      </c>
+      <c r="X64" t="s">
+        <v>510</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="65" spans="1:47">
+      <c r="A65">
+        <v>108759</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46262</v>
+      </c>
+      <c r="C65" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" t="s">
+        <v>70</v>
+      </c>
+      <c r="H65" t="s">
+        <v>154</v>
+      </c>
+      <c r="I65" t="s">
+        <v>512</v>
+      </c>
+      <c r="J65" t="s">
+        <v>502</v>
+      </c>
+      <c r="K65" t="s">
+        <v>513</v>
+      </c>
+      <c r="L65" t="s">
+        <v>514</v>
+      </c>
+      <c r="M65" t="s">
+        <v>515</v>
+      </c>
+      <c r="N65" t="s">
+        <v>516</v>
+      </c>
+      <c r="O65" t="s">
+        <v>517</v>
+      </c>
+      <c r="P65" t="s">
+        <v>518</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>80</v>
+      </c>
+      <c r="R65" t="s">
+        <v>81</v>
+      </c>
+      <c r="S65" t="s">
+        <v>81</v>
+      </c>
+      <c r="T65" t="s">
+        <v>81</v>
+      </c>
+      <c r="X65" t="s">
+        <v>519</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>520</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>517</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>521</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>522</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>519</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>517</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>523</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>524</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="66" spans="1:47">
+      <c r="A66">
+        <v>108760</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46262</v>
+      </c>
+      <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" t="s">
+        <v>70</v>
+      </c>
+      <c r="I66" t="s">
+        <v>525</v>
+      </c>
+      <c r="J66" t="s">
+        <v>502</v>
+      </c>
+      <c r="K66" t="s">
+        <v>526</v>
+      </c>
+      <c r="L66" t="s">
+        <v>527</v>
+      </c>
+      <c r="M66" t="s">
+        <v>528</v>
+      </c>
+      <c r="N66" t="s">
+        <v>529</v>
+      </c>
+      <c r="O66" t="s">
+        <v>530</v>
+      </c>
+      <c r="P66" t="s">
+        <v>531</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>80</v>
+      </c>
+      <c r="R66" t="s">
+        <v>81</v>
+      </c>
+      <c r="S66" t="s">
+        <v>81</v>
+      </c>
+      <c r="T66" t="s">
+        <v>81</v>
+      </c>
+      <c r="X66" t="s">
+        <v>532</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="67" spans="1:47">
+      <c r="A67">
+        <v>108751</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C67" t="s">
+        <v>188</v>
+      </c>
+      <c r="D67" t="s">
+        <v>189</v>
+      </c>
+      <c r="H67" t="s">
+        <v>534</v>
+      </c>
+      <c r="I67" t="s">
+        <v>535</v>
+      </c>
+      <c r="J67" t="s">
+        <v>536</v>
+      </c>
+      <c r="L67" t="s">
+        <v>537</v>
+      </c>
+      <c r="M67" t="s">
+        <v>538</v>
+      </c>
+      <c r="N67" t="s">
+        <v>539</v>
+      </c>
+      <c r="O67" t="s">
+        <v>540</v>
+      </c>
+      <c r="P67" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>80</v>
+      </c>
+      <c r="R67" t="s">
+        <v>81</v>
+      </c>
+      <c r="S67" t="s">
+        <v>81</v>
+      </c>
+      <c r="T67" t="s">
+        <v>81</v>
+      </c>
+      <c r="X67" t="s">
+        <v>542</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="68" spans="1:47">
+      <c r="A68">
+        <v>108752</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C68" t="s">
+        <v>104</v>
+      </c>
+      <c r="D68" t="s">
+        <v>105</v>
+      </c>
+      <c r="H68" t="s">
+        <v>544</v>
+      </c>
+      <c r="I68" t="s">
+        <v>545</v>
+      </c>
+      <c r="J68" t="s">
+        <v>546</v>
+      </c>
+      <c r="K68" t="s">
+        <v>547</v>
+      </c>
+      <c r="L68" t="s">
+        <v>548</v>
+      </c>
+      <c r="M68" t="s">
+        <v>549</v>
+      </c>
+      <c r="N68" t="s">
+        <v>111</v>
+      </c>
+      <c r="O68" t="s">
+        <v>550</v>
+      </c>
+      <c r="P68" t="s">
+        <v>551</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>80</v>
+      </c>
+      <c r="R68" t="s">
+        <v>80</v>
+      </c>
+      <c r="S68" t="s">
+        <v>81</v>
+      </c>
+      <c r="T68" t="s">
+        <v>81</v>
+      </c>
+      <c r="V68" t="s">
+        <v>552</v>
+      </c>
+      <c r="X68" t="s">
+        <v>545</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="69" spans="1:47">
+      <c r="A69">
+        <v>108753</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C69" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" t="s">
+        <v>70</v>
+      </c>
+      <c r="H69" t="s">
         <v>95</v>
       </c>
-      <c r="D64" t="s">
-[...85 lines deleted...]
-      <c r="P65" t="s">
+      <c r="I69" t="s">
+        <v>554</v>
+      </c>
+      <c r="J69" t="s">
         <v>536</v>
       </c>
-      <c r="Q65" t="s">
-[...28 lines deleted...]
-      <c r="D66" t="s">
+      <c r="K69" t="s">
+        <v>555</v>
+      </c>
+      <c r="L69" t="s">
+        <v>556</v>
+      </c>
+      <c r="M69" t="s">
+        <v>557</v>
+      </c>
+      <c r="N69" t="s">
+        <v>558</v>
+      </c>
+      <c r="O69" t="s">
+        <v>559</v>
+      </c>
+      <c r="P69" t="s">
+        <v>560</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>80</v>
+      </c>
+      <c r="R69" t="s">
+        <v>81</v>
+      </c>
+      <c r="S69" t="s">
+        <v>81</v>
+      </c>
+      <c r="T69" t="s">
+        <v>81</v>
+      </c>
+      <c r="X69" t="s">
+        <v>561</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="70" spans="1:47">
+      <c r="A70">
+        <v>108755</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C70" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" t="s">
+        <v>105</v>
+      </c>
+      <c r="H70" t="s">
+        <v>106</v>
+      </c>
+      <c r="I70" t="s">
+        <v>563</v>
+      </c>
+      <c r="J70" t="s">
+        <v>536</v>
+      </c>
+      <c r="L70" t="s">
+        <v>109</v>
+      </c>
+      <c r="M70" t="s">
+        <v>110</v>
+      </c>
+      <c r="N70" t="s">
+        <v>111</v>
+      </c>
+      <c r="O70" t="s">
+        <v>564</v>
+      </c>
+      <c r="P70" t="s">
+        <v>565</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>80</v>
+      </c>
+      <c r="R70" t="s">
+        <v>80</v>
+      </c>
+      <c r="S70" t="s">
+        <v>81</v>
+      </c>
+      <c r="T70" t="s">
+        <v>81</v>
+      </c>
+      <c r="X70" t="s">
+        <v>563</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="71" spans="1:47">
+      <c r="A71">
+        <v>108756</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46261</v>
+      </c>
+      <c r="C71" t="s">
+        <v>104</v>
+      </c>
+      <c r="D71" t="s">
+        <v>105</v>
+      </c>
+      <c r="H71" t="s">
+        <v>567</v>
+      </c>
+      <c r="I71" t="s">
+        <v>568</v>
+      </c>
+      <c r="J71" t="s">
+        <v>536</v>
+      </c>
+      <c r="L71" t="s">
+        <v>569</v>
+      </c>
+      <c r="M71" t="s">
+        <v>570</v>
+      </c>
+      <c r="N71" t="s">
+        <v>111</v>
+      </c>
+      <c r="O71" t="s">
+        <v>571</v>
+      </c>
+      <c r="P71" t="s">
+        <v>572</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>80</v>
+      </c>
+      <c r="R71" t="s">
+        <v>81</v>
+      </c>
+      <c r="S71" t="s">
+        <v>81</v>
+      </c>
+      <c r="T71" t="s">
+        <v>81</v>
+      </c>
+      <c r="X71" t="s">
+        <v>568</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="72" spans="1:47">
+      <c r="A72">
+        <v>108745</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C72" t="s">
         <v>84</v>
       </c>
-      <c r="H66" t="s">
-[...70 lines deleted...]
-      <c r="L67" t="s">
+      <c r="D72" t="s">
+        <v>85</v>
+      </c>
+      <c r="H72" t="s">
+        <v>71</v>
+      </c>
+      <c r="I72" t="s">
+        <v>574</v>
+      </c>
+      <c r="J72" t="s">
         <v>546</v>
       </c>
-      <c r="M67" t="s">
+      <c r="K72" t="s">
+        <v>88</v>
+      </c>
+      <c r="L72" t="s">
+        <v>89</v>
+      </c>
+      <c r="M72" t="s">
+        <v>575</v>
+      </c>
+      <c r="N72" t="s">
+        <v>91</v>
+      </c>
+      <c r="O72" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>81</v>
+      </c>
+      <c r="R72" t="s">
+        <v>81</v>
+      </c>
+      <c r="S72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T72" t="s">
+        <v>80</v>
+      </c>
+      <c r="X72" t="s">
+        <v>577</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="73" spans="1:47">
+      <c r="A73">
+        <v>108746</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C73" t="s">
+        <v>104</v>
+      </c>
+      <c r="D73" t="s">
+        <v>105</v>
+      </c>
+      <c r="I73" t="s">
+        <v>579</v>
+      </c>
+      <c r="J73" t="s">
+        <v>546</v>
+      </c>
+      <c r="K73" t="s">
+        <v>580</v>
+      </c>
+      <c r="L73" t="s">
+        <v>581</v>
+      </c>
+      <c r="M73" t="s">
+        <v>582</v>
+      </c>
+      <c r="N73" t="s">
+        <v>111</v>
+      </c>
+      <c r="O73" t="s">
+        <v>583</v>
+      </c>
+      <c r="P73" t="s">
+        <v>584</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>80</v>
+      </c>
+      <c r="R73" t="s">
+        <v>81</v>
+      </c>
+      <c r="S73" t="s">
+        <v>81</v>
+      </c>
+      <c r="T73" t="s">
+        <v>81</v>
+      </c>
+      <c r="X73" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="74" spans="1:47">
+      <c r="A74">
+        <v>108747</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C74" t="s">
+        <v>104</v>
+      </c>
+      <c r="D74" t="s">
+        <v>105</v>
+      </c>
+      <c r="I74" t="s">
+        <v>579</v>
+      </c>
+      <c r="J74" t="s">
+        <v>546</v>
+      </c>
+      <c r="K74" t="s">
+        <v>580</v>
+      </c>
+      <c r="L74" t="s">
+        <v>581</v>
+      </c>
+      <c r="M74" t="s">
+        <v>582</v>
+      </c>
+      <c r="N74" t="s">
+        <v>111</v>
+      </c>
+      <c r="O74" t="s">
+        <v>583</v>
+      </c>
+      <c r="P74" t="s">
+        <v>584</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>80</v>
+      </c>
+      <c r="R74" t="s">
+        <v>81</v>
+      </c>
+      <c r="S74" t="s">
+        <v>81</v>
+      </c>
+      <c r="T74" t="s">
+        <v>81</v>
+      </c>
+      <c r="X74" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="75" spans="1:47">
+      <c r="A75">
+        <v>108748</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C75" t="s">
+        <v>104</v>
+      </c>
+      <c r="D75" t="s">
+        <v>105</v>
+      </c>
+      <c r="I75" t="s">
+        <v>585</v>
+      </c>
+      <c r="J75" t="s">
+        <v>546</v>
+      </c>
+      <c r="K75" t="s">
+        <v>580</v>
+      </c>
+      <c r="L75" t="s">
+        <v>581</v>
+      </c>
+      <c r="M75" t="s">
+        <v>582</v>
+      </c>
+      <c r="N75" t="s">
+        <v>111</v>
+      </c>
+      <c r="O75" t="s">
+        <v>586</v>
+      </c>
+      <c r="P75" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>80</v>
+      </c>
+      <c r="R75" t="s">
+        <v>81</v>
+      </c>
+      <c r="S75" t="s">
+        <v>81</v>
+      </c>
+      <c r="T75" t="s">
+        <v>81</v>
+      </c>
+      <c r="X75" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="76" spans="1:47">
+      <c r="A76">
+        <v>108750</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46260</v>
+      </c>
+      <c r="C76" t="s">
+        <v>69</v>
+      </c>
+      <c r="D76" t="s">
+        <v>70</v>
+      </c>
+      <c r="H76" t="s">
+        <v>588</v>
+      </c>
+      <c r="I76" t="s">
+        <v>589</v>
+      </c>
+      <c r="J76" t="s">
+        <v>546</v>
+      </c>
+      <c r="K76" t="s">
+        <v>590</v>
+      </c>
+      <c r="L76" t="s">
+        <v>591</v>
+      </c>
+      <c r="M76" t="s">
+        <v>592</v>
+      </c>
+      <c r="N76" t="s">
+        <v>593</v>
+      </c>
+      <c r="O76" t="s">
+        <v>594</v>
+      </c>
+      <c r="P76" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>80</v>
+      </c>
+      <c r="R76" t="s">
+        <v>81</v>
+      </c>
+      <c r="S76" t="s">
+        <v>81</v>
+      </c>
+      <c r="T76" t="s">
+        <v>81</v>
+      </c>
+      <c r="X76" t="s">
+        <v>596</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="77" spans="1:47">
+      <c r="A77">
+        <v>108737</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C77" t="s">
+        <v>69</v>
+      </c>
+      <c r="D77" t="s">
+        <v>70</v>
+      </c>
+      <c r="H77" t="s">
+        <v>71</v>
+      </c>
+      <c r="I77" t="s">
+        <v>598</v>
+      </c>
+      <c r="J77" t="s">
+        <v>599</v>
+      </c>
+      <c r="K77" t="s">
+        <v>74</v>
+      </c>
+      <c r="L77" t="s">
+        <v>75</v>
+      </c>
+      <c r="M77" t="s">
+        <v>76</v>
+      </c>
+      <c r="N77" t="s">
+        <v>77</v>
+      </c>
+      <c r="O77" t="s">
+        <v>600</v>
+      </c>
+      <c r="P77" t="s">
+        <v>601</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>80</v>
+      </c>
+      <c r="R77" t="s">
+        <v>81</v>
+      </c>
+      <c r="S77" t="s">
+        <v>81</v>
+      </c>
+      <c r="T77" t="s">
+        <v>81</v>
+      </c>
+      <c r="X77" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="78" spans="1:47">
+      <c r="A78">
+        <v>108739</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C78" t="s">
+        <v>104</v>
+      </c>
+      <c r="D78" t="s">
+        <v>105</v>
+      </c>
+      <c r="H78" t="s">
+        <v>106</v>
+      </c>
+      <c r="I78" t="s">
+        <v>604</v>
+      </c>
+      <c r="J78" t="s">
+        <v>599</v>
+      </c>
+      <c r="L78" t="s">
+        <v>254</v>
+      </c>
+      <c r="M78" t="s">
+        <v>255</v>
+      </c>
+      <c r="N78" t="s">
+        <v>111</v>
+      </c>
+      <c r="O78" t="s">
+        <v>605</v>
+      </c>
+      <c r="P78" t="s">
+        <v>606</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>80</v>
+      </c>
+      <c r="R78" t="s">
+        <v>81</v>
+      </c>
+      <c r="S78" t="s">
+        <v>81</v>
+      </c>
+      <c r="T78" t="s">
+        <v>81</v>
+      </c>
+      <c r="X78" t="s">
+        <v>604</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="79" spans="1:47">
+      <c r="A79">
+        <v>108740</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C79" t="s">
+        <v>104</v>
+      </c>
+      <c r="D79" t="s">
+        <v>105</v>
+      </c>
+      <c r="H79" t="s">
+        <v>106</v>
+      </c>
+      <c r="I79" t="s">
+        <v>607</v>
+      </c>
+      <c r="J79" t="s">
+        <v>599</v>
+      </c>
+      <c r="L79" t="s">
+        <v>254</v>
+      </c>
+      <c r="M79" t="s">
+        <v>255</v>
+      </c>
+      <c r="N79" t="s">
+        <v>111</v>
+      </c>
+      <c r="O79" t="s">
+        <v>608</v>
+      </c>
+      <c r="P79" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>80</v>
+      </c>
+      <c r="R79" t="s">
+        <v>81</v>
+      </c>
+      <c r="S79" t="s">
+        <v>81</v>
+      </c>
+      <c r="T79" t="s">
+        <v>81</v>
+      </c>
+      <c r="X79" t="s">
+        <v>607</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:47">
+      <c r="A80">
+        <v>108744</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46259</v>
+      </c>
+      <c r="C80" t="s">
+        <v>84</v>
+      </c>
+      <c r="D80" t="s">
+        <v>85</v>
+      </c>
+      <c r="H80" t="s">
+        <v>71</v>
+      </c>
+      <c r="I80" t="s">
+        <v>610</v>
+      </c>
+      <c r="J80" t="s">
+        <v>546</v>
+      </c>
+      <c r="K80" t="s">
+        <v>485</v>
+      </c>
+      <c r="L80" t="s">
+        <v>486</v>
+      </c>
+      <c r="M80" t="s">
+        <v>487</v>
+      </c>
+      <c r="N80" t="s">
+        <v>488</v>
+      </c>
+      <c r="O80" t="s">
+        <v>611</v>
+      </c>
+      <c r="P80" t="s">
+        <v>612</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>80</v>
+      </c>
+      <c r="R80" t="s">
+        <v>81</v>
+      </c>
+      <c r="S80" t="s">
+        <v>81</v>
+      </c>
+      <c r="T80" t="s">
+        <v>81</v>
+      </c>
+      <c r="X80" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="81" spans="1:47">
+      <c r="A81">
+        <v>108725</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C81" t="s">
+        <v>104</v>
+      </c>
+      <c r="D81" t="s">
+        <v>105</v>
+      </c>
+      <c r="H81" t="s">
+        <v>106</v>
+      </c>
+      <c r="I81" t="s">
+        <v>615</v>
+      </c>
+      <c r="J81" t="s">
+        <v>616</v>
+      </c>
+      <c r="K81" t="s">
+        <v>617</v>
+      </c>
+      <c r="L81" t="s">
+        <v>618</v>
+      </c>
+      <c r="M81" t="s">
+        <v>619</v>
+      </c>
+      <c r="N81" t="s">
+        <v>111</v>
+      </c>
+      <c r="O81" t="s">
+        <v>620</v>
+      </c>
+      <c r="P81" t="s">
+        <v>621</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>80</v>
+      </c>
+      <c r="R81" t="s">
+        <v>81</v>
+      </c>
+      <c r="S81" t="s">
+        <v>81</v>
+      </c>
+      <c r="T81" t="s">
+        <v>81</v>
+      </c>
+      <c r="X81" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="82" spans="1:47">
+      <c r="A82">
+        <v>108726</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C82" t="s">
+        <v>104</v>
+      </c>
+      <c r="D82" t="s">
+        <v>105</v>
+      </c>
+      <c r="I82" t="s">
+        <v>623</v>
+      </c>
+      <c r="J82" t="s">
+        <v>624</v>
+      </c>
+      <c r="K82" t="s">
+        <v>580</v>
+      </c>
+      <c r="L82" t="s">
+        <v>581</v>
+      </c>
+      <c r="M82" t="s">
+        <v>582</v>
+      </c>
+      <c r="N82" t="s">
+        <v>111</v>
+      </c>
+      <c r="O82" t="s">
+        <v>625</v>
+      </c>
+      <c r="P82" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" t="s">
+        <v>81</v>
+      </c>
+      <c r="S82" t="s">
+        <v>81</v>
+      </c>
+      <c r="T82" t="s">
+        <v>81</v>
+      </c>
+      <c r="X82" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="83" spans="1:47">
+      <c r="A83">
+        <v>108727</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C83" t="s">
+        <v>104</v>
+      </c>
+      <c r="D83" t="s">
+        <v>105</v>
+      </c>
+      <c r="H83" t="s">
+        <v>106</v>
+      </c>
+      <c r="I83" t="s">
+        <v>627</v>
+      </c>
+      <c r="J83" t="s">
+        <v>624</v>
+      </c>
+      <c r="K83" t="s">
+        <v>628</v>
+      </c>
+      <c r="L83" t="s">
+        <v>629</v>
+      </c>
+      <c r="M83" t="s">
+        <v>630</v>
+      </c>
+      <c r="N83" t="s">
+        <v>631</v>
+      </c>
+      <c r="O83" t="s">
+        <v>632</v>
+      </c>
+      <c r="P83" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>80</v>
+      </c>
+      <c r="R83" t="s">
+        <v>80</v>
+      </c>
+      <c r="S83" t="s">
+        <v>81</v>
+      </c>
+      <c r="T83" t="s">
+        <v>81</v>
+      </c>
+      <c r="V83" t="s">
+        <v>634</v>
+      </c>
+      <c r="X83" t="s">
+        <v>635</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="84" spans="1:47">
+      <c r="A84">
+        <v>108728</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C84" t="s">
+        <v>104</v>
+      </c>
+      <c r="D84" t="s">
+        <v>105</v>
+      </c>
+      <c r="H84" t="s">
+        <v>106</v>
+      </c>
+      <c r="I84" t="s">
+        <v>637</v>
+      </c>
+      <c r="J84" t="s">
+        <v>624</v>
+      </c>
+      <c r="L84" t="s">
+        <v>109</v>
+      </c>
+      <c r="M84" t="s">
+        <v>110</v>
+      </c>
+      <c r="N84" t="s">
+        <v>111</v>
+      </c>
+      <c r="O84" t="s">
+        <v>638</v>
+      </c>
+      <c r="P84" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>80</v>
+      </c>
+      <c r="R84" t="s">
+        <v>81</v>
+      </c>
+      <c r="S84" t="s">
+        <v>81</v>
+      </c>
+      <c r="T84" t="s">
+        <v>81</v>
+      </c>
+      <c r="X84" t="s">
+        <v>637</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="85" spans="1:47">
+      <c r="A85">
+        <v>108729</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C85" t="s">
+        <v>104</v>
+      </c>
+      <c r="D85" t="s">
+        <v>105</v>
+      </c>
+      <c r="H85" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" t="s">
+        <v>641</v>
+      </c>
+      <c r="J85" t="s">
+        <v>624</v>
+      </c>
+      <c r="K85" t="s">
         <v>547</v>
       </c>
-      <c r="N67" t="s">
+      <c r="L85" t="s">
         <v>548</v>
       </c>
-      <c r="O67" t="s">
+      <c r="M85" t="s">
         <v>549</v>
       </c>
-      <c r="P67" t="s">
+      <c r="N85" t="s">
+        <v>111</v>
+      </c>
+      <c r="O85" t="s">
         <v>550</v>
       </c>
-      <c r="Q67" t="s">
-[...1030 lines deleted...]
-      </c>
       <c r="Q85" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="R85" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S85" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T85" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>81</v>
       </c>
       <c r="X85" t="s">
         <v>642</v>
       </c>
       <c r="Y85" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="86" spans="1:47">
+      <c r="A86">
+        <v>108731</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C86" t="s">
+        <v>69</v>
+      </c>
+      <c r="D86" t="s">
+        <v>70</v>
+      </c>
+      <c r="H86" t="s">
+        <v>69</v>
+      </c>
+      <c r="I86" t="s">
+        <v>643</v>
+      </c>
+      <c r="J86" t="s">
+        <v>624</v>
+      </c>
+      <c r="K86" t="s">
+        <v>644</v>
+      </c>
+      <c r="L86" t="s">
+        <v>645</v>
+      </c>
+      <c r="M86" t="s">
         <v>646</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C86" t="s">
+      <c r="N86" t="s">
+        <v>647</v>
+      </c>
+      <c r="O86" t="s">
+        <v>648</v>
+      </c>
+      <c r="P86" t="s">
+        <v>649</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>80</v>
+      </c>
+      <c r="R86" t="s">
+        <v>81</v>
+      </c>
+      <c r="S86" t="s">
+        <v>81</v>
+      </c>
+      <c r="T86" t="s">
+        <v>81</v>
+      </c>
+      <c r="X86" t="s">
+        <v>650</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="87" spans="1:47">
+      <c r="A87">
+        <v>108732</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C87" t="s">
+        <v>69</v>
+      </c>
+      <c r="D87" t="s">
+        <v>70</v>
+      </c>
+      <c r="H87" t="s">
+        <v>71</v>
+      </c>
+      <c r="I87" t="s">
+        <v>652</v>
+      </c>
+      <c r="J87" t="s">
+        <v>624</v>
+      </c>
+      <c r="K87" t="s">
+        <v>431</v>
+      </c>
+      <c r="L87" t="s">
+        <v>432</v>
+      </c>
+      <c r="M87" t="s">
+        <v>433</v>
+      </c>
+      <c r="N87" t="s">
+        <v>203</v>
+      </c>
+      <c r="O87" t="s">
+        <v>653</v>
+      </c>
+      <c r="P87" t="s">
+        <v>654</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>80</v>
+      </c>
+      <c r="R87" t="s">
+        <v>81</v>
+      </c>
+      <c r="S87" t="s">
+        <v>81</v>
+      </c>
+      <c r="T87" t="s">
+        <v>81</v>
+      </c>
+      <c r="X87" t="s">
+        <v>655</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="88" spans="1:47">
+      <c r="A88">
+        <v>108733</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D88" t="s">
+        <v>70</v>
+      </c>
+      <c r="H88" t="s">
+        <v>71</v>
+      </c>
+      <c r="I88" t="s">
+        <v>652</v>
+      </c>
+      <c r="J88" t="s">
+        <v>624</v>
+      </c>
+      <c r="K88" t="s">
+        <v>431</v>
+      </c>
+      <c r="L88" t="s">
+        <v>432</v>
+      </c>
+      <c r="M88" t="s">
+        <v>433</v>
+      </c>
+      <c r="N88" t="s">
+        <v>203</v>
+      </c>
+      <c r="O88" t="s">
+        <v>653</v>
+      </c>
+      <c r="P88" t="s">
+        <v>657</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>80</v>
+      </c>
+      <c r="R88" t="s">
+        <v>81</v>
+      </c>
+      <c r="S88" t="s">
+        <v>81</v>
+      </c>
+      <c r="T88" t="s">
+        <v>81</v>
+      </c>
+      <c r="X88" t="s">
+        <v>658</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="89" spans="1:47">
+      <c r="A89">
+        <v>108734</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C89" t="s">
+        <v>69</v>
+      </c>
+      <c r="D89" t="s">
+        <v>70</v>
+      </c>
+      <c r="H89" t="s">
+        <v>71</v>
+      </c>
+      <c r="I89" t="s">
+        <v>652</v>
+      </c>
+      <c r="J89" t="s">
+        <v>624</v>
+      </c>
+      <c r="K89" t="s">
+        <v>431</v>
+      </c>
+      <c r="L89" t="s">
+        <v>432</v>
+      </c>
+      <c r="M89" t="s">
+        <v>433</v>
+      </c>
+      <c r="N89" t="s">
+        <v>203</v>
+      </c>
+      <c r="O89" t="s">
+        <v>653</v>
+      </c>
+      <c r="P89" t="s">
+        <v>660</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>80</v>
+      </c>
+      <c r="R89" t="s">
+        <v>81</v>
+      </c>
+      <c r="S89" t="s">
+        <v>81</v>
+      </c>
+      <c r="T89" t="s">
+        <v>81</v>
+      </c>
+      <c r="X89" t="s">
+        <v>661</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="90" spans="1:47">
+      <c r="A90">
+        <v>108735</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46258</v>
+      </c>
+      <c r="C90" t="s">
+        <v>188</v>
+      </c>
+      <c r="D90" t="s">
+        <v>189</v>
+      </c>
+      <c r="H90" t="s">
+        <v>190</v>
+      </c>
+      <c r="I90" t="s">
+        <v>663</v>
+      </c>
+      <c r="J90" t="s">
+        <v>546</v>
+      </c>
+      <c r="K90" t="s">
+        <v>192</v>
+      </c>
+      <c r="L90" t="s">
+        <v>193</v>
+      </c>
+      <c r="M90" t="s">
+        <v>194</v>
+      </c>
+      <c r="N90" t="s">
+        <v>664</v>
+      </c>
+      <c r="O90" t="s">
+        <v>665</v>
+      </c>
+      <c r="P90" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>80</v>
+      </c>
+      <c r="R90" t="s">
+        <v>81</v>
+      </c>
+      <c r="S90" t="s">
+        <v>81</v>
+      </c>
+      <c r="T90" t="s">
+        <v>81</v>
+      </c>
+      <c r="X90" t="s">
+        <v>667</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="91" spans="1:47">
+      <c r="A91">
+        <v>108718</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46254</v>
+      </c>
+      <c r="C91" t="s">
+        <v>84</v>
+      </c>
+      <c r="D91" t="s">
+        <v>85</v>
+      </c>
+      <c r="H91" t="s">
+        <v>370</v>
+      </c>
+      <c r="I91" t="s">
+        <v>668</v>
+      </c>
+      <c r="J91" t="s">
+        <v>669</v>
+      </c>
+      <c r="K91" t="s">
+        <v>372</v>
+      </c>
+      <c r="L91" t="s">
+        <v>373</v>
+      </c>
+      <c r="M91" t="s">
+        <v>374</v>
+      </c>
+      <c r="N91" t="s">
+        <v>375</v>
+      </c>
+      <c r="O91" t="s">
+        <v>670</v>
+      </c>
+      <c r="P91" t="s">
+        <v>671</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R91" t="s">
+        <v>81</v>
+      </c>
+      <c r="S91" t="s">
+        <v>81</v>
+      </c>
+      <c r="T91" t="s">
+        <v>81</v>
+      </c>
+      <c r="X91" t="s">
+        <v>672</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="92" spans="1:47">
+      <c r="A92">
+        <v>108721</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46254</v>
+      </c>
+      <c r="C92" t="s">
+        <v>84</v>
+      </c>
+      <c r="D92" t="s">
+        <v>85</v>
+      </c>
+      <c r="H92" t="s">
+        <v>71</v>
+      </c>
+      <c r="I92" t="s">
+        <v>674</v>
+      </c>
+      <c r="J92" t="s">
+        <v>669</v>
+      </c>
+      <c r="K92" t="s">
+        <v>88</v>
+      </c>
+      <c r="L92" t="s">
+        <v>89</v>
+      </c>
+      <c r="M92" t="s">
+        <v>90</v>
+      </c>
+      <c r="N92" t="s">
+        <v>91</v>
+      </c>
+      <c r="O92" t="s">
+        <v>675</v>
+      </c>
+      <c r="P92" t="s">
+        <v>676</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>80</v>
+      </c>
+      <c r="R92" t="s">
+        <v>81</v>
+      </c>
+      <c r="S92" t="s">
+        <v>81</v>
+      </c>
+      <c r="T92" t="s">
+        <v>81</v>
+      </c>
+      <c r="X92" t="s">
+        <v>677</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="93" spans="1:47">
+      <c r="A93">
+        <v>108723</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46254</v>
+      </c>
+      <c r="C93" t="s">
+        <v>679</v>
+      </c>
+      <c r="D93" t="s">
+        <v>680</v>
+      </c>
+      <c r="H93" t="s">
+        <v>681</v>
+      </c>
+      <c r="I93" t="s">
+        <v>682</v>
+      </c>
+      <c r="J93" t="s">
+        <v>669</v>
+      </c>
+      <c r="K93" t="s">
+        <v>683</v>
+      </c>
+      <c r="L93" t="s">
+        <v>684</v>
+      </c>
+      <c r="M93" t="s">
+        <v>685</v>
+      </c>
+      <c r="N93" t="s">
+        <v>686</v>
+      </c>
+      <c r="O93" t="s">
+        <v>687</v>
+      </c>
+      <c r="P93" t="s">
+        <v>688</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>80</v>
+      </c>
+      <c r="R93" t="s">
+        <v>81</v>
+      </c>
+      <c r="S93" t="s">
+        <v>81</v>
+      </c>
+      <c r="T93" t="s">
+        <v>81</v>
+      </c>
+      <c r="X93" t="s">
+        <v>689</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="94" spans="1:47">
+      <c r="A94">
+        <v>108710</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46253</v>
+      </c>
+      <c r="C94" t="s">
+        <v>69</v>
+      </c>
+      <c r="D94" t="s">
+        <v>70</v>
+      </c>
+      <c r="H94" t="s">
+        <v>691</v>
+      </c>
+      <c r="I94" t="s">
+        <v>692</v>
+      </c>
+      <c r="J94" t="s">
+        <v>693</v>
+      </c>
+      <c r="K94" t="s">
+        <v>694</v>
+      </c>
+      <c r="L94" t="s">
+        <v>695</v>
+      </c>
+      <c r="M94" t="s">
+        <v>696</v>
+      </c>
+      <c r="N94" t="s">
+        <v>697</v>
+      </c>
+      <c r="O94" t="s">
+        <v>698</v>
+      </c>
+      <c r="P94" t="s">
+        <v>699</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>80</v>
+      </c>
+      <c r="R94" t="s">
+        <v>81</v>
+      </c>
+      <c r="S94" t="s">
+        <v>81</v>
+      </c>
+      <c r="T94" t="s">
+        <v>81</v>
+      </c>
+      <c r="X94" t="s">
+        <v>700</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>698</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>701</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ94" t="s">
+        <v>702</v>
+      </c>
+      <c r="AK94" t="s">
+        <v>698</v>
+      </c>
+      <c r="AL94" t="s">
+        <v>703</v>
+      </c>
+      <c r="AM94" t="s">
+        <v>704</v>
+      </c>
+      <c r="AN94" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU94" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="95" spans="1:47">
+      <c r="A95">
+        <v>108711</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46253</v>
+      </c>
+      <c r="C95" t="s">
+        <v>84</v>
+      </c>
+      <c r="D95" t="s">
+        <v>85</v>
+      </c>
+      <c r="H95" t="s">
+        <v>71</v>
+      </c>
+      <c r="I95" t="s">
+        <v>705</v>
+      </c>
+      <c r="J95" t="s">
+        <v>693</v>
+      </c>
+      <c r="K95" t="s">
+        <v>485</v>
+      </c>
+      <c r="L95" t="s">
+        <v>486</v>
+      </c>
+      <c r="M95" t="s">
+        <v>487</v>
+      </c>
+      <c r="N95" t="s">
+        <v>488</v>
+      </c>
+      <c r="O95" t="s">
+        <v>706</v>
+      </c>
+      <c r="P95" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>80</v>
+      </c>
+      <c r="R95" t="s">
+        <v>81</v>
+      </c>
+      <c r="S95" t="s">
+        <v>81</v>
+      </c>
+      <c r="T95" t="s">
+        <v>81</v>
+      </c>
+      <c r="X95" t="s">
+        <v>708</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="96" spans="1:47">
+      <c r="A96">
+        <v>108712</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46253</v>
+      </c>
+      <c r="C96" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" t="s">
+        <v>70</v>
+      </c>
+      <c r="H96" t="s">
+        <v>691</v>
+      </c>
+      <c r="I96" t="s">
+        <v>710</v>
+      </c>
+      <c r="J96" t="s">
+        <v>693</v>
+      </c>
+      <c r="K96" t="s">
+        <v>694</v>
+      </c>
+      <c r="L96" t="s">
+        <v>695</v>
+      </c>
+      <c r="M96" t="s">
+        <v>696</v>
+      </c>
+      <c r="N96" t="s">
+        <v>697</v>
+      </c>
+      <c r="O96" t="s">
+        <v>711</v>
+      </c>
+      <c r="P96" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>80</v>
+      </c>
+      <c r="R96" t="s">
+        <v>81</v>
+      </c>
+      <c r="S96" t="s">
+        <v>81</v>
+      </c>
+      <c r="T96" t="s">
+        <v>81</v>
+      </c>
+      <c r="X96" t="s">
+        <v>713</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>711</v>
+      </c>
+      <c r="AB96" t="s">
+        <v>714</v>
+      </c>
+      <c r="AC96" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ96" t="s">
+        <v>715</v>
+      </c>
+      <c r="AK96" t="s">
+        <v>716</v>
+      </c>
+      <c r="AL96" t="s">
+        <v>717</v>
+      </c>
+      <c r="AM96" t="s">
+        <v>718</v>
+      </c>
+      <c r="AN96" t="s">
+        <v>80</v>
+      </c>
+      <c r="AO96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ96" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU96" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="97" spans="1:36">
+      <c r="A97">
+        <v>108713</v>
+      </c>
+      <c r="B97" s="1">
+        <v>46253</v>
+      </c>
+      <c r="C97" t="s">
+        <v>69</v>
+      </c>
+      <c r="D97" t="s">
+        <v>70</v>
+      </c>
+      <c r="H97" t="s">
+        <v>691</v>
+      </c>
+      <c r="I97" t="s">
+        <v>720</v>
+      </c>
+      <c r="J97" t="s">
+        <v>693</v>
+      </c>
+      <c r="K97" t="s">
+        <v>694</v>
+      </c>
+      <c r="L97" t="s">
+        <v>695</v>
+      </c>
+      <c r="M97" t="s">
+        <v>696</v>
+      </c>
+      <c r="N97" t="s">
+        <v>697</v>
+      </c>
+      <c r="O97" t="s">
+        <v>721</v>
+      </c>
+      <c r="P97" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>80</v>
+      </c>
+      <c r="R97" t="s">
+        <v>81</v>
+      </c>
+      <c r="S97" t="s">
+        <v>81</v>
+      </c>
+      <c r="T97" t="s">
+        <v>81</v>
+      </c>
+      <c r="X97" t="s">
+        <v>723</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>721</v>
+      </c>
+      <c r="AA97" t="s">
+        <v>724</v>
+      </c>
+      <c r="AB97" t="s">
+        <v>725</v>
+      </c>
+      <c r="AC97" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD97" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE97" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF97" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ97" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="98" spans="1:36">
+      <c r="A98">
+        <v>108705</v>
+      </c>
+      <c r="B98" s="1">
+        <v>46252</v>
+      </c>
+      <c r="C98" t="s">
+        <v>69</v>
+      </c>
+      <c r="D98" t="s">
+        <v>70</v>
+      </c>
+      <c r="H98" t="s">
+        <v>71</v>
+      </c>
+      <c r="I98" t="s">
+        <v>727</v>
+      </c>
+      <c r="J98" t="s">
+        <v>728</v>
+      </c>
+      <c r="K98" t="s">
+        <v>74</v>
+      </c>
+      <c r="L98" t="s">
+        <v>75</v>
+      </c>
+      <c r="M98" t="s">
+        <v>76</v>
+      </c>
+      <c r="N98" t="s">
+        <v>77</v>
+      </c>
+      <c r="O98" t="s">
+        <v>729</v>
+      </c>
+      <c r="P98" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>80</v>
+      </c>
+      <c r="R98" t="s">
+        <v>81</v>
+      </c>
+      <c r="S98" t="s">
+        <v>81</v>
+      </c>
+      <c r="T98" t="s">
+        <v>81</v>
+      </c>
+      <c r="X98" t="s">
+        <v>731</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="99" spans="1:36">
+      <c r="A99">
+        <v>108708</v>
+      </c>
+      <c r="B99" s="1">
+        <v>46252</v>
+      </c>
+      <c r="C99" t="s">
+        <v>733</v>
+      </c>
+      <c r="D99" t="s">
+        <v>734</v>
+      </c>
+      <c r="H99" t="s">
+        <v>735</v>
+      </c>
+      <c r="I99" t="s">
+        <v>736</v>
+      </c>
+      <c r="J99" t="s">
+        <v>728</v>
+      </c>
+      <c r="K99" t="s">
+        <v>737</v>
+      </c>
+      <c r="L99" t="s">
+        <v>738</v>
+      </c>
+      <c r="M99" t="s">
+        <v>739</v>
+      </c>
+      <c r="N99" t="s">
+        <v>740</v>
+      </c>
+      <c r="O99" t="s">
+        <v>741</v>
+      </c>
+      <c r="P99" t="s">
+        <v>742</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>80</v>
+      </c>
+      <c r="R99" t="s">
+        <v>81</v>
+      </c>
+      <c r="S99" t="s">
+        <v>81</v>
+      </c>
+      <c r="T99" t="s">
+        <v>81</v>
+      </c>
+      <c r="X99" t="s">
+        <v>743</v>
+      </c>
+      <c r="Y99" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="100" spans="1:36">
+      <c r="A100">
+        <v>108709</v>
+      </c>
+      <c r="B100" s="1">
+        <v>46252</v>
+      </c>
+      <c r="C100" t="s">
+        <v>417</v>
+      </c>
+      <c r="D100" t="s">
+        <v>418</v>
+      </c>
+      <c r="E100" t="s">
+        <v>417</v>
+      </c>
+      <c r="F100" t="s">
+        <v>419</v>
+      </c>
+      <c r="G100" t="s">
+        <v>420</v>
+      </c>
+      <c r="H100" t="s">
         <v>95</v>
       </c>
-      <c r="D86" t="s">
-[...23 lines deleted...]
-      <c r="O86" t="s">
+      <c r="I100" t="s">
+        <v>745</v>
+      </c>
+      <c r="J100" t="s">
+        <v>728</v>
+      </c>
+      <c r="K100" t="s">
+        <v>746</v>
+      </c>
+      <c r="L100" t="s">
+        <v>747</v>
+      </c>
+      <c r="M100" t="s">
+        <v>748</v>
+      </c>
+      <c r="N100" t="s">
+        <v>749</v>
+      </c>
+      <c r="O100" t="s">
+        <v>750</v>
+      </c>
+      <c r="P100" t="s">
+        <v>751</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>80</v>
+      </c>
+      <c r="R100" t="s">
+        <v>81</v>
+      </c>
+      <c r="S100" t="s">
+        <v>81</v>
+      </c>
+      <c r="T100" t="s">
+        <v>81</v>
+      </c>
+      <c r="X100" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y100" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="101" spans="1:36">
+      <c r="A101">
+        <v>108695</v>
+      </c>
+      <c r="B101" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C101" t="s">
+        <v>69</v>
+      </c>
+      <c r="D101" t="s">
+        <v>70</v>
+      </c>
+      <c r="H101" t="s">
+        <v>140</v>
+      </c>
+      <c r="I101" t="s">
+        <v>754</v>
+      </c>
+      <c r="J101" t="s">
+        <v>755</v>
+      </c>
+      <c r="K101" t="s">
+        <v>142</v>
+      </c>
+      <c r="L101" t="s">
+        <v>143</v>
+      </c>
+      <c r="M101" t="s">
+        <v>144</v>
+      </c>
+      <c r="N101" t="s">
+        <v>145</v>
+      </c>
+      <c r="O101" t="s">
+        <v>756</v>
+      </c>
+      <c r="P101" t="s">
+        <v>757</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>80</v>
+      </c>
+      <c r="R101" t="s">
+        <v>80</v>
+      </c>
+      <c r="S101" t="s">
+        <v>81</v>
+      </c>
+      <c r="T101" t="s">
+        <v>81</v>
+      </c>
+      <c r="U101" t="s">
+        <v>758</v>
+      </c>
+      <c r="V101" t="s">
+        <v>759</v>
+      </c>
+      <c r="X101" t="s">
+        <v>760</v>
+      </c>
+      <c r="Y101" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="102" spans="1:36">
+      <c r="A102">
+        <v>108696</v>
+      </c>
+      <c r="B102" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C102" t="s">
+        <v>69</v>
+      </c>
+      <c r="D102" t="s">
+        <v>70</v>
+      </c>
+      <c r="H102" t="s">
+        <v>95</v>
+      </c>
+      <c r="I102" t="s">
+        <v>762</v>
+      </c>
+      <c r="J102" t="s">
+        <v>755</v>
+      </c>
+      <c r="K102" t="s">
+        <v>763</v>
+      </c>
+      <c r="L102" t="s">
+        <v>764</v>
+      </c>
+      <c r="M102" t="s">
+        <v>765</v>
+      </c>
+      <c r="N102" t="s">
+        <v>558</v>
+      </c>
+      <c r="O102" t="s">
+        <v>766</v>
+      </c>
+      <c r="P102" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>80</v>
+      </c>
+      <c r="R102" t="s">
+        <v>81</v>
+      </c>
+      <c r="S102" t="s">
+        <v>81</v>
+      </c>
+      <c r="T102" t="s">
+        <v>81</v>
+      </c>
+      <c r="X102" t="s">
+        <v>768</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="103" spans="1:36">
+      <c r="A103">
+        <v>108697</v>
+      </c>
+      <c r="B103" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C103" t="s">
+        <v>69</v>
+      </c>
+      <c r="D103" t="s">
+        <v>70</v>
+      </c>
+      <c r="H103" t="s">
+        <v>71</v>
+      </c>
+      <c r="I103" t="s">
         <v>652</v>
       </c>
-      <c r="P86" t="s">
-[...87 lines deleted...]
-      <c r="C88" t="s">
+      <c r="J103" t="s">
+        <v>755</v>
+      </c>
+      <c r="K103" t="s">
+        <v>431</v>
+      </c>
+      <c r="L103" t="s">
+        <v>432</v>
+      </c>
+      <c r="M103" t="s">
+        <v>433</v>
+      </c>
+      <c r="N103" t="s">
+        <v>203</v>
+      </c>
+      <c r="O103" t="s">
+        <v>770</v>
+      </c>
+      <c r="P103" t="s">
+        <v>771</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>80</v>
+      </c>
+      <c r="R103" t="s">
+        <v>81</v>
+      </c>
+      <c r="S103" t="s">
+        <v>81</v>
+      </c>
+      <c r="T103" t="s">
+        <v>81</v>
+      </c>
+      <c r="X103" t="s">
+        <v>772</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="104" spans="1:36">
+      <c r="A104">
+        <v>108702</v>
+      </c>
+      <c r="B104" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C104" t="s">
+        <v>774</v>
+      </c>
+      <c r="D104" t="s">
+        <v>775</v>
+      </c>
+      <c r="H104" t="s">
         <v>95</v>
       </c>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="H88" t="s">
+      <c r="I104" t="s">
+        <v>776</v>
+      </c>
+      <c r="J104" t="s">
+        <v>755</v>
+      </c>
+      <c r="K104" t="s">
+        <v>777</v>
+      </c>
+      <c r="L104" t="s">
+        <v>778</v>
+      </c>
+      <c r="M104" t="s">
+        <v>779</v>
+      </c>
+      <c r="N104" t="s">
+        <v>126</v>
+      </c>
+      <c r="O104" t="s">
+        <v>780</v>
+      </c>
+      <c r="P104" t="s">
+        <v>781</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>80</v>
+      </c>
+      <c r="R104" t="s">
+        <v>81</v>
+      </c>
+      <c r="S104" t="s">
+        <v>81</v>
+      </c>
+      <c r="T104" t="s">
+        <v>81</v>
+      </c>
+      <c r="X104" t="s">
+        <v>782</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="105" spans="1:36">
+      <c r="A105">
+        <v>108703</v>
+      </c>
+      <c r="B105" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C105" t="s">
+        <v>69</v>
+      </c>
+      <c r="D105" t="s">
+        <v>70</v>
+      </c>
+      <c r="H105" t="s">
+        <v>95</v>
+      </c>
+      <c r="I105" t="s">
+        <v>784</v>
+      </c>
+      <c r="J105" t="s">
+        <v>755</v>
+      </c>
+      <c r="K105" t="s">
+        <v>464</v>
+      </c>
+      <c r="L105" t="s">
+        <v>465</v>
+      </c>
+      <c r="M105" t="s">
+        <v>466</v>
+      </c>
+      <c r="N105" t="s">
+        <v>467</v>
+      </c>
+      <c r="O105" t="s">
+        <v>468</v>
+      </c>
+      <c r="P105" t="s">
+        <v>785</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>80</v>
+      </c>
+      <c r="R105" t="s">
+        <v>81</v>
+      </c>
+      <c r="S105" t="s">
+        <v>81</v>
+      </c>
+      <c r="T105" t="s">
+        <v>81</v>
+      </c>
+      <c r="X105" t="s">
+        <v>786</v>
+      </c>
+      <c r="Y105" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="106" spans="1:36">
+      <c r="A106">
+        <v>108704</v>
+      </c>
+      <c r="B106" s="1">
+        <v>46251</v>
+      </c>
+      <c r="C106" t="s">
+        <v>417</v>
+      </c>
+      <c r="D106" t="s">
+        <v>418</v>
+      </c>
+      <c r="E106" t="s">
+        <v>417</v>
+      </c>
+      <c r="F106" t="s">
+        <v>419</v>
+      </c>
+      <c r="G106" t="s">
+        <v>420</v>
+      </c>
+      <c r="H106" t="s">
+        <v>71</v>
+      </c>
+      <c r="I106" t="s">
+        <v>788</v>
+      </c>
+      <c r="J106" t="s">
+        <v>755</v>
+      </c>
+      <c r="K106" t="s">
+        <v>422</v>
+      </c>
+      <c r="L106" t="s">
+        <v>423</v>
+      </c>
+      <c r="M106" t="s">
+        <v>424</v>
+      </c>
+      <c r="N106" t="s">
+        <v>425</v>
+      </c>
+      <c r="O106" t="s">
+        <v>789</v>
+      </c>
+      <c r="P106" t="s">
+        <v>790</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>80</v>
+      </c>
+      <c r="R106" t="s">
+        <v>81</v>
+      </c>
+      <c r="S106" t="s">
+        <v>81</v>
+      </c>
+      <c r="T106" t="s">
+        <v>81</v>
+      </c>
+      <c r="X106" t="s">
+        <v>791</v>
+      </c>
+      <c r="Y106" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="107" spans="1:36">
+      <c r="A107">
+        <v>108690</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46248</v>
+      </c>
+      <c r="C107" t="s">
+        <v>69</v>
+      </c>
+      <c r="D107" t="s">
+        <v>70</v>
+      </c>
+      <c r="H107" t="s">
+        <v>71</v>
+      </c>
+      <c r="I107" t="s">
+        <v>430</v>
+      </c>
+      <c r="J107" t="s">
+        <v>793</v>
+      </c>
+      <c r="K107" t="s">
+        <v>431</v>
+      </c>
+      <c r="L107" t="s">
+        <v>432</v>
+      </c>
+      <c r="M107" t="s">
+        <v>433</v>
+      </c>
+      <c r="N107" t="s">
+        <v>203</v>
+      </c>
+      <c r="O107" t="s">
+        <v>794</v>
+      </c>
+      <c r="P107" t="s">
+        <v>795</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>80</v>
+      </c>
+      <c r="R107" t="s">
+        <v>81</v>
+      </c>
+      <c r="S107" t="s">
+        <v>81</v>
+      </c>
+      <c r="T107" t="s">
+        <v>81</v>
+      </c>
+      <c r="X107" t="s">
+        <v>796</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="108" spans="1:36">
+      <c r="A108">
+        <v>108691</v>
+      </c>
+      <c r="B108" s="1">
+        <v>46248</v>
+      </c>
+      <c r="C108" t="s">
+        <v>69</v>
+      </c>
+      <c r="D108" t="s">
+        <v>70</v>
+      </c>
+      <c r="H108" t="s">
+        <v>140</v>
+      </c>
+      <c r="I108" t="s">
+        <v>798</v>
+      </c>
+      <c r="J108" t="s">
+        <v>793</v>
+      </c>
+      <c r="K108" t="s">
         <v>142</v>
       </c>
-      <c r="I88" t="s">
-[...154 lines deleted...]
-        <v>682</v>
+      <c r="L108" t="s">
+        <v>143</v>
+      </c>
+      <c r="M108" t="s">
+        <v>144</v>
+      </c>
+      <c r="N108" t="s">
+        <v>145</v>
+      </c>
+      <c r="O108" t="s">
+        <v>799</v>
+      </c>
+      <c r="P108" t="s">
+        <v>800</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>80</v>
+      </c>
+      <c r="R108" t="s">
+        <v>81</v>
+      </c>
+      <c r="S108" t="s">
+        <v>81</v>
+      </c>
+      <c r="T108" t="s">
+        <v>81</v>
+      </c>
+      <c r="X108" t="s">
+        <v>801</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>802</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>