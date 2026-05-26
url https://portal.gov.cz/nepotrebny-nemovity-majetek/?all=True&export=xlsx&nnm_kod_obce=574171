--- v0 (2025-12-18)
+++ v1 (2026-05-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,136 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Povodí Labe, státní podnik</t>
+  </si>
+  <si>
+    <t>dbyt8g2</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>495088871</t>
+  </si>
+  <si>
+    <t>lodrovam@pla.cz</t>
+  </si>
+  <si>
+    <t>Martina Lodrová</t>
+  </si>
+  <si>
+    <t>majetkový odbor</t>
+  </si>
+  <si>
+    <t>Křinice, Křinice, okres Náchod</t>
+  </si>
+  <si>
+    <t>2896/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek - pozemková parcela č. 2896/2 v katastrálním území Křinice, ostatní plocha, vznikl geometrickým odměřením od původní pozemkové parcely č. 2896, vodní plocha. Pozemek byl původně korytem vodního toku Křinický potok, při regulaci vodního toku, je Křinický potok veden v jiné trase a dotčený pozemek je užíván jako ostatní plocha - zeleň. Nově vzniklý pozemek navazuje na zahradu, která je užívána společně se stavebním pozemkem 187 zastavěným rodinným domem č.p. 144. Nově vzniklý pozemek tvoří s okolními pozemky jeden funkční celek. Zastavitelná část nově vzniklého pozemku je zastavěna stavbou jiného vlastníka.  </t>
+  </si>
+  <si>
+    <t>53250</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +601,79 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" customWidth="1"/>
+    <col min="9" max="9" width="68.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="12" max="14" width="17.7109375" customWidth="1"/>
+    <col min="15" max="15" width="32.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="624.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +886,109 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108254</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46163</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O2" t="s">
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>83</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>