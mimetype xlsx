--- v2 (2026-08-22)
+++ v3 (2026-10-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="104">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,108 +219,153 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Prodej lesních pozemků v k.ú. Běleč nad Orlicí, Březhrad, Plačice a Třebeš</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>956164106</t>
+  </si>
+  <si>
+    <t>jana.zarubova@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Jana Zárubová</t>
+  </si>
+  <si>
+    <t>Lesní správa Choceň</t>
+  </si>
+  <si>
+    <t>Běleč nad Orlicí, Běleč nad Orlicí, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>291/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Jedná se o drobný lesní pozemek JV od obce Běleč nad Orlicí. Pozemek má zhruba tvar lichoběžníka, delší stranou je orientován ve směru cca SZ-JV. Délka pozemku je cca 65 m, šířka max cca 10 m. Pozemek se nachází v lesním komplexu, ze všech stran je obklopen lesními pozemky. Přes pozemek protéká občasný drobný vodní tok. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>571484</t>
+  </si>
+  <si>
+    <t>Březhrad, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>113/12</t>
+  </si>
+  <si>
+    <t>Jedná se o drobný pozemek ostatní plochy v jižní části města Hradec Králové, mezi komunikací a průmyslovým areálem. Pozemek má tvar trojúhelníka, delší stranou je orientován ve směru cca JZ-SV, cca podél komunikace. Pozemek je porostlý dřevinami – habr a dub ve věku cca 50 a 80 let. Porost nemá charakter lesa. Přes pozemek v délce přibližně 55 m prochází dvojice nadzemních teplovodních potrubí o celkové šířce přibližně 2 m. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>Plačice, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>530/5,530/6</t>
+  </si>
+  <si>
+    <t>Pozemek p.č. 530/5: Pozemek má zhruba tvar lichoběžníka, delší stranou je orientován ve směru JZ-SV. Délka pozemku je cca 45 m, šířka cca 12 m. Pozemek se nachází na západním okraji lesního celku, na jižní a západní straně navazuje na zemědělské pozemky, z východní a severní strany sousedí s dalšími lesními pozemky. Pozemek p.č. 530/6: Pozemek má zhruba tvar dlouhého úzkého lichoběžníka, delší stranou je orientován ve směru cca sever - jih. Délka pozemku je cca 132 m, šířka cca 8 m. Pozemek se nachází na západním okraji lesního celku, na západní straně navazuje na zemědělské pozemky, z východní a severní strany sousedí s dalšími lesními pozemky. Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
+    <t>Třebeš, Hradec Králové, okres Hradec Králové</t>
+  </si>
+  <si>
+    <t>82/35,166/22</t>
+  </si>
+  <si>
+    <t>k.ú. Třebeš – pozemky p.č. 82/35 a p.č. 166/22: Jedná se o drobné lesní pozemky ve dvou částech katastrálního území Třebeš v jižní části města Hradec Králové. Pozemek p.č. 82/35: Pozemek se nachází v severní části k.ú. Třebeš, severně od chatové lokality Hvězda. Pozemek má nepravidelný tvar, nachází se na okraji lesního celku. Na SZ straně na něj navazují zemědělské pozemky, z jižní strany pozemky lesní. Podél východní strany prochází za hranicí pozemku nadzemní teplovodní vedení.Cena je uvedená za všechny pozemky, náklady související s prodejem činí 22 250 Kč.</t>
+  </si>
+  <si>
     <t>Povodí Labe, státní podnik</t>
   </si>
   <si>
     <t>dbyt8g2</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>Pozemky - st.p. č. 927, st.p.č. 929, st.p.č. 931, st.p. č. 934, st.p.č. 1015, p.p. č. 1054/34, p.p. č. 1146, p. p. č. 1054/2 a p. p. č. 1054/24 v katastrálním území Věkoše</t>
-[...2 lines deleted...]
-    <t>2026-08-27</t>
+    <t>Pozemek - pozemková parcela č. 724/1 v katastrálním území Třebeš</t>
+  </si>
+  <si>
+    <t>2026-10-23</t>
   </si>
   <si>
     <t>495088871</t>
   </si>
   <si>
     <t>lodrovam@pla.cz</t>
   </si>
   <si>
     <t>Martina Lodrová</t>
   </si>
   <si>
     <t>majetkový odbor</t>
   </si>
   <si>
-    <t>Věkoše, Hradec Králové, okres Hradec Králové</t>
-[...29 lines deleted...]
-    <t>318240</t>
+    <t>724/1</t>
+  </si>
+  <si>
+    <t>Pozemek - pozemková parcela č. 724/1 v katastrálním území Třebeš, ostatní plocha. Pozemek je přístupný pouze přes pozemky jiných vlastníků, prašné polní komunikaci, která se nachází na břehu vodního toku Labe. Na pozemku se nenacházejí žádné stavby, pouze vzrostlé dřeviny.</t>
+  </si>
+  <si>
+    <t>185720</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -631,98 +676,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="26.7109375" customWidth="1"/>
-    <col min="9" max="9" width="173.7109375" customWidth="1"/>
+    <col min="8" max="8" width="28.7109375" customWidth="1"/>
+    <col min="9" max="9" width="76.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="17.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="79.7109375" customWidth="1"/>
+    <col min="12" max="12" width="25.7109375" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" customWidth="1"/>
+    <col min="14" max="14" width="21.7109375" customWidth="1"/>
+    <col min="15" max="15" width="58.7109375" customWidth="1"/>
+    <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="678.7109375" customWidth="1"/>
+    <col min="24" max="24" width="406.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
-    <col min="26" max="26" width="21.7109375" customWidth="1"/>
+    <col min="26" max="26" width="48.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
-    <col min="36" max="36" width="17.7109375" customWidth="1"/>
-    <col min="37" max="37" width="21.7109375" customWidth="1"/>
+    <col min="36" max="36" width="512.7109375" customWidth="1"/>
+    <col min="37" max="37" width="47.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
-    <col min="47" max="47" width="17.7109375" customWidth="1"/>
-    <col min="48" max="48" width="21.7109375" customWidth="1"/>
+    <col min="47" max="47" width="738.7109375" customWidth="1"/>
+    <col min="48" max="48" width="46.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
     <col min="50" max="50" width="18.7109375" customWidth="1"/>
     <col min="51" max="51" width="15.7109375" customWidth="1"/>
     <col min="52" max="52" width="14.7109375" customWidth="1"/>
     <col min="53" max="53" width="16.7109375" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="9.7109375" customWidth="1"/>
     <col min="56" max="56" width="10.7109375" customWidth="1"/>
     <col min="57" max="57" width="13.7109375" customWidth="1"/>
-    <col min="58" max="58" width="17.7109375" customWidth="1"/>
+    <col min="58" max="58" width="569.7109375" customWidth="1"/>
     <col min="59" max="59" width="21.7109375" customWidth="1"/>
     <col min="60" max="60" width="18.7109375" customWidth="1"/>
     <col min="61" max="61" width="19.7109375" customWidth="1"/>
     <col min="62" max="62" width="15.7109375" customWidth="1"/>
     <col min="63" max="63" width="14.7109375" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" customWidth="1"/>
     <col min="65" max="65" width="12.7109375" customWidth="1"/>
     <col min="66" max="66" width="9.7109375" customWidth="1"/>
     <col min="67" max="67" width="10.7109375" customWidth="1"/>
     <col min="68" max="68" width="13.7109375" customWidth="1"/>
     <col min="69" max="69" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -903,164 +950,236 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108603</v>
+        <v>108954</v>
       </c>
       <c r="B2" s="1">
-        <v>46230</v>
+        <v>46295</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
+        <v>69</v>
+      </c>
+      <c r="I2" t="s">
         <v>71</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>72</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>73</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>74</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>75</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>76</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>77</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R2" t="s">
+        <v>80</v>
+      </c>
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>83</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>90</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>80</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>80</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:69">
       <c r="A3">
-        <v>108604</v>
+        <v>108910</v>
       </c>
       <c r="B3" s="1">
-        <v>46230</v>
+        <v>46287</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="H3" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I3" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="J3" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="K3" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="L3" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="M3" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="N3" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="O3" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P3" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="Q3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="R3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="S3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X3" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="Y3" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>