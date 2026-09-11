--- v1 (2026-05-26)
+++ v2 (2026-09-11)
@@ -228,81 +228,81 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Pozemek p.č. 431/20 v k.ú. Nové Město u Mikulova</t>
-[...2 lines deleted...]
-    <t>2026-06-22</t>
+    <t>Pozemek p.č. 431/19 v k.ú. Nové Město u Mikulova</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
   </si>
   <si>
     <t>720858655</t>
   </si>
   <si>
     <t>zelenkovaa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Andrea Zelenková</t>
   </si>
   <si>
     <t>SŽF</t>
   </si>
   <si>
     <t>Nové Město u Mikulova, Moldava, okres Teplice</t>
   </si>
   <si>
-    <t>431/20</t>
+    <t>431/19</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>583000</t>
+    <t>94000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -887,54 +887,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108262</v>
+        <v>108856</v>
       </c>
       <c r="B2" s="1">
-        <v>46164</v>
+        <v>46276</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>