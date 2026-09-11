--- v0 (2026-03-14)
+++ v1 (2026-09-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="88">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,148 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1617 a 1618, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Bezdružice, Bezdružice, okres Tachov</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1617 a 1618</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích jsou trvalé porosty a oplocení ve vlastnictví nabyvatelů. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." Pozemek p.č. 1617 je zatížen věcným břemenem ve prospěch nemovitosti neevidované v katastru spočívající v právu vedení, oprav a údržby přípojky NN ve prospěch nabyvatelů. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu jsou pozemky zařazeny do plochy smíšené (SV – smíšené obytné venkovské). Zaroveň pozemek p.č. 1617 je zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>225000</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 1613 a st. 269, k.ú. Bezdružice</t>
+  </si>
+  <si>
+    <t>1613 a st. 269</t>
+  </si>
+  <si>
+    <t>Pozemky v obvodu a ochranném pásmu dráhy trati Bezdružice – Pňovany. Na obou pozemcích se nachází zahrada využívánana na základě nájemní smlouvy budoucími nabyvateli. Na pozemcích p.č. 1613, st. 269 se nachází zemědělské objekty a manipulační plochy ve vlastnictví budoucího nabyvatele. Stavba na pozemku p.č. 1613 není v KN zapsána. Pozemky jsou v KN zatíženy služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatelé vzdají za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývaných nemovitostech, případně na stavbách na nich postavených nebo na předmětech na nich uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitostech bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle územního plánu je  pozemek p.č. 1613 zařazen do plochy výroby a skladování (VD – výroba drobná a služby). Dle územního plánu je  pozemek p.č. st. 269 zařazen do plochy dopravní infrastruktury (DD – doprava drážní).</t>
+  </si>
+  <si>
+    <t>371000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +613,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="9" max="9" width="53.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="18.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="38.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +900,168 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108798</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46268</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O2" t="s">
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3">
+        <v>108786</v>
+      </c>
+      <c r="B3" s="1">
+        <v>46267</v>
+      </c>
+      <c r="C3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J3" t="s">
+        <v>73</v>
+      </c>
+      <c r="K3" t="s">
+        <v>74</v>
+      </c>
+      <c r="L3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
+        <v>78</v>
+      </c>
+      <c r="P3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>87</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>