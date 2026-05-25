--- v0 (2025-12-22)
+++ v1 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -217,87 +217,136 @@
     <t>POZADOVANA_CENA_5</t>
   </si>
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemku p.č. 47/2 v k.ú. Malý Rapotín</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Malý Rapotín, Tachov, okres Tachov</t>
+  </si>
+  <si>
+    <t>47/2</t>
+  </si>
+  <si>
+    <t>ano</t>
+  </si>
+  <si>
+    <t>ne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pozemek na okrají zastavěného území v ochranném pásmu dráhy trati Domažlice odbočná výh. č. 401 - Planá u Mariánských Lázní. Travnatý pozemek je mezi těleso dráhy a pozemek žadatelky p.č. 43/34, z něhož je výhradně přístupný. Prodávaný pozemek tvoří část zahrady žadatelky, tvoří jeden celek s majetek žadatelky a je jí za tím účelem pronajat. Pokud během přípravy prodeje dojde ke změně vlastníka pozemku p.č. 43/34, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy DD - drážní doprava.													</t>
+  </si>
+  <si>
+    <t>47000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -552,79 +601,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ1"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="7.7109375" customWidth="1"/>
+    <col min="9" max="9" width="46.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="14" width="15.7109375" customWidth="1"/>
-    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="18.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="36.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="15.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1207.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -837,50 +888,109 @@
       <c r="BJ1" t="s">
         <v>61</v>
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="2" spans="1:69">
+      <c r="A2">
+        <v>108093</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46139</v>
+      </c>
+      <c r="C2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L2" t="s">
+        <v>75</v>
+      </c>
+      <c r="M2" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O2" t="s">
+        <v>78</v>
+      </c>
+      <c r="P2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" t="s">
+        <v>81</v>
+      </c>
+      <c r="S2" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>83</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>