--- v1 (2026-03-02)
+++ v2 (2026-04-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,132 +219,93 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>DIAMO, státní podnik</t>
-[...29 lines deleted...]
-    <t>687/4; 687/5 a část 687/6</t>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Předmětem převodu jsou pozemky:  -	p. č. 687/4 – zastavěná plocha a nádvoří o výměře 47 m2 včetně stavby (budova bez čp/če, průmyslový objekt –  budova degazační stanice B), -	p. č. 687/5 – zastavěná plocha a nádvoří o výměře 279 m2 včetně stavby (budova bez čp/če, průmyslový objekt – budova degazační stanice A), -	část p. č. 687/6 – ostatní plocha, manipulační plocha o výměře 1 220 m2 z celkové výměry 1 265 m2 (dle GP č. 1027-13/2022).   Tyto nemovité věci jsou zapsány u Katastrálního úřadu pro Moravskoslezský kraj, Katastrálního pracoviště Ostrava, na LV č. 601 pro k. ú. Kunčičky, obec Ostrava.  Na oddělované části pozemku p. č. 687/6 se nachází ČOV ve vlastnictví s. p. DIAMO, a proto je tato část pozemku potřebná pro s. p. DIAMO.  Součástí převodu jsou: -	zpevněné plochy o celkové výměře 255 m2 na pozemku p. č. 687/6 (jedná se o betonové plochy o výměře 249 m2 a šotolinu o výměře 6 m2), -	kovový přístřešek mezi budovami bývalé degazační stanice, -	čidlo EZS – nefunkční a odpojené, -	oplocení včetně brány a branky.  Způsob ochrany: Převáděné pozemky se nachází v: -	bývalém dobývacím prostoru Slezská Ostrava I pro černé uhlí, -	území plochy „M“ chráněného ložiskového území (CHLÚ) české části Hornoslezské pánve pro výhradní ložisko černé uhlí,  -	CHLÚ Rychvald pro hořlavý zemní plyn,  -	území kategorizovaném jako území s možnými nahodilými výstupy metanu na povrch.   Na části pozemku p. č. 687/6 vede:  -	část dešťové kanalizace stoky A KT DN 600 mezi šachticemi ŠA2 a ŠA1 s napojením na objekt degazační stanice A a B, -	splašková kanalizace k objektu degazační stanice A, -	vodovod k objektu degazační stanice A.  Na předmětných pozemcích je instalováno podzemní kabelové vedení 400 V a rozvodné instalační skříně 400 V na objektu A, vše v majetku společnosti Veolia Průmyslové služby ČR, a.s., podzemní kabelové vedení 22 kV v majetku společnosti ČEZ Distribuce, a. s.  a elektrické rozvody pro osvětlení vykládací rampy a části kolejové vlečky v majetku společnosti PKP CARGO INTERNATIONAL a.s., na která jsou zřízena stávající věcná břemena. Část budovy bývalé degazační stanice A, budova bývalé degazační stanice B a část pozemku p. č. 687/6 jsou pronajaty nájemníkovi do 31. 5. 2031. Nájemní smlouva bude postoupena novému vlastníkovi. Nájemce má na pozemku p. č. 687/6 umístěny unimobuňky a panely, které nejsou součástí převodu.  Převáděný pozemek se nachází na okraji areálu bývalého Dolu Alexander a je dostupný po areálové komunikaci ve vlastnictví České republiky, s níž má DIAMO, s. p. právo hospodařit. Spolu s převodem výše uvedeného majetku budou ve prospěch DIAMO s. p uzavřeny služebnosti inženýrských sítí dešťové kanalizace dle GP č. 893-219/2016 pro k. ú. Kunčičky), splaškové kanalizace (dle GP č. 896-219/2016 pro k. ú. Kunčičky) a vodovodního řadu (dle GP č. 897-219/2016 pro k. ú. Kunčičky) a dále pak služebnost stezky k ČOV (dle GP č. 1027-13/2022 a GP č. 1028-21/2022), za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH (605,00 Kč vč. DPH), hradí prodávající. Spolu s převodem výše uvedeného majetku bude uzavřena služebnost stezky a cesty pro zajištění přístupu kupujícího k převáděnému nemovitému majetku po částech pozemků p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky. Pro zajištění přístupu k převáděnému pozemku bude součástí kupní smlouvy zřízení služebnosti stezky a cesty po pozemcích p. č. 687/21, p. č. 1780/1 a p. č. 687/31 v rozsahu dle GP č. 1088-39/2025 pro k. ú. Kunčičky, za jednorázovou úplatu ve výši 230,00 Kč/m2, tedy při výměře 647 m2 celkem 148 810,00 Kč bez DPH (180 060,10 Kč vč. DPH), hradí kupující.  Níže uvedená požadovaná cena 6 751 800,00 Kč je vč. DPH.</t>
-[...41 lines deleted...]
-    <t>2989971.30</t>
+    <t>pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>4679830</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -640,80 +601,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ3"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="33.7109375" customWidth="1"/>
-    <col min="9" max="9" width="215.7109375" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" customWidth="1"/>
+    <col min="9" max="9" width="31.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="23.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="120.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="23.7109375" customWidth="1"/>
+    <col min="14" max="14" width="34.7109375" customWidth="1"/>
+    <col min="15" max="15" width="41.7109375" customWidth="1"/>
+    <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="3692.7109375" customWidth="1"/>
+    <col min="24" max="24" width="151.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -928,164 +890,105 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107544</v>
+        <v>107863</v>
       </c>
       <c r="B2" s="1">
-        <v>46083</v>
+        <v>46106</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
-      </c>
-[...57 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>