--- v2 (2026-04-18)
+++ v3 (2026-06-20)
@@ -228,84 +228,84 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Lesy České republiky, s.p.</t>
   </si>
   <si>
     <t>e8jcfsn</t>
   </si>
   <si>
     <t>Ministerstvo zemědělství</t>
   </si>
   <si>
-    <t>Prodej pozemků k.ú. Heřmanice</t>
-[...2 lines deleted...]
-    <t>2026-04-25</t>
+    <t>Prodej pozemky k.p. Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
   </si>
   <si>
     <t>956941329</t>
   </si>
   <si>
     <t>barbora.nemcanska@lesycr.cz</t>
   </si>
   <si>
     <t>Ing.Barbora Němčanská</t>
   </si>
   <si>
     <t>LESY ČR, s.p., OŘ severní Morava</t>
   </si>
   <si>
     <t>Heřmanice, Ostrava, okres Ostrava-město</t>
   </si>
   <si>
     <t>440/1, 440/12</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
-[...2 lines deleted...]
-    <t>4679830</t>
+    <t>Pozemky p. č. 440/1 lesní pozemek o výměře 17520 m2 a p. č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
+  </si>
+  <si>
+    <t>11462670</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -631,51 +631,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="31.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="23.7109375" customWidth="1"/>
     <col min="14" max="14" width="34.7109375" customWidth="1"/>
     <col min="15" max="15" width="41.7109375" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="151.7109375" customWidth="1"/>
+    <col min="24" max="24" width="117.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -890,54 +890,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107863</v>
+        <v>108424</v>
       </c>
       <c r="B2" s="1">
-        <v>46106</v>
+        <v>46191</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>