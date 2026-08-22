--- v3 (2026-06-20)
+++ v4 (2026-08-22)
@@ -219,93 +219,93 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>Lesy České republiky, s.p.</t>
-[...29 lines deleted...]
-    <t>440/1, 440/12</t>
+    <t>Ředitelství silnic a dálnic s. p.</t>
+  </si>
+  <si>
+    <t>zjq4rhz</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemků parc.č. 3593/46, p.č. 3593/47 a p.č. 3593/48, k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>954903280</t>
+  </si>
+  <si>
+    <t>andrea.metelkova@rsd.cz</t>
+  </si>
+  <si>
+    <t>Ing. Andrea Metelková</t>
+  </si>
+  <si>
+    <t>ŘSD s. p., Závod Brno</t>
+  </si>
+  <si>
+    <t>Svinov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>p.č. 3593/46, p.č. 3593/47, p.č. 3593/48</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Pozemky p. č. 440/1 lesní pozemek o výměře 17520 m2 a p. č. 440/12 lesní pozemek o výměře 1100 m2 v k.ú. Heřmanice.</t>
-[...2 lines deleted...]
-    <t>11462670</t>
+    <t>Pozemky p.č. 3593/46, p.č. 3593/47 a p.č. 3593/48 v k.ú. Svinov</t>
+  </si>
+  <si>
+    <t>497278</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -612,70 +612,69 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="28.7109375" customWidth="1"/>
+    <col min="3" max="3" width="35.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="26.7109375" customWidth="1"/>
-    <col min="9" max="9" width="31.7109375" customWidth="1"/>
+    <col min="8" max="8" width="23.7109375" customWidth="1"/>
+    <col min="9" max="9" width="74.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="29.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="16.7109375" customWidth="1"/>
+    <col min="12" max="12" width="25.7109375" customWidth="1"/>
+    <col min="13" max="14" width="23.7109375" customWidth="1"/>
+    <col min="15" max="15" width="38.7109375" customWidth="1"/>
+    <col min="16" max="16" width="42.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="117.7109375" customWidth="1"/>
+    <col min="24" max="24" width="65.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -890,54 +889,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108424</v>
+        <v>108623</v>
       </c>
       <c r="B2" s="1">
-        <v>46191</v>
+        <v>46232</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>