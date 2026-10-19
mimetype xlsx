--- v4 (2026-08-22)
+++ v5 (2026-10-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="103">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,93 +219,150 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>Ředitelství silnic a dálnic s. p.</t>
-[...29 lines deleted...]
-    <t>p.č. 3593/46, p.č. 3593/47, p.č. 3593/48</t>
+    <t>DIAMO, státní podnik</t>
+  </si>
+  <si>
+    <t>sjfywke</t>
+  </si>
+  <si>
+    <t>Ministerstvo průmyslu a obchodu</t>
+  </si>
+  <si>
+    <t>Části pozemků p. č. 684/2, p. č. 687/39 a p. č. 1780/1 v k. ú. Kunčičky, obec Ostrava</t>
+  </si>
+  <si>
+    <t>2026-11-20</t>
+  </si>
+  <si>
+    <t>606146618</t>
+  </si>
+  <si>
+    <t>karvina@diamo.cz</t>
+  </si>
+  <si>
+    <t>Ing. Kamil Roman</t>
+  </si>
+  <si>
+    <t>Oddělení majetku</t>
+  </si>
+  <si>
+    <t>Kunčičky, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>1780/1</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Pozemky p.č. 3593/46, p.č. 3593/47 a p.č. 3593/48 v k.ú. Svinov</t>
-[...2 lines deleted...]
-    <t>497278</t>
+    <t>Předmětem převodu jsou části pozemků p. č. 684/2 – ostatní plocha, ostatní komunikace o výměře 59 m2 (z celkové výměry 118 m2), p. č. 687/39 – ostatní plocha, manipulační plocha o výměře 32 m2 (z celkové výměry 54 m2) a p. č. 1780/1 – ostatní plocha, ostatní komunikace o výměře 84 m2 (z celkové výměry 1 888 m2), zapsané na LV č. 601 pro k. ú. Kunčičky, obec Ostrava, Moravskoslezský kraj. Převáděné nemovitosti se nachází na jižním okraji areálu bývalého Dolu Alexander. Přístup k převáděným nemovitostem je zajištěn z veřejně přístupné komunikace ve vlastnictví Statutárního města Ostravy. Na částech převáděných pozemků se nachází zpevněný povrch (zámková dlažba) ve vlastnictví cizího vlastníka. Převáděné nemovitosti jsou zatížené věcným břemeny – služebnostmi, které jsou v katastru nemovitostí zapsané na listu vlastnictví č. 601 (v části C) pro k. ú. Kunčičky, obec Ostrava. K převáděnému majetku se mohou vázat práva třetích osob spočívající v oprávnění odpovídajícímu věcnému břemeni nezapsanému v katastru nemovitostí. Předmětnými nemovitostmi prochází vodovodní řad, který je ve správě státního podniku DIAMO, odštěpného závodu Karviná, a který je provozovaný společností Ostravské vodárny a kanalizace a.s. Spolu s převodem výše uvedeného majetku bude v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost inženýrské sítě vodovodního řadu k tíži částí převáděných nemovitostí, a to ve prospěch vlastníka této inženýrské sítě (DIAMO, s. p.). Tato služebnost bude zřízena za jednorázovou úplatu v celkové výši 500,00 Kč bez DPH, hradí prodávající. Na předmětných částech pozemků je uzavřena nájemní smlouva za účelem dočasného odstavení vozidel, na dobu určitou do 30. 4. 2027. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>240000</t>
+  </si>
+  <si>
+    <t>Část pozemku p. č. 983/1 v k. ú. Koblov včetně zpevněné plochy</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
+  </si>
+  <si>
+    <t>Koblov, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>983/1</t>
+  </si>
+  <si>
+    <t>Předmětem převodu je část pozemku p. č. 983/1– ostatní plocha, manipulační plocha                         (dle GP č. 1701-22/2026 pro k. ú. Koblov se jedná o nově vzniklý pozemek p. č. 983/84)                       o výměře 948 m2 zapsaný u katastrálního úřadu pro Moravskoslezský kraj,                                 katastrální pracoviště Ostrava, na LV č. 830 pro k. ú. Koblov, obec Ostrava. Součástí převodu je také zpevněná plocha tvořena betonovými panely o výměře 62,60 m2. Do předmětné části oceňovaného pozemku zasahuje ochranné pásmo jednotné kanalizace a vodovodu pro veřejnou potřebu ve správě státního podniku DIAMO. Převáděná nemovitost spolu s venkovními úpravami tvoří jednotný funkční celek v areálu bývalého Dolu Koblov. Přístup a příjezd k oceňované nemovitosti je zabezpečený po veřejné komunikaci z ulice Antošovická a dále po areálové komunikaci na částech pozemků p. č. 977/1 a p. č. 983/1 v k. ú. Koblov, obec Ostrava, ve správě státního podniku DIAMO. Část převáděného pozemku je zatížena věcným břemenem – služebností, která je v katastru nemovitostí zapsaná na listu vlastnictví č. 830 (v části C) pro k. ú. Koblov, obec Ostrava. K převáděnému majetku se mohou vázat práva třetích osob spočívající v oprávnění odpovídajícímu věcnému břemeni nezapsanému v katastru nemovitostí. Spolu s převodem výše uvedeného majetku bude v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřena služebnost stezky a cesty v oprávnění pro budoucího vlastníka nově vzniklého pozemku p. č. 983/84 v k. ú. Koblov (dle GP) za náhradu ve výši celkem 216 200,00 Kč bez DPH, hradí kupující. Dále budou spolu s převodem výše uvedeného majetku v rámci Kupní smlouvy a smlouvy o zřízení služebností uzavřené ve prospěch vlastníka nemovité věci neevidované v katastru nemovitostí (DIAMO, s. p.) služebnosti inženýrských sítí, a to kanalizace a vodovodního potrubí k tíži nově vzniklého pozemku p. č. 983/84 v k. ú. Koblov (dle GP). Náhrada za zřízení služebností bude činit celkem 1 000,00 Kč bez DPH, hradí DIAMO, s. p. Níže uvedená požadovaná cena je uvedena bez DPH. Daň z přidané hodnoty (DPH) bude fakturována ve výši a sazbě dle obecně závazných právních předpisů České republiky platných a účinných v okamžiku zdanitelného plnění.</t>
+  </si>
+  <si>
+    <t>1370000</t>
+  </si>
+  <si>
+    <t>Lesy České republiky, s.p.</t>
+  </si>
+  <si>
+    <t>e8jcfsn</t>
+  </si>
+  <si>
+    <t>Ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Prodej pozemků k.ú. Heřmanice</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>956941329</t>
+  </si>
+  <si>
+    <t>barbora.nemcanska@lesycr.cz</t>
+  </si>
+  <si>
+    <t>Ing.Barbora Němčanská</t>
+  </si>
+  <si>
+    <t>LESY ČR, s.p., OŘ severní Morava</t>
+  </si>
+  <si>
+    <t>Heřmanice, Ostrava, okres Ostrava-město</t>
+  </si>
+  <si>
+    <t>440/1, 440/12</t>
+  </si>
+  <si>
+    <t>Pozemky p. č. 440/1 s druhem pozemku lesní pozemek o výměře 17520 m2 a p. č. 440/12 s druhem pozemku lesní pozemek o výměře 1100 m2 v katastrálním území Heřmanice.</t>
+  </si>
+  <si>
+    <t>6219080</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -601,80 +658,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ2"/>
+  <dimension ref="A1:BQ4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="74.7109375" customWidth="1"/>
+    <col min="8" max="8" width="33.7109375" customWidth="1"/>
+    <col min="9" max="9" width="87.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="25.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="42.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="23.7109375" customWidth="1"/>
+    <col min="14" max="14" width="34.7109375" customWidth="1"/>
+    <col min="15" max="15" width="41.7109375" customWidth="1"/>
+    <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="65.7109375" customWidth="1"/>
+    <col min="24" max="24" width="2244.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -889,54 +947,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108623</v>
+        <v>109072</v>
       </c>
       <c r="B2" s="1">
-        <v>46232</v>
+        <v>46310</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -944,50 +1002,168 @@
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
+      </c>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3">
+        <v>109012</v>
+      </c>
+      <c r="B3" s="1">
+        <v>46303</v>
+      </c>
+      <c r="C3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J3" t="s">
+        <v>85</v>
+      </c>
+      <c r="K3" t="s">
+        <v>74</v>
+      </c>
+      <c r="L3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O3" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>80</v>
+      </c>
+      <c r="R3" t="s">
+        <v>81</v>
+      </c>
+      <c r="S3" t="s">
+        <v>81</v>
+      </c>
+      <c r="T3" t="s">
+        <v>81</v>
+      </c>
+      <c r="X3" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4">
+        <v>108978</v>
+      </c>
+      <c r="B4" s="1">
+        <v>46297</v>
+      </c>
+      <c r="C4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H4" t="s">
+        <v>92</v>
+      </c>
+      <c r="I4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J4" t="s">
+        <v>94</v>
+      </c>
+      <c r="K4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P4" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>80</v>
+      </c>
+      <c r="R4" t="s">
+        <v>81</v>
+      </c>
+      <c r="S4" t="s">
+        <v>81</v>
+      </c>
+      <c r="T4" t="s">
+        <v>81</v>
+      </c>
+      <c r="X4" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>