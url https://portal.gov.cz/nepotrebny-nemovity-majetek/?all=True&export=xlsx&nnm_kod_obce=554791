--- v1 (2026-02-21)
+++ v2 (2026-04-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -228,141 +228,84 @@
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace</t>
   </si>
   <si>
     <t>uccchjm</t>
   </si>
   <si>
     <t>Ministerstvo dopravy</t>
   </si>
   <si>
-    <t>Prodej pozemku p.č. 6591/127 v k.ú. Plzeň</t>
-[...5 lines deleted...]
-    <t>702 263 859</t>
+    <t>Prodej pozemků p.č. 2618/45, 2618/48 a 2618/49 k.ú. Skvrňany</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>702263859</t>
   </si>
   <si>
     <t>MoravekJa@spravazeleznic.cz</t>
   </si>
   <si>
     <t>Ing. Jan Morávek</t>
   </si>
   <si>
     <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
   </si>
   <si>
-    <t>Plzeň, Plzeň, okres Plzeň-město</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> 6591/127</t>
+    <t>Skvrňany, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>2618/45, 2618/48 a 2618/49</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Pozemek v širším centru města v ochranném pásmu dráhy trati Plzeň hlavní nádraží - Klatovy. Pozemek představuje volnou proluku mezi jednotlivými skupinami řadových garáží. Případně budoucí využití je dáno územním plánem a jednotlivými právními předpisy. Přístup k prodávaným pozemkům je z veřejné komunikace na pozemku města, na kterém se v blízkosti hranice pozemku nachází elektrický pilíř a vedení spol. ČEZ Distribuce, a.s.. Pozemek je zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy" a zřizování a provozování vedení spolu s věcným břemenem chůze a jízdy ve prospěch společnosti GasNet, s.r.o.. V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývaných nemovitostí jakéhokoliv nároku (práva) na náhradu újmy, jež by vzešla na nabývané nemovitosti, případně na stavbách na n postavených nebo na předmětech na něm uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Pokud během přípravy prodeje dojde ke změně vlastníka stavby na pozemku (garáže), bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném usnesení vlády ČR. Pozemky se z hlediska územního plánu nachází v zastavěném území v ploše s rozdílným způsobem využití „Plochy smíšené obytné“</t>
-[...59 lines deleted...]
-    <t>3900000</t>
+    <t>Pozemky na západním kraji města Plzeň v ochranném pásmu dráhy trati : Plzeň hl. n. – Česká Kubice st. hr.. Jedná se o pozemky v areálu budoucího nabyvatele se zpěvněným povrchem a vlečkou v jeho vlastnictví. Přímý prodej je realizován z důvodu scelení. Pokud během přípravy prodeje dojde ke změně vlastníka sousedních pozemků, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemky budou spolu s kupní smlouvou zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy dopravní infrastruktury - železnice.</t>
+  </si>
+  <si>
+    <t>816000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -658,81 +601,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ5"/>
+  <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="24.7109375" customWidth="1"/>
-    <col min="9" max="9" width="319.7109375" customWidth="1"/>
+    <col min="8" max="8" width="23.7109375" customWidth="1"/>
+    <col min="9" max="9" width="62.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="18.7109375" customWidth="1"/>
     <col min="14" max="14" width="215.7109375" customWidth="1"/>
-    <col min="15" max="15" width="33.7109375" customWidth="1"/>
-    <col min="16" max="16" width="31.7109375" customWidth="1"/>
+    <col min="15" max="15" width="36.7109375" customWidth="1"/>
+    <col min="16" max="16" width="28.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="1431.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1145.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -947,54 +890,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107178</v>
+        <v>107740</v>
       </c>
       <c r="B2" s="1">
-        <v>46066</v>
+        <v>46100</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
@@ -1002,224 +945,50 @@
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
       <c r="P2" t="s">
         <v>79</v>
       </c>
       <c r="Q2" t="s">
         <v>80</v>
       </c>
       <c r="R2" t="s">
         <v>81</v>
       </c>
       <c r="S2" t="s">
         <v>81</v>
       </c>
       <c r="T2" t="s">
         <v>81</v>
       </c>
       <c r="X2" t="s">
         <v>82</v>
       </c>
       <c r="Y2" t="s">
         <v>83</v>
-      </c>
-[...172 lines deleted...]
-        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>