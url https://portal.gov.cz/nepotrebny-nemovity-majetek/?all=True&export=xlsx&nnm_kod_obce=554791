--- v2 (2026-04-12)
+++ v3 (2026-09-11)
@@ -219,93 +219,93 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>Správa železnic, státní organizace</t>
-[...29 lines deleted...]
-    <t>2618/45, 2618/48 a 2618/49</t>
+    <t>Povodí Vltavy, státní podnik</t>
+  </si>
+  <si>
+    <t>gg4t8hf</t>
+  </si>
+  <si>
+    <t>ministerstvo zemědělství</t>
+  </si>
+  <si>
+    <t>Nepotřebné nemovité věci - pozemky k.ú. Křimice</t>
+  </si>
+  <si>
+    <t>2026-10-04</t>
+  </si>
+  <si>
+    <t>724968140</t>
+  </si>
+  <si>
+    <t>vokacova@pvl.cz</t>
+  </si>
+  <si>
+    <t>Štěpánka Vokáčová</t>
+  </si>
+  <si>
+    <t>ZBE - PS 1</t>
+  </si>
+  <si>
+    <t>Křimice, Plzeň, okres Plzeň-město</t>
+  </si>
+  <si>
+    <t>1901/3, 1901/4, 1988/58, 1988/59</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Pozemky na západním kraji města Plzeň v ochranném pásmu dráhy trati : Plzeň hl. n. – Česká Kubice st. hr.. Jedná se o pozemky v areálu budoucího nabyvatele se zpěvněným povrchem a vlečkou v jeho vlastnictví. Přímý prodej je realizován z důvodu scelení. Pokud během přípravy prodeje dojde ke změně vlastníka sousedních pozemků, bude pozemek prodán novému vlastníkovi za podmínek stanovených v příslušném souhlasu schvalujícího subjektu. Pozemky budou spolu s kupní smlouvou zatížen služebností zapsanou na LV spočívající v "povinnosti strpění důsledků/škodlivého vlivu trvání a provozu dráhy." V rámci kupní smlouvy bude zapsáno věcné právo, kde se nabyvatel vzdá za sebe a další vlastníky nabývané nemovitosti jakéhokoliv nároku (práva) na náhradu škody, jež by vzešla na nabývané nemovitosti, případně na stavbách na ní postavených nebo na předmětech na ní uložených z důvodu trvání a provozování dráhy. Uvedené vzdání se práva na náhradu škody na nemovitosti bude prostřednictvím návrhu na vklad vlastnického práva vloženo do katastru nemovitostí. Dle platného územního plánu je pozemek zařazen do plochy dopravní infrastruktury - železnice.</t>
-[...2 lines deleted...]
-    <t>816000</t>
+    <t>Jedná se o pozemky dotčené stavbou „Městský okruh – úsek Křimická (Chebská) – Karlovarská v Plzni“, a to p. č. 1901/3, o výměře 86 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1901/4 o výměře 34 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/58 o výměře 92 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/59 o výměře 8 m2 – druh pozemku ostatní plocha, silnice</t>
+  </si>
+  <si>
+    <t>129220</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -612,70 +612,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="36.7109375" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="23.7109375" customWidth="1"/>
-    <col min="9" max="9" width="62.7109375" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" customWidth="1"/>
+    <col min="9" max="9" width="49.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="29.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="28.7109375" customWidth="1"/>
+    <col min="12" max="12" width="17.7109375" customWidth="1"/>
+    <col min="13" max="13" width="19.7109375" customWidth="1"/>
+    <col min="14" max="14" width="15.7109375" customWidth="1"/>
+    <col min="15" max="15" width="35.7109375" customWidth="1"/>
+    <col min="16" max="16" width="34.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="1145.7109375" customWidth="1"/>
+    <col min="24" max="24" width="391.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -890,54 +890,54 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>107740</v>
+        <v>108799</v>
       </c>
       <c r="B2" s="1">
-        <v>46100</v>
+        <v>46268</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>