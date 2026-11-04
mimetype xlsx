--- v3 (2026-09-11)
+++ v4 (2026-11-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="83">
   <si>
     <t>ID_ZAZNAMU</t>
   </si>
   <si>
     <t>PUBLIKOVANO</t>
   </si>
   <si>
     <t>PUBLIKUJCI</t>
   </si>
   <si>
     <t>PUBLIKUJICI_ISDS</t>
   </si>
   <si>
     <t>NABIZEJICI_NAZEV</t>
   </si>
   <si>
     <t>NABIZEJICI_ADRESA</t>
   </si>
   <si>
     <t>NABIZEJICI_IC</t>
   </si>
   <si>
     <t>NABIZEJICI_ZAKLADATEL</t>
   </si>
   <si>
@@ -219,93 +219,90 @@
   <si>
     <t>TYP_POZEMEK_5</t>
   </si>
   <si>
     <t>TYP_BUDOVA_5</t>
   </si>
   <si>
     <t>TYP_JEDNOTKA_5</t>
   </si>
   <si>
     <t>TYP_JINY_5</t>
   </si>
   <si>
     <t>ULICE_5</t>
   </si>
   <si>
     <t>CP_CEV_5</t>
   </si>
   <si>
     <t>CJEDNOTKY_5</t>
   </si>
   <si>
     <t>POPIS_POLOZKY_5</t>
   </si>
   <si>
-    <t>Povodí Vltavy, státní podnik</t>
-[...29 lines deleted...]
-    <t>1901/3, 1901/4, 1988/58, 1988/59</t>
+    <t>Správa železnic, státní organizace</t>
+  </si>
+  <si>
+    <t>uccchjm</t>
+  </si>
+  <si>
+    <t>Ministerstvo dopravy</t>
+  </si>
+  <si>
+    <t>Prodej pozemků p.č. 2618/52 a 2618/53 v k.ú. Skvrňany</t>
+  </si>
+  <si>
+    <t>2026-11-19</t>
+  </si>
+  <si>
+    <t>702263859</t>
+  </si>
+  <si>
+    <t>MoravekJa@spravazeleznic.cz</t>
+  </si>
+  <si>
+    <t>Ing. Jan Morávek</t>
+  </si>
+  <si>
+    <t>Správa železnic, státní organizace SŽ Facility  Systémový specialista Úsek náměstka ředitele pro realitní činnosti Odbor nakládání s nemovitým majetkem Oddělení přípravy pozbytí   Ke Štvanici 656/3, 186 00 Praha 8</t>
+  </si>
+  <si>
+    <t>Skvrňany, Plzeň, okres Plzeň-město</t>
   </si>
   <si>
     <t>ano</t>
   </si>
   <si>
     <t>ne</t>
   </si>
   <si>
-    <t>Jedná se o pozemky dotčené stavbou „Městský okruh – úsek Křimická (Chebská) – Karlovarská v Plzni“, a to p. č. 1901/3, o výměře 86 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1901/4 o výměře 34 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/58 o výměře 92 m2 – druh pozemku ostatní plocha, jiná plocha, p. č. 1988/59 o výměře 8 m2 – druh pozemku ostatní plocha, silnice</t>
-[...2 lines deleted...]
-    <t>129220</t>
+    <t>Pozemky na okraji zastavěného území v ochranném pásmu dráhy trati Plzeň hlavní nádraží – Česká Kubice st. hr.. Jedná se o projednání přímého prodeje předmětného majetku za účelem scelení majetku a z důvodu recipročního prodeje pozemku p.č. 1990/4 k.ú. Skvrňany, ve vlastnictví nabyvatele, k čemuž již došlo. Tyto dvě operace byly řešeny separátně, což vychází ze společné domluvy obou stran z časových důvodů. Na pomezí obou pozemků se nachází brána, která zamezuje vstupu nepovolených osob k majetku nabyvatele a tělesu dráhy v majetku Správy železnic. Brána je ve vlastnictví nabyvatele. Na pozemku p.č. 2618/53 se nachází živiční povrch cizího neznámého vlastníka. Správa železnic s prodejem předmětného majetku souhlasí za předpokladu, že nabyvatel umožní Správě železnic a námi vybraným zhotovitelům stavby jeho bezplatné užívání pro potřeby realizace staveb Modernizace trati Plzeň – Domažlice - st. hranice SRN, 1. stavba, nová trať Plzeň (mimo) - Stod (včetně) a Modernizace trati Plzeň – Domažlice - st. hranice SRN, 2. stavba, úsek Plzeň (mimo) – Nýřany – Chotěšov (mimo). Daný souhlas se týká bezúplatného užívání jen prodávaného majetku, nikoliv ostatních pozemků ve vlastnictví nabyvatele. Během stavby dojde k posunutí vstupní závory ve vlastnictví nabyvatele o dohodnutou vzdálenost tak, aby vyhovovala pro vjezd na stavbu, ale současně byly ochráněny navazující pozemky nabyvatele proti vjezdu neoprávněným vozidlům a osobám. Po skončení staveb Správy železnic bude vjezd upraven do původního stavu (včetně obrubníků a asfaltového povrchu). Dle územního plánu nachází se pozemek 2618/52 v ploše dráhy a pozemek p.č. 2618/53 v ploše komunikací</t>
+  </si>
+  <si>
+    <t>31000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -612,70 +609,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
-    <col min="3" max="3" width="30.7109375" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="26.7109375" customWidth="1"/>
-    <col min="9" max="9" width="49.7109375" customWidth="1"/>
+    <col min="8" max="8" width="23.7109375" customWidth="1"/>
+    <col min="9" max="9" width="55.7109375" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" customWidth="1"/>
-    <col min="12" max="12" width="17.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="34.7109375" customWidth="1"/>
+    <col min="12" max="12" width="29.7109375" customWidth="1"/>
+    <col min="13" max="13" width="18.7109375" customWidth="1"/>
+    <col min="14" max="14" width="215.7109375" customWidth="1"/>
+    <col min="15" max="15" width="36.7109375" customWidth="1"/>
+    <col min="16" max="16" width="16.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="14.7109375" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="11.7109375" customWidth="1"/>
-    <col min="24" max="24" width="391.7109375" customWidth="1"/>
+    <col min="24" max="24" width="1660.7109375" customWidth="1"/>
     <col min="25" max="25" width="17.7109375" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" customWidth="1"/>
     <col min="27" max="27" width="19.7109375" customWidth="1"/>
     <col min="28" max="28" width="18.7109375" customWidth="1"/>
     <col min="29" max="29" width="15.7109375" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" customWidth="1"/>
     <col min="31" max="31" width="16.7109375" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" customWidth="1"/>
     <col min="35" max="35" width="13.7109375" customWidth="1"/>
     <col min="36" max="36" width="17.7109375" customWidth="1"/>
     <col min="37" max="37" width="21.7109375" customWidth="1"/>
     <col min="38" max="38" width="19.7109375" customWidth="1"/>
     <col min="39" max="39" width="18.7109375" customWidth="1"/>
     <col min="40" max="40" width="15.7109375" customWidth="1"/>
     <col min="41" max="41" width="14.7109375" customWidth="1"/>
     <col min="42" max="42" width="16.7109375" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" customWidth="1"/>
     <col min="45" max="45" width="10.7109375" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" customWidth="1"/>
     <col min="47" max="47" width="17.7109375" customWidth="1"/>
     <col min="48" max="48" width="21.7109375" customWidth="1"/>
     <col min="49" max="49" width="19.7109375" customWidth="1"/>
@@ -890,105 +887,102 @@
       </c>
       <c r="BK1" t="s">
         <v>62</v>
       </c>
       <c r="BL1" t="s">
         <v>63</v>
       </c>
       <c r="BM1" t="s">
         <v>64</v>
       </c>
       <c r="BN1" t="s">
         <v>65</v>
       </c>
       <c r="BO1" t="s">
         <v>66</v>
       </c>
       <c r="BP1" t="s">
         <v>67</v>
       </c>
       <c r="BQ1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2">
-        <v>108799</v>
+        <v>109092</v>
       </c>
       <c r="B2" s="1">
-        <v>46268</v>
+        <v>46314</v>
       </c>
       <c r="C2" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>70</v>
       </c>
       <c r="H2" t="s">
         <v>71</v>
       </c>
       <c r="I2" t="s">
         <v>72</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
       <c r="K2" t="s">
         <v>74</v>
       </c>
       <c r="L2" t="s">
         <v>75</v>
       </c>
       <c r="M2" t="s">
         <v>76</v>
       </c>
       <c r="N2" t="s">
         <v>77</v>
       </c>
       <c r="O2" t="s">
         <v>78</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>79</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>80</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
+        <v>80</v>
+      </c>
+      <c r="T2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
         <v>81</v>
       </c>
-      <c r="S2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>